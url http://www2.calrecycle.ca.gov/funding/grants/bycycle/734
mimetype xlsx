--- v1 (2026-03-06)
+++ v2 (2026-05-01)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49fbfb179e40450e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R231be7b1da58475b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R5eed38d872e84111"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rfd7ee0cc3a044d84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR72)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -322,51 +322,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27a9ed4fc6e34e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5eed38d872e84111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R77d9b4f1cc53405b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4924801a6884ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd7ee0cc3a044d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6c6cd558efc24cc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -624,29 +624,29 @@
       <x:c r="G13" s="10" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H13" s="10" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 6, 2026 2:07 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 1, 2026 7:37 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>