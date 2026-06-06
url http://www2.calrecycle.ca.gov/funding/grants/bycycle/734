--- v2 (2026-05-01)
+++ v3 (2026-06-06)
@@ -1,43 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="els" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R231be7b1da58475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R934ca73764da4768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rfd7ee0cc3a044d84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R18f82cd5cbd14c12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR72)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -322,51 +323,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4924801a6884ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd7ee0cc3a044d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6c6cd558efc24cc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R257de685188746b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R18f82cd5cbd14c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R94c2740697854f1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -624,29 +625,29 @@
       <x:c r="G13" s="10" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H13" s="10" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 1, 2026 7:37 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 5, 2026 8:04 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>