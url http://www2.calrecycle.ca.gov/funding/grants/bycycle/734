--- v3 (2026-06-06)
+++ v4 (2026-06-30)
@@ -1,44 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Default Extension="els" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R934ca73764da4768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94a6ccb6d7184a2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R18f82cd5cbd14c12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R2127c0c83e9d42b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR72)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -323,51 +322,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R257de685188746b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R18f82cd5cbd14c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R94c2740697854f1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re462df8a55084ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2127c0c83e9d42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R68dd6adf80894be1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -625,29 +624,29 @@
       <x:c r="G13" s="10" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H13" s="10" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 5, 2026 8:04 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 29, 2026 10:06 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>