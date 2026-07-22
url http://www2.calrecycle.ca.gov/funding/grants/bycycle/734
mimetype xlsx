--- v4 (2026-06-30)
+++ v5 (2026-07-22)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94a6ccb6d7184a2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89fa63cc781d48bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R2127c0c83e9d42b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R14b7636e01be4d7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR72)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -322,51 +322,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re462df8a55084ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2127c0c83e9d42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R68dd6adf80894be1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9868707fe78413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R14b7636e01be4d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R43a83a2bd3e045a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -624,29 +624,29 @@
       <x:c r="G13" s="10" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H13" s="10" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 29, 2026 10:06 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 22, 2026 7:28 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>