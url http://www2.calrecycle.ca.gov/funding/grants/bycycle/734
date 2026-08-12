--- v5 (2026-07-22)
+++ v6 (2026-08-12)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89fa63cc781d48bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60839ec9ed1a457b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R14b7636e01be4d7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rc8e5d788c11d4041"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR72)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -322,51 +322,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9868707fe78413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R14b7636e01be4d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R43a83a2bd3e045a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebc87a21ebae4ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc8e5d788c11d4041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2fa79155d99a438e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -624,29 +624,29 @@
       <x:c r="G13" s="10" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H13" s="10" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 22, 2026 7:28 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 12, 2026 4:42 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>