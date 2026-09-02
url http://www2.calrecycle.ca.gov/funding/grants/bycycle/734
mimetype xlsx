--- v6 (2026-08-12)
+++ v7 (2026-09-02)
@@ -1,193 +1,193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60839ec9ed1a457b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd62f00014ae4801" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rc8e5d788c11d4041"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R99555d4bcbe3438a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR72)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
     <x:t>Humboldt            </x:t>
   </x:si>
   <x:si>
+    <x:t>City of Arcata</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Emily Benvie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7078252102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Josephine Chapman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Arcata is requesting funds to clean up its Carlson Park property which encompasses both active and abandoned encampments.  Since 2017 when the city acquired the 19.08-acre site, 321 complaints have been reported regarding the area.  Grant funds would be used for cleanup, ongoing broad-scale maintenance, and monitoring throughout the grant term to help prevent future illegal dumping.  After project completion, the city plans to continue regular patrols, garbage/recycling bin servicing, and conduct necessary cleanups.  Currently because of COVID-19 fiscal impacts, the area is only receiving minimal services.
+Carlson Park is located adjacent to the Mad River and includes flat uplands, varying slopes of riparian habitat, and a gravel river bar.  Zoned as Natural Resource Public Trust lands, the area allows for agriculture and mixed-use projects, and is currently being used for natural resource protection and passive recreation.  The Valley West community has identified this project as a high priority.  New Directions is the organization contracted for cleanup and monitoring and is a non-profit that offers social support and services.  The city plans to establish sanctioned community uses and development on part of the property which should help deter dumping.  Select vegetation trimming to improve visibility is planned and may also discourage illicit activity.  Fortunately, the city has extensive experience with illegal dumping cleanup and abatement projects and have witnessed prevention measures like these being successful in other open space areas.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Humboldt County</x:t>
   </x:si>
   <x:si>
     <x:t> Kevin Metcalfe</x:t>
   </x:si>
   <x:si>
     <x:t>7072682239</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Josephine Chapman</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The Humboldt County Department of Health and Human Services Division of Environmental Health is requesting assistance to cleanup and restore the active portion of the Wildcat Illegal Disposal Site.  This legacy nuisance dump is located on remote vacant private property used for cattle grazing and timber production and has been plagued with illegal dumping for decades.  The culprits are unknown and have likely changed over time, but it is assumed the waste came from households, ranches, and marijuana grows.  The area was first documented by the Local Enforcement Agency (LEA) in 1996 and was estimated to contain 500 to 1000 cubic yards of waste.  Throughout the years the owner conducted cleanups, but material such as household garbage, appliances, tires, and e-waste still remain.
 This very steep (100% or more degrees of slope) forested site is dotted with scattered trash piles only accessible by foot.  The county and LEA have years of experience with illegal dumping and plan to minimize potential cleanup impacts since onsite streams drain into the Pacific Ocean.  Erosion control measures are planned.
 To prevent further illegal dumping and access, Public Works previously constructed onsite soil berms, which seemingly eased the sporadic dumping or otherwise shifted it elsewhere.  Upon completion, another soil berm will be added.  Additional prevention measures include installing a onsite kiosk sign and conducting a grammar school presentation to inspire community involvement and proper waste disposal.</x:t>
   </x:si>
   <x:si>
-    <x:t>Butte               </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>El Dorado           </x:t>
   </x:si>
   <x:si>
     <x:t>City of South Lake Tahoe</x:t>
   </x:si>
   <x:si>
     <x:t>Ms. Lori Marino</x:t>
   </x:si>
   <x:si>
     <x:t>5305427410</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of South Lake Tahoe applied under the pilot program option to abate homeless encampments throughout the region.  Clean Tahoe is the organization who ultimately receives the area’s encampment complaints and handles cleanup.  Grant funds would allow the organization to expand their cleanup efforts through training, additional labor, and rental equipment, if needed.  Clean Tahoe works with various land managers and owners and can work across multiple jurisdictions.  Some camps have sat for years because of multijurisdictional project dynamics, minimal staff, and lack of funds.  This program will allow for timely cleanups, regardless of the landowner, eliminating a lengthy waiting period between eviction and cleanup.  The organization plans to connect inhabitants with resources before eviction and remediation.
 Projects include a site survey of debris and photos, property owner determination, any necessary agreement negotiation, eviction, and abatement.  Last year there were 80 encampments reported, which varied in size and usually resided on riverbanks and meadows that filter into the lake.  Timely cleanup will help ease any environmental impacts and help eliminate wildlife’s access to food, trash, and other harmful material.  Clean Tahoe will prevent future illegal dumping incidences by responding quickly to illegal dumping cases so they don’t escalate and through collaboration efforts  with law enforcement.</x:t>
   </x:si>
   <x:si>
     <x:t>Stanislaus          </x:t>
   </x:si>
   <x:si>
     <x:t>Stanislaus County</x:t>
   </x:si>
   <x:si>
     <x:t> Wallace Low</x:t>
   </x:si>
   <x:si>
     <x:t>2095256741</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Stanislaus County is seeking funding to administer a comprehensive illegal dumping cleanup program through their Department of Environmental Resources for agriculturally zoned areas.  The Williamson Act (https://www.conservation.ca.gov/dlrp/wa) covers a significant portion of the county.  The grant would provide additional resources for county staff to address ongoing dumpsites on eligible public road right-of-ways.  These very small-scale site cleanups are estimated to range between $500-$1,200 each, with the ability to adopt even larger cases.  This type of project is made eligible through the pilot program option under which the county is applying.  County cleanup crews currently tackle dumpsites  all over the region, but efforts continue to be costly and ultimately burden the county.  Dumpsites often contain multiple bags of household garbage, tires, and appliances.
 Funds will support labor, equipment, disposal/recycling, and material costs incurred from cleanup.  Support will also be used to process appropriate resident complaints regarding illegal dumping.  Since some landowners do not have the resources or economical means to conduct cleanups, they contact the county for help.  Farms and ranches are frequent targets with most dump piles being located on easily accessible public road right-of-ways adjacent to these properties.  In conjunction with the county’s current illegal dumping prevention strategies, 150 ‘No Dumping’ signs are projected for installation.</x:t>
   </x:si>
   <x:si>
+    <x:t>Sonoma              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Ridge Resource Conservation District</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr William Hart</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7078235244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stephanie Becker</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The Gold Ridge Resource Conservation District (RCD) is seeking funding to clean up an illegal disposal site found at Freezeout Creek Ranch, a private 305-acre property in Sonoma County.  The site is managed for timber production and is owned by the Mendocino Redwood Company.  One of their foresters recently discovered the dumping, which is almost all concealed by trees and other vegetation. Materials such as metal, tires, car batteries, a beer keg, and partially filled oil drums remain at the site.  Upon the discovery, the company contacted the RCD for assistance.  It is unclear how the waste was brought onto the property, but it is clear apparent that someone had vehicular access through one of the four gates that access the property.  The owners do not anticipate further illegal dumping and will address the site accordingly after the project.
+The RCD will work with the Conservation Corps North Bay as well as a stream enhancement subcontractor given the creek is within the Russian River watershed and lies a few miles inland from the Pacific Ocean.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Butte               </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Butte County Resource Conservation District</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Thad Walker</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5306933173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The Butte County Resource Conservation District is applying for grant funding that will be used to assist a new landowner with cleanup of his 7.84-acre property in Orville.  Since the previous owner was mostly absent, the land became a target for illegal dumping like many immediate surrounding properties.  Since acquisition, the new owner has personally invested in waste removal efforts, but the volume remains significant.  He currently does not have the time nor resources to fully remediate the land, so he is requesting support.  Material such as household hazardous and non-hazardous waste, appliances, tires, metal, construction debris, and e-waste are slotted for cleanup.  To prevent more dumping, a neighbor lent him temporary gates and fencing which helped, but more appropriate permanent measures are anticipated and being requested.  Seasonal grazing will continue on this olive grove while the owner also considers reviving the orchard for harvesting purposes. </x:t>
+  </x:si>
+  <x:si>
     <x:t>Santa Clara         </x:t>
   </x:si>
   <x:si>
     <x:t>Guadalupe-Coyote Resource Conservation District</x:t>
   </x:si>
   <x:si>
     <x:t> Stephanie Moreno</x:t>
   </x:si>
   <x:si>
     <x:t>4082885888</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The Guadalupe-Coyote Resource Conservation District (RCD) is assisting a San Jose landowner with a recently discovered legacy dumpsite on his 33-acre hillside-zoned property.  The area is currently being used for non-commercial livestock grazing, with potential plans of a vineyard or other agriculture uses pending soil quality.  The dump area is located on the property’s creekbank, and it includes material such as appliances, tires, metal, and plastic.
 The San Jose Conservation Corps and contractor, Ecological Concerns, Inc., will be working together on cleanup and erosion control to stabilize exposed soil once the debris is removed.  A native seed mix and biodegradable wattles will be included with installation.  Upon completion, the RCD plans to share the project on their website pending owner permission.  This application was submitted under the pilot program option; however, most case information was provided.</x:t>
-  </x:si>
-[...27 lines deleted...]
-Carlson Park is located adjacent to the Mad River and includes flat uplands, varying slopes of riparian habitat, and a gravel river bar.  Zoned as Natural Resource Public Trust lands, the area allows for agriculture and mixed-use projects, and is currently being used for natural resource protection and passive recreation.  The Valley West community has identified this project as a high priority.  New Directions is the organization contracted for cleanup and monitoring and is a non-profit that offers social support and services.  The city plans to establish sanctioned community uses and development on part of the property which should help deter dumping.  Select vegetation trimming to improve visibility is planned and may also discourage illicit activity.  Fortunately, the city has extensive experience with illegal dumping cleanup and abatement projects and have witnessed prevention measures like these being successful in other open space areas.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 7</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -322,51 +322,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebc87a21ebae4ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc8e5d788c11d4041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2fa79155d99a438e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R635ff85fd7f0408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R99555d4bcbe3438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf7303af2ac084df5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -414,204 +414,204 @@
     </x:row>
     <x:row ht="34.497634887695313" customHeight="1" collapsed="0">
       <x:c r="A5" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="6" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="7"/>
       <x:c r="D5" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="5" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1517.8675537109375" customHeight="1" collapsed="0">
+    <x:row ht="1471.861328125" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
-        <x:v>50000</x:v>
+        <x:v>48804</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H6" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row ht="965.9056396484375" customHeight="1" collapsed="0">
+    <x:row ht="1517.86767578125" customHeight="1" collapsed="0">
       <x:c r="A7" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B7" s="8" t="s">
         <x:v>16</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="8"/>
       <x:c r="D7" s="9" t="n">
         <x:v>50000</x:v>
       </x:c>
       <x:c r="E7" s="8" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F7" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="F7" s="8" t="s">
+      <x:c r="G7" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H7" s="8" t="s">
         <x:v>19</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row ht="1322.390380859375" customHeight="1" collapsed="0">
       <x:c r="A8" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="B8" s="8" t="s">
-        <x:v>23</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C8" s="8"/>
       <x:c r="D8" s="9" t="n">
         <x:v>70000</x:v>
       </x:c>
       <x:c r="E8" s="8" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F8" s="8" t="s">
-        <x:v>25</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G8" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H8" s="8" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1414.375" customHeight="1" collapsed="0">
+      <x:c r="A9" s="8" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="B9" s="8" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
       <x:c r="C9" s="8"/>
       <x:c r="D9" s="9" t="n">
         <x:v>160326</x:v>
       </x:c>
       <x:c r="E9" s="8" t="s">
-        <x:v>29</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F9" s="8" t="s">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G9" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H9" s="8" t="s">
+        <x:v>29</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="965.90576171875" customHeight="1" collapsed="0">
+      <x:c r="A10" s="8" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B10" s="8" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
       <x:c r="C10" s="8"/>
       <x:c r="D10" s="9" t="n">
-        <x:v>36372</x:v>
+        <x:v>16603</x:v>
       </x:c>
       <x:c r="E10" s="8" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="F10" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G10" s="8" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="F10" s="8" t="s">
+      <x:c r="H10" s="8" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="G10" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H10" s="8" t="s">
+    </x:row>
+    <x:row ht="965.9052734375" customHeight="1" collapsed="0">
+      <x:c r="A11" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A11" s="8" t="s">
+      <x:c r="B11" s="8" t="s">
         <x:v>37</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
       <x:c r="C11" s="8"/>
       <x:c r="D11" s="9" t="n">
-        <x:v>16603</x:v>
+        <x:v>50000</x:v>
       </x:c>
       <x:c r="E11" s="8" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F11" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="F11" s="8" t="s">
+      <x:c r="G11" s="8" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H11" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="G11" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H11" s="8" t="s">
+    </x:row>
+    <x:row ht="873.9208984375" customHeight="1" collapsed="0">
+      <x:c r="A12" s="8" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
       <x:c r="B12" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C12" s="8"/>
       <x:c r="D12" s="9" t="n">
-        <x:v>48804</x:v>
+        <x:v>36372</x:v>
       </x:c>
       <x:c r="E12" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F12" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G12" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H12" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.400390625" customHeight="1" collapsed="0">
       <x:c r="A13" s="10" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C13" s="10"/>
       <x:c r="D13" s="11" t="n">
         <x:v>432105</x:v>
       </x:c>
@@ -624,29 +624,29 @@
       <x:c r="G13" s="10" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H13" s="10" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 12, 2026 4:42 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 1, 2026 8:00 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>