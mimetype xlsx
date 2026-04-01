--- v1 (2025-12-15)
+++ v2 (2026-04-01)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1673">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1694">
   <si>
     <t>Account Number</t>
   </si>
   <si>
     <t>Program Name</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t xml:space="preserve">State </t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>Operation Begin Date</t>
   </si>
   <si>
@@ -81,254 +81,263 @@
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>CP0047</t>
   </si>
   <si>
     <t>Upper Valley Recycling Inc</t>
   </si>
   <si>
     <t>Napa</t>
   </si>
   <si>
     <t>1285 Whitehall Ln</t>
   </si>
   <si>
     <t>Saint Helena</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
+    <t>Aluminum, Plastic, Glass, Bag In Box, Multi-layer Pouch, Paperboard Carton</t>
+  </si>
+  <si>
+    <t>Upper Valley Disposal Inc</t>
+  </si>
+  <si>
+    <t>PO Box 382</t>
+  </si>
+  <si>
+    <t>(707) 963-7988</t>
+  </si>
+  <si>
+    <t>CP0179</t>
+  </si>
+  <si>
+    <t>Material Recovery Facility</t>
+  </si>
+  <si>
+    <t>Yuba</t>
+  </si>
+  <si>
+    <t>3001 N Levee Rd</t>
+  </si>
+  <si>
+    <t>Marysville</t>
+  </si>
+  <si>
+    <t>Aluminum, Plastic, Glass, Bimetal, Bag In Box, Multi-layer Pouch, Paperboard Carton</t>
+  </si>
+  <si>
+    <t>Recology Yuba Sutter</t>
+  </si>
+  <si>
+    <t>(530) 743-6933</t>
+  </si>
+  <si>
+    <t>CP0210</t>
+  </si>
+  <si>
+    <t>Tahoe Truckee Disposal  Inc</t>
+  </si>
+  <si>
+    <t>Placer</t>
+  </si>
+  <si>
+    <t>645 Westlake Blvd</t>
+  </si>
+  <si>
+    <t>Tahoe City</t>
+  </si>
+  <si>
+    <t>Aluminum, Plastic, Glass, Bimetal, Bag In Box</t>
+  </si>
+  <si>
+    <t>Tahoe Truckee Disposal Company Inc</t>
+  </si>
+  <si>
+    <t>PO Box 135</t>
+  </si>
+  <si>
+    <t>(530) 583-7825</t>
+  </si>
+  <si>
+    <t>CP0225</t>
+  </si>
+  <si>
+    <t>CR Transfer Inc</t>
+  </si>
+  <si>
+    <t>Orange</t>
+  </si>
+  <si>
+    <t>11232 Knott Ave</t>
+  </si>
+  <si>
+    <t>Stanton</t>
+  </si>
+  <si>
+    <t>PO Box 125</t>
+  </si>
+  <si>
+    <t>(714) 826-9049</t>
+  </si>
+  <si>
+    <t>CP0362</t>
+  </si>
+  <si>
+    <t>Marin Resource Recovery Center</t>
+  </si>
+  <si>
+    <t>Marin</t>
+  </si>
+  <si>
+    <t>535 Jacoby St</t>
+  </si>
+  <si>
+    <t>San Rafael</t>
+  </si>
+  <si>
+    <t>Marin Sanitary Service</t>
+  </si>
+  <si>
+    <t>(415) 453-1404x3233</t>
+  </si>
+  <si>
+    <t>CP0365</t>
+  </si>
+  <si>
+    <t>Full Circle Recycling Co</t>
+  </si>
+  <si>
+    <t>Los Angeles</t>
+  </si>
+  <si>
+    <t>12138 Bellflower Blvd</t>
+  </si>
+  <si>
+    <t>Downey</t>
+  </si>
+  <si>
+    <t>Aluminum, Plastic, Glass, Bimetal</t>
+  </si>
+  <si>
+    <t>Full Circle Recycling Company</t>
+  </si>
+  <si>
+    <t>(323) 855-5059</t>
+  </si>
+  <si>
+    <t>CP0383</t>
+  </si>
+  <si>
+    <t>Peninsula Sanitary Service Inc</t>
+  </si>
+  <si>
+    <t>Santa Clara</t>
+  </si>
+  <si>
+    <t>339 Bonair Siding Rd</t>
+  </si>
+  <si>
+    <t>Stanford</t>
+  </si>
+  <si>
+    <t>(650) 321-4236</t>
+  </si>
+  <si>
+    <t>CP0418</t>
+  </si>
+  <si>
+    <t>Palm Springs Disposal Services</t>
+  </si>
+  <si>
+    <t>Riverside</t>
+  </si>
+  <si>
+    <t>4690 E Mesquite Ave</t>
+  </si>
+  <si>
+    <t>Palm Springs</t>
+  </si>
+  <si>
+    <t>Palm Springs Disposal Services Inc</t>
+  </si>
+  <si>
+    <t>PO Box 2711</t>
+  </si>
+  <si>
+    <t>(760) 327-1351x324</t>
+  </si>
+  <si>
+    <t>CP0486</t>
+  </si>
+  <si>
+    <t>Advance Disposal Co</t>
+  </si>
+  <si>
+    <t>San Bernardino</t>
+  </si>
+  <si>
+    <t>17105 Mesa St</t>
+  </si>
+  <si>
+    <t>Hesperia</t>
+  </si>
+  <si>
+    <t>Best Way Disposal Co Inc</t>
+  </si>
+  <si>
+    <t>PO Box 400997</t>
+  </si>
+  <si>
+    <t>(760) 244-9773</t>
+  </si>
+  <si>
+    <t>CP0493</t>
+  </si>
+  <si>
+    <t>Strawberry Music Recycling</t>
+  </si>
+  <si>
+    <t>Tuolumne</t>
+  </si>
+  <si>
+    <t>17255 Jeni Ct</t>
+  </si>
+  <si>
+    <t>Jamestown</t>
+  </si>
+  <si>
     <t>Aluminum, Plastic, Glass</t>
   </si>
   <si>
-    <t>Upper Valley Disposal Inc</t>
-[...199 lines deleted...]
-  <si>
     <t>Strawberry Music Inc</t>
   </si>
   <si>
     <t>P O Box 664</t>
   </si>
   <si>
     <t>(209) 984-8630</t>
   </si>
   <si>
     <t>stephanie@strawberrymusic.com</t>
   </si>
   <si>
     <t>CP0494</t>
   </si>
   <si>
     <t>Recology Vallejo</t>
   </si>
   <si>
     <t>Solano</t>
   </si>
   <si>
     <t>2021 Broadway St</t>
   </si>
   <si>
     <t>Vallejo</t>
@@ -345,50 +354,53 @@
   <si>
     <t>Santa Cruz</t>
   </si>
   <si>
     <t>400 Beach St</t>
   </si>
   <si>
     <t>Aluminum, Plastic</t>
   </si>
   <si>
     <t>Santa Cruz Seaside Company</t>
   </si>
   <si>
     <t>(831) 423-5590</t>
   </si>
   <si>
     <t>CP0611</t>
   </si>
   <si>
     <t>Burrtec Commercial Recycling</t>
   </si>
   <si>
     <t>1830 Agua Mansa Rd</t>
   </si>
   <si>
+    <t>92509-2404</t>
+  </si>
+  <si>
     <t>Burrtec Waste Industries Inc</t>
   </si>
   <si>
     <t>(909) 429-4200</t>
   </si>
   <si>
     <t>CP0626</t>
   </si>
   <si>
     <t>Transfer Station - Material Recovery Facility</t>
   </si>
   <si>
     <t>El Dorado</t>
   </si>
   <si>
     <t>2140 Ruth Ave</t>
   </si>
   <si>
     <t>South Lake Tahoe</t>
   </si>
   <si>
     <t>South Tahoe Refuse Company Inc</t>
   </si>
   <si>
     <t>(530) 542-8336</t>
@@ -408,92 +420,98 @@
   <si>
     <t>Lemon Grove</t>
   </si>
   <si>
     <t>EDCO Disposal Corp</t>
   </si>
   <si>
     <t>(760) 744-5615x167</t>
   </si>
   <si>
     <t>CP0665</t>
   </si>
   <si>
     <t>West County Resource Recovery</t>
   </si>
   <si>
     <t>Contra Costa</t>
   </si>
   <si>
     <t>101 Pittsburg Ave</t>
   </si>
   <si>
     <t>Richmond</t>
   </si>
   <si>
+    <t>94801-1201</t>
+  </si>
+  <si>
     <t>West County Resource Recovery Inc</t>
   </si>
   <si>
     <t>(510) 231-4200</t>
   </si>
   <si>
     <t>CP0685</t>
   </si>
   <si>
     <t>Willits Solid Waste Transfer &amp; Collection Program</t>
   </si>
   <si>
     <t>Mendocino</t>
   </si>
   <si>
     <t>351 Franklin Ave</t>
   </si>
   <si>
     <t>Willits</t>
   </si>
   <si>
     <t>Solid Wastes of Willits Inc</t>
   </si>
   <si>
     <t>PO Box 1425</t>
   </si>
   <si>
     <t>(707) 234-6400</t>
   </si>
   <si>
     <t>CP0691</t>
   </si>
   <si>
     <t>Big Bear Disposal Dropoff and Collection Recycling Program</t>
   </si>
   <si>
     <t>41974 Garstin Rd</t>
   </si>
   <si>
     <t>Big Bear Lake</t>
   </si>
   <si>
+    <t>Aluminum, Plastic, Glass, Bimetal, Bag In Box, Multi-layer Pouch</t>
+  </si>
+  <si>
     <t>Big Bear Disposal Inc</t>
   </si>
   <si>
     <t>PO Box 2837</t>
   </si>
   <si>
     <t>(909) 866-3942</t>
   </si>
   <si>
     <t>CP0702</t>
   </si>
   <si>
     <t>Sonoma Garbage Collectors Inc - Sonoma Recycle - Reuse</t>
   </si>
   <si>
     <t>Sonoma</t>
   </si>
   <si>
     <t>1180 Fremont Dr</t>
   </si>
   <si>
     <t>Sonoma Garbage Collectors</t>
   </si>
   <si>
     <t>(707) 996-7555</t>
@@ -582,68 +600,77 @@
   <si>
     <t>PO Box 1512</t>
   </si>
   <si>
     <t>(530) 533-4783</t>
   </si>
   <si>
     <t>CP0754</t>
   </si>
   <si>
     <t>Cold Canyon Drop off Recycling</t>
   </si>
   <si>
     <t>San Luis Obispo</t>
   </si>
   <si>
     <t>2112 Carpenter Canyon Rd</t>
   </si>
   <si>
     <t>Cold Canyon Land Fill Inc</t>
   </si>
   <si>
     <t>PO Box 1268</t>
   </si>
   <si>
+    <t>93406-1268</t>
+  </si>
+  <si>
     <t>(805) 543-0280</t>
   </si>
   <si>
     <t>CP0777</t>
   </si>
   <si>
     <t>California Waste Services LLC</t>
   </si>
   <si>
     <t>621 W 152nd St</t>
   </si>
   <si>
     <t>Gardena</t>
   </si>
   <si>
+    <t>Aluminum, Plastic, Bimetal</t>
+  </si>
+  <si>
     <t>(310) 538-5998</t>
   </si>
   <si>
+    <t>giovanni@californiawasteservices.com</t>
+  </si>
+  <si>
     <t>CP0781</t>
   </si>
   <si>
     <t>Central Valley Waste Services</t>
   </si>
   <si>
     <t>San Joaquin</t>
   </si>
   <si>
     <t>1333 E Turner Rd Gate 2</t>
   </si>
   <si>
     <t>Lodi</t>
   </si>
   <si>
     <t>USA Waste of California Inc</t>
   </si>
   <si>
     <t>(916) 347-8167</t>
   </si>
   <si>
     <t>CP0792</t>
   </si>
   <si>
     <t>Z Best Composting Facility</t>
@@ -687,113 +714,122 @@
   <si>
     <t>PO Box 188</t>
   </si>
   <si>
     <t>(707) 442-5711</t>
   </si>
   <si>
     <t>CP0819</t>
   </si>
   <si>
     <t>Cedar Avenue Recycling &amp; Transfer Station (CARTS)</t>
   </si>
   <si>
     <t>Fresno</t>
   </si>
   <si>
     <t>3457 S Cedar Ave</t>
   </si>
   <si>
     <t>Cedar Avenue Recycling and Transfer Station LP</t>
   </si>
   <si>
     <t>PO Box 446</t>
   </si>
   <si>
+    <t>93709-0446</t>
+  </si>
+  <si>
     <t>(559) 233-1158</t>
   </si>
   <si>
     <t>CP0822</t>
   </si>
   <si>
     <t>Red Bluff Recycles</t>
   </si>
   <si>
     <t>Tehama</t>
   </si>
   <si>
     <t>1805 Airport Blvd</t>
   </si>
   <si>
     <t>Red Bluff</t>
   </si>
   <si>
     <t>Waste Connections of California Inc</t>
   </si>
   <si>
     <t>(530) 528-8500</t>
   </si>
   <si>
     <t>CP0823</t>
   </si>
   <si>
     <t>Waste Connections of California Inc/Tehama Recycles</t>
   </si>
   <si>
     <t>CP0832</t>
   </si>
   <si>
     <t>Waste Management Commercial Recycling Collection</t>
   </si>
   <si>
     <t>13940 E Live Oak Ave</t>
   </si>
   <si>
     <t>Baldwin Park</t>
   </si>
   <si>
+    <t>Aluminum, Plastic, Glass, Bimetal, Bag In Box, Paperboard Carton</t>
+  </si>
+  <si>
     <t>(714) 766-9509</t>
   </si>
   <si>
     <t>amendoni@wm.com</t>
   </si>
   <si>
     <t>CP0836</t>
   </si>
   <si>
     <t>Collection Drop off</t>
   </si>
   <si>
     <t>Alameda</t>
   </si>
   <si>
     <t>1312 Kirkham St</t>
   </si>
   <si>
     <t>Oakland</t>
   </si>
   <si>
+    <t>94607-2257</t>
+  </si>
+  <si>
     <t>National Recycling Corp</t>
   </si>
   <si>
     <t>(510) 268-1022</t>
   </si>
   <si>
     <t>CP0838</t>
   </si>
   <si>
     <t>Anderson Cottonwood Disposal Services</t>
   </si>
   <si>
     <t>Shasta</t>
   </si>
   <si>
     <t>8592 Commercial Way</t>
   </si>
   <si>
     <t>Redding</t>
   </si>
   <si>
     <t>(530) 221-6510</t>
   </si>
   <si>
     <t>CP0841</t>
@@ -957,74 +993,80 @@
   <si>
     <t>(805) 963-1852</t>
   </si>
   <si>
     <t>CP0880</t>
   </si>
   <si>
     <t>El Dorado Disposal Service MRF</t>
   </si>
   <si>
     <t>4100 Throwita Way</t>
   </si>
   <si>
     <t>Placerville</t>
   </si>
   <si>
     <t>(530) 626-4141</t>
   </si>
   <si>
     <t>CP0882</t>
   </si>
   <si>
     <t>Woodside Collection Program</t>
   </si>
   <si>
-    <t>610 E Gish Rd</t>
+    <t>2540 N First St Suite 300</t>
+  </si>
+  <si>
+    <t>95131-1016</t>
   </si>
   <si>
     <t>GreenWaste Recovery LLC</t>
   </si>
   <si>
     <t>(408) 938-4936</t>
   </si>
   <si>
     <t>CP0888</t>
   </si>
   <si>
     <t>Penas Material Recovery Facility Inc</t>
   </si>
   <si>
     <t>Tulare</t>
   </si>
   <si>
     <t>12094 Avenue 408</t>
   </si>
   <si>
     <t>Cutler</t>
   </si>
   <si>
+    <t>93615-2055</t>
+  </si>
+  <si>
     <t>Pena's Disposal Inc</t>
   </si>
   <si>
     <t>(559) 528-3909</t>
   </si>
   <si>
     <t>CP0893</t>
   </si>
   <si>
     <t>Northern Recycling &amp; Waste Services LLC</t>
   </si>
   <si>
     <t>920 American Way</t>
   </si>
   <si>
     <t>Paradise</t>
   </si>
   <si>
     <t>Northern Recycling Operations and Waste Services LLC</t>
   </si>
   <si>
     <t>PO Box 2529</t>
   </si>
   <si>
     <t>(530) 876-3340</t>
@@ -1035,50 +1077,53 @@
   <si>
     <t>City of Capitola</t>
   </si>
   <si>
     <t>CP0895</t>
   </si>
   <si>
     <t>Scotts Valley Collection Program</t>
   </si>
   <si>
     <t>CP0896</t>
   </si>
   <si>
     <t>County of Santa Cruz Collection Program</t>
   </si>
   <si>
     <t>CP0897</t>
   </si>
   <si>
     <t>California Waste Solutions</t>
   </si>
   <si>
     <t>1211 Embarcadero Ste 300</t>
   </si>
   <si>
+    <t>94606-5106</t>
+  </si>
+  <si>
     <t>California Waste Solutions Inc</t>
   </si>
   <si>
     <t>(510) 832-8111</t>
   </si>
   <si>
     <t>CP0903</t>
   </si>
   <si>
     <t>Devlin Road Transfer Station</t>
   </si>
   <si>
     <t>820 Levitin Way</t>
   </si>
   <si>
     <t>PO Box 177</t>
   </si>
   <si>
     <t>(707) 255-5200</t>
   </si>
   <si>
     <t>CP0905</t>
   </si>
   <si>
     <t>LCWS Lakeport Transfer Station Drop Off</t>
@@ -1095,164 +1140,170 @@
   <si>
     <t>Lake County Waste Solutions Inc</t>
   </si>
   <si>
     <t>P O Box 60</t>
   </si>
   <si>
     <t>Ukiah</t>
   </si>
   <si>
     <t>CP0907</t>
   </si>
   <si>
     <t>Recycling Industries Inc</t>
   </si>
   <si>
     <t>Sutter</t>
   </si>
   <si>
     <t>140 Epley Dr</t>
   </si>
   <si>
     <t>Yuba City</t>
   </si>
   <si>
+    <t>95991-7221</t>
+  </si>
+  <si>
     <t>(916) 452-3961</t>
   </si>
   <si>
     <t>CP0908</t>
   </si>
   <si>
     <t>San Miguel Garbage Commerical Recycling</t>
   </si>
   <si>
     <t>6625 Benton Rd</t>
   </si>
   <si>
     <t>Paso Robles</t>
   </si>
   <si>
+    <t>Aluminum, Plastic, Glass, Bimetal, Paperboard Carton</t>
+  </si>
+  <si>
     <t>San Miguel Garbage Company Inc</t>
   </si>
   <si>
     <t>P O Box 249</t>
   </si>
   <si>
     <t>San Miguel</t>
   </si>
   <si>
     <t>(805) 467-9283</t>
   </si>
   <si>
     <t>CP0912</t>
   </si>
   <si>
     <t>Commercial Collection Program</t>
   </si>
   <si>
     <t>2951 Wallace Dr</t>
   </si>
   <si>
     <t>Paso Robles Waste Disposal Inc</t>
   </si>
   <si>
     <t>P O Box 278</t>
   </si>
   <si>
     <t>(805) 238-2381</t>
   </si>
   <si>
     <t>CP0919</t>
   </si>
   <si>
     <t>Greenwaste Commercial Recycling Program</t>
   </si>
   <si>
     <t>CP0921</t>
   </si>
   <si>
     <t>American Made Direct - Kids 4 Recycling</t>
   </si>
   <si>
     <t>Madera</t>
   </si>
   <si>
     <t>37341 Avenue 16</t>
   </si>
   <si>
+    <t>Aluminum, Plastic, Bimetal, Bag In Box, Multi-layer Pouch, Paperboard Carton</t>
+  </si>
+  <si>
     <t>(559) 999-6832</t>
   </si>
   <si>
     <t>CP0933</t>
   </si>
   <si>
     <t>Solid Waste Systems Transfer Station Depot Drop Off</t>
   </si>
   <si>
     <t>3515 Taylor Dr</t>
   </si>
   <si>
     <t>Solid Wastes Systems Inc</t>
   </si>
   <si>
     <t>PO Box 60</t>
   </si>
   <si>
     <t>MICHELLE.GOODMAN@WASTECONNECTIONS.COM</t>
   </si>
   <si>
     <t>CP0942</t>
   </si>
   <si>
     <t>Intercity Recycling</t>
   </si>
   <si>
     <t>7008 Basswood Place</t>
   </si>
   <si>
     <t>Rancho Cucamonga</t>
   </si>
   <si>
     <t>Glass</t>
   </si>
   <si>
     <t>(909) 609-9984</t>
   </si>
   <si>
     <t>intercityrecycles@yahoo.com</t>
   </si>
   <si>
     <t>CP0960</t>
   </si>
   <si>
     <t>Desert Valley Disposal</t>
   </si>
   <si>
-    <t>Aluminum, Plastic, Bimetal</t>
-[...1 lines deleted...]
-  <si>
     <t>Desert Valley Disposal Inc</t>
   </si>
   <si>
     <t>PO Box 2720</t>
   </si>
   <si>
     <t>CP0975</t>
   </si>
   <si>
     <t>GreenWaste of Palo Alto</t>
   </si>
   <si>
     <t>CP0994</t>
   </si>
   <si>
     <t>Napa County Recycling Collection Program</t>
   </si>
   <si>
     <t>Napa County Recycling &amp; Waste Services LLC</t>
   </si>
   <si>
     <t>PO BOX 239</t>
   </si>
   <si>
     <t>CP0995</t>
@@ -1383,125 +1434,131 @@
   <si>
     <t>Pacheco</t>
   </si>
   <si>
     <t>Allied Waste Systems Inc</t>
   </si>
   <si>
     <t>(925) 671-5804</t>
   </si>
   <si>
     <t>CP18442.001</t>
   </si>
   <si>
     <t>Mt Diablo Paper Stock</t>
   </si>
   <si>
     <t>1300 Loveridge Rd</t>
   </si>
   <si>
     <t>Pittsburg</t>
   </si>
   <si>
     <t>PO Box 1307</t>
   </si>
   <si>
+    <t>94565-0130</t>
+  </si>
+  <si>
     <t>(925) 682-4518</t>
   </si>
   <si>
     <t>CP18467.002</t>
   </si>
   <si>
     <t>Commercial Program</t>
   </si>
   <si>
     <t>1 Town Square Pl Ste 200</t>
   </si>
   <si>
     <t>Vacaville</t>
   </si>
   <si>
     <t>Recology Vacaville Solano</t>
   </si>
   <si>
     <t>(707) 448-2945</t>
   </si>
   <si>
     <t>CP18478.001</t>
   </si>
   <si>
     <t>Dropoff</t>
   </si>
   <si>
     <t>Ventura</t>
   </si>
   <si>
     <t>5275 Colt St Ste 2</t>
   </si>
   <si>
+    <t>93003-7369</t>
+  </si>
+  <si>
     <t>Gold Coast Recycling &amp; Transfer Station Inc</t>
   </si>
   <si>
     <t>(805) 642-9236</t>
   </si>
   <si>
     <t>CP18537.001</t>
   </si>
   <si>
     <t>R &amp; R Roll-off LLC</t>
   </si>
   <si>
     <t>840 Alley Oop Way</t>
   </si>
   <si>
     <t>Arroyo Grande</t>
   </si>
   <si>
-    <t>R and R Roll off LLC</t>
+    <t>R &amp; R Roll-Off LLC</t>
   </si>
   <si>
     <t>PO Box 6332</t>
   </si>
   <si>
     <t>Los Osos</t>
   </si>
   <si>
     <t>(805) 929-8000</t>
   </si>
   <si>
-    <t>marla@rnrrolloff.com</t>
-[...1 lines deleted...]
-  <si>
     <t>CP18863.001</t>
   </si>
   <si>
     <t>Corridor Recycling Collection Program</t>
   </si>
   <si>
     <t>22500 S Alameda St</t>
   </si>
   <si>
+    <t>90810-1905</t>
+  </si>
+  <si>
     <t>Corridor Recycling Inc</t>
   </si>
   <si>
     <t>(310) 835-9109</t>
   </si>
   <si>
     <t>CP18875.001</t>
   </si>
   <si>
     <t>City of Del Rey Oaks</t>
   </si>
   <si>
     <t>CP18875.002</t>
   </si>
   <si>
     <t>City of Sand City</t>
   </si>
   <si>
     <t>CP18875.003</t>
   </si>
   <si>
     <t>City of Seaside</t>
   </si>
   <si>
     <t>CP18875.004</t>
@@ -1545,149 +1602,143 @@
   <si>
     <t>San Leandro</t>
   </si>
   <si>
     <t>Waste Management of Alameda County Inc</t>
   </si>
   <si>
     <t>(510) 563-4299</t>
   </si>
   <si>
     <t>CP18973.001</t>
   </si>
   <si>
     <t>Varner Brothers Inc</t>
   </si>
   <si>
     <t>1808 Roberts Ln</t>
   </si>
   <si>
     <t>Varner Bros Inc</t>
   </si>
   <si>
     <t>9400 Cherry Ave Bldg C</t>
   </si>
   <si>
+    <t>92335-7119</t>
+  </si>
+  <si>
     <t>(661) 399-2944x104</t>
   </si>
   <si>
     <t>CP18976.001</t>
   </si>
   <si>
     <t>Alameda County Industries - SLD</t>
   </si>
   <si>
     <t>610 Aladdin Ave</t>
   </si>
   <si>
     <t>Alameda County Industries Inc</t>
   </si>
   <si>
     <t>(510) 357-7282</t>
   </si>
   <si>
     <t>CP18994.001</t>
   </si>
   <si>
     <t>Sacramento</t>
   </si>
   <si>
     <t>4741 Watt Ave</t>
   </si>
   <si>
     <t>North Highlands</t>
   </si>
   <si>
     <t>3326 Fitzgerald Rd</t>
   </si>
   <si>
     <t>Rancho Cordova</t>
   </si>
   <si>
     <t>(916) 631-0600</t>
   </si>
   <si>
     <t>CP19002.001</t>
   </si>
   <si>
     <t>Dublin Recycles</t>
   </si>
   <si>
-    <t>3110 Busch Rd</t>
-[...4 lines deleted...]
-  <si>
     <t>Amador Valley Industries LLC</t>
   </si>
   <si>
-    <t>PO Box 12617</t>
-[...4 lines deleted...]
-  <si>
     <t>CP19013.001</t>
   </si>
   <si>
     <t>Jempco Industries Collection Program</t>
   </si>
   <si>
     <t>2875 Cagayan Ave</t>
   </si>
   <si>
     <t>Jempco Industries Inc</t>
   </si>
   <si>
     <t>(619) 709-5690</t>
   </si>
   <si>
     <t>CP19136.001</t>
   </si>
   <si>
     <t>Fortuna Dropoff</t>
   </si>
   <si>
     <t>CP19136.002</t>
   </si>
   <si>
     <t>Redway Dropoff</t>
   </si>
   <si>
     <t>CP19160.001</t>
   </si>
   <si>
     <t>Potential Industries</t>
   </si>
   <si>
     <t>720 East E St</t>
   </si>
   <si>
     <t>Wilmington</t>
   </si>
   <si>
+    <t>90744-6014</t>
+  </si>
+  <si>
     <t>Potential Industries Inc</t>
   </si>
   <si>
     <t>(310) 549-5901</t>
   </si>
   <si>
     <t>CP19173.001</t>
   </si>
   <si>
     <t>Legoland California LLC</t>
   </si>
   <si>
     <t>1 Legoland Dr</t>
   </si>
   <si>
     <t>Carlsbad</t>
   </si>
   <si>
     <t>(760) 687-8695</t>
   </si>
   <si>
     <t>CP19258.001</t>
   </si>
   <si>
     <t>Rainbow Transfer/Recycling Inc</t>
@@ -1695,110 +1746,116 @@
   <si>
     <t>17121 Nichols Ln</t>
   </si>
   <si>
     <t>Huntington Beach</t>
   </si>
   <si>
     <t>Rainbow Transfer/Recycling, Inc</t>
   </si>
   <si>
     <t>(714) 847-3581x251</t>
   </si>
   <si>
     <t>CP19282.001</t>
   </si>
   <si>
     <t>Sun Valley Paper Stock Inc</t>
   </si>
   <si>
     <t>8701 San Fernando Rd</t>
   </si>
   <si>
     <t>Sun Valley</t>
   </si>
   <si>
+    <t>91352-1406</t>
+  </si>
+  <si>
     <t>(818) 767-8984</t>
   </si>
   <si>
     <t>CP19319.001</t>
   </si>
   <si>
     <t>Athens Sun Valley Material Recovery Facility</t>
   </si>
   <si>
     <t>14048 Valley Blvd</t>
   </si>
   <si>
     <t>La Puente</t>
   </si>
   <si>
+    <t>Aluminum, Plastic, Glass, Bag In Box, Paperboard Carton</t>
+  </si>
+  <si>
     <t>Arakelian Enterprises Inc</t>
   </si>
   <si>
     <t>PO Box 60009</t>
   </si>
   <si>
     <t>City of Industry</t>
   </si>
   <si>
+    <t>91716-0009</t>
+  </si>
+  <si>
     <t>(626) 336-3636</t>
   </si>
   <si>
     <t>http://www.athensservices.com</t>
   </si>
   <si>
     <t>CP193209.001</t>
   </si>
   <si>
     <t>Republic Services of Alameda County</t>
   </si>
   <si>
     <t>42600 Boyce Rd</t>
   </si>
   <si>
     <t>Fremont</t>
   </si>
   <si>
     <t>(510) 354-2451</t>
   </si>
   <si>
     <t>CP19387.001</t>
   </si>
   <si>
     <t>Certified Dropoff or Collection Program</t>
   </si>
   <si>
     <t>4201 Florin Perkins Rd</t>
   </si>
   <si>
     <t>(408) 786-8383</t>
   </si>
   <si>
-    <t>abel.pereira@greenwaste.com</t>
-[...1 lines deleted...]
-  <si>
     <t>CP19420.001</t>
   </si>
   <si>
     <t>Bishop Waste Commercial Recycling</t>
   </si>
   <si>
     <t>Inyo</t>
   </si>
   <si>
     <t>100 Sunland Indian Reservation Rd</t>
   </si>
   <si>
     <t>Bishop</t>
   </si>
   <si>
     <t>Madera Disposal Systems Inc</t>
   </si>
   <si>
     <t>1280 N Main St Unit I</t>
   </si>
   <si>
     <t>(760) 872-6561</t>
   </si>
   <si>
     <t>CP19501.001</t>
@@ -1809,50 +1866,53 @@
   <si>
     <t>10 Ryan Ranch Rd</t>
   </si>
   <si>
     <t>PO Box 2780</t>
   </si>
   <si>
     <t>(831) 372-7977</t>
   </si>
   <si>
     <t>CP19503.001</t>
   </si>
   <si>
     <t>South San Francisco Scavenger Company Inc</t>
   </si>
   <si>
     <t>San Mateo</t>
   </si>
   <si>
     <t>500 E Jamie Ct</t>
   </si>
   <si>
     <t>South San Francisco</t>
   </si>
   <si>
+    <t>Aluminum, Glass, Bimetal</t>
+  </si>
+  <si>
     <t>(650) 589-4020</t>
   </si>
   <si>
     <t>CP19528.001</t>
   </si>
   <si>
     <t>Universal Resource Recovery (Material Recovery &amp; Transfer)</t>
   </si>
   <si>
     <t>9016 Norwalk Blvd</t>
   </si>
   <si>
     <t>Santa Fe Springs</t>
   </si>
   <si>
     <t>Universal Waste Systems Inc</t>
   </si>
   <si>
     <t>PO Box 3038</t>
   </si>
   <si>
     <t>Whittier</t>
   </si>
   <si>
     <t>(562) 941-4900</t>
@@ -1950,1235 +2010,1286 @@
   <si>
     <t>303 Yama St</t>
   </si>
   <si>
     <t>(530) 842-7306</t>
   </si>
   <si>
     <t>CP201051.001</t>
   </si>
   <si>
     <t>Armando C Blanco Recycling</t>
   </si>
   <si>
     <t>San Francisco</t>
   </si>
   <si>
     <t>1244 Revere Ave #A</t>
   </si>
   <si>
     <t>PO Box 40085</t>
   </si>
   <si>
     <t>(415) 531-1166</t>
   </si>
   <si>
-    <t>elcubano415@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t>CP211647.001</t>
   </si>
   <si>
     <t>Hambro WSG Diversion Program</t>
   </si>
   <si>
     <t>Del Norte</t>
   </si>
   <si>
     <t>1700 State St</t>
   </si>
   <si>
     <t>Crescent City</t>
   </si>
   <si>
     <t>Hambro WSG</t>
   </si>
   <si>
     <t>PO Box 159</t>
   </si>
   <si>
     <t>(707) 465-4656</t>
   </si>
   <si>
     <t>CP214315.001</t>
   </si>
   <si>
     <t>MEC Recycling</t>
   </si>
   <si>
     <t>4642 Weedpatch Hwy</t>
   </si>
   <si>
     <t>MEC Recycling LLC</t>
   </si>
   <si>
     <t>2415 Exton St</t>
   </si>
   <si>
+    <t>93311-8552</t>
+  </si>
+  <si>
     <t>(661) 332-5442</t>
   </si>
   <si>
     <t>CP214941.002</t>
   </si>
   <si>
     <t>Front Load Mixed Recycling</t>
   </si>
   <si>
     <t>3035 Prospect Park Dr Ste 40</t>
   </si>
   <si>
     <t>Atlas Disposal Industries LLC</t>
   </si>
   <si>
     <t>(916) 455-2800</t>
   </si>
   <si>
-    <t>CP215748.001</t>
-[...2 lines deleted...]
-    <t>Recycling Pays</t>
+    <t>CP215820.001</t>
+  </si>
+  <si>
+    <t>Oracle Arena and Oakland Alameda County Coliseum Recycle Program</t>
+  </si>
+  <si>
+    <t>7000 Coliseum Way</t>
+  </si>
+  <si>
+    <t>AEG Management Oakland LLC</t>
+  </si>
+  <si>
+    <t>(510) 569-2121</t>
+  </si>
+  <si>
+    <t>CP219101.002</t>
+  </si>
+  <si>
+    <t>SOSR Program</t>
+  </si>
+  <si>
+    <t>701 Canal St</t>
+  </si>
+  <si>
+    <t>Shafter</t>
+  </si>
+  <si>
+    <t>SOS Recycle LLC</t>
+  </si>
+  <si>
+    <t>4605 Buena Vista Rd #506</t>
+  </si>
+  <si>
+    <t>(661) 858-7410</t>
+  </si>
+  <si>
+    <t>CP228194.001</t>
+  </si>
+  <si>
+    <t>Waste Management</t>
+  </si>
+  <si>
+    <t>13793 Redwood St</t>
+  </si>
+  <si>
+    <t>Chino</t>
+  </si>
+  <si>
+    <t>(909) 590-1793</t>
+  </si>
+  <si>
+    <t>CP229344.001</t>
+  </si>
+  <si>
+    <t>Mill Conroy Recycling</t>
+  </si>
+  <si>
+    <t>9830 Pangborn Ave</t>
+  </si>
+  <si>
+    <t>Aluminum</t>
+  </si>
+  <si>
+    <t>Mill Conroy</t>
+  </si>
+  <si>
+    <t>(951) 318-0060</t>
+  </si>
+  <si>
+    <t>MillConroy@hotmail.com</t>
+  </si>
+  <si>
+    <t>CP230822.001</t>
+  </si>
+  <si>
+    <t>Feather River Disposal</t>
+  </si>
+  <si>
+    <t>Plumas</t>
+  </si>
+  <si>
+    <t>1166 Industrial Wy</t>
+  </si>
+  <si>
+    <t>Quincy</t>
+  </si>
+  <si>
+    <t>(530) 283-2004</t>
+  </si>
+  <si>
+    <t>CP232649.001</t>
+  </si>
+  <si>
+    <t>Madera County Unincorporated</t>
+  </si>
+  <si>
+    <t>21739 Road 19</t>
+  </si>
+  <si>
+    <t>Chowchilla</t>
+  </si>
+  <si>
+    <t>Caglia Environmental LLC</t>
+  </si>
+  <si>
+    <t>CP232927.001</t>
+  </si>
+  <si>
+    <t>Waste Management of California Inc</t>
+  </si>
+  <si>
+    <t>9081 Tujunga Ave</t>
+  </si>
+  <si>
+    <t>(626) 831-0572</t>
+  </si>
+  <si>
+    <t>CP251307.001</t>
+  </si>
+  <si>
+    <t>Ming's Resource Drop Off Program</t>
+  </si>
+  <si>
+    <t>3495 Breakwater Ct</t>
+  </si>
+  <si>
+    <t>Hayward</t>
+  </si>
+  <si>
+    <t>Ming's Resource East Bay Corp</t>
+  </si>
+  <si>
+    <t>3316 47th Ave</t>
+  </si>
+  <si>
+    <t>95824-2434</t>
+  </si>
+  <si>
+    <t>(510) 670-0198</t>
+  </si>
+  <si>
+    <t>CP254435.001</t>
+  </si>
+  <si>
+    <t>Collection Program</t>
+  </si>
+  <si>
+    <t>210 Richgrove Dr</t>
+  </si>
+  <si>
+    <t>Richgrove</t>
+  </si>
+  <si>
+    <t>South Tulare-Richgrove Refuse Inc</t>
+  </si>
+  <si>
+    <t>PO Box 970</t>
+  </si>
+  <si>
+    <t>(661) 725-0265</t>
+  </si>
+  <si>
+    <t>CP255854.001</t>
+  </si>
+  <si>
+    <t>Knotts Berry Farm Recycling Program</t>
+  </si>
+  <si>
+    <t>8039 Beach Blvd</t>
+  </si>
+  <si>
+    <t>Buena Park</t>
+  </si>
+  <si>
+    <t>Millennium Operations LLC</t>
+  </si>
+  <si>
+    <t>(714) 220-5090</t>
+  </si>
+  <si>
+    <t>CP257049.001</t>
+  </si>
+  <si>
+    <t>Replenysh</t>
+  </si>
+  <si>
+    <t>3198 Airport Loop Dr Ste C</t>
+  </si>
+  <si>
+    <t>Costa Mesa</t>
+  </si>
+  <si>
+    <t>92626-3407</t>
+  </si>
+  <si>
+    <t>Replenysh Inc</t>
+  </si>
+  <si>
+    <t>(949) 344-2494</t>
+  </si>
+  <si>
+    <t>CP257372.001</t>
+  </si>
+  <si>
+    <t>Green-Go Recycling Collection Program</t>
+  </si>
+  <si>
+    <t>130 S Hale Ave</t>
+  </si>
+  <si>
+    <t>Escondido</t>
+  </si>
+  <si>
+    <t>Aluminum, Plastic, Glass, Bimetal, Multi-layer Pouch, Paperboard Carton</t>
+  </si>
+  <si>
+    <t>Green Go Recycling Inc</t>
+  </si>
+  <si>
+    <t>(760) 484-1099</t>
+  </si>
+  <si>
+    <t>CP259414.001</t>
+  </si>
+  <si>
+    <t>Better Earth</t>
+  </si>
+  <si>
+    <t>4039 Basil Terrace</t>
+  </si>
+  <si>
+    <t>Better Earth LLC</t>
+  </si>
+  <si>
+    <t>PO Box 3852</t>
+  </si>
+  <si>
+    <t>(408) 391-8163</t>
+  </si>
+  <si>
+    <t>CP263914.001</t>
+  </si>
+  <si>
+    <t>Milpitas Sanitation Inc</t>
+  </si>
+  <si>
+    <t>1080 Walsh Ave</t>
+  </si>
+  <si>
+    <t>(408) 330-7110</t>
+  </si>
+  <si>
+    <t>CP264658.001</t>
+  </si>
+  <si>
+    <t>BARR</t>
+  </si>
+  <si>
+    <t>412 Cesar E Chavez Pkwy</t>
+  </si>
+  <si>
+    <t>Hirmiz Enterprises Inc</t>
+  </si>
+  <si>
+    <t>(619) 235-8182</t>
+  </si>
+  <si>
+    <t>https://www.time-recycling.com</t>
+  </si>
+  <si>
+    <t>CP2661.001</t>
+  </si>
+  <si>
+    <t>Crystal Geyser Alpine Spring Water Events</t>
+  </si>
+  <si>
+    <t>1210 S Highway 395 PO Drawer A</t>
+  </si>
+  <si>
+    <t>Olancha</t>
+  </si>
+  <si>
+    <t>CG Roxane LLC</t>
+  </si>
+  <si>
+    <t>(760) 764-2885</t>
+  </si>
+  <si>
+    <t>http://www.crystalgeyserasw.com</t>
+  </si>
+  <si>
+    <t>CP266851.001</t>
+  </si>
+  <si>
+    <t>Central Transfer Station</t>
+  </si>
+  <si>
+    <t>3400 Standish Ave</t>
+  </si>
+  <si>
+    <t>Santa Rosa</t>
+  </si>
+  <si>
+    <t>Recology Sonoma Marin</t>
+  </si>
+  <si>
+    <t>(707) 339-2710</t>
+  </si>
+  <si>
+    <t>CP266851.002</t>
+  </si>
+  <si>
+    <t>Graton Compactor #2</t>
+  </si>
+  <si>
+    <t>CP266851.003</t>
+  </si>
+  <si>
+    <t>Sonoma Transfer</t>
+  </si>
+  <si>
+    <t>CP266851.004</t>
+  </si>
+  <si>
+    <t>Guernville Transfer Station</t>
+  </si>
+  <si>
+    <t>CP270253.001</t>
+  </si>
+  <si>
+    <t>USCN Recycling</t>
+  </si>
+  <si>
+    <t>7645 Dumas Dr</t>
+  </si>
+  <si>
+    <t>Cupertino</t>
+  </si>
+  <si>
+    <t>US-CN Technologies &amp; Resources LLC</t>
+  </si>
+  <si>
+    <t>(408) 931-6186</t>
+  </si>
+  <si>
+    <t>kris@kriswang.com</t>
+  </si>
+  <si>
+    <t>CP270624.001</t>
+  </si>
+  <si>
+    <t>Recology Davis</t>
+  </si>
+  <si>
+    <t>Yolo</t>
+  </si>
+  <si>
+    <t>2727 2nd St</t>
+  </si>
+  <si>
+    <t>Davis</t>
+  </si>
+  <si>
+    <t>95618-6593</t>
+  </si>
+  <si>
+    <t>(530) 756-4646</t>
+  </si>
+  <si>
+    <t>CP275455.001</t>
+  </si>
+  <si>
+    <t>KOPU Aluminum Stewardship Program</t>
+  </si>
+  <si>
+    <t>1117 State St</t>
+  </si>
+  <si>
+    <t>The KOPU Water Company Inc</t>
+  </si>
+  <si>
+    <t>(855) 787-8953</t>
+  </si>
+  <si>
+    <t>http://www.kopuwater.com</t>
+  </si>
+  <si>
+    <t>CP282822.001</t>
+  </si>
+  <si>
+    <t>Castro Valley Sanitary District</t>
+  </si>
+  <si>
+    <t>Alameda County Industries CV Inc</t>
+  </si>
+  <si>
+    <t>(925) 380-9480</t>
+  </si>
+  <si>
+    <t>CP283354.002</t>
+  </si>
+  <si>
+    <t>4628 1/2 Live Oak St</t>
+  </si>
+  <si>
+    <t>Cudahy</t>
+  </si>
+  <si>
+    <t>Ontiveros Polymer Recovery LLC</t>
+  </si>
+  <si>
+    <t>(323) 519-6185</t>
+  </si>
+  <si>
+    <t>CP28956.001</t>
+  </si>
+  <si>
+    <t>Alameda County Industries - ARC</t>
+  </si>
+  <si>
+    <t>Alameda County Industries AR Inc</t>
+  </si>
+  <si>
+    <t>CP291245.001</t>
+  </si>
+  <si>
+    <t>Pick n Pull Collection</t>
+  </si>
+  <si>
+    <t>7550 Mowry Ave</t>
+  </si>
+  <si>
+    <t>Newark</t>
+  </si>
+  <si>
+    <t>Pick-N-Pull Auto Dismantlers</t>
+  </si>
+  <si>
+    <t>10850 Gold Center Dr Ste 350</t>
+  </si>
+  <si>
+    <t>5670-6178</t>
+  </si>
+  <si>
+    <t>(916) 858-3177</t>
+  </si>
+  <si>
+    <t>amrlicenserenewal@schn.com</t>
+  </si>
+  <si>
+    <t>CP291878.001</t>
+  </si>
+  <si>
+    <t>City of San Ramon</t>
+  </si>
+  <si>
+    <t>Alameda County Industries of San Ramon Inc</t>
+  </si>
+  <si>
+    <t>CP293144.001</t>
+  </si>
+  <si>
+    <t>In-Store Buy Back Program</t>
+  </si>
+  <si>
+    <t>1421 Manhattan Ave</t>
+  </si>
+  <si>
+    <t>Fullerton</t>
+  </si>
+  <si>
+    <t>New Albertsons LP</t>
+  </si>
+  <si>
+    <t>(714) 300-6132</t>
+  </si>
+  <si>
+    <t>CP293738.001</t>
+  </si>
+  <si>
+    <t>Applied Medical Resources Beverage Container Collection</t>
+  </si>
+  <si>
+    <t>22872 Avenida Empresa</t>
+  </si>
+  <si>
+    <t>Rancho Santa Margarita</t>
+  </si>
+  <si>
+    <t>Applied Medical Resources Corporation</t>
+  </si>
+  <si>
+    <t>(951) 322-0656</t>
+  </si>
+  <si>
+    <t>CP300789.002</t>
+  </si>
+  <si>
+    <t>911 Eastglen Dr</t>
+  </si>
+  <si>
+    <t>La Verne</t>
+  </si>
+  <si>
+    <t>FPO Recycling Inc</t>
+  </si>
+  <si>
+    <t>PO Box 3065</t>
+  </si>
+  <si>
+    <t>Vista</t>
+  </si>
+  <si>
+    <t>(860) 910-7534</t>
+  </si>
+  <si>
+    <t>https://www.fporecycling.com/</t>
+  </si>
+  <si>
+    <t>CP302777.001</t>
+  </si>
+  <si>
+    <t>In-store Buy Back Program</t>
+  </si>
+  <si>
+    <t>1100 W Artesia Blvd</t>
+  </si>
+  <si>
+    <t>Compton</t>
+  </si>
+  <si>
+    <t>Food 4 Less of California Inc</t>
+  </si>
+  <si>
+    <t>(310) 884-4768</t>
+  </si>
+  <si>
+    <t>CP309727.001</t>
+  </si>
+  <si>
+    <t>Rapid Raccoon Recycling</t>
+  </si>
+  <si>
+    <t>10 Coral Ln</t>
+  </si>
+  <si>
+    <t>(916) 548-8219</t>
+  </si>
+  <si>
+    <t>CP310415.001</t>
+  </si>
+  <si>
+    <t>Redwood Waste Drop-Off</t>
+  </si>
+  <si>
+    <t>3515 Taylor Drive</t>
+  </si>
+  <si>
+    <t>Redwood Waste Solutions Inc</t>
+  </si>
+  <si>
+    <t>CP313218.001</t>
+  </si>
+  <si>
+    <t>Bay Counties SMaRT Inc</t>
+  </si>
+  <si>
+    <t>301 Carl Rd</t>
+  </si>
+  <si>
+    <t>Sunnyvale</t>
+  </si>
+  <si>
+    <t>Bay Counties Smart Inc</t>
+  </si>
+  <si>
+    <t>(408) 752-8530</t>
+  </si>
+  <si>
+    <t>CP313888.001</t>
+  </si>
+  <si>
+    <t>FCC Environmental Services California LLC</t>
+  </si>
+  <si>
+    <t>3033 Fiddyment Rd</t>
+  </si>
+  <si>
+    <t>Roseville</t>
+  </si>
+  <si>
+    <t>10077 Grogans Mill Rd Ste 466</t>
+  </si>
+  <si>
+    <t>The Woodlands</t>
+  </si>
+  <si>
+    <t>TX</t>
+  </si>
+  <si>
+    <t>(916) 234-5307</t>
+  </si>
+  <si>
+    <t>CP315013.001</t>
+  </si>
+  <si>
+    <t>Pink Recycling - At Your Door</t>
+  </si>
+  <si>
+    <t>24953 Whisler Dr</t>
+  </si>
+  <si>
+    <t>Lake Forest</t>
+  </si>
+  <si>
+    <t>Pink Recycling California LLC</t>
+  </si>
+  <si>
+    <t>34232 Pacific Coast Hwy Ste E</t>
+  </si>
+  <si>
+    <t>Dana Point</t>
+  </si>
+  <si>
+    <t>92629-3855</t>
+  </si>
+  <si>
+    <t>(949) 876-2307</t>
+  </si>
+  <si>
+    <t>pinkrecyclingca@gmail.com</t>
+  </si>
+  <si>
+    <t>CP315319.001</t>
+  </si>
+  <si>
+    <t>Collections Program</t>
+  </si>
+  <si>
+    <t>170 N Turner Ave</t>
+  </si>
+  <si>
+    <t>Ontario</t>
+  </si>
+  <si>
+    <t>RE:CIRCLE Ontario LLC</t>
+  </si>
+  <si>
+    <t>(951) 528-0535</t>
+  </si>
+  <si>
+    <t>CP316418.001</t>
+  </si>
+  <si>
+    <t>Public Dropoff</t>
+  </si>
+  <si>
+    <t>333 Shoreway Rd</t>
+  </si>
+  <si>
+    <t>San Carlos</t>
+  </si>
+  <si>
+    <t>94070-2708</t>
+  </si>
+  <si>
+    <t>South Bayside Industries Inc</t>
+  </si>
+  <si>
+    <t>(650) 802-8355</t>
+  </si>
+  <si>
+    <t>CP321167.001</t>
+  </si>
+  <si>
+    <t>Jolly's Recycling</t>
+  </si>
+  <si>
+    <t>30729 Wavecrest Cir</t>
+  </si>
+  <si>
+    <t>Menifee</t>
+  </si>
+  <si>
+    <t>Jolly's Recycling LLC</t>
+  </si>
+  <si>
+    <t>(951) 746-6982</t>
+  </si>
+  <si>
+    <t>jollysrecycling@gmail.com</t>
+  </si>
+  <si>
+    <t>CP327488.001</t>
+  </si>
+  <si>
+    <t>Ecorevive Solutiions</t>
+  </si>
+  <si>
+    <t>1878 Blossom Ct</t>
+  </si>
+  <si>
+    <t>Ecorevive Solutions</t>
+  </si>
+  <si>
+    <t>PO Box 881073</t>
+  </si>
+  <si>
+    <t>(415) 407-4342</t>
+  </si>
+  <si>
+    <t>CP327808.001</t>
+  </si>
+  <si>
+    <t>Retail Marketing Services Inc</t>
+  </si>
+  <si>
+    <t>6423 Alondra Blvd</t>
+  </si>
+  <si>
+    <t>Paramount</t>
+  </si>
+  <si>
+    <t>1020 N Lake St</t>
+  </si>
+  <si>
+    <t>Burbank</t>
+  </si>
+  <si>
+    <t>(216) 200-9439</t>
+  </si>
+  <si>
+    <t>CP329934.001</t>
+  </si>
+  <si>
+    <t>Green360 Partners</t>
   </si>
   <si>
     <t>2549 Eastbluff Dr #145</t>
   </si>
   <si>
     <t>Newport Beach</t>
   </si>
   <si>
-    <t>RecyclingPays Corporation</t>
+    <t>Green360 LLC</t>
   </si>
   <si>
     <t>(949) 303-9790</t>
   </si>
   <si>
-    <t>info@recyclingpays.com</t>
-[...416 lines deleted...]
-    <t>829 E Orangewood Avenue Apt G-244</t>
+    <t>CP333154.001</t>
+  </si>
+  <si>
+    <t>18710 Niles Dr</t>
+  </si>
+  <si>
+    <t>Salvador Cena</t>
+  </si>
+  <si>
+    <t>(951) 741-8244</t>
+  </si>
+  <si>
+    <t>CP336397.001</t>
+  </si>
+  <si>
+    <t>15013 Excelsior Dr</t>
+  </si>
+  <si>
+    <t>La Mirada</t>
+  </si>
+  <si>
+    <t>Littr Inc</t>
+  </si>
+  <si>
+    <t>PO Box 1501</t>
+  </si>
+  <si>
+    <t>(951) 901-3195</t>
+  </si>
+  <si>
+    <t>CP345775.001</t>
+  </si>
+  <si>
+    <t>Delta Container Corporation</t>
+  </si>
+  <si>
+    <t>Amador</t>
+  </si>
+  <si>
+    <t>6500 Buena Vista Rd</t>
+  </si>
+  <si>
+    <t>Ione</t>
+  </si>
+  <si>
+    <t>1145 W Charter Way</t>
+  </si>
+  <si>
+    <t>Stockton</t>
+  </si>
+  <si>
+    <t>(209) 466-3604</t>
+  </si>
+  <si>
+    <t>CP35554.001</t>
+  </si>
+  <si>
+    <t>Price Disposal - Kern County Commercial</t>
+  </si>
+  <si>
+    <t>Price Disposal Inc</t>
+  </si>
+  <si>
+    <t>92335-5202</t>
+  </si>
+  <si>
+    <t>CP360686.001</t>
+  </si>
+  <si>
+    <t>C &amp; S LLC</t>
+  </si>
+  <si>
+    <t>3504 Kimmie Rachelle Ct</t>
+  </si>
+  <si>
+    <t>(661) 573-4017</t>
+  </si>
+  <si>
+    <t>CP361966.001</t>
+  </si>
+  <si>
+    <t>Todd Miller's Legacy</t>
+  </si>
+  <si>
+    <t>2121 El Monte St</t>
+  </si>
+  <si>
+    <t>Needles</t>
+  </si>
+  <si>
+    <t>Catherine Miller's Aluminum Can Collection</t>
+  </si>
+  <si>
+    <t>(760) 403-9062</t>
+  </si>
+  <si>
+    <t>CP384264.001</t>
+  </si>
+  <si>
+    <t>Corral  Recycling</t>
+  </si>
+  <si>
+    <t>38333 16th St E</t>
+  </si>
+  <si>
+    <t>Palmdale</t>
+  </si>
+  <si>
+    <t>Corral Recycle</t>
+  </si>
+  <si>
+    <t>904 S Centre St Unit G</t>
+  </si>
+  <si>
+    <t>San Pedro</t>
+  </si>
+  <si>
+    <t>(213) 926-8016</t>
+  </si>
+  <si>
+    <t>CP400787.001</t>
+  </si>
+  <si>
+    <t>1401 Mesa View St</t>
+  </si>
+  <si>
+    <t>Hemet</t>
+  </si>
+  <si>
+    <t>Elite Recycling Inc</t>
+  </si>
+  <si>
+    <t>(951) 505-8416</t>
+  </si>
+  <si>
+    <t>CP49787.001</t>
+  </si>
+  <si>
+    <t>(951) 214-1873</t>
+  </si>
+  <si>
+    <t>CP52559.001</t>
+  </si>
+  <si>
+    <t>Ming's Resource Corporation</t>
+  </si>
+  <si>
+    <t>(916) 421-5054x208</t>
+  </si>
+  <si>
+    <t>CP63516.001</t>
+  </si>
+  <si>
+    <t>Halo Glass Recycling</t>
+  </si>
+  <si>
+    <t>605 S Santa Cruz Ave</t>
+  </si>
+  <si>
+    <t>95354-4254</t>
+  </si>
+  <si>
+    <t>Gallo Glass Company</t>
+  </si>
+  <si>
+    <t>600 Yosemite Blvd</t>
+  </si>
+  <si>
+    <t>(209) 341-3045</t>
+  </si>
+  <si>
+    <t>http://HaloGlassRecycling.com</t>
+  </si>
+  <si>
+    <t>info@haloglassrecycling.com</t>
+  </si>
+  <si>
+    <t>CP68091.001</t>
+  </si>
+  <si>
+    <t>Sunset Scavenger Co</t>
+  </si>
+  <si>
+    <t>250 Executive Park Blvd Ste 2100</t>
+  </si>
+  <si>
+    <t>Sunset Scavenger Company</t>
+  </si>
+  <si>
+    <t>(415) 518-3150</t>
+  </si>
+  <si>
+    <t>SP0007</t>
+  </si>
+  <si>
+    <t>San Jose Conservation Corps</t>
+  </si>
+  <si>
+    <t>1560 Berger Dr</t>
+  </si>
+  <si>
+    <t>(408) 283-7171</t>
+  </si>
+  <si>
+    <t>SP0011</t>
+  </si>
+  <si>
+    <t>Conservation Corps North Bay</t>
+  </si>
+  <si>
+    <t>11 Pimentel Ct</t>
+  </si>
+  <si>
+    <t>Novato</t>
+  </si>
+  <si>
+    <t>(415) 454-4554</t>
+  </si>
+  <si>
+    <t>klarue@ccnorthbay.org</t>
+  </si>
+  <si>
+    <t>SP0048</t>
+  </si>
+  <si>
+    <t>Siskiyou Opportunity Recycling Center</t>
+  </si>
+  <si>
+    <t>1516 S Mt Shasta Blvd</t>
+  </si>
+  <si>
+    <t>Mount Shasta</t>
+  </si>
+  <si>
+    <t>Siskiyou Opportunity Center</t>
+  </si>
+  <si>
+    <t>PO Box 304</t>
+  </si>
+  <si>
+    <t>(530) 926-4716</t>
+  </si>
+  <si>
+    <t>SP0057</t>
+  </si>
+  <si>
+    <t>City of Redding</t>
+  </si>
+  <si>
+    <t>2255 Abernathy Ln</t>
+  </si>
+  <si>
+    <t>PO Box 496071</t>
+  </si>
+  <si>
+    <t>(530) 224-6207</t>
+  </si>
+  <si>
+    <t>SP0069</t>
+  </si>
+  <si>
+    <t>CSD Recycling Drop Off Program</t>
+  </si>
+  <si>
+    <t>139 E Big Bear Blvd</t>
+  </si>
+  <si>
+    <t>Big Bear City</t>
+  </si>
+  <si>
+    <t>Big Bear City Community Services District</t>
+  </si>
+  <si>
+    <t>P O Box 558</t>
+  </si>
+  <si>
+    <t>(909) 585-2565</t>
+  </si>
+  <si>
+    <t>SP0093</t>
+  </si>
+  <si>
+    <t>Yolo County Community Services Dept. - Landfill Public Recycling Drop-Off Area</t>
+  </si>
+  <si>
+    <t>44090 County Road 28H</t>
+  </si>
+  <si>
+    <t>Woodland</t>
+  </si>
+  <si>
+    <t>Yolo County, Department of Community Services</t>
+  </si>
+  <si>
+    <t>44090 County Rd 28H</t>
+  </si>
+  <si>
+    <t>(530) 666-8813</t>
+  </si>
+  <si>
+    <t>SP0120</t>
+  </si>
+  <si>
+    <t>California Grey Bears Inc</t>
+  </si>
+  <si>
+    <t>2710 Chanticleer Ave</t>
+  </si>
+  <si>
+    <t>Grey Bears</t>
+  </si>
+  <si>
+    <t>(831) 479-1055</t>
+  </si>
+  <si>
+    <t>SP0152</t>
+  </si>
+  <si>
+    <t>Conservation Corps of Long Beach</t>
+  </si>
+  <si>
+    <t>340 Nieto Ave</t>
+  </si>
+  <si>
+    <t>(626) 428-8673</t>
+  </si>
+  <si>
+    <t>SP0153</t>
+  </si>
+  <si>
+    <t>Urban Corps of San Diego County</t>
+  </si>
+  <si>
+    <t>3127 Jefferson St</t>
+  </si>
+  <si>
+    <t>P O Box 80156</t>
+  </si>
+  <si>
+    <t>(619) 235-6884</t>
+  </si>
+  <si>
+    <t>SP0163</t>
+  </si>
+  <si>
+    <t>City of Berkeley Commercial Recycling Program</t>
+  </si>
+  <si>
+    <t>1201 2nd St</t>
+  </si>
+  <si>
+    <t>Berkeley</t>
+  </si>
+  <si>
+    <t>City of Berkeley</t>
+  </si>
+  <si>
+    <t>(510) 981-6357</t>
+  </si>
+  <si>
+    <t>SP0197</t>
+  </si>
+  <si>
+    <t>Kern County Public Works Department</t>
+  </si>
+  <si>
+    <t>2700 M St Ste 400</t>
+  </si>
+  <si>
+    <t>(661) 862-8900</t>
+  </si>
+  <si>
+    <t>SP0199</t>
+  </si>
+  <si>
+    <t>Sacramento Regional Conservation Corps Inc</t>
+  </si>
+  <si>
+    <t>6101 27th St</t>
+  </si>
+  <si>
+    <t>(916) 386-8394x256</t>
+  </si>
+  <si>
+    <t>SP0220</t>
+  </si>
+  <si>
+    <t>City of Bakersfield - Commercial Collection Program</t>
+  </si>
+  <si>
+    <t>4101 Truxtun Ave Bldg A</t>
+  </si>
+  <si>
+    <t>City of Bakersfield - Solid Waste Division</t>
+  </si>
+  <si>
+    <t>(661) 326-3114</t>
+  </si>
+  <si>
+    <t>SP0233</t>
+  </si>
+  <si>
+    <t>Fresno County Economic Opportunities Commission</t>
+  </si>
+  <si>
+    <t>1805 E California Ave</t>
+  </si>
+  <si>
+    <t>1920 Mariposa Mall Ste 300</t>
+  </si>
+  <si>
+    <t>(559) 264-1048</t>
+  </si>
+  <si>
+    <t>SP0243</t>
+  </si>
+  <si>
+    <t>Orange County Conservation Corps (OCCC)</t>
+  </si>
+  <si>
+    <t>1853 N Raymond Ave</t>
   </si>
   <si>
     <t>Anaheim</t>
   </si>
   <si>
-    <t>Sarahwealth</t>
-[...682 lines deleted...]
-  <si>
     <t>Orange County Conservation Corps</t>
   </si>
   <si>
     <t>(714) 956-6222</t>
   </si>
   <si>
     <t>recycling@hireyouth.org</t>
   </si>
   <si>
     <t>SP0246</t>
   </si>
   <si>
     <t>Siskiyou Recycles</t>
   </si>
   <si>
     <t>190 Greenhorn Rd</t>
   </si>
   <si>
     <t>Siskiyou County Dept of General Services</t>
   </si>
   <si>
     <t>(530) 842-8272</t>
   </si>
   <si>
     <t>SP0248</t>
@@ -3186,50 +3297,53 @@
   <si>
     <t>Employee Based Prog Through QWL</t>
   </si>
   <si>
     <t>11251 Rancho Carmel Dr Room 1556</t>
   </si>
   <si>
     <t>USPS QWL Team</t>
   </si>
   <si>
     <t>(858) 674-0231</t>
   </si>
   <si>
     <t>SP0256</t>
   </si>
   <si>
     <t>Pine Mountain Club Property Owners Association Inc</t>
   </si>
   <si>
     <t>2524 Beechwood Way</t>
   </si>
   <si>
     <t>Pine Mountain Club</t>
   </si>
   <si>
+    <t>Aluminum, Plastic, Glass, Bag In Box</t>
+  </si>
+  <si>
     <t>P O Box P</t>
   </si>
   <si>
     <t>(661) 242-3788x212</t>
   </si>
   <si>
     <t>SP0279</t>
   </si>
   <si>
     <t>Sierra County Recycling Program</t>
   </si>
   <si>
     <t>Sierra</t>
   </si>
   <si>
     <t>101 Courthouse Sq</t>
   </si>
   <si>
     <t>Downieville</t>
   </si>
   <si>
     <t>Sierra County Dept of Public Works and Transportation</t>
   </si>
   <si>
     <t>PO Box 98</t>
@@ -3264,113 +3378,101 @@
   <si>
     <t>Visalia</t>
   </si>
   <si>
     <t>Community Services and Employment Training Incorporated</t>
   </si>
   <si>
     <t>(559) 732-4194</t>
   </si>
   <si>
     <t>SP0319</t>
   </si>
   <si>
     <t>Recycling Ministry</t>
   </si>
   <si>
     <t>1 Saddleback Pkwy</t>
   </si>
   <si>
     <t>Saddleback Valley Community Church</t>
   </si>
   <si>
     <t>(949) 609-8613</t>
   </si>
   <si>
-    <t>SP0320</t>
-[...13 lines deleted...]
-  <si>
     <t>SP0353</t>
   </si>
   <si>
     <t>City of Glendale Commercial Collection and Drop off</t>
   </si>
   <si>
     <t>548 W Chevy Chase Dr</t>
   </si>
   <si>
     <t>Glendale</t>
   </si>
   <si>
-    <t>Aluminum, Plastic, Glass, Bimetal, PETE, HDPE</t>
+    <t>Aluminum, Plastic, Glass, Bimetal, PETE, HDPE, Bag In Box, Multi-layer Pouch, Paperboard Carton</t>
   </si>
   <si>
     <t>City of Glendale Integrated Waste Management Division</t>
   </si>
   <si>
     <t>(818) 548-3916</t>
   </si>
   <si>
     <t>SP0385</t>
   </si>
   <si>
     <t>City of Claremont Community Service Program</t>
   </si>
   <si>
     <t>1616 Monte Vista Ave</t>
   </si>
   <si>
     <t>Claremont</t>
   </si>
   <si>
     <t>City of Claremont</t>
   </si>
   <si>
     <t>(909) 399-5431</t>
   </si>
   <si>
     <t>SP0386</t>
   </si>
   <si>
     <t>City of Ontario</t>
   </si>
   <si>
     <t>1425 S Bon View Ave</t>
   </si>
   <si>
+    <t>Aluminum, Plastic, Glass, Paperboard Carton</t>
+  </si>
+  <si>
     <t>(909) 395-2663</t>
   </si>
   <si>
     <t>SP0402</t>
   </si>
   <si>
     <t>City of Lompoc Collection Program</t>
   </si>
   <si>
     <t>1300 W Laurel Ave</t>
   </si>
   <si>
     <t>Lompoc</t>
   </si>
   <si>
     <t>City of Lompoc</t>
   </si>
   <si>
     <t>100 Civic Center Plz</t>
   </si>
   <si>
     <t>(805) 875-8024</t>
   </si>
   <si>
     <t>SP0405</t>
@@ -3417,50 +3519,53 @@
   <si>
     <t>35 Cajon St Ste 222</t>
   </si>
   <si>
     <t>Redlands</t>
   </si>
   <si>
     <t>PO Box 3005</t>
   </si>
   <si>
     <t>(909) 798-7655</t>
   </si>
   <si>
     <t>SP0408</t>
   </si>
   <si>
     <t>Oxnard Commercial Automated Recycling Collection Program</t>
   </si>
   <si>
     <t>111 S Del Norte Blvd</t>
   </si>
   <si>
     <t>Oxnard</t>
   </si>
   <si>
+    <t>93030-7915</t>
+  </si>
+  <si>
     <t>City of Oxnard</t>
   </si>
   <si>
     <t>(805) 385-8071</t>
   </si>
   <si>
     <t>SP0410</t>
   </si>
   <si>
     <t>Morongo Band of Mission Indians</t>
   </si>
   <si>
     <t>12700 Pumarra Rd</t>
   </si>
   <si>
     <t>Banning</t>
   </si>
   <si>
     <t>(951) 755-5127</t>
   </si>
   <si>
     <t>SP0413</t>
   </si>
   <si>
     <t>Greater Valley Conservation Corps</t>
@@ -3588,117 +3693,99 @@
   <si>
     <t>(209) 358-7228</t>
   </si>
   <si>
     <t>http://www.kingsview.org</t>
   </si>
   <si>
     <t>SP18473.001</t>
   </si>
   <si>
     <t>Berkeley Recycling Dropoff</t>
   </si>
   <si>
     <t>669 Gilman St</t>
   </si>
   <si>
     <t>Community Conservation Centers Inc</t>
   </si>
   <si>
     <t>1569 Solano Ave #106</t>
   </si>
   <si>
     <t>(510) 773-9855</t>
   </si>
   <si>
-    <t>SP18698.001</t>
-[...16 lines deleted...]
-  <si>
     <t>SP18699.001</t>
   </si>
   <si>
     <t>USP Atwater Safety Recycling Program</t>
   </si>
   <si>
     <t>1 Federal Way</t>
   </si>
   <si>
     <t>Federal Bureau of Prisons</t>
   </si>
   <si>
     <t>PO Box 019001</t>
   </si>
   <si>
     <t>(209) 386-4812</t>
   </si>
   <si>
     <t>SP19004.001</t>
   </si>
   <si>
     <t>CRV Containers From City Facilities</t>
   </si>
   <si>
     <t>1149 S Broadway 5th Floor</t>
   </si>
   <si>
     <t>City of Los Angeles</t>
   </si>
   <si>
     <t>(213) 485-3107</t>
   </si>
   <si>
     <t>SP19234.001</t>
   </si>
   <si>
     <t>City of Santa Monica Recycle</t>
   </si>
   <si>
     <t>2500 Michigan Ave Bldg A</t>
   </si>
   <si>
     <t>Santa Monica</t>
   </si>
   <si>
     <t>City of Santa Monica</t>
   </si>
   <si>
-    <t>(310) 458-4970</t>
+    <t>(310) 625-1221</t>
   </si>
   <si>
     <t>SP192623.001</t>
   </si>
   <si>
     <t>WillBridge of Santa Barbara Inc.</t>
   </si>
   <si>
     <t>2904 State St Ste A</t>
   </si>
   <si>
     <t>WillBridge of Santa Barbara Inc</t>
   </si>
   <si>
     <t>(805) 564-1911</t>
   </si>
   <si>
     <t>lynnelle@willbridge.sbcoxmail.com</t>
   </si>
   <si>
     <t>SP193958.002</t>
   </si>
   <si>
     <t>Refuse Services</t>
   </si>
@@ -3747,50 +3834,68 @@
   <si>
     <t>(530) 752-6970</t>
   </si>
   <si>
     <t>SP19472.001</t>
   </si>
   <si>
     <t>California Institute of Technology Recycling Program</t>
   </si>
   <si>
     <t>1200 E California Blvd</t>
   </si>
   <si>
     <t>Pasadena</t>
   </si>
   <si>
     <t>California Institute of Technology</t>
   </si>
   <si>
     <t>Cal Tech 2-83</t>
   </si>
   <si>
     <t>(626) 395-4738</t>
   </si>
   <si>
+    <t>SP19473.001</t>
+  </si>
+  <si>
+    <t>Loyola Marymount University Recycling</t>
+  </si>
+  <si>
+    <t>LOS ANGELES</t>
+  </si>
+  <si>
+    <t>1 LMU Dr</t>
+  </si>
+  <si>
+    <t>Loyola Marymount University</t>
+  </si>
+  <si>
+    <t>(310) 338-3023</t>
+  </si>
+  <si>
     <t>SP19504.001</t>
   </si>
   <si>
     <t>City of Santa Cruz</t>
   </si>
   <si>
     <t>605 Dimeo Ln</t>
   </si>
   <si>
     <t>809 Center St Rm 201</t>
   </si>
   <si>
     <t>(831) 420-5161</t>
   </si>
   <si>
     <t>SP19513.001</t>
   </si>
   <si>
     <t>Waste and Recycling Center</t>
   </si>
   <si>
     <t>320 Harvest Dr</t>
   </si>
   <si>
     <t>Watsonville</t>
@@ -3801,50 +3906,71 @@
   <si>
     <t>(831) 768-3133</t>
   </si>
   <si>
     <t>SP19521.001</t>
   </si>
   <si>
     <t>Culver City Recycling</t>
   </si>
   <si>
     <t>9255 W Jefferson Blvd</t>
   </si>
   <si>
     <t>Culver City</t>
   </si>
   <si>
     <t>City of Culver City</t>
   </si>
   <si>
     <t>9505 W Jefferson Blvd</t>
   </si>
   <si>
     <t>(310) 253-6456</t>
   </si>
   <si>
+    <t>SP19523.002</t>
+  </si>
+  <si>
+    <t>City of Manteca Solid Waste Division</t>
+  </si>
+  <si>
+    <t>210 E Wetmore St</t>
+  </si>
+  <si>
+    <t>Manteca</t>
+  </si>
+  <si>
+    <t>95337-5739</t>
+  </si>
+  <si>
+    <t>City of Manteca</t>
+  </si>
+  <si>
+    <t>(209) 456-8440</t>
+  </si>
+  <si>
     <t>SP19525.001</t>
   </si>
   <si>
     <t>City of Folsom Commercial Recycling Program</t>
   </si>
   <si>
     <t>1300 Leidesdorff St</t>
   </si>
   <si>
     <t>Folsom</t>
   </si>
   <si>
     <t>City of Folsom</t>
   </si>
   <si>
     <t>50 Natoma St</t>
   </si>
   <si>
     <t>(916) 461-6730</t>
   </si>
   <si>
     <t>SP19527.001</t>
   </si>
   <si>
     <t>City of Brentwood</t>
@@ -3855,177 +3981,198 @@
   <si>
     <t>Brentwood</t>
   </si>
   <si>
     <t>150 City Park Way</t>
   </si>
   <si>
     <t>(925) 516-6000</t>
   </si>
   <si>
     <t>SP197893.002</t>
   </si>
   <si>
     <t>EcoAble</t>
   </si>
   <si>
     <t>315 2nd St</t>
   </si>
   <si>
     <t>Petaluma</t>
   </si>
   <si>
     <t>United Cerebral Palsy of the North Bay</t>
   </si>
   <si>
-    <t>1425 N McDowell Blvd</t>
+    <t>1425 N McDowell Blvd Ste 200</t>
   </si>
   <si>
     <t>(707) 799-9566</t>
   </si>
   <si>
     <t>SP199132.001</t>
   </si>
   <si>
     <t>K of C Recycling Program</t>
   </si>
   <si>
     <t>21682 Lake Forest Dr</t>
   </si>
   <si>
     <t>Bishop William Johnson Council 9487 Knights of Columbus</t>
   </si>
   <si>
     <t>(949) 813-4320</t>
   </si>
   <si>
     <t>SP201037.001</t>
   </si>
   <si>
     <t>Recycle Drive</t>
   </si>
   <si>
     <t>26872 Estanciero Dr</t>
   </si>
   <si>
     <t>Mission Viejo</t>
   </si>
   <si>
     <t>JFC McIntyre Knights of Columbus Council 6332</t>
   </si>
   <si>
-    <t>(949) 472-1249</t>
-[...2 lines deleted...]
-    <t>robertknoke@gmail.com</t>
+    <t>(949) 215-8529</t>
   </si>
   <si>
     <t>SP201050.001</t>
   </si>
   <si>
     <t>Placer SPCA</t>
   </si>
   <si>
     <t>150 Corporation Yard Rd</t>
   </si>
   <si>
     <t>200 Tahoe Ave</t>
   </si>
   <si>
     <t>(916) 872-6160</t>
   </si>
   <si>
     <t>SP201062.001</t>
   </si>
   <si>
     <t>Beverage Recycling Program</t>
   </si>
   <si>
     <t>2004 Fairground Rd</t>
   </si>
   <si>
     <t>Monterey County Fair</t>
   </si>
   <si>
     <t>(831) 372-3455</t>
   </si>
   <si>
     <t>SP201069.001</t>
   </si>
   <si>
     <t>Green Kingdom Ministry</t>
   </si>
   <si>
     <t>1111 N Brookhurst St</t>
   </si>
   <si>
+    <t>Aluminum, Plastic, Paperboard Carton</t>
+  </si>
+  <si>
     <t>Sa-Rang Community Church of Southern California</t>
   </si>
   <si>
     <t>(714) 772-7777</t>
   </si>
   <si>
     <t>SP203149.001</t>
   </si>
   <si>
     <t>Santa Ynez Band of Chumash Indians Recycling Program</t>
   </si>
   <si>
     <t>3400 E Highway 246</t>
   </si>
   <si>
     <t>Santa Ynez</t>
   </si>
   <si>
     <t>Santa Ynez Band of Chumash Indians</t>
   </si>
   <si>
     <t>100 Via Juana Ln</t>
   </si>
   <si>
     <t>(805) 325-1268</t>
   </si>
   <si>
     <t>SP208470.001</t>
   </si>
   <si>
     <t>Shaver Volunteers Recycle</t>
   </si>
   <si>
     <t>39345 Granite Ln</t>
   </si>
   <si>
     <t>Shaver Lake</t>
   </si>
   <si>
     <t>Shaver Lake Volunteers</t>
   </si>
   <si>
     <t>PO Box 483</t>
   </si>
   <si>
-    <t>(559) 841-3229</t>
+    <t>(559) 818-0159</t>
+  </si>
+  <si>
+    <t>SP210979.001</t>
+  </si>
+  <si>
+    <t>McArthur-Burney Falls Interpretive Association</t>
+  </si>
+  <si>
+    <t>24898 State Hwy 89</t>
+  </si>
+  <si>
+    <t>Burney</t>
+  </si>
+  <si>
+    <t>McArthur Burney Falls Interpretive Association</t>
+  </si>
+  <si>
+    <t>PO Box 777</t>
+  </si>
+  <si>
+    <t>(916) 955-7078</t>
   </si>
   <si>
     <t>SP215127.001</t>
   </si>
   <si>
     <t>Ft Hunter Liggett Qualified Recycling Program</t>
   </si>
   <si>
     <t>238 California Ave</t>
   </si>
   <si>
     <t>Jolon</t>
   </si>
   <si>
     <t>USAG Ft Hunter Liggett</t>
   </si>
   <si>
     <t>(831) 386-2171</t>
   </si>
   <si>
     <t>SP219106.001</t>
   </si>
   <si>
     <t>School Beverage Container Recycling</t>
   </si>
@@ -4062,50 +4209,53 @@
   <si>
     <t>Garden Grove</t>
   </si>
   <si>
     <t>Padre Pio Academy</t>
   </si>
   <si>
     <t>(714) 530-6840</t>
   </si>
   <si>
     <t>padrepioacademy@sbcglobal.net</t>
   </si>
   <si>
     <t>SP220567.001</t>
   </si>
   <si>
     <t>School Beverage Container Program</t>
   </si>
   <si>
     <t>100 Nightmist</t>
   </si>
   <si>
     <t>Irvine</t>
   </si>
   <si>
+    <t>Aluminum, Plastic, Bimetal, Paperboard Carton</t>
+  </si>
+  <si>
     <t>Irvine Unified School District</t>
   </si>
   <si>
     <t>(949) 936-5303</t>
   </si>
   <si>
     <t>SP224370.001</t>
   </si>
   <si>
     <t>181 S Del Giorgio Rd</t>
   </si>
   <si>
     <t>Anaheim Hills</t>
   </si>
   <si>
     <t>El Rancho Charter School</t>
   </si>
   <si>
     <t>(714) 997-6238</t>
   </si>
   <si>
     <t>mwalker@orangeusd.org</t>
   </si>
   <si>
     <t>SP225770.001</t>
@@ -4212,68 +4362,50 @@
   <si>
     <t>Franklin Middle School</t>
   </si>
   <si>
     <t>(562) 435-4952x213</t>
   </si>
   <si>
     <t>SP227906.002</t>
   </si>
   <si>
     <t>FCI Mendota Recycling</t>
   </si>
   <si>
     <t>33500 W California Ave</t>
   </si>
   <si>
     <t>Mendota</t>
   </si>
   <si>
     <t>Federal Correctional Institute Mendota</t>
   </si>
   <si>
     <t>(559) 274-4000x4395</t>
   </si>
   <si>
-    <t>SP228755.002</t>
-[...16 lines deleted...]
-  <si>
     <t>SP23128.001</t>
   </si>
   <si>
     <t>City of Burbank</t>
   </si>
   <si>
     <t>500 S Flower St</t>
   </si>
   <si>
     <t>(818) 238-3900</t>
   </si>
   <si>
     <t>SP245490.001</t>
   </si>
   <si>
     <t>Cabrillo Recycling Program</t>
   </si>
   <si>
     <t>6500 Soquel Dr</t>
   </si>
   <si>
     <t>Aptos</t>
   </si>
   <si>
     <t>95003-3119</t>
@@ -4371,65 +4503,50 @@
   <si>
     <t>Western High School</t>
   </si>
   <si>
     <t>(714) 220-4040</t>
   </si>
   <si>
     <t>SP260555.001</t>
   </si>
   <si>
     <t>RMH Recycling Program</t>
   </si>
   <si>
     <t>11365 Anderson St</t>
   </si>
   <si>
     <t>Loma Linda</t>
   </si>
   <si>
     <t>Ronald McDonald House Charities of Southern California</t>
   </si>
   <si>
     <t>(909) 747-1200</t>
   </si>
   <si>
-    <t>SP264584.001</t>
-[...13 lines deleted...]
-  <si>
     <t>SP265073.001</t>
   </si>
   <si>
     <t>New Life K9s</t>
   </si>
   <si>
     <t>173 Buckley Rd</t>
   </si>
   <si>
     <t>Son Care Foundation Inc</t>
   </si>
   <si>
     <t>PO Box 4412</t>
   </si>
   <si>
     <t>(805) 547-7900x7088</t>
   </si>
   <si>
     <t>SP273891.001</t>
   </si>
   <si>
     <t>Save the World -  1 Plastic Life</t>
   </si>
   <si>
     <t>4300 Stillwell Ave</t>
@@ -4572,68 +4689,50 @@
   <si>
     <t>Church of Scientology International</t>
   </si>
   <si>
     <t>(951) 654-5347</t>
   </si>
   <si>
     <t>SP29407.001</t>
   </si>
   <si>
     <t>Cesar Chavez Environmental Corps</t>
   </si>
   <si>
     <t>122 E Tehachapi Blvd #C</t>
   </si>
   <si>
     <t>Tehachapi</t>
   </si>
   <si>
     <t>Farmworkers Institute of Education and Leadership Development Inc</t>
   </si>
   <si>
     <t>(661) 822-4381</t>
   </si>
   <si>
-    <t>SP295000.001</t>
-[...16 lines deleted...]
-  <si>
     <t>SP29789.001</t>
   </si>
   <si>
     <t>Southern California Mountains Foundation Urban Conservation Corps</t>
   </si>
   <si>
     <t>1355 W 26th St</t>
   </si>
   <si>
     <t>Southern California Mountains Foundation</t>
   </si>
   <si>
     <t>(530) 559-4210</t>
   </si>
   <si>
     <t>sgorin@mountainsfoundation.org</t>
   </si>
   <si>
     <t>SP307125.001</t>
   </si>
   <si>
     <t>FSRC Recycling Program</t>
   </si>
   <si>
     <t>84-245 Indio Springs Pkwy</t>
@@ -4689,125 +4788,86 @@
   <si>
     <t>SP315025.001</t>
   </si>
   <si>
     <t>Cans for the Arts</t>
   </si>
   <si>
     <t>13 Wrangler Trl</t>
   </si>
   <si>
     <t>Loyalton</t>
   </si>
   <si>
     <t>New Vintage Baroque Inc</t>
   </si>
   <si>
     <t>PO Box 484</t>
   </si>
   <si>
     <t>(209) 202-9238</t>
   </si>
   <si>
     <t>musicasierra415@gmail.com</t>
   </si>
   <si>
-    <t>SP316291.001</t>
-[...25 lines deleted...]
-  <si>
     <t>SP316876.001</t>
   </si>
   <si>
     <t>Quail Water</t>
   </si>
   <si>
     <t>1904 Quail Lakes Dr</t>
   </si>
   <si>
     <t>Quail Lakes Baptist Church</t>
   </si>
   <si>
     <t>(209) 951-7380</t>
   </si>
   <si>
     <t>SP318408.001</t>
   </si>
   <si>
     <t>Lake Wildwood Citizens Who Care CA CRV Recycling Program</t>
   </si>
   <si>
     <t>Nevada</t>
   </si>
   <si>
     <t>12288 Lake Wildwood Dr</t>
   </si>
   <si>
     <t>Penn Valley</t>
   </si>
   <si>
     <t>LWA Caring Citizens</t>
   </si>
   <si>
     <t>(916) 710-0522</t>
   </si>
   <si>
-    <t>SP319487.001</t>
-[...10 lines deleted...]
-  <si>
     <t>SP334691.001</t>
   </si>
   <si>
     <t>Protect the Pitch</t>
   </si>
   <si>
     <t>18400 Avalon Blvd Ste 200</t>
   </si>
   <si>
     <t>Carson</t>
   </si>
   <si>
     <t>Los Angeles Galaxy Foundation</t>
   </si>
   <si>
     <t>(626) 872-9885</t>
   </si>
   <si>
     <t>SP340305.001</t>
   </si>
   <si>
     <t>Community Service Program</t>
   </si>
   <si>
     <t>11981 Burton St</t>
@@ -5007,69 +5067,72 @@
   <si>
     <t>MCSP Recycle</t>
   </si>
   <si>
     <t>4001 Highway 104</t>
   </si>
   <si>
     <t>Mule Creek State Prison</t>
   </si>
   <si>
     <t>(209) 274-4911x7119</t>
   </si>
   <si>
     <t>SP64491.001</t>
   </si>
   <si>
     <t>Federal Bureau of Prisons/Federal Correctional Complex Recycling</t>
   </si>
   <si>
     <t>13777 Air Expway</t>
   </si>
   <si>
     <t>Victorville</t>
   </si>
   <si>
-    <t>Aluminum, Bimetal</t>
+    <t>Aluminum, Bimetal, Paperboard Carton</t>
   </si>
   <si>
     <t>PO Box 5400</t>
   </si>
   <si>
     <t>Adelanto</t>
   </si>
   <si>
     <t>(760) 530-5874</t>
   </si>
   <si>
     <t>SP64536.001</t>
   </si>
   <si>
     <t>Salinas Valley Solid Waste Authority</t>
   </si>
   <si>
     <t>126 Sun St</t>
+  </si>
+  <si>
+    <t>93901-3751</t>
   </si>
   <si>
     <t>(831) 775-3000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="M/d/yyyy"/>
   </numFmts>
   <fonts count="5">
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
@@ -5132,51 +5195,51 @@
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:Q289"/>
+  <dimension ref="A1:Q286"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="15" baseColWidth="0"/>
   <sheetData>
     <row r="1" spans="1:17" ht="15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -5313,13467 +5376,13317 @@
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>37</v>
       </c>
       <c r="D4" t="s">
         <v>38</v>
       </c>
       <c r="E4" t="s">
         <v>39</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4">
         <v>96145</v>
       </c>
       <c r="H4" s="1">
         <v>33133</v>
       </c>
       <c r="I4" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="J4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L4" t="s">
         <v>39</v>
       </c>
       <c r="M4" t="s">
         <v>22</v>
       </c>
       <c r="N4">
         <v>96145</v>
       </c>
       <c r="O4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="15">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5">
         <v>90680</v>
       </c>
       <c r="H5" s="1">
         <v>33225</v>
       </c>
       <c r="I5" t="s">
         <v>32</v>
       </c>
       <c r="J5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="K5" t="s">
+        <v>49</v>
+      </c>
+      <c r="L5" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="M5" t="s">
         <v>22</v>
       </c>
       <c r="N5">
         <v>90680</v>
       </c>
       <c r="O5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="15">
       <c r="A6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6">
         <v>94901</v>
       </c>
       <c r="H6" s="1">
         <v>33683</v>
       </c>
       <c r="I6" t="s">
         <v>32</v>
       </c>
       <c r="J6" t="s">
+        <v>56</v>
+      </c>
+      <c r="K6" t="s">
+        <v>54</v>
+      </c>
+      <c r="L6" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="M6" t="s">
         <v>22</v>
       </c>
       <c r="N6">
         <v>94901</v>
       </c>
       <c r="O6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:15" ht="15">
       <c r="A7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7">
         <v>90242</v>
       </c>
       <c r="H7" s="1">
         <v>33702</v>
       </c>
       <c r="I7" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J7" t="s">
+        <v>64</v>
+      </c>
+      <c r="K7" t="s">
+        <v>61</v>
+      </c>
+      <c r="L7" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
       <c r="M7" t="s">
         <v>22</v>
       </c>
       <c r="N7">
         <v>90242</v>
       </c>
       <c r="O7" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:15" ht="15">
       <c r="A8" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B8" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C8" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D8" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E8" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8">
         <v>94305</v>
       </c>
       <c r="H8" s="1">
         <v>33759</v>
       </c>
       <c r="I8" t="s">
         <v>32</v>
       </c>
       <c r="J8" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="K8" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L8" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M8" t="s">
         <v>22</v>
       </c>
       <c r="N8">
         <v>94305</v>
       </c>
       <c r="O8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:15" ht="15">
       <c r="A9" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B9" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C9" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D9" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9">
         <v>92264</v>
       </c>
       <c r="H9" s="1">
         <v>33925</v>
       </c>
       <c r="I9" t="s">
         <v>32</v>
       </c>
       <c r="J9" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="K9" t="s">
+        <v>78</v>
+      </c>
+      <c r="L9" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="M9" t="s">
         <v>22</v>
       </c>
       <c r="N9">
         <v>92263</v>
       </c>
       <c r="O9" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="15">
       <c r="A10" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B10" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C10" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D10" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E10" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10">
         <v>92345</v>
       </c>
       <c r="H10" s="1">
         <v>34403</v>
       </c>
       <c r="I10" t="s">
         <v>32</v>
       </c>
       <c r="J10" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="K10" t="s">
+        <v>86</v>
+      </c>
+      <c r="L10" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M10" t="s">
         <v>22</v>
       </c>
       <c r="N10">
         <v>92340</v>
       </c>
       <c r="O10" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="15">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B11" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C11" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D11" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E11" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11">
         <v>95327</v>
       </c>
       <c r="H11" s="1">
         <v>34473</v>
       </c>
       <c r="I11" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="J11" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="K11" t="s">
+        <v>95</v>
+      </c>
+      <c r="L11" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="M11" t="s">
         <v>22</v>
       </c>
       <c r="N11">
         <v>95327</v>
       </c>
       <c r="O11" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="Q11" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="15">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B12" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C12" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D12" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="E12" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12">
         <v>94589</v>
       </c>
       <c r="H12" s="1">
         <v>34473</v>
       </c>
       <c r="I12" t="s">
         <v>32</v>
       </c>
       <c r="J12" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="K12" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="L12" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="M12" t="s">
         <v>22</v>
       </c>
       <c r="N12">
         <v>94589</v>
       </c>
       <c r="O12" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="15">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B13" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C13" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D13" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="E13" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13">
         <v>95060</v>
       </c>
       <c r="H13" s="1">
         <v>33903</v>
       </c>
       <c r="I13" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="J13" t="s">
+        <v>109</v>
+      </c>
+      <c r="K13" t="s">
+        <v>107</v>
+      </c>
+      <c r="L13" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="M13" t="s">
         <v>22</v>
       </c>
       <c r="N13">
         <v>95060</v>
       </c>
       <c r="O13" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="15">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B14" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C14" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D14" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E14" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
-      <c r="G14">
-        <v>92509</v>
+      <c r="G14" t="s">
+        <v>114</v>
       </c>
       <c r="H14" s="1">
         <v>34801</v>
       </c>
       <c r="I14" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J14" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="K14" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="L14" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M14" t="s">
         <v>22</v>
       </c>
-      <c r="N14">
-        <v>92509</v>
+      <c r="N14" t="s">
+        <v>114</v>
       </c>
       <c r="O14" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="15">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B15" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="C15" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="D15" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="E15" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15">
         <v>96150</v>
       </c>
       <c r="H15" s="1">
         <v>34912</v>
       </c>
       <c r="I15" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="J15" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="K15" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="L15" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="M15" t="s">
         <v>22</v>
       </c>
       <c r="N15">
         <v>96150</v>
       </c>
       <c r="O15" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="15">
       <c r="A16" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B16" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C16" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="D16" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="E16" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16">
         <v>91945</v>
       </c>
       <c r="H16" s="1">
         <v>35125</v>
       </c>
       <c r="I16" t="s">
         <v>32</v>
       </c>
       <c r="J16" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="K16" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="L16" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="M16" t="s">
         <v>22</v>
       </c>
       <c r="N16">
         <v>91945</v>
       </c>
       <c r="O16" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
     </row>
     <row r="17" spans="1:15" ht="15">
       <c r="A17" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B17" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C17" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="D17" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="E17" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
-      <c r="G17">
-        <v>94801</v>
+      <c r="G17" t="s">
+        <v>136</v>
       </c>
       <c r="H17" s="1">
         <v>35282</v>
       </c>
       <c r="I17" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J17" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="K17" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="L17" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="M17" t="s">
         <v>22</v>
       </c>
-      <c r="N17">
-        <v>94801</v>
+      <c r="N17" t="s">
+        <v>136</v>
       </c>
       <c r="O17" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="15">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="B18" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="C18" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="D18" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="E18" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18">
         <v>95490</v>
       </c>
       <c r="H18" s="1">
         <v>35675</v>
       </c>
       <c r="I18" t="s">
         <v>32</v>
       </c>
       <c r="J18" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="K18" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="L18" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="M18" t="s">
         <v>22</v>
       </c>
       <c r="N18">
         <v>95490</v>
       </c>
       <c r="O18" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="19" spans="1:15" ht="15">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B19" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D19" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="E19" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19">
         <v>92315</v>
       </c>
       <c r="H19" s="1">
         <v>35769</v>
       </c>
       <c r="I19" t="s">
-        <v>32</v>
+        <v>151</v>
       </c>
       <c r="J19" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="K19" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="L19" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="M19" t="s">
         <v>22</v>
       </c>
       <c r="N19">
         <v>92315</v>
       </c>
       <c r="O19" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="15">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="B20" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="C20" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="D20" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="E20" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20">
         <v>95476</v>
       </c>
       <c r="H20" s="1">
         <v>35969</v>
       </c>
       <c r="I20" t="s">
         <v>32</v>
       </c>
       <c r="J20" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="K20" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="L20" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="M20" t="s">
         <v>22</v>
       </c>
       <c r="N20">
         <v>95476</v>
       </c>
       <c r="O20" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
     </row>
     <row r="21" spans="1:15" ht="15">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="B21" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="C21" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="D21" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="E21" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21">
         <v>93546</v>
       </c>
       <c r="H21" s="1">
         <v>36210</v>
       </c>
       <c r="I21" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J21" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="K21" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="L21" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="M21" t="s">
         <v>22</v>
       </c>
       <c r="N21">
         <v>93546</v>
       </c>
       <c r="O21" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="15">
       <c r="A22" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="B22" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="C22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D22" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="E22" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22">
         <v>92705</v>
       </c>
       <c r="H22" s="1">
         <v>36252</v>
       </c>
       <c r="I22" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J22" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="K22" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="L22" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="M22" t="s">
         <v>22</v>
       </c>
       <c r="N22">
         <v>92705</v>
       </c>
       <c r="O22" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
     </row>
     <row r="23" spans="1:15" ht="15">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="B23" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="C23" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D23" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="E23" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23">
         <v>94533</v>
       </c>
       <c r="H23" s="1">
         <v>36327</v>
       </c>
       <c r="I23" t="s">
         <v>32</v>
       </c>
       <c r="J23" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="K23" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="L23" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="M23" t="s">
         <v>22</v>
       </c>
       <c r="N23">
         <v>94533</v>
       </c>
       <c r="O23" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="15">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="B24" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="C24" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="D24" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="E24" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24">
         <v>95965</v>
       </c>
       <c r="H24" s="1">
         <v>36516</v>
       </c>
       <c r="I24" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J24" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="K24" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="L24" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="M24" t="s">
         <v>22</v>
       </c>
       <c r="N24">
         <v>95965</v>
       </c>
       <c r="O24" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
     </row>
     <row r="25" spans="1:15" ht="15">
       <c r="A25" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B25" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="C25" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="D25" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="E25" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25">
         <v>93401</v>
       </c>
       <c r="H25" s="1">
         <v>36861</v>
       </c>
       <c r="I25" t="s">
         <v>32</v>
       </c>
       <c r="J25" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="K25" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="L25" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="M25" t="s">
         <v>22</v>
       </c>
-      <c r="N25">
-        <v>93406</v>
+      <c r="N25" t="s">
+        <v>196</v>
       </c>
       <c r="O25" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:15" ht="15">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" ht="15">
       <c r="A26" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="B26" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="C26" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D26" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="E26" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26">
         <v>90247</v>
       </c>
       <c r="H26" s="1">
         <v>37342</v>
       </c>
       <c r="I26" t="s">
-        <v>32</v>
+        <v>202</v>
       </c>
       <c r="J26" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="K26" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="L26" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="M26" t="s">
         <v>22</v>
       </c>
       <c r="N26">
         <v>90247</v>
       </c>
       <c r="O26" t="s">
-        <v>195</v>
+        <v>203</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>204</v>
       </c>
     </row>
     <row r="27" spans="1:15" ht="15">
       <c r="A27" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="B27" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C27" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="D27" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="E27" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
       <c r="G27">
         <v>95240</v>
       </c>
       <c r="H27" s="1">
         <v>37439</v>
       </c>
       <c r="I27" t="s">
         <v>32</v>
       </c>
       <c r="J27" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="K27" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="L27" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="M27" t="s">
         <v>22</v>
       </c>
       <c r="N27">
         <v>95240</v>
       </c>
       <c r="O27" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
     </row>
     <row r="28" spans="1:17" ht="15">
       <c r="A28" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="B28" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="C28" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D28" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="E28" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28">
         <v>95134</v>
       </c>
       <c r="H28" s="1">
         <v>37658</v>
       </c>
       <c r="I28" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="J28" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="K28" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="L28" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="M28" t="s">
         <v>22</v>
       </c>
       <c r="N28">
         <v>95112</v>
       </c>
       <c r="O28" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="Q28" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
     </row>
     <row r="29" spans="1:15" ht="15">
       <c r="A29" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="B29" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="C29" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="D29" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="E29" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29">
         <v>95564</v>
       </c>
       <c r="H29" s="1">
         <v>37924</v>
       </c>
       <c r="I29" t="s">
         <v>32</v>
       </c>
       <c r="J29" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="K29" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="L29" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="M29" t="s">
         <v>22</v>
       </c>
       <c r="N29">
         <v>95564</v>
       </c>
       <c r="O29" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="15">
       <c r="A30" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="B30" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="C30" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="D30" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="E30" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30">
         <v>93725</v>
       </c>
       <c r="H30" s="1">
         <v>38141</v>
       </c>
       <c r="I30" t="s">
         <v>32</v>
       </c>
       <c r="J30" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="K30" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="L30" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="M30" t="s">
         <v>22</v>
       </c>
-      <c r="N30">
-        <v>93709</v>
+      <c r="N30" t="s">
+        <v>234</v>
       </c>
       <c r="O30" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
     </row>
     <row r="31" spans="1:15" ht="15">
       <c r="A31" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
       <c r="B31" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
       <c r="C31" t="s">
-        <v>228</v>
+        <v>238</v>
       </c>
       <c r="D31" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="E31" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
       <c r="G31">
         <v>96080</v>
       </c>
       <c r="H31" s="1">
         <v>38180</v>
       </c>
       <c r="I31" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J31" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="K31" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="L31" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="M31" t="s">
         <v>22</v>
       </c>
       <c r="N31">
         <v>96080</v>
       </c>
       <c r="O31" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="15">
       <c r="A32" t="s">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="B32" t="s">
-        <v>234</v>
+        <v>244</v>
       </c>
       <c r="C32" t="s">
-        <v>228</v>
+        <v>238</v>
       </c>
       <c r="D32" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="E32" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32">
         <v>96080</v>
       </c>
       <c r="H32" s="1">
         <v>38180</v>
       </c>
       <c r="I32" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J32" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="K32" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="L32" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="M32" t="s">
         <v>22</v>
       </c>
       <c r="N32">
         <v>96080</v>
       </c>
       <c r="O32" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
     </row>
     <row r="33" spans="1:17" ht="15">
       <c r="A33" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="B33" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="C33" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D33" t="s">
-        <v>237</v>
+        <v>247</v>
       </c>
       <c r="E33" t="s">
-        <v>238</v>
+        <v>248</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33">
         <v>91706</v>
       </c>
       <c r="H33" s="1">
         <v>38351</v>
       </c>
       <c r="I33" t="s">
-        <v>32</v>
+        <v>249</v>
       </c>
       <c r="J33" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="K33" t="s">
-        <v>237</v>
+        <v>247</v>
       </c>
       <c r="L33" t="s">
-        <v>238</v>
+        <v>248</v>
       </c>
       <c r="M33" t="s">
         <v>22</v>
       </c>
       <c r="N33">
         <v>91706</v>
       </c>
       <c r="O33" t="s">
-        <v>239</v>
+        <v>250</v>
       </c>
       <c r="Q33" t="s">
-        <v>240</v>
+        <v>251</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="15">
       <c r="A34" t="s">
-        <v>241</v>
+        <v>252</v>
       </c>
       <c r="B34" t="s">
-        <v>242</v>
+        <v>253</v>
       </c>
       <c r="C34" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="D34" t="s">
-        <v>244</v>
+        <v>255</v>
       </c>
       <c r="E34" t="s">
-        <v>245</v>
+        <v>256</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
-      <c r="G34">
-        <v>94607</v>
+      <c r="G34" t="s">
+        <v>257</v>
       </c>
       <c r="H34" s="1">
         <v>38385</v>
       </c>
       <c r="I34" t="s">
         <v>32</v>
       </c>
       <c r="J34" t="s">
-        <v>246</v>
+        <v>258</v>
       </c>
       <c r="K34" t="s">
-        <v>244</v>
+        <v>255</v>
       </c>
       <c r="L34" t="s">
-        <v>245</v>
+        <v>256</v>
       </c>
       <c r="M34" t="s">
         <v>22</v>
       </c>
-      <c r="N34">
-        <v>94607</v>
+      <c r="N34" t="s">
+        <v>257</v>
       </c>
       <c r="O34" t="s">
-        <v>247</v>
+        <v>259</v>
       </c>
     </row>
     <row r="35" spans="1:15" ht="15">
       <c r="A35" t="s">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="B35" t="s">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="C35" t="s">
-        <v>250</v>
+        <v>262</v>
       </c>
       <c r="D35" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="E35" t="s">
-        <v>252</v>
+        <v>264</v>
       </c>
       <c r="F35" t="s">
         <v>22</v>
       </c>
       <c r="G35">
         <v>96002</v>
       </c>
       <c r="H35" s="1">
         <v>38426</v>
       </c>
       <c r="I35" t="s">
-        <v>32</v>
+        <v>249</v>
       </c>
       <c r="J35" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="K35" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="L35" t="s">
-        <v>252</v>
+        <v>264</v>
       </c>
       <c r="M35" t="s">
         <v>22</v>
       </c>
       <c r="N35">
         <v>96002</v>
       </c>
       <c r="O35" t="s">
-        <v>253</v>
+        <v>265</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="15">
       <c r="A36" t="s">
-        <v>254</v>
+        <v>266</v>
       </c>
       <c r="B36" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="C36" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="D36" t="s">
-        <v>257</v>
+        <v>269</v>
       </c>
       <c r="E36" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36">
         <v>93307</v>
       </c>
       <c r="H36" s="1">
         <v>38477</v>
       </c>
       <c r="I36" t="s">
-        <v>32</v>
+        <v>249</v>
       </c>
       <c r="J36" t="s">
-        <v>259</v>
+        <v>271</v>
       </c>
       <c r="K36" t="s">
-        <v>260</v>
+        <v>272</v>
       </c>
       <c r="L36" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="M36" t="s">
         <v>22</v>
       </c>
       <c r="N36">
         <v>92335</v>
       </c>
       <c r="O36" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
     </row>
     <row r="37" spans="1:15" ht="15">
       <c r="A37" t="s">
-        <v>263</v>
+        <v>275</v>
       </c>
       <c r="B37" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="C37" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D37" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="E37" t="s">
-        <v>266</v>
+        <v>278</v>
       </c>
       <c r="F37" t="s">
         <v>22</v>
       </c>
       <c r="G37">
         <v>90805</v>
       </c>
       <c r="H37" s="1">
         <v>38477</v>
       </c>
       <c r="I37" t="s">
         <v>32</v>
       </c>
       <c r="J37" t="s">
-        <v>267</v>
+        <v>279</v>
       </c>
       <c r="K37" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="L37" t="s">
-        <v>266</v>
+        <v>278</v>
       </c>
       <c r="M37" t="s">
         <v>22</v>
       </c>
       <c r="N37">
         <v>90805</v>
       </c>
       <c r="O37" t="s">
-        <v>268</v>
+        <v>280</v>
       </c>
     </row>
     <row r="38" spans="1:15" ht="15">
       <c r="A38" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="B38" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="C38" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="D38" t="s">
-        <v>272</v>
+        <v>284</v>
       </c>
       <c r="E38" t="s">
-        <v>273</v>
+        <v>285</v>
       </c>
       <c r="F38" t="s">
         <v>22</v>
       </c>
       <c r="G38">
         <v>93907</v>
       </c>
       <c r="H38" s="1">
         <v>38665</v>
       </c>
       <c r="I38" t="s">
         <v>32</v>
       </c>
       <c r="J38" t="s">
-        <v>274</v>
+        <v>286</v>
       </c>
       <c r="K38" t="s">
-        <v>272</v>
+        <v>284</v>
       </c>
       <c r="L38" t="s">
-        <v>273</v>
+        <v>285</v>
       </c>
       <c r="M38" t="s">
         <v>22</v>
       </c>
       <c r="N38">
         <v>93907</v>
       </c>
       <c r="O38" t="s">
-        <v>275</v>
+        <v>287</v>
       </c>
     </row>
     <row r="39" spans="1:15" ht="15">
       <c r="A39" t="s">
-        <v>276</v>
+        <v>288</v>
       </c>
       <c r="B39" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="C39" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D39" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="E39" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="F39" t="s">
         <v>22</v>
       </c>
       <c r="G39">
         <v>94589</v>
       </c>
       <c r="H39" s="1">
         <v>38727</v>
       </c>
       <c r="I39" t="s">
         <v>32</v>
       </c>
       <c r="J39" t="s">
-        <v>278</v>
+        <v>290</v>
       </c>
       <c r="K39" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="L39" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="M39" t="s">
         <v>22</v>
       </c>
       <c r="N39">
         <v>94589</v>
       </c>
       <c r="O39" t="s">
-        <v>279</v>
+        <v>291</v>
       </c>
     </row>
     <row r="40" spans="1:15" ht="15">
       <c r="A40" t="s">
-        <v>280</v>
+        <v>292</v>
       </c>
       <c r="B40" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="C40" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="D40" t="s">
-        <v>283</v>
+        <v>295</v>
       </c>
       <c r="E40" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="F40" t="s">
         <v>22</v>
       </c>
       <c r="G40">
         <v>95354</v>
       </c>
       <c r="H40" s="1">
         <v>38854</v>
       </c>
       <c r="I40" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J40" t="s">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="K40" t="s">
-        <v>286</v>
+        <v>298</v>
       </c>
       <c r="L40" t="s">
-        <v>287</v>
+        <v>299</v>
       </c>
       <c r="M40" t="s">
         <v>22</v>
       </c>
       <c r="N40">
         <v>95361</v>
       </c>
       <c r="O40" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:15" ht="15">
       <c r="A41" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="B41" t="s">
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="C41" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D41" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="E41" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
       <c r="F41" t="s">
         <v>22</v>
       </c>
       <c r="G41">
         <v>92260</v>
       </c>
       <c r="H41" s="1">
         <v>38946</v>
       </c>
       <c r="I41" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J41" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="K41" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="L41" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
       <c r="M41" t="s">
         <v>22</v>
       </c>
       <c r="N41">
         <v>92260</v>
       </c>
       <c r="O41" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
     </row>
     <row r="42" spans="1:15" ht="15">
       <c r="A42" t="s">
-        <v>295</v>
+        <v>307</v>
       </c>
       <c r="B42" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="C42" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="D42" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="E42" t="s">
-        <v>298</v>
+        <v>310</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
       <c r="G42">
         <v>93630</v>
       </c>
       <c r="H42" s="1">
         <v>38971</v>
       </c>
       <c r="I42" t="s">
         <v>32</v>
       </c>
       <c r="J42" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="K42" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="L42" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="M42" t="s">
         <v>22</v>
       </c>
       <c r="N42">
         <v>93777</v>
       </c>
       <c r="O42" t="s">
-        <v>301</v>
+        <v>313</v>
       </c>
     </row>
     <row r="43" spans="1:15" ht="15">
       <c r="A43" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="B43" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="C43" t="s">
-        <v>304</v>
+        <v>316</v>
       </c>
       <c r="D43" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="E43" t="s">
-        <v>304</v>
+        <v>316</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
       <c r="G43">
         <v>93103</v>
       </c>
       <c r="H43" s="1">
         <v>38982</v>
       </c>
       <c r="I43" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J43" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="K43" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="L43" t="s">
-        <v>304</v>
+        <v>316</v>
       </c>
       <c r="M43" t="s">
         <v>22</v>
       </c>
       <c r="N43">
         <v>93140</v>
       </c>
       <c r="O43" t="s">
-        <v>307</v>
+        <v>319</v>
       </c>
     </row>
     <row r="44" spans="1:15" ht="15">
       <c r="A44" t="s">
-        <v>308</v>
+        <v>320</v>
       </c>
       <c r="B44" t="s">
-        <v>309</v>
+        <v>321</v>
       </c>
       <c r="C44" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="D44" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
       <c r="E44" t="s">
-        <v>311</v>
+        <v>323</v>
       </c>
       <c r="F44" t="s">
         <v>22</v>
       </c>
       <c r="G44">
         <v>95667</v>
       </c>
       <c r="H44" s="1">
         <v>38982</v>
       </c>
       <c r="I44" t="s">
         <v>32</v>
       </c>
       <c r="J44" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="K44" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
       <c r="L44" t="s">
-        <v>311</v>
+        <v>323</v>
       </c>
       <c r="M44" t="s">
         <v>22</v>
       </c>
       <c r="N44">
         <v>95667</v>
       </c>
       <c r="O44" t="s">
-        <v>312</v>
+        <v>324</v>
       </c>
     </row>
     <row r="45" spans="1:15" ht="15">
       <c r="A45" t="s">
-        <v>313</v>
+        <v>325</v>
       </c>
       <c r="B45" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
       <c r="C45" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D45" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="E45" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="F45" t="s">
         <v>22</v>
       </c>
-      <c r="G45">
-        <v>95112</v>
+      <c r="G45" t="s">
+        <v>328</v>
       </c>
       <c r="H45" s="1">
         <v>39052</v>
       </c>
       <c r="I45" t="s">
         <v>32</v>
       </c>
       <c r="J45" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="K45" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="L45" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="M45" t="s">
         <v>22</v>
       </c>
-      <c r="N45">
-        <v>95112</v>
+      <c r="N45" t="s">
+        <v>328</v>
       </c>
       <c r="O45" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
     </row>
     <row r="46" spans="1:15" ht="15">
       <c r="A46" t="s">
-        <v>318</v>
+        <v>331</v>
       </c>
       <c r="B46" t="s">
-        <v>319</v>
+        <v>332</v>
       </c>
       <c r="C46" t="s">
-        <v>320</v>
+        <v>333</v>
       </c>
       <c r="D46" t="s">
-        <v>321</v>
+        <v>334</v>
       </c>
       <c r="E46" t="s">
-        <v>322</v>
+        <v>335</v>
       </c>
       <c r="F46" t="s">
         <v>22</v>
       </c>
-      <c r="G46">
-        <v>93615</v>
+      <c r="G46" t="s">
+        <v>336</v>
       </c>
       <c r="H46" s="1">
         <v>39204</v>
       </c>
       <c r="I46" t="s">
         <v>32</v>
       </c>
       <c r="J46" t="s">
-        <v>323</v>
+        <v>337</v>
       </c>
       <c r="K46" t="s">
-        <v>321</v>
+        <v>334</v>
       </c>
       <c r="L46" t="s">
-        <v>322</v>
+        <v>335</v>
       </c>
       <c r="M46" t="s">
         <v>22</v>
       </c>
-      <c r="N46">
-        <v>93615</v>
+      <c r="N46" t="s">
+        <v>336</v>
       </c>
       <c r="O46" t="s">
-        <v>324</v>
+        <v>338</v>
       </c>
     </row>
     <row r="47" spans="1:15" ht="15">
       <c r="A47" t="s">
-        <v>325</v>
+        <v>339</v>
       </c>
       <c r="B47" t="s">
-        <v>326</v>
+        <v>340</v>
       </c>
       <c r="C47" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="D47" t="s">
-        <v>327</v>
+        <v>341</v>
       </c>
       <c r="E47" t="s">
-        <v>328</v>
+        <v>342</v>
       </c>
       <c r="F47" t="s">
         <v>22</v>
       </c>
       <c r="G47">
         <v>95969</v>
       </c>
       <c r="H47" s="1">
         <v>39234</v>
       </c>
       <c r="I47" t="s">
         <v>32</v>
       </c>
       <c r="J47" t="s">
-        <v>329</v>
+        <v>343</v>
       </c>
       <c r="K47" t="s">
-        <v>330</v>
+        <v>344</v>
       </c>
       <c r="L47" t="s">
-        <v>328</v>
+        <v>342</v>
       </c>
       <c r="M47" t="s">
         <v>22</v>
       </c>
       <c r="N47">
         <v>95967</v>
       </c>
       <c r="O47" t="s">
-        <v>331</v>
+        <v>345</v>
       </c>
     </row>
     <row r="48" spans="1:15" ht="15">
       <c r="A48" t="s">
-        <v>332</v>
+        <v>346</v>
       </c>
       <c r="B48" t="s">
-        <v>333</v>
+        <v>347</v>
       </c>
       <c r="C48" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D48" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="E48" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="F48" t="s">
         <v>22</v>
       </c>
-      <c r="G48">
-        <v>95112</v>
+      <c r="G48" t="s">
+        <v>328</v>
       </c>
       <c r="H48" s="1">
         <v>39244</v>
       </c>
       <c r="I48" t="s">
         <v>32</v>
       </c>
       <c r="J48" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="K48" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="L48" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="M48" t="s">
         <v>22</v>
       </c>
-      <c r="N48">
-        <v>95112</v>
+      <c r="N48" t="s">
+        <v>328</v>
       </c>
       <c r="O48" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
     </row>
     <row r="49" spans="1:15" ht="15">
       <c r="A49" t="s">
-        <v>334</v>
+        <v>348</v>
       </c>
       <c r="B49" t="s">
-        <v>335</v>
+        <v>349</v>
       </c>
       <c r="C49" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D49" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="E49" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="F49" t="s">
         <v>22</v>
       </c>
-      <c r="G49">
-        <v>95112</v>
+      <c r="G49" t="s">
+        <v>328</v>
       </c>
       <c r="H49" s="1">
         <v>39244</v>
       </c>
       <c r="I49" t="s">
         <v>32</v>
       </c>
       <c r="J49" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="K49" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="L49" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="M49" t="s">
         <v>22</v>
       </c>
-      <c r="N49">
-        <v>95112</v>
+      <c r="N49" t="s">
+        <v>328</v>
       </c>
       <c r="O49" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
     </row>
     <row r="50" spans="1:15" ht="15">
       <c r="A50" t="s">
-        <v>336</v>
+        <v>350</v>
       </c>
       <c r="B50" t="s">
-        <v>337</v>
+        <v>351</v>
       </c>
       <c r="C50" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D50" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="E50" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="F50" t="s">
         <v>22</v>
       </c>
-      <c r="G50">
-        <v>95112</v>
+      <c r="G50" t="s">
+        <v>328</v>
       </c>
       <c r="H50" s="1">
         <v>39244</v>
       </c>
       <c r="I50" t="s">
         <v>32</v>
       </c>
       <c r="J50" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="K50" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="L50" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="M50" t="s">
         <v>22</v>
       </c>
-      <c r="N50">
-        <v>95112</v>
+      <c r="N50" t="s">
+        <v>328</v>
       </c>
       <c r="O50" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
     </row>
     <row r="51" spans="1:15" ht="15">
       <c r="A51" t="s">
-        <v>338</v>
+        <v>352</v>
       </c>
       <c r="B51" t="s">
-        <v>339</v>
+        <v>353</v>
       </c>
       <c r="C51" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="D51" t="s">
-        <v>340</v>
+        <v>354</v>
       </c>
       <c r="E51" t="s">
-        <v>245</v>
+        <v>256</v>
       </c>
       <c r="F51" t="s">
         <v>22</v>
       </c>
-      <c r="G51">
-        <v>94606</v>
+      <c r="G51" t="s">
+        <v>355</v>
       </c>
       <c r="H51" s="1">
         <v>39268</v>
       </c>
       <c r="I51" t="s">
         <v>32</v>
       </c>
       <c r="J51" t="s">
-        <v>341</v>
+        <v>356</v>
       </c>
       <c r="K51" t="s">
-        <v>340</v>
+        <v>354</v>
       </c>
       <c r="L51" t="s">
-        <v>245</v>
+        <v>256</v>
       </c>
       <c r="M51" t="s">
         <v>22</v>
       </c>
-      <c r="N51">
-        <v>94606</v>
+      <c r="N51" t="s">
+        <v>355</v>
       </c>
       <c r="O51" t="s">
-        <v>342</v>
+        <v>357</v>
       </c>
     </row>
     <row r="52" spans="1:15" ht="15">
       <c r="A52" t="s">
-        <v>343</v>
+        <v>358</v>
       </c>
       <c r="B52" t="s">
-        <v>344</v>
+        <v>359</v>
       </c>
       <c r="C52" t="s">
         <v>19</v>
       </c>
       <c r="D52" t="s">
-        <v>345</v>
+        <v>360</v>
       </c>
       <c r="E52" t="s">
         <v>19</v>
       </c>
       <c r="F52" t="s">
         <v>22</v>
       </c>
       <c r="G52">
         <v>94558</v>
       </c>
       <c r="H52" s="1">
         <v>39338</v>
       </c>
       <c r="I52" t="s">
-        <v>32</v>
+        <v>249</v>
       </c>
       <c r="J52" t="s">
-        <v>329</v>
+        <v>343</v>
       </c>
       <c r="K52" t="s">
-        <v>346</v>
+        <v>361</v>
       </c>
       <c r="L52" t="s">
         <v>19</v>
       </c>
       <c r="M52" t="s">
         <v>22</v>
       </c>
       <c r="N52">
         <v>94559</v>
       </c>
       <c r="O52" t="s">
-        <v>347</v>
+        <v>362</v>
       </c>
     </row>
     <row r="53" spans="1:15" ht="15">
       <c r="A53" t="s">
-        <v>348</v>
+        <v>363</v>
       </c>
       <c r="B53" t="s">
-        <v>349</v>
+        <v>364</v>
       </c>
       <c r="C53" t="s">
-        <v>350</v>
+        <v>365</v>
       </c>
       <c r="D53" t="s">
-        <v>351</v>
+        <v>366</v>
       </c>
       <c r="E53" t="s">
-        <v>352</v>
+        <v>367</v>
       </c>
       <c r="F53" t="s">
         <v>22</v>
       </c>
       <c r="G53">
         <v>95453</v>
       </c>
       <c r="H53" s="1">
         <v>39366</v>
       </c>
       <c r="I53" t="s">
         <v>32</v>
       </c>
       <c r="J53" t="s">
-        <v>353</v>
+        <v>368</v>
       </c>
       <c r="K53" t="s">
-        <v>354</v>
+        <v>369</v>
       </c>
       <c r="L53" t="s">
-        <v>355</v>
+        <v>370</v>
       </c>
       <c r="M53" t="s">
         <v>22</v>
       </c>
       <c r="N53">
         <v>95482</v>
       </c>
       <c r="O53" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="54" spans="1:15" ht="15">
       <c r="A54" t="s">
-        <v>356</v>
+        <v>371</v>
       </c>
       <c r="B54" t="s">
-        <v>357</v>
+        <v>372</v>
       </c>
       <c r="C54" t="s">
-        <v>358</v>
+        <v>373</v>
       </c>
       <c r="D54" t="s">
-        <v>359</v>
+        <v>374</v>
       </c>
       <c r="E54" t="s">
-        <v>360</v>
+        <v>375</v>
       </c>
       <c r="F54" t="s">
         <v>22</v>
       </c>
-      <c r="G54">
-        <v>95991</v>
+      <c r="G54" t="s">
+        <v>376</v>
       </c>
       <c r="H54" s="1">
         <v>39374</v>
       </c>
       <c r="I54" t="s">
-        <v>32</v>
+        <v>151</v>
       </c>
       <c r="J54" t="s">
-        <v>357</v>
+        <v>372</v>
       </c>
       <c r="K54" t="s">
-        <v>359</v>
+        <v>374</v>
       </c>
       <c r="L54" t="s">
-        <v>360</v>
+        <v>375</v>
       </c>
       <c r="M54" t="s">
         <v>22</v>
       </c>
-      <c r="N54">
-        <v>95991</v>
+      <c r="N54" t="s">
+        <v>376</v>
       </c>
       <c r="O54" t="s">
-        <v>361</v>
+        <v>377</v>
       </c>
     </row>
     <row r="55" spans="1:15" ht="15">
       <c r="A55" t="s">
-        <v>362</v>
+        <v>378</v>
       </c>
       <c r="B55" t="s">
-        <v>363</v>
+        <v>379</v>
       </c>
       <c r="C55" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="D55" t="s">
-        <v>364</v>
+        <v>380</v>
       </c>
       <c r="E55" t="s">
-        <v>365</v>
+        <v>381</v>
       </c>
       <c r="F55" t="s">
         <v>22</v>
       </c>
       <c r="G55">
         <v>93446</v>
       </c>
       <c r="H55" s="1">
         <v>39374</v>
       </c>
       <c r="I55" t="s">
-        <v>32</v>
+        <v>382</v>
       </c>
       <c r="J55" t="s">
-        <v>366</v>
+        <v>383</v>
       </c>
       <c r="K55" t="s">
-        <v>367</v>
+        <v>384</v>
       </c>
       <c r="L55" t="s">
-        <v>368</v>
+        <v>385</v>
       </c>
       <c r="M55" t="s">
         <v>22</v>
       </c>
       <c r="N55">
         <v>93451</v>
       </c>
       <c r="O55" t="s">
-        <v>369</v>
+        <v>386</v>
       </c>
     </row>
     <row r="56" spans="1:15" ht="15">
       <c r="A56" t="s">
-        <v>370</v>
+        <v>387</v>
       </c>
       <c r="B56" t="s">
-        <v>371</v>
+        <v>388</v>
       </c>
       <c r="C56" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="D56" t="s">
-        <v>372</v>
+        <v>389</v>
       </c>
       <c r="E56" t="s">
-        <v>365</v>
+        <v>381</v>
       </c>
       <c r="F56" t="s">
         <v>22</v>
       </c>
       <c r="G56">
         <v>93446</v>
       </c>
       <c r="H56" s="1">
         <v>39428</v>
       </c>
       <c r="I56" t="s">
         <v>32</v>
       </c>
       <c r="J56" t="s">
-        <v>373</v>
+        <v>390</v>
       </c>
       <c r="K56" t="s">
-        <v>374</v>
+        <v>391</v>
       </c>
       <c r="L56" t="s">
-        <v>365</v>
+        <v>381</v>
       </c>
       <c r="M56" t="s">
         <v>22</v>
       </c>
       <c r="N56">
         <v>93447</v>
       </c>
       <c r="O56" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
     </row>
     <row r="57" spans="1:15" ht="15">
       <c r="A57" t="s">
-        <v>376</v>
+        <v>393</v>
       </c>
       <c r="B57" t="s">
-        <v>377</v>
+        <v>394</v>
       </c>
       <c r="C57" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D57" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="E57" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="F57" t="s">
         <v>22</v>
       </c>
-      <c r="G57">
-        <v>95112</v>
+      <c r="G57" t="s">
+        <v>328</v>
       </c>
       <c r="H57" s="1">
         <v>39479</v>
       </c>
       <c r="I57" t="s">
-        <v>32</v>
+        <v>93</v>
       </c>
       <c r="J57" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="K57" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="L57" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="M57" t="s">
         <v>22</v>
       </c>
-      <c r="N57">
-        <v>95112</v>
+      <c r="N57" t="s">
+        <v>328</v>
       </c>
       <c r="O57" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
     </row>
     <row r="58" spans="1:15" ht="15">
       <c r="A58" t="s">
-        <v>378</v>
+        <v>395</v>
       </c>
       <c r="B58" t="s">
-        <v>379</v>
+        <v>396</v>
       </c>
       <c r="C58" t="s">
-        <v>380</v>
+        <v>397</v>
       </c>
       <c r="D58" t="s">
-        <v>381</v>
+        <v>398</v>
       </c>
       <c r="E58" t="s">
-        <v>380</v>
+        <v>397</v>
       </c>
       <c r="F58" t="s">
         <v>22</v>
       </c>
       <c r="G58">
         <v>93636</v>
       </c>
       <c r="H58" s="1">
         <v>39520</v>
       </c>
       <c r="I58" t="s">
-        <v>32</v>
+        <v>399</v>
       </c>
       <c r="J58" t="s">
-        <v>379</v>
+        <v>396</v>
       </c>
       <c r="K58" t="s">
-        <v>381</v>
+        <v>398</v>
       </c>
       <c r="L58" t="s">
-        <v>380</v>
+        <v>397</v>
       </c>
       <c r="M58" t="s">
         <v>22</v>
       </c>
       <c r="N58">
         <v>93636</v>
       </c>
       <c r="O58" t="s">
-        <v>382</v>
+        <v>400</v>
       </c>
     </row>
     <row r="59" spans="1:17" ht="15">
       <c r="A59" t="s">
-        <v>383</v>
+        <v>401</v>
       </c>
       <c r="B59" t="s">
-        <v>384</v>
+        <v>402</v>
       </c>
       <c r="C59" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="D59" t="s">
-        <v>385</v>
+        <v>403</v>
       </c>
       <c r="E59" t="s">
-        <v>355</v>
+        <v>370</v>
       </c>
       <c r="F59" t="s">
         <v>22</v>
       </c>
       <c r="G59">
         <v>95482</v>
       </c>
       <c r="H59" s="1">
         <v>39603</v>
       </c>
       <c r="I59" t="s">
         <v>32</v>
       </c>
       <c r="J59" t="s">
-        <v>386</v>
+        <v>404</v>
       </c>
       <c r="K59" t="s">
-        <v>387</v>
+        <v>405</v>
       </c>
       <c r="L59" t="s">
-        <v>355</v>
+        <v>370</v>
       </c>
       <c r="M59" t="s">
         <v>22</v>
       </c>
       <c r="N59">
         <v>95482</v>
       </c>
       <c r="O59" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="Q59" t="s">
-        <v>388</v>
+        <v>406</v>
       </c>
     </row>
     <row r="60" spans="1:17" ht="15">
       <c r="A60" t="s">
-        <v>389</v>
+        <v>407</v>
       </c>
       <c r="B60" t="s">
-        <v>390</v>
+        <v>408</v>
       </c>
       <c r="C60" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D60" t="s">
-        <v>391</v>
+        <v>409</v>
       </c>
       <c r="E60" t="s">
-        <v>392</v>
+        <v>410</v>
       </c>
       <c r="F60" t="s">
         <v>22</v>
       </c>
       <c r="G60">
         <v>91739</v>
       </c>
       <c r="H60" s="1">
         <v>39678</v>
       </c>
       <c r="I60" t="s">
-        <v>393</v>
+        <v>411</v>
       </c>
       <c r="J60" t="s">
-        <v>390</v>
+        <v>408</v>
       </c>
       <c r="K60" t="s">
-        <v>391</v>
+        <v>409</v>
       </c>
       <c r="L60" t="s">
-        <v>392</v>
+        <v>410</v>
       </c>
       <c r="M60" t="s">
         <v>22</v>
       </c>
       <c r="N60">
         <v>91739</v>
       </c>
       <c r="O60" t="s">
-        <v>394</v>
+        <v>412</v>
       </c>
       <c r="Q60" t="s">
-        <v>395</v>
+        <v>413</v>
       </c>
     </row>
     <row r="61" spans="1:15" ht="15">
       <c r="A61" t="s">
-        <v>396</v>
+        <v>414</v>
       </c>
       <c r="B61" t="s">
-        <v>397</v>
+        <v>415</v>
       </c>
       <c r="C61" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D61" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E61" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="F61" t="s">
         <v>22</v>
       </c>
       <c r="G61">
         <v>92263</v>
       </c>
       <c r="H61" s="1">
         <v>39874</v>
       </c>
       <c r="I61" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="J61" t="s">
-        <v>399</v>
+        <v>416</v>
       </c>
       <c r="K61" t="s">
-        <v>400</v>
+        <v>417</v>
       </c>
       <c r="L61" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M61" t="s">
         <v>22</v>
       </c>
       <c r="N61">
         <v>92263</v>
       </c>
       <c r="O61" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="62" spans="1:15" ht="15">
       <c r="A62" t="s">
-        <v>401</v>
+        <v>418</v>
       </c>
       <c r="B62" t="s">
-        <v>402</v>
+        <v>419</v>
       </c>
       <c r="C62" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D62" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="E62" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="F62" t="s">
         <v>22</v>
       </c>
-      <c r="G62">
-        <v>95112</v>
+      <c r="G62" t="s">
+        <v>328</v>
       </c>
       <c r="H62" s="1">
         <v>40010</v>
       </c>
       <c r="I62" t="s">
         <v>32</v>
       </c>
       <c r="J62" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="K62" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="L62" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="M62" t="s">
         <v>22</v>
       </c>
-      <c r="N62">
-        <v>95112</v>
+      <c r="N62" t="s">
+        <v>328</v>
       </c>
       <c r="O62" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
     </row>
     <row r="63" spans="1:15" ht="15">
       <c r="A63" t="s">
-        <v>403</v>
+        <v>420</v>
       </c>
       <c r="B63" t="s">
-        <v>404</v>
+        <v>421</v>
       </c>
       <c r="C63" t="s">
         <v>19</v>
       </c>
       <c r="D63" t="s">
-        <v>345</v>
+        <v>360</v>
       </c>
       <c r="E63" t="s">
         <v>19</v>
       </c>
       <c r="F63" t="s">
         <v>22</v>
       </c>
       <c r="G63">
         <v>94558</v>
       </c>
       <c r="H63" s="1">
         <v>40155</v>
       </c>
       <c r="I63" t="s">
         <v>32</v>
       </c>
       <c r="J63" t="s">
-        <v>405</v>
+        <v>422</v>
       </c>
       <c r="K63" t="s">
-        <v>406</v>
+        <v>423</v>
       </c>
       <c r="L63" t="s">
         <v>19</v>
       </c>
       <c r="M63" t="s">
         <v>22</v>
       </c>
       <c r="N63">
         <v>94559</v>
       </c>
       <c r="O63" t="s">
-        <v>347</v>
+        <v>362</v>
       </c>
     </row>
     <row r="64" spans="1:15" ht="15">
       <c r="A64" t="s">
-        <v>407</v>
+        <v>424</v>
       </c>
       <c r="B64" t="s">
-        <v>408</v>
+        <v>425</v>
       </c>
       <c r="C64" t="s">
         <v>19</v>
       </c>
       <c r="D64" t="s">
-        <v>345</v>
+        <v>360</v>
       </c>
       <c r="E64" t="s">
         <v>19</v>
       </c>
       <c r="F64" t="s">
         <v>22</v>
       </c>
       <c r="G64">
         <v>94558</v>
       </c>
       <c r="H64" s="1">
         <v>40163</v>
       </c>
       <c r="I64" t="s">
         <v>32</v>
       </c>
       <c r="J64" t="s">
-        <v>409</v>
+        <v>426</v>
       </c>
       <c r="K64" t="s">
-        <v>410</v>
+        <v>427</v>
       </c>
       <c r="L64" t="s">
         <v>19</v>
       </c>
       <c r="M64" t="s">
         <v>22</v>
       </c>
       <c r="N64">
         <v>94559</v>
       </c>
       <c r="O64" t="s">
-        <v>347</v>
+        <v>362</v>
       </c>
     </row>
     <row r="65" spans="1:17" ht="15">
       <c r="A65" t="s">
-        <v>411</v>
+        <v>428</v>
       </c>
       <c r="B65" t="s">
-        <v>412</v>
+        <v>429</v>
       </c>
       <c r="C65" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D65" t="s">
-        <v>413</v>
+        <v>430</v>
       </c>
       <c r="E65" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F65" t="s">
         <v>22</v>
       </c>
       <c r="G65">
         <v>92408</v>
       </c>
       <c r="H65" s="1">
         <v>40358</v>
       </c>
       <c r="I65" t="s">
-        <v>32</v>
+        <v>382</v>
       </c>
       <c r="J65" t="s">
-        <v>414</v>
+        <v>431</v>
       </c>
       <c r="K65" t="s">
-        <v>415</v>
+        <v>432</v>
       </c>
       <c r="L65" t="s">
-        <v>416</v>
+        <v>433</v>
       </c>
       <c r="M65" t="s">
         <v>22</v>
       </c>
       <c r="N65">
         <v>92399</v>
       </c>
       <c r="O65" t="s">
-        <v>417</v>
+        <v>434</v>
       </c>
       <c r="Q65" t="s">
-        <v>418</v>
+        <v>435</v>
       </c>
     </row>
     <row r="66" spans="1:15" ht="15">
       <c r="A66" t="s">
-        <v>419</v>
+        <v>436</v>
       </c>
       <c r="B66" t="s">
-        <v>420</v>
+        <v>437</v>
       </c>
       <c r="C66" t="s">
-        <v>250</v>
+        <v>262</v>
       </c>
       <c r="D66" t="s">
-        <v>421</v>
+        <v>438</v>
       </c>
       <c r="E66" t="s">
-        <v>252</v>
+        <v>264</v>
       </c>
       <c r="F66" t="s">
         <v>22</v>
       </c>
       <c r="G66">
         <v>96003</v>
       </c>
       <c r="H66" s="1">
         <v>45610</v>
       </c>
       <c r="J66" t="s">
-        <v>420</v>
+        <v>437</v>
       </c>
       <c r="K66" t="s">
-        <v>421</v>
+        <v>438</v>
       </c>
       <c r="L66" t="s">
-        <v>252</v>
+        <v>264</v>
       </c>
       <c r="M66" t="s">
         <v>22</v>
       </c>
       <c r="N66">
         <v>96003</v>
       </c>
       <c r="O66" t="s">
-        <v>422</v>
+        <v>439</v>
       </c>
     </row>
     <row r="67" spans="1:15" ht="15">
       <c r="A67" t="s">
-        <v>423</v>
+        <v>440</v>
       </c>
       <c r="B67" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="C67" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D67" t="s">
-        <v>424</v>
+        <v>441</v>
       </c>
       <c r="E67" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="F67" t="s">
         <v>22</v>
       </c>
       <c r="G67">
         <v>95112</v>
       </c>
       <c r="H67" s="1">
         <v>45618</v>
       </c>
       <c r="J67" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="K67" t="s">
-        <v>424</v>
+        <v>441</v>
       </c>
       <c r="L67" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="M67" t="s">
         <v>22</v>
       </c>
       <c r="N67">
         <v>95112</v>
       </c>
       <c r="O67" t="s">
-        <v>425</v>
+        <v>442</v>
       </c>
     </row>
     <row r="68" spans="1:15" ht="15">
       <c r="A68" t="s">
-        <v>426</v>
+        <v>443</v>
       </c>
       <c r="B68" t="s">
-        <v>427</v>
+        <v>444</v>
       </c>
       <c r="C68" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="D68" t="s">
-        <v>428</v>
+        <v>445</v>
       </c>
       <c r="E68" t="s">
-        <v>429</v>
+        <v>446</v>
       </c>
       <c r="F68" t="s">
         <v>22</v>
       </c>
       <c r="G68">
         <v>94550</v>
       </c>
       <c r="H68" s="1">
         <v>41234</v>
       </c>
       <c r="I68" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="J68" t="s">
-        <v>427</v>
+        <v>444</v>
       </c>
       <c r="K68" t="s">
-        <v>428</v>
+        <v>445</v>
       </c>
       <c r="L68" t="s">
-        <v>429</v>
+        <v>446</v>
       </c>
       <c r="M68" t="s">
         <v>22</v>
       </c>
       <c r="N68">
         <v>94550</v>
       </c>
       <c r="O68" t="s">
-        <v>430</v>
+        <v>447</v>
       </c>
     </row>
     <row r="69" spans="1:15" ht="15">
       <c r="A69" t="s">
-        <v>431</v>
+        <v>448</v>
       </c>
       <c r="B69" t="s">
-        <v>432</v>
+        <v>449</v>
       </c>
       <c r="C69" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D69" t="s">
-        <v>433</v>
+        <v>450</v>
       </c>
       <c r="E69" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F69" t="s">
         <v>22</v>
       </c>
       <c r="G69">
         <v>95050</v>
       </c>
       <c r="H69" s="1">
         <v>42522</v>
       </c>
       <c r="I69" t="s">
-        <v>32</v>
+        <v>382</v>
       </c>
       <c r="J69" t="s">
-        <v>432</v>
+        <v>449</v>
       </c>
       <c r="K69" t="s">
-        <v>433</v>
+        <v>450</v>
       </c>
       <c r="L69" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M69" t="s">
         <v>22</v>
       </c>
       <c r="N69">
         <v>95050</v>
       </c>
       <c r="O69" t="s">
-        <v>434</v>
+        <v>451</v>
       </c>
     </row>
     <row r="70" spans="1:15" ht="15">
       <c r="A70" t="s">
-        <v>435</v>
+        <v>452</v>
       </c>
       <c r="B70" t="s">
-        <v>436</v>
+        <v>453</v>
       </c>
       <c r="C70" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="D70" t="s">
-        <v>437</v>
+        <v>454</v>
       </c>
       <c r="E70" t="s">
-        <v>438</v>
+        <v>455</v>
       </c>
       <c r="F70" t="s">
         <v>22</v>
       </c>
       <c r="G70">
         <v>93280</v>
       </c>
       <c r="H70" s="1">
         <v>41169</v>
       </c>
       <c r="I70" t="s">
-        <v>32</v>
+        <v>249</v>
       </c>
       <c r="J70" t="s">
-        <v>439</v>
+        <v>456</v>
       </c>
       <c r="K70" t="s">
-        <v>437</v>
+        <v>454</v>
       </c>
       <c r="L70" t="s">
-        <v>438</v>
+        <v>455</v>
       </c>
       <c r="M70" t="s">
         <v>22</v>
       </c>
       <c r="N70">
         <v>93280</v>
       </c>
       <c r="O70" t="s">
-        <v>440</v>
+        <v>457</v>
       </c>
     </row>
     <row r="71" spans="1:15" ht="15">
       <c r="A71" t="s">
-        <v>441</v>
+        <v>458</v>
       </c>
       <c r="B71" t="s">
-        <v>442</v>
+        <v>459</v>
       </c>
       <c r="C71" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D71" t="s">
-        <v>443</v>
+        <v>460</v>
       </c>
       <c r="E71" t="s">
-        <v>444</v>
+        <v>461</v>
       </c>
       <c r="F71" t="s">
         <v>22</v>
       </c>
       <c r="G71">
         <v>95035</v>
       </c>
       <c r="H71" s="1">
         <v>41135</v>
       </c>
       <c r="I71" t="s">
-        <v>32</v>
+        <v>382</v>
       </c>
       <c r="J71" t="s">
-        <v>274</v>
+        <v>286</v>
       </c>
       <c r="K71" t="s">
-        <v>443</v>
+        <v>460</v>
       </c>
       <c r="L71" t="s">
-        <v>444</v>
+        <v>461</v>
       </c>
       <c r="M71" t="s">
         <v>22</v>
       </c>
       <c r="N71">
         <v>95035</v>
       </c>
       <c r="O71" t="s">
-        <v>445</v>
+        <v>462</v>
       </c>
     </row>
     <row r="72" spans="1:15" ht="15">
       <c r="A72" t="s">
-        <v>446</v>
+        <v>463</v>
       </c>
       <c r="B72" t="s">
-        <v>447</v>
+        <v>464</v>
       </c>
       <c r="C72" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="D72" t="s">
-        <v>448</v>
+        <v>465</v>
       </c>
       <c r="E72" t="s">
-        <v>449</v>
+        <v>466</v>
       </c>
       <c r="F72" t="s">
         <v>22</v>
       </c>
       <c r="G72">
         <v>94553</v>
       </c>
       <c r="H72" s="1">
         <v>41127</v>
       </c>
       <c r="I72" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J72" t="s">
-        <v>450</v>
+        <v>467</v>
       </c>
       <c r="K72" t="s">
-        <v>448</v>
+        <v>465</v>
       </c>
       <c r="L72" t="s">
-        <v>449</v>
+        <v>466</v>
       </c>
       <c r="M72" t="s">
         <v>22</v>
       </c>
       <c r="N72">
         <v>94553</v>
       </c>
       <c r="O72" t="s">
-        <v>451</v>
+        <v>468</v>
       </c>
     </row>
     <row r="73" spans="1:15" ht="15">
       <c r="A73" t="s">
-        <v>452</v>
+        <v>469</v>
       </c>
       <c r="B73" t="s">
-        <v>453</v>
+        <v>470</v>
       </c>
       <c r="C73" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="D73" t="s">
-        <v>454</v>
+        <v>471</v>
       </c>
       <c r="E73" t="s">
-        <v>455</v>
+        <v>472</v>
       </c>
       <c r="F73" t="s">
         <v>22</v>
       </c>
       <c r="G73">
         <v>94565</v>
       </c>
       <c r="H73" s="1">
         <v>40627</v>
       </c>
       <c r="I73" t="s">
-        <v>32</v>
+        <v>151</v>
       </c>
       <c r="J73" t="s">
-        <v>453</v>
+        <v>470</v>
       </c>
       <c r="K73" t="s">
-        <v>456</v>
+        <v>473</v>
       </c>
       <c r="L73" t="s">
-        <v>455</v>
+        <v>472</v>
       </c>
       <c r="M73" t="s">
         <v>22</v>
       </c>
-      <c r="N73">
-        <v>94565</v>
+      <c r="N73" t="s">
+        <v>474</v>
       </c>
       <c r="O73" t="s">
-        <v>457</v>
+        <v>475</v>
       </c>
     </row>
     <row r="74" spans="1:15" ht="15">
       <c r="A74" t="s">
-        <v>458</v>
+        <v>476</v>
       </c>
       <c r="B74" t="s">
-        <v>459</v>
+        <v>477</v>
       </c>
       <c r="C74" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D74" t="s">
-        <v>460</v>
+        <v>478</v>
       </c>
       <c r="E74" t="s">
-        <v>461</v>
+        <v>479</v>
       </c>
       <c r="F74" t="s">
         <v>22</v>
       </c>
       <c r="G74">
         <v>95688</v>
       </c>
       <c r="H74" s="1">
         <v>44697</v>
       </c>
       <c r="I74" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J74" t="s">
-        <v>462</v>
+        <v>480</v>
       </c>
       <c r="K74" t="s">
-        <v>460</v>
+        <v>478</v>
       </c>
       <c r="L74" t="s">
-        <v>461</v>
+        <v>479</v>
       </c>
       <c r="M74" t="s">
         <v>22</v>
       </c>
       <c r="N74">
         <v>95688</v>
       </c>
       <c r="O74" t="s">
-        <v>463</v>
+        <v>481</v>
       </c>
     </row>
     <row r="75" spans="1:15" ht="15">
       <c r="A75" t="s">
-        <v>464</v>
+        <v>482</v>
       </c>
       <c r="B75" t="s">
-        <v>465</v>
+        <v>483</v>
       </c>
       <c r="C75" t="s">
-        <v>466</v>
+        <v>484</v>
       </c>
       <c r="D75" t="s">
-        <v>467</v>
+        <v>485</v>
       </c>
       <c r="E75" t="s">
-        <v>466</v>
+        <v>484</v>
       </c>
       <c r="F75" t="s">
         <v>22</v>
       </c>
-      <c r="G75">
-        <v>93003</v>
+      <c r="G75" t="s">
+        <v>486</v>
       </c>
       <c r="H75" s="1">
         <v>43654</v>
       </c>
       <c r="I75" t="s">
-        <v>32</v>
+        <v>249</v>
       </c>
       <c r="J75" t="s">
-        <v>468</v>
+        <v>487</v>
       </c>
       <c r="K75" t="s">
-        <v>467</v>
+        <v>485</v>
       </c>
       <c r="L75" t="s">
-        <v>466</v>
+        <v>484</v>
       </c>
       <c r="M75" t="s">
         <v>22</v>
       </c>
-      <c r="N75">
-        <v>93003</v>
+      <c r="N75" t="s">
+        <v>486</v>
       </c>
       <c r="O75" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:17" ht="15">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15" ht="15">
       <c r="A76" t="s">
-        <v>470</v>
+        <v>489</v>
       </c>
       <c r="B76" t="s">
-        <v>471</v>
+        <v>490</v>
       </c>
       <c r="C76" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="D76" t="s">
-        <v>472</v>
+        <v>491</v>
       </c>
       <c r="E76" t="s">
-        <v>473</v>
+        <v>492</v>
       </c>
       <c r="F76" t="s">
         <v>22</v>
       </c>
       <c r="G76">
         <v>93420</v>
       </c>
       <c r="H76" s="1">
         <v>41759</v>
       </c>
       <c r="I76" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="J76" t="s">
-        <v>474</v>
+        <v>493</v>
       </c>
       <c r="K76" t="s">
-        <v>475</v>
+        <v>494</v>
       </c>
       <c r="L76" t="s">
-        <v>476</v>
+        <v>495</v>
       </c>
       <c r="M76" t="s">
         <v>22</v>
       </c>
       <c r="N76">
         <v>93412</v>
       </c>
       <c r="O76" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-        <v>478</v>
+        <v>496</v>
       </c>
     </row>
     <row r="77" spans="1:15" ht="15">
       <c r="A77" t="s">
-        <v>479</v>
+        <v>497</v>
       </c>
       <c r="B77" t="s">
-        <v>480</v>
+        <v>498</v>
       </c>
       <c r="C77" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D77" t="s">
-        <v>481</v>
+        <v>499</v>
       </c>
       <c r="E77" t="s">
-        <v>266</v>
+        <v>278</v>
       </c>
       <c r="F77" t="s">
         <v>22</v>
       </c>
-      <c r="G77">
-        <v>90810</v>
+      <c r="G77" t="s">
+        <v>500</v>
       </c>
       <c r="H77" s="1">
         <v>40568</v>
       </c>
       <c r="I77" t="s">
         <v>32</v>
       </c>
       <c r="J77" t="s">
-        <v>482</v>
+        <v>501</v>
       </c>
       <c r="K77" t="s">
-        <v>481</v>
+        <v>499</v>
       </c>
       <c r="L77" t="s">
-        <v>266</v>
+        <v>278</v>
       </c>
       <c r="M77" t="s">
         <v>22</v>
       </c>
-      <c r="N77">
-        <v>90810</v>
+      <c r="N77" t="s">
+        <v>500</v>
       </c>
       <c r="O77" t="s">
-        <v>483</v>
+        <v>502</v>
       </c>
     </row>
     <row r="78" spans="1:15" ht="15">
       <c r="A78" t="s">
-        <v>484</v>
+        <v>503</v>
       </c>
       <c r="B78" t="s">
-        <v>485</v>
+        <v>504</v>
       </c>
       <c r="C78" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D78" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="E78" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="F78" t="s">
         <v>22</v>
       </c>
-      <c r="G78">
-        <v>95112</v>
+      <c r="G78" t="s">
+        <v>328</v>
       </c>
       <c r="H78" s="1">
         <v>42114</v>
       </c>
       <c r="I78" t="s">
         <v>32</v>
       </c>
       <c r="J78" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="K78" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="L78" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="M78" t="s">
         <v>22</v>
       </c>
-      <c r="N78">
-        <v>95112</v>
+      <c r="N78" t="s">
+        <v>328</v>
       </c>
       <c r="O78" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
     </row>
     <row r="79" spans="1:15" ht="15">
       <c r="A79" t="s">
-        <v>486</v>
+        <v>505</v>
       </c>
       <c r="B79" t="s">
-        <v>487</v>
+        <v>506</v>
       </c>
       <c r="C79" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D79" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="E79" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="F79" t="s">
         <v>22</v>
       </c>
-      <c r="G79">
-        <v>95112</v>
+      <c r="G79" t="s">
+        <v>328</v>
       </c>
       <c r="H79" s="1">
         <v>42114</v>
       </c>
       <c r="I79" t="s">
         <v>32</v>
       </c>
       <c r="J79" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="K79" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="L79" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="M79" t="s">
         <v>22</v>
       </c>
-      <c r="N79">
-        <v>95112</v>
+      <c r="N79" t="s">
+        <v>328</v>
       </c>
       <c r="O79" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
     </row>
     <row r="80" spans="1:15" ht="15">
       <c r="A80" t="s">
-        <v>488</v>
+        <v>507</v>
       </c>
       <c r="B80" t="s">
-        <v>489</v>
+        <v>508</v>
       </c>
       <c r="C80" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D80" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="E80" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="F80" t="s">
         <v>22</v>
       </c>
-      <c r="G80">
-        <v>95112</v>
+      <c r="G80" t="s">
+        <v>328</v>
       </c>
       <c r="H80" s="1">
         <v>42114</v>
       </c>
       <c r="I80" t="s">
         <v>32</v>
       </c>
       <c r="J80" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="K80" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="L80" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="M80" t="s">
         <v>22</v>
       </c>
-      <c r="N80">
-        <v>95112</v>
+      <c r="N80" t="s">
+        <v>328</v>
       </c>
       <c r="O80" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
     </row>
     <row r="81" spans="1:15" ht="15">
       <c r="A81" t="s">
-        <v>490</v>
+        <v>509</v>
       </c>
       <c r="B81" t="s">
-        <v>491</v>
+        <v>510</v>
       </c>
       <c r="C81" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D81" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="E81" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="F81" t="s">
         <v>22</v>
       </c>
-      <c r="G81">
-        <v>95112</v>
+      <c r="G81" t="s">
+        <v>328</v>
       </c>
       <c r="H81" s="1">
         <v>42116</v>
       </c>
       <c r="I81" t="s">
         <v>32</v>
       </c>
       <c r="J81" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="K81" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="L81" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="M81" t="s">
         <v>22</v>
       </c>
-      <c r="N81">
-        <v>95112</v>
+      <c r="N81" t="s">
+        <v>328</v>
       </c>
       <c r="O81" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
     </row>
     <row r="82" spans="1:15" ht="15">
       <c r="A82" t="s">
-        <v>492</v>
+        <v>511</v>
       </c>
       <c r="B82" t="s">
-        <v>493</v>
+        <v>512</v>
       </c>
       <c r="C82" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D82" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="E82" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="F82" t="s">
         <v>22</v>
       </c>
-      <c r="G82">
-        <v>95112</v>
+      <c r="G82" t="s">
+        <v>328</v>
       </c>
       <c r="H82" s="1">
         <v>42114</v>
       </c>
       <c r="I82" t="s">
         <v>32</v>
       </c>
       <c r="J82" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="K82" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="L82" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="M82" t="s">
         <v>22</v>
       </c>
-      <c r="N82">
-        <v>95112</v>
+      <c r="N82" t="s">
+        <v>328</v>
       </c>
       <c r="O82" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
     </row>
     <row r="83" spans="1:15" ht="15">
       <c r="A83" t="s">
-        <v>494</v>
+        <v>513</v>
       </c>
       <c r="B83" t="s">
-        <v>495</v>
+        <v>514</v>
       </c>
       <c r="C83" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D83" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="E83" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="F83" t="s">
         <v>22</v>
       </c>
-      <c r="G83">
-        <v>95112</v>
+      <c r="G83" t="s">
+        <v>328</v>
       </c>
       <c r="H83" s="1">
         <v>42116</v>
       </c>
       <c r="I83" t="s">
         <v>32</v>
       </c>
       <c r="J83" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="K83" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="L83" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="M83" t="s">
         <v>22</v>
       </c>
-      <c r="N83">
-        <v>95112</v>
+      <c r="N83" t="s">
+        <v>328</v>
       </c>
       <c r="O83" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
     </row>
     <row r="84" spans="1:15" ht="15">
       <c r="A84" t="s">
-        <v>496</v>
+        <v>515</v>
       </c>
       <c r="B84" t="s">
-        <v>497</v>
+        <v>516</v>
       </c>
       <c r="C84" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D84" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="E84" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="F84" t="s">
         <v>22</v>
       </c>
-      <c r="G84">
-        <v>95112</v>
+      <c r="G84" t="s">
+        <v>328</v>
       </c>
       <c r="H84" s="1">
         <v>42389</v>
       </c>
       <c r="I84" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J84" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="K84" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="L84" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="M84" t="s">
         <v>22</v>
       </c>
-      <c r="N84">
-        <v>95112</v>
+      <c r="N84" t="s">
+        <v>328</v>
       </c>
       <c r="O84" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
     </row>
     <row r="85" spans="1:15" ht="15">
       <c r="A85" t="s">
-        <v>498</v>
+        <v>517</v>
       </c>
       <c r="B85" t="s">
-        <v>499</v>
+        <v>518</v>
       </c>
       <c r="C85" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D85" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="E85" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="F85" t="s">
         <v>22</v>
       </c>
-      <c r="G85">
-        <v>95112</v>
+      <c r="G85" t="s">
+        <v>328</v>
       </c>
       <c r="H85" s="1">
         <v>44298</v>
       </c>
       <c r="I85" t="s">
         <v>32</v>
       </c>
       <c r="J85" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="K85" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="L85" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="M85" t="s">
         <v>22</v>
       </c>
-      <c r="N85">
-        <v>95112</v>
+      <c r="N85" t="s">
+        <v>328</v>
       </c>
       <c r="O85" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
     </row>
     <row r="86" spans="1:15" ht="15">
       <c r="A86" t="s">
-        <v>500</v>
+        <v>519</v>
       </c>
       <c r="B86" t="s">
-        <v>501</v>
+        <v>520</v>
       </c>
       <c r="C86" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="D86" t="s">
-        <v>502</v>
+        <v>521</v>
       </c>
       <c r="E86" t="s">
-        <v>503</v>
+        <v>522</v>
       </c>
       <c r="F86" t="s">
         <v>22</v>
       </c>
       <c r="G86">
         <v>94577</v>
       </c>
       <c r="H86" s="1">
         <v>42311</v>
       </c>
       <c r="I86" t="s">
-        <v>32</v>
+        <v>382</v>
       </c>
       <c r="J86" t="s">
-        <v>504</v>
+        <v>523</v>
       </c>
       <c r="K86" t="s">
-        <v>502</v>
+        <v>521</v>
       </c>
       <c r="L86" t="s">
-        <v>503</v>
+        <v>522</v>
       </c>
       <c r="M86" t="s">
         <v>22</v>
       </c>
       <c r="N86">
         <v>94577</v>
       </c>
       <c r="O86" t="s">
-        <v>505</v>
+        <v>524</v>
       </c>
     </row>
     <row r="87" spans="1:15" ht="15">
       <c r="A87" t="s">
-        <v>506</v>
+        <v>525</v>
       </c>
       <c r="B87" t="s">
-        <v>507</v>
+        <v>526</v>
       </c>
       <c r="C87" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="D87" t="s">
-        <v>508</v>
+        <v>527</v>
       </c>
       <c r="E87" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="F87" t="s">
         <v>22</v>
       </c>
       <c r="G87">
         <v>93308</v>
       </c>
       <c r="H87" s="1">
         <v>41962</v>
       </c>
       <c r="I87" t="s">
         <v>32</v>
       </c>
       <c r="J87" t="s">
-        <v>509</v>
+        <v>528</v>
       </c>
       <c r="K87" t="s">
-        <v>510</v>
+        <v>529</v>
       </c>
       <c r="L87" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="M87" t="s">
         <v>22</v>
       </c>
-      <c r="N87">
-        <v>92335</v>
+      <c r="N87" t="s">
+        <v>530</v>
       </c>
       <c r="O87" t="s">
-        <v>511</v>
+        <v>531</v>
       </c>
     </row>
     <row r="88" spans="1:15" ht="15">
       <c r="A88" t="s">
-        <v>512</v>
+        <v>532</v>
       </c>
       <c r="B88" t="s">
-        <v>513</v>
+        <v>533</v>
       </c>
       <c r="C88" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="D88" t="s">
-        <v>514</v>
+        <v>534</v>
       </c>
       <c r="E88" t="s">
-        <v>503</v>
+        <v>522</v>
       </c>
       <c r="F88" t="s">
         <v>22</v>
       </c>
       <c r="G88">
         <v>94577</v>
       </c>
       <c r="H88" s="1">
         <v>41982</v>
       </c>
       <c r="I88" t="s">
         <v>32</v>
       </c>
       <c r="J88" t="s">
-        <v>515</v>
+        <v>535</v>
       </c>
       <c r="K88" t="s">
-        <v>514</v>
+        <v>534</v>
       </c>
       <c r="L88" t="s">
-        <v>503</v>
+        <v>522</v>
       </c>
       <c r="M88" t="s">
         <v>22</v>
       </c>
       <c r="N88">
         <v>94577</v>
       </c>
       <c r="O88" t="s">
-        <v>516</v>
+        <v>536</v>
       </c>
     </row>
     <row r="89" spans="1:15" ht="15">
       <c r="A89" t="s">
-        <v>517</v>
+        <v>537</v>
       </c>
       <c r="B89" t="s">
-        <v>274</v>
+        <v>286</v>
       </c>
       <c r="C89" t="s">
-        <v>518</v>
+        <v>538</v>
       </c>
       <c r="D89" t="s">
-        <v>519</v>
+        <v>539</v>
       </c>
       <c r="E89" t="s">
-        <v>520</v>
+        <v>540</v>
       </c>
       <c r="F89" t="s">
         <v>22</v>
       </c>
       <c r="G89">
         <v>95660</v>
       </c>
       <c r="H89" s="1">
         <v>45429</v>
       </c>
+      <c r="I89" t="s">
+        <v>32</v>
+      </c>
       <c r="J89" t="s">
-        <v>274</v>
+        <v>286</v>
       </c>
       <c r="K89" t="s">
-        <v>521</v>
+        <v>541</v>
       </c>
       <c r="L89" t="s">
-        <v>522</v>
+        <v>542</v>
       </c>
       <c r="M89" t="s">
         <v>22</v>
       </c>
       <c r="N89">
         <v>95742</v>
       </c>
       <c r="O89" t="s">
-        <v>523</v>
+        <v>543</v>
       </c>
     </row>
     <row r="90" spans="1:15" ht="15">
       <c r="A90" t="s">
-        <v>524</v>
+        <v>544</v>
       </c>
       <c r="B90" t="s">
-        <v>525</v>
+        <v>545</v>
       </c>
       <c r="C90" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="D90" t="s">
-        <v>526</v>
+        <v>445</v>
       </c>
       <c r="E90" t="s">
-        <v>527</v>
+        <v>446</v>
       </c>
       <c r="F90" t="s">
         <v>22</v>
       </c>
       <c r="G90">
-        <v>94566</v>
+        <v>94550</v>
       </c>
       <c r="H90" s="1">
         <v>45274</v>
       </c>
       <c r="I90" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="J90" t="s">
-        <v>528</v>
+        <v>546</v>
       </c>
       <c r="K90" t="s">
-        <v>529</v>
+        <v>445</v>
       </c>
       <c r="L90" t="s">
-        <v>527</v>
+        <v>446</v>
       </c>
       <c r="M90" t="s">
         <v>22</v>
       </c>
       <c r="N90">
-        <v>94588</v>
+        <v>94550</v>
       </c>
       <c r="O90" t="s">
-        <v>530</v>
+        <v>447</v>
       </c>
     </row>
     <row r="91" spans="1:15" ht="15">
       <c r="A91" t="s">
-        <v>531</v>
+        <v>547</v>
       </c>
       <c r="B91" t="s">
-        <v>532</v>
+        <v>548</v>
       </c>
       <c r="C91" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="D91" t="s">
-        <v>533</v>
+        <v>549</v>
       </c>
       <c r="E91" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="F91" t="s">
         <v>22</v>
       </c>
       <c r="G91">
         <v>92154</v>
       </c>
       <c r="H91" s="1">
         <v>45856</v>
       </c>
       <c r="J91" t="s">
-        <v>534</v>
+        <v>550</v>
       </c>
       <c r="K91" t="s">
-        <v>533</v>
+        <v>549</v>
       </c>
       <c r="L91" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="M91" t="s">
         <v>22</v>
       </c>
       <c r="N91">
         <v>92154</v>
       </c>
       <c r="O91" t="s">
-        <v>535</v>
+        <v>551</v>
       </c>
     </row>
     <row r="92" spans="1:15" ht="15">
       <c r="A92" t="s">
-        <v>536</v>
+        <v>552</v>
       </c>
       <c r="B92" t="s">
-        <v>537</v>
+        <v>553</v>
       </c>
       <c r="C92" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="D92" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="E92" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="F92" t="s">
         <v>22</v>
       </c>
       <c r="G92">
         <v>95564</v>
       </c>
       <c r="H92" s="1">
         <v>44298</v>
       </c>
       <c r="I92" t="s">
         <v>32</v>
       </c>
       <c r="J92" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="K92" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="L92" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="M92" t="s">
         <v>22</v>
       </c>
       <c r="N92">
         <v>95564</v>
       </c>
       <c r="O92" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
     </row>
     <row r="93" spans="1:15" ht="15">
       <c r="A93" t="s">
-        <v>538</v>
+        <v>554</v>
       </c>
       <c r="B93" t="s">
-        <v>539</v>
+        <v>555</v>
       </c>
       <c r="C93" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="D93" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="E93" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="F93" t="s">
         <v>22</v>
       </c>
       <c r="G93">
         <v>95564</v>
       </c>
       <c r="H93" s="1">
         <v>44383</v>
       </c>
       <c r="I93" t="s">
         <v>32</v>
       </c>
       <c r="J93" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="K93" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="L93" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="M93" t="s">
         <v>22</v>
       </c>
       <c r="N93">
         <v>95564</v>
       </c>
       <c r="O93" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
     </row>
     <row r="94" spans="1:15" ht="15">
       <c r="A94" t="s">
-        <v>540</v>
+        <v>556</v>
       </c>
       <c r="B94" t="s">
-        <v>541</v>
+        <v>557</v>
       </c>
       <c r="C94" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D94" t="s">
-        <v>542</v>
+        <v>558</v>
       </c>
       <c r="E94" t="s">
-        <v>543</v>
+        <v>559</v>
       </c>
       <c r="F94" t="s">
         <v>22</v>
       </c>
-      <c r="G94">
-        <v>90744</v>
+      <c r="G94" t="s">
+        <v>560</v>
       </c>
       <c r="H94" s="1">
         <v>44946</v>
       </c>
       <c r="I94" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="J94" t="s">
-        <v>544</v>
+        <v>561</v>
       </c>
       <c r="K94" t="s">
-        <v>542</v>
+        <v>558</v>
       </c>
       <c r="L94" t="s">
-        <v>543</v>
+        <v>559</v>
       </c>
       <c r="M94" t="s">
         <v>22</v>
       </c>
-      <c r="N94">
-        <v>90744</v>
+      <c r="N94" t="s">
+        <v>560</v>
       </c>
       <c r="O94" t="s">
-        <v>545</v>
+        <v>562</v>
       </c>
     </row>
     <row r="95" spans="1:15" ht="15">
       <c r="A95" t="s">
-        <v>546</v>
+        <v>563</v>
       </c>
       <c r="B95" t="s">
-        <v>547</v>
+        <v>564</v>
       </c>
       <c r="C95" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="D95" t="s">
-        <v>548</v>
+        <v>565</v>
       </c>
       <c r="E95" t="s">
-        <v>549</v>
+        <v>566</v>
       </c>
       <c r="F95" t="s">
         <v>22</v>
       </c>
       <c r="G95">
         <v>92008</v>
       </c>
       <c r="H95" s="1">
         <v>45076</v>
       </c>
       <c r="I95" t="s">
         <v>32</v>
       </c>
       <c r="J95" t="s">
-        <v>547</v>
+        <v>564</v>
       </c>
       <c r="K95" t="s">
-        <v>548</v>
+        <v>565</v>
       </c>
       <c r="L95" t="s">
-        <v>549</v>
+        <v>566</v>
       </c>
       <c r="M95" t="s">
         <v>22</v>
       </c>
       <c r="N95">
         <v>92008</v>
       </c>
       <c r="O95" t="s">
-        <v>550</v>
+        <v>567</v>
       </c>
     </row>
     <row r="96" spans="1:15" ht="15">
       <c r="A96" t="s">
-        <v>551</v>
+        <v>568</v>
       </c>
       <c r="B96" t="s">
-        <v>552</v>
+        <v>569</v>
       </c>
       <c r="C96" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D96" t="s">
-        <v>553</v>
+        <v>570</v>
       </c>
       <c r="E96" t="s">
-        <v>554</v>
+        <v>571</v>
       </c>
       <c r="F96" t="s">
         <v>22</v>
       </c>
       <c r="G96">
         <v>92647</v>
       </c>
       <c r="H96" s="1">
         <v>44924</v>
       </c>
       <c r="I96" t="s">
-        <v>32</v>
+        <v>382</v>
       </c>
       <c r="J96" t="s">
-        <v>555</v>
+        <v>572</v>
       </c>
       <c r="K96" t="s">
-        <v>553</v>
+        <v>570</v>
       </c>
       <c r="L96" t="s">
-        <v>554</v>
+        <v>571</v>
       </c>
       <c r="M96" t="s">
         <v>22</v>
       </c>
       <c r="N96">
         <v>92647</v>
       </c>
       <c r="O96" t="s">
-        <v>556</v>
+        <v>573</v>
       </c>
     </row>
     <row r="97" spans="1:15" ht="15">
       <c r="A97" t="s">
-        <v>557</v>
+        <v>574</v>
       </c>
       <c r="B97" t="s">
-        <v>558</v>
+        <v>575</v>
       </c>
       <c r="C97" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D97" t="s">
-        <v>559</v>
+        <v>576</v>
       </c>
       <c r="E97" t="s">
-        <v>560</v>
+        <v>577</v>
       </c>
       <c r="F97" t="s">
         <v>22</v>
       </c>
-      <c r="G97">
-        <v>91352</v>
+      <c r="G97" t="s">
+        <v>578</v>
       </c>
       <c r="H97" s="1">
         <v>41493</v>
       </c>
       <c r="I97" t="s">
         <v>32</v>
       </c>
       <c r="J97" t="s">
-        <v>558</v>
+        <v>575</v>
       </c>
       <c r="K97" t="s">
-        <v>559</v>
+        <v>576</v>
       </c>
       <c r="L97" t="s">
-        <v>560</v>
+        <v>577</v>
       </c>
       <c r="M97" t="s">
         <v>22</v>
       </c>
-      <c r="N97">
-        <v>91352</v>
+      <c r="N97" t="s">
+        <v>578</v>
       </c>
       <c r="O97" t="s">
-        <v>561</v>
+        <v>579</v>
       </c>
     </row>
     <row r="98" spans="1:16" ht="15">
       <c r="A98" t="s">
-        <v>562</v>
+        <v>580</v>
       </c>
       <c r="B98" t="s">
-        <v>563</v>
+        <v>581</v>
       </c>
       <c r="C98" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D98" t="s">
-        <v>564</v>
+        <v>582</v>
       </c>
       <c r="E98" t="s">
-        <v>565</v>
+        <v>583</v>
       </c>
       <c r="F98" t="s">
         <v>22</v>
       </c>
       <c r="G98">
         <v>91746</v>
       </c>
       <c r="H98" s="1">
         <v>41904</v>
       </c>
       <c r="I98" t="s">
-        <v>23</v>
+        <v>584</v>
       </c>
       <c r="J98" t="s">
-        <v>566</v>
+        <v>585</v>
       </c>
       <c r="K98" t="s">
-        <v>567</v>
+        <v>586</v>
       </c>
       <c r="L98" t="s">
-        <v>568</v>
+        <v>587</v>
       </c>
       <c r="M98" t="s">
         <v>22</v>
       </c>
-      <c r="N98">
-        <v>91716</v>
+      <c r="N98" t="s">
+        <v>588</v>
       </c>
       <c r="O98" t="s">
-        <v>569</v>
+        <v>589</v>
       </c>
       <c r="P98" t="s">
-        <v>570</v>
+        <v>590</v>
       </c>
     </row>
     <row r="99" spans="1:15" ht="15">
       <c r="A99" t="s">
-        <v>571</v>
+        <v>591</v>
       </c>
       <c r="B99" t="s">
-        <v>572</v>
+        <v>592</v>
       </c>
       <c r="C99" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="D99" t="s">
-        <v>573</v>
+        <v>593</v>
       </c>
       <c r="E99" t="s">
-        <v>574</v>
+        <v>594</v>
       </c>
       <c r="F99" t="s">
         <v>22</v>
       </c>
       <c r="G99">
         <v>94538</v>
       </c>
       <c r="H99" s="1">
         <v>43206</v>
       </c>
       <c r="I99" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J99" t="s">
-        <v>274</v>
+        <v>286</v>
       </c>
       <c r="K99" t="s">
-        <v>573</v>
+        <v>593</v>
       </c>
       <c r="L99" t="s">
-        <v>574</v>
+        <v>594</v>
       </c>
       <c r="M99" t="s">
         <v>22</v>
       </c>
       <c r="N99">
         <v>94538</v>
       </c>
       <c r="O99" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:17" ht="15">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="100" spans="1:15" ht="15">
       <c r="A100" t="s">
-        <v>576</v>
+        <v>596</v>
       </c>
       <c r="B100" t="s">
-        <v>577</v>
+        <v>597</v>
       </c>
       <c r="C100" t="s">
-        <v>518</v>
+        <v>538</v>
       </c>
       <c r="D100" t="s">
-        <v>578</v>
+        <v>598</v>
       </c>
       <c r="E100" t="s">
-        <v>518</v>
+        <v>538</v>
       </c>
       <c r="F100" t="s">
         <v>22</v>
       </c>
       <c r="G100">
         <v>95826</v>
       </c>
       <c r="H100" s="1">
         <v>43220</v>
       </c>
       <c r="I100" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J100" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="K100" t="s">
-        <v>578</v>
+        <v>598</v>
       </c>
       <c r="L100" t="s">
-        <v>518</v>
+        <v>538</v>
       </c>
       <c r="M100" t="s">
         <v>22</v>
       </c>
       <c r="N100">
         <v>95826</v>
       </c>
       <c r="O100" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-        <v>580</v>
+        <v>599</v>
       </c>
     </row>
     <row r="101" spans="1:15" ht="15">
       <c r="A101" t="s">
-        <v>581</v>
+        <v>600</v>
       </c>
       <c r="B101" t="s">
-        <v>582</v>
+        <v>601</v>
       </c>
       <c r="C101" t="s">
-        <v>583</v>
+        <v>602</v>
       </c>
       <c r="D101" t="s">
-        <v>584</v>
+        <v>603</v>
       </c>
       <c r="E101" t="s">
-        <v>585</v>
+        <v>604</v>
       </c>
       <c r="F101" t="s">
         <v>22</v>
       </c>
       <c r="G101">
         <v>93514</v>
       </c>
       <c r="H101" s="1">
         <v>42814</v>
       </c>
       <c r="I101" t="s">
-        <v>32</v>
+        <v>151</v>
       </c>
       <c r="J101" t="s">
-        <v>586</v>
+        <v>605</v>
       </c>
       <c r="K101" t="s">
-        <v>587</v>
+        <v>606</v>
       </c>
       <c r="L101" t="s">
-        <v>585</v>
+        <v>604</v>
       </c>
       <c r="M101" t="s">
         <v>22</v>
       </c>
       <c r="N101">
         <v>93514</v>
       </c>
       <c r="O101" t="s">
-        <v>588</v>
+        <v>607</v>
       </c>
     </row>
     <row r="102" spans="1:15" ht="15">
       <c r="A102" t="s">
-        <v>589</v>
+        <v>608</v>
       </c>
       <c r="B102" t="s">
-        <v>590</v>
+        <v>609</v>
       </c>
       <c r="C102" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="D102" t="s">
-        <v>591</v>
+        <v>610</v>
       </c>
       <c r="E102" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="F102" t="s">
         <v>22</v>
       </c>
       <c r="G102">
         <v>93940</v>
       </c>
       <c r="H102" s="1">
         <v>42376</v>
       </c>
       <c r="I102" t="s">
         <v>32</v>
       </c>
       <c r="J102" t="s">
-        <v>590</v>
+        <v>609</v>
       </c>
       <c r="K102" t="s">
-        <v>592</v>
+        <v>611</v>
       </c>
       <c r="L102" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="M102" t="s">
         <v>22</v>
       </c>
       <c r="N102">
         <v>93942</v>
       </c>
       <c r="O102" t="s">
-        <v>593</v>
+        <v>612</v>
       </c>
     </row>
     <row r="103" spans="1:15" ht="15">
       <c r="A103" t="s">
-        <v>594</v>
+        <v>613</v>
       </c>
       <c r="B103" t="s">
-        <v>595</v>
+        <v>614</v>
       </c>
       <c r="C103" t="s">
-        <v>596</v>
+        <v>615</v>
       </c>
       <c r="D103" t="s">
-        <v>597</v>
+        <v>616</v>
       </c>
       <c r="E103" t="s">
-        <v>598</v>
+        <v>617</v>
       </c>
       <c r="F103" t="s">
         <v>22</v>
       </c>
       <c r="G103">
         <v>94080</v>
       </c>
       <c r="H103" s="1">
         <v>42396</v>
       </c>
       <c r="I103" t="s">
-        <v>32</v>
+        <v>618</v>
       </c>
       <c r="J103" t="s">
-        <v>595</v>
+        <v>614</v>
       </c>
       <c r="K103" t="s">
-        <v>597</v>
+        <v>616</v>
       </c>
       <c r="L103" t="s">
-        <v>598</v>
+        <v>617</v>
       </c>
       <c r="M103" t="s">
         <v>22</v>
       </c>
       <c r="N103">
         <v>94080</v>
       </c>
       <c r="O103" t="s">
-        <v>599</v>
+        <v>619</v>
       </c>
     </row>
     <row r="104" spans="1:15" ht="15">
       <c r="A104" t="s">
-        <v>600</v>
+        <v>620</v>
       </c>
       <c r="B104" t="s">
-        <v>601</v>
+        <v>621</v>
       </c>
       <c r="C104" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D104" t="s">
-        <v>602</v>
+        <v>622</v>
       </c>
       <c r="E104" t="s">
-        <v>603</v>
+        <v>623</v>
       </c>
       <c r="F104" t="s">
         <v>22</v>
       </c>
       <c r="G104">
         <v>90670</v>
       </c>
       <c r="H104" s="1">
         <v>43752</v>
       </c>
       <c r="I104" t="s">
         <v>32</v>
       </c>
       <c r="J104" t="s">
-        <v>604</v>
+        <v>624</v>
       </c>
       <c r="K104" t="s">
-        <v>605</v>
+        <v>625</v>
       </c>
       <c r="L104" t="s">
-        <v>606</v>
+        <v>626</v>
       </c>
       <c r="M104" t="s">
         <v>22</v>
       </c>
       <c r="N104">
         <v>90605</v>
       </c>
       <c r="O104" t="s">
-        <v>607</v>
+        <v>627</v>
       </c>
     </row>
     <row r="105" spans="1:15" ht="15">
       <c r="A105" t="s">
-        <v>608</v>
+        <v>628</v>
       </c>
       <c r="B105" t="s">
-        <v>609</v>
+        <v>629</v>
       </c>
       <c r="C105" t="s">
-        <v>518</v>
+        <v>538</v>
       </c>
       <c r="D105" t="s">
-        <v>610</v>
+        <v>630</v>
       </c>
       <c r="E105" t="s">
-        <v>611</v>
+        <v>631</v>
       </c>
       <c r="F105" t="s">
         <v>22</v>
       </c>
       <c r="G105">
         <v>95632</v>
       </c>
       <c r="H105" s="1">
         <v>41875</v>
       </c>
       <c r="I105" t="s">
         <v>32</v>
       </c>
       <c r="J105" t="s">
-        <v>612</v>
+        <v>632</v>
       </c>
       <c r="K105" t="s">
-        <v>610</v>
+        <v>630</v>
       </c>
       <c r="L105" t="s">
-        <v>611</v>
+        <v>631</v>
       </c>
       <c r="M105" t="s">
         <v>22</v>
       </c>
       <c r="N105">
         <v>95632</v>
       </c>
       <c r="O105" t="s">
-        <v>613</v>
+        <v>633</v>
       </c>
     </row>
     <row r="106" spans="1:15" ht="15">
       <c r="A106" t="s">
-        <v>614</v>
+        <v>634</v>
       </c>
       <c r="B106" t="s">
-        <v>615</v>
+        <v>635</v>
       </c>
       <c r="C106" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="D106" t="s">
-        <v>616</v>
+        <v>636</v>
       </c>
       <c r="E106" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="F106" t="s">
         <v>22</v>
       </c>
       <c r="G106">
         <v>92111</v>
       </c>
       <c r="H106" s="1">
         <v>43990</v>
       </c>
       <c r="I106" t="s">
         <v>32</v>
       </c>
       <c r="J106" t="s">
-        <v>617</v>
+        <v>637</v>
       </c>
       <c r="K106" t="s">
-        <v>618</v>
+        <v>638</v>
       </c>
       <c r="L106" t="s">
-        <v>619</v>
+        <v>639</v>
       </c>
       <c r="M106" t="s">
         <v>22</v>
       </c>
       <c r="N106">
         <v>91911</v>
       </c>
       <c r="O106" t="s">
-        <v>620</v>
+        <v>640</v>
       </c>
     </row>
     <row r="107" spans="1:15" ht="15">
       <c r="A107" t="s">
-        <v>621</v>
+        <v>641</v>
       </c>
       <c r="B107" t="s">
-        <v>622</v>
+        <v>642</v>
       </c>
       <c r="C107" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D107" t="s">
-        <v>623</v>
+        <v>643</v>
       </c>
       <c r="E107" t="s">
-        <v>624</v>
+        <v>644</v>
       </c>
       <c r="F107" t="s">
         <v>22</v>
       </c>
       <c r="G107">
         <v>95305</v>
       </c>
       <c r="H107" s="1">
         <v>40820</v>
       </c>
       <c r="I107" t="s">
         <v>32</v>
       </c>
       <c r="J107" t="s">
-        <v>625</v>
+        <v>645</v>
       </c>
       <c r="K107" t="s">
-        <v>626</v>
+        <v>646</v>
       </c>
       <c r="L107" t="s">
-        <v>624</v>
+        <v>644</v>
       </c>
       <c r="M107" t="s">
         <v>22</v>
       </c>
       <c r="N107">
         <v>95305</v>
       </c>
       <c r="O107" t="s">
-        <v>627</v>
+        <v>647</v>
       </c>
     </row>
     <row r="108" spans="1:15" ht="15">
       <c r="A108" t="s">
-        <v>628</v>
+        <v>648</v>
       </c>
       <c r="B108" t="s">
-        <v>629</v>
+        <v>649</v>
       </c>
       <c r="C108" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="D108" t="s">
-        <v>591</v>
+        <v>610</v>
       </c>
       <c r="E108" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="F108" t="s">
         <v>22</v>
       </c>
       <c r="G108">
         <v>93940</v>
       </c>
       <c r="H108" s="1">
         <v>43808</v>
       </c>
       <c r="I108" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="J108" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="K108" t="s">
-        <v>592</v>
+        <v>611</v>
       </c>
       <c r="L108" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="M108" t="s">
         <v>22</v>
       </c>
       <c r="N108">
         <v>93942</v>
       </c>
       <c r="O108" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
     </row>
     <row r="109" spans="1:15" ht="15">
       <c r="A109" t="s">
-        <v>632</v>
+        <v>652</v>
       </c>
       <c r="B109" t="s">
-        <v>633</v>
+        <v>653</v>
       </c>
       <c r="C109" t="s">
-        <v>634</v>
+        <v>654</v>
       </c>
       <c r="D109" t="s">
-        <v>635</v>
+        <v>655</v>
       </c>
       <c r="E109" t="s">
-        <v>636</v>
+        <v>656</v>
       </c>
       <c r="F109" t="s">
         <v>22</v>
       </c>
       <c r="G109">
         <v>96097</v>
       </c>
       <c r="H109" s="1">
         <v>43781</v>
       </c>
       <c r="I109" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="J109" t="s">
-        <v>637</v>
+        <v>657</v>
       </c>
       <c r="K109" t="s">
-        <v>638</v>
+        <v>658</v>
       </c>
       <c r="L109" t="s">
-        <v>636</v>
+        <v>656</v>
       </c>
       <c r="M109" t="s">
         <v>22</v>
       </c>
       <c r="N109">
         <v>96097</v>
       </c>
       <c r="O109" t="s">
-        <v>639</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:17" ht="15">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="110" spans="1:15" ht="15">
       <c r="A110" t="s">
-        <v>640</v>
+        <v>660</v>
       </c>
       <c r="B110" t="s">
-        <v>641</v>
+        <v>661</v>
       </c>
       <c r="C110" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="D110" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="E110" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="F110" t="s">
         <v>22</v>
       </c>
       <c r="G110">
         <v>94124</v>
       </c>
       <c r="H110" s="1">
         <v>41738</v>
       </c>
       <c r="I110" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J110" t="s">
-        <v>641</v>
+        <v>661</v>
       </c>
       <c r="K110" t="s">
-        <v>644</v>
+        <v>664</v>
       </c>
       <c r="L110" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="M110" t="s">
         <v>22</v>
       </c>
       <c r="N110">
         <v>94140</v>
       </c>
       <c r="O110" t="s">
-        <v>645</v>
-[...2 lines deleted...]
-        <v>646</v>
+        <v>665</v>
       </c>
     </row>
     <row r="111" spans="1:15" ht="15">
       <c r="A111" t="s">
-        <v>647</v>
+        <v>666</v>
       </c>
       <c r="B111" t="s">
-        <v>648</v>
+        <v>667</v>
       </c>
       <c r="C111" t="s">
-        <v>649</v>
+        <v>668</v>
       </c>
       <c r="D111" t="s">
-        <v>650</v>
+        <v>669</v>
       </c>
       <c r="E111" t="s">
-        <v>651</v>
+        <v>670</v>
       </c>
       <c r="F111" t="s">
         <v>22</v>
       </c>
       <c r="G111">
         <v>95531</v>
       </c>
       <c r="H111" s="1">
         <v>41863</v>
       </c>
       <c r="I111" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="J111" t="s">
-        <v>652</v>
+        <v>671</v>
       </c>
       <c r="K111" t="s">
-        <v>653</v>
+        <v>672</v>
       </c>
       <c r="L111" t="s">
-        <v>651</v>
+        <v>670</v>
       </c>
       <c r="M111" t="s">
         <v>22</v>
       </c>
       <c r="N111">
         <v>95531</v>
       </c>
       <c r="O111" t="s">
-        <v>654</v>
+        <v>673</v>
       </c>
     </row>
     <row r="112" spans="1:15" ht="15">
       <c r="A112" t="s">
-        <v>655</v>
+        <v>674</v>
       </c>
       <c r="B112" t="s">
-        <v>656</v>
+        <v>675</v>
       </c>
       <c r="C112" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="D112" t="s">
-        <v>657</v>
+        <v>676</v>
       </c>
       <c r="E112" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="F112" t="s">
         <v>22</v>
       </c>
       <c r="G112">
         <v>93307</v>
       </c>
       <c r="H112" s="1">
         <v>42257</v>
       </c>
       <c r="I112" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="J112" t="s">
-        <v>658</v>
+        <v>677</v>
       </c>
       <c r="K112" t="s">
-        <v>659</v>
+        <v>678</v>
       </c>
       <c r="L112" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="M112" t="s">
         <v>22</v>
       </c>
-      <c r="N112">
-        <v>93311</v>
+      <c r="N112" t="s">
+        <v>679</v>
       </c>
       <c r="O112" t="s">
-        <v>660</v>
+        <v>680</v>
       </c>
     </row>
     <row r="113" spans="1:15" ht="15">
       <c r="A113" t="s">
-        <v>661</v>
+        <v>681</v>
       </c>
       <c r="B113" t="s">
-        <v>662</v>
+        <v>682</v>
       </c>
       <c r="C113" t="s">
-        <v>518</v>
+        <v>538</v>
       </c>
       <c r="D113" t="s">
-        <v>663</v>
+        <v>683</v>
       </c>
       <c r="E113" t="s">
-        <v>522</v>
+        <v>542</v>
       </c>
       <c r="F113" t="s">
         <v>22</v>
       </c>
       <c r="G113">
         <v>95670</v>
       </c>
       <c r="H113" s="1">
         <v>44463</v>
       </c>
       <c r="I113" t="s">
-        <v>32</v>
+        <v>382</v>
       </c>
       <c r="J113" t="s">
-        <v>664</v>
+        <v>684</v>
       </c>
       <c r="K113" t="s">
-        <v>663</v>
+        <v>683</v>
       </c>
       <c r="L113" t="s">
-        <v>522</v>
+        <v>542</v>
       </c>
       <c r="M113" t="s">
         <v>22</v>
       </c>
       <c r="N113">
         <v>95670</v>
       </c>
       <c r="O113" t="s">
-        <v>665</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:17" ht="15">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="114" spans="1:15" ht="15">
       <c r="A114" t="s">
-        <v>666</v>
+        <v>686</v>
       </c>
       <c r="B114" t="s">
-        <v>667</v>
+        <v>687</v>
       </c>
       <c r="C114" t="s">
-        <v>45</v>
+        <v>254</v>
       </c>
       <c r="D114" t="s">
-        <v>668</v>
+        <v>688</v>
       </c>
       <c r="E114" t="s">
-        <v>669</v>
+        <v>256</v>
       </c>
       <c r="F114" t="s">
         <v>22</v>
       </c>
       <c r="G114">
-        <v>92660</v>
+        <v>94621</v>
       </c>
       <c r="H114" s="1">
-        <v>41911</v>
+        <v>43584</v>
       </c>
       <c r="I114" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="J114" t="s">
-        <v>670</v>
+        <v>689</v>
       </c>
       <c r="K114" t="s">
-        <v>668</v>
+        <v>688</v>
       </c>
       <c r="L114" t="s">
-        <v>669</v>
+        <v>256</v>
       </c>
       <c r="M114" t="s">
         <v>22</v>
       </c>
       <c r="N114">
-        <v>92660</v>
+        <v>94621</v>
       </c>
       <c r="O114" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-        <v>672</v>
+        <v>690</v>
       </c>
     </row>
     <row r="115" spans="1:15" ht="15">
       <c r="A115" t="s">
-        <v>673</v>
+        <v>691</v>
       </c>
       <c r="B115" t="s">
-        <v>674</v>
+        <v>692</v>
       </c>
       <c r="C115" t="s">
-        <v>243</v>
+        <v>268</v>
       </c>
       <c r="D115" t="s">
-        <v>675</v>
+        <v>693</v>
       </c>
       <c r="E115" t="s">
-        <v>245</v>
+        <v>694</v>
       </c>
       <c r="F115" t="s">
         <v>22</v>
       </c>
       <c r="G115">
-        <v>94621</v>
+        <v>93263</v>
       </c>
       <c r="H115" s="1">
-        <v>43584</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>45464</v>
       </c>
       <c r="J115" t="s">
-        <v>676</v>
+        <v>695</v>
       </c>
       <c r="K115" t="s">
-        <v>675</v>
+        <v>696</v>
       </c>
       <c r="L115" t="s">
-        <v>245</v>
+        <v>270</v>
       </c>
       <c r="M115" t="s">
         <v>22</v>
       </c>
       <c r="N115">
-        <v>94621</v>
+        <v>93311</v>
       </c>
       <c r="O115" t="s">
-        <v>677</v>
+        <v>697</v>
       </c>
     </row>
     <row r="116" spans="1:15" ht="15">
       <c r="A116" t="s">
-        <v>678</v>
+        <v>698</v>
       </c>
       <c r="B116" t="s">
-        <v>679</v>
+        <v>699</v>
       </c>
       <c r="C116" t="s">
-        <v>256</v>
+        <v>82</v>
       </c>
       <c r="D116" t="s">
-        <v>680</v>
+        <v>700</v>
       </c>
       <c r="E116" t="s">
-        <v>681</v>
+        <v>701</v>
       </c>
       <c r="F116" t="s">
         <v>22</v>
       </c>
       <c r="G116">
-        <v>93263</v>
+        <v>91710</v>
       </c>
       <c r="H116" s="1">
-        <v>45464</v>
+        <v>42165</v>
+      </c>
+      <c r="I116" t="s">
+        <v>63</v>
       </c>
       <c r="J116" t="s">
-        <v>682</v>
+        <v>210</v>
       </c>
       <c r="K116" t="s">
-        <v>683</v>
+        <v>700</v>
       </c>
       <c r="L116" t="s">
-        <v>258</v>
+        <v>701</v>
       </c>
       <c r="M116" t="s">
         <v>22</v>
       </c>
       <c r="N116">
-        <v>93311</v>
+        <v>91710</v>
       </c>
       <c r="O116" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:15" ht="15">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="117" spans="1:17" ht="15">
       <c r="A117" t="s">
-        <v>685</v>
+        <v>703</v>
       </c>
       <c r="B117" t="s">
-        <v>686</v>
+        <v>704</v>
       </c>
       <c r="C117" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="D117" t="s">
-        <v>687</v>
+        <v>705</v>
       </c>
       <c r="E117" t="s">
-        <v>688</v>
+        <v>62</v>
       </c>
       <c r="F117" t="s">
         <v>22</v>
       </c>
       <c r="G117">
-        <v>91710</v>
+        <v>90240</v>
       </c>
       <c r="H117" s="1">
-        <v>42165</v>
+        <v>42282</v>
       </c>
       <c r="I117" t="s">
-        <v>32</v>
+        <v>706</v>
       </c>
       <c r="J117" t="s">
-        <v>201</v>
+        <v>707</v>
       </c>
       <c r="K117" t="s">
-        <v>687</v>
+        <v>705</v>
       </c>
       <c r="L117" t="s">
-        <v>688</v>
+        <v>62</v>
       </c>
       <c r="M117" t="s">
         <v>22</v>
       </c>
       <c r="N117">
-        <v>91710</v>
+        <v>90240</v>
       </c>
       <c r="O117" t="s">
-        <v>689</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:17" ht="15">
+        <v>708</v>
+      </c>
+      <c r="Q117" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="118" spans="1:15" ht="15">
       <c r="A118" t="s">
-        <v>690</v>
+        <v>710</v>
       </c>
       <c r="B118" t="s">
-        <v>691</v>
+        <v>711</v>
       </c>
       <c r="C118" t="s">
-        <v>59</v>
+        <v>712</v>
       </c>
       <c r="D118" t="s">
-        <v>692</v>
+        <v>713</v>
       </c>
       <c r="E118" t="s">
-        <v>61</v>
+        <v>714</v>
       </c>
       <c r="F118" t="s">
         <v>22</v>
       </c>
       <c r="G118">
-        <v>90240</v>
+        <v>95971</v>
       </c>
       <c r="H118" s="1">
-        <v>42282</v>
-[...2 lines deleted...]
-        <v>693</v>
+        <v>46055</v>
       </c>
       <c r="J118" t="s">
-        <v>694</v>
+        <v>210</v>
       </c>
       <c r="K118" t="s">
-        <v>692</v>
+        <v>713</v>
       </c>
       <c r="L118" t="s">
-        <v>61</v>
+        <v>714</v>
       </c>
       <c r="M118" t="s">
         <v>22</v>
       </c>
       <c r="N118">
-        <v>90240</v>
+        <v>95971</v>
       </c>
       <c r="O118" t="s">
-        <v>695</v>
-[...5 lines deleted...]
-    <row r="119" spans="1:17" ht="15">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="119" spans="1:15" ht="15">
       <c r="A119" t="s">
-        <v>697</v>
+        <v>716</v>
       </c>
       <c r="B119" t="s">
-        <v>698</v>
+        <v>717</v>
       </c>
       <c r="C119" t="s">
-        <v>380</v>
+        <v>397</v>
       </c>
       <c r="D119" t="s">
-        <v>699</v>
+        <v>718</v>
       </c>
       <c r="E119" t="s">
-        <v>700</v>
+        <v>719</v>
       </c>
       <c r="F119" t="s">
         <v>22</v>
       </c>
       <c r="G119">
         <v>93610</v>
       </c>
       <c r="H119" s="1">
         <v>43144</v>
       </c>
       <c r="I119" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J119" t="s">
-        <v>701</v>
+        <v>720</v>
       </c>
       <c r="K119" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="L119" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="M119" t="s">
         <v>22</v>
       </c>
       <c r="N119">
         <v>93709</v>
       </c>
       <c r="O119" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>235</v>
       </c>
     </row>
     <row r="120" spans="1:15" ht="15">
       <c r="A120" t="s">
-        <v>703</v>
+        <v>721</v>
       </c>
       <c r="B120" t="s">
-        <v>704</v>
+        <v>722</v>
       </c>
       <c r="C120" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D120" t="s">
-        <v>705</v>
+        <v>723</v>
       </c>
       <c r="E120" t="s">
-        <v>560</v>
+        <v>577</v>
       </c>
       <c r="F120" t="s">
         <v>22</v>
       </c>
       <c r="G120">
         <v>91352</v>
       </c>
       <c r="H120" s="1">
         <v>42284</v>
       </c>
       <c r="I120" t="s">
-        <v>32</v>
+        <v>382</v>
       </c>
       <c r="J120" t="s">
-        <v>704</v>
+        <v>722</v>
       </c>
       <c r="K120" t="s">
-        <v>705</v>
+        <v>723</v>
       </c>
       <c r="L120" t="s">
-        <v>560</v>
+        <v>577</v>
       </c>
       <c r="M120" t="s">
         <v>22</v>
       </c>
       <c r="N120">
         <v>91352</v>
       </c>
       <c r="O120" t="s">
-        <v>706</v>
+        <v>724</v>
       </c>
     </row>
     <row r="121" spans="1:15" ht="15">
       <c r="A121" t="s">
-        <v>707</v>
+        <v>725</v>
       </c>
       <c r="B121" t="s">
-        <v>708</v>
+        <v>726</v>
       </c>
       <c r="C121" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="D121" t="s">
-        <v>709</v>
+        <v>727</v>
       </c>
       <c r="E121" t="s">
-        <v>710</v>
+        <v>728</v>
       </c>
       <c r="F121" t="s">
         <v>22</v>
       </c>
       <c r="G121">
         <v>94545</v>
       </c>
       <c r="H121" s="1">
         <v>43069</v>
       </c>
       <c r="I121" t="s">
-        <v>32</v>
+        <v>93</v>
       </c>
       <c r="J121" t="s">
-        <v>711</v>
+        <v>729</v>
       </c>
       <c r="K121" t="s">
-        <v>712</v>
+        <v>730</v>
       </c>
       <c r="L121" t="s">
-        <v>518</v>
+        <v>538</v>
       </c>
       <c r="M121" t="s">
         <v>22</v>
       </c>
-      <c r="N121">
-        <v>95824</v>
+      <c r="N121" t="s">
+        <v>731</v>
       </c>
       <c r="O121" t="s">
-        <v>713</v>
+        <v>732</v>
       </c>
     </row>
     <row r="122" spans="1:15" ht="15">
       <c r="A122" t="s">
-        <v>714</v>
+        <v>733</v>
       </c>
       <c r="B122" t="s">
-        <v>715</v>
+        <v>734</v>
       </c>
       <c r="C122" t="s">
-        <v>320</v>
+        <v>333</v>
       </c>
       <c r="D122" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="E122" t="s">
-        <v>717</v>
+        <v>736</v>
       </c>
       <c r="F122" t="s">
         <v>22</v>
       </c>
       <c r="G122">
         <v>93261</v>
       </c>
       <c r="H122" s="1">
         <v>45007</v>
       </c>
       <c r="I122" t="s">
-        <v>32</v>
+        <v>382</v>
       </c>
       <c r="J122" t="s">
-        <v>718</v>
+        <v>737</v>
       </c>
       <c r="K122" t="s">
-        <v>719</v>
+        <v>738</v>
       </c>
       <c r="L122" t="s">
-        <v>717</v>
+        <v>736</v>
       </c>
       <c r="M122" t="s">
         <v>22</v>
       </c>
       <c r="N122">
         <v>93261</v>
       </c>
       <c r="O122" t="s">
-        <v>720</v>
+        <v>739</v>
       </c>
     </row>
     <row r="123" spans="1:15" ht="15">
       <c r="A123" t="s">
-        <v>721</v>
+        <v>740</v>
       </c>
       <c r="B123" t="s">
-        <v>722</v>
+        <v>741</v>
       </c>
       <c r="C123" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D123" t="s">
-        <v>723</v>
+        <v>742</v>
       </c>
       <c r="E123" t="s">
-        <v>724</v>
+        <v>743</v>
       </c>
       <c r="F123" t="s">
         <v>22</v>
       </c>
       <c r="G123">
         <v>90620</v>
       </c>
       <c r="H123" s="1">
         <v>42885</v>
       </c>
       <c r="I123" t="s">
-        <v>32</v>
+        <v>108</v>
       </c>
       <c r="J123" t="s">
-        <v>725</v>
+        <v>744</v>
       </c>
       <c r="K123" t="s">
-        <v>723</v>
+        <v>742</v>
       </c>
       <c r="L123" t="s">
-        <v>724</v>
+        <v>743</v>
       </c>
       <c r="M123" t="s">
         <v>22</v>
       </c>
       <c r="N123">
         <v>90620</v>
       </c>
       <c r="O123" t="s">
-        <v>726</v>
+        <v>745</v>
       </c>
     </row>
     <row r="124" spans="1:15" ht="15">
       <c r="A124" t="s">
-        <v>727</v>
+        <v>746</v>
       </c>
       <c r="B124" t="s">
-        <v>728</v>
+        <v>747</v>
       </c>
       <c r="C124" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D124" t="s">
-        <v>729</v>
+        <v>748</v>
       </c>
       <c r="E124" t="s">
-        <v>730</v>
+        <v>749</v>
       </c>
       <c r="F124" t="s">
         <v>22</v>
       </c>
-      <c r="G124">
-        <v>92626</v>
+      <c r="G124" t="s">
+        <v>750</v>
       </c>
       <c r="H124" s="1">
         <v>42983</v>
       </c>
       <c r="I124" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="J124" t="s">
-        <v>731</v>
+        <v>751</v>
       </c>
       <c r="K124" t="s">
-        <v>729</v>
+        <v>748</v>
       </c>
       <c r="L124" t="s">
-        <v>730</v>
+        <v>749</v>
       </c>
       <c r="M124" t="s">
         <v>22</v>
       </c>
-      <c r="N124">
-        <v>92626</v>
+      <c r="N124" t="s">
+        <v>750</v>
       </c>
       <c r="O124" t="s">
-        <v>732</v>
+        <v>752</v>
       </c>
     </row>
     <row r="125" spans="1:15" ht="15">
       <c r="A125" t="s">
-        <v>733</v>
+        <v>753</v>
       </c>
       <c r="B125" t="s">
-        <v>734</v>
+        <v>754</v>
       </c>
       <c r="C125" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="D125" t="s">
-        <v>735</v>
+        <v>755</v>
       </c>
       <c r="E125" t="s">
-        <v>736</v>
+        <v>756</v>
       </c>
       <c r="F125" t="s">
         <v>22</v>
       </c>
       <c r="G125">
         <v>92029</v>
       </c>
       <c r="H125" s="1">
         <v>44573</v>
       </c>
       <c r="I125" t="s">
-        <v>32</v>
+        <v>757</v>
       </c>
       <c r="J125" t="s">
-        <v>737</v>
+        <v>758</v>
       </c>
       <c r="K125" t="s">
-        <v>735</v>
+        <v>755</v>
       </c>
       <c r="L125" t="s">
-        <v>736</v>
+        <v>756</v>
       </c>
       <c r="M125" t="s">
         <v>22</v>
       </c>
       <c r="N125">
         <v>92029</v>
       </c>
       <c r="O125" t="s">
-        <v>738</v>
+        <v>759</v>
       </c>
     </row>
     <row r="126" spans="1:15" ht="15">
       <c r="A126" t="s">
-        <v>739</v>
+        <v>760</v>
       </c>
       <c r="B126" t="s">
-        <v>740</v>
+        <v>761</v>
       </c>
       <c r="C126" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="D126" t="s">
-        <v>741</v>
+        <v>762</v>
       </c>
       <c r="E126" t="s">
-        <v>574</v>
+        <v>594</v>
       </c>
       <c r="F126" t="s">
         <v>22</v>
       </c>
       <c r="G126">
         <v>94538</v>
       </c>
       <c r="H126" s="1">
         <v>42961</v>
       </c>
       <c r="I126" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J126" t="s">
-        <v>742</v>
+        <v>763</v>
       </c>
       <c r="K126" t="s">
-        <v>743</v>
+        <v>764</v>
       </c>
       <c r="L126" t="s">
-        <v>710</v>
+        <v>728</v>
       </c>
       <c r="M126" t="s">
         <v>22</v>
       </c>
       <c r="N126">
         <v>94540</v>
       </c>
       <c r="O126" t="s">
-        <v>744</v>
+        <v>765</v>
       </c>
     </row>
     <row r="127" spans="1:15" ht="15">
       <c r="A127" t="s">
-        <v>745</v>
+        <v>766</v>
       </c>
       <c r="B127" t="s">
-        <v>746</v>
+        <v>767</v>
       </c>
       <c r="C127" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D127" t="s">
-        <v>747</v>
+        <v>768</v>
       </c>
       <c r="E127" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F127" t="s">
         <v>22</v>
       </c>
       <c r="G127">
         <v>95050</v>
       </c>
       <c r="H127" s="1">
         <v>43157</v>
       </c>
       <c r="I127" t="s">
         <v>32</v>
       </c>
       <c r="J127" t="s">
-        <v>746</v>
+        <v>767</v>
       </c>
       <c r="K127" t="s">
-        <v>747</v>
+        <v>768</v>
       </c>
       <c r="L127" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M127" t="s">
         <v>22</v>
       </c>
       <c r="N127">
         <v>95050</v>
       </c>
       <c r="O127" t="s">
-        <v>748</v>
+        <v>769</v>
       </c>
     </row>
     <row r="128" spans="1:16" ht="15">
       <c r="A128" t="s">
-        <v>749</v>
+        <v>770</v>
       </c>
       <c r="B128" t="s">
-        <v>750</v>
+        <v>771</v>
       </c>
       <c r="C128" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="D128" t="s">
-        <v>751</v>
+        <v>772</v>
       </c>
       <c r="E128" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="F128" t="s">
         <v>22</v>
       </c>
       <c r="G128">
         <v>92113</v>
       </c>
       <c r="H128" s="1">
         <v>45727</v>
       </c>
       <c r="J128" t="s">
-        <v>752</v>
+        <v>773</v>
       </c>
       <c r="K128" t="s">
-        <v>751</v>
+        <v>772</v>
       </c>
       <c r="L128" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="M128" t="s">
         <v>22</v>
       </c>
       <c r="N128">
         <v>92113</v>
       </c>
       <c r="O128" t="s">
-        <v>753</v>
+        <v>774</v>
       </c>
       <c r="P128" t="s">
-        <v>754</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:15" ht="15">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="129" spans="1:16" ht="15">
       <c r="A129" t="s">
-        <v>755</v>
+        <v>776</v>
       </c>
       <c r="B129" t="s">
-        <v>756</v>
+        <v>777</v>
       </c>
       <c r="C129" t="s">
-        <v>151</v>
+        <v>602</v>
       </c>
       <c r="D129" t="s">
-        <v>757</v>
+        <v>778</v>
       </c>
       <c r="E129" t="s">
-        <v>758</v>
+        <v>779</v>
       </c>
       <c r="F129" t="s">
         <v>22</v>
       </c>
       <c r="G129">
-        <v>95407</v>
+        <v>93549</v>
       </c>
       <c r="H129" s="1">
-        <v>43178</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>46058</v>
       </c>
       <c r="J129" t="s">
-        <v>759</v>
+        <v>780</v>
       </c>
       <c r="K129" t="s">
-        <v>757</v>
+        <v>778</v>
       </c>
       <c r="L129" t="s">
-        <v>758</v>
+        <v>779</v>
       </c>
       <c r="M129" t="s">
         <v>22</v>
       </c>
       <c r="N129">
-        <v>95407</v>
+        <v>93549</v>
       </c>
       <c r="O129" t="s">
-        <v>760</v>
+        <v>781</v>
+      </c>
+      <c r="P129" t="s">
+        <v>782</v>
       </c>
     </row>
     <row r="130" spans="1:15" ht="15">
       <c r="A130" t="s">
-        <v>761</v>
+        <v>783</v>
       </c>
       <c r="B130" t="s">
-        <v>762</v>
+        <v>784</v>
       </c>
       <c r="C130" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="D130" t="s">
-        <v>757</v>
+        <v>785</v>
       </c>
       <c r="E130" t="s">
-        <v>758</v>
+        <v>786</v>
       </c>
       <c r="F130" t="s">
         <v>22</v>
       </c>
       <c r="G130">
         <v>95407</v>
       </c>
       <c r="H130" s="1">
         <v>43178</v>
       </c>
       <c r="I130" t="s">
         <v>32</v>
       </c>
       <c r="J130" t="s">
-        <v>759</v>
+        <v>787</v>
       </c>
       <c r="K130" t="s">
-        <v>757</v>
+        <v>785</v>
       </c>
       <c r="L130" t="s">
-        <v>758</v>
+        <v>786</v>
       </c>
       <c r="M130" t="s">
         <v>22</v>
       </c>
       <c r="N130">
         <v>95407</v>
       </c>
       <c r="O130" t="s">
-        <v>760</v>
+        <v>788</v>
       </c>
     </row>
     <row r="131" spans="1:15" ht="15">
       <c r="A131" t="s">
-        <v>763</v>
+        <v>789</v>
       </c>
       <c r="B131" t="s">
-        <v>764</v>
+        <v>790</v>
       </c>
       <c r="C131" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="D131" t="s">
-        <v>757</v>
+        <v>785</v>
       </c>
       <c r="E131" t="s">
-        <v>758</v>
+        <v>786</v>
       </c>
       <c r="F131" t="s">
         <v>22</v>
       </c>
       <c r="G131">
         <v>95407</v>
       </c>
       <c r="H131" s="1">
         <v>43178</v>
       </c>
       <c r="I131" t="s">
         <v>32</v>
       </c>
       <c r="J131" t="s">
-        <v>759</v>
+        <v>787</v>
       </c>
       <c r="K131" t="s">
-        <v>757</v>
+        <v>785</v>
       </c>
       <c r="L131" t="s">
-        <v>758</v>
+        <v>786</v>
       </c>
       <c r="M131" t="s">
         <v>22</v>
       </c>
       <c r="N131">
         <v>95407</v>
       </c>
       <c r="O131" t="s">
-        <v>760</v>
+        <v>788</v>
       </c>
     </row>
     <row r="132" spans="1:15" ht="15">
       <c r="A132" t="s">
-        <v>765</v>
+        <v>791</v>
       </c>
       <c r="B132" t="s">
-        <v>766</v>
+        <v>792</v>
       </c>
       <c r="C132" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="D132" t="s">
-        <v>757</v>
+        <v>785</v>
       </c>
       <c r="E132" t="s">
-        <v>758</v>
+        <v>786</v>
       </c>
       <c r="F132" t="s">
         <v>22</v>
       </c>
       <c r="G132">
         <v>95407</v>
       </c>
       <c r="H132" s="1">
         <v>43178</v>
       </c>
       <c r="I132" t="s">
         <v>32</v>
       </c>
       <c r="J132" t="s">
-        <v>759</v>
+        <v>787</v>
       </c>
       <c r="K132" t="s">
-        <v>757</v>
+        <v>785</v>
       </c>
       <c r="L132" t="s">
-        <v>758</v>
+        <v>786</v>
       </c>
       <c r="M132" t="s">
         <v>22</v>
       </c>
       <c r="N132">
         <v>95407</v>
       </c>
       <c r="O132" t="s">
-        <v>760</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:17" ht="15">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="133" spans="1:15" ht="15">
       <c r="A133" t="s">
-        <v>767</v>
+        <v>793</v>
       </c>
       <c r="B133" t="s">
-        <v>768</v>
+        <v>794</v>
       </c>
       <c r="C133" t="s">
-        <v>66</v>
+        <v>157</v>
       </c>
       <c r="D133" t="s">
-        <v>769</v>
+        <v>785</v>
       </c>
       <c r="E133" t="s">
-        <v>770</v>
+        <v>786</v>
       </c>
       <c r="F133" t="s">
         <v>22</v>
       </c>
       <c r="G133">
+        <v>95407</v>
+      </c>
+      <c r="H133" s="1">
+        <v>43178</v>
+      </c>
+      <c r="I133" t="s">
+        <v>32</v>
+      </c>
+      <c r="J133" t="s">
+        <v>787</v>
+      </c>
+      <c r="K133" t="s">
+        <v>785</v>
+      </c>
+      <c r="L133" t="s">
+        <v>786</v>
+      </c>
+      <c r="M133" t="s">
+        <v>22</v>
+      </c>
+      <c r="N133">
+        <v>95407</v>
+      </c>
+      <c r="O133" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="134" spans="1:17" ht="15">
+      <c r="A134" t="s">
+        <v>795</v>
+      </c>
+      <c r="B134" t="s">
+        <v>796</v>
+      </c>
+      <c r="C134" t="s">
+        <v>68</v>
+      </c>
+      <c r="D134" t="s">
+        <v>797</v>
+      </c>
+      <c r="E134" t="s">
+        <v>798</v>
+      </c>
+      <c r="F134" t="s">
+        <v>22</v>
+      </c>
+      <c r="G134">
         <v>95014</v>
       </c>
-      <c r="H133" s="1">
+      <c r="H134" s="1">
         <v>43311</v>
       </c>
-      <c r="I133" t="s">
-[...14 lines deleted...]
-      <c r="N133">
+      <c r="I134" t="s">
+        <v>93</v>
+      </c>
+      <c r="J134" t="s">
+        <v>799</v>
+      </c>
+      <c r="K134" t="s">
+        <v>797</v>
+      </c>
+      <c r="L134" t="s">
+        <v>798</v>
+      </c>
+      <c r="M134" t="s">
+        <v>22</v>
+      </c>
+      <c r="N134">
         <v>95014</v>
       </c>
-      <c r="O133" t="s">
-[...28 lines deleted...]
-      <c r="H134" s="1">
+      <c r="O134" t="s">
+        <v>800</v>
+      </c>
+      <c r="Q134" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="135" spans="1:15" ht="15">
+      <c r="A135" t="s">
+        <v>802</v>
+      </c>
+      <c r="B135" t="s">
+        <v>803</v>
+      </c>
+      <c r="C135" t="s">
+        <v>804</v>
+      </c>
+      <c r="D135" t="s">
+        <v>805</v>
+      </c>
+      <c r="E135" t="s">
+        <v>806</v>
+      </c>
+      <c r="F135" t="s">
+        <v>22</v>
+      </c>
+      <c r="G135" t="s">
+        <v>807</v>
+      </c>
+      <c r="H135" s="1">
         <v>43207</v>
       </c>
-      <c r="I134" t="s">
-[...40 lines deleted...]
-      <c r="G135">
+      <c r="I135" t="s">
+        <v>382</v>
+      </c>
+      <c r="J135" t="s">
+        <v>803</v>
+      </c>
+      <c r="K135" t="s">
+        <v>805</v>
+      </c>
+      <c r="L135" t="s">
+        <v>806</v>
+      </c>
+      <c r="M135" t="s">
+        <v>22</v>
+      </c>
+      <c r="N135" t="s">
+        <v>807</v>
+      </c>
+      <c r="O135" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="136" spans="1:16" ht="15">
+      <c r="A136" t="s">
+        <v>809</v>
+      </c>
+      <c r="B136" t="s">
+        <v>810</v>
+      </c>
+      <c r="C136" t="s">
+        <v>316</v>
+      </c>
+      <c r="D136" t="s">
+        <v>811</v>
+      </c>
+      <c r="E136" t="s">
+        <v>316</v>
+      </c>
+      <c r="F136" t="s">
+        <v>22</v>
+      </c>
+      <c r="G136">
         <v>93101</v>
       </c>
-      <c r="H135" s="1">
+      <c r="H136" s="1">
         <v>45212</v>
       </c>
-      <c r="I135" t="s">
-[...14 lines deleted...]
-      <c r="N135">
+      <c r="I136" t="s">
+        <v>706</v>
+      </c>
+      <c r="J136" t="s">
+        <v>812</v>
+      </c>
+      <c r="K136" t="s">
+        <v>811</v>
+      </c>
+      <c r="L136" t="s">
+        <v>316</v>
+      </c>
+      <c r="M136" t="s">
+        <v>22</v>
+      </c>
+      <c r="N136">
         <v>93101</v>
       </c>
-      <c r="O135" t="s">
-[...48 lines deleted...]
-      </c>
       <c r="O136" t="s">
-        <v>789</v>
+        <v>813</v>
+      </c>
+      <c r="P136" t="s">
+        <v>814</v>
       </c>
     </row>
     <row r="137" spans="1:15" ht="15">
       <c r="A137" t="s">
-        <v>790</v>
+        <v>815</v>
       </c>
       <c r="B137" t="s">
-        <v>715</v>
+        <v>816</v>
       </c>
       <c r="C137" t="s">
-        <v>59</v>
+        <v>254</v>
       </c>
       <c r="D137" t="s">
-        <v>791</v>
+        <v>534</v>
       </c>
       <c r="E137" t="s">
-        <v>792</v>
+        <v>522</v>
       </c>
       <c r="F137" t="s">
         <v>22</v>
       </c>
       <c r="G137">
-        <v>90201</v>
+        <v>94577</v>
       </c>
       <c r="H137" s="1">
-        <v>45772</v>
+        <v>43675</v>
+      </c>
+      <c r="I137" t="s">
+        <v>32</v>
       </c>
       <c r="J137" t="s">
-        <v>793</v>
+        <v>817</v>
       </c>
       <c r="K137" t="s">
-        <v>791</v>
+        <v>534</v>
       </c>
       <c r="L137" t="s">
-        <v>792</v>
+        <v>522</v>
       </c>
       <c r="M137" t="s">
         <v>22</v>
       </c>
       <c r="N137">
-        <v>90201</v>
+        <v>94577</v>
       </c>
       <c r="O137" t="s">
-        <v>794</v>
+        <v>818</v>
       </c>
     </row>
     <row r="138" spans="1:15" ht="15">
       <c r="A138" t="s">
-        <v>795</v>
+        <v>819</v>
       </c>
       <c r="B138" t="s">
-        <v>796</v>
+        <v>734</v>
       </c>
       <c r="C138" t="s">
-        <v>243</v>
+        <v>60</v>
       </c>
       <c r="D138" t="s">
-        <v>514</v>
+        <v>820</v>
       </c>
       <c r="E138" t="s">
-        <v>503</v>
+        <v>821</v>
       </c>
       <c r="F138" t="s">
         <v>22</v>
       </c>
       <c r="G138">
+        <v>90201</v>
+      </c>
+      <c r="H138" s="1">
+        <v>45772</v>
+      </c>
+      <c r="J138" t="s">
+        <v>822</v>
+      </c>
+      <c r="K138" t="s">
+        <v>820</v>
+      </c>
+      <c r="L138" t="s">
+        <v>821</v>
+      </c>
+      <c r="M138" t="s">
+        <v>22</v>
+      </c>
+      <c r="N138">
+        <v>90201</v>
+      </c>
+      <c r="O138" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="139" spans="1:15" ht="15">
+      <c r="A139" t="s">
+        <v>824</v>
+      </c>
+      <c r="B139" t="s">
+        <v>825</v>
+      </c>
+      <c r="C139" t="s">
+        <v>254</v>
+      </c>
+      <c r="D139" t="s">
+        <v>534</v>
+      </c>
+      <c r="E139" t="s">
+        <v>522</v>
+      </c>
+      <c r="F139" t="s">
+        <v>22</v>
+      </c>
+      <c r="G139">
         <v>94577</v>
       </c>
-      <c r="H138" s="1">
+      <c r="H139" s="1">
         <v>41982</v>
       </c>
-      <c r="I138" t="s">
+      <c r="I139" t="s">
         <v>32</v>
       </c>
-      <c r="J138" t="s">
-[...45 lines deleted...]
-      </c>
       <c r="J139" t="s">
-        <v>802</v>
+        <v>826</v>
       </c>
       <c r="K139" t="s">
-        <v>803</v>
+        <v>534</v>
       </c>
       <c r="L139" t="s">
         <v>522</v>
       </c>
       <c r="M139" t="s">
         <v>22</v>
       </c>
       <c r="N139">
-        <v>95670</v>
+        <v>94577</v>
       </c>
       <c r="O139" t="s">
-        <v>804</v>
-[...5 lines deleted...]
-    <row r="140" spans="1:15" ht="15">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="140" spans="1:17" ht="15">
       <c r="A140" t="s">
-        <v>806</v>
+        <v>827</v>
       </c>
       <c r="B140" t="s">
-        <v>807</v>
+        <v>828</v>
       </c>
       <c r="C140" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="D140" t="s">
-        <v>514</v>
+        <v>829</v>
       </c>
       <c r="E140" t="s">
-        <v>503</v>
+        <v>830</v>
       </c>
       <c r="F140" t="s">
         <v>22</v>
       </c>
       <c r="G140">
+        <v>94560</v>
+      </c>
+      <c r="H140" s="1">
+        <v>43731</v>
+      </c>
+      <c r="I140" t="s">
+        <v>108</v>
+      </c>
+      <c r="J140" t="s">
+        <v>831</v>
+      </c>
+      <c r="K140" t="s">
+        <v>832</v>
+      </c>
+      <c r="L140" t="s">
+        <v>542</v>
+      </c>
+      <c r="M140" t="s">
+        <v>22</v>
+      </c>
+      <c r="N140" t="s">
+        <v>833</v>
+      </c>
+      <c r="O140" t="s">
+        <v>834</v>
+      </c>
+      <c r="Q140" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="141" spans="1:15" ht="15">
+      <c r="A141" t="s">
+        <v>836</v>
+      </c>
+      <c r="B141" t="s">
+        <v>837</v>
+      </c>
+      <c r="C141" t="s">
+        <v>254</v>
+      </c>
+      <c r="D141" t="s">
+        <v>534</v>
+      </c>
+      <c r="E141" t="s">
+        <v>522</v>
+      </c>
+      <c r="F141" t="s">
+        <v>22</v>
+      </c>
+      <c r="G141">
         <v>94577</v>
       </c>
-      <c r="H140" s="1">
+      <c r="H141" s="1">
         <v>43724</v>
       </c>
-      <c r="I140" t="s">
+      <c r="I141" t="s">
         <v>32</v>
       </c>
-      <c r="J140" t="s">
-[...11 lines deleted...]
-      <c r="N140">
+      <c r="J141" t="s">
+        <v>838</v>
+      </c>
+      <c r="K141" t="s">
+        <v>534</v>
+      </c>
+      <c r="L141" t="s">
+        <v>522</v>
+      </c>
+      <c r="M141" t="s">
+        <v>22</v>
+      </c>
+      <c r="N141">
         <v>94577</v>
       </c>
-      <c r="O140" t="s">
-[...45 lines deleted...]
-      </c>
       <c r="O141" t="s">
-        <v>814</v>
-[...2 lines deleted...]
-        <v>815</v>
+        <v>818</v>
       </c>
     </row>
     <row r="142" spans="1:15" ht="15">
       <c r="A142" t="s">
-        <v>816</v>
+        <v>839</v>
       </c>
       <c r="B142" t="s">
-        <v>817</v>
+        <v>840</v>
       </c>
       <c r="C142" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D142" t="s">
-        <v>818</v>
+        <v>841</v>
       </c>
       <c r="E142" t="s">
-        <v>819</v>
+        <v>842</v>
       </c>
       <c r="F142" t="s">
         <v>22</v>
       </c>
       <c r="G142">
         <v>92831</v>
       </c>
       <c r="H142" s="1">
         <v>43728</v>
       </c>
       <c r="I142" t="s">
         <v>32</v>
       </c>
       <c r="J142" t="s">
-        <v>820</v>
+        <v>843</v>
       </c>
       <c r="K142" t="s">
-        <v>818</v>
+        <v>841</v>
       </c>
       <c r="L142" t="s">
-        <v>819</v>
+        <v>842</v>
       </c>
       <c r="M142" t="s">
         <v>22</v>
       </c>
       <c r="N142">
         <v>92831</v>
       </c>
       <c r="O142" t="s">
-        <v>821</v>
+        <v>844</v>
       </c>
     </row>
     <row r="143" spans="1:15" ht="15">
       <c r="A143" t="s">
-        <v>822</v>
+        <v>845</v>
       </c>
       <c r="B143" t="s">
-        <v>823</v>
+        <v>846</v>
       </c>
       <c r="C143" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D143" t="s">
-        <v>824</v>
+        <v>847</v>
       </c>
       <c r="E143" t="s">
-        <v>825</v>
+        <v>848</v>
       </c>
       <c r="F143" t="s">
         <v>22</v>
       </c>
       <c r="G143">
         <v>92688</v>
       </c>
       <c r="H143" s="1">
         <v>43836</v>
       </c>
       <c r="I143" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="J143" t="s">
-        <v>826</v>
+        <v>849</v>
       </c>
       <c r="K143" t="s">
-        <v>824</v>
+        <v>847</v>
       </c>
       <c r="L143" t="s">
-        <v>825</v>
+        <v>848</v>
       </c>
       <c r="M143" t="s">
         <v>22</v>
       </c>
       <c r="N143">
         <v>92688</v>
       </c>
       <c r="O143" t="s">
-        <v>827</v>
+        <v>850</v>
       </c>
     </row>
     <row r="144" spans="1:16" ht="15">
       <c r="A144" t="s">
-        <v>828</v>
+        <v>851</v>
       </c>
       <c r="B144" t="s">
-        <v>715</v>
+        <v>734</v>
       </c>
       <c r="C144" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D144" t="s">
-        <v>829</v>
+        <v>852</v>
       </c>
       <c r="E144" t="s">
-        <v>830</v>
+        <v>853</v>
       </c>
       <c r="F144" t="s">
         <v>22</v>
       </c>
       <c r="G144">
         <v>91750</v>
       </c>
       <c r="H144" s="1">
         <v>45799</v>
       </c>
       <c r="J144" t="s">
-        <v>831</v>
+        <v>854</v>
       </c>
       <c r="K144" t="s">
-        <v>832</v>
+        <v>855</v>
       </c>
       <c r="L144" t="s">
-        <v>833</v>
+        <v>856</v>
       </c>
       <c r="M144" t="s">
         <v>22</v>
       </c>
       <c r="N144">
         <v>92085</v>
       </c>
       <c r="O144" t="s">
-        <v>834</v>
+        <v>857</v>
       </c>
       <c r="P144" t="s">
-        <v>835</v>
+        <v>858</v>
       </c>
     </row>
     <row r="145" spans="1:15" ht="15">
       <c r="A145" t="s">
-        <v>836</v>
+        <v>859</v>
       </c>
       <c r="B145" t="s">
-        <v>837</v>
+        <v>860</v>
       </c>
       <c r="C145" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D145" t="s">
-        <v>838</v>
+        <v>861</v>
       </c>
       <c r="E145" t="s">
-        <v>839</v>
+        <v>862</v>
       </c>
       <c r="F145" t="s">
         <v>22</v>
       </c>
       <c r="G145">
         <v>90220</v>
       </c>
       <c r="H145" s="1">
         <v>44431</v>
       </c>
       <c r="I145" t="s">
-        <v>23</v>
+        <v>706</v>
       </c>
       <c r="J145" t="s">
-        <v>840</v>
+        <v>863</v>
       </c>
       <c r="K145" t="s">
-        <v>838</v>
+        <v>861</v>
       </c>
       <c r="L145" t="s">
-        <v>839</v>
+        <v>862</v>
       </c>
       <c r="M145" t="s">
         <v>22</v>
       </c>
       <c r="N145">
         <v>90220</v>
       </c>
       <c r="O145" t="s">
-        <v>841</v>
+        <v>864</v>
       </c>
     </row>
     <row r="146" spans="1:15" ht="15">
       <c r="A146" t="s">
-        <v>842</v>
+        <v>865</v>
       </c>
       <c r="B146" t="s">
-        <v>843</v>
+        <v>866</v>
       </c>
       <c r="C146" t="s">
-        <v>518</v>
+        <v>538</v>
       </c>
       <c r="D146" t="s">
-        <v>844</v>
+        <v>867</v>
       </c>
       <c r="E146" t="s">
-        <v>518</v>
+        <v>538</v>
       </c>
       <c r="F146" t="s">
         <v>22</v>
       </c>
       <c r="G146">
         <v>95815</v>
       </c>
       <c r="H146" s="1">
         <v>44707</v>
       </c>
       <c r="I146" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J146" t="s">
-        <v>843</v>
+        <v>866</v>
       </c>
       <c r="K146" t="s">
-        <v>844</v>
+        <v>867</v>
       </c>
       <c r="L146" t="s">
-        <v>518</v>
+        <v>538</v>
       </c>
       <c r="M146" t="s">
         <v>22</v>
       </c>
       <c r="N146">
         <v>95815</v>
       </c>
       <c r="O146" t="s">
-        <v>845</v>
+        <v>868</v>
       </c>
     </row>
     <row r="147" spans="1:15" ht="15">
       <c r="A147" t="s">
-        <v>846</v>
+        <v>869</v>
       </c>
       <c r="B147" t="s">
-        <v>847</v>
+        <v>870</v>
       </c>
       <c r="C147" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="D147" t="s">
-        <v>848</v>
+        <v>871</v>
       </c>
       <c r="E147" t="s">
-        <v>355</v>
+        <v>370</v>
       </c>
       <c r="F147" t="s">
         <v>22</v>
       </c>
       <c r="G147">
         <v>95482</v>
       </c>
       <c r="H147" s="1">
         <v>44840</v>
       </c>
       <c r="I147" t="s">
         <v>32</v>
       </c>
       <c r="J147" t="s">
-        <v>849</v>
+        <v>872</v>
       </c>
       <c r="K147" t="s">
-        <v>387</v>
+        <v>405</v>
       </c>
       <c r="L147" t="s">
-        <v>355</v>
+        <v>370</v>
       </c>
       <c r="M147" t="s">
         <v>22</v>
       </c>
       <c r="N147">
         <v>95482</v>
       </c>
       <c r="O147" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="148" spans="1:15" ht="15">
       <c r="A148" t="s">
-        <v>850</v>
+        <v>873</v>
       </c>
       <c r="B148" t="s">
-        <v>851</v>
+        <v>874</v>
       </c>
       <c r="C148" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D148" t="s">
-        <v>852</v>
+        <v>875</v>
       </c>
       <c r="E148" t="s">
-        <v>853</v>
+        <v>876</v>
       </c>
       <c r="F148" t="s">
         <v>22</v>
       </c>
       <c r="G148">
         <v>94089</v>
       </c>
       <c r="H148" s="1">
         <v>44861</v>
       </c>
       <c r="I148" t="s">
-        <v>32</v>
+        <v>249</v>
       </c>
       <c r="J148" t="s">
-        <v>854</v>
+        <v>877</v>
       </c>
       <c r="K148" t="s">
-        <v>852</v>
+        <v>875</v>
       </c>
       <c r="L148" t="s">
-        <v>853</v>
+        <v>876</v>
       </c>
       <c r="M148" t="s">
         <v>22</v>
       </c>
       <c r="N148">
         <v>94089</v>
       </c>
       <c r="O148" t="s">
-        <v>855</v>
+        <v>878</v>
       </c>
     </row>
     <row r="149" spans="1:15" ht="15">
       <c r="A149" t="s">
-        <v>856</v>
+        <v>879</v>
       </c>
       <c r="B149" t="s">
-        <v>857</v>
+        <v>880</v>
       </c>
       <c r="C149" t="s">
         <v>37</v>
       </c>
       <c r="D149" t="s">
-        <v>858</v>
+        <v>881</v>
       </c>
       <c r="E149" t="s">
-        <v>859</v>
+        <v>882</v>
       </c>
       <c r="F149" t="s">
         <v>22</v>
       </c>
       <c r="G149">
         <v>95747</v>
       </c>
       <c r="H149" s="1">
         <v>44930</v>
       </c>
       <c r="I149" t="s">
         <v>32</v>
       </c>
       <c r="J149" t="s">
-        <v>857</v>
+        <v>880</v>
       </c>
       <c r="K149" t="s">
-        <v>860</v>
+        <v>883</v>
       </c>
       <c r="L149" t="s">
-        <v>861</v>
+        <v>884</v>
       </c>
       <c r="M149" t="s">
-        <v>862</v>
+        <v>885</v>
       </c>
       <c r="N149">
         <v>77380</v>
       </c>
       <c r="O149" t="s">
-        <v>863</v>
+        <v>886</v>
       </c>
     </row>
     <row r="150" spans="1:17" ht="15">
       <c r="A150" t="s">
-        <v>864</v>
+        <v>887</v>
       </c>
       <c r="B150" t="s">
-        <v>865</v>
+        <v>888</v>
       </c>
       <c r="C150" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D150" t="s">
-        <v>866</v>
+        <v>889</v>
       </c>
       <c r="E150" t="s">
-        <v>867</v>
+        <v>890</v>
       </c>
       <c r="F150" t="s">
         <v>22</v>
       </c>
       <c r="G150">
         <v>92630</v>
       </c>
       <c r="H150" s="1">
         <v>45138</v>
       </c>
       <c r="I150" t="s">
         <v>32</v>
       </c>
       <c r="J150" t="s">
-        <v>868</v>
+        <v>891</v>
       </c>
       <c r="K150" t="s">
-        <v>869</v>
+        <v>892</v>
       </c>
       <c r="L150" t="s">
-        <v>870</v>
+        <v>893</v>
       </c>
       <c r="M150" t="s">
         <v>22</v>
       </c>
       <c r="N150" t="s">
-        <v>871</v>
+        <v>894</v>
       </c>
       <c r="O150" t="s">
-        <v>872</v>
+        <v>895</v>
       </c>
       <c r="Q150" t="s">
-        <v>873</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:14" ht="15">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="151" spans="1:15" ht="15">
       <c r="A151" t="s">
-        <v>874</v>
+        <v>897</v>
       </c>
       <c r="B151" t="s">
-        <v>875</v>
+        <v>898</v>
       </c>
       <c r="C151" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D151" t="s">
-        <v>876</v>
+        <v>899</v>
       </c>
       <c r="E151" t="s">
-        <v>877</v>
+        <v>900</v>
       </c>
       <c r="F151" t="s">
         <v>22</v>
       </c>
       <c r="G151">
         <v>91761</v>
       </c>
       <c r="H151" s="1">
         <v>45117</v>
       </c>
       <c r="I151" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="J151" t="s">
-        <v>878</v>
+        <v>901</v>
       </c>
       <c r="K151" t="s">
-        <v>876</v>
+        <v>899</v>
       </c>
       <c r="L151" t="s">
-        <v>877</v>
+        <v>900</v>
       </c>
       <c r="M151" t="s">
         <v>22</v>
       </c>
       <c r="N151">
         <v>91761</v>
       </c>
+      <c r="O151" t="s">
+        <v>902</v>
+      </c>
     </row>
     <row r="152" spans="1:15" ht="15">
       <c r="A152" t="s">
-        <v>879</v>
+        <v>903</v>
       </c>
       <c r="B152" t="s">
-        <v>880</v>
+        <v>904</v>
       </c>
       <c r="C152" t="s">
-        <v>596</v>
+        <v>615</v>
       </c>
       <c r="D152" t="s">
-        <v>881</v>
+        <v>905</v>
       </c>
       <c r="E152" t="s">
-        <v>882</v>
+        <v>906</v>
       </c>
       <c r="F152" t="s">
         <v>22</v>
       </c>
-      <c r="G152">
-        <v>94070</v>
+      <c r="G152" t="s">
+        <v>907</v>
       </c>
       <c r="H152" s="1">
         <v>45268</v>
       </c>
       <c r="I152" t="s">
         <v>32</v>
       </c>
       <c r="J152" t="s">
-        <v>883</v>
+        <v>908</v>
       </c>
       <c r="K152" t="s">
-        <v>514</v>
+        <v>905</v>
       </c>
       <c r="L152" t="s">
-        <v>503</v>
+        <v>906</v>
       </c>
       <c r="M152" t="s">
         <v>22</v>
       </c>
-      <c r="N152">
-        <v>94577</v>
+      <c r="N152" t="s">
+        <v>907</v>
       </c>
       <c r="O152" t="s">
-        <v>884</v>
+        <v>909</v>
       </c>
     </row>
     <row r="153" spans="1:17" ht="15">
       <c r="A153" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="B153" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="C153" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D153" t="s">
-        <v>887</v>
+        <v>912</v>
       </c>
       <c r="E153" t="s">
-        <v>888</v>
+        <v>913</v>
       </c>
       <c r="F153" t="s">
         <v>22</v>
       </c>
       <c r="G153">
         <v>92584</v>
       </c>
       <c r="H153" s="1">
         <v>45324</v>
       </c>
       <c r="I153" t="s">
         <v>32</v>
       </c>
       <c r="J153" t="s">
-        <v>889</v>
+        <v>914</v>
       </c>
       <c r="K153" t="s">
-        <v>887</v>
+        <v>912</v>
       </c>
       <c r="L153" t="s">
-        <v>888</v>
+        <v>913</v>
       </c>
       <c r="M153" t="s">
         <v>22</v>
       </c>
       <c r="N153">
         <v>92584</v>
       </c>
       <c r="O153" t="s">
-        <v>890</v>
+        <v>915</v>
       </c>
       <c r="Q153" t="s">
-        <v>891</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:14" ht="15">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="154" spans="1:15" ht="15">
       <c r="A154" t="s">
-        <v>892</v>
+        <v>917</v>
       </c>
       <c r="B154" t="s">
-        <v>893</v>
+        <v>918</v>
       </c>
       <c r="C154" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D154" t="s">
-        <v>894</v>
+        <v>919</v>
       </c>
       <c r="E154" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="F154" t="s">
         <v>22</v>
       </c>
       <c r="G154">
         <v>94533</v>
       </c>
       <c r="H154" s="1">
         <v>45420</v>
       </c>
+      <c r="I154" t="s">
+        <v>93</v>
+      </c>
       <c r="J154" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="K154" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="L154" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="M154" t="s">
         <v>22</v>
       </c>
       <c r="N154">
         <v>94188</v>
       </c>
+      <c r="O154" t="s">
+        <v>922</v>
+      </c>
     </row>
     <row r="155" spans="1:15" ht="15">
       <c r="A155" t="s">
-        <v>897</v>
+        <v>923</v>
       </c>
       <c r="B155" t="s">
-        <v>898</v>
+        <v>924</v>
       </c>
       <c r="C155" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D155" t="s">
-        <v>899</v>
+        <v>925</v>
       </c>
       <c r="E155" t="s">
-        <v>900</v>
+        <v>926</v>
       </c>
       <c r="F155" t="s">
         <v>22</v>
       </c>
       <c r="G155">
         <v>90723</v>
       </c>
       <c r="H155" s="1">
         <v>45399</v>
       </c>
+      <c r="I155" t="s">
+        <v>32</v>
+      </c>
       <c r="J155" t="s">
-        <v>898</v>
+        <v>924</v>
       </c>
       <c r="K155" t="s">
-        <v>901</v>
+        <v>927</v>
       </c>
       <c r="L155" t="s">
-        <v>902</v>
+        <v>928</v>
       </c>
       <c r="M155" t="s">
         <v>22</v>
       </c>
       <c r="N155">
         <v>91502</v>
       </c>
       <c r="O155" t="s">
-        <v>903</v>
+        <v>929</v>
       </c>
     </row>
     <row r="156" spans="1:15" ht="15">
       <c r="A156" t="s">
-        <v>904</v>
+        <v>930</v>
       </c>
       <c r="B156" t="s">
-        <v>905</v>
+        <v>931</v>
       </c>
       <c r="C156" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D156" t="s">
-        <v>668</v>
+        <v>932</v>
       </c>
       <c r="E156" t="s">
-        <v>669</v>
+        <v>933</v>
       </c>
       <c r="F156" t="s">
         <v>22</v>
       </c>
       <c r="G156">
         <v>92660</v>
       </c>
       <c r="H156" s="1">
         <v>45399</v>
       </c>
+      <c r="I156" t="s">
+        <v>93</v>
+      </c>
       <c r="J156" t="s">
-        <v>906</v>
+        <v>934</v>
       </c>
       <c r="K156" t="s">
-        <v>668</v>
+        <v>932</v>
       </c>
       <c r="L156" t="s">
-        <v>669</v>
+        <v>933</v>
       </c>
       <c r="M156" t="s">
         <v>22</v>
       </c>
       <c r="N156">
         <v>92660</v>
       </c>
       <c r="O156" t="s">
-        <v>671</v>
+        <v>935</v>
       </c>
     </row>
     <row r="157" spans="1:15" ht="15">
       <c r="A157" t="s">
-        <v>907</v>
+        <v>936</v>
       </c>
       <c r="B157" t="s">
-        <v>715</v>
+        <v>734</v>
       </c>
       <c r="C157" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D157" t="s">
-        <v>908</v>
+        <v>937</v>
       </c>
       <c r="E157" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F157" t="s">
         <v>22</v>
       </c>
       <c r="G157">
         <v>92345</v>
       </c>
       <c r="H157" s="1">
         <v>45450</v>
       </c>
       <c r="J157" t="s">
-        <v>909</v>
+        <v>938</v>
       </c>
       <c r="K157" t="s">
-        <v>908</v>
+        <v>937</v>
       </c>
       <c r="L157" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M157" t="s">
         <v>22</v>
       </c>
       <c r="N157">
         <v>92345</v>
       </c>
       <c r="O157" t="s">
-        <v>910</v>
+        <v>939</v>
       </c>
     </row>
     <row r="158" spans="1:15" ht="15">
       <c r="A158" t="s">
-        <v>911</v>
+        <v>940</v>
       </c>
       <c r="B158" t="s">
-        <v>715</v>
+        <v>734</v>
       </c>
       <c r="C158" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D158" t="s">
-        <v>912</v>
+        <v>941</v>
       </c>
       <c r="E158" t="s">
-        <v>913</v>
+        <v>942</v>
       </c>
       <c r="F158" t="s">
         <v>22</v>
       </c>
       <c r="G158">
         <v>90638</v>
       </c>
       <c r="H158" s="1">
         <v>45597</v>
       </c>
       <c r="J158" t="s">
-        <v>914</v>
+        <v>943</v>
       </c>
       <c r="K158" t="s">
-        <v>915</v>
+        <v>944</v>
       </c>
       <c r="L158" t="s">
-        <v>913</v>
+        <v>942</v>
       </c>
       <c r="M158" t="s">
         <v>22</v>
       </c>
       <c r="N158">
         <v>90637</v>
       </c>
       <c r="O158" t="s">
-        <v>916</v>
+        <v>945</v>
       </c>
     </row>
     <row r="159" spans="1:15" ht="15">
       <c r="A159" t="s">
-        <v>917</v>
+        <v>946</v>
       </c>
       <c r="B159" t="s">
-        <v>918</v>
+        <v>947</v>
       </c>
       <c r="C159" t="s">
-        <v>919</v>
+        <v>948</v>
       </c>
       <c r="D159" t="s">
-        <v>920</v>
+        <v>949</v>
       </c>
       <c r="E159" t="s">
-        <v>921</v>
+        <v>950</v>
       </c>
       <c r="F159" t="s">
         <v>22</v>
       </c>
       <c r="G159">
         <v>95640</v>
       </c>
       <c r="H159" s="1">
         <v>45701</v>
       </c>
       <c r="J159" t="s">
-        <v>918</v>
+        <v>947</v>
       </c>
       <c r="K159" t="s">
-        <v>922</v>
+        <v>951</v>
       </c>
       <c r="L159" t="s">
-        <v>923</v>
+        <v>952</v>
       </c>
       <c r="M159" t="s">
         <v>22</v>
       </c>
       <c r="N159">
         <v>95206</v>
       </c>
       <c r="O159" t="s">
-        <v>924</v>
+        <v>953</v>
       </c>
     </row>
     <row r="160" spans="1:15" ht="15">
       <c r="A160" t="s">
-        <v>925</v>
+        <v>954</v>
       </c>
       <c r="B160" t="s">
-        <v>926</v>
+        <v>955</v>
       </c>
       <c r="C160" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="D160" t="s">
-        <v>257</v>
+        <v>269</v>
       </c>
       <c r="E160" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="F160" t="s">
         <v>22</v>
       </c>
       <c r="G160">
         <v>93307</v>
       </c>
       <c r="H160" s="1">
         <v>41680</v>
       </c>
       <c r="I160" t="s">
         <v>32</v>
       </c>
       <c r="J160" t="s">
-        <v>927</v>
+        <v>956</v>
       </c>
       <c r="K160" t="s">
-        <v>260</v>
+        <v>272</v>
       </c>
       <c r="L160" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="M160" t="s">
         <v>22</v>
       </c>
-      <c r="N160">
-        <v>92335</v>
+      <c r="N160" t="s">
+        <v>957</v>
       </c>
       <c r="O160" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
     </row>
     <row r="161" spans="1:15" ht="15">
       <c r="A161" t="s">
-        <v>928</v>
+        <v>958</v>
       </c>
       <c r="B161" t="s">
-        <v>929</v>
+        <v>959</v>
       </c>
       <c r="C161" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="D161" t="s">
-        <v>930</v>
+        <v>960</v>
       </c>
       <c r="E161" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="F161" t="s">
         <v>22</v>
       </c>
       <c r="G161">
         <v>93313</v>
       </c>
       <c r="H161" s="1">
         <v>45779</v>
       </c>
       <c r="J161" t="s">
-        <v>929</v>
+        <v>959</v>
       </c>
       <c r="K161" t="s">
-        <v>930</v>
+        <v>960</v>
       </c>
       <c r="L161" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="M161" t="s">
         <v>22</v>
       </c>
       <c r="N161">
         <v>93313</v>
       </c>
       <c r="O161" t="s">
-        <v>931</v>
+        <v>961</v>
       </c>
     </row>
     <row r="162" spans="1:15" ht="15">
       <c r="A162" t="s">
-        <v>932</v>
+        <v>962</v>
       </c>
       <c r="B162" t="s">
-        <v>933</v>
+        <v>963</v>
       </c>
       <c r="C162" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D162" t="s">
-        <v>934</v>
+        <v>964</v>
       </c>
       <c r="E162" t="s">
-        <v>935</v>
+        <v>965</v>
       </c>
       <c r="F162" t="s">
         <v>22</v>
       </c>
       <c r="G162">
         <v>92363</v>
       </c>
       <c r="H162" s="1">
         <v>45785</v>
       </c>
       <c r="J162" t="s">
-        <v>936</v>
+        <v>966</v>
       </c>
       <c r="K162" t="s">
-        <v>934</v>
+        <v>964</v>
       </c>
       <c r="L162" t="s">
-        <v>935</v>
+        <v>965</v>
       </c>
       <c r="M162" t="s">
         <v>22</v>
       </c>
       <c r="N162">
         <v>92363</v>
       </c>
       <c r="O162" t="s">
-        <v>937</v>
+        <v>967</v>
       </c>
     </row>
     <row r="163" spans="1:15" ht="15">
       <c r="A163" t="s">
-        <v>938</v>
+        <v>968</v>
       </c>
       <c r="B163" t="s">
-        <v>939</v>
+        <v>969</v>
       </c>
       <c r="C163" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D163" t="s">
-        <v>940</v>
+        <v>970</v>
       </c>
       <c r="E163" t="s">
-        <v>941</v>
+        <v>971</v>
       </c>
       <c r="F163" t="s">
         <v>22</v>
       </c>
       <c r="G163">
         <v>93550</v>
       </c>
       <c r="H163" s="1">
         <v>45980</v>
       </c>
       <c r="J163" t="s">
-        <v>942</v>
+        <v>972</v>
       </c>
       <c r="K163" t="s">
-        <v>943</v>
+        <v>973</v>
       </c>
       <c r="L163" t="s">
-        <v>944</v>
+        <v>974</v>
       </c>
       <c r="M163" t="s">
         <v>22</v>
       </c>
       <c r="N163">
         <v>90731</v>
       </c>
       <c r="O163" t="s">
-        <v>945</v>
+        <v>975</v>
       </c>
     </row>
     <row r="164" spans="1:15" ht="15">
       <c r="A164" t="s">
-        <v>946</v>
+        <v>976</v>
       </c>
       <c r="B164" t="s">
-        <v>201</v>
+        <v>734</v>
       </c>
       <c r="C164" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="D164" t="s">
-        <v>705</v>
+        <v>977</v>
       </c>
       <c r="E164" t="s">
-        <v>560</v>
+        <v>978</v>
       </c>
       <c r="F164" t="s">
         <v>22</v>
       </c>
       <c r="G164">
-        <v>91352</v>
+        <v>92543</v>
       </c>
       <c r="H164" s="1">
-        <v>42284</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>46048</v>
       </c>
       <c r="J164" t="s">
-        <v>201</v>
+        <v>979</v>
       </c>
       <c r="K164" t="s">
-        <v>705</v>
+        <v>977</v>
       </c>
       <c r="L164" t="s">
-        <v>560</v>
+        <v>978</v>
       </c>
       <c r="M164" t="s">
         <v>22</v>
       </c>
       <c r="N164">
-        <v>91352</v>
+        <v>92543</v>
       </c>
       <c r="O164" t="s">
-        <v>947</v>
+        <v>980</v>
       </c>
     </row>
     <row r="165" spans="1:15" ht="15">
       <c r="A165" t="s">
-        <v>948</v>
+        <v>981</v>
       </c>
       <c r="B165" t="s">
-        <v>949</v>
+        <v>210</v>
       </c>
       <c r="C165" t="s">
-        <v>518</v>
+        <v>60</v>
       </c>
       <c r="D165" t="s">
-        <v>712</v>
+        <v>723</v>
       </c>
       <c r="E165" t="s">
-        <v>518</v>
+        <v>577</v>
       </c>
       <c r="F165" t="s">
         <v>22</v>
       </c>
       <c r="G165">
-        <v>95824</v>
+        <v>91352</v>
       </c>
       <c r="H165" s="1">
+        <v>42284</v>
+      </c>
+      <c r="I165" t="s">
+        <v>382</v>
+      </c>
+      <c r="J165" t="s">
+        <v>210</v>
+      </c>
+      <c r="K165" t="s">
+        <v>723</v>
+      </c>
+      <c r="L165" t="s">
+        <v>577</v>
+      </c>
+      <c r="M165" t="s">
+        <v>22</v>
+      </c>
+      <c r="N165">
+        <v>91352</v>
+      </c>
+      <c r="O165" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="166" spans="1:15" ht="15">
+      <c r="A166" t="s">
+        <v>983</v>
+      </c>
+      <c r="B166" t="s">
+        <v>984</v>
+      </c>
+      <c r="C166" t="s">
+        <v>538</v>
+      </c>
+      <c r="D166" t="s">
+        <v>730</v>
+      </c>
+      <c r="E166" t="s">
+        <v>538</v>
+      </c>
+      <c r="F166" t="s">
+        <v>22</v>
+      </c>
+      <c r="G166" t="s">
+        <v>731</v>
+      </c>
+      <c r="H166" s="1">
         <v>43213</v>
       </c>
-      <c r="I165" t="s">
+      <c r="I166" t="s">
         <v>32</v>
       </c>
-      <c r="J165" t="s">
-[...37 lines deleted...]
-      <c r="G166">
+      <c r="J166" t="s">
+        <v>984</v>
+      </c>
+      <c r="K166" t="s">
+        <v>730</v>
+      </c>
+      <c r="L166" t="s">
+        <v>538</v>
+      </c>
+      <c r="M166" t="s">
+        <v>22</v>
+      </c>
+      <c r="N166" t="s">
+        <v>731</v>
+      </c>
+      <c r="O166" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="167" spans="1:17" ht="15">
+      <c r="A167" t="s">
+        <v>986</v>
+      </c>
+      <c r="B167" t="s">
+        <v>987</v>
+      </c>
+      <c r="C167" t="s">
+        <v>294</v>
+      </c>
+      <c r="D167" t="s">
+        <v>988</v>
+      </c>
+      <c r="E167" t="s">
+        <v>296</v>
+      </c>
+      <c r="F167" t="s">
+        <v>22</v>
+      </c>
+      <c r="G167" t="s">
+        <v>989</v>
+      </c>
+      <c r="H167" s="1">
+        <v>44778</v>
+      </c>
+      <c r="I167" t="s">
+        <v>411</v>
+      </c>
+      <c r="J167" t="s">
+        <v>990</v>
+      </c>
+      <c r="K167" t="s">
+        <v>991</v>
+      </c>
+      <c r="L167" t="s">
+        <v>296</v>
+      </c>
+      <c r="M167" t="s">
+        <v>22</v>
+      </c>
+      <c r="N167">
         <v>95354</v>
       </c>
-      <c r="H166" s="1">
-[...72 lines deleted...]
-      </c>
       <c r="O167" t="s">
-        <v>963</v>
+        <v>992</v>
+      </c>
+      <c r="P167" t="s">
+        <v>993</v>
+      </c>
+      <c r="Q167" t="s">
+        <v>994</v>
       </c>
     </row>
     <row r="168" spans="1:15" ht="15">
       <c r="A168" t="s">
-        <v>964</v>
+        <v>995</v>
       </c>
       <c r="B168" t="s">
-        <v>965</v>
+        <v>996</v>
       </c>
       <c r="C168" t="s">
-        <v>66</v>
+        <v>662</v>
       </c>
       <c r="D168" t="s">
-        <v>966</v>
+        <v>997</v>
       </c>
       <c r="E168" t="s">
-        <v>206</v>
+        <v>662</v>
       </c>
       <c r="F168" t="s">
         <v>22</v>
       </c>
       <c r="G168">
+        <v>94134</v>
+      </c>
+      <c r="H168" s="1">
+        <v>44006</v>
+      </c>
+      <c r="I168" t="s">
+        <v>32</v>
+      </c>
+      <c r="J168" t="s">
+        <v>998</v>
+      </c>
+      <c r="K168" t="s">
+        <v>997</v>
+      </c>
+      <c r="L168" t="s">
+        <v>662</v>
+      </c>
+      <c r="M168" t="s">
+        <v>22</v>
+      </c>
+      <c r="N168">
+        <v>94134</v>
+      </c>
+      <c r="O168" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="169" spans="1:15" ht="15">
+      <c r="A169" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B169" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C169" t="s">
+        <v>68</v>
+      </c>
+      <c r="D169" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E169" t="s">
+        <v>215</v>
+      </c>
+      <c r="F169" t="s">
+        <v>22</v>
+      </c>
+      <c r="G169">
         <v>95112</v>
       </c>
-      <c r="H168" s="1">
+      <c r="H169" s="1">
         <v>32538</v>
-      </c>
-[...45 lines deleted...]
-        <v>32546</v>
       </c>
       <c r="I169" t="s">
         <v>32</v>
       </c>
       <c r="J169" t="s">
-        <v>969</v>
+        <v>1001</v>
       </c>
       <c r="K169" t="s">
-        <v>970</v>
+        <v>1002</v>
       </c>
       <c r="L169" t="s">
-        <v>971</v>
+        <v>215</v>
       </c>
       <c r="M169" t="s">
         <v>22</v>
       </c>
       <c r="N169">
+        <v>95112</v>
+      </c>
+      <c r="O169" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="170" spans="1:17" ht="15">
+      <c r="A170" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B170" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C170" t="s">
+        <v>53</v>
+      </c>
+      <c r="D170" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E170" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F170" t="s">
+        <v>22</v>
+      </c>
+      <c r="G170">
         <v>94949</v>
       </c>
-      <c r="O169" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="H170" s="1">
-        <v>33044</v>
+        <v>32546</v>
       </c>
       <c r="I170" t="s">
-        <v>32</v>
+        <v>382</v>
       </c>
       <c r="J170" t="s">
-        <v>978</v>
+        <v>1005</v>
       </c>
       <c r="K170" t="s">
-        <v>979</v>
+        <v>1006</v>
       </c>
       <c r="L170" t="s">
-        <v>977</v>
+        <v>1007</v>
       </c>
       <c r="M170" t="s">
         <v>22</v>
       </c>
       <c r="N170">
-        <v>96067</v>
+        <v>94949</v>
       </c>
       <c r="O170" t="s">
-        <v>980</v>
+        <v>1008</v>
+      </c>
+      <c r="Q170" t="s">
+        <v>1009</v>
       </c>
     </row>
     <row r="171" spans="1:15" ht="15">
       <c r="A171" t="s">
-        <v>981</v>
+        <v>1010</v>
       </c>
       <c r="B171" t="s">
-        <v>982</v>
+        <v>1011</v>
       </c>
       <c r="C171" t="s">
-        <v>250</v>
+        <v>654</v>
       </c>
       <c r="D171" t="s">
-        <v>983</v>
+        <v>1012</v>
       </c>
       <c r="E171" t="s">
-        <v>252</v>
+        <v>1013</v>
       </c>
       <c r="F171" t="s">
         <v>22</v>
       </c>
       <c r="G171">
-        <v>96003</v>
+        <v>96067</v>
       </c>
       <c r="H171" s="1">
-        <v>33129</v>
+        <v>33044</v>
       </c>
       <c r="I171" t="s">
         <v>32</v>
       </c>
       <c r="J171" t="s">
-        <v>982</v>
+        <v>1014</v>
       </c>
       <c r="K171" t="s">
-        <v>984</v>
+        <v>1015</v>
       </c>
       <c r="L171" t="s">
-        <v>252</v>
+        <v>1013</v>
       </c>
       <c r="M171" t="s">
         <v>22</v>
       </c>
       <c r="N171">
-        <v>96049</v>
+        <v>96067</v>
       </c>
       <c r="O171" t="s">
-        <v>985</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="172" spans="1:15" ht="15">
       <c r="A172" t="s">
-        <v>986</v>
+        <v>1017</v>
       </c>
       <c r="B172" t="s">
-        <v>987</v>
+        <v>1018</v>
       </c>
       <c r="C172" t="s">
-        <v>80</v>
+        <v>262</v>
       </c>
       <c r="D172" t="s">
-        <v>988</v>
+        <v>1019</v>
       </c>
       <c r="E172" t="s">
-        <v>989</v>
+        <v>264</v>
       </c>
       <c r="F172" t="s">
         <v>22</v>
       </c>
       <c r="G172">
-        <v>92314</v>
+        <v>96003</v>
       </c>
       <c r="H172" s="1">
-        <v>33218</v>
+        <v>33129</v>
       </c>
       <c r="I172" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J172" t="s">
-        <v>990</v>
+        <v>1018</v>
       </c>
       <c r="K172" t="s">
-        <v>991</v>
+        <v>1020</v>
       </c>
       <c r="L172" t="s">
-        <v>989</v>
+        <v>264</v>
       </c>
       <c r="M172" t="s">
         <v>22</v>
       </c>
       <c r="N172">
-        <v>92314</v>
+        <v>96049</v>
       </c>
       <c r="O172" t="s">
-        <v>992</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="173" spans="1:15" ht="15">
       <c r="A173" t="s">
-        <v>993</v>
+        <v>1022</v>
       </c>
       <c r="B173" t="s">
-        <v>994</v>
+        <v>1023</v>
       </c>
       <c r="C173" t="s">
-        <v>776</v>
+        <v>82</v>
       </c>
       <c r="D173" t="s">
-        <v>995</v>
+        <v>1024</v>
       </c>
       <c r="E173" t="s">
-        <v>996</v>
+        <v>1025</v>
       </c>
       <c r="F173" t="s">
         <v>22</v>
       </c>
       <c r="G173">
-        <v>95776</v>
+        <v>92314</v>
       </c>
       <c r="H173" s="1">
-        <v>33529</v>
+        <v>33218</v>
       </c>
       <c r="I173" t="s">
-        <v>32</v>
+        <v>382</v>
       </c>
       <c r="J173" t="s">
-        <v>997</v>
+        <v>1026</v>
       </c>
       <c r="K173" t="s">
-        <v>998</v>
+        <v>1027</v>
       </c>
       <c r="L173" t="s">
-        <v>996</v>
+        <v>1025</v>
       </c>
       <c r="M173" t="s">
         <v>22</v>
       </c>
       <c r="N173">
-        <v>95776</v>
+        <v>92314</v>
       </c>
       <c r="O173" t="s">
-        <v>999</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="174" spans="1:15" ht="15">
       <c r="A174" t="s">
-        <v>1000</v>
+        <v>1029</v>
       </c>
       <c r="B174" t="s">
-        <v>1001</v>
+        <v>1030</v>
       </c>
       <c r="C174" t="s">
-        <v>103</v>
+        <v>804</v>
       </c>
       <c r="D174" t="s">
-        <v>1002</v>
+        <v>1031</v>
       </c>
       <c r="E174" t="s">
-        <v>103</v>
+        <v>1032</v>
       </c>
       <c r="F174" t="s">
         <v>22</v>
       </c>
       <c r="G174">
-        <v>95065</v>
+        <v>95776</v>
       </c>
       <c r="H174" s="1">
-        <v>32457</v>
+        <v>33529</v>
       </c>
       <c r="I174" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J174" t="s">
-        <v>1003</v>
+        <v>1033</v>
       </c>
       <c r="K174" t="s">
-        <v>1002</v>
+        <v>1034</v>
       </c>
       <c r="L174" t="s">
-        <v>103</v>
+        <v>1032</v>
       </c>
       <c r="M174" t="s">
         <v>22</v>
       </c>
       <c r="N174">
-        <v>95065</v>
+        <v>95776</v>
       </c>
       <c r="O174" t="s">
-        <v>1004</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="175" spans="1:15" ht="15">
       <c r="A175" t="s">
-        <v>1005</v>
+        <v>1036</v>
       </c>
       <c r="B175" t="s">
-        <v>1006</v>
+        <v>1037</v>
       </c>
       <c r="C175" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="D175" t="s">
-        <v>1007</v>
+        <v>1038</v>
       </c>
       <c r="E175" t="s">
-        <v>266</v>
+        <v>106</v>
       </c>
       <c r="F175" t="s">
         <v>22</v>
       </c>
       <c r="G175">
-        <v>90814</v>
+        <v>95065</v>
       </c>
       <c r="H175" s="1">
-        <v>33133</v>
+        <v>32457</v>
       </c>
       <c r="I175" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="J175" t="s">
-        <v>1006</v>
+        <v>1039</v>
       </c>
       <c r="K175" t="s">
-        <v>1007</v>
+        <v>1038</v>
       </c>
       <c r="L175" t="s">
-        <v>266</v>
+        <v>106</v>
       </c>
       <c r="M175" t="s">
         <v>22</v>
       </c>
       <c r="N175">
-        <v>90814</v>
+        <v>95065</v>
       </c>
       <c r="O175" t="s">
-        <v>1008</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="176" spans="1:15" ht="15">
       <c r="A176" t="s">
-        <v>1009</v>
+        <v>1041</v>
       </c>
       <c r="B176" t="s">
-        <v>1010</v>
+        <v>1042</v>
       </c>
       <c r="C176" t="s">
-        <v>122</v>
+        <v>60</v>
       </c>
       <c r="D176" t="s">
-        <v>1011</v>
+        <v>1043</v>
       </c>
       <c r="E176" t="s">
-        <v>122</v>
+        <v>278</v>
       </c>
       <c r="F176" t="s">
         <v>22</v>
       </c>
       <c r="G176">
-        <v>92110</v>
+        <v>90814</v>
       </c>
       <c r="H176" s="1">
         <v>33133</v>
       </c>
       <c r="I176" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="J176" t="s">
-        <v>1010</v>
+        <v>1042</v>
       </c>
       <c r="K176" t="s">
-        <v>1012</v>
+        <v>1043</v>
       </c>
       <c r="L176" t="s">
-        <v>122</v>
+        <v>278</v>
       </c>
       <c r="M176" t="s">
         <v>22</v>
       </c>
       <c r="N176">
-        <v>92138</v>
+        <v>90814</v>
       </c>
       <c r="O176" t="s">
-        <v>1013</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="177" spans="1:15" ht="15">
       <c r="A177" t="s">
-        <v>1014</v>
+        <v>1045</v>
       </c>
       <c r="B177" t="s">
-        <v>1015</v>
+        <v>1046</v>
       </c>
       <c r="C177" t="s">
-        <v>243</v>
+        <v>126</v>
       </c>
       <c r="D177" t="s">
-        <v>1016</v>
+        <v>1047</v>
       </c>
       <c r="E177" t="s">
-        <v>1017</v>
+        <v>126</v>
       </c>
       <c r="F177" t="s">
         <v>22</v>
       </c>
       <c r="G177">
-        <v>94710</v>
+        <v>92110</v>
       </c>
       <c r="H177" s="1">
-        <v>33399</v>
+        <v>33133</v>
       </c>
       <c r="I177" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J177" t="s">
-        <v>1018</v>
+        <v>1046</v>
       </c>
       <c r="K177" t="s">
-        <v>1016</v>
+        <v>1048</v>
       </c>
       <c r="L177" t="s">
-        <v>1017</v>
+        <v>126</v>
       </c>
       <c r="M177" t="s">
         <v>22</v>
       </c>
       <c r="N177">
-        <v>94710</v>
+        <v>92138</v>
       </c>
       <c r="O177" t="s">
-        <v>1019</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="178" spans="1:15" ht="15">
       <c r="A178" t="s">
-        <v>1020</v>
+        <v>1050</v>
       </c>
       <c r="B178" t="s">
-        <v>1021</v>
+        <v>1051</v>
       </c>
       <c r="C178" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="D178" t="s">
-        <v>1022</v>
+        <v>1052</v>
       </c>
       <c r="E178" t="s">
-        <v>258</v>
+        <v>1053</v>
       </c>
       <c r="F178" t="s">
         <v>22</v>
       </c>
       <c r="G178">
-        <v>93301</v>
+        <v>94710</v>
       </c>
       <c r="H178" s="1">
-        <v>34162</v>
+        <v>33399</v>
       </c>
       <c r="I178" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="J178" t="s">
-        <v>1021</v>
+        <v>1054</v>
       </c>
       <c r="K178" t="s">
-        <v>1022</v>
+        <v>1052</v>
       </c>
       <c r="L178" t="s">
-        <v>258</v>
+        <v>1053</v>
       </c>
       <c r="M178" t="s">
         <v>22</v>
       </c>
       <c r="N178">
-        <v>93301</v>
+        <v>94710</v>
       </c>
       <c r="O178" t="s">
-        <v>1023</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="179" spans="1:15" ht="15">
       <c r="A179" t="s">
-        <v>1024</v>
+        <v>1056</v>
       </c>
       <c r="B179" t="s">
-        <v>1025</v>
+        <v>1057</v>
       </c>
       <c r="C179" t="s">
-        <v>518</v>
+        <v>268</v>
       </c>
       <c r="D179" t="s">
-        <v>1026</v>
+        <v>1058</v>
       </c>
       <c r="E179" t="s">
-        <v>518</v>
+        <v>270</v>
       </c>
       <c r="F179" t="s">
         <v>22</v>
       </c>
       <c r="G179">
-        <v>95822</v>
+        <v>93301</v>
       </c>
       <c r="H179" s="1">
         <v>34162</v>
       </c>
       <c r="I179" t="s">
-        <v>32</v>
+        <v>93</v>
       </c>
       <c r="J179" t="s">
-        <v>1025</v>
+        <v>1057</v>
       </c>
       <c r="K179" t="s">
-        <v>1026</v>
+        <v>1058</v>
       </c>
       <c r="L179" t="s">
-        <v>518</v>
+        <v>270</v>
       </c>
       <c r="M179" t="s">
         <v>22</v>
       </c>
       <c r="N179">
-        <v>95822</v>
+        <v>93301</v>
       </c>
       <c r="O179" t="s">
-        <v>1027</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="180" spans="1:15" ht="15">
       <c r="A180" t="s">
-        <v>1028</v>
+        <v>1060</v>
       </c>
       <c r="B180" t="s">
-        <v>1029</v>
+        <v>1061</v>
       </c>
       <c r="C180" t="s">
-        <v>256</v>
+        <v>538</v>
       </c>
       <c r="D180" t="s">
-        <v>1030</v>
+        <v>1062</v>
       </c>
       <c r="E180" t="s">
-        <v>258</v>
+        <v>538</v>
       </c>
       <c r="F180" t="s">
         <v>22</v>
       </c>
       <c r="G180">
-        <v>93309</v>
+        <v>95822</v>
       </c>
       <c r="H180" s="1">
-        <v>34268</v>
+        <v>34162</v>
       </c>
       <c r="I180" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J180" t="s">
-        <v>1031</v>
+        <v>1061</v>
       </c>
       <c r="K180" t="s">
-        <v>1030</v>
+        <v>1062</v>
       </c>
       <c r="L180" t="s">
-        <v>258</v>
+        <v>538</v>
       </c>
       <c r="M180" t="s">
         <v>22</v>
       </c>
       <c r="N180">
-        <v>93309</v>
+        <v>95822</v>
       </c>
       <c r="O180" t="s">
-        <v>1032</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="181" spans="1:15" ht="15">
       <c r="A181" t="s">
-        <v>1033</v>
+        <v>1064</v>
       </c>
       <c r="B181" t="s">
-        <v>1034</v>
+        <v>1065</v>
       </c>
       <c r="C181" t="s">
-        <v>221</v>
+        <v>268</v>
       </c>
       <c r="D181" t="s">
-        <v>1035</v>
+        <v>1066</v>
       </c>
       <c r="E181" t="s">
-        <v>221</v>
+        <v>270</v>
       </c>
       <c r="F181" t="s">
         <v>22</v>
       </c>
       <c r="G181">
-        <v>93706</v>
+        <v>93309</v>
       </c>
       <c r="H181" s="1">
-        <v>34548</v>
+        <v>34268</v>
       </c>
       <c r="I181" t="s">
         <v>32</v>
       </c>
       <c r="J181" t="s">
-        <v>1034</v>
+        <v>1067</v>
       </c>
       <c r="K181" t="s">
-        <v>1036</v>
+        <v>1066</v>
       </c>
       <c r="L181" t="s">
-        <v>221</v>
+        <v>270</v>
       </c>
       <c r="M181" t="s">
         <v>22</v>
       </c>
       <c r="N181">
+        <v>93309</v>
+      </c>
+      <c r="O181" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="182" spans="1:15" ht="15">
+      <c r="A182" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B182" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C182" t="s">
+        <v>230</v>
+      </c>
+      <c r="D182" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E182" t="s">
+        <v>230</v>
+      </c>
+      <c r="F182" t="s">
+        <v>22</v>
+      </c>
+      <c r="G182">
+        <v>93706</v>
+      </c>
+      <c r="H182" s="1">
+        <v>34548</v>
+      </c>
+      <c r="I182" t="s">
+        <v>151</v>
+      </c>
+      <c r="J182" t="s">
+        <v>1070</v>
+      </c>
+      <c r="K182" t="s">
+        <v>1072</v>
+      </c>
+      <c r="L182" t="s">
+        <v>230</v>
+      </c>
+      <c r="M182" t="s">
+        <v>22</v>
+      </c>
+      <c r="N182">
         <v>93721</v>
       </c>
-      <c r="O181" t="s">
-[...22 lines deleted...]
-      <c r="G182">
+      <c r="O182" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="183" spans="1:17" ht="15">
+      <c r="A183" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B183" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C183" t="s">
+        <v>46</v>
+      </c>
+      <c r="D183" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E183" t="s">
+        <v>1077</v>
+      </c>
+      <c r="F183" t="s">
+        <v>22</v>
+      </c>
+      <c r="G183">
         <v>92801</v>
       </c>
-      <c r="H182" s="1">
+      <c r="H183" s="1">
         <v>34705</v>
-      </c>
-[...48 lines deleted...]
-        <v>34747</v>
       </c>
       <c r="I183" t="s">
         <v>32</v>
       </c>
       <c r="J183" t="s">
-        <v>1047</v>
+        <v>1078</v>
       </c>
       <c r="K183" t="s">
-        <v>1046</v>
+        <v>1076</v>
       </c>
       <c r="L183" t="s">
-        <v>636</v>
+        <v>1077</v>
       </c>
       <c r="M183" t="s">
         <v>22</v>
       </c>
       <c r="N183">
-        <v>96097</v>
+        <v>92801</v>
       </c>
       <c r="O183" t="s">
-        <v>1048</v>
+        <v>1079</v>
+      </c>
+      <c r="Q183" t="s">
+        <v>1080</v>
       </c>
     </row>
     <row r="184" spans="1:15" ht="15">
       <c r="A184" t="s">
-        <v>1049</v>
+        <v>1081</v>
       </c>
       <c r="B184" t="s">
-        <v>1050</v>
+        <v>1082</v>
       </c>
       <c r="C184" t="s">
-        <v>122</v>
+        <v>654</v>
       </c>
       <c r="D184" t="s">
-        <v>1051</v>
+        <v>1083</v>
       </c>
       <c r="E184" t="s">
-        <v>122</v>
+        <v>656</v>
       </c>
       <c r="F184" t="s">
         <v>22</v>
       </c>
       <c r="G184">
-        <v>92199</v>
+        <v>96097</v>
       </c>
       <c r="H184" s="1">
-        <v>34634</v>
+        <v>34747</v>
       </c>
       <c r="I184" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="J184" t="s">
-        <v>1052</v>
+        <v>1084</v>
       </c>
       <c r="K184" t="s">
-        <v>1051</v>
+        <v>1083</v>
       </c>
       <c r="L184" t="s">
-        <v>122</v>
+        <v>656</v>
       </c>
       <c r="M184" t="s">
         <v>22</v>
       </c>
       <c r="N184">
-        <v>92199</v>
+        <v>96097</v>
       </c>
       <c r="O184" t="s">
-        <v>1053</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="185" spans="1:15" ht="15">
       <c r="A185" t="s">
-        <v>1054</v>
+        <v>1086</v>
       </c>
       <c r="B185" t="s">
-        <v>1055</v>
+        <v>1087</v>
       </c>
       <c r="C185" t="s">
-        <v>256</v>
+        <v>126</v>
       </c>
       <c r="D185" t="s">
-        <v>1056</v>
+        <v>1088</v>
       </c>
       <c r="E185" t="s">
-        <v>1057</v>
+        <v>126</v>
       </c>
       <c r="F185" t="s">
         <v>22</v>
       </c>
       <c r="G185">
-        <v>93222</v>
+        <v>92199</v>
       </c>
       <c r="H185" s="1">
-        <v>34865</v>
+        <v>34634</v>
       </c>
       <c r="I185" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="J185" t="s">
-        <v>1055</v>
+        <v>1089</v>
       </c>
       <c r="K185" t="s">
-        <v>1058</v>
+        <v>1088</v>
       </c>
       <c r="L185" t="s">
-        <v>1057</v>
+        <v>126</v>
       </c>
       <c r="M185" t="s">
         <v>22</v>
       </c>
       <c r="N185">
-        <v>93222</v>
+        <v>92199</v>
       </c>
       <c r="O185" t="s">
-        <v>1059</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="186" spans="1:15" ht="15">
       <c r="A186" t="s">
-        <v>1060</v>
+        <v>1091</v>
       </c>
       <c r="B186" t="s">
-        <v>1061</v>
+        <v>1092</v>
       </c>
       <c r="C186" t="s">
-        <v>1062</v>
+        <v>268</v>
       </c>
       <c r="D186" t="s">
-        <v>1063</v>
+        <v>1093</v>
       </c>
       <c r="E186" t="s">
-        <v>1064</v>
+        <v>1094</v>
       </c>
       <c r="F186" t="s">
         <v>22</v>
       </c>
       <c r="G186">
-        <v>95936</v>
+        <v>93222</v>
       </c>
       <c r="H186" s="1">
-        <v>35179</v>
+        <v>34865</v>
       </c>
       <c r="I186" t="s">
-        <v>105</v>
+        <v>1095</v>
       </c>
       <c r="J186" t="s">
-        <v>1065</v>
+        <v>1092</v>
       </c>
       <c r="K186" t="s">
-        <v>1066</v>
+        <v>1096</v>
       </c>
       <c r="L186" t="s">
-        <v>1064</v>
+        <v>1094</v>
       </c>
       <c r="M186" t="s">
         <v>22</v>
       </c>
       <c r="N186">
-        <v>95936</v>
+        <v>93222</v>
       </c>
       <c r="O186" t="s">
-        <v>1067</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="187" spans="1:15" ht="15">
       <c r="A187" t="s">
-        <v>1068</v>
+        <v>1098</v>
       </c>
       <c r="B187" t="s">
-        <v>1069</v>
+        <v>1099</v>
       </c>
       <c r="C187" t="s">
-        <v>59</v>
+        <v>1100</v>
       </c>
       <c r="D187" t="s">
-        <v>1070</v>
+        <v>1101</v>
       </c>
       <c r="E187" t="s">
-        <v>59</v>
+        <v>1102</v>
       </c>
       <c r="F187" t="s">
         <v>22</v>
       </c>
       <c r="G187">
-        <v>90012</v>
+        <v>95936</v>
       </c>
       <c r="H187" s="1">
-        <v>36285</v>
+        <v>35179</v>
       </c>
       <c r="I187" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="J187" t="s">
-        <v>1069</v>
+        <v>1103</v>
       </c>
       <c r="K187" t="s">
-        <v>1071</v>
+        <v>1104</v>
       </c>
       <c r="L187" t="s">
-        <v>59</v>
+        <v>1102</v>
       </c>
       <c r="M187" t="s">
         <v>22</v>
       </c>
       <c r="N187">
-        <v>90086</v>
+        <v>95936</v>
       </c>
       <c r="O187" t="s">
-        <v>1072</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="188" spans="1:15" ht="15">
       <c r="A188" t="s">
-        <v>1073</v>
+        <v>1106</v>
       </c>
       <c r="B188" t="s">
-        <v>1074</v>
+        <v>1107</v>
       </c>
       <c r="C188" t="s">
-        <v>320</v>
+        <v>60</v>
       </c>
       <c r="D188" t="s">
-        <v>1075</v>
+        <v>1108</v>
       </c>
       <c r="E188" t="s">
-        <v>1076</v>
+        <v>60</v>
       </c>
       <c r="F188" t="s">
         <v>22</v>
       </c>
       <c r="G188">
-        <v>93291</v>
+        <v>90012</v>
       </c>
       <c r="H188" s="1">
-        <v>36320</v>
+        <v>36285</v>
       </c>
       <c r="I188" t="s">
-        <v>32</v>
+        <v>93</v>
       </c>
       <c r="J188" t="s">
-        <v>1077</v>
+        <v>1107</v>
       </c>
       <c r="K188" t="s">
-        <v>1075</v>
+        <v>1109</v>
       </c>
       <c r="L188" t="s">
-        <v>1076</v>
+        <v>60</v>
       </c>
       <c r="M188" t="s">
         <v>22</v>
       </c>
       <c r="N188">
-        <v>93291</v>
+        <v>90086</v>
       </c>
       <c r="O188" t="s">
-        <v>1078</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="189" spans="1:15" ht="15">
       <c r="A189" t="s">
-        <v>1079</v>
+        <v>1111</v>
       </c>
       <c r="B189" t="s">
-        <v>1080</v>
+        <v>1112</v>
       </c>
       <c r="C189" t="s">
-        <v>45</v>
+        <v>333</v>
       </c>
       <c r="D189" t="s">
-        <v>1081</v>
+        <v>1113</v>
       </c>
       <c r="E189" t="s">
-        <v>867</v>
+        <v>1114</v>
       </c>
       <c r="F189" t="s">
         <v>22</v>
       </c>
       <c r="G189">
-        <v>92630</v>
+        <v>93291</v>
       </c>
       <c r="H189" s="1">
-        <v>36341</v>
+        <v>36320</v>
       </c>
       <c r="I189" t="s">
-        <v>23</v>
+        <v>151</v>
       </c>
       <c r="J189" t="s">
-        <v>1082</v>
+        <v>1115</v>
       </c>
       <c r="K189" t="s">
-        <v>1081</v>
+        <v>1113</v>
       </c>
       <c r="L189" t="s">
-        <v>867</v>
+        <v>1114</v>
       </c>
       <c r="M189" t="s">
         <v>22</v>
       </c>
       <c r="N189">
-        <v>92630</v>
+        <v>93291</v>
       </c>
       <c r="O189" t="s">
-        <v>1083</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="190" spans="1:15" ht="15">
       <c r="A190" t="s">
-        <v>1084</v>
+        <v>1117</v>
       </c>
       <c r="B190" t="s">
-        <v>1085</v>
+        <v>1118</v>
       </c>
       <c r="C190" t="s">
-        <v>122</v>
+        <v>46</v>
       </c>
       <c r="D190" t="s">
-        <v>1086</v>
+        <v>1119</v>
       </c>
       <c r="E190" t="s">
-        <v>122</v>
+        <v>890</v>
       </c>
       <c r="F190" t="s">
         <v>22</v>
       </c>
       <c r="G190">
-        <v>92140</v>
+        <v>92630</v>
       </c>
       <c r="H190" s="1">
-        <v>36476</v>
+        <v>36341</v>
       </c>
       <c r="I190" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="J190" t="s">
-        <v>1087</v>
+        <v>1120</v>
       </c>
       <c r="K190" t="s">
-        <v>1086</v>
+        <v>1119</v>
       </c>
       <c r="L190" t="s">
-        <v>122</v>
+        <v>890</v>
       </c>
       <c r="M190" t="s">
         <v>22</v>
       </c>
       <c r="N190">
-        <v>92140</v>
+        <v>92630</v>
       </c>
       <c r="O190" t="s">
-        <v>1088</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="191" spans="1:15" ht="15">
       <c r="A191" t="s">
-        <v>1089</v>
+        <v>1122</v>
       </c>
       <c r="B191" t="s">
-        <v>1090</v>
+        <v>1123</v>
       </c>
       <c r="C191" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D191" t="s">
-        <v>1091</v>
+        <v>1124</v>
       </c>
       <c r="E191" t="s">
-        <v>1092</v>
+        <v>1125</v>
       </c>
       <c r="F191" t="s">
         <v>22</v>
       </c>
       <c r="G191">
         <v>91204</v>
       </c>
       <c r="H191" s="1">
         <v>37203</v>
       </c>
       <c r="I191" t="s">
-        <v>1093</v>
+        <v>1126</v>
       </c>
       <c r="J191" t="s">
-        <v>1094</v>
+        <v>1127</v>
       </c>
       <c r="K191" t="s">
-        <v>1091</v>
+        <v>1124</v>
       </c>
       <c r="L191" t="s">
-        <v>1092</v>
+        <v>1125</v>
       </c>
       <c r="M191" t="s">
         <v>22</v>
       </c>
       <c r="N191">
         <v>91204</v>
       </c>
       <c r="O191" t="s">
-        <v>1095</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="192" spans="1:15" ht="15">
       <c r="A192" t="s">
-        <v>1096</v>
+        <v>1129</v>
       </c>
       <c r="B192" t="s">
-        <v>1097</v>
+        <v>1130</v>
       </c>
       <c r="C192" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D192" t="s">
-        <v>1098</v>
+        <v>1131</v>
       </c>
       <c r="E192" t="s">
-        <v>1099</v>
+        <v>1132</v>
       </c>
       <c r="F192" t="s">
         <v>22</v>
       </c>
       <c r="G192">
         <v>91711</v>
       </c>
       <c r="H192" s="1">
         <v>39056</v>
       </c>
       <c r="I192" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J192" t="s">
-        <v>1100</v>
+        <v>1133</v>
       </c>
       <c r="K192" t="s">
-        <v>1098</v>
+        <v>1131</v>
       </c>
       <c r="L192" t="s">
-        <v>1099</v>
+        <v>1132</v>
       </c>
       <c r="M192" t="s">
         <v>22</v>
       </c>
       <c r="N192">
         <v>91711</v>
       </c>
       <c r="O192" t="s">
-        <v>1101</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="193" spans="1:15" ht="15">
       <c r="A193" t="s">
-        <v>1102</v>
+        <v>1135</v>
       </c>
       <c r="B193" t="s">
-        <v>1103</v>
+        <v>1136</v>
       </c>
       <c r="C193" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D193" t="s">
-        <v>1104</v>
+        <v>1137</v>
       </c>
       <c r="E193" t="s">
-        <v>877</v>
+        <v>900</v>
       </c>
       <c r="F193" t="s">
         <v>22</v>
       </c>
       <c r="G193">
         <v>91761</v>
       </c>
       <c r="H193" s="1">
         <v>39104</v>
       </c>
       <c r="I193" t="s">
-        <v>23</v>
+        <v>1138</v>
       </c>
       <c r="J193" t="s">
-        <v>1103</v>
+        <v>1136</v>
       </c>
       <c r="K193" t="s">
-        <v>1104</v>
+        <v>1137</v>
       </c>
       <c r="L193" t="s">
-        <v>877</v>
+        <v>900</v>
       </c>
       <c r="M193" t="s">
         <v>22</v>
       </c>
       <c r="N193">
         <v>91761</v>
       </c>
       <c r="O193" t="s">
-        <v>1105</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="194" spans="1:15" ht="15">
       <c r="A194" t="s">
-        <v>1106</v>
+        <v>1140</v>
       </c>
       <c r="B194" t="s">
-        <v>1107</v>
+        <v>1141</v>
       </c>
       <c r="C194" t="s">
-        <v>304</v>
+        <v>316</v>
       </c>
       <c r="D194" t="s">
-        <v>1108</v>
+        <v>1142</v>
       </c>
       <c r="E194" t="s">
-        <v>1109</v>
+        <v>1143</v>
       </c>
       <c r="F194" t="s">
         <v>22</v>
       </c>
       <c r="G194">
         <v>93436</v>
       </c>
       <c r="H194" s="1">
         <v>39540</v>
       </c>
       <c r="I194" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J194" t="s">
-        <v>1110</v>
+        <v>1144</v>
       </c>
       <c r="K194" t="s">
-        <v>1111</v>
+        <v>1145</v>
       </c>
       <c r="L194" t="s">
-        <v>1109</v>
+        <v>1143</v>
       </c>
       <c r="M194" t="s">
         <v>22</v>
       </c>
       <c r="N194">
         <v>93436</v>
       </c>
       <c r="O194" t="s">
-        <v>1112</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="195" spans="1:15" ht="15">
       <c r="A195" t="s">
-        <v>1113</v>
+        <v>1147</v>
       </c>
       <c r="B195" t="s">
-        <v>1114</v>
+        <v>1148</v>
       </c>
       <c r="C195" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D195" t="s">
-        <v>1115</v>
+        <v>1149</v>
       </c>
       <c r="E195" t="s">
-        <v>1116</v>
+        <v>1150</v>
       </c>
       <c r="F195" t="s">
         <v>22</v>
       </c>
       <c r="G195">
         <v>92278</v>
       </c>
       <c r="H195" s="1">
         <v>39580</v>
       </c>
       <c r="I195" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="J195" t="s">
-        <v>1117</v>
+        <v>1151</v>
       </c>
       <c r="K195" t="s">
-        <v>1118</v>
+        <v>1152</v>
       </c>
       <c r="L195" t="s">
-        <v>1116</v>
+        <v>1150</v>
       </c>
       <c r="M195" t="s">
         <v>22</v>
       </c>
       <c r="N195">
         <v>92278</v>
       </c>
       <c r="O195" t="s">
-        <v>1119</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="196" spans="1:15" ht="15">
       <c r="A196" t="s">
-        <v>1120</v>
+        <v>1154</v>
       </c>
       <c r="B196" t="s">
-        <v>1121</v>
+        <v>1155</v>
       </c>
       <c r="C196" t="s">
-        <v>320</v>
+        <v>333</v>
       </c>
       <c r="D196" t="s">
-        <v>1122</v>
+        <v>1156</v>
       </c>
       <c r="E196" t="s">
-        <v>1076</v>
+        <v>1114</v>
       </c>
       <c r="F196" t="s">
         <v>22</v>
       </c>
       <c r="G196">
         <v>93292</v>
       </c>
       <c r="H196" s="1">
         <v>39623</v>
       </c>
       <c r="I196" t="s">
         <v>32</v>
       </c>
       <c r="J196" t="s">
-        <v>1123</v>
+        <v>1157</v>
       </c>
       <c r="K196" t="s">
-        <v>1122</v>
+        <v>1156</v>
       </c>
       <c r="L196" t="s">
-        <v>1076</v>
+        <v>1114</v>
       </c>
       <c r="M196" t="s">
         <v>22</v>
       </c>
       <c r="N196">
         <v>93292</v>
       </c>
       <c r="O196" t="s">
-        <v>1124</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="197" spans="1:15" ht="15">
       <c r="A197" t="s">
-        <v>1125</v>
+        <v>1159</v>
       </c>
       <c r="B197" t="s">
-        <v>1126</v>
+        <v>1160</v>
       </c>
       <c r="C197" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D197" t="s">
-        <v>1127</v>
+        <v>1161</v>
       </c>
       <c r="E197" t="s">
-        <v>1128</v>
+        <v>1162</v>
       </c>
       <c r="F197" t="s">
         <v>22</v>
       </c>
       <c r="G197">
         <v>92373</v>
       </c>
       <c r="H197" s="1">
         <v>39623</v>
       </c>
       <c r="I197" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J197" t="s">
-        <v>1126</v>
+        <v>1160</v>
       </c>
       <c r="K197" t="s">
-        <v>1129</v>
+        <v>1163</v>
       </c>
       <c r="L197" t="s">
-        <v>1128</v>
+        <v>1162</v>
       </c>
       <c r="M197" t="s">
         <v>22</v>
       </c>
       <c r="N197">
         <v>92373</v>
       </c>
       <c r="O197" t="s">
-        <v>1130</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="198" spans="1:15" ht="15">
       <c r="A198" t="s">
-        <v>1131</v>
+        <v>1165</v>
       </c>
       <c r="B198" t="s">
-        <v>1132</v>
+        <v>1166</v>
       </c>
       <c r="C198" t="s">
-        <v>466</v>
+        <v>484</v>
       </c>
       <c r="D198" t="s">
-        <v>1133</v>
+        <v>1167</v>
       </c>
       <c r="E198" t="s">
-        <v>1134</v>
+        <v>1168</v>
       </c>
       <c r="F198" t="s">
         <v>22</v>
       </c>
-      <c r="G198">
-        <v>93030</v>
+      <c r="G198" t="s">
+        <v>1169</v>
       </c>
       <c r="H198" s="1">
         <v>39636</v>
       </c>
       <c r="I198" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J198" t="s">
-        <v>1135</v>
+        <v>1170</v>
       </c>
       <c r="K198" t="s">
-        <v>1133</v>
+        <v>1167</v>
       </c>
       <c r="L198" t="s">
-        <v>1134</v>
+        <v>1168</v>
       </c>
       <c r="M198" t="s">
         <v>22</v>
       </c>
-      <c r="N198">
-        <v>93030</v>
+      <c r="N198" t="s">
+        <v>1169</v>
       </c>
       <c r="O198" t="s">
-        <v>1136</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="199" spans="1:15" ht="15">
       <c r="A199" t="s">
-        <v>1137</v>
+        <v>1172</v>
       </c>
       <c r="B199" t="s">
-        <v>1138</v>
+        <v>1173</v>
       </c>
       <c r="C199" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D199" t="s">
-        <v>1139</v>
+        <v>1174</v>
       </c>
       <c r="E199" t="s">
-        <v>1140</v>
+        <v>1175</v>
       </c>
       <c r="F199" t="s">
         <v>22</v>
       </c>
       <c r="G199">
         <v>92220</v>
       </c>
       <c r="H199" s="1">
         <v>39644</v>
       </c>
       <c r="I199" t="s">
-        <v>32</v>
+        <v>382</v>
       </c>
       <c r="J199" t="s">
-        <v>1138</v>
+        <v>1173</v>
       </c>
       <c r="K199" t="s">
-        <v>1139</v>
+        <v>1174</v>
       </c>
       <c r="L199" t="s">
-        <v>1140</v>
+        <v>1175</v>
       </c>
       <c r="M199" t="s">
         <v>22</v>
       </c>
       <c r="N199">
         <v>92220</v>
       </c>
       <c r="O199" t="s">
-        <v>1141</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="200" spans="1:15" ht="15">
       <c r="A200" t="s">
-        <v>1142</v>
+        <v>1177</v>
       </c>
       <c r="B200" t="s">
-        <v>1143</v>
+        <v>1178</v>
       </c>
       <c r="C200" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="D200" t="s">
-        <v>1144</v>
+        <v>1179</v>
       </c>
       <c r="E200" t="s">
-        <v>923</v>
+        <v>952</v>
       </c>
       <c r="F200" t="s">
         <v>22</v>
       </c>
       <c r="G200">
         <v>95205</v>
       </c>
       <c r="H200" s="1">
         <v>39678</v>
       </c>
       <c r="I200" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J200" t="s">
-        <v>1145</v>
+        <v>1180</v>
       </c>
       <c r="K200" t="s">
-        <v>1146</v>
+        <v>1181</v>
       </c>
       <c r="L200" t="s">
-        <v>923</v>
+        <v>952</v>
       </c>
       <c r="M200" t="s">
         <v>22</v>
       </c>
       <c r="N200">
         <v>95213</v>
       </c>
       <c r="O200" t="s">
-        <v>1147</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="201" spans="1:15" ht="15">
       <c r="A201" t="s">
-        <v>1148</v>
+        <v>1183</v>
       </c>
       <c r="B201" t="s">
-        <v>1149</v>
+        <v>1184</v>
       </c>
       <c r="C201" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="D201" t="s">
-        <v>1150</v>
+        <v>1185</v>
       </c>
       <c r="E201" t="s">
-        <v>1151</v>
+        <v>1186</v>
       </c>
       <c r="F201" t="s">
         <v>22</v>
       </c>
       <c r="G201">
         <v>94530</v>
       </c>
       <c r="H201" s="1">
         <v>39918</v>
       </c>
       <c r="I201" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J201" t="s">
-        <v>1152</v>
+        <v>1187</v>
       </c>
       <c r="K201" t="s">
-        <v>1153</v>
+        <v>1188</v>
       </c>
       <c r="L201" t="s">
-        <v>1151</v>
+        <v>1186</v>
       </c>
       <c r="M201" t="s">
         <v>22</v>
       </c>
       <c r="N201">
         <v>94530</v>
       </c>
       <c r="O201" t="s">
-        <v>1154</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="202" spans="1:15" ht="15">
       <c r="A202" t="s">
-        <v>1155</v>
+        <v>1190</v>
       </c>
       <c r="B202" t="s">
-        <v>1156</v>
+        <v>1191</v>
       </c>
       <c r="C202" t="s">
-        <v>1157</v>
+        <v>1192</v>
       </c>
       <c r="D202" t="s">
-        <v>1158</v>
+        <v>1193</v>
       </c>
       <c r="E202" t="s">
-        <v>1157</v>
+        <v>1192</v>
       </c>
       <c r="F202" t="s">
         <v>22</v>
       </c>
       <c r="G202">
         <v>95338</v>
       </c>
       <c r="H202" s="1">
         <v>40203</v>
       </c>
       <c r="I202" t="s">
         <v>32</v>
       </c>
       <c r="J202" t="s">
-        <v>1159</v>
+        <v>1194</v>
       </c>
       <c r="K202" t="s">
-        <v>1158</v>
+        <v>1193</v>
       </c>
       <c r="L202" t="s">
-        <v>1157</v>
+        <v>1192</v>
       </c>
       <c r="M202" t="s">
         <v>22</v>
       </c>
       <c r="N202">
         <v>95338</v>
       </c>
       <c r="O202" t="s">
-        <v>1160</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="203" spans="1:15" ht="15">
       <c r="A203" t="s">
-        <v>1161</v>
+        <v>1196</v>
       </c>
       <c r="B203" t="s">
-        <v>1162</v>
+        <v>1197</v>
       </c>
       <c r="C203" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D203" t="s">
-        <v>1163</v>
+        <v>1198</v>
       </c>
       <c r="E203" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F203" t="s">
         <v>22</v>
       </c>
       <c r="G203">
         <v>95060</v>
       </c>
       <c r="H203" s="1">
         <v>40197</v>
       </c>
       <c r="I203" t="s">
         <v>32</v>
       </c>
       <c r="J203" t="s">
-        <v>1164</v>
+        <v>1199</v>
       </c>
       <c r="K203" t="s">
-        <v>1163</v>
+        <v>1198</v>
       </c>
       <c r="L203" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="M203" t="s">
         <v>22</v>
       </c>
       <c r="N203">
         <v>95060</v>
       </c>
       <c r="O203" t="s">
-        <v>1165</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="204" spans="1:15" ht="15">
       <c r="A204" t="s">
-        <v>1166</v>
+        <v>1201</v>
       </c>
       <c r="B204" t="s">
-        <v>1167</v>
+        <v>1202</v>
       </c>
       <c r="C204" t="s">
-        <v>518</v>
+        <v>538</v>
       </c>
       <c r="D204" t="s">
-        <v>1168</v>
+        <v>1203</v>
       </c>
       <c r="E204" t="s">
-        <v>518</v>
+        <v>538</v>
       </c>
       <c r="F204" t="s">
         <v>22</v>
       </c>
       <c r="G204">
         <v>95824</v>
       </c>
       <c r="H204" s="1">
         <v>43745</v>
       </c>
       <c r="I204" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J204" t="s">
-        <v>1169</v>
+        <v>1204</v>
       </c>
       <c r="K204" t="s">
-        <v>1168</v>
+        <v>1203</v>
       </c>
       <c r="L204" t="s">
-        <v>518</v>
+        <v>538</v>
       </c>
       <c r="M204" t="s">
         <v>22</v>
       </c>
       <c r="N204">
         <v>95824</v>
       </c>
       <c r="O204" t="s">
-        <v>1170</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="205" spans="1:15" ht="15">
       <c r="A205" t="s">
-        <v>1171</v>
+        <v>1206</v>
       </c>
       <c r="B205" t="s">
-        <v>1172</v>
+        <v>1207</v>
       </c>
       <c r="C205" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D205" t="s">
-        <v>1173</v>
+        <v>1208</v>
       </c>
       <c r="E205" t="s">
-        <v>1174</v>
+        <v>1209</v>
       </c>
       <c r="F205" t="s">
         <v>22</v>
       </c>
       <c r="G205">
         <v>92311</v>
       </c>
       <c r="H205" s="1">
         <v>41358</v>
       </c>
       <c r="I205" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="J205" t="s">
-        <v>1175</v>
+        <v>1210</v>
       </c>
       <c r="K205" t="s">
-        <v>1173</v>
+        <v>1208</v>
       </c>
       <c r="L205" t="s">
-        <v>1174</v>
+        <v>1209</v>
       </c>
       <c r="M205" t="s">
         <v>22</v>
       </c>
       <c r="N205">
         <v>92311</v>
       </c>
       <c r="O205" t="s">
-        <v>1176</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="206" spans="1:16" ht="15">
       <c r="A206" t="s">
-        <v>1177</v>
+        <v>1212</v>
       </c>
       <c r="B206" t="s">
-        <v>1178</v>
+        <v>1213</v>
       </c>
       <c r="C206" t="s">
-        <v>1179</v>
+        <v>1214</v>
       </c>
       <c r="D206" t="s">
-        <v>1180</v>
+        <v>1215</v>
       </c>
       <c r="E206" t="s">
-        <v>1181</v>
+        <v>1216</v>
       </c>
       <c r="F206" t="s">
         <v>22</v>
       </c>
       <c r="G206">
         <v>95301</v>
       </c>
       <c r="H206" s="1">
         <v>41792</v>
       </c>
       <c r="I206" t="s">
         <v>32</v>
       </c>
       <c r="J206" t="s">
-        <v>1182</v>
+        <v>1217</v>
       </c>
       <c r="K206" t="s">
-        <v>1183</v>
+        <v>1218</v>
       </c>
       <c r="L206" t="s">
-        <v>1181</v>
+        <v>1216</v>
       </c>
       <c r="M206" t="s">
         <v>22</v>
       </c>
       <c r="N206">
         <v>95301</v>
       </c>
       <c r="O206" t="s">
-        <v>1184</v>
+        <v>1219</v>
       </c>
       <c r="P206" t="s">
-        <v>1185</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="207" spans="1:15" ht="15">
       <c r="A207" t="s">
-        <v>1186</v>
+        <v>1221</v>
       </c>
       <c r="B207" t="s">
-        <v>1187</v>
+        <v>1222</v>
       </c>
       <c r="C207" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="D207" t="s">
-        <v>1188</v>
+        <v>1223</v>
       </c>
       <c r="E207" t="s">
-        <v>1017</v>
+        <v>1053</v>
       </c>
       <c r="F207" t="s">
         <v>22</v>
       </c>
       <c r="G207">
         <v>94710</v>
       </c>
       <c r="H207" s="1">
         <v>41806</v>
       </c>
       <c r="I207" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="J207" t="s">
-        <v>1189</v>
+        <v>1224</v>
       </c>
       <c r="K207" t="s">
-        <v>1190</v>
+        <v>1225</v>
       </c>
       <c r="L207" t="s">
-        <v>1017</v>
+        <v>1053</v>
       </c>
       <c r="M207" t="s">
         <v>22</v>
       </c>
       <c r="N207">
         <v>94707</v>
       </c>
       <c r="O207" t="s">
-        <v>1191</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="208" spans="1:15" ht="15">
       <c r="A208" t="s">
-        <v>1192</v>
+        <v>1227</v>
       </c>
       <c r="B208" t="s">
-        <v>1193</v>
+        <v>1228</v>
       </c>
       <c r="C208" t="s">
-        <v>250</v>
+        <v>1214</v>
       </c>
       <c r="D208" t="s">
-        <v>1194</v>
+        <v>1229</v>
       </c>
       <c r="E208" t="s">
-        <v>1195</v>
+        <v>1216</v>
       </c>
       <c r="F208" t="s">
         <v>22</v>
       </c>
       <c r="G208">
-        <v>96088</v>
+        <v>95301</v>
       </c>
       <c r="H208" s="1">
-        <v>44498</v>
+        <v>44340</v>
       </c>
       <c r="I208" t="s">
-        <v>23</v>
+        <v>706</v>
       </c>
       <c r="J208" t="s">
-        <v>1196</v>
+        <v>1230</v>
       </c>
       <c r="K208" t="s">
-        <v>1194</v>
+        <v>1231</v>
       </c>
       <c r="L208" t="s">
-        <v>1195</v>
+        <v>1216</v>
       </c>
       <c r="M208" t="s">
         <v>22</v>
       </c>
       <c r="N208">
-        <v>96088</v>
+        <v>95301</v>
       </c>
       <c r="O208" t="s">
-        <v>1197</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="209" spans="1:15" ht="15">
       <c r="A209" t="s">
-        <v>1198</v>
+        <v>1233</v>
       </c>
       <c r="B209" t="s">
-        <v>1199</v>
+        <v>1234</v>
       </c>
       <c r="C209" t="s">
-        <v>1179</v>
+        <v>60</v>
       </c>
       <c r="D209" t="s">
-        <v>1200</v>
+        <v>1235</v>
       </c>
       <c r="E209" t="s">
-        <v>1181</v>
+        <v>60</v>
       </c>
       <c r="F209" t="s">
         <v>22</v>
       </c>
       <c r="G209">
-        <v>95301</v>
+        <v>90015</v>
       </c>
       <c r="H209" s="1">
-        <v>44340</v>
+        <v>42926</v>
       </c>
       <c r="I209" t="s">
-        <v>693</v>
+        <v>757</v>
       </c>
       <c r="J209" t="s">
-        <v>1201</v>
+        <v>1236</v>
       </c>
       <c r="K209" t="s">
-        <v>1202</v>
+        <v>1235</v>
       </c>
       <c r="L209" t="s">
-        <v>1181</v>
+        <v>60</v>
       </c>
       <c r="M209" t="s">
         <v>22</v>
       </c>
       <c r="N209">
-        <v>95301</v>
+        <v>90015</v>
       </c>
       <c r="O209" t="s">
-        <v>1203</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="210" spans="1:15" ht="15">
       <c r="A210" t="s">
-        <v>1204</v>
+        <v>1238</v>
       </c>
       <c r="B210" t="s">
-        <v>1205</v>
+        <v>1239</v>
       </c>
       <c r="C210" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D210" t="s">
-        <v>1206</v>
+        <v>1240</v>
       </c>
       <c r="E210" t="s">
-        <v>59</v>
+        <v>1241</v>
       </c>
       <c r="F210" t="s">
         <v>22</v>
       </c>
       <c r="G210">
-        <v>90015</v>
+        <v>90404</v>
       </c>
       <c r="H210" s="1">
-        <v>42926</v>
+        <v>41739</v>
       </c>
       <c r="I210" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J210" t="s">
-        <v>1207</v>
+        <v>1242</v>
       </c>
       <c r="K210" t="s">
-        <v>1206</v>
+        <v>1240</v>
       </c>
       <c r="L210" t="s">
-        <v>59</v>
+        <v>1241</v>
       </c>
       <c r="M210" t="s">
         <v>22</v>
       </c>
       <c r="N210">
-        <v>90015</v>
+        <v>90404</v>
       </c>
       <c r="O210" t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:15" ht="15">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="211" spans="1:17" ht="15">
       <c r="A211" t="s">
-        <v>1209</v>
+        <v>1244</v>
       </c>
       <c r="B211" t="s">
-        <v>1210</v>
+        <v>1245</v>
       </c>
       <c r="C211" t="s">
-        <v>59</v>
+        <v>316</v>
       </c>
       <c r="D211" t="s">
-        <v>1211</v>
+        <v>1246</v>
       </c>
       <c r="E211" t="s">
-        <v>1212</v>
+        <v>316</v>
       </c>
       <c r="F211" t="s">
         <v>22</v>
       </c>
       <c r="G211">
-        <v>90404</v>
+        <v>93105</v>
       </c>
       <c r="H211" s="1">
-        <v>41739</v>
+        <v>41535</v>
       </c>
       <c r="I211" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J211" t="s">
-        <v>1213</v>
+        <v>1247</v>
       </c>
       <c r="K211" t="s">
-        <v>1211</v>
+        <v>1246</v>
       </c>
       <c r="L211" t="s">
-        <v>1212</v>
+        <v>316</v>
       </c>
       <c r="M211" t="s">
         <v>22</v>
       </c>
       <c r="N211">
-        <v>90404</v>
+        <v>93105</v>
       </c>
       <c r="O211" t="s">
+        <v>1248</v>
+      </c>
+      <c r="Q211" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="212" spans="1:15" ht="15">
+      <c r="A212" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B212" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C212" t="s">
         <v>1214</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="D212" t="s">
-        <v>1217</v>
+        <v>1252</v>
       </c>
       <c r="E212" t="s">
-        <v>304</v>
+        <v>1214</v>
       </c>
       <c r="F212" t="s">
         <v>22</v>
       </c>
       <c r="G212">
-        <v>93105</v>
+        <v>95343</v>
       </c>
       <c r="H212" s="1">
-        <v>41535</v>
+        <v>43914</v>
       </c>
       <c r="I212" t="s">
-        <v>32</v>
+        <v>93</v>
       </c>
       <c r="J212" t="s">
-        <v>1218</v>
+        <v>1253</v>
       </c>
       <c r="K212" t="s">
-        <v>1217</v>
+        <v>1252</v>
       </c>
       <c r="L212" t="s">
-        <v>304</v>
+        <v>1214</v>
       </c>
       <c r="M212" t="s">
         <v>22</v>
       </c>
       <c r="N212">
-        <v>93105</v>
+        <v>95343</v>
       </c>
       <c r="O212" t="s">
-        <v>1219</v>
-[...2 lines deleted...]
-        <v>1220</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="213" spans="1:15" ht="15">
       <c r="A213" t="s">
-        <v>1221</v>
+        <v>1255</v>
       </c>
       <c r="B213" t="s">
-        <v>1222</v>
+        <v>1256</v>
       </c>
       <c r="C213" t="s">
-        <v>1179</v>
+        <v>254</v>
       </c>
       <c r="D213" t="s">
-        <v>1223</v>
+        <v>1257</v>
       </c>
       <c r="E213" t="s">
-        <v>1179</v>
+        <v>256</v>
       </c>
       <c r="F213" t="s">
         <v>22</v>
       </c>
       <c r="G213">
-        <v>95343</v>
+        <v>94607</v>
       </c>
       <c r="H213" s="1">
-        <v>43914</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>45699</v>
       </c>
       <c r="J213" t="s">
-        <v>1224</v>
+        <v>1258</v>
       </c>
       <c r="K213" t="s">
-        <v>1223</v>
+        <v>1259</v>
       </c>
       <c r="L213" t="s">
-        <v>1179</v>
+        <v>256</v>
       </c>
       <c r="M213" t="s">
         <v>22</v>
       </c>
       <c r="N213">
-        <v>95343</v>
+        <v>94607</v>
       </c>
       <c r="O213" t="s">
-        <v>1225</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="214" spans="1:15" ht="15">
       <c r="A214" t="s">
-        <v>1226</v>
+        <v>1261</v>
       </c>
       <c r="B214" t="s">
-        <v>1227</v>
+        <v>1262</v>
       </c>
       <c r="C214" t="s">
-        <v>243</v>
+        <v>804</v>
       </c>
       <c r="D214" t="s">
-        <v>1228</v>
+        <v>1263</v>
       </c>
       <c r="E214" t="s">
-        <v>245</v>
+        <v>806</v>
       </c>
       <c r="F214" t="s">
         <v>22</v>
       </c>
       <c r="G214">
-        <v>94607</v>
+        <v>95616</v>
       </c>
       <c r="H214" s="1">
-        <v>45699</v>
+        <v>42304</v>
+      </c>
+      <c r="I214" t="s">
+        <v>93</v>
       </c>
       <c r="J214" t="s">
-        <v>1229</v>
+        <v>1264</v>
       </c>
       <c r="K214" t="s">
-        <v>1230</v>
+        <v>1265</v>
       </c>
       <c r="L214" t="s">
-        <v>245</v>
+        <v>806</v>
       </c>
       <c r="M214" t="s">
         <v>22</v>
       </c>
       <c r="N214">
-        <v>94607</v>
+        <v>95616</v>
       </c>
       <c r="O214" t="s">
-        <v>1231</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="215" spans="1:15" ht="15">
       <c r="A215" t="s">
-        <v>1232</v>
+        <v>1267</v>
       </c>
       <c r="B215" t="s">
-        <v>1233</v>
+        <v>1268</v>
       </c>
       <c r="C215" t="s">
-        <v>776</v>
+        <v>60</v>
       </c>
       <c r="D215" t="s">
-        <v>1234</v>
+        <v>1269</v>
       </c>
       <c r="E215" t="s">
-        <v>778</v>
+        <v>1270</v>
       </c>
       <c r="F215" t="s">
         <v>22</v>
       </c>
       <c r="G215">
-        <v>95616</v>
+        <v>91125</v>
       </c>
       <c r="H215" s="1">
-        <v>42304</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>45638</v>
       </c>
       <c r="J215" t="s">
-        <v>1235</v>
+        <v>1271</v>
       </c>
       <c r="K215" t="s">
-        <v>1236</v>
+        <v>1272</v>
       </c>
       <c r="L215" t="s">
-        <v>778</v>
+        <v>1270</v>
       </c>
       <c r="M215" t="s">
         <v>22</v>
       </c>
       <c r="N215">
-        <v>95616</v>
+        <v>91125</v>
       </c>
       <c r="O215" t="s">
-        <v>1237</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="216" spans="1:15" ht="15">
       <c r="A216" t="s">
-        <v>1238</v>
+        <v>1274</v>
       </c>
       <c r="B216" t="s">
-        <v>1239</v>
+        <v>1275</v>
       </c>
       <c r="C216" t="s">
-        <v>59</v>
+        <v>1276</v>
       </c>
       <c r="D216" t="s">
-        <v>1240</v>
+        <v>1277</v>
       </c>
       <c r="E216" t="s">
-        <v>1241</v>
+        <v>1276</v>
       </c>
       <c r="F216" t="s">
         <v>22</v>
       </c>
       <c r="G216">
-        <v>91125</v>
+        <v>90045</v>
       </c>
       <c r="H216" s="1">
-        <v>45638</v>
+        <v>46042</v>
       </c>
       <c r="J216" t="s">
-        <v>1242</v>
+        <v>1278</v>
       </c>
       <c r="K216" t="s">
-        <v>1243</v>
+        <v>1277</v>
       </c>
       <c r="L216" t="s">
-        <v>1241</v>
+        <v>1276</v>
       </c>
       <c r="M216" t="s">
         <v>22</v>
       </c>
       <c r="N216">
-        <v>91125</v>
+        <v>90045</v>
       </c>
       <c r="O216" t="s">
-        <v>1244</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="217" spans="1:15" ht="15">
       <c r="A217" t="s">
-        <v>1245</v>
+        <v>1280</v>
       </c>
       <c r="B217" t="s">
-        <v>1246</v>
+        <v>1281</v>
       </c>
       <c r="C217" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D217" t="s">
-        <v>1247</v>
+        <v>1282</v>
       </c>
       <c r="E217" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F217" t="s">
         <v>22</v>
       </c>
       <c r="G217">
         <v>95060</v>
       </c>
       <c r="H217" s="1">
         <v>41667</v>
       </c>
       <c r="I217" t="s">
         <v>32</v>
       </c>
       <c r="J217" t="s">
-        <v>1246</v>
+        <v>1281</v>
       </c>
       <c r="K217" t="s">
-        <v>1248</v>
+        <v>1283</v>
       </c>
       <c r="L217" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="M217" t="s">
         <v>22</v>
       </c>
       <c r="N217">
         <v>95060</v>
       </c>
       <c r="O217" t="s">
-        <v>1249</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="218" spans="1:15" ht="15">
       <c r="A218" t="s">
-        <v>1250</v>
+        <v>1285</v>
       </c>
       <c r="B218" t="s">
-        <v>1251</v>
+        <v>1286</v>
       </c>
       <c r="C218" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D218" t="s">
-        <v>1252</v>
+        <v>1287</v>
       </c>
       <c r="E218" t="s">
-        <v>1253</v>
+        <v>1288</v>
       </c>
       <c r="F218" t="s">
         <v>22</v>
       </c>
       <c r="G218">
         <v>95076</v>
       </c>
       <c r="H218" s="1">
         <v>43402</v>
       </c>
       <c r="I218" t="s">
         <v>32</v>
       </c>
       <c r="J218" t="s">
-        <v>1254</v>
+        <v>1289</v>
       </c>
       <c r="K218" t="s">
-        <v>1252</v>
+        <v>1287</v>
       </c>
       <c r="L218" t="s">
-        <v>1253</v>
+        <v>1288</v>
       </c>
       <c r="M218" t="s">
         <v>22</v>
       </c>
       <c r="N218">
         <v>95076</v>
       </c>
       <c r="O218" t="s">
-        <v>1255</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="219" spans="1:15" ht="15">
       <c r="A219" t="s">
-        <v>1256</v>
+        <v>1291</v>
       </c>
       <c r="B219" t="s">
-        <v>1257</v>
+        <v>1292</v>
       </c>
       <c r="C219" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D219" t="s">
-        <v>1258</v>
+        <v>1293</v>
       </c>
       <c r="E219" t="s">
-        <v>1259</v>
+        <v>1294</v>
       </c>
       <c r="F219" t="s">
         <v>22</v>
       </c>
       <c r="G219">
         <v>90232</v>
       </c>
       <c r="H219" s="1">
         <v>43549</v>
       </c>
       <c r="I219" t="s">
         <v>32</v>
       </c>
       <c r="J219" t="s">
-        <v>1260</v>
+        <v>1295</v>
       </c>
       <c r="K219" t="s">
-        <v>1261</v>
+        <v>1296</v>
       </c>
       <c r="L219" t="s">
-        <v>1259</v>
+        <v>1294</v>
       </c>
       <c r="M219" t="s">
         <v>22</v>
       </c>
       <c r="N219">
         <v>90232</v>
       </c>
       <c r="O219" t="s">
-        <v>1262</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="220" spans="1:15" ht="15">
       <c r="A220" t="s">
-        <v>1263</v>
+        <v>1298</v>
       </c>
       <c r="B220" t="s">
-        <v>1264</v>
+        <v>1299</v>
       </c>
       <c r="C220" t="s">
-        <v>518</v>
+        <v>207</v>
       </c>
       <c r="D220" t="s">
-        <v>1265</v>
+        <v>1300</v>
       </c>
       <c r="E220" t="s">
-        <v>1266</v>
+        <v>1301</v>
       </c>
       <c r="F220" t="s">
         <v>22</v>
       </c>
-      <c r="G220">
-        <v>95630</v>
+      <c r="G220" t="s">
+        <v>1302</v>
       </c>
       <c r="H220" s="1">
-        <v>44383</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>46108</v>
       </c>
       <c r="J220" t="s">
-        <v>1267</v>
+        <v>1303</v>
       </c>
       <c r="K220" t="s">
-        <v>1268</v>
+        <v>1300</v>
       </c>
       <c r="L220" t="s">
-        <v>1266</v>
+        <v>1301</v>
       </c>
       <c r="M220" t="s">
         <v>22</v>
       </c>
-      <c r="N220">
-        <v>95630</v>
+      <c r="N220" t="s">
+        <v>1302</v>
       </c>
       <c r="O220" t="s">
-        <v>1269</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="221" spans="1:15" ht="15">
       <c r="A221" t="s">
-        <v>1270</v>
+        <v>1305</v>
       </c>
       <c r="B221" t="s">
-        <v>1271</v>
+        <v>1306</v>
       </c>
       <c r="C221" t="s">
-        <v>129</v>
+        <v>538</v>
       </c>
       <c r="D221" t="s">
-        <v>1272</v>
+        <v>1307</v>
       </c>
       <c r="E221" t="s">
-        <v>1273</v>
+        <v>1308</v>
       </c>
       <c r="F221" t="s">
         <v>22</v>
       </c>
       <c r="G221">
-        <v>94513</v>
+        <v>95630</v>
       </c>
       <c r="H221" s="1">
-        <v>42212</v>
+        <v>44383</v>
       </c>
       <c r="I221" t="s">
         <v>32</v>
       </c>
       <c r="J221" t="s">
-        <v>1271</v>
+        <v>1309</v>
       </c>
       <c r="K221" t="s">
-        <v>1274</v>
+        <v>1310</v>
       </c>
       <c r="L221" t="s">
-        <v>1273</v>
+        <v>1308</v>
       </c>
       <c r="M221" t="s">
         <v>22</v>
       </c>
       <c r="N221">
-        <v>94513</v>
+        <v>95630</v>
       </c>
       <c r="O221" t="s">
-        <v>1275</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="222" spans="1:15" ht="15">
       <c r="A222" t="s">
-        <v>1276</v>
+        <v>1312</v>
       </c>
       <c r="B222" t="s">
-        <v>1277</v>
+        <v>1313</v>
       </c>
       <c r="C222" t="s">
-        <v>151</v>
+        <v>133</v>
       </c>
       <c r="D222" t="s">
-        <v>1278</v>
+        <v>1314</v>
       </c>
       <c r="E222" t="s">
-        <v>1279</v>
+        <v>1315</v>
       </c>
       <c r="F222" t="s">
         <v>22</v>
       </c>
       <c r="G222">
-        <v>94952</v>
+        <v>94513</v>
       </c>
       <c r="H222" s="1">
-        <v>45982</v>
+        <v>42212</v>
+      </c>
+      <c r="I222" t="s">
+        <v>63</v>
       </c>
       <c r="J222" t="s">
-        <v>1280</v>
+        <v>1313</v>
       </c>
       <c r="K222" t="s">
-        <v>1281</v>
+        <v>1316</v>
       </c>
       <c r="L222" t="s">
-        <v>1279</v>
+        <v>1315</v>
       </c>
       <c r="M222" t="s">
         <v>22</v>
       </c>
       <c r="N222">
-        <v>94954</v>
+        <v>94513</v>
       </c>
       <c r="O222" t="s">
-        <v>1282</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="223" spans="1:15" ht="15">
       <c r="A223" t="s">
-        <v>1283</v>
+        <v>1318</v>
       </c>
       <c r="B223" t="s">
-        <v>1284</v>
+        <v>1319</v>
       </c>
       <c r="C223" t="s">
-        <v>45</v>
+        <v>157</v>
       </c>
       <c r="D223" t="s">
-        <v>1285</v>
+        <v>1320</v>
       </c>
       <c r="E223" t="s">
-        <v>867</v>
+        <v>1321</v>
       </c>
       <c r="F223" t="s">
         <v>22</v>
       </c>
       <c r="G223">
+        <v>94952</v>
+      </c>
+      <c r="H223" s="1">
+        <v>45982</v>
+      </c>
+      <c r="J223" t="s">
+        <v>1322</v>
+      </c>
+      <c r="K223" t="s">
+        <v>1323</v>
+      </c>
+      <c r="L223" t="s">
+        <v>1321</v>
+      </c>
+      <c r="M223" t="s">
+        <v>22</v>
+      </c>
+      <c r="N223">
+        <v>94954</v>
+      </c>
+      <c r="O223" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="224" spans="1:15" ht="15">
+      <c r="A224" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B224" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C224" t="s">
+        <v>46</v>
+      </c>
+      <c r="D224" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E224" t="s">
+        <v>890</v>
+      </c>
+      <c r="F224" t="s">
+        <v>22</v>
+      </c>
+      <c r="G224">
         <v>92630</v>
       </c>
-      <c r="H223" s="1">
+      <c r="H224" s="1">
         <v>41716</v>
       </c>
-      <c r="I223" t="s">
-[...14 lines deleted...]
-      <c r="N223">
+      <c r="I224" t="s">
+        <v>63</v>
+      </c>
+      <c r="J224" t="s">
+        <v>1328</v>
+      </c>
+      <c r="K224" t="s">
+        <v>1327</v>
+      </c>
+      <c r="L224" t="s">
+        <v>890</v>
+      </c>
+      <c r="M224" t="s">
+        <v>22</v>
+      </c>
+      <c r="N224">
         <v>92630</v>
       </c>
-      <c r="O223" t="s">
-[...45 lines deleted...]
-      </c>
       <c r="O224" t="s">
-        <v>1293</v>
-[...2 lines deleted...]
-        <v>1294</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="225" spans="1:15" ht="15">
       <c r="A225" t="s">
-        <v>1295</v>
+        <v>1330</v>
       </c>
       <c r="B225" t="s">
-        <v>1296</v>
+        <v>1331</v>
       </c>
       <c r="C225" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="D225" t="s">
-        <v>1297</v>
+        <v>1332</v>
       </c>
       <c r="E225" t="s">
-        <v>859</v>
+        <v>1333</v>
       </c>
       <c r="F225" t="s">
         <v>22</v>
       </c>
       <c r="G225">
-        <v>95678</v>
+        <v>92691</v>
       </c>
       <c r="H225" s="1">
-        <v>41752</v>
+        <v>41779</v>
       </c>
       <c r="I225" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J225" t="s">
-        <v>1296</v>
+        <v>1334</v>
       </c>
       <c r="K225" t="s">
-        <v>1298</v>
+        <v>1332</v>
       </c>
       <c r="L225" t="s">
-        <v>859</v>
+        <v>1333</v>
       </c>
       <c r="M225" t="s">
         <v>22</v>
       </c>
       <c r="N225">
-        <v>95678</v>
+        <v>92691</v>
       </c>
       <c r="O225" t="s">
-        <v>1299</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="226" spans="1:15" ht="15">
       <c r="A226" t="s">
-        <v>1300</v>
+        <v>1336</v>
       </c>
       <c r="B226" t="s">
-        <v>1301</v>
+        <v>1337</v>
       </c>
       <c r="C226" t="s">
-        <v>271</v>
+        <v>37</v>
       </c>
       <c r="D226" t="s">
-        <v>1302</v>
+        <v>1338</v>
       </c>
       <c r="E226" t="s">
-        <v>271</v>
+        <v>882</v>
       </c>
       <c r="F226" t="s">
         <v>22</v>
       </c>
       <c r="G226">
-        <v>93940</v>
+        <v>95678</v>
       </c>
       <c r="H226" s="1">
         <v>41752</v>
       </c>
       <c r="I226" t="s">
-        <v>105</v>
+        <v>32</v>
       </c>
       <c r="J226" t="s">
-        <v>1303</v>
+        <v>1337</v>
       </c>
       <c r="K226" t="s">
-        <v>1302</v>
+        <v>1339</v>
       </c>
       <c r="L226" t="s">
-        <v>271</v>
+        <v>882</v>
       </c>
       <c r="M226" t="s">
         <v>22</v>
       </c>
       <c r="N226">
-        <v>93940</v>
+        <v>95678</v>
       </c>
       <c r="O226" t="s">
-        <v>1304</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="227" spans="1:15" ht="15">
       <c r="A227" t="s">
-        <v>1305</v>
+        <v>1341</v>
       </c>
       <c r="B227" t="s">
-        <v>1306</v>
+        <v>1342</v>
       </c>
       <c r="C227" t="s">
-        <v>45</v>
+        <v>283</v>
       </c>
       <c r="D227" t="s">
-        <v>1307</v>
+        <v>1343</v>
       </c>
       <c r="E227" t="s">
-        <v>812</v>
+        <v>283</v>
       </c>
       <c r="F227" t="s">
         <v>22</v>
       </c>
       <c r="G227">
-        <v>92801</v>
+        <v>93940</v>
       </c>
       <c r="H227" s="1">
-        <v>41792</v>
+        <v>41752</v>
       </c>
       <c r="I227" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="J227" t="s">
-        <v>1308</v>
+        <v>1344</v>
       </c>
       <c r="K227" t="s">
-        <v>1307</v>
+        <v>1343</v>
       </c>
       <c r="L227" t="s">
-        <v>812</v>
+        <v>283</v>
       </c>
       <c r="M227" t="s">
         <v>22</v>
       </c>
       <c r="N227">
-        <v>92801</v>
+        <v>93940</v>
       </c>
       <c r="O227" t="s">
-        <v>1309</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="228" spans="1:15" ht="15">
       <c r="A228" t="s">
-        <v>1310</v>
+        <v>1346</v>
       </c>
       <c r="B228" t="s">
-        <v>1311</v>
+        <v>1347</v>
       </c>
       <c r="C228" t="s">
-        <v>304</v>
+        <v>46</v>
       </c>
       <c r="D228" t="s">
-        <v>1312</v>
+        <v>1348</v>
       </c>
       <c r="E228" t="s">
-        <v>1313</v>
+        <v>1077</v>
       </c>
       <c r="F228" t="s">
         <v>22</v>
       </c>
       <c r="G228">
-        <v>93460</v>
+        <v>92801</v>
       </c>
       <c r="H228" s="1">
-        <v>41793</v>
+        <v>41792</v>
       </c>
       <c r="I228" t="s">
-        <v>23</v>
+        <v>1349</v>
       </c>
       <c r="J228" t="s">
-        <v>1314</v>
+        <v>1350</v>
       </c>
       <c r="K228" t="s">
-        <v>1315</v>
+        <v>1348</v>
       </c>
       <c r="L228" t="s">
-        <v>1313</v>
+        <v>1077</v>
       </c>
       <c r="M228" t="s">
         <v>22</v>
       </c>
       <c r="N228">
-        <v>93460</v>
+        <v>92801</v>
       </c>
       <c r="O228" t="s">
-        <v>1316</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="229" spans="1:15" ht="15">
       <c r="A229" t="s">
-        <v>1317</v>
+        <v>1352</v>
       </c>
       <c r="B229" t="s">
-        <v>1318</v>
+        <v>1353</v>
       </c>
       <c r="C229" t="s">
-        <v>221</v>
+        <v>316</v>
       </c>
       <c r="D229" t="s">
-        <v>1319</v>
+        <v>1354</v>
       </c>
       <c r="E229" t="s">
-        <v>1320</v>
+        <v>1355</v>
       </c>
       <c r="F229" t="s">
         <v>22</v>
       </c>
       <c r="G229">
-        <v>93664</v>
+        <v>93460</v>
       </c>
       <c r="H229" s="1">
-        <v>41765</v>
+        <v>41793</v>
       </c>
       <c r="I229" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="J229" t="s">
-        <v>1321</v>
+        <v>1356</v>
       </c>
       <c r="K229" t="s">
-        <v>1322</v>
+        <v>1357</v>
       </c>
       <c r="L229" t="s">
-        <v>1320</v>
+        <v>1355</v>
       </c>
       <c r="M229" t="s">
         <v>22</v>
       </c>
       <c r="N229">
-        <v>93664</v>
+        <v>93460</v>
       </c>
       <c r="O229" t="s">
-        <v>1323</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="230" spans="1:15" ht="15">
       <c r="A230" t="s">
-        <v>1324</v>
+        <v>1359</v>
       </c>
       <c r="B230" t="s">
-        <v>1325</v>
+        <v>1360</v>
       </c>
       <c r="C230" t="s">
-        <v>271</v>
+        <v>230</v>
       </c>
       <c r="D230" t="s">
-        <v>1326</v>
+        <v>1361</v>
       </c>
       <c r="E230" t="s">
-        <v>1327</v>
+        <v>1362</v>
       </c>
       <c r="F230" t="s">
         <v>22</v>
       </c>
       <c r="G230">
-        <v>93928</v>
+        <v>93664</v>
       </c>
       <c r="H230" s="1">
-        <v>41912</v>
+        <v>41765</v>
       </c>
       <c r="I230" t="s">
-        <v>32</v>
+        <v>93</v>
       </c>
       <c r="J230" t="s">
-        <v>1328</v>
+        <v>1363</v>
       </c>
       <c r="K230" t="s">
-        <v>1326</v>
+        <v>1364</v>
       </c>
       <c r="L230" t="s">
-        <v>1327</v>
+        <v>1362</v>
       </c>
       <c r="M230" t="s">
         <v>22</v>
       </c>
       <c r="N230">
-        <v>93928</v>
+        <v>93664</v>
       </c>
       <c r="O230" t="s">
-        <v>1329</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="231" spans="1:15" ht="15">
       <c r="A231" t="s">
-        <v>1330</v>
+        <v>1366</v>
       </c>
       <c r="B231" t="s">
-        <v>1331</v>
+        <v>1367</v>
       </c>
       <c r="C231" t="s">
-        <v>45</v>
+        <v>262</v>
       </c>
       <c r="D231" t="s">
-        <v>1332</v>
+        <v>1368</v>
       </c>
       <c r="E231" t="s">
-        <v>166</v>
+        <v>1369</v>
       </c>
       <c r="F231" t="s">
         <v>22</v>
       </c>
       <c r="G231">
-        <v>92707</v>
+        <v>96013</v>
       </c>
       <c r="H231" s="1">
-        <v>41975</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>46007</v>
       </c>
       <c r="J231" t="s">
-        <v>1333</v>
+        <v>1370</v>
       </c>
       <c r="K231" t="s">
-        <v>1332</v>
+        <v>1371</v>
       </c>
       <c r="L231" t="s">
-        <v>166</v>
+        <v>1369</v>
       </c>
       <c r="M231" t="s">
         <v>22</v>
       </c>
       <c r="N231">
-        <v>92707</v>
+        <v>96013</v>
       </c>
       <c r="O231" t="s">
-        <v>1334</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="232" spans="1:15" ht="15">
       <c r="A232" t="s">
-        <v>1335</v>
+        <v>1373</v>
       </c>
       <c r="B232" t="s">
-        <v>1336</v>
+        <v>1374</v>
       </c>
       <c r="C232" t="s">
-        <v>59</v>
+        <v>283</v>
       </c>
       <c r="D232" t="s">
-        <v>1337</v>
+        <v>1375</v>
       </c>
       <c r="E232" t="s">
-        <v>941</v>
+        <v>1376</v>
       </c>
       <c r="F232" t="s">
         <v>22</v>
       </c>
       <c r="G232">
-        <v>93550</v>
+        <v>93928</v>
       </c>
       <c r="H232" s="1">
-        <v>41983</v>
+        <v>41912</v>
       </c>
       <c r="I232" t="s">
-        <v>105</v>
+        <v>63</v>
       </c>
       <c r="J232" t="s">
-        <v>1336</v>
+        <v>1377</v>
       </c>
       <c r="K232" t="s">
-        <v>1337</v>
+        <v>1375</v>
       </c>
       <c r="L232" t="s">
-        <v>941</v>
+        <v>1376</v>
       </c>
       <c r="M232" t="s">
         <v>22</v>
       </c>
       <c r="N232">
-        <v>93550</v>
+        <v>93928</v>
       </c>
       <c r="O232" t="s">
-        <v>1338</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:17" ht="15">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="233" spans="1:15" ht="15">
       <c r="A233" t="s">
-        <v>1339</v>
+        <v>1379</v>
       </c>
       <c r="B233" t="s">
-        <v>1340</v>
+        <v>1380</v>
       </c>
       <c r="C233" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D233" t="s">
-        <v>1341</v>
+        <v>1381</v>
       </c>
       <c r="E233" t="s">
-        <v>1342</v>
+        <v>172</v>
       </c>
       <c r="F233" t="s">
         <v>22</v>
       </c>
       <c r="G233">
-        <v>92841</v>
+        <v>92707</v>
       </c>
       <c r="H233" s="1">
-        <v>42016</v>
+        <v>41975</v>
       </c>
       <c r="I233" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="J233" t="s">
-        <v>1343</v>
+        <v>1382</v>
       </c>
       <c r="K233" t="s">
-        <v>1341</v>
+        <v>1381</v>
       </c>
       <c r="L233" t="s">
-        <v>1342</v>
+        <v>172</v>
       </c>
       <c r="M233" t="s">
         <v>22</v>
       </c>
       <c r="N233">
-        <v>92841</v>
+        <v>92707</v>
       </c>
       <c r="O233" t="s">
-        <v>1344</v>
-[...2 lines deleted...]
-        <v>1345</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="234" spans="1:15" ht="15">
       <c r="A234" t="s">
-        <v>1346</v>
+        <v>1384</v>
       </c>
       <c r="B234" t="s">
-        <v>1347</v>
+        <v>1385</v>
       </c>
       <c r="C234" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="D234" t="s">
-        <v>1348</v>
+        <v>1386</v>
       </c>
       <c r="E234" t="s">
-        <v>1349</v>
+        <v>971</v>
       </c>
       <c r="F234" t="s">
         <v>22</v>
       </c>
       <c r="G234">
-        <v>92618</v>
+        <v>93550</v>
       </c>
       <c r="H234" s="1">
-        <v>42003</v>
+        <v>41983</v>
       </c>
       <c r="I234" t="s">
-        <v>398</v>
+        <v>108</v>
       </c>
       <c r="J234" t="s">
-        <v>1350</v>
+        <v>1385</v>
       </c>
       <c r="K234" t="s">
-        <v>1348</v>
+        <v>1386</v>
       </c>
       <c r="L234" t="s">
-        <v>1349</v>
+        <v>971</v>
       </c>
       <c r="M234" t="s">
         <v>22</v>
       </c>
       <c r="N234">
-        <v>92618</v>
+        <v>93550</v>
       </c>
       <c r="O234" t="s">
-        <v>1351</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="235" spans="1:17" ht="15">
       <c r="A235" t="s">
-        <v>1352</v>
+        <v>1388</v>
       </c>
       <c r="B235" t="s">
-        <v>1347</v>
+        <v>1389</v>
       </c>
       <c r="C235" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D235" t="s">
-        <v>1353</v>
+        <v>1390</v>
       </c>
       <c r="E235" t="s">
-        <v>1354</v>
+        <v>1391</v>
       </c>
       <c r="F235" t="s">
         <v>22</v>
       </c>
       <c r="G235">
-        <v>92808</v>
+        <v>92841</v>
       </c>
       <c r="H235" s="1">
-        <v>42090</v>
+        <v>42016</v>
       </c>
       <c r="I235" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="J235" t="s">
-        <v>1355</v>
+        <v>1392</v>
       </c>
       <c r="K235" t="s">
-        <v>1353</v>
+        <v>1390</v>
       </c>
       <c r="L235" t="s">
-        <v>1354</v>
+        <v>1391</v>
       </c>
       <c r="M235" t="s">
         <v>22</v>
       </c>
       <c r="N235">
-        <v>92808</v>
+        <v>92841</v>
       </c>
       <c r="O235" t="s">
-        <v>1356</v>
+        <v>1393</v>
       </c>
       <c r="Q235" t="s">
-        <v>1357</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="236" spans="1:15" ht="15">
       <c r="A236" t="s">
-        <v>1358</v>
+        <v>1395</v>
       </c>
       <c r="B236" t="s">
-        <v>1359</v>
+        <v>1396</v>
       </c>
       <c r="C236" t="s">
-        <v>80</v>
+        <v>46</v>
       </c>
       <c r="D236" t="s">
-        <v>1360</v>
+        <v>1397</v>
       </c>
       <c r="E236" t="s">
-        <v>1361</v>
+        <v>1398</v>
       </c>
       <c r="F236" t="s">
         <v>22</v>
       </c>
       <c r="G236">
-        <v>92346</v>
+        <v>92618</v>
       </c>
       <c r="H236" s="1">
-        <v>42284</v>
+        <v>42003</v>
       </c>
       <c r="I236" t="s">
-        <v>23</v>
+        <v>1399</v>
       </c>
       <c r="J236" t="s">
-        <v>1362</v>
+        <v>1400</v>
       </c>
       <c r="K236" t="s">
-        <v>1360</v>
+        <v>1397</v>
       </c>
       <c r="L236" t="s">
-        <v>1361</v>
+        <v>1398</v>
       </c>
       <c r="M236" t="s">
         <v>22</v>
       </c>
       <c r="N236">
-        <v>92346</v>
+        <v>92618</v>
       </c>
       <c r="O236" t="s">
-        <v>1363</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:15" ht="15">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="237" spans="1:17" ht="15">
       <c r="A237" t="s">
-        <v>1364</v>
+        <v>1402</v>
       </c>
       <c r="B237" t="s">
-        <v>1331</v>
+        <v>1396</v>
       </c>
       <c r="C237" t="s">
-        <v>122</v>
+        <v>46</v>
       </c>
       <c r="D237" t="s">
-        <v>1365</v>
+        <v>1403</v>
       </c>
       <c r="E237" t="s">
-        <v>1366</v>
+        <v>1404</v>
       </c>
       <c r="F237" t="s">
         <v>22</v>
       </c>
-      <c r="G237" t="s">
-        <v>1367</v>
+      <c r="G237">
+        <v>92808</v>
       </c>
       <c r="H237" s="1">
-        <v>42227</v>
+        <v>42090</v>
       </c>
       <c r="I237" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="J237" t="s">
-        <v>1368</v>
+        <v>1405</v>
       </c>
       <c r="K237" t="s">
-        <v>1365</v>
+        <v>1403</v>
       </c>
       <c r="L237" t="s">
-        <v>1366</v>
+        <v>1404</v>
       </c>
       <c r="M237" t="s">
         <v>22</v>
       </c>
-      <c r="N237" t="s">
-        <v>1367</v>
+      <c r="N237">
+        <v>92808</v>
       </c>
       <c r="O237" t="s">
-        <v>1369</v>
+        <v>1406</v>
+      </c>
+      <c r="Q237" t="s">
+        <v>1407</v>
       </c>
     </row>
     <row r="238" spans="1:15" ht="15">
       <c r="A238" t="s">
-        <v>1370</v>
+        <v>1408</v>
       </c>
       <c r="B238" t="s">
-        <v>1371</v>
+        <v>1409</v>
       </c>
       <c r="C238" t="s">
-        <v>466</v>
+        <v>82</v>
       </c>
       <c r="D238" t="s">
-        <v>1372</v>
+        <v>1410</v>
       </c>
       <c r="E238" t="s">
-        <v>1134</v>
+        <v>1411</v>
       </c>
       <c r="F238" t="s">
         <v>22</v>
       </c>
-      <c r="G238" t="s">
-        <v>1373</v>
+      <c r="G238">
+        <v>92346</v>
       </c>
       <c r="H238" s="1">
-        <v>42135</v>
+        <v>42284</v>
       </c>
       <c r="I238" t="s">
         <v>23</v>
       </c>
       <c r="J238" t="s">
-        <v>1374</v>
+        <v>1412</v>
       </c>
       <c r="K238" t="s">
-        <v>1372</v>
+        <v>1410</v>
       </c>
       <c r="L238" t="s">
-        <v>1134</v>
+        <v>1411</v>
       </c>
       <c r="M238" t="s">
         <v>22</v>
       </c>
-      <c r="N238" t="s">
-        <v>1373</v>
+      <c r="N238">
+        <v>92346</v>
       </c>
       <c r="O238" t="s">
-        <v>1375</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="239" spans="1:15" ht="15">
       <c r="A239" t="s">
-        <v>1376</v>
+        <v>1414</v>
       </c>
       <c r="B239" t="s">
-        <v>1377</v>
+        <v>1380</v>
       </c>
       <c r="C239" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="D239" t="s">
-        <v>1378</v>
+        <v>1415</v>
       </c>
       <c r="E239" t="s">
-        <v>1379</v>
+        <v>1416</v>
       </c>
       <c r="F239" t="s">
         <v>22</v>
       </c>
-      <c r="G239">
-        <v>96095</v>
+      <c r="G239" t="s">
+        <v>1417</v>
       </c>
       <c r="H239" s="1">
-        <v>42121</v>
+        <v>42227</v>
       </c>
       <c r="I239" t="s">
-        <v>32</v>
+        <v>93</v>
       </c>
       <c r="J239" t="s">
-        <v>1380</v>
+        <v>1418</v>
       </c>
       <c r="K239" t="s">
-        <v>217</v>
+        <v>1415</v>
       </c>
       <c r="L239" t="s">
-        <v>1379</v>
+        <v>1416</v>
       </c>
       <c r="M239" t="s">
         <v>22</v>
       </c>
       <c r="N239" t="s">
-        <v>1381</v>
+        <v>1417</v>
       </c>
       <c r="O239" t="s">
-        <v>1382</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="240" spans="1:15" ht="15">
       <c r="A240" t="s">
-        <v>1383</v>
+        <v>1420</v>
       </c>
       <c r="B240" t="s">
-        <v>1347</v>
+        <v>1421</v>
       </c>
       <c r="C240" t="s">
-        <v>59</v>
+        <v>484</v>
       </c>
       <c r="D240" t="s">
-        <v>1384</v>
+        <v>1422</v>
       </c>
       <c r="E240" t="s">
-        <v>266</v>
+        <v>1168</v>
       </c>
       <c r="F240" t="s">
         <v>22</v>
       </c>
       <c r="G240" t="s">
-        <v>1385</v>
+        <v>1423</v>
       </c>
       <c r="H240" s="1">
-        <v>42144</v>
+        <v>42135</v>
       </c>
       <c r="I240" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="J240" t="s">
-        <v>1386</v>
+        <v>1424</v>
       </c>
       <c r="K240" t="s">
-        <v>1384</v>
+        <v>1422</v>
       </c>
       <c r="L240" t="s">
-        <v>266</v>
+        <v>1168</v>
       </c>
       <c r="M240" t="s">
         <v>22</v>
       </c>
       <c r="N240" t="s">
-        <v>1385</v>
+        <v>1423</v>
       </c>
       <c r="O240" t="s">
-        <v>1387</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="241" spans="1:15" ht="15">
       <c r="A241" t="s">
-        <v>1388</v>
+        <v>1426</v>
       </c>
       <c r="B241" t="s">
-        <v>1389</v>
+        <v>1427</v>
       </c>
       <c r="C241" t="s">
-        <v>59</v>
+        <v>262</v>
       </c>
       <c r="D241" t="s">
-        <v>1390</v>
+        <v>1428</v>
       </c>
       <c r="E241" t="s">
-        <v>266</v>
+        <v>1429</v>
       </c>
       <c r="F241" t="s">
         <v>22</v>
       </c>
-      <c r="G241" t="s">
-        <v>1391</v>
+      <c r="G241">
+        <v>96095</v>
       </c>
       <c r="H241" s="1">
-        <v>42205</v>
+        <v>42121</v>
       </c>
       <c r="I241" t="s">
-        <v>105</v>
+        <v>32</v>
       </c>
       <c r="J241" t="s">
-        <v>1392</v>
+        <v>1430</v>
       </c>
       <c r="K241" t="s">
-        <v>1390</v>
+        <v>226</v>
       </c>
       <c r="L241" t="s">
-        <v>266</v>
+        <v>1429</v>
       </c>
       <c r="M241" t="s">
         <v>22</v>
       </c>
       <c r="N241" t="s">
-        <v>1391</v>
+        <v>1431</v>
       </c>
       <c r="O241" t="s">
-        <v>1393</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="242" spans="1:15" ht="15">
       <c r="A242" t="s">
-        <v>1394</v>
+        <v>1433</v>
       </c>
       <c r="B242" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="C242" t="s">
-        <v>221</v>
+        <v>60</v>
       </c>
       <c r="D242" t="s">
-        <v>1396</v>
+        <v>1434</v>
       </c>
       <c r="E242" t="s">
-        <v>1397</v>
+        <v>278</v>
       </c>
       <c r="F242" t="s">
         <v>22</v>
       </c>
-      <c r="G242">
-        <v>93640</v>
+      <c r="G242" t="s">
+        <v>1435</v>
       </c>
       <c r="H242" s="1">
-        <v>43745</v>
+        <v>42144</v>
       </c>
       <c r="I242" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="J242" t="s">
-        <v>1398</v>
+        <v>1436</v>
       </c>
       <c r="K242" t="s">
-        <v>1396</v>
+        <v>1434</v>
       </c>
       <c r="L242" t="s">
-        <v>1397</v>
+        <v>278</v>
       </c>
       <c r="M242" t="s">
         <v>22</v>
       </c>
-      <c r="N242">
-        <v>93640</v>
+      <c r="N242" t="s">
+        <v>1435</v>
       </c>
       <c r="O242" t="s">
-        <v>1399</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:17" ht="15">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="243" spans="1:15" ht="15">
       <c r="A243" t="s">
-        <v>1400</v>
+        <v>1438</v>
       </c>
       <c r="B243" t="s">
-        <v>1401</v>
+        <v>1439</v>
       </c>
       <c r="C243" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="D243" t="s">
-        <v>1402</v>
+        <v>1440</v>
       </c>
       <c r="E243" t="s">
-        <v>1291</v>
+        <v>278</v>
       </c>
       <c r="F243" t="s">
         <v>22</v>
       </c>
-      <c r="G243">
-        <v>92691</v>
+      <c r="G243" t="s">
+        <v>1441</v>
       </c>
       <c r="H243" s="1">
-        <v>43829</v>
+        <v>42205</v>
       </c>
       <c r="I243" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="J243" t="s">
-        <v>1403</v>
+        <v>1442</v>
       </c>
       <c r="K243" t="s">
-        <v>1402</v>
+        <v>1440</v>
       </c>
       <c r="L243" t="s">
-        <v>1291</v>
+        <v>278</v>
       </c>
       <c r="M243" t="s">
         <v>22</v>
       </c>
-      <c r="N243">
-        <v>92691</v>
+      <c r="N243" t="s">
+        <v>1441</v>
       </c>
       <c r="O243" t="s">
-        <v>1404</v>
-[...2 lines deleted...]
-        <v>1405</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="244" spans="1:15" ht="15">
       <c r="A244" t="s">
-        <v>1406</v>
+        <v>1444</v>
       </c>
       <c r="B244" t="s">
-        <v>1407</v>
+        <v>1445</v>
       </c>
       <c r="C244" t="s">
-        <v>59</v>
+        <v>230</v>
       </c>
       <c r="D244" t="s">
-        <v>1408</v>
+        <v>1446</v>
       </c>
       <c r="E244" t="s">
-        <v>902</v>
+        <v>1447</v>
       </c>
       <c r="F244" t="s">
         <v>22</v>
       </c>
       <c r="G244">
-        <v>91502</v>
+        <v>93640</v>
       </c>
       <c r="H244" s="1">
-        <v>41423</v>
+        <v>43745</v>
       </c>
       <c r="I244" t="s">
-        <v>32</v>
+        <v>108</v>
       </c>
       <c r="J244" t="s">
-        <v>1407</v>
+        <v>1448</v>
       </c>
       <c r="K244" t="s">
-        <v>1408</v>
+        <v>1446</v>
       </c>
       <c r="L244" t="s">
-        <v>902</v>
+        <v>1447</v>
       </c>
       <c r="M244" t="s">
         <v>22</v>
       </c>
       <c r="N244">
-        <v>91502</v>
+        <v>93640</v>
       </c>
       <c r="O244" t="s">
-        <v>1409</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="245" spans="1:15" ht="15">
       <c r="A245" t="s">
-        <v>1410</v>
+        <v>1450</v>
       </c>
       <c r="B245" t="s">
-        <v>1411</v>
+        <v>1451</v>
       </c>
       <c r="C245" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="D245" t="s">
-        <v>1412</v>
+        <v>1452</v>
       </c>
       <c r="E245" t="s">
-        <v>1413</v>
+        <v>928</v>
       </c>
       <c r="F245" t="s">
         <v>22</v>
       </c>
-      <c r="G245" t="s">
-        <v>1414</v>
+      <c r="G245">
+        <v>91502</v>
       </c>
       <c r="H245" s="1">
+        <v>41423</v>
+      </c>
+      <c r="I245" t="s">
+        <v>63</v>
+      </c>
+      <c r="J245" t="s">
+        <v>1451</v>
+      </c>
+      <c r="K245" t="s">
+        <v>1452</v>
+      </c>
+      <c r="L245" t="s">
+        <v>928</v>
+      </c>
+      <c r="M245" t="s">
+        <v>22</v>
+      </c>
+      <c r="N245">
+        <v>91502</v>
+      </c>
+      <c r="O245" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="246" spans="1:15" ht="15">
+      <c r="A246" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B246" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C246" t="s">
+        <v>106</v>
+      </c>
+      <c r="D246" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E246" t="s">
+        <v>1457</v>
+      </c>
+      <c r="F246" t="s">
+        <v>22</v>
+      </c>
+      <c r="G246" t="s">
+        <v>1458</v>
+      </c>
+      <c r="H246" s="1">
         <v>42556</v>
       </c>
-      <c r="I245" t="s">
-[...40 lines deleted...]
-      <c r="G246">
+      <c r="I246" t="s">
+        <v>382</v>
+      </c>
+      <c r="J246" t="s">
+        <v>1459</v>
+      </c>
+      <c r="K246" t="s">
+        <v>1460</v>
+      </c>
+      <c r="L246" t="s">
+        <v>1457</v>
+      </c>
+      <c r="M246" t="s">
+        <v>22</v>
+      </c>
+      <c r="N246" t="s">
+        <v>1458</v>
+      </c>
+      <c r="O246" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="247" spans="1:17" ht="15">
+      <c r="A247" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B247" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C247" t="s">
+        <v>262</v>
+      </c>
+      <c r="D247" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E247" t="s">
+        <v>1465</v>
+      </c>
+      <c r="F247" t="s">
+        <v>22</v>
+      </c>
+      <c r="G247">
         <v>96007</v>
       </c>
-      <c r="H246" s="1">
+      <c r="H247" s="1">
         <v>42695</v>
       </c>
-      <c r="I246" t="s">
-[...14 lines deleted...]
-      <c r="N246">
+      <c r="I247" t="s">
+        <v>93</v>
+      </c>
+      <c r="J247" t="s">
+        <v>1463</v>
+      </c>
+      <c r="K247" t="s">
+        <v>1464</v>
+      </c>
+      <c r="L247" t="s">
+        <v>1465</v>
+      </c>
+      <c r="M247" t="s">
+        <v>22</v>
+      </c>
+      <c r="N247">
         <v>96007</v>
       </c>
-      <c r="O246" t="s">
-[...48 lines deleted...]
-      </c>
       <c r="O247" t="s">
-        <v>1428</v>
+        <v>1466</v>
+      </c>
+      <c r="Q247" t="s">
+        <v>1467</v>
       </c>
     </row>
     <row r="248" spans="1:15" ht="15">
       <c r="A248" t="s">
-        <v>1429</v>
+        <v>1468</v>
       </c>
       <c r="B248" t="s">
-        <v>1430</v>
+        <v>1469</v>
       </c>
       <c r="C248" t="s">
-        <v>80</v>
+        <v>668</v>
       </c>
       <c r="D248" t="s">
-        <v>1431</v>
+        <v>1470</v>
       </c>
       <c r="E248" t="s">
-        <v>1432</v>
+        <v>670</v>
       </c>
       <c r="F248" t="s">
         <v>22</v>
       </c>
       <c r="G248">
-        <v>92363</v>
+        <v>95531</v>
       </c>
       <c r="H248" s="1">
-        <v>42807</v>
+        <v>42752</v>
       </c>
       <c r="I248" t="s">
-        <v>105</v>
+        <v>382</v>
       </c>
       <c r="J248" t="s">
-        <v>1433</v>
+        <v>1471</v>
       </c>
       <c r="K248" t="s">
-        <v>1434</v>
+        <v>1470</v>
       </c>
       <c r="L248" t="s">
-        <v>1432</v>
+        <v>670</v>
       </c>
       <c r="M248" t="s">
         <v>22</v>
       </c>
       <c r="N248">
-        <v>92363</v>
+        <v>95531</v>
       </c>
       <c r="O248" t="s">
-        <v>1435</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="249" spans="1:15" ht="15">
       <c r="A249" t="s">
-        <v>1436</v>
+        <v>1473</v>
       </c>
       <c r="B249" t="s">
-        <v>1437</v>
+        <v>1474</v>
       </c>
       <c r="C249" t="s">
-        <v>221</v>
+        <v>82</v>
       </c>
       <c r="D249" t="s">
-        <v>1438</v>
+        <v>1475</v>
       </c>
       <c r="E249" t="s">
-        <v>1439</v>
+        <v>1476</v>
       </c>
       <c r="F249" t="s">
         <v>22</v>
       </c>
       <c r="G249">
-        <v>93210</v>
+        <v>92363</v>
       </c>
       <c r="H249" s="1">
-        <v>42734</v>
+        <v>42807</v>
       </c>
       <c r="I249" t="s">
-        <v>398</v>
+        <v>108</v>
       </c>
       <c r="J249" t="s">
-        <v>1437</v>
+        <v>1477</v>
       </c>
       <c r="K249" t="s">
-        <v>1440</v>
+        <v>1478</v>
       </c>
       <c r="L249" t="s">
-        <v>1439</v>
+        <v>1476</v>
       </c>
       <c r="M249" t="s">
         <v>22</v>
       </c>
       <c r="N249">
-        <v>93210</v>
+        <v>92363</v>
       </c>
       <c r="O249" t="s">
-        <v>1441</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="250" spans="1:15" ht="15">
       <c r="A250" t="s">
-        <v>1442</v>
+        <v>1480</v>
       </c>
       <c r="B250" t="s">
-        <v>1443</v>
+        <v>1481</v>
       </c>
       <c r="C250" t="s">
-        <v>45</v>
+        <v>230</v>
       </c>
       <c r="D250" t="s">
-        <v>1444</v>
+        <v>1482</v>
       </c>
       <c r="E250" t="s">
-        <v>812</v>
+        <v>1483</v>
       </c>
       <c r="F250" t="s">
         <v>22</v>
       </c>
       <c r="G250">
-        <v>92804</v>
+        <v>93210</v>
       </c>
       <c r="H250" s="1">
-        <v>42877</v>
+        <v>42734</v>
       </c>
       <c r="I250" t="s">
-        <v>105</v>
+        <v>202</v>
       </c>
       <c r="J250" t="s">
-        <v>1445</v>
+        <v>1481</v>
       </c>
       <c r="K250" t="s">
-        <v>1444</v>
+        <v>1484</v>
       </c>
       <c r="L250" t="s">
-        <v>812</v>
+        <v>1483</v>
       </c>
       <c r="M250" t="s">
         <v>22</v>
       </c>
       <c r="N250">
-        <v>92804</v>
+        <v>93210</v>
       </c>
       <c r="O250" t="s">
-        <v>1446</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="251" spans="1:15" ht="15">
       <c r="A251" t="s">
-        <v>1447</v>
+        <v>1486</v>
       </c>
       <c r="B251" t="s">
-        <v>1448</v>
+        <v>1487</v>
       </c>
       <c r="C251" t="s">
-        <v>80</v>
+        <v>46</v>
       </c>
       <c r="D251" t="s">
-        <v>1449</v>
+        <v>1488</v>
       </c>
       <c r="E251" t="s">
-        <v>1450</v>
+        <v>1077</v>
       </c>
       <c r="F251" t="s">
         <v>22</v>
       </c>
       <c r="G251">
-        <v>92354</v>
+        <v>92804</v>
       </c>
       <c r="H251" s="1">
-        <v>43074</v>
+        <v>42877</v>
       </c>
       <c r="I251" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="J251" t="s">
-        <v>1451</v>
+        <v>1489</v>
       </c>
       <c r="K251" t="s">
-        <v>1449</v>
+        <v>1488</v>
       </c>
       <c r="L251" t="s">
-        <v>1450</v>
+        <v>1077</v>
       </c>
       <c r="M251" t="s">
         <v>22</v>
       </c>
       <c r="N251">
-        <v>92354</v>
+        <v>92804</v>
       </c>
       <c r="O251" t="s">
-        <v>1452</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="252" spans="1:15" ht="15">
       <c r="A252" t="s">
-        <v>1453</v>
+        <v>1491</v>
       </c>
       <c r="B252" t="s">
-        <v>1454</v>
+        <v>1492</v>
       </c>
       <c r="C252" t="s">
-        <v>518</v>
+        <v>82</v>
       </c>
       <c r="D252" t="s">
-        <v>1455</v>
+        <v>1493</v>
       </c>
       <c r="E252" t="s">
-        <v>518</v>
+        <v>1494</v>
       </c>
       <c r="F252" t="s">
         <v>22</v>
       </c>
       <c r="G252">
-        <v>95819</v>
+        <v>92354</v>
       </c>
       <c r="H252" s="1">
-        <v>43122</v>
+        <v>43074</v>
       </c>
       <c r="I252" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="J252" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="K252" t="s">
-        <v>1455</v>
+        <v>1493</v>
       </c>
       <c r="L252" t="s">
-        <v>518</v>
+        <v>1494</v>
       </c>
       <c r="M252" t="s">
         <v>22</v>
       </c>
       <c r="N252">
-        <v>95819</v>
+        <v>92354</v>
       </c>
       <c r="O252" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="253" spans="1:15" ht="15">
       <c r="A253" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="B253" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="C253" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="D253" t="s">
-        <v>1460</v>
+        <v>1499</v>
       </c>
       <c r="E253" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="F253" t="s">
         <v>22</v>
       </c>
       <c r="G253">
         <v>93401</v>
       </c>
       <c r="H253" s="1">
         <v>43154</v>
       </c>
       <c r="I253" t="s">
-        <v>693</v>
+        <v>706</v>
       </c>
       <c r="J253" t="s">
-        <v>1461</v>
+        <v>1500</v>
       </c>
       <c r="K253" t="s">
-        <v>1462</v>
+        <v>1501</v>
       </c>
       <c r="L253" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="M253" t="s">
         <v>22</v>
       </c>
       <c r="N253">
         <v>93401</v>
       </c>
       <c r="O253" t="s">
-        <v>1463</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="254" spans="1:17" ht="15">
       <c r="A254" t="s">
-        <v>1464</v>
+        <v>1503</v>
       </c>
       <c r="B254" t="s">
-        <v>1465</v>
+        <v>1504</v>
       </c>
       <c r="C254" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D254" t="s">
-        <v>1466</v>
+        <v>1505</v>
       </c>
       <c r="E254" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F254" t="s">
         <v>22</v>
       </c>
       <c r="G254">
         <v>90032</v>
       </c>
       <c r="H254" s="1">
         <v>43417</v>
       </c>
       <c r="I254" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="J254" t="s">
-        <v>1467</v>
+        <v>1506</v>
       </c>
       <c r="K254" t="s">
-        <v>1466</v>
+        <v>1505</v>
       </c>
       <c r="L254" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M254" t="s">
         <v>22</v>
       </c>
       <c r="N254">
         <v>90032</v>
       </c>
       <c r="O254" t="s">
-        <v>1468</v>
+        <v>1507</v>
       </c>
       <c r="Q254" t="s">
-        <v>1469</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="255" spans="1:15" ht="15">
       <c r="A255" t="s">
-        <v>1470</v>
+        <v>1509</v>
       </c>
       <c r="B255" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C255" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="D255" t="s">
-        <v>1472</v>
+        <v>1511</v>
       </c>
       <c r="E255" t="s">
-        <v>1473</v>
+        <v>1512</v>
       </c>
       <c r="F255" t="s">
         <v>22</v>
       </c>
       <c r="G255">
         <v>92004</v>
       </c>
       <c r="H255" s="1">
         <v>43500</v>
       </c>
       <c r="I255" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="J255" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="K255" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="L255" t="s">
-        <v>1473</v>
+        <v>1512</v>
       </c>
       <c r="M255" t="s">
         <v>22</v>
       </c>
       <c r="N255" t="s">
-        <v>1476</v>
+        <v>1515</v>
       </c>
       <c r="O255" t="s">
-        <v>1477</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="256" spans="1:15" ht="15">
       <c r="A256" t="s">
-        <v>1478</v>
+        <v>1517</v>
       </c>
       <c r="B256" t="s">
-        <v>1479</v>
+        <v>1518</v>
       </c>
       <c r="C256" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="D256" t="s">
-        <v>1480</v>
+        <v>1519</v>
       </c>
       <c r="E256" t="s">
-        <v>1481</v>
+        <v>1520</v>
       </c>
       <c r="F256" t="s">
         <v>22</v>
       </c>
       <c r="G256">
         <v>94928</v>
       </c>
       <c r="H256" s="1">
         <v>43487</v>
       </c>
       <c r="I256" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="J256" t="s">
-        <v>1482</v>
+        <v>1521</v>
       </c>
       <c r="K256" t="s">
-        <v>1480</v>
+        <v>1519</v>
       </c>
       <c r="L256" t="s">
-        <v>1481</v>
+        <v>1520</v>
       </c>
       <c r="M256" t="s">
         <v>22</v>
       </c>
       <c r="N256">
         <v>94928</v>
       </c>
       <c r="O256" t="s">
-        <v>1483</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="257" spans="1:15" ht="15">
       <c r="A257" t="s">
-        <v>1484</v>
+        <v>1523</v>
       </c>
       <c r="B257" t="s">
-        <v>1485</v>
+        <v>1524</v>
       </c>
       <c r="C257" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D257" t="s">
-        <v>1486</v>
+        <v>1525</v>
       </c>
       <c r="E257" t="s">
-        <v>1487</v>
+        <v>1526</v>
       </c>
       <c r="F257" t="s">
         <v>22</v>
       </c>
       <c r="G257">
         <v>92536</v>
       </c>
       <c r="H257" s="1">
         <v>43668</v>
       </c>
       <c r="I257" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="J257" t="s">
-        <v>1488</v>
+        <v>1527</v>
       </c>
       <c r="K257" t="s">
-        <v>1486</v>
+        <v>1525</v>
       </c>
       <c r="L257" t="s">
-        <v>1487</v>
+        <v>1526</v>
       </c>
       <c r="M257" t="s">
         <v>22</v>
       </c>
       <c r="N257">
         <v>92536</v>
       </c>
       <c r="O257" t="s">
-        <v>1489</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="258" spans="1:15" ht="15">
       <c r="A258" t="s">
-        <v>1490</v>
+        <v>1529</v>
       </c>
       <c r="B258" t="s">
-        <v>1491</v>
+        <v>1530</v>
       </c>
       <c r="C258" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D258" t="s">
-        <v>1492</v>
+        <v>1531</v>
       </c>
       <c r="E258" t="s">
-        <v>1493</v>
+        <v>1532</v>
       </c>
       <c r="F258" t="s">
         <v>22</v>
       </c>
       <c r="G258">
         <v>91702</v>
       </c>
       <c r="H258" s="1">
         <v>41772</v>
       </c>
       <c r="I258" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="J258" t="s">
-        <v>1494</v>
+        <v>1533</v>
       </c>
       <c r="K258" t="s">
-        <v>1492</v>
+        <v>1531</v>
       </c>
       <c r="L258" t="s">
-        <v>1493</v>
+        <v>1532</v>
       </c>
       <c r="M258" t="s">
         <v>22</v>
       </c>
       <c r="N258">
         <v>91702</v>
       </c>
       <c r="O258" t="s">
-        <v>1495</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="259" spans="1:15" ht="15">
       <c r="A259" t="s">
-        <v>1496</v>
+        <v>1535</v>
       </c>
       <c r="B259" t="s">
-        <v>1497</v>
+        <v>1536</v>
       </c>
       <c r="C259" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D259" t="s">
-        <v>1498</v>
+        <v>1537</v>
       </c>
       <c r="E259" t="s">
-        <v>1499</v>
+        <v>1538</v>
       </c>
       <c r="F259" t="s">
         <v>22</v>
       </c>
       <c r="G259">
         <v>92677</v>
       </c>
       <c r="H259" s="1">
         <v>44180</v>
       </c>
       <c r="I259" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="J259" t="s">
-        <v>1500</v>
+        <v>1539</v>
       </c>
       <c r="K259" t="s">
-        <v>1498</v>
+        <v>1537</v>
       </c>
       <c r="L259" t="s">
-        <v>1499</v>
+        <v>1538</v>
       </c>
       <c r="M259" t="s">
         <v>22</v>
       </c>
       <c r="N259">
         <v>92677</v>
       </c>
       <c r="O259" t="s">
-        <v>1501</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="260" spans="1:15" ht="15">
       <c r="A260" t="s">
-        <v>1502</v>
+        <v>1541</v>
       </c>
       <c r="B260" t="s">
-        <v>1503</v>
+        <v>1542</v>
       </c>
       <c r="C260" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="D260" t="s">
-        <v>1504</v>
+        <v>1543</v>
       </c>
       <c r="E260" t="s">
-        <v>1505</v>
+        <v>1544</v>
       </c>
       <c r="F260" t="s">
         <v>22</v>
       </c>
       <c r="G260">
         <v>95501</v>
       </c>
       <c r="H260" s="1">
         <v>43948</v>
       </c>
       <c r="I260" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="J260" t="s">
-        <v>1506</v>
+        <v>1545</v>
       </c>
       <c r="K260" t="s">
-        <v>1504</v>
+        <v>1543</v>
       </c>
       <c r="L260" t="s">
-        <v>1505</v>
+        <v>1544</v>
       </c>
       <c r="M260" t="s">
         <v>22</v>
       </c>
       <c r="N260">
         <v>95501</v>
       </c>
       <c r="O260" t="s">
-        <v>1507</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="261" spans="1:15" ht="15">
       <c r="A261" t="s">
-        <v>1508</v>
+        <v>1547</v>
       </c>
       <c r="B261" t="s">
-        <v>1509</v>
+        <v>1548</v>
       </c>
       <c r="C261" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D261" t="s">
-        <v>1510</v>
+        <v>1549</v>
       </c>
       <c r="E261" t="s">
-        <v>1511</v>
+        <v>1550</v>
       </c>
       <c r="F261" t="s">
         <v>22</v>
       </c>
       <c r="G261">
         <v>92583</v>
       </c>
       <c r="H261" s="1">
         <v>43857</v>
       </c>
       <c r="I261" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="J261" t="s">
-        <v>1512</v>
+        <v>1551</v>
       </c>
       <c r="K261" t="s">
-        <v>1510</v>
+        <v>1549</v>
       </c>
       <c r="L261" t="s">
-        <v>1511</v>
+        <v>1550</v>
       </c>
       <c r="M261" t="s">
         <v>22</v>
       </c>
       <c r="N261">
         <v>92583</v>
       </c>
       <c r="O261" t="s">
-        <v>1513</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="262" spans="1:15" ht="15">
       <c r="A262" t="s">
-        <v>1514</v>
+        <v>1553</v>
       </c>
       <c r="B262" t="s">
-        <v>1515</v>
+        <v>1554</v>
       </c>
       <c r="C262" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="D262" t="s">
-        <v>1516</v>
+        <v>1555</v>
       </c>
       <c r="E262" t="s">
-        <v>1517</v>
+        <v>1556</v>
       </c>
       <c r="F262" t="s">
         <v>22</v>
       </c>
       <c r="G262">
         <v>93561</v>
       </c>
       <c r="H262" s="1">
         <v>43066</v>
       </c>
       <c r="I262" t="s">
         <v>32</v>
       </c>
       <c r="J262" t="s">
-        <v>1518</v>
+        <v>1557</v>
       </c>
       <c r="K262" t="s">
-        <v>1516</v>
+        <v>1555</v>
       </c>
       <c r="L262" t="s">
-        <v>1517</v>
+        <v>1556</v>
       </c>
       <c r="M262" t="s">
         <v>22</v>
       </c>
       <c r="N262">
         <v>93561</v>
       </c>
       <c r="O262" t="s">
-        <v>1519</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:15" ht="15">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="263" spans="1:17" ht="15">
       <c r="A263" t="s">
-        <v>1520</v>
+        <v>1559</v>
       </c>
       <c r="B263" t="s">
-        <v>1521</v>
+        <v>1560</v>
       </c>
       <c r="C263" t="s">
-        <v>122</v>
+        <v>82</v>
       </c>
       <c r="D263" t="s">
-        <v>1522</v>
+        <v>1561</v>
       </c>
       <c r="E263" t="s">
-        <v>122</v>
+        <v>82</v>
       </c>
       <c r="F263" t="s">
         <v>22</v>
       </c>
       <c r="G263">
-        <v>92105</v>
+        <v>92405</v>
       </c>
       <c r="H263" s="1">
-        <v>43879</v>
+        <v>41037</v>
       </c>
       <c r="I263" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="J263" t="s">
-        <v>1523</v>
+        <v>1562</v>
       </c>
       <c r="K263" t="s">
-        <v>1524</v>
+        <v>1561</v>
       </c>
       <c r="L263" t="s">
-        <v>122</v>
+        <v>82</v>
       </c>
       <c r="M263" t="s">
         <v>22</v>
       </c>
       <c r="N263">
-        <v>92165</v>
+        <v>92405</v>
       </c>
       <c r="O263" t="s">
-        <v>1525</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:17" ht="15">
+        <v>1563</v>
+      </c>
+      <c r="Q263" t="s">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="264" spans="1:15" ht="15">
       <c r="A264" t="s">
-        <v>1526</v>
+        <v>1565</v>
       </c>
       <c r="B264" t="s">
-        <v>1527</v>
+        <v>1566</v>
       </c>
       <c r="C264" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="D264" t="s">
-        <v>1528</v>
+        <v>1567</v>
       </c>
       <c r="E264" t="s">
-        <v>80</v>
+        <v>1568</v>
       </c>
       <c r="F264" t="s">
         <v>22</v>
       </c>
       <c r="G264">
-        <v>92405</v>
+        <v>92203</v>
       </c>
       <c r="H264" s="1">
-        <v>41037</v>
+        <v>44582</v>
       </c>
       <c r="I264" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="J264" t="s">
-        <v>1529</v>
+        <v>1569</v>
       </c>
       <c r="K264" t="s">
-        <v>1528</v>
+        <v>1567</v>
       </c>
       <c r="L264" t="s">
-        <v>80</v>
+        <v>1568</v>
       </c>
       <c r="M264" t="s">
         <v>22</v>
       </c>
       <c r="N264">
-        <v>92405</v>
+        <v>92203</v>
       </c>
       <c r="O264" t="s">
-        <v>1530</v>
-[...2 lines deleted...]
-        <v>1531</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="265" spans="1:15" ht="15">
       <c r="A265" t="s">
-        <v>1532</v>
+        <v>1571</v>
       </c>
       <c r="B265" t="s">
-        <v>1533</v>
+        <v>1572</v>
       </c>
       <c r="C265" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D265" t="s">
-        <v>1534</v>
+        <v>1573</v>
       </c>
       <c r="E265" t="s">
-        <v>1535</v>
+        <v>215</v>
       </c>
       <c r="F265" t="s">
         <v>22</v>
       </c>
       <c r="G265">
-        <v>92203</v>
+        <v>95135</v>
       </c>
       <c r="H265" s="1">
-        <v>44582</v>
+        <v>44596</v>
       </c>
       <c r="I265" t="s">
-        <v>23</v>
+        <v>706</v>
       </c>
       <c r="J265" t="s">
-        <v>1536</v>
+        <v>1574</v>
       </c>
       <c r="K265" t="s">
-        <v>1534</v>
+        <v>1575</v>
       </c>
       <c r="L265" t="s">
-        <v>1535</v>
+        <v>215</v>
       </c>
       <c r="M265" t="s">
         <v>22</v>
       </c>
       <c r="N265">
-        <v>92203</v>
+        <v>95135</v>
       </c>
       <c r="O265" t="s">
-        <v>1537</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="266" spans="1:15" ht="15">
       <c r="A266" t="s">
-        <v>1538</v>
+        <v>1577</v>
       </c>
       <c r="B266" t="s">
-        <v>1539</v>
+        <v>1578</v>
       </c>
       <c r="C266" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="D266" t="s">
-        <v>1540</v>
+        <v>1579</v>
       </c>
       <c r="E266" t="s">
-        <v>206</v>
+        <v>1580</v>
       </c>
       <c r="F266" t="s">
         <v>22</v>
       </c>
       <c r="G266">
-        <v>95135</v>
+        <v>92242</v>
       </c>
       <c r="H266" s="1">
-        <v>44596</v>
+        <v>44974</v>
       </c>
       <c r="I266" t="s">
-        <v>693</v>
+        <v>108</v>
       </c>
       <c r="J266" t="s">
-        <v>1541</v>
+        <v>1581</v>
       </c>
       <c r="K266" t="s">
-        <v>1542</v>
+        <v>1582</v>
       </c>
       <c r="L266" t="s">
-        <v>206</v>
+        <v>1580</v>
       </c>
       <c r="M266" t="s">
         <v>22</v>
       </c>
       <c r="N266">
-        <v>95135</v>
+        <v>92242</v>
       </c>
       <c r="O266" t="s">
-        <v>1543</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:15" ht="15">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="267" spans="1:17" ht="15">
       <c r="A267" t="s">
-        <v>1544</v>
+        <v>1584</v>
       </c>
       <c r="B267" t="s">
-        <v>1545</v>
+        <v>1585</v>
       </c>
       <c r="C267" t="s">
-        <v>80</v>
+        <v>1100</v>
       </c>
       <c r="D267" t="s">
-        <v>1546</v>
+        <v>1586</v>
       </c>
       <c r="E267" t="s">
-        <v>1547</v>
+        <v>1587</v>
       </c>
       <c r="F267" t="s">
         <v>22</v>
       </c>
       <c r="G267">
-        <v>92242</v>
+        <v>96118</v>
       </c>
       <c r="H267" s="1">
-        <v>44974</v>
+        <v>45041</v>
       </c>
       <c r="I267" t="s">
-        <v>105</v>
+        <v>706</v>
       </c>
       <c r="J267" t="s">
-        <v>1548</v>
+        <v>1588</v>
       </c>
       <c r="K267" t="s">
-        <v>1549</v>
+        <v>1589</v>
       </c>
       <c r="L267" t="s">
-        <v>1547</v>
+        <v>1587</v>
       </c>
       <c r="M267" t="s">
         <v>22</v>
       </c>
       <c r="N267">
-        <v>92242</v>
+        <v>96118</v>
       </c>
       <c r="O267" t="s">
-        <v>1550</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:17" ht="15">
+        <v>1590</v>
+      </c>
+      <c r="Q267" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="268" spans="1:15" ht="15">
       <c r="A268" t="s">
-        <v>1551</v>
+        <v>1592</v>
       </c>
       <c r="B268" t="s">
-        <v>1552</v>
+        <v>1593</v>
       </c>
       <c r="C268" t="s">
-        <v>1062</v>
+        <v>207</v>
       </c>
       <c r="D268" t="s">
-        <v>1553</v>
+        <v>1594</v>
       </c>
       <c r="E268" t="s">
-        <v>1554</v>
+        <v>952</v>
       </c>
       <c r="F268" t="s">
         <v>22</v>
       </c>
       <c r="G268">
-        <v>96118</v>
+        <v>95207</v>
       </c>
       <c r="H268" s="1">
-        <v>45041</v>
+        <v>45153</v>
       </c>
       <c r="I268" t="s">
-        <v>693</v>
+        <v>108</v>
       </c>
       <c r="J268" t="s">
-        <v>1555</v>
+        <v>1595</v>
       </c>
       <c r="K268" t="s">
-        <v>1556</v>
+        <v>1594</v>
       </c>
       <c r="L268" t="s">
-        <v>1554</v>
+        <v>952</v>
       </c>
       <c r="M268" t="s">
         <v>22</v>
       </c>
       <c r="N268">
-        <v>96118</v>
+        <v>95207</v>
       </c>
       <c r="O268" t="s">
-        <v>1557</v>
-[...2 lines deleted...]
-        <v>1558</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="269" spans="1:15" ht="15">
       <c r="A269" t="s">
-        <v>1559</v>
+        <v>1597</v>
       </c>
       <c r="B269" t="s">
-        <v>1560</v>
+        <v>1598</v>
       </c>
       <c r="C269" t="s">
-        <v>518</v>
+        <v>1599</v>
       </c>
       <c r="D269" t="s">
-        <v>1561</v>
+        <v>1600</v>
       </c>
       <c r="E269" t="s">
-        <v>1562</v>
+        <v>1601</v>
       </c>
       <c r="F269" t="s">
         <v>22</v>
       </c>
-      <c r="G269" t="s">
-        <v>1563</v>
+      <c r="G269">
+        <v>95946</v>
       </c>
       <c r="H269" s="1">
-        <v>45309</v>
+        <v>45218</v>
+      </c>
+      <c r="I269" t="s">
+        <v>1095</v>
       </c>
       <c r="J269" t="s">
-        <v>1564</v>
+        <v>1602</v>
       </c>
       <c r="K269" t="s">
-        <v>1565</v>
+        <v>1600</v>
       </c>
       <c r="L269" t="s">
-        <v>518</v>
+        <v>1601</v>
       </c>
       <c r="M269" t="s">
         <v>22</v>
       </c>
-      <c r="N269" t="s">
-        <v>1566</v>
+      <c r="N269">
+        <v>95946</v>
       </c>
       <c r="O269" t="s">
-        <v>1567</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="270" spans="1:15" ht="15">
       <c r="A270" t="s">
-        <v>1568</v>
+        <v>1604</v>
       </c>
       <c r="B270" t="s">
-        <v>1569</v>
+        <v>1605</v>
       </c>
       <c r="C270" t="s">
-        <v>198</v>
+        <v>60</v>
       </c>
       <c r="D270" t="s">
-        <v>1570</v>
+        <v>1606</v>
       </c>
       <c r="E270" t="s">
-        <v>923</v>
+        <v>1607</v>
       </c>
       <c r="F270" t="s">
         <v>22</v>
       </c>
       <c r="G270">
-        <v>95207</v>
+        <v>90746</v>
       </c>
       <c r="H270" s="1">
-        <v>45153</v>
+        <v>45441</v>
       </c>
       <c r="I270" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="J270" t="s">
-        <v>1571</v>
+        <v>1608</v>
       </c>
       <c r="K270" t="s">
-        <v>1570</v>
+        <v>1606</v>
       </c>
       <c r="L270" t="s">
-        <v>923</v>
+        <v>1607</v>
       </c>
       <c r="M270" t="s">
         <v>22</v>
       </c>
       <c r="N270">
-        <v>95207</v>
+        <v>90746</v>
       </c>
       <c r="O270" t="s">
-        <v>1572</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="271" spans="1:15" ht="15">
       <c r="A271" t="s">
-        <v>1573</v>
+        <v>1610</v>
       </c>
       <c r="B271" t="s">
-        <v>1574</v>
+        <v>1611</v>
       </c>
       <c r="C271" t="s">
-        <v>1575</v>
+        <v>60</v>
       </c>
       <c r="D271" t="s">
-        <v>1576</v>
+        <v>1612</v>
       </c>
       <c r="E271" t="s">
-        <v>1577</v>
+        <v>1613</v>
       </c>
       <c r="F271" t="s">
         <v>22</v>
       </c>
       <c r="G271">
-        <v>95946</v>
+        <v>91605</v>
       </c>
       <c r="H271" s="1">
-        <v>45218</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>45573</v>
       </c>
       <c r="J271" t="s">
-        <v>1578</v>
+        <v>1614</v>
       </c>
       <c r="K271" t="s">
-        <v>1576</v>
+        <v>1612</v>
       </c>
       <c r="L271" t="s">
-        <v>1577</v>
+        <v>1613</v>
       </c>
       <c r="M271" t="s">
         <v>22</v>
       </c>
       <c r="N271">
-        <v>95946</v>
+        <v>91605</v>
       </c>
       <c r="O271" t="s">
-        <v>1579</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="272" spans="1:15" ht="15">
       <c r="A272" t="s">
-        <v>1580</v>
+        <v>1616</v>
       </c>
       <c r="B272" t="s">
-        <v>1581</v>
+        <v>1617</v>
       </c>
       <c r="C272" t="s">
-        <v>151</v>
+        <v>46</v>
       </c>
       <c r="D272" t="s">
-        <v>1582</v>
+        <v>1618</v>
       </c>
       <c r="E272" t="s">
-        <v>1481</v>
+        <v>890</v>
       </c>
       <c r="F272" t="s">
         <v>22</v>
       </c>
       <c r="G272">
-        <v>94928</v>
+        <v>92630</v>
       </c>
       <c r="H272" s="1">
-        <v>45314</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>45642</v>
       </c>
       <c r="J272" t="s">
-        <v>1581</v>
+        <v>1619</v>
       </c>
       <c r="K272" t="s">
-        <v>1582</v>
+        <v>1618</v>
       </c>
       <c r="L272" t="s">
-        <v>1481</v>
+        <v>890</v>
       </c>
       <c r="M272" t="s">
         <v>22</v>
       </c>
       <c r="N272">
-        <v>94928</v>
+        <v>92630</v>
       </c>
       <c r="O272" t="s">
-        <v>1583</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="273" spans="1:15" ht="15">
       <c r="A273" t="s">
-        <v>1584</v>
+        <v>1621</v>
       </c>
       <c r="B273" t="s">
-        <v>1585</v>
+        <v>1622</v>
       </c>
       <c r="C273" t="s">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="D273" t="s">
-        <v>1586</v>
+        <v>1623</v>
       </c>
       <c r="E273" t="s">
-        <v>1587</v>
+        <v>84</v>
       </c>
       <c r="F273" t="s">
         <v>22</v>
       </c>
       <c r="G273">
-        <v>90746</v>
+        <v>92345</v>
       </c>
       <c r="H273" s="1">
-        <v>45441</v>
+        <v>45706</v>
       </c>
       <c r="J273" t="s">
-        <v>1588</v>
+        <v>1624</v>
       </c>
       <c r="K273" t="s">
-        <v>1586</v>
+        <v>1623</v>
       </c>
       <c r="L273" t="s">
-        <v>1587</v>
+        <v>84</v>
       </c>
       <c r="M273" t="s">
         <v>22</v>
       </c>
       <c r="N273">
-        <v>90746</v>
+        <v>92345</v>
       </c>
       <c r="O273" t="s">
-        <v>1589</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="274" spans="1:15" ht="15">
       <c r="A274" t="s">
-        <v>1590</v>
+        <v>1626</v>
       </c>
       <c r="B274" t="s">
-        <v>1591</v>
+        <v>1627</v>
       </c>
       <c r="C274" t="s">
-        <v>59</v>
+        <v>484</v>
       </c>
       <c r="D274" t="s">
-        <v>1592</v>
+        <v>1628</v>
       </c>
       <c r="E274" t="s">
-        <v>1593</v>
+        <v>1168</v>
       </c>
       <c r="F274" t="s">
         <v>22</v>
       </c>
       <c r="G274">
-        <v>91605</v>
+        <v>93033</v>
       </c>
       <c r="H274" s="1">
-        <v>45573</v>
+        <v>45709</v>
       </c>
       <c r="J274" t="s">
-        <v>1594</v>
+        <v>1629</v>
       </c>
       <c r="K274" t="s">
-        <v>1592</v>
+        <v>1628</v>
       </c>
       <c r="L274" t="s">
-        <v>1593</v>
+        <v>1168</v>
       </c>
       <c r="M274" t="s">
         <v>22</v>
       </c>
       <c r="N274">
-        <v>91605</v>
+        <v>93033</v>
       </c>
       <c r="O274" t="s">
-        <v>1595</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="275" spans="1:15" ht="15">
       <c r="A275" t="s">
-        <v>1596</v>
+        <v>1631</v>
       </c>
       <c r="B275" t="s">
-        <v>1597</v>
+        <v>1632</v>
       </c>
       <c r="C275" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="D275" t="s">
-        <v>1598</v>
+        <v>1633</v>
       </c>
       <c r="E275" t="s">
-        <v>867</v>
+        <v>60</v>
       </c>
       <c r="F275" t="s">
         <v>22</v>
       </c>
       <c r="G275">
-        <v>92630</v>
+        <v>90047</v>
       </c>
       <c r="H275" s="1">
-        <v>45642</v>
+        <v>45819</v>
       </c>
       <c r="J275" t="s">
-        <v>1599</v>
+        <v>1634</v>
       </c>
       <c r="K275" t="s">
-        <v>1598</v>
+        <v>1635</v>
       </c>
       <c r="L275" t="s">
-        <v>867</v>
+        <v>60</v>
       </c>
       <c r="M275" t="s">
         <v>22</v>
       </c>
       <c r="N275">
-        <v>92630</v>
+        <v>90016</v>
       </c>
       <c r="O275" t="s">
-        <v>1600</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="276" spans="1:15" ht="15">
       <c r="A276" t="s">
-        <v>1601</v>
+        <v>1637</v>
       </c>
       <c r="B276" t="s">
-        <v>1602</v>
+        <v>1638</v>
       </c>
       <c r="C276" t="s">
-        <v>80</v>
+        <v>230</v>
       </c>
       <c r="D276" t="s">
-        <v>1603</v>
+        <v>1639</v>
       </c>
       <c r="E276" t="s">
-        <v>82</v>
+        <v>230</v>
       </c>
       <c r="F276" t="s">
         <v>22</v>
       </c>
       <c r="G276">
-        <v>92345</v>
+        <v>93728</v>
       </c>
       <c r="H276" s="1">
-        <v>45706</v>
+        <v>45790</v>
       </c>
       <c r="J276" t="s">
-        <v>1604</v>
+        <v>1640</v>
       </c>
       <c r="K276" t="s">
-        <v>1603</v>
+        <v>1639</v>
       </c>
       <c r="L276" t="s">
-        <v>82</v>
+        <v>230</v>
       </c>
       <c r="M276" t="s">
         <v>22</v>
       </c>
       <c r="N276">
-        <v>92345</v>
+        <v>93728</v>
       </c>
       <c r="O276" t="s">
-        <v>1605</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="277" spans="1:15" ht="15">
       <c r="A277" t="s">
-        <v>1606</v>
+        <v>1642</v>
       </c>
       <c r="B277" t="s">
-        <v>1607</v>
+        <v>1643</v>
       </c>
       <c r="C277" t="s">
-        <v>466</v>
+        <v>230</v>
       </c>
       <c r="D277" t="s">
-        <v>1608</v>
+        <v>1639</v>
       </c>
       <c r="E277" t="s">
-        <v>1134</v>
+        <v>230</v>
       </c>
       <c r="F277" t="s">
         <v>22</v>
       </c>
       <c r="G277">
-        <v>93033</v>
+        <v>93728</v>
       </c>
       <c r="H277" s="1">
-        <v>45709</v>
+        <v>45790</v>
       </c>
       <c r="J277" t="s">
-        <v>1609</v>
+        <v>1640</v>
       </c>
       <c r="K277" t="s">
-        <v>1608</v>
+        <v>1639</v>
       </c>
       <c r="L277" t="s">
-        <v>1134</v>
+        <v>230</v>
       </c>
       <c r="M277" t="s">
         <v>22</v>
       </c>
       <c r="N277">
-        <v>93033</v>
+        <v>93728</v>
       </c>
       <c r="O277" t="s">
-        <v>1610</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="278" spans="1:15" ht="15">
       <c r="A278" t="s">
-        <v>1611</v>
+        <v>1644</v>
       </c>
       <c r="B278" t="s">
-        <v>1612</v>
+        <v>1645</v>
       </c>
       <c r="C278" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="D278" t="s">
-        <v>1613</v>
+        <v>1646</v>
       </c>
       <c r="E278" t="s">
-        <v>59</v>
+        <v>1647</v>
       </c>
       <c r="F278" t="s">
         <v>22</v>
       </c>
       <c r="G278">
-        <v>90047</v>
+        <v>92240</v>
       </c>
       <c r="H278" s="1">
-        <v>45819</v>
+        <v>45797</v>
       </c>
       <c r="J278" t="s">
-        <v>1614</v>
+        <v>1648</v>
       </c>
       <c r="K278" t="s">
-        <v>1615</v>
+        <v>1646</v>
       </c>
       <c r="L278" t="s">
-        <v>59</v>
+        <v>1647</v>
       </c>
       <c r="M278" t="s">
         <v>22</v>
       </c>
       <c r="N278">
-        <v>90016</v>
+        <v>92240</v>
       </c>
       <c r="O278" t="s">
-        <v>1616</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="279" spans="1:15" ht="15">
       <c r="A279" t="s">
-        <v>1617</v>
+        <v>1650</v>
       </c>
       <c r="B279" t="s">
-        <v>1618</v>
+        <v>1651</v>
       </c>
       <c r="C279" t="s">
-        <v>221</v>
+        <v>60</v>
       </c>
       <c r="D279" t="s">
-        <v>1619</v>
+        <v>1652</v>
       </c>
       <c r="E279" t="s">
-        <v>221</v>
+        <v>60</v>
       </c>
       <c r="F279" t="s">
         <v>22</v>
       </c>
       <c r="G279">
-        <v>93728</v>
+        <v>90004</v>
       </c>
       <c r="H279" s="1">
-        <v>45790</v>
+        <v>45979</v>
       </c>
       <c r="J279" t="s">
-        <v>1620</v>
+        <v>1653</v>
       </c>
       <c r="K279" t="s">
-        <v>1619</v>
+        <v>1652</v>
       </c>
       <c r="L279" t="s">
-        <v>221</v>
+        <v>60</v>
       </c>
       <c r="M279" t="s">
         <v>22</v>
       </c>
       <c r="N279">
-        <v>93728</v>
+        <v>90004</v>
       </c>
       <c r="O279" t="s">
-        <v>1621</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="280" spans="1:15" ht="15">
       <c r="A280" t="s">
-        <v>1622</v>
+        <v>1655</v>
       </c>
       <c r="B280" t="s">
-        <v>1623</v>
+        <v>1656</v>
       </c>
       <c r="C280" t="s">
-        <v>221</v>
+        <v>82</v>
       </c>
       <c r="D280" t="s">
-        <v>1619</v>
+        <v>1657</v>
       </c>
       <c r="E280" t="s">
-        <v>221</v>
+        <v>82</v>
       </c>
       <c r="F280" t="s">
         <v>22</v>
       </c>
       <c r="G280">
-        <v>93728</v>
+        <v>92407</v>
       </c>
       <c r="H280" s="1">
-        <v>45790</v>
+        <v>41792</v>
+      </c>
+      <c r="I280" t="s">
+        <v>93</v>
       </c>
       <c r="J280" t="s">
-        <v>1620</v>
+        <v>1658</v>
       </c>
       <c r="K280" t="s">
-        <v>1619</v>
+        <v>1657</v>
       </c>
       <c r="L280" t="s">
-        <v>221</v>
+        <v>82</v>
       </c>
       <c r="M280" t="s">
         <v>22</v>
       </c>
       <c r="N280">
-        <v>93728</v>
+        <v>92407</v>
       </c>
       <c r="O280" t="s">
-        <v>1621</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="281" spans="1:15" ht="15">
       <c r="A281" t="s">
-        <v>1624</v>
+        <v>1660</v>
       </c>
       <c r="B281" t="s">
-        <v>1625</v>
+        <v>1661</v>
       </c>
       <c r="C281" t="s">
-        <v>72</v>
+        <v>662</v>
       </c>
       <c r="D281" t="s">
-        <v>1626</v>
+        <v>1662</v>
       </c>
       <c r="E281" t="s">
-        <v>1627</v>
+        <v>662</v>
       </c>
       <c r="F281" t="s">
         <v>22</v>
       </c>
       <c r="G281">
-        <v>92240</v>
+        <v>94112</v>
       </c>
       <c r="H281" s="1">
-        <v>45797</v>
+        <v>41941</v>
+      </c>
+      <c r="I281" t="s">
+        <v>32</v>
       </c>
       <c r="J281" t="s">
-        <v>1628</v>
+        <v>1663</v>
       </c>
       <c r="K281" t="s">
-        <v>1626</v>
+        <v>1662</v>
       </c>
       <c r="L281" t="s">
-        <v>1627</v>
+        <v>662</v>
       </c>
       <c r="M281" t="s">
         <v>22</v>
       </c>
       <c r="N281">
-        <v>92240</v>
+        <v>94112</v>
       </c>
       <c r="O281" t="s">
-        <v>1629</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="282" spans="1:15" ht="15">
       <c r="A282" t="s">
-        <v>1630</v>
+        <v>1665</v>
       </c>
       <c r="B282" t="s">
-        <v>1631</v>
+        <v>1396</v>
       </c>
       <c r="C282" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="D282" t="s">
-        <v>1632</v>
+        <v>1666</v>
       </c>
       <c r="E282" t="s">
-        <v>59</v>
+        <v>1667</v>
       </c>
       <c r="F282" t="s">
         <v>22</v>
       </c>
       <c r="G282">
-        <v>90004</v>
+        <v>92675</v>
       </c>
       <c r="H282" s="1">
-        <v>45979</v>
+        <v>42016</v>
+      </c>
+      <c r="I282" t="s">
+        <v>93</v>
       </c>
       <c r="J282" t="s">
-        <v>1633</v>
+        <v>1668</v>
       </c>
       <c r="K282" t="s">
-        <v>1632</v>
+        <v>1666</v>
       </c>
       <c r="L282" t="s">
-        <v>59</v>
+        <v>1667</v>
       </c>
       <c r="M282" t="s">
         <v>22</v>
       </c>
       <c r="N282">
-        <v>90004</v>
+        <v>92675</v>
       </c>
       <c r="O282" t="s">
-        <v>1634</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="283" spans="1:15" ht="15">
       <c r="A283" t="s">
-        <v>1635</v>
+        <v>1670</v>
       </c>
       <c r="B283" t="s">
-        <v>1636</v>
+        <v>1671</v>
       </c>
       <c r="C283" t="s">
-        <v>80</v>
+        <v>207</v>
       </c>
       <c r="D283" t="s">
-        <v>1637</v>
+        <v>1672</v>
       </c>
       <c r="E283" t="s">
-        <v>80</v>
+        <v>952</v>
       </c>
       <c r="F283" t="s">
         <v>22</v>
       </c>
       <c r="G283">
-        <v>92407</v>
+        <v>95207</v>
       </c>
       <c r="H283" s="1">
-        <v>41792</v>
+        <v>41527</v>
       </c>
       <c r="I283" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="J283" t="s">
-        <v>1638</v>
+        <v>1673</v>
       </c>
       <c r="K283" t="s">
-        <v>1637</v>
+        <v>1674</v>
       </c>
       <c r="L283" t="s">
-        <v>80</v>
+        <v>952</v>
       </c>
       <c r="M283" t="s">
         <v>22</v>
       </c>
       <c r="N283">
-        <v>92407</v>
+        <v>95267</v>
       </c>
       <c r="O283" t="s">
-        <v>1639</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="284" spans="1:15" ht="15">
       <c r="A284" t="s">
-        <v>1640</v>
+        <v>1676</v>
       </c>
       <c r="B284" t="s">
-        <v>1641</v>
+        <v>1677</v>
       </c>
       <c r="C284" t="s">
-        <v>642</v>
+        <v>948</v>
       </c>
       <c r="D284" t="s">
-        <v>1642</v>
+        <v>1678</v>
       </c>
       <c r="E284" t="s">
-        <v>642</v>
+        <v>950</v>
       </c>
       <c r="F284" t="s">
         <v>22</v>
       </c>
       <c r="G284">
-        <v>94112</v>
+        <v>95640</v>
       </c>
       <c r="H284" s="1">
-        <v>41941</v>
+        <v>40394</v>
       </c>
       <c r="I284" t="s">
-        <v>32</v>
+        <v>108</v>
       </c>
       <c r="J284" t="s">
-        <v>1643</v>
+        <v>1679</v>
       </c>
       <c r="K284" t="s">
-        <v>1642</v>
+        <v>1678</v>
       </c>
       <c r="L284" t="s">
-        <v>642</v>
+        <v>950</v>
       </c>
       <c r="M284" t="s">
         <v>22</v>
       </c>
       <c r="N284">
-        <v>94112</v>
+        <v>95640</v>
       </c>
       <c r="O284" t="s">
-        <v>1644</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="285" spans="1:15" ht="15">
       <c r="A285" t="s">
-        <v>1645</v>
+        <v>1681</v>
       </c>
       <c r="B285" t="s">
-        <v>1347</v>
+        <v>1682</v>
       </c>
       <c r="C285" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="D285" t="s">
-        <v>1646</v>
+        <v>1683</v>
       </c>
       <c r="E285" t="s">
-        <v>1647</v>
+        <v>1684</v>
       </c>
       <c r="F285" t="s">
         <v>22</v>
       </c>
       <c r="G285">
-        <v>92675</v>
+        <v>92394</v>
       </c>
       <c r="H285" s="1">
-        <v>42016</v>
+        <v>40430</v>
       </c>
       <c r="I285" t="s">
-        <v>23</v>
+        <v>1685</v>
       </c>
       <c r="J285" t="s">
-        <v>1648</v>
+        <v>1230</v>
       </c>
       <c r="K285" t="s">
-        <v>1646</v>
+        <v>1686</v>
       </c>
       <c r="L285" t="s">
-        <v>1647</v>
+        <v>1687</v>
       </c>
       <c r="M285" t="s">
         <v>22</v>
       </c>
       <c r="N285">
-        <v>92675</v>
+        <v>92301</v>
       </c>
       <c r="O285" t="s">
-        <v>1649</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="286" spans="1:15" ht="15">
       <c r="A286" t="s">
-        <v>1650</v>
+        <v>1689</v>
       </c>
       <c r="B286" t="s">
-        <v>1651</v>
+        <v>1690</v>
       </c>
       <c r="C286" t="s">
-        <v>198</v>
+        <v>283</v>
       </c>
       <c r="D286" t="s">
-        <v>1652</v>
+        <v>1691</v>
       </c>
       <c r="E286" t="s">
-        <v>923</v>
+        <v>285</v>
       </c>
       <c r="F286" t="s">
         <v>22</v>
       </c>
-      <c r="G286">
-        <v>95207</v>
+      <c r="G286" t="s">
+        <v>1692</v>
       </c>
       <c r="H286" s="1">
-        <v>41527</v>
+        <v>40429</v>
       </c>
       <c r="I286" t="s">
-        <v>105</v>
+        <v>63</v>
       </c>
       <c r="J286" t="s">
-        <v>1653</v>
+        <v>1690</v>
       </c>
       <c r="K286" t="s">
-        <v>1654</v>
+        <v>1691</v>
       </c>
       <c r="L286" t="s">
-        <v>923</v>
+        <v>285</v>
       </c>
       <c r="M286" t="s">
         <v>22</v>
       </c>
-      <c r="N286">
-        <v>95267</v>
+      <c r="N286" t="s">
+        <v>1692</v>
       </c>
       <c r="O286" t="s">
-        <v>1655</v>
-[...137 lines deleted...]
-        <v>1672</v>
+        <v>1693</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="15" baseColWidth="0"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">