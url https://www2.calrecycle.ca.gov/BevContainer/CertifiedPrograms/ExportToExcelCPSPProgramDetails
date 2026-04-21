--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1694">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1675">
   <si>
     <t>Account Number</t>
   </si>
   <si>
     <t>Program Name</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t xml:space="preserve">State </t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>Operation Begin Date</t>
   </si>
   <si>
@@ -1230,53 +1230,50 @@
   <si>
     <t>37341 Avenue 16</t>
   </si>
   <si>
     <t>Aluminum, Plastic, Bimetal, Bag In Box, Multi-layer Pouch, Paperboard Carton</t>
   </si>
   <si>
     <t>(559) 999-6832</t>
   </si>
   <si>
     <t>CP0933</t>
   </si>
   <si>
     <t>Solid Waste Systems Transfer Station Depot Drop Off</t>
   </si>
   <si>
     <t>3515 Taylor Dr</t>
   </si>
   <si>
     <t>Solid Wastes Systems Inc</t>
   </si>
   <si>
     <t>PO Box 60</t>
   </si>
   <si>
-    <t>MICHELLE.GOODMAN@WASTECONNECTIONS.COM</t>
-[...1 lines deleted...]
-  <si>
     <t>CP0942</t>
   </si>
   <si>
     <t>Intercity Recycling</t>
   </si>
   <si>
     <t>7008 Basswood Place</t>
   </si>
   <si>
     <t>Rancho Cucamonga</t>
   </si>
   <si>
     <t>Glass</t>
   </si>
   <si>
     <t>(909) 609-9984</t>
   </si>
   <si>
     <t>intercityrecycles@yahoo.com</t>
   </si>
   <si>
     <t>CP0960</t>
   </si>
   <si>
     <t>Desert Valley Disposal</t>
@@ -1308,62 +1305,59 @@
   <si>
     <t>CP0995</t>
   </si>
   <si>
     <t>Napa Recycling Collection Program</t>
   </si>
   <si>
     <t>Napa Recycling &amp; Waste Services LLC</t>
   </si>
   <si>
     <t>P O Box 239</t>
   </si>
   <si>
     <t>CP1013</t>
   </si>
   <si>
     <t>Material Trade Solution Collection</t>
   </si>
   <si>
     <t>308 S Mountain View Ave</t>
   </si>
   <si>
     <t>Material Trade Solutions</t>
   </si>
   <si>
-    <t>33562 Yucaipa Blvd #4-222</t>
+    <t>34366 Yucaipa Blvd #C-222</t>
   </si>
   <si>
     <t>Yucaipa</t>
   </si>
   <si>
     <t>(909) 994-7333</t>
   </si>
   <si>
-    <t>john@recycleie.com</t>
-[...1 lines deleted...]
-  <si>
     <t>CP101328.001</t>
   </si>
   <si>
     <t>Fawndale Oaks RV Park</t>
   </si>
   <si>
     <t>15015 Fawndale Rd</t>
   </si>
   <si>
     <t>(530) 275-0764</t>
   </si>
   <si>
     <t>CP130197.001</t>
   </si>
   <si>
     <t>1333 Oakland Rd</t>
   </si>
   <si>
     <t>(408) 283-8500</t>
   </si>
   <si>
     <t>CP130386.001</t>
   </si>
   <si>
     <t>Livermore Sanitation Inc</t>
@@ -1503,50 +1497,68 @@
   <si>
     <t>CP18537.001</t>
   </si>
   <si>
     <t>R &amp; R Roll-off LLC</t>
   </si>
   <si>
     <t>840 Alley Oop Way</t>
   </si>
   <si>
     <t>Arroyo Grande</t>
   </si>
   <si>
     <t>R &amp; R Roll-Off LLC</t>
   </si>
   <si>
     <t>PO Box 6332</t>
   </si>
   <si>
     <t>Los Osos</t>
   </si>
   <si>
     <t>(805) 929-8000</t>
   </si>
   <si>
+    <t>CP18642.001</t>
+  </si>
+  <si>
+    <t>Amko Recycling</t>
+  </si>
+  <si>
+    <t>340 W Valley Blvd</t>
+  </si>
+  <si>
+    <t>Colton</t>
+  </si>
+  <si>
+    <t>Amko Recycling LLC</t>
+  </si>
+  <si>
+    <t>(909) 370-2656</t>
+  </si>
+  <si>
     <t>CP18863.001</t>
   </si>
   <si>
     <t>Corridor Recycling Collection Program</t>
   </si>
   <si>
     <t>22500 S Alameda St</t>
   </si>
   <si>
     <t>90810-1905</t>
   </si>
   <si>
     <t>Corridor Recycling Inc</t>
   </si>
   <si>
     <t>(310) 835-9109</t>
   </si>
   <si>
     <t>CP18875.001</t>
   </si>
   <si>
     <t>City of Del Rey Oaks</t>
   </si>
   <si>
     <t>CP18875.002</t>
@@ -1992,836 +2004,821 @@
   <si>
     <t>CP198748.001</t>
   </si>
   <si>
     <t>Yreka Transfer Recycling</t>
   </si>
   <si>
     <t>Siskiyou</t>
   </si>
   <si>
     <t>231 Ranch Ln</t>
   </si>
   <si>
     <t>Yreka</t>
   </si>
   <si>
     <t>Yreka Transfer LLC</t>
   </si>
   <si>
     <t>303 Yama St</t>
   </si>
   <si>
     <t>(530) 842-7306</t>
   </si>
   <si>
-    <t>CP201051.001</t>
-[...2 lines deleted...]
-    <t>Armando C Blanco Recycling</t>
+    <t>CP211647.001</t>
+  </si>
+  <si>
+    <t>Hambro WSG Diversion Program</t>
+  </si>
+  <si>
+    <t>Del Norte</t>
+  </si>
+  <si>
+    <t>1700 State St</t>
+  </si>
+  <si>
+    <t>Crescent City</t>
+  </si>
+  <si>
+    <t>Hambro WSG</t>
+  </si>
+  <si>
+    <t>PO Box 159</t>
+  </si>
+  <si>
+    <t>(707) 465-4656</t>
+  </si>
+  <si>
+    <t>CP214315.001</t>
+  </si>
+  <si>
+    <t>MEC Recycling</t>
+  </si>
+  <si>
+    <t>4642 Weedpatch Hwy</t>
+  </si>
+  <si>
+    <t>MEC Recycling LLC</t>
+  </si>
+  <si>
+    <t>2415 Exton St</t>
+  </si>
+  <si>
+    <t>93311-8552</t>
+  </si>
+  <si>
+    <t>(661) 332-5442</t>
+  </si>
+  <si>
+    <t>CP214941.002</t>
+  </si>
+  <si>
+    <t>Front Load Mixed Recycling</t>
+  </si>
+  <si>
+    <t>3035 Prospect Park Dr Ste 40</t>
+  </si>
+  <si>
+    <t>Atlas Disposal Industries LLC</t>
+  </si>
+  <si>
+    <t>(916) 455-2800</t>
+  </si>
+  <si>
+    <t>CP215820.001</t>
+  </si>
+  <si>
+    <t>Oracle Arena and Oakland Alameda County Coliseum Recycle Program</t>
+  </si>
+  <si>
+    <t>7000 Coliseum Way</t>
+  </si>
+  <si>
+    <t>AEG Management Oakland LLC</t>
+  </si>
+  <si>
+    <t>(510) 569-2121</t>
+  </si>
+  <si>
+    <t>CP219101.002</t>
+  </si>
+  <si>
+    <t>SOSR Program</t>
+  </si>
+  <si>
+    <t>701 Canal St</t>
+  </si>
+  <si>
+    <t>Shafter</t>
+  </si>
+  <si>
+    <t>SOS Recycle LLC</t>
+  </si>
+  <si>
+    <t>4605 Buena Vista Rd #506</t>
+  </si>
+  <si>
+    <t>(661) 858-7410</t>
+  </si>
+  <si>
+    <t>CP228194.001</t>
+  </si>
+  <si>
+    <t>Waste Management</t>
+  </si>
+  <si>
+    <t>13793 Redwood St</t>
+  </si>
+  <si>
+    <t>Chino</t>
+  </si>
+  <si>
+    <t>(909) 590-1793</t>
+  </si>
+  <si>
+    <t>CP229344.001</t>
+  </si>
+  <si>
+    <t>Mill Conroy Recycling</t>
+  </si>
+  <si>
+    <t>9830 Pangborn Ave</t>
+  </si>
+  <si>
+    <t>Aluminum</t>
+  </si>
+  <si>
+    <t>Mill Conroy</t>
+  </si>
+  <si>
+    <t>(951) 318-0060</t>
+  </si>
+  <si>
+    <t>MillConroy@hotmail.com</t>
+  </si>
+  <si>
+    <t>CP230822.001</t>
+  </si>
+  <si>
+    <t>Feather River Disposal</t>
+  </si>
+  <si>
+    <t>Plumas</t>
+  </si>
+  <si>
+    <t>1166 Industrial Wy</t>
+  </si>
+  <si>
+    <t>Quincy</t>
+  </si>
+  <si>
+    <t>(530) 283-2004</t>
+  </si>
+  <si>
+    <t>CP232649.001</t>
+  </si>
+  <si>
+    <t>Madera County Unincorporated</t>
+  </si>
+  <si>
+    <t>21739 Road 19</t>
+  </si>
+  <si>
+    <t>Chowchilla</t>
+  </si>
+  <si>
+    <t>Caglia Environmental LLC</t>
+  </si>
+  <si>
+    <t>CP232927.001</t>
+  </si>
+  <si>
+    <t>Waste Management of California Inc</t>
+  </si>
+  <si>
+    <t>9081 Tujunga Ave</t>
+  </si>
+  <si>
+    <t>(626) 831-0572</t>
+  </si>
+  <si>
+    <t>CP251307.001</t>
+  </si>
+  <si>
+    <t>Ming's Resource Drop Off Program</t>
+  </si>
+  <si>
+    <t>3495 Breakwater Ct</t>
+  </si>
+  <si>
+    <t>Hayward</t>
+  </si>
+  <si>
+    <t>Ming's Resource East Bay Corp</t>
+  </si>
+  <si>
+    <t>3316 47th Ave</t>
+  </si>
+  <si>
+    <t>95824-2434</t>
+  </si>
+  <si>
+    <t>(510) 670-0198</t>
+  </si>
+  <si>
+    <t>CP254435.001</t>
+  </si>
+  <si>
+    <t>Collection Program</t>
+  </si>
+  <si>
+    <t>210 Richgrove Dr</t>
+  </si>
+  <si>
+    <t>Richgrove</t>
+  </si>
+  <si>
+    <t>South Tulare-Richgrove Refuse Inc</t>
+  </si>
+  <si>
+    <t>PO Box 970</t>
+  </si>
+  <si>
+    <t>(661) 725-0265</t>
+  </si>
+  <si>
+    <t>CP255854.001</t>
+  </si>
+  <si>
+    <t>Knotts Berry Farm Recycling Program</t>
+  </si>
+  <si>
+    <t>8039 Beach Blvd</t>
+  </si>
+  <si>
+    <t>Buena Park</t>
+  </si>
+  <si>
+    <t>Millennium Operations LLC</t>
+  </si>
+  <si>
+    <t>(714) 220-5090</t>
+  </si>
+  <si>
+    <t>CP257049.001</t>
+  </si>
+  <si>
+    <t>Replenysh</t>
+  </si>
+  <si>
+    <t>3198 Airport Loop Dr Ste C</t>
+  </si>
+  <si>
+    <t>Costa Mesa</t>
+  </si>
+  <si>
+    <t>92626-3407</t>
+  </si>
+  <si>
+    <t>Replenysh Inc</t>
+  </si>
+  <si>
+    <t>(949) 344-2494</t>
+  </si>
+  <si>
+    <t>CP257372.001</t>
+  </si>
+  <si>
+    <t>Green-Go Recycling Collection Program</t>
+  </si>
+  <si>
+    <t>130 S Hale Ave</t>
+  </si>
+  <si>
+    <t>Escondido</t>
+  </si>
+  <si>
+    <t>Aluminum, Plastic, Glass, Bimetal, Multi-layer Pouch, Paperboard Carton</t>
+  </si>
+  <si>
+    <t>Green Go Recycling Inc</t>
+  </si>
+  <si>
+    <t>(760) 484-1099</t>
+  </si>
+  <si>
+    <t>CP259414.001</t>
+  </si>
+  <si>
+    <t>Better Earth</t>
+  </si>
+  <si>
+    <t>4039 Basil Terrace</t>
+  </si>
+  <si>
+    <t>Better Earth LLC</t>
+  </si>
+  <si>
+    <t>PO Box 3852</t>
+  </si>
+  <si>
+    <t>(408) 391-8163</t>
+  </si>
+  <si>
+    <t>CP263914.001</t>
+  </si>
+  <si>
+    <t>Milpitas Sanitation Inc</t>
+  </si>
+  <si>
+    <t>1080 Walsh Ave</t>
+  </si>
+  <si>
+    <t>(408) 330-7110</t>
+  </si>
+  <si>
+    <t>CP264658.001</t>
+  </si>
+  <si>
+    <t>BARR</t>
+  </si>
+  <si>
+    <t>412 Cesar E Chavez Pkwy</t>
+  </si>
+  <si>
+    <t>Hirmiz Enterprises Inc</t>
+  </si>
+  <si>
+    <t>(619) 235-8182</t>
+  </si>
+  <si>
+    <t>https://www.time-recycling.com</t>
+  </si>
+  <si>
+    <t>CP2661.001</t>
+  </si>
+  <si>
+    <t>Crystal Geyser Alpine Spring Water Events</t>
+  </si>
+  <si>
+    <t>1210 S Highway 395 PO Drawer A</t>
+  </si>
+  <si>
+    <t>Olancha</t>
+  </si>
+  <si>
+    <t>CG Roxane LLC</t>
+  </si>
+  <si>
+    <t>(760) 764-2885</t>
+  </si>
+  <si>
+    <t>http://www.crystalgeyserasw.com</t>
+  </si>
+  <si>
+    <t>CP266851.001</t>
+  </si>
+  <si>
+    <t>Central Transfer Station</t>
+  </si>
+  <si>
+    <t>3400 Standish Ave</t>
+  </si>
+  <si>
+    <t>Santa Rosa</t>
+  </si>
+  <si>
+    <t>Recology Sonoma Marin</t>
+  </si>
+  <si>
+    <t>(707) 322-2504</t>
+  </si>
+  <si>
+    <t>CP266851.002</t>
+  </si>
+  <si>
+    <t>Graton Compactor #2</t>
+  </si>
+  <si>
+    <t>CP266851.003</t>
+  </si>
+  <si>
+    <t>Sonoma Transfer</t>
+  </si>
+  <si>
+    <t>CP266851.004</t>
+  </si>
+  <si>
+    <t>Guernville Transfer Station</t>
+  </si>
+  <si>
+    <t>CP270253.001</t>
+  </si>
+  <si>
+    <t>USCN Recycling</t>
+  </si>
+  <si>
+    <t>7645 Dumas Dr</t>
+  </si>
+  <si>
+    <t>Cupertino</t>
+  </si>
+  <si>
+    <t>US-CN Technologies &amp; Resources LLC</t>
+  </si>
+  <si>
+    <t>(408) 931-6186</t>
+  </si>
+  <si>
+    <t>kris@kriswang.com</t>
+  </si>
+  <si>
+    <t>CP270624.001</t>
+  </si>
+  <si>
+    <t>Recology Davis</t>
+  </si>
+  <si>
+    <t>Yolo</t>
+  </si>
+  <si>
+    <t>2727 2nd St</t>
+  </si>
+  <si>
+    <t>Davis</t>
+  </si>
+  <si>
+    <t>95618-6593</t>
+  </si>
+  <si>
+    <t>(530) 756-4646</t>
+  </si>
+  <si>
+    <t>CP275455.001</t>
+  </si>
+  <si>
+    <t>KOPU Aluminum Stewardship Program</t>
+  </si>
+  <si>
+    <t>1117 State St</t>
+  </si>
+  <si>
+    <t>The KOPU Water Company Inc</t>
+  </si>
+  <si>
+    <t>(855) 787-8953</t>
+  </si>
+  <si>
+    <t>http://www.kopuwater.com</t>
+  </si>
+  <si>
+    <t>CP282822.001</t>
+  </si>
+  <si>
+    <t>Castro Valley Sanitary District</t>
+  </si>
+  <si>
+    <t>Alameda County Industries CV Inc</t>
+  </si>
+  <si>
+    <t>(925) 380-9480</t>
+  </si>
+  <si>
+    <t>CP283354.002</t>
+  </si>
+  <si>
+    <t>4628 1/2 Live Oak St</t>
+  </si>
+  <si>
+    <t>Cudahy</t>
+  </si>
+  <si>
+    <t>Ontiveros Polymer Recovery LLC</t>
+  </si>
+  <si>
+    <t>(323) 519-6185</t>
+  </si>
+  <si>
+    <t>CP28956.001</t>
+  </si>
+  <si>
+    <t>Alameda County Industries - ARC</t>
+  </si>
+  <si>
+    <t>Alameda County Industries AR Inc</t>
+  </si>
+  <si>
+    <t>CP291245.001</t>
+  </si>
+  <si>
+    <t>Pick n Pull Collection</t>
+  </si>
+  <si>
+    <t>7550 Mowry Ave</t>
+  </si>
+  <si>
+    <t>Newark</t>
+  </si>
+  <si>
+    <t>Pick-N-Pull Auto Dismantlers</t>
+  </si>
+  <si>
+    <t>10850 Gold Center Dr Ste 350</t>
+  </si>
+  <si>
+    <t>5670-6178</t>
+  </si>
+  <si>
+    <t>(916) 858-3177</t>
+  </si>
+  <si>
+    <t>amrlicenserenewal@schn.com</t>
+  </si>
+  <si>
+    <t>CP291878.001</t>
+  </si>
+  <si>
+    <t>City of San Ramon</t>
+  </si>
+  <si>
+    <t>Alameda County Industries of San Ramon Inc</t>
+  </si>
+  <si>
+    <t>CP293144.001</t>
+  </si>
+  <si>
+    <t>In-Store Buy Back Program</t>
+  </si>
+  <si>
+    <t>1421 Manhattan Ave</t>
+  </si>
+  <si>
+    <t>Fullerton</t>
+  </si>
+  <si>
+    <t>New Albertsons LP</t>
+  </si>
+  <si>
+    <t>(714) 300-6132</t>
+  </si>
+  <si>
+    <t>CP293738.001</t>
+  </si>
+  <si>
+    <t>Applied Medical Resources Beverage Container Collection</t>
+  </si>
+  <si>
+    <t>22872 Avenida Empresa</t>
+  </si>
+  <si>
+    <t>Rancho Santa Margarita</t>
+  </si>
+  <si>
+    <t>Applied Medical Resources Corporation</t>
+  </si>
+  <si>
+    <t>(951) 322-0656</t>
+  </si>
+  <si>
+    <t>CP300789.002</t>
+  </si>
+  <si>
+    <t>911 Eastglen Dr</t>
+  </si>
+  <si>
+    <t>La Verne</t>
+  </si>
+  <si>
+    <t>FPO Recycling Inc</t>
+  </si>
+  <si>
+    <t>PO Box 3065</t>
+  </si>
+  <si>
+    <t>Vista</t>
+  </si>
+  <si>
+    <t>(860) 910-7534</t>
+  </si>
+  <si>
+    <t>https://www.fporecycling.com/</t>
+  </si>
+  <si>
+    <t>CP302777.001</t>
+  </si>
+  <si>
+    <t>In-store Buy Back Program</t>
+  </si>
+  <si>
+    <t>1100 W Artesia Blvd</t>
+  </si>
+  <si>
+    <t>Compton</t>
+  </si>
+  <si>
+    <t>Food 4 Less of California Inc</t>
+  </si>
+  <si>
+    <t>(310) 884-4768</t>
+  </si>
+  <si>
+    <t>CP309727.001</t>
+  </si>
+  <si>
+    <t>Rapid Raccoon Recycling</t>
+  </si>
+  <si>
+    <t>10 Coral Ln</t>
+  </si>
+  <si>
+    <t>(916) 548-8219</t>
+  </si>
+  <si>
+    <t>CP310415.001</t>
+  </si>
+  <si>
+    <t>Redwood Waste Drop-Off</t>
+  </si>
+  <si>
+    <t>3515 Taylor Drive</t>
+  </si>
+  <si>
+    <t>Redwood Waste Solutions Inc</t>
+  </si>
+  <si>
+    <t>CP313218.001</t>
+  </si>
+  <si>
+    <t>Bay Counties SMaRT Inc</t>
+  </si>
+  <si>
+    <t>301 Carl Rd</t>
+  </si>
+  <si>
+    <t>Sunnyvale</t>
+  </si>
+  <si>
+    <t>Bay Counties Smart Inc</t>
+  </si>
+  <si>
+    <t>(408) 752-8530</t>
+  </si>
+  <si>
+    <t>CP313888.001</t>
+  </si>
+  <si>
+    <t>FCC Environmental Services California LLC</t>
+  </si>
+  <si>
+    <t>3033 Fiddyment Rd</t>
+  </si>
+  <si>
+    <t>Roseville</t>
+  </si>
+  <si>
+    <t>10077 Grogans Mill Rd Ste 466</t>
+  </si>
+  <si>
+    <t>The Woodlands</t>
+  </si>
+  <si>
+    <t>TX</t>
+  </si>
+  <si>
+    <t>(916) 234-5307</t>
+  </si>
+  <si>
+    <t>CP315013.001</t>
+  </si>
+  <si>
+    <t>Pink Recycling - At Your Door</t>
+  </si>
+  <si>
+    <t>24953 Whisler Dr</t>
+  </si>
+  <si>
+    <t>Lake Forest</t>
+  </si>
+  <si>
+    <t>Pink Recycling California LLC</t>
+  </si>
+  <si>
+    <t>34232 Pacific Coast Hwy Ste E</t>
+  </si>
+  <si>
+    <t>Dana Point</t>
+  </si>
+  <si>
+    <t>92629-3855</t>
+  </si>
+  <si>
+    <t>(949) 876-2307</t>
+  </si>
+  <si>
+    <t>pinkrecyclingca@gmail.com</t>
+  </si>
+  <si>
+    <t>CP315319.001</t>
+  </si>
+  <si>
+    <t>Collections Program</t>
+  </si>
+  <si>
+    <t>170 N Turner Ave</t>
+  </si>
+  <si>
+    <t>Ontario</t>
+  </si>
+  <si>
+    <t>RE:CIRCLE Ontario LLC</t>
+  </si>
+  <si>
+    <t>(951) 528-0535</t>
+  </si>
+  <si>
+    <t>CP316418.001</t>
+  </si>
+  <si>
+    <t>Public Dropoff</t>
+  </si>
+  <si>
+    <t>333 Shoreway Rd</t>
+  </si>
+  <si>
+    <t>San Carlos</t>
+  </si>
+  <si>
+    <t>94070-2708</t>
+  </si>
+  <si>
+    <t>South Bayside Industries Inc</t>
+  </si>
+  <si>
+    <t>(650) 802-8355</t>
+  </si>
+  <si>
+    <t>CP321167.001</t>
+  </si>
+  <si>
+    <t>Jolly's Recycling</t>
+  </si>
+  <si>
+    <t>30729 Wavecrest Cir</t>
+  </si>
+  <si>
+    <t>Menifee</t>
+  </si>
+  <si>
+    <t>Jolly's Recycling LLC</t>
+  </si>
+  <si>
+    <t>(951) 746-6982</t>
+  </si>
+  <si>
+    <t>jollysrecycling@gmail.com</t>
+  </si>
+  <si>
+    <t>CP327488.001</t>
+  </si>
+  <si>
+    <t>Ecorevive Solutiions</t>
+  </si>
+  <si>
+    <t>1878 Blossom Ct</t>
+  </si>
+  <si>
+    <t>Ecorevive Solutions</t>
+  </si>
+  <si>
+    <t>PO Box 881073</t>
   </si>
   <si>
     <t>San Francisco</t>
   </si>
   <si>
-    <t>1244 Revere Ave #A</t>
-[...775 lines deleted...]
-  <si>
     <t>(415) 407-4342</t>
   </si>
   <si>
     <t>CP327808.001</t>
   </si>
   <si>
     <t>Retail Marketing Services Inc</t>
   </si>
   <si>
     <t>6423 Alondra Blvd</t>
   </si>
   <si>
     <t>Paramount</t>
   </si>
   <si>
     <t>1020 N Lake St</t>
   </si>
   <si>
     <t>Burbank</t>
   </si>
   <si>
     <t>(216) 200-9439</t>
   </si>
   <si>
     <t>CP329934.001</t>
@@ -4020,65 +4017,50 @@
   <si>
     <t>Bishop William Johnson Council 9487 Knights of Columbus</t>
   </si>
   <si>
     <t>(949) 813-4320</t>
   </si>
   <si>
     <t>SP201037.001</t>
   </si>
   <si>
     <t>Recycle Drive</t>
   </si>
   <si>
     <t>26872 Estanciero Dr</t>
   </si>
   <si>
     <t>Mission Viejo</t>
   </si>
   <si>
     <t>JFC McIntyre Knights of Columbus Council 6332</t>
   </si>
   <si>
     <t>(949) 215-8529</t>
   </si>
   <si>
-    <t>SP201050.001</t>
-[...13 lines deleted...]
-  <si>
     <t>SP201062.001</t>
   </si>
   <si>
     <t>Beverage Recycling Program</t>
   </si>
   <si>
     <t>2004 Fairground Rd</t>
   </si>
   <si>
     <t>Monterey County Fair</t>
   </si>
   <si>
     <t>(831) 372-3455</t>
   </si>
   <si>
     <t>SP201069.001</t>
   </si>
   <si>
     <t>Green Kingdom Ministry</t>
   </si>
   <si>
     <t>1111 N Brookhurst St</t>
   </si>
   <si>
     <t>Aluminum, Plastic, Paperboard Carton</t>
@@ -4089,71 +4071,50 @@
   <si>
     <t>(714) 772-7777</t>
   </si>
   <si>
     <t>SP203149.001</t>
   </si>
   <si>
     <t>Santa Ynez Band of Chumash Indians Recycling Program</t>
   </si>
   <si>
     <t>3400 E Highway 246</t>
   </si>
   <si>
     <t>Santa Ynez</t>
   </si>
   <si>
     <t>Santa Ynez Band of Chumash Indians</t>
   </si>
   <si>
     <t>100 Via Juana Ln</t>
   </si>
   <si>
     <t>(805) 325-1268</t>
   </si>
   <si>
-    <t>SP208470.001</t>
-[...19 lines deleted...]
-  <si>
     <t>SP210979.001</t>
   </si>
   <si>
     <t>McArthur-Burney Falls Interpretive Association</t>
   </si>
   <si>
     <t>24898 State Hwy 89</t>
   </si>
   <si>
     <t>Burney</t>
   </si>
   <si>
     <t>McArthur Burney Falls Interpretive Association</t>
   </si>
   <si>
     <t>PO Box 777</t>
   </si>
   <si>
     <t>(916) 955-7078</t>
   </si>
   <si>
     <t>SP215127.001</t>
   </si>
   <si>
     <t>Ft Hunter Liggett Qualified Recycling Program</t>
@@ -4635,102 +4596,84 @@
   <si>
     <t>Azusa Pacific University</t>
   </si>
   <si>
     <t>(626) 815-2063</t>
   </si>
   <si>
     <t>SP284267.001</t>
   </si>
   <si>
     <t>St Timothy Knights of Columbus Monthly Recycle Drive</t>
   </si>
   <si>
     <t>29102 Crown Valley Pkwy</t>
   </si>
   <si>
     <t>Laguna Niguel</t>
   </si>
   <si>
     <t>Knights of Columbus</t>
   </si>
   <si>
     <t>(949) 249-4091</t>
   </si>
   <si>
-    <t>SP293589.001</t>
-[...16 lines deleted...]
-  <si>
     <t>SP293830.001</t>
   </si>
   <si>
     <t>Golden Era Recycle Collection Program</t>
   </si>
   <si>
     <t>19625 Gilman Springs Rd</t>
   </si>
   <si>
     <t>San Jacinto</t>
   </si>
   <si>
     <t>Church of Scientology International</t>
   </si>
   <si>
     <t>(951) 654-5347</t>
   </si>
   <si>
     <t>SP29407.001</t>
   </si>
   <si>
     <t>Cesar Chavez Environmental Corps</t>
   </si>
   <si>
     <t>122 E Tehachapi Blvd #C</t>
   </si>
   <si>
     <t>Tehachapi</t>
   </si>
   <si>
     <t>Farmworkers Institute of Education and Leadership Development Inc</t>
   </si>
   <si>
-    <t>(661) 822-4381</t>
+    <t>(661) 527-6003</t>
   </si>
   <si>
     <t>SP29789.001</t>
   </si>
   <si>
     <t>Southern California Mountains Foundation Urban Conservation Corps</t>
   </si>
   <si>
     <t>1355 W 26th St</t>
   </si>
   <si>
     <t>Southern California Mountains Foundation</t>
   </si>
   <si>
     <t>(530) 559-4210</t>
   </si>
   <si>
     <t>sgorin@mountainsfoundation.org</t>
   </si>
   <si>
     <t>SP307125.001</t>
   </si>
   <si>
     <t>FSRC Recycling Program</t>
   </si>
@@ -5195,51 +5138,51 @@
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:Q286"/>
+  <dimension ref="A1:Q283"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="15" baseColWidth="0"/>
   <sheetData>
     <row r="1" spans="1:17" ht="15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -7947,10746 +7890,10593 @@
       <c r="H58" s="1">
         <v>39520</v>
       </c>
       <c r="I58" t="s">
         <v>399</v>
       </c>
       <c r="J58" t="s">
         <v>396</v>
       </c>
       <c r="K58" t="s">
         <v>398</v>
       </c>
       <c r="L58" t="s">
         <v>397</v>
       </c>
       <c r="M58" t="s">
         <v>22</v>
       </c>
       <c r="N58">
         <v>93636</v>
       </c>
       <c r="O58" t="s">
         <v>400</v>
       </c>
     </row>
-    <row r="59" spans="1:17" ht="15">
+    <row r="59" spans="1:15" ht="15">
       <c r="A59" t="s">
         <v>401</v>
       </c>
       <c r="B59" t="s">
         <v>402</v>
       </c>
       <c r="C59" t="s">
         <v>141</v>
       </c>
       <c r="D59" t="s">
         <v>403</v>
       </c>
       <c r="E59" t="s">
         <v>370</v>
       </c>
       <c r="F59" t="s">
         <v>22</v>
       </c>
       <c r="G59">
         <v>95482</v>
       </c>
       <c r="H59" s="1">
         <v>39603</v>
       </c>
       <c r="I59" t="s">
         <v>32</v>
       </c>
       <c r="J59" t="s">
         <v>404</v>
       </c>
       <c r="K59" t="s">
         <v>405</v>
       </c>
       <c r="L59" t="s">
         <v>370</v>
       </c>
       <c r="M59" t="s">
         <v>22</v>
       </c>
       <c r="N59">
         <v>95482</v>
       </c>
       <c r="O59" t="s">
         <v>146</v>
       </c>
-      <c r="Q59" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="60" spans="1:17" ht="15">
       <c r="A60" t="s">
+        <v>406</v>
+      </c>
+      <c r="B60" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
       <c r="C60" t="s">
         <v>82</v>
       </c>
       <c r="D60" t="s">
+        <v>408</v>
+      </c>
+      <c r="E60" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
       <c r="F60" t="s">
         <v>22</v>
       </c>
       <c r="G60">
         <v>91739</v>
       </c>
       <c r="H60" s="1">
         <v>39678</v>
       </c>
       <c r="I60" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="J60" t="s">
+        <v>407</v>
+      </c>
+      <c r="K60" t="s">
         <v>408</v>
       </c>
-      <c r="K60" t="s">
+      <c r="L60" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
       <c r="M60" t="s">
         <v>22</v>
       </c>
       <c r="N60">
         <v>91739</v>
       </c>
       <c r="O60" t="s">
+        <v>411</v>
+      </c>
+      <c r="Q60" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="61" spans="1:15" ht="15">
       <c r="A61" t="s">
+        <v>413</v>
+      </c>
+      <c r="B61" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="C61" t="s">
         <v>74</v>
       </c>
       <c r="D61" t="s">
         <v>75</v>
       </c>
       <c r="E61" t="s">
         <v>76</v>
       </c>
       <c r="F61" t="s">
         <v>22</v>
       </c>
       <c r="G61">
         <v>92263</v>
       </c>
       <c r="H61" s="1">
         <v>39874</v>
       </c>
       <c r="I61" t="s">
         <v>399</v>
       </c>
       <c r="J61" t="s">
+        <v>415</v>
+      </c>
+      <c r="K61" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
       <c r="L61" t="s">
         <v>76</v>
       </c>
       <c r="M61" t="s">
         <v>22</v>
       </c>
       <c r="N61">
         <v>92263</v>
       </c>
       <c r="O61" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="62" spans="1:15" ht="15">
       <c r="A62" t="s">
+        <v>417</v>
+      </c>
+      <c r="B62" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="C62" t="s">
         <v>68</v>
       </c>
       <c r="D62" t="s">
         <v>327</v>
       </c>
       <c r="E62" t="s">
         <v>215</v>
       </c>
       <c r="F62" t="s">
         <v>22</v>
       </c>
       <c r="G62" t="s">
         <v>328</v>
       </c>
       <c r="H62" s="1">
         <v>40010</v>
       </c>
       <c r="I62" t="s">
         <v>32</v>
       </c>
       <c r="J62" t="s">
         <v>329</v>
       </c>
       <c r="K62" t="s">
         <v>327</v>
       </c>
       <c r="L62" t="s">
         <v>215</v>
       </c>
       <c r="M62" t="s">
         <v>22</v>
       </c>
       <c r="N62" t="s">
         <v>328</v>
       </c>
       <c r="O62" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="63" spans="1:15" ht="15">
       <c r="A63" t="s">
+        <v>419</v>
+      </c>
+      <c r="B63" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
       <c r="C63" t="s">
         <v>19</v>
       </c>
       <c r="D63" t="s">
         <v>360</v>
       </c>
       <c r="E63" t="s">
         <v>19</v>
       </c>
       <c r="F63" t="s">
         <v>22</v>
       </c>
       <c r="G63">
         <v>94558</v>
       </c>
       <c r="H63" s="1">
         <v>40155</v>
       </c>
       <c r="I63" t="s">
         <v>32</v>
       </c>
       <c r="J63" t="s">
+        <v>421</v>
+      </c>
+      <c r="K63" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
       <c r="L63" t="s">
         <v>19</v>
       </c>
       <c r="M63" t="s">
         <v>22</v>
       </c>
       <c r="N63">
         <v>94559</v>
       </c>
       <c r="O63" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="64" spans="1:15" ht="15">
       <c r="A64" t="s">
+        <v>423</v>
+      </c>
+      <c r="B64" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
       <c r="C64" t="s">
         <v>19</v>
       </c>
       <c r="D64" t="s">
         <v>360</v>
       </c>
       <c r="E64" t="s">
         <v>19</v>
       </c>
       <c r="F64" t="s">
         <v>22</v>
       </c>
       <c r="G64">
         <v>94558</v>
       </c>
       <c r="H64" s="1">
         <v>40163</v>
       </c>
       <c r="I64" t="s">
         <v>32</v>
       </c>
       <c r="J64" t="s">
+        <v>425</v>
+      </c>
+      <c r="K64" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
       <c r="L64" t="s">
         <v>19</v>
       </c>
       <c r="M64" t="s">
         <v>22</v>
       </c>
       <c r="N64">
         <v>94559</v>
       </c>
       <c r="O64" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="65" spans="1:17" ht="15">
+    <row r="65" spans="1:15" ht="15">
       <c r="A65" t="s">
+        <v>427</v>
+      </c>
+      <c r="B65" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
       <c r="C65" t="s">
         <v>82</v>
       </c>
       <c r="D65" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="E65" t="s">
         <v>82</v>
       </c>
       <c r="F65" t="s">
         <v>22</v>
       </c>
       <c r="G65">
         <v>92408</v>
       </c>
       <c r="H65" s="1">
         <v>40358</v>
       </c>
       <c r="I65" t="s">
         <v>382</v>
       </c>
       <c r="J65" t="s">
+        <v>430</v>
+      </c>
+      <c r="K65" t="s">
         <v>431</v>
       </c>
-      <c r="K65" t="s">
+      <c r="L65" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
       <c r="M65" t="s">
         <v>22</v>
       </c>
       <c r="N65">
         <v>92399</v>
       </c>
       <c r="O65" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="66" spans="1:15" ht="15">
       <c r="A66" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="B66" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="C66" t="s">
         <v>262</v>
       </c>
       <c r="D66" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E66" t="s">
         <v>264</v>
       </c>
       <c r="F66" t="s">
         <v>22</v>
       </c>
       <c r="G66">
         <v>96003</v>
       </c>
       <c r="H66" s="1">
         <v>45610</v>
       </c>
       <c r="J66" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="K66" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="L66" t="s">
         <v>264</v>
       </c>
       <c r="M66" t="s">
         <v>22</v>
       </c>
       <c r="N66">
         <v>96003</v>
       </c>
       <c r="O66" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
     </row>
     <row r="67" spans="1:15" ht="15">
       <c r="A67" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="B67" t="s">
         <v>241</v>
       </c>
       <c r="C67" t="s">
         <v>68</v>
       </c>
       <c r="D67" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="E67" t="s">
         <v>215</v>
       </c>
       <c r="F67" t="s">
         <v>22</v>
       </c>
       <c r="G67">
         <v>95112</v>
       </c>
       <c r="H67" s="1">
         <v>45618</v>
       </c>
       <c r="J67" t="s">
         <v>241</v>
       </c>
       <c r="K67" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="L67" t="s">
         <v>215</v>
       </c>
       <c r="M67" t="s">
         <v>22</v>
       </c>
       <c r="N67">
         <v>95112</v>
       </c>
       <c r="O67" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="68" spans="1:15" ht="15">
       <c r="A68" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="B68" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="C68" t="s">
         <v>254</v>
       </c>
       <c r="D68" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="E68" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="F68" t="s">
         <v>22</v>
       </c>
       <c r="G68">
         <v>94550</v>
       </c>
       <c r="H68" s="1">
         <v>41234</v>
       </c>
       <c r="I68" t="s">
         <v>93</v>
       </c>
       <c r="J68" t="s">
+        <v>442</v>
+      </c>
+      <c r="K68" t="s">
+        <v>443</v>
+      </c>
+      <c r="L68" t="s">
         <v>444</v>
-      </c>
-[...4 lines deleted...]
-        <v>446</v>
       </c>
       <c r="M68" t="s">
         <v>22</v>
       </c>
       <c r="N68">
         <v>94550</v>
       </c>
       <c r="O68" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
     </row>
     <row r="69" spans="1:15" ht="15">
       <c r="A69" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="B69" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="C69" t="s">
         <v>68</v>
       </c>
       <c r="D69" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E69" t="s">
         <v>68</v>
       </c>
       <c r="F69" t="s">
         <v>22</v>
       </c>
       <c r="G69">
         <v>95050</v>
       </c>
       <c r="H69" s="1">
         <v>42522</v>
       </c>
       <c r="I69" t="s">
         <v>382</v>
       </c>
       <c r="J69" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="K69" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="L69" t="s">
         <v>68</v>
       </c>
       <c r="M69" t="s">
         <v>22</v>
       </c>
       <c r="N69">
         <v>95050</v>
       </c>
       <c r="O69" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
     </row>
     <row r="70" spans="1:15" ht="15">
       <c r="A70" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="B70" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="C70" t="s">
         <v>268</v>
       </c>
       <c r="D70" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E70" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F70" t="s">
         <v>22</v>
       </c>
       <c r="G70">
         <v>93280</v>
       </c>
       <c r="H70" s="1">
         <v>41169</v>
       </c>
       <c r="I70" t="s">
         <v>249</v>
       </c>
       <c r="J70" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="K70" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="L70" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="M70" t="s">
         <v>22</v>
       </c>
       <c r="N70">
         <v>93280</v>
       </c>
       <c r="O70" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
     </row>
     <row r="71" spans="1:15" ht="15">
       <c r="A71" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="B71" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="C71" t="s">
         <v>68</v>
       </c>
       <c r="D71" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E71" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="F71" t="s">
         <v>22</v>
       </c>
       <c r="G71">
         <v>95035</v>
       </c>
       <c r="H71" s="1">
         <v>41135</v>
       </c>
       <c r="I71" t="s">
         <v>382</v>
       </c>
       <c r="J71" t="s">
         <v>286</v>
       </c>
       <c r="K71" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="L71" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="M71" t="s">
         <v>22</v>
       </c>
       <c r="N71">
         <v>95035</v>
       </c>
       <c r="O71" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
     </row>
     <row r="72" spans="1:15" ht="15">
       <c r="A72" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="B72" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="C72" t="s">
         <v>133</v>
       </c>
       <c r="D72" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="E72" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F72" t="s">
         <v>22</v>
       </c>
       <c r="G72">
         <v>94553</v>
       </c>
       <c r="H72" s="1">
         <v>41127</v>
       </c>
       <c r="I72" t="s">
         <v>63</v>
       </c>
       <c r="J72" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="K72" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="L72" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="M72" t="s">
         <v>22</v>
       </c>
       <c r="N72">
         <v>94553</v>
       </c>
       <c r="O72" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
     </row>
     <row r="73" spans="1:15" ht="15">
       <c r="A73" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="B73" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="C73" t="s">
         <v>133</v>
       </c>
       <c r="D73" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E73" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="F73" t="s">
         <v>22</v>
       </c>
       <c r="G73">
         <v>94565</v>
       </c>
       <c r="H73" s="1">
         <v>40627</v>
       </c>
       <c r="I73" t="s">
         <v>151</v>
       </c>
       <c r="J73" t="s">
+        <v>468</v>
+      </c>
+      <c r="K73" t="s">
+        <v>471</v>
+      </c>
+      <c r="L73" t="s">
         <v>470</v>
       </c>
-      <c r="K73" t="s">
+      <c r="M73" t="s">
+        <v>22</v>
+      </c>
+      <c r="N73" t="s">
+        <v>472</v>
+      </c>
+      <c r="O73" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="74" spans="1:15" ht="15">
       <c r="A74" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="B74" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="C74" t="s">
         <v>100</v>
       </c>
       <c r="D74" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="E74" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="F74" t="s">
         <v>22</v>
       </c>
       <c r="G74">
         <v>95688</v>
       </c>
       <c r="H74" s="1">
         <v>44697</v>
       </c>
       <c r="I74" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J74" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="K74" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="L74" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="M74" t="s">
         <v>22</v>
       </c>
       <c r="N74">
         <v>95688</v>
       </c>
       <c r="O74" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="75" spans="1:15" ht="15">
       <c r="A75" t="s">
+        <v>480</v>
+      </c>
+      <c r="B75" t="s">
+        <v>481</v>
+      </c>
+      <c r="C75" t="s">
         <v>482</v>
       </c>
-      <c r="B75" t="s">
+      <c r="D75" t="s">
         <v>483</v>
       </c>
-      <c r="C75" t="s">
+      <c r="E75" t="s">
+        <v>482</v>
+      </c>
+      <c r="F75" t="s">
+        <v>22</v>
+      </c>
+      <c r="G75" t="s">
         <v>484</v>
-      </c>
-[...10 lines deleted...]
-        <v>486</v>
       </c>
       <c r="H75" s="1">
         <v>43654</v>
       </c>
       <c r="I75" t="s">
         <v>249</v>
       </c>
       <c r="J75" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="K75" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="L75" t="s">
+        <v>482</v>
+      </c>
+      <c r="M75" t="s">
+        <v>22</v>
+      </c>
+      <c r="N75" t="s">
         <v>484</v>
       </c>
-      <c r="M75" t="s">
-[...2 lines deleted...]
-      <c r="N75" t="s">
+      <c r="O75" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="76" spans="1:15" ht="15">
       <c r="A76" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="B76" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="C76" t="s">
         <v>192</v>
       </c>
       <c r="D76" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E76" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F76" t="s">
         <v>22</v>
       </c>
       <c r="G76">
         <v>93420</v>
       </c>
       <c r="H76" s="1">
         <v>41759</v>
       </c>
       <c r="I76" t="s">
         <v>93</v>
       </c>
       <c r="J76" t="s">
+        <v>491</v>
+      </c>
+      <c r="K76" t="s">
+        <v>492</v>
+      </c>
+      <c r="L76" t="s">
         <v>493</v>
-      </c>
-[...4 lines deleted...]
-        <v>495</v>
       </c>
       <c r="M76" t="s">
         <v>22</v>
       </c>
       <c r="N76">
         <v>93412</v>
       </c>
       <c r="O76" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="77" spans="1:15" ht="15">
       <c r="A77" t="s">
+        <v>495</v>
+      </c>
+      <c r="B77" t="s">
+        <v>496</v>
+      </c>
+      <c r="C77" t="s">
+        <v>82</v>
+      </c>
+      <c r="D77" t="s">
         <v>497</v>
       </c>
-      <c r="B77" t="s">
+      <c r="E77" t="s">
         <v>498</v>
       </c>
-      <c r="C77" t="s">
-[...2 lines deleted...]
-      <c r="D77" t="s">
+      <c r="F77" t="s">
+        <v>22</v>
+      </c>
+      <c r="G77">
+        <v>92324</v>
+      </c>
+      <c r="J77" t="s">
         <v>499</v>
       </c>
-      <c r="E77" t="s">
-[...5 lines deleted...]
-      <c r="G77" t="s">
+      <c r="K77" t="s">
+        <v>497</v>
+      </c>
+      <c r="L77" t="s">
+        <v>498</v>
+      </c>
+      <c r="M77" t="s">
+        <v>22</v>
+      </c>
+      <c r="N77">
+        <v>92324</v>
+      </c>
+      <c r="O77" t="s">
         <v>500</v>
-      </c>
-[...22 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="78" spans="1:15" ht="15">
       <c r="A78" t="s">
+        <v>501</v>
+      </c>
+      <c r="B78" t="s">
+        <v>502</v>
+      </c>
+      <c r="C78" t="s">
+        <v>60</v>
+      </c>
+      <c r="D78" t="s">
         <v>503</v>
       </c>
-      <c r="B78" t="s">
+      <c r="E78" t="s">
+        <v>278</v>
+      </c>
+      <c r="F78" t="s">
+        <v>22</v>
+      </c>
+      <c r="G78" t="s">
         <v>504</v>
       </c>
-      <c r="C78" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H78" s="1">
-        <v>42114</v>
+        <v>40568</v>
       </c>
       <c r="I78" t="s">
         <v>32</v>
       </c>
       <c r="J78" t="s">
-        <v>329</v>
+        <v>505</v>
       </c>
       <c r="K78" t="s">
-        <v>327</v>
+        <v>503</v>
       </c>
       <c r="L78" t="s">
-        <v>215</v>
+        <v>278</v>
       </c>
       <c r="M78" t="s">
         <v>22</v>
       </c>
       <c r="N78" t="s">
-        <v>328</v>
+        <v>504</v>
       </c>
       <c r="O78" t="s">
-        <v>330</v>
+        <v>506</v>
       </c>
     </row>
     <row r="79" spans="1:15" ht="15">
       <c r="A79" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B79" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="C79" t="s">
         <v>68</v>
       </c>
       <c r="D79" t="s">
         <v>327</v>
       </c>
       <c r="E79" t="s">
         <v>215</v>
       </c>
       <c r="F79" t="s">
         <v>22</v>
       </c>
       <c r="G79" t="s">
         <v>328</v>
       </c>
       <c r="H79" s="1">
         <v>42114</v>
       </c>
       <c r="I79" t="s">
         <v>32</v>
       </c>
       <c r="J79" t="s">
         <v>329</v>
       </c>
       <c r="K79" t="s">
         <v>327</v>
       </c>
       <c r="L79" t="s">
         <v>215</v>
       </c>
       <c r="M79" t="s">
         <v>22</v>
       </c>
       <c r="N79" t="s">
         <v>328</v>
       </c>
       <c r="O79" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="80" spans="1:15" ht="15">
       <c r="A80" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="B80" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="C80" t="s">
         <v>68</v>
       </c>
       <c r="D80" t="s">
         <v>327</v>
       </c>
       <c r="E80" t="s">
         <v>215</v>
       </c>
       <c r="F80" t="s">
         <v>22</v>
       </c>
       <c r="G80" t="s">
         <v>328</v>
       </c>
       <c r="H80" s="1">
         <v>42114</v>
       </c>
       <c r="I80" t="s">
         <v>32</v>
       </c>
       <c r="J80" t="s">
         <v>329</v>
       </c>
       <c r="K80" t="s">
         <v>327</v>
       </c>
       <c r="L80" t="s">
         <v>215</v>
       </c>
       <c r="M80" t="s">
         <v>22</v>
       </c>
       <c r="N80" t="s">
         <v>328</v>
       </c>
       <c r="O80" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="81" spans="1:15" ht="15">
       <c r="A81" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="B81" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="C81" t="s">
         <v>68</v>
       </c>
       <c r="D81" t="s">
         <v>327</v>
       </c>
       <c r="E81" t="s">
         <v>215</v>
       </c>
       <c r="F81" t="s">
         <v>22</v>
       </c>
       <c r="G81" t="s">
         <v>328</v>
       </c>
       <c r="H81" s="1">
-        <v>42116</v>
+        <v>42114</v>
       </c>
       <c r="I81" t="s">
         <v>32</v>
       </c>
       <c r="J81" t="s">
         <v>329</v>
       </c>
       <c r="K81" t="s">
         <v>327</v>
       </c>
       <c r="L81" t="s">
         <v>215</v>
       </c>
       <c r="M81" t="s">
         <v>22</v>
       </c>
       <c r="N81" t="s">
         <v>328</v>
       </c>
       <c r="O81" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="82" spans="1:15" ht="15">
       <c r="A82" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B82" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="C82" t="s">
         <v>68</v>
       </c>
       <c r="D82" t="s">
         <v>327</v>
       </c>
       <c r="E82" t="s">
         <v>215</v>
       </c>
       <c r="F82" t="s">
         <v>22</v>
       </c>
       <c r="G82" t="s">
         <v>328</v>
       </c>
       <c r="H82" s="1">
-        <v>42114</v>
+        <v>42116</v>
       </c>
       <c r="I82" t="s">
         <v>32</v>
       </c>
       <c r="J82" t="s">
         <v>329</v>
       </c>
       <c r="K82" t="s">
         <v>327</v>
       </c>
       <c r="L82" t="s">
         <v>215</v>
       </c>
       <c r="M82" t="s">
         <v>22</v>
       </c>
       <c r="N82" t="s">
         <v>328</v>
       </c>
       <c r="O82" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="83" spans="1:15" ht="15">
       <c r="A83" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="B83" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="C83" t="s">
         <v>68</v>
       </c>
       <c r="D83" t="s">
         <v>327</v>
       </c>
       <c r="E83" t="s">
         <v>215</v>
       </c>
       <c r="F83" t="s">
         <v>22</v>
       </c>
       <c r="G83" t="s">
         <v>328</v>
       </c>
       <c r="H83" s="1">
-        <v>42116</v>
+        <v>42114</v>
       </c>
       <c r="I83" t="s">
         <v>32</v>
       </c>
       <c r="J83" t="s">
         <v>329</v>
       </c>
       <c r="K83" t="s">
         <v>327</v>
       </c>
       <c r="L83" t="s">
         <v>215</v>
       </c>
       <c r="M83" t="s">
         <v>22</v>
       </c>
       <c r="N83" t="s">
         <v>328</v>
       </c>
       <c r="O83" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="84" spans="1:15" ht="15">
       <c r="A84" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="B84" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="C84" t="s">
         <v>68</v>
       </c>
       <c r="D84" t="s">
         <v>327</v>
       </c>
       <c r="E84" t="s">
         <v>215</v>
       </c>
       <c r="F84" t="s">
         <v>22</v>
       </c>
       <c r="G84" t="s">
         <v>328</v>
       </c>
       <c r="H84" s="1">
-        <v>42389</v>
+        <v>42116</v>
       </c>
       <c r="I84" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J84" t="s">
         <v>329</v>
       </c>
       <c r="K84" t="s">
         <v>327</v>
       </c>
       <c r="L84" t="s">
         <v>215</v>
       </c>
       <c r="M84" t="s">
         <v>22</v>
       </c>
       <c r="N84" t="s">
         <v>328</v>
       </c>
       <c r="O84" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="85" spans="1:15" ht="15">
       <c r="A85" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B85" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="C85" t="s">
         <v>68</v>
       </c>
       <c r="D85" t="s">
         <v>327</v>
       </c>
       <c r="E85" t="s">
         <v>215</v>
       </c>
       <c r="F85" t="s">
         <v>22</v>
       </c>
       <c r="G85" t="s">
         <v>328</v>
       </c>
       <c r="H85" s="1">
-        <v>44298</v>
+        <v>42389</v>
       </c>
       <c r="I85" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J85" t="s">
         <v>329</v>
       </c>
       <c r="K85" t="s">
         <v>327</v>
       </c>
       <c r="L85" t="s">
         <v>215</v>
       </c>
       <c r="M85" t="s">
         <v>22</v>
       </c>
       <c r="N85" t="s">
         <v>328</v>
       </c>
       <c r="O85" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="86" spans="1:15" ht="15">
       <c r="A86" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="B86" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C86" t="s">
-        <v>254</v>
+        <v>68</v>
       </c>
       <c r="D86" t="s">
-        <v>521</v>
+        <v>327</v>
       </c>
       <c r="E86" t="s">
-        <v>522</v>
+        <v>215</v>
       </c>
       <c r="F86" t="s">
         <v>22</v>
       </c>
-      <c r="G86">
-        <v>94577</v>
+      <c r="G86" t="s">
+        <v>328</v>
       </c>
       <c r="H86" s="1">
-        <v>42311</v>
+        <v>44298</v>
       </c>
       <c r="I86" t="s">
-        <v>382</v>
+        <v>32</v>
       </c>
       <c r="J86" t="s">
-        <v>523</v>
+        <v>329</v>
       </c>
       <c r="K86" t="s">
-        <v>521</v>
+        <v>327</v>
       </c>
       <c r="L86" t="s">
-        <v>522</v>
+        <v>215</v>
       </c>
       <c r="M86" t="s">
         <v>22</v>
       </c>
-      <c r="N86">
-        <v>94577</v>
+      <c r="N86" t="s">
+        <v>328</v>
       </c>
       <c r="O86" t="s">
-        <v>524</v>
+        <v>330</v>
       </c>
     </row>
     <row r="87" spans="1:15" ht="15">
       <c r="A87" t="s">
+        <v>523</v>
+      </c>
+      <c r="B87" t="s">
+        <v>524</v>
+      </c>
+      <c r="C87" t="s">
+        <v>254</v>
+      </c>
+      <c r="D87" t="s">
         <v>525</v>
       </c>
-      <c r="B87" t="s">
+      <c r="E87" t="s">
         <v>526</v>
       </c>
-      <c r="C87" t="s">
-[...2 lines deleted...]
-      <c r="D87" t="s">
+      <c r="F87" t="s">
+        <v>22</v>
+      </c>
+      <c r="G87">
+        <v>94577</v>
+      </c>
+      <c r="H87" s="1">
+        <v>42311</v>
+      </c>
+      <c r="I87" t="s">
+        <v>382</v>
+      </c>
+      <c r="J87" t="s">
         <v>527</v>
       </c>
-      <c r="E87" t="s">
-[...14 lines deleted...]
-      <c r="J87" t="s">
+      <c r="K87" t="s">
+        <v>525</v>
+      </c>
+      <c r="L87" t="s">
+        <v>526</v>
+      </c>
+      <c r="M87" t="s">
+        <v>22</v>
+      </c>
+      <c r="N87">
+        <v>94577</v>
+      </c>
+      <c r="O87" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>531</v>
       </c>
     </row>
     <row r="88" spans="1:15" ht="15">
       <c r="A88" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="B88" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="C88" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="D88" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="E88" t="s">
-        <v>522</v>
+        <v>270</v>
       </c>
       <c r="F88" t="s">
         <v>22</v>
       </c>
       <c r="G88">
-        <v>94577</v>
+        <v>93308</v>
       </c>
       <c r="H88" s="1">
-        <v>41982</v>
+        <v>41962</v>
       </c>
       <c r="I88" t="s">
         <v>32</v>
       </c>
       <c r="J88" t="s">
+        <v>532</v>
+      </c>
+      <c r="K88" t="s">
+        <v>533</v>
+      </c>
+      <c r="L88" t="s">
+        <v>273</v>
+      </c>
+      <c r="M88" t="s">
+        <v>22</v>
+      </c>
+      <c r="N88" t="s">
+        <v>534</v>
+      </c>
+      <c r="O88" t="s">
         <v>535</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="89" spans="1:15" ht="15">
       <c r="A89" t="s">
+        <v>536</v>
+      </c>
+      <c r="B89" t="s">
         <v>537</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" t="s">
+        <v>254</v>
+      </c>
+      <c r="D89" t="s">
         <v>538</v>
       </c>
-      <c r="D89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E89" t="s">
-        <v>540</v>
+        <v>526</v>
       </c>
       <c r="F89" t="s">
         <v>22</v>
       </c>
       <c r="G89">
-        <v>95660</v>
+        <v>94577</v>
       </c>
       <c r="H89" s="1">
-        <v>45429</v>
+        <v>41982</v>
       </c>
       <c r="I89" t="s">
         <v>32</v>
       </c>
       <c r="J89" t="s">
-        <v>286</v>
+        <v>539</v>
       </c>
       <c r="K89" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="L89" t="s">
-        <v>542</v>
+        <v>526</v>
       </c>
       <c r="M89" t="s">
         <v>22</v>
       </c>
       <c r="N89">
-        <v>95742</v>
+        <v>94577</v>
       </c>
       <c r="O89" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
     </row>
     <row r="90" spans="1:15" ht="15">
       <c r="A90" t="s">
+        <v>541</v>
+      </c>
+      <c r="B90" t="s">
+        <v>286</v>
+      </c>
+      <c r="C90" t="s">
+        <v>542</v>
+      </c>
+      <c r="D90" t="s">
+        <v>543</v>
+      </c>
+      <c r="E90" t="s">
         <v>544</v>
       </c>
-      <c r="B90" t="s">
+      <c r="F90" t="s">
+        <v>22</v>
+      </c>
+      <c r="G90">
+        <v>95660</v>
+      </c>
+      <c r="H90" s="1">
+        <v>45429</v>
+      </c>
+      <c r="I90" t="s">
+        <v>32</v>
+      </c>
+      <c r="J90" t="s">
+        <v>286</v>
+      </c>
+      <c r="K90" t="s">
         <v>545</v>
       </c>
-      <c r="C90" t="s">
-[...20 lines deleted...]
-      <c r="J90" t="s">
+      <c r="L90" t="s">
         <v>546</v>
       </c>
-      <c r="K90" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M90" t="s">
         <v>22</v>
       </c>
       <c r="N90">
-        <v>94550</v>
+        <v>95742</v>
       </c>
       <c r="O90" t="s">
-        <v>447</v>
+        <v>547</v>
       </c>
     </row>
     <row r="91" spans="1:15" ht="15">
       <c r="A91" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="B91" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C91" t="s">
-        <v>126</v>
+        <v>254</v>
       </c>
       <c r="D91" t="s">
-        <v>549</v>
+        <v>443</v>
       </c>
       <c r="E91" t="s">
-        <v>126</v>
+        <v>444</v>
       </c>
       <c r="F91" t="s">
         <v>22</v>
       </c>
       <c r="G91">
-        <v>92154</v>
+        <v>94550</v>
       </c>
       <c r="H91" s="1">
-        <v>45856</v>
+        <v>45274</v>
+      </c>
+      <c r="I91" t="s">
+        <v>108</v>
       </c>
       <c r="J91" t="s">
         <v>550</v>
       </c>
       <c r="K91" t="s">
-        <v>549</v>
+        <v>443</v>
       </c>
       <c r="L91" t="s">
-        <v>126</v>
+        <v>444</v>
       </c>
       <c r="M91" t="s">
         <v>22</v>
       </c>
       <c r="N91">
-        <v>92154</v>
+        <v>94550</v>
       </c>
       <c r="O91" t="s">
-        <v>551</v>
+        <v>445</v>
       </c>
     </row>
     <row r="92" spans="1:15" ht="15">
       <c r="A92" t="s">
+        <v>551</v>
+      </c>
+      <c r="B92" t="s">
         <v>552</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" t="s">
+        <v>126</v>
+      </c>
+      <c r="D92" t="s">
         <v>553</v>
       </c>
-      <c r="C92" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E92" t="s">
-        <v>224</v>
+        <v>126</v>
       </c>
       <c r="F92" t="s">
         <v>22</v>
       </c>
       <c r="G92">
-        <v>95564</v>
+        <v>92154</v>
       </c>
       <c r="H92" s="1">
-        <v>44298</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>45856</v>
       </c>
       <c r="J92" t="s">
-        <v>225</v>
+        <v>554</v>
       </c>
       <c r="K92" t="s">
-        <v>226</v>
+        <v>553</v>
       </c>
       <c r="L92" t="s">
-        <v>224</v>
+        <v>126</v>
       </c>
       <c r="M92" t="s">
         <v>22</v>
       </c>
       <c r="N92">
-        <v>95564</v>
+        <v>92154</v>
       </c>
       <c r="O92" t="s">
-        <v>227</v>
+        <v>555</v>
       </c>
     </row>
     <row r="93" spans="1:15" ht="15">
       <c r="A93" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="B93" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="C93" t="s">
         <v>222</v>
       </c>
       <c r="D93" t="s">
         <v>223</v>
       </c>
       <c r="E93" t="s">
         <v>224</v>
       </c>
       <c r="F93" t="s">
         <v>22</v>
       </c>
       <c r="G93">
         <v>95564</v>
       </c>
       <c r="H93" s="1">
-        <v>44383</v>
+        <v>44298</v>
       </c>
       <c r="I93" t="s">
         <v>32</v>
       </c>
       <c r="J93" t="s">
         <v>225</v>
       </c>
       <c r="K93" t="s">
         <v>226</v>
       </c>
       <c r="L93" t="s">
         <v>224</v>
       </c>
       <c r="M93" t="s">
         <v>22</v>
       </c>
       <c r="N93">
         <v>95564</v>
       </c>
       <c r="O93" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="94" spans="1:15" ht="15">
       <c r="A94" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="B94" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="C94" t="s">
-        <v>60</v>
+        <v>222</v>
       </c>
       <c r="D94" t="s">
-        <v>558</v>
+        <v>223</v>
       </c>
       <c r="E94" t="s">
-        <v>559</v>
+        <v>224</v>
       </c>
       <c r="F94" t="s">
         <v>22</v>
       </c>
-      <c r="G94" t="s">
-        <v>560</v>
+      <c r="G94">
+        <v>95564</v>
       </c>
       <c r="H94" s="1">
-        <v>44946</v>
+        <v>44383</v>
       </c>
       <c r="I94" t="s">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="J94" t="s">
-        <v>561</v>
+        <v>225</v>
       </c>
       <c r="K94" t="s">
-        <v>558</v>
+        <v>226</v>
       </c>
       <c r="L94" t="s">
-        <v>559</v>
+        <v>224</v>
       </c>
       <c r="M94" t="s">
         <v>22</v>
       </c>
-      <c r="N94" t="s">
-        <v>560</v>
+      <c r="N94">
+        <v>95564</v>
       </c>
       <c r="O94" t="s">
-        <v>562</v>
+        <v>227</v>
       </c>
     </row>
     <row r="95" spans="1:15" ht="15">
       <c r="A95" t="s">
+        <v>560</v>
+      </c>
+      <c r="B95" t="s">
+        <v>561</v>
+      </c>
+      <c r="C95" t="s">
+        <v>60</v>
+      </c>
+      <c r="D95" t="s">
+        <v>562</v>
+      </c>
+      <c r="E95" t="s">
         <v>563</v>
       </c>
-      <c r="B95" t="s">
+      <c r="F95" t="s">
+        <v>22</v>
+      </c>
+      <c r="G95" t="s">
         <v>564</v>
       </c>
-      <c r="C95" t="s">
-[...2 lines deleted...]
-      <c r="D95" t="s">
+      <c r="H95" s="1">
+        <v>44946</v>
+      </c>
+      <c r="I95" t="s">
+        <v>93</v>
+      </c>
+      <c r="J95" t="s">
         <v>565</v>
       </c>
-      <c r="E95" t="s">
+      <c r="K95" t="s">
+        <v>562</v>
+      </c>
+      <c r="L95" t="s">
+        <v>563</v>
+      </c>
+      <c r="M95" t="s">
+        <v>22</v>
+      </c>
+      <c r="N95" t="s">
+        <v>564</v>
+      </c>
+      <c r="O95" t="s">
         <v>566</v>
-      </c>
-[...28 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="96" spans="1:15" ht="15">
       <c r="A96" t="s">
+        <v>567</v>
+      </c>
+      <c r="B96" t="s">
         <v>568</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" t="s">
+        <v>126</v>
+      </c>
+      <c r="D96" t="s">
         <v>569</v>
       </c>
-      <c r="C96" t="s">
-[...2 lines deleted...]
-      <c r="D96" t="s">
+      <c r="E96" t="s">
         <v>570</v>
       </c>
-      <c r="E96" t="s">
+      <c r="F96" t="s">
+        <v>22</v>
+      </c>
+      <c r="G96">
+        <v>92008</v>
+      </c>
+      <c r="H96" s="1">
+        <v>45076</v>
+      </c>
+      <c r="I96" t="s">
+        <v>32</v>
+      </c>
+      <c r="J96" t="s">
+        <v>568</v>
+      </c>
+      <c r="K96" t="s">
+        <v>569</v>
+      </c>
+      <c r="L96" t="s">
+        <v>570</v>
+      </c>
+      <c r="M96" t="s">
+        <v>22</v>
+      </c>
+      <c r="N96">
+        <v>92008</v>
+      </c>
+      <c r="O96" t="s">
         <v>571</v>
-      </c>
-[...28 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="97" spans="1:15" ht="15">
       <c r="A97" t="s">
+        <v>572</v>
+      </c>
+      <c r="B97" t="s">
+        <v>573</v>
+      </c>
+      <c r="C97" t="s">
+        <v>46</v>
+      </c>
+      <c r="D97" t="s">
         <v>574</v>
       </c>
-      <c r="B97" t="s">
+      <c r="E97" t="s">
         <v>575</v>
       </c>
-      <c r="C97" t="s">
-[...2 lines deleted...]
-      <c r="D97" t="s">
+      <c r="F97" t="s">
+        <v>22</v>
+      </c>
+      <c r="G97">
+        <v>92647</v>
+      </c>
+      <c r="H97" s="1">
+        <v>44924</v>
+      </c>
+      <c r="I97" t="s">
+        <v>382</v>
+      </c>
+      <c r="J97" t="s">
         <v>576</v>
       </c>
-      <c r="E97" t="s">
+      <c r="K97" t="s">
+        <v>574</v>
+      </c>
+      <c r="L97" t="s">
+        <v>575</v>
+      </c>
+      <c r="M97" t="s">
+        <v>22</v>
+      </c>
+      <c r="N97">
+        <v>92647</v>
+      </c>
+      <c r="O97" t="s">
         <v>577</v>
       </c>
-      <c r="F97" t="s">
-[...2 lines deleted...]
-      <c r="G97" t="s">
+    </row>
+    <row r="98" spans="1:15" ht="15">
+      <c r="A98" t="s">
         <v>578</v>
       </c>
-      <c r="H97" s="1">
-[...20 lines deleted...]
-      <c r="O97" t="s">
+      <c r="B98" t="s">
         <v>579</v>
-      </c>
-[...6 lines deleted...]
-        <v>581</v>
       </c>
       <c r="C98" t="s">
         <v>60</v>
       </c>
       <c r="D98" t="s">
+        <v>580</v>
+      </c>
+      <c r="E98" t="s">
+        <v>581</v>
+      </c>
+      <c r="F98" t="s">
+        <v>22</v>
+      </c>
+      <c r="G98" t="s">
         <v>582</v>
       </c>
-      <c r="E98" t="s">
+      <c r="H98" s="1">
+        <v>41493</v>
+      </c>
+      <c r="I98" t="s">
+        <v>32</v>
+      </c>
+      <c r="J98" t="s">
+        <v>579</v>
+      </c>
+      <c r="K98" t="s">
+        <v>580</v>
+      </c>
+      <c r="L98" t="s">
+        <v>581</v>
+      </c>
+      <c r="M98" t="s">
+        <v>22</v>
+      </c>
+      <c r="N98" t="s">
+        <v>582</v>
+      </c>
+      <c r="O98" t="s">
         <v>583</v>
       </c>
-      <c r="F98" t="s">
-[...2 lines deleted...]
-      <c r="G98">
+    </row>
+    <row r="99" spans="1:16" ht="15">
+      <c r="A99" t="s">
+        <v>584</v>
+      </c>
+      <c r="B99" t="s">
+        <v>585</v>
+      </c>
+      <c r="C99" t="s">
+        <v>60</v>
+      </c>
+      <c r="D99" t="s">
+        <v>586</v>
+      </c>
+      <c r="E99" t="s">
+        <v>587</v>
+      </c>
+      <c r="F99" t="s">
+        <v>22</v>
+      </c>
+      <c r="G99">
         <v>91746</v>
       </c>
-      <c r="H98" s="1">
+      <c r="H99" s="1">
         <v>41904</v>
       </c>
-      <c r="I98" t="s">
-[...14 lines deleted...]
-      <c r="N98" t="s">
+      <c r="I99" t="s">
         <v>588</v>
       </c>
-      <c r="O98" t="s">
+      <c r="J99" t="s">
         <v>589</v>
       </c>
-      <c r="P98" t="s">
+      <c r="K99" t="s">
         <v>590</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A99" t="s">
+      <c r="L99" t="s">
         <v>591</v>
       </c>
-      <c r="B99" t="s">
+      <c r="M99" t="s">
+        <v>22</v>
+      </c>
+      <c r="N99" t="s">
         <v>592</v>
       </c>
-      <c r="C99" t="s">
-[...2 lines deleted...]
-      <c r="D99" t="s">
+      <c r="O99" t="s">
         <v>593</v>
       </c>
-      <c r="E99" t="s">
+      <c r="P99" t="s">
         <v>594</v>
-      </c>
-[...28 lines deleted...]
-        <v>595</v>
       </c>
     </row>
     <row r="100" spans="1:15" ht="15">
       <c r="A100" t="s">
+        <v>595</v>
+      </c>
+      <c r="B100" t="s">
         <v>596</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" t="s">
+        <v>254</v>
+      </c>
+      <c r="D100" t="s">
         <v>597</v>
       </c>
-      <c r="C100" t="s">
-[...2 lines deleted...]
-      <c r="D100" t="s">
+      <c r="E100" t="s">
         <v>598</v>
       </c>
-      <c r="E100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" t="s">
         <v>22</v>
       </c>
       <c r="G100">
-        <v>95826</v>
+        <v>94538</v>
       </c>
       <c r="H100" s="1">
-        <v>43220</v>
+        <v>43206</v>
       </c>
       <c r="I100" t="s">
         <v>63</v>
       </c>
       <c r="J100" t="s">
-        <v>216</v>
+        <v>286</v>
       </c>
       <c r="K100" t="s">
+        <v>597</v>
+      </c>
+      <c r="L100" t="s">
         <v>598</v>
       </c>
-      <c r="L100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M100" t="s">
         <v>22</v>
       </c>
       <c r="N100">
-        <v>95826</v>
+        <v>94538</v>
       </c>
       <c r="O100" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="101" spans="1:15" ht="15">
       <c r="A101" t="s">
         <v>600</v>
       </c>
       <c r="B101" t="s">
         <v>601</v>
       </c>
       <c r="C101" t="s">
+        <v>542</v>
+      </c>
+      <c r="D101" t="s">
         <v>602</v>
       </c>
-      <c r="D101" t="s">
+      <c r="E101" t="s">
+        <v>542</v>
+      </c>
+      <c r="F101" t="s">
+        <v>22</v>
+      </c>
+      <c r="G101">
+        <v>95826</v>
+      </c>
+      <c r="H101" s="1">
+        <v>43220</v>
+      </c>
+      <c r="I101" t="s">
+        <v>63</v>
+      </c>
+      <c r="J101" t="s">
+        <v>216</v>
+      </c>
+      <c r="K101" t="s">
+        <v>602</v>
+      </c>
+      <c r="L101" t="s">
+        <v>542</v>
+      </c>
+      <c r="M101" t="s">
+        <v>22</v>
+      </c>
+      <c r="N101">
+        <v>95826</v>
+      </c>
+      <c r="O101" t="s">
         <v>603</v>
-      </c>
-[...31 lines deleted...]
-        <v>607</v>
       </c>
     </row>
     <row r="102" spans="1:15" ht="15">
       <c r="A102" t="s">
+        <v>604</v>
+      </c>
+      <c r="B102" t="s">
+        <v>605</v>
+      </c>
+      <c r="C102" t="s">
+        <v>606</v>
+      </c>
+      <c r="D102" t="s">
+        <v>607</v>
+      </c>
+      <c r="E102" t="s">
         <v>608</v>
       </c>
-      <c r="B102" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F102" t="s">
         <v>22</v>
       </c>
       <c r="G102">
-        <v>93940</v>
+        <v>93514</v>
       </c>
       <c r="H102" s="1">
-        <v>42376</v>
+        <v>42814</v>
       </c>
       <c r="I102" t="s">
-        <v>32</v>
+        <v>151</v>
       </c>
       <c r="J102" t="s">
         <v>609</v>
       </c>
       <c r="K102" t="s">
+        <v>610</v>
+      </c>
+      <c r="L102" t="s">
+        <v>608</v>
+      </c>
+      <c r="M102" t="s">
+        <v>22</v>
+      </c>
+      <c r="N102">
+        <v>93514</v>
+      </c>
+      <c r="O102" t="s">
         <v>611</v>
-      </c>
-[...10 lines deleted...]
-        <v>612</v>
       </c>
     </row>
     <row r="103" spans="1:15" ht="15">
       <c r="A103" t="s">
+        <v>612</v>
+      </c>
+      <c r="B103" t="s">
         <v>613</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" t="s">
+        <v>283</v>
+      </c>
+      <c r="D103" t="s">
         <v>614</v>
       </c>
-      <c r="C103" t="s">
+      <c r="E103" t="s">
+        <v>283</v>
+      </c>
+      <c r="F103" t="s">
+        <v>22</v>
+      </c>
+      <c r="G103">
+        <v>93940</v>
+      </c>
+      <c r="H103" s="1">
+        <v>42376</v>
+      </c>
+      <c r="I103" t="s">
+        <v>32</v>
+      </c>
+      <c r="J103" t="s">
+        <v>613</v>
+      </c>
+      <c r="K103" t="s">
         <v>615</v>
       </c>
-      <c r="D103" t="s">
+      <c r="L103" t="s">
+        <v>283</v>
+      </c>
+      <c r="M103" t="s">
+        <v>22</v>
+      </c>
+      <c r="N103">
+        <v>93942</v>
+      </c>
+      <c r="O103" t="s">
         <v>616</v>
-      </c>
-[...31 lines deleted...]
-        <v>619</v>
       </c>
     </row>
     <row r="104" spans="1:15" ht="15">
       <c r="A104" t="s">
+        <v>617</v>
+      </c>
+      <c r="B104" t="s">
+        <v>618</v>
+      </c>
+      <c r="C104" t="s">
+        <v>619</v>
+      </c>
+      <c r="D104" t="s">
         <v>620</v>
       </c>
-      <c r="B104" t="s">
+      <c r="E104" t="s">
         <v>621</v>
       </c>
-      <c r="C104" t="s">
-[...2 lines deleted...]
-      <c r="D104" t="s">
+      <c r="F104" t="s">
+        <v>22</v>
+      </c>
+      <c r="G104">
+        <v>94080</v>
+      </c>
+      <c r="H104" s="1">
+        <v>42396</v>
+      </c>
+      <c r="I104" t="s">
         <v>622</v>
       </c>
-      <c r="E104" t="s">
+      <c r="J104" t="s">
+        <v>618</v>
+      </c>
+      <c r="K104" t="s">
+        <v>620</v>
+      </c>
+      <c r="L104" t="s">
+        <v>621</v>
+      </c>
+      <c r="M104" t="s">
+        <v>22</v>
+      </c>
+      <c r="N104">
+        <v>94080</v>
+      </c>
+      <c r="O104" t="s">
         <v>623</v>
-      </c>
-[...28 lines deleted...]
-        <v>627</v>
       </c>
     </row>
     <row r="105" spans="1:15" ht="15">
       <c r="A105" t="s">
-        <v>628</v>
+        <v>624</v>
       </c>
       <c r="B105" t="s">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="C105" t="s">
-        <v>538</v>
+        <v>60</v>
       </c>
       <c r="D105" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E105" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F105" t="s">
         <v>22</v>
       </c>
       <c r="G105">
-        <v>95632</v>
+        <v>90670</v>
       </c>
       <c r="H105" s="1">
-        <v>41875</v>
+        <v>43752</v>
       </c>
       <c r="I105" t="s">
         <v>32</v>
       </c>
       <c r="J105" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="K105" t="s">
+        <v>629</v>
+      </c>
+      <c r="L105" t="s">
         <v>630</v>
       </c>
-      <c r="L105" t="s">
+      <c r="M105" t="s">
+        <v>22</v>
+      </c>
+      <c r="N105">
+        <v>90605</v>
+      </c>
+      <c r="O105" t="s">
         <v>631</v>
-      </c>
-[...7 lines deleted...]
-        <v>633</v>
       </c>
     </row>
     <row r="106" spans="1:15" ht="15">
       <c r="A106" t="s">
+        <v>632</v>
+      </c>
+      <c r="B106" t="s">
+        <v>633</v>
+      </c>
+      <c r="C106" t="s">
+        <v>542</v>
+      </c>
+      <c r="D106" t="s">
         <v>634</v>
       </c>
-      <c r="B106" t="s">
+      <c r="E106" t="s">
         <v>635</v>
       </c>
-      <c r="C106" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F106" t="s">
         <v>22</v>
       </c>
       <c r="G106">
-        <v>92111</v>
+        <v>95632</v>
       </c>
       <c r="H106" s="1">
-        <v>43990</v>
+        <v>41875</v>
       </c>
       <c r="I106" t="s">
         <v>32</v>
       </c>
       <c r="J106" t="s">
+        <v>636</v>
+      </c>
+      <c r="K106" t="s">
+        <v>634</v>
+      </c>
+      <c r="L106" t="s">
+        <v>635</v>
+      </c>
+      <c r="M106" t="s">
+        <v>22</v>
+      </c>
+      <c r="N106">
+        <v>95632</v>
+      </c>
+      <c r="O106" t="s">
         <v>637</v>
-      </c>
-[...13 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="107" spans="1:15" ht="15">
       <c r="A107" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="B107" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="C107" t="s">
-        <v>90</v>
+        <v>126</v>
       </c>
       <c r="D107" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E107" t="s">
-        <v>644</v>
+        <v>126</v>
       </c>
       <c r="F107" t="s">
         <v>22</v>
       </c>
       <c r="G107">
-        <v>95305</v>
+        <v>92111</v>
       </c>
       <c r="H107" s="1">
-        <v>40820</v>
+        <v>43990</v>
       </c>
       <c r="I107" t="s">
         <v>32</v>
       </c>
       <c r="J107" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="K107" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
       <c r="L107" t="s">
+        <v>643</v>
+      </c>
+      <c r="M107" t="s">
+        <v>22</v>
+      </c>
+      <c r="N107">
+        <v>91911</v>
+      </c>
+      <c r="O107" t="s">
         <v>644</v>
-      </c>
-[...7 lines deleted...]
-        <v>647</v>
       </c>
     </row>
     <row r="108" spans="1:15" ht="15">
       <c r="A108" t="s">
+        <v>645</v>
+      </c>
+      <c r="B108" t="s">
+        <v>646</v>
+      </c>
+      <c r="C108" t="s">
+        <v>90</v>
+      </c>
+      <c r="D108" t="s">
+        <v>647</v>
+      </c>
+      <c r="E108" t="s">
         <v>648</v>
       </c>
-      <c r="B108" t="s">
+      <c r="F108" t="s">
+        <v>22</v>
+      </c>
+      <c r="G108">
+        <v>95305</v>
+      </c>
+      <c r="H108" s="1">
+        <v>40820</v>
+      </c>
+      <c r="I108" t="s">
+        <v>32</v>
+      </c>
+      <c r="J108" t="s">
         <v>649</v>
       </c>
-      <c r="C108" t="s">
-[...20 lines deleted...]
-      <c r="J108" t="s">
+      <c r="K108" t="s">
         <v>650</v>
       </c>
-      <c r="K108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L108" t="s">
-        <v>283</v>
+        <v>648</v>
       </c>
       <c r="M108" t="s">
         <v>22</v>
       </c>
       <c r="N108">
-        <v>93942</v>
+        <v>95305</v>
       </c>
       <c r="O108" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="109" spans="1:15" ht="15">
       <c r="A109" t="s">
         <v>652</v>
       </c>
       <c r="B109" t="s">
         <v>653</v>
       </c>
       <c r="C109" t="s">
-        <v>654</v>
+        <v>283</v>
       </c>
       <c r="D109" t="s">
-        <v>655</v>
+        <v>614</v>
       </c>
       <c r="E109" t="s">
-        <v>656</v>
+        <v>283</v>
       </c>
       <c r="F109" t="s">
         <v>22</v>
       </c>
       <c r="G109">
-        <v>96097</v>
+        <v>93940</v>
       </c>
       <c r="H109" s="1">
-        <v>43781</v>
+        <v>43808</v>
       </c>
       <c r="I109" t="s">
         <v>93</v>
       </c>
       <c r="J109" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="K109" t="s">
-        <v>658</v>
+        <v>615</v>
       </c>
       <c r="L109" t="s">
-        <v>656</v>
+        <v>283</v>
       </c>
       <c r="M109" t="s">
         <v>22</v>
       </c>
       <c r="N109">
-        <v>96097</v>
+        <v>93942</v>
       </c>
       <c r="O109" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
     </row>
     <row r="110" spans="1:15" ht="15">
       <c r="A110" t="s">
+        <v>656</v>
+      </c>
+      <c r="B110" t="s">
+        <v>657</v>
+      </c>
+      <c r="C110" t="s">
+        <v>658</v>
+      </c>
+      <c r="D110" t="s">
+        <v>659</v>
+      </c>
+      <c r="E110" t="s">
         <v>660</v>
       </c>
-      <c r="B110" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F110" t="s">
         <v>22</v>
       </c>
       <c r="G110">
-        <v>94124</v>
+        <v>96097</v>
       </c>
       <c r="H110" s="1">
-        <v>41738</v>
+        <v>43781</v>
       </c>
       <c r="I110" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
       <c r="J110" t="s">
         <v>661</v>
       </c>
       <c r="K110" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="L110" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="M110" t="s">
         <v>22</v>
       </c>
       <c r="N110">
-        <v>94140</v>
+        <v>96097</v>
       </c>
       <c r="O110" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="111" spans="1:15" ht="15">
       <c r="A111" t="s">
+        <v>664</v>
+      </c>
+      <c r="B111" t="s">
+        <v>665</v>
+      </c>
+      <c r="C111" t="s">
         <v>666</v>
       </c>
-      <c r="B111" t="s">
+      <c r="D111" t="s">
         <v>667</v>
       </c>
-      <c r="C111" t="s">
+      <c r="E111" t="s">
         <v>668</v>
-      </c>
-[...4 lines deleted...]
-        <v>670</v>
       </c>
       <c r="F111" t="s">
         <v>22</v>
       </c>
       <c r="G111">
         <v>95531</v>
       </c>
       <c r="H111" s="1">
         <v>41863</v>
       </c>
       <c r="I111" t="s">
         <v>108</v>
       </c>
       <c r="J111" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="K111" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="L111" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="M111" t="s">
         <v>22</v>
       </c>
       <c r="N111">
         <v>95531</v>
       </c>
       <c r="O111" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
     </row>
     <row r="112" spans="1:15" ht="15">
       <c r="A112" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="B112" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="C112" t="s">
         <v>268</v>
       </c>
       <c r="D112" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="E112" t="s">
         <v>270</v>
       </c>
       <c r="F112" t="s">
         <v>22</v>
       </c>
       <c r="G112">
         <v>93307</v>
       </c>
       <c r="H112" s="1">
         <v>42257</v>
       </c>
       <c r="I112" t="s">
         <v>93</v>
       </c>
       <c r="J112" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="K112" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="L112" t="s">
         <v>270</v>
       </c>
       <c r="M112" t="s">
         <v>22</v>
       </c>
       <c r="N112" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="O112" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="113" spans="1:15" ht="15">
       <c r="A113" t="s">
+        <v>679</v>
+      </c>
+      <c r="B113" t="s">
+        <v>680</v>
+      </c>
+      <c r="C113" t="s">
+        <v>542</v>
+      </c>
+      <c r="D113" t="s">
         <v>681</v>
       </c>
-      <c r="B113" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E113" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="F113" t="s">
         <v>22</v>
       </c>
       <c r="G113">
         <v>95670</v>
       </c>
       <c r="H113" s="1">
         <v>44463</v>
       </c>
       <c r="I113" t="s">
         <v>382</v>
       </c>
       <c r="J113" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="K113" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="L113" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="M113" t="s">
         <v>22</v>
       </c>
       <c r="N113">
         <v>95670</v>
       </c>
       <c r="O113" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="114" spans="1:15" ht="15">
       <c r="A114" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="B114" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="C114" t="s">
         <v>254</v>
       </c>
       <c r="D114" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="E114" t="s">
         <v>256</v>
       </c>
       <c r="F114" t="s">
         <v>22</v>
       </c>
       <c r="G114">
         <v>94621</v>
       </c>
       <c r="H114" s="1">
         <v>43584</v>
       </c>
       <c r="I114" t="s">
         <v>108</v>
       </c>
       <c r="J114" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="K114" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="L114" t="s">
         <v>256</v>
       </c>
       <c r="M114" t="s">
         <v>22</v>
       </c>
       <c r="N114">
         <v>94621</v>
       </c>
       <c r="O114" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
     </row>
     <row r="115" spans="1:15" ht="15">
       <c r="A115" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="B115" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="C115" t="s">
         <v>268</v>
       </c>
       <c r="D115" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E115" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F115" t="s">
         <v>22</v>
       </c>
       <c r="G115">
         <v>93263</v>
       </c>
       <c r="H115" s="1">
         <v>45464</v>
       </c>
       <c r="J115" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="K115" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="L115" t="s">
         <v>270</v>
       </c>
       <c r="M115" t="s">
         <v>22</v>
       </c>
       <c r="N115">
         <v>93311</v>
       </c>
       <c r="O115" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
     </row>
     <row r="116" spans="1:15" ht="15">
       <c r="A116" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="B116" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="C116" t="s">
         <v>82</v>
       </c>
       <c r="D116" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="E116" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="F116" t="s">
         <v>22</v>
       </c>
       <c r="G116">
         <v>91710</v>
       </c>
       <c r="H116" s="1">
         <v>42165</v>
       </c>
       <c r="I116" t="s">
         <v>63</v>
       </c>
       <c r="J116" t="s">
         <v>210</v>
       </c>
       <c r="K116" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="L116" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="M116" t="s">
         <v>22</v>
       </c>
       <c r="N116">
         <v>91710</v>
       </c>
       <c r="O116" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
     </row>
     <row r="117" spans="1:17" ht="15">
       <c r="A117" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="B117" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="C117" t="s">
         <v>60</v>
       </c>
       <c r="D117" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="E117" t="s">
         <v>62</v>
       </c>
       <c r="F117" t="s">
         <v>22</v>
       </c>
       <c r="G117">
         <v>90240</v>
       </c>
       <c r="H117" s="1">
         <v>42282</v>
       </c>
       <c r="I117" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="J117" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="K117" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="L117" t="s">
         <v>62</v>
       </c>
       <c r="M117" t="s">
         <v>22</v>
       </c>
       <c r="N117">
         <v>90240</v>
       </c>
       <c r="O117" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="Q117" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
     </row>
     <row r="118" spans="1:15" ht="15">
       <c r="A118" t="s">
+        <v>708</v>
+      </c>
+      <c r="B118" t="s">
+        <v>709</v>
+      </c>
+      <c r="C118" t="s">
         <v>710</v>
       </c>
-      <c r="B118" t="s">
+      <c r="D118" t="s">
         <v>711</v>
       </c>
-      <c r="C118" t="s">
+      <c r="E118" t="s">
         <v>712</v>
-      </c>
-[...4 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F118" t="s">
         <v>22</v>
       </c>
       <c r="G118">
         <v>95971</v>
       </c>
       <c r="H118" s="1">
         <v>46055</v>
       </c>
       <c r="J118" t="s">
         <v>210</v>
       </c>
       <c r="K118" t="s">
-        <v>713</v>
+        <v>711</v>
       </c>
       <c r="L118" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="M118" t="s">
         <v>22</v>
       </c>
       <c r="N118">
         <v>95971</v>
       </c>
       <c r="O118" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="119" spans="1:15" ht="15">
       <c r="A119" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="B119" t="s">
-        <v>717</v>
+        <v>715</v>
       </c>
       <c r="C119" t="s">
         <v>397</v>
       </c>
       <c r="D119" t="s">
-        <v>718</v>
+        <v>716</v>
       </c>
       <c r="E119" t="s">
-        <v>719</v>
+        <v>717</v>
       </c>
       <c r="F119" t="s">
         <v>22</v>
       </c>
       <c r="G119">
         <v>93610</v>
       </c>
       <c r="H119" s="1">
         <v>43144</v>
       </c>
       <c r="I119" t="s">
         <v>63</v>
       </c>
       <c r="J119" t="s">
-        <v>720</v>
+        <v>718</v>
       </c>
       <c r="K119" t="s">
         <v>233</v>
       </c>
       <c r="L119" t="s">
         <v>230</v>
       </c>
       <c r="M119" t="s">
         <v>22</v>
       </c>
       <c r="N119">
         <v>93709</v>
       </c>
       <c r="O119" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="120" spans="1:15" ht="15">
       <c r="A120" t="s">
-        <v>721</v>
+        <v>719</v>
       </c>
       <c r="B120" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="C120" t="s">
         <v>60</v>
       </c>
       <c r="D120" t="s">
-        <v>723</v>
+        <v>721</v>
       </c>
       <c r="E120" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F120" t="s">
         <v>22</v>
       </c>
       <c r="G120">
         <v>91352</v>
       </c>
       <c r="H120" s="1">
         <v>42284</v>
       </c>
       <c r="I120" t="s">
         <v>382</v>
       </c>
       <c r="J120" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="K120" t="s">
-        <v>723</v>
+        <v>721</v>
       </c>
       <c r="L120" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="M120" t="s">
         <v>22</v>
       </c>
       <c r="N120">
         <v>91352</v>
       </c>
       <c r="O120" t="s">
-        <v>724</v>
+        <v>722</v>
       </c>
     </row>
     <row r="121" spans="1:15" ht="15">
       <c r="A121" t="s">
-        <v>725</v>
+        <v>723</v>
       </c>
       <c r="B121" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="C121" t="s">
         <v>254</v>
       </c>
       <c r="D121" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
       <c r="E121" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="F121" t="s">
         <v>22</v>
       </c>
       <c r="G121">
         <v>94545</v>
       </c>
       <c r="H121" s="1">
         <v>43069</v>
       </c>
       <c r="I121" t="s">
         <v>93</v>
       </c>
       <c r="J121" t="s">
+        <v>727</v>
+      </c>
+      <c r="K121" t="s">
+        <v>728</v>
+      </c>
+      <c r="L121" t="s">
+        <v>542</v>
+      </c>
+      <c r="M121" t="s">
+        <v>22</v>
+      </c>
+      <c r="N121" t="s">
         <v>729</v>
       </c>
-      <c r="K121" t="s">
+      <c r="O121" t="s">
         <v>730</v>
-      </c>
-[...10 lines deleted...]
-        <v>732</v>
       </c>
     </row>
     <row r="122" spans="1:15" ht="15">
       <c r="A122" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="B122" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="C122" t="s">
         <v>333</v>
       </c>
       <c r="D122" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E122" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F122" t="s">
         <v>22</v>
       </c>
       <c r="G122">
         <v>93261</v>
       </c>
       <c r="H122" s="1">
         <v>45007</v>
       </c>
       <c r="I122" t="s">
         <v>382</v>
       </c>
       <c r="J122" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
       <c r="K122" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="L122" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="M122" t="s">
         <v>22</v>
       </c>
       <c r="N122">
         <v>93261</v>
       </c>
       <c r="O122" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
     </row>
     <row r="123" spans="1:15" ht="15">
       <c r="A123" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
       <c r="B123" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="C123" t="s">
         <v>46</v>
       </c>
       <c r="D123" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="E123" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="F123" t="s">
         <v>22</v>
       </c>
       <c r="G123">
         <v>90620</v>
       </c>
       <c r="H123" s="1">
         <v>42885</v>
       </c>
       <c r="I123" t="s">
         <v>108</v>
       </c>
       <c r="J123" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="K123" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="L123" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="M123" t="s">
         <v>22</v>
       </c>
       <c r="N123">
         <v>90620</v>
       </c>
       <c r="O123" t="s">
-        <v>745</v>
+        <v>743</v>
       </c>
     </row>
     <row r="124" spans="1:15" ht="15">
       <c r="A124" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B124" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="C124" t="s">
         <v>46</v>
       </c>
       <c r="D124" t="s">
+        <v>746</v>
+      </c>
+      <c r="E124" t="s">
+        <v>747</v>
+      </c>
+      <c r="F124" t="s">
+        <v>22</v>
+      </c>
+      <c r="G124" t="s">
         <v>748</v>
-      </c>
-[...7 lines deleted...]
-        <v>750</v>
       </c>
       <c r="H124" s="1">
         <v>42983</v>
       </c>
       <c r="I124" t="s">
         <v>93</v>
       </c>
       <c r="J124" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="K124" t="s">
+        <v>746</v>
+      </c>
+      <c r="L124" t="s">
+        <v>747</v>
+      </c>
+      <c r="M124" t="s">
+        <v>22</v>
+      </c>
+      <c r="N124" t="s">
         <v>748</v>
       </c>
-      <c r="L124" t="s">
-[...5 lines deleted...]
-      <c r="N124" t="s">
+      <c r="O124" t="s">
         <v>750</v>
-      </c>
-[...1 lines deleted...]
-        <v>752</v>
       </c>
     </row>
     <row r="125" spans="1:15" ht="15">
       <c r="A125" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="B125" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="C125" t="s">
         <v>126</v>
       </c>
       <c r="D125" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="E125" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
       <c r="F125" t="s">
         <v>22</v>
       </c>
       <c r="G125">
         <v>92029</v>
       </c>
       <c r="H125" s="1">
         <v>44573</v>
       </c>
       <c r="I125" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="J125" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="K125" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="L125" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
       <c r="M125" t="s">
         <v>22</v>
       </c>
       <c r="N125">
         <v>92029</v>
       </c>
       <c r="O125" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="126" spans="1:15" ht="15">
       <c r="A126" t="s">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="B126" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="C126" t="s">
         <v>254</v>
       </c>
       <c r="D126" t="s">
-        <v>762</v>
+        <v>760</v>
       </c>
       <c r="E126" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="F126" t="s">
         <v>22</v>
       </c>
       <c r="G126">
         <v>94538</v>
       </c>
       <c r="H126" s="1">
         <v>42961</v>
       </c>
       <c r="I126" t="s">
         <v>63</v>
       </c>
       <c r="J126" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="K126" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="L126" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="M126" t="s">
         <v>22</v>
       </c>
       <c r="N126">
         <v>94540</v>
       </c>
       <c r="O126" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
     </row>
     <row r="127" spans="1:15" ht="15">
       <c r="A127" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="B127" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
       <c r="C127" t="s">
         <v>68</v>
       </c>
       <c r="D127" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="E127" t="s">
         <v>68</v>
       </c>
       <c r="F127" t="s">
         <v>22</v>
       </c>
       <c r="G127">
         <v>95050</v>
       </c>
       <c r="H127" s="1">
         <v>43157</v>
       </c>
       <c r="I127" t="s">
         <v>32</v>
       </c>
       <c r="J127" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
       <c r="K127" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="L127" t="s">
         <v>68</v>
       </c>
       <c r="M127" t="s">
         <v>22</v>
       </c>
       <c r="N127">
         <v>95050</v>
       </c>
       <c r="O127" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
     </row>
     <row r="128" spans="1:16" ht="15">
       <c r="A128" t="s">
-        <v>770</v>
+        <v>768</v>
       </c>
       <c r="B128" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="C128" t="s">
         <v>126</v>
       </c>
       <c r="D128" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="E128" t="s">
         <v>126</v>
       </c>
       <c r="F128" t="s">
         <v>22</v>
       </c>
       <c r="G128">
         <v>92113</v>
       </c>
       <c r="H128" s="1">
         <v>45727</v>
       </c>
       <c r="J128" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="K128" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="L128" t="s">
         <v>126</v>
       </c>
       <c r="M128" t="s">
         <v>22</v>
       </c>
       <c r="N128">
         <v>92113</v>
       </c>
       <c r="O128" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="P128" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
     </row>
     <row r="129" spans="1:16" ht="15">
       <c r="A129" t="s">
+        <v>774</v>
+      </c>
+      <c r="B129" t="s">
+        <v>775</v>
+      </c>
+      <c r="C129" t="s">
+        <v>606</v>
+      </c>
+      <c r="D129" t="s">
         <v>776</v>
       </c>
-      <c r="B129" t="s">
+      <c r="E129" t="s">
         <v>777</v>
-      </c>
-[...7 lines deleted...]
-        <v>779</v>
       </c>
       <c r="F129" t="s">
         <v>22</v>
       </c>
       <c r="G129">
         <v>93549</v>
       </c>
       <c r="H129" s="1">
         <v>46058</v>
       </c>
       <c r="J129" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="K129" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="L129" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="M129" t="s">
         <v>22</v>
       </c>
       <c r="N129">
         <v>93549</v>
       </c>
       <c r="O129" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="P129" t="s">
-        <v>782</v>
+        <v>780</v>
       </c>
     </row>
     <row r="130" spans="1:15" ht="15">
       <c r="A130" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="B130" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="C130" t="s">
         <v>157</v>
       </c>
       <c r="D130" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E130" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="F130" t="s">
         <v>22</v>
       </c>
       <c r="G130">
         <v>95407</v>
       </c>
       <c r="H130" s="1">
         <v>43178</v>
       </c>
       <c r="I130" t="s">
         <v>32</v>
       </c>
       <c r="J130" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="K130" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="L130" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="M130" t="s">
         <v>22</v>
       </c>
       <c r="N130">
         <v>95407</v>
       </c>
       <c r="O130" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
     </row>
     <row r="131" spans="1:15" ht="15">
       <c r="A131" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="B131" t="s">
-        <v>790</v>
+        <v>788</v>
       </c>
       <c r="C131" t="s">
         <v>157</v>
       </c>
       <c r="D131" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E131" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="F131" t="s">
         <v>22</v>
       </c>
       <c r="G131">
         <v>95407</v>
       </c>
       <c r="H131" s="1">
         <v>43178</v>
       </c>
       <c r="I131" t="s">
         <v>32</v>
       </c>
       <c r="J131" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="K131" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="L131" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="M131" t="s">
         <v>22</v>
       </c>
       <c r="N131">
         <v>95407</v>
       </c>
       <c r="O131" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
     </row>
     <row r="132" spans="1:15" ht="15">
       <c r="A132" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="B132" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="C132" t="s">
         <v>157</v>
       </c>
       <c r="D132" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E132" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="F132" t="s">
         <v>22</v>
       </c>
       <c r="G132">
         <v>95407</v>
       </c>
       <c r="H132" s="1">
         <v>43178</v>
       </c>
       <c r="I132" t="s">
         <v>32</v>
       </c>
       <c r="J132" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="K132" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="L132" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="M132" t="s">
         <v>22</v>
       </c>
       <c r="N132">
         <v>95407</v>
       </c>
       <c r="O132" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
     </row>
     <row r="133" spans="1:15" ht="15">
       <c r="A133" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="B133" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="C133" t="s">
         <v>157</v>
       </c>
       <c r="D133" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E133" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="F133" t="s">
         <v>22</v>
       </c>
       <c r="G133">
         <v>95407</v>
       </c>
       <c r="H133" s="1">
         <v>43178</v>
       </c>
       <c r="I133" t="s">
         <v>32</v>
       </c>
       <c r="J133" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="K133" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="L133" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="M133" t="s">
         <v>22</v>
       </c>
       <c r="N133">
         <v>95407</v>
       </c>
       <c r="O133" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
     </row>
     <row r="134" spans="1:17" ht="15">
       <c r="A134" t="s">
-        <v>795</v>
+        <v>793</v>
       </c>
       <c r="B134" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="C134" t="s">
         <v>68</v>
       </c>
       <c r="D134" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E134" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="F134" t="s">
         <v>22</v>
       </c>
       <c r="G134">
         <v>95014</v>
       </c>
       <c r="H134" s="1">
         <v>43311</v>
       </c>
       <c r="I134" t="s">
         <v>93</v>
       </c>
       <c r="J134" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="K134" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="L134" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="M134" t="s">
         <v>22</v>
       </c>
       <c r="N134">
         <v>95014</v>
       </c>
       <c r="O134" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="Q134" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
     </row>
     <row r="135" spans="1:15" ht="15">
       <c r="A135" t="s">
+        <v>800</v>
+      </c>
+      <c r="B135" t="s">
+        <v>801</v>
+      </c>
+      <c r="C135" t="s">
         <v>802</v>
       </c>
-      <c r="B135" t="s">
+      <c r="D135" t="s">
         <v>803</v>
       </c>
-      <c r="C135" t="s">
+      <c r="E135" t="s">
         <v>804</v>
       </c>
-      <c r="D135" t="s">
+      <c r="F135" t="s">
+        <v>22</v>
+      </c>
+      <c r="G135" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>807</v>
       </c>
       <c r="H135" s="1">
         <v>43207</v>
       </c>
       <c r="I135" t="s">
         <v>382</v>
       </c>
       <c r="J135" t="s">
+        <v>801</v>
+      </c>
+      <c r="K135" t="s">
         <v>803</v>
       </c>
-      <c r="K135" t="s">
+      <c r="L135" t="s">
+        <v>804</v>
+      </c>
+      <c r="M135" t="s">
+        <v>22</v>
+      </c>
+      <c r="N135" t="s">
         <v>805</v>
       </c>
-      <c r="L135" t="s">
+      <c r="O135" t="s">
         <v>806</v>
-      </c>
-[...7 lines deleted...]
-        <v>808</v>
       </c>
     </row>
     <row r="136" spans="1:16" ht="15">
       <c r="A136" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="B136" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="C136" t="s">
         <v>316</v>
       </c>
       <c r="D136" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="E136" t="s">
         <v>316</v>
       </c>
       <c r="F136" t="s">
         <v>22</v>
       </c>
       <c r="G136">
         <v>93101</v>
       </c>
       <c r="H136" s="1">
         <v>45212</v>
       </c>
       <c r="I136" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="J136" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
       <c r="K136" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="L136" t="s">
         <v>316</v>
       </c>
       <c r="M136" t="s">
         <v>22</v>
       </c>
       <c r="N136">
         <v>93101</v>
       </c>
       <c r="O136" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
       <c r="P136" t="s">
-        <v>814</v>
+        <v>812</v>
       </c>
     </row>
     <row r="137" spans="1:15" ht="15">
       <c r="A137" t="s">
-        <v>815</v>
+        <v>813</v>
       </c>
       <c r="B137" t="s">
-        <v>816</v>
+        <v>814</v>
       </c>
       <c r="C137" t="s">
         <v>254</v>
       </c>
       <c r="D137" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E137" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="F137" t="s">
         <v>22</v>
       </c>
       <c r="G137">
         <v>94577</v>
       </c>
       <c r="H137" s="1">
         <v>43675</v>
       </c>
       <c r="I137" t="s">
         <v>32</v>
       </c>
       <c r="J137" t="s">
-        <v>817</v>
+        <v>815</v>
       </c>
       <c r="K137" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="L137" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="M137" t="s">
         <v>22</v>
       </c>
       <c r="N137">
         <v>94577</v>
       </c>
       <c r="O137" t="s">
-        <v>818</v>
+        <v>816</v>
       </c>
     </row>
     <row r="138" spans="1:15" ht="15">
       <c r="A138" t="s">
-        <v>819</v>
+        <v>817</v>
       </c>
       <c r="B138" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="C138" t="s">
         <v>60</v>
       </c>
       <c r="D138" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="E138" t="s">
-        <v>821</v>
+        <v>819</v>
       </c>
       <c r="F138" t="s">
         <v>22</v>
       </c>
       <c r="G138">
         <v>90201</v>
       </c>
       <c r="H138" s="1">
         <v>45772</v>
       </c>
       <c r="J138" t="s">
-        <v>822</v>
+        <v>820</v>
       </c>
       <c r="K138" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="L138" t="s">
-        <v>821</v>
+        <v>819</v>
       </c>
       <c r="M138" t="s">
         <v>22</v>
       </c>
       <c r="N138">
         <v>90201</v>
       </c>
       <c r="O138" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
     </row>
     <row r="139" spans="1:15" ht="15">
       <c r="A139" t="s">
-        <v>824</v>
+        <v>822</v>
       </c>
       <c r="B139" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="C139" t="s">
         <v>254</v>
       </c>
       <c r="D139" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E139" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="F139" t="s">
         <v>22</v>
       </c>
       <c r="G139">
         <v>94577</v>
       </c>
       <c r="H139" s="1">
         <v>41982</v>
       </c>
       <c r="I139" t="s">
         <v>32</v>
       </c>
       <c r="J139" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="K139" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="L139" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="M139" t="s">
         <v>22</v>
       </c>
       <c r="N139">
         <v>94577</v>
       </c>
       <c r="O139" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="140" spans="1:17" ht="15">
       <c r="A140" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="B140" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="C140" t="s">
         <v>254</v>
       </c>
       <c r="D140" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="E140" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="F140" t="s">
         <v>22</v>
       </c>
       <c r="G140">
         <v>94560</v>
       </c>
       <c r="H140" s="1">
         <v>43731</v>
       </c>
       <c r="I140" t="s">
         <v>108</v>
       </c>
       <c r="J140" t="s">
+        <v>829</v>
+      </c>
+      <c r="K140" t="s">
+        <v>830</v>
+      </c>
+      <c r="L140" t="s">
+        <v>546</v>
+      </c>
+      <c r="M140" t="s">
+        <v>22</v>
+      </c>
+      <c r="N140" t="s">
         <v>831</v>
       </c>
-      <c r="K140" t="s">
+      <c r="O140" t="s">
         <v>832</v>
       </c>
-      <c r="L140" t="s">
-[...5 lines deleted...]
-      <c r="N140" t="s">
+      <c r="Q140" t="s">
         <v>833</v>
-      </c>
-[...4 lines deleted...]
-        <v>835</v>
       </c>
     </row>
     <row r="141" spans="1:15" ht="15">
       <c r="A141" t="s">
-        <v>836</v>
+        <v>834</v>
       </c>
       <c r="B141" t="s">
-        <v>837</v>
+        <v>835</v>
       </c>
       <c r="C141" t="s">
         <v>254</v>
       </c>
       <c r="D141" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E141" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="F141" t="s">
         <v>22</v>
       </c>
       <c r="G141">
         <v>94577</v>
       </c>
       <c r="H141" s="1">
         <v>43724</v>
       </c>
       <c r="I141" t="s">
         <v>32</v>
       </c>
       <c r="J141" t="s">
-        <v>838</v>
+        <v>836</v>
       </c>
       <c r="K141" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="L141" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="M141" t="s">
         <v>22</v>
       </c>
       <c r="N141">
         <v>94577</v>
       </c>
       <c r="O141" t="s">
-        <v>818</v>
+        <v>816</v>
       </c>
     </row>
     <row r="142" spans="1:15" ht="15">
       <c r="A142" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="B142" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="C142" t="s">
         <v>46</v>
       </c>
       <c r="D142" t="s">
-        <v>841</v>
+        <v>839</v>
       </c>
       <c r="E142" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F142" t="s">
         <v>22</v>
       </c>
       <c r="G142">
         <v>92831</v>
       </c>
       <c r="H142" s="1">
         <v>43728</v>
       </c>
       <c r="I142" t="s">
         <v>32</v>
       </c>
       <c r="J142" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
       <c r="K142" t="s">
-        <v>841</v>
+        <v>839</v>
       </c>
       <c r="L142" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="M142" t="s">
         <v>22</v>
       </c>
       <c r="N142">
         <v>92831</v>
       </c>
       <c r="O142" t="s">
-        <v>844</v>
+        <v>842</v>
       </c>
     </row>
     <row r="143" spans="1:15" ht="15">
       <c r="A143" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="B143" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="C143" t="s">
         <v>46</v>
       </c>
       <c r="D143" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="E143" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F143" t="s">
         <v>22</v>
       </c>
       <c r="G143">
         <v>92688</v>
       </c>
       <c r="H143" s="1">
         <v>43836</v>
       </c>
       <c r="I143" t="s">
         <v>93</v>
       </c>
       <c r="J143" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
       <c r="K143" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="L143" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="M143" t="s">
         <v>22</v>
       </c>
       <c r="N143">
         <v>92688</v>
       </c>
       <c r="O143" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
     </row>
     <row r="144" spans="1:16" ht="15">
       <c r="A144" t="s">
-        <v>851</v>
+        <v>849</v>
       </c>
       <c r="B144" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="C144" t="s">
         <v>60</v>
       </c>
       <c r="D144" t="s">
-        <v>852</v>
+        <v>850</v>
       </c>
       <c r="E144" t="s">
-        <v>853</v>
+        <v>851</v>
       </c>
       <c r="F144" t="s">
         <v>22</v>
       </c>
       <c r="G144">
         <v>91750</v>
       </c>
       <c r="H144" s="1">
         <v>45799</v>
       </c>
       <c r="J144" t="s">
+        <v>852</v>
+      </c>
+      <c r="K144" t="s">
+        <v>853</v>
+      </c>
+      <c r="L144" t="s">
         <v>854</v>
-      </c>
-[...4 lines deleted...]
-        <v>856</v>
       </c>
       <c r="M144" t="s">
         <v>22</v>
       </c>
       <c r="N144">
         <v>92085</v>
       </c>
       <c r="O144" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="P144" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="145" spans="1:15" ht="15">
       <c r="A145" t="s">
-        <v>859</v>
+        <v>857</v>
       </c>
       <c r="B145" t="s">
-        <v>860</v>
+        <v>858</v>
       </c>
       <c r="C145" t="s">
         <v>60</v>
       </c>
       <c r="D145" t="s">
-        <v>861</v>
+        <v>859</v>
       </c>
       <c r="E145" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
       <c r="F145" t="s">
         <v>22</v>
       </c>
       <c r="G145">
         <v>90220</v>
       </c>
       <c r="H145" s="1">
         <v>44431</v>
       </c>
       <c r="I145" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="J145" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
       <c r="K145" t="s">
-        <v>861</v>
+        <v>859</v>
       </c>
       <c r="L145" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
       <c r="M145" t="s">
         <v>22</v>
       </c>
       <c r="N145">
         <v>90220</v>
       </c>
       <c r="O145" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
     </row>
     <row r="146" spans="1:15" ht="15">
       <c r="A146" t="s">
+        <v>863</v>
+      </c>
+      <c r="B146" t="s">
+        <v>864</v>
+      </c>
+      <c r="C146" t="s">
+        <v>542</v>
+      </c>
+      <c r="D146" t="s">
         <v>865</v>
       </c>
-      <c r="B146" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E146" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F146" t="s">
         <v>22</v>
       </c>
       <c r="G146">
         <v>95815</v>
       </c>
       <c r="H146" s="1">
         <v>44707</v>
       </c>
       <c r="I146" t="s">
         <v>63</v>
       </c>
       <c r="J146" t="s">
-        <v>866</v>
+        <v>864</v>
       </c>
       <c r="K146" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
       <c r="L146" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="M146" t="s">
         <v>22</v>
       </c>
       <c r="N146">
         <v>95815</v>
       </c>
       <c r="O146" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
     </row>
     <row r="147" spans="1:15" ht="15">
       <c r="A147" t="s">
-        <v>869</v>
+        <v>867</v>
       </c>
       <c r="B147" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="C147" t="s">
         <v>141</v>
       </c>
       <c r="D147" t="s">
-        <v>871</v>
+        <v>869</v>
       </c>
       <c r="E147" t="s">
         <v>370</v>
       </c>
       <c r="F147" t="s">
         <v>22</v>
       </c>
       <c r="G147">
         <v>95482</v>
       </c>
       <c r="H147" s="1">
         <v>44840</v>
       </c>
       <c r="I147" t="s">
         <v>32</v>
       </c>
       <c r="J147" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="K147" t="s">
         <v>405</v>
       </c>
       <c r="L147" t="s">
         <v>370</v>
       </c>
       <c r="M147" t="s">
         <v>22</v>
       </c>
       <c r="N147">
         <v>95482</v>
       </c>
       <c r="O147" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="148" spans="1:15" ht="15">
       <c r="A148" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="B148" t="s">
-        <v>874</v>
+        <v>872</v>
       </c>
       <c r="C148" t="s">
         <v>68</v>
       </c>
       <c r="D148" t="s">
-        <v>875</v>
+        <v>873</v>
       </c>
       <c r="E148" t="s">
-        <v>876</v>
+        <v>874</v>
       </c>
       <c r="F148" t="s">
         <v>22</v>
       </c>
       <c r="G148">
         <v>94089</v>
       </c>
       <c r="H148" s="1">
         <v>44861</v>
       </c>
       <c r="I148" t="s">
         <v>249</v>
       </c>
       <c r="J148" t="s">
-        <v>877</v>
+        <v>875</v>
       </c>
       <c r="K148" t="s">
-        <v>875</v>
+        <v>873</v>
       </c>
       <c r="L148" t="s">
-        <v>876</v>
+        <v>874</v>
       </c>
       <c r="M148" t="s">
         <v>22</v>
       </c>
       <c r="N148">
         <v>94089</v>
       </c>
       <c r="O148" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
     </row>
     <row r="149" spans="1:15" ht="15">
       <c r="A149" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
       <c r="B149" t="s">
-        <v>880</v>
+        <v>878</v>
       </c>
       <c r="C149" t="s">
         <v>37</v>
       </c>
       <c r="D149" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E149" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F149" t="s">
         <v>22</v>
       </c>
       <c r="G149">
         <v>95747</v>
       </c>
       <c r="H149" s="1">
         <v>44930</v>
       </c>
       <c r="I149" t="s">
         <v>32</v>
       </c>
       <c r="J149" t="s">
-        <v>880</v>
+        <v>878</v>
       </c>
       <c r="K149" t="s">
+        <v>881</v>
+      </c>
+      <c r="L149" t="s">
+        <v>882</v>
+      </c>
+      <c r="M149" t="s">
         <v>883</v>
-      </c>
-[...4 lines deleted...]
-        <v>885</v>
       </c>
       <c r="N149">
         <v>77380</v>
       </c>
       <c r="O149" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="150" spans="1:17" ht="15">
       <c r="A150" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="B150" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="C150" t="s">
         <v>46</v>
       </c>
       <c r="D150" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
       <c r="E150" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="F150" t="s">
         <v>22</v>
       </c>
       <c r="G150">
         <v>92630</v>
       </c>
       <c r="H150" s="1">
         <v>45138</v>
       </c>
       <c r="I150" t="s">
         <v>32</v>
       </c>
       <c r="J150" t="s">
+        <v>889</v>
+      </c>
+      <c r="K150" t="s">
+        <v>890</v>
+      </c>
+      <c r="L150" t="s">
         <v>891</v>
       </c>
-      <c r="K150" t="s">
+      <c r="M150" t="s">
+        <v>22</v>
+      </c>
+      <c r="N150" t="s">
         <v>892</v>
       </c>
-      <c r="L150" t="s">
+      <c r="O150" t="s">
         <v>893</v>
       </c>
-      <c r="M150" t="s">
-[...2 lines deleted...]
-      <c r="N150" t="s">
+      <c r="Q150" t="s">
         <v>894</v>
-      </c>
-[...4 lines deleted...]
-        <v>896</v>
       </c>
     </row>
     <row r="151" spans="1:15" ht="15">
       <c r="A151" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="B151" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
       <c r="C151" t="s">
         <v>82</v>
       </c>
       <c r="D151" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E151" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F151" t="s">
         <v>22</v>
       </c>
       <c r="G151">
         <v>91761</v>
       </c>
       <c r="H151" s="1">
         <v>45117</v>
       </c>
       <c r="I151" t="s">
         <v>108</v>
       </c>
       <c r="J151" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
       <c r="K151" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="L151" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="M151" t="s">
         <v>22</v>
       </c>
       <c r="N151">
         <v>91761</v>
       </c>
       <c r="O151" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
     </row>
     <row r="152" spans="1:15" ht="15">
       <c r="A152" t="s">
+        <v>901</v>
+      </c>
+      <c r="B152" t="s">
+        <v>902</v>
+      </c>
+      <c r="C152" t="s">
+        <v>619</v>
+      </c>
+      <c r="D152" t="s">
         <v>903</v>
       </c>
-      <c r="B152" t="s">
+      <c r="E152" t="s">
         <v>904</v>
       </c>
-      <c r="C152" t="s">
-[...2 lines deleted...]
-      <c r="D152" t="s">
+      <c r="F152" t="s">
+        <v>22</v>
+      </c>
+      <c r="G152" t="s">
         <v>905</v>
-      </c>
-[...7 lines deleted...]
-        <v>907</v>
       </c>
       <c r="H152" s="1">
         <v>45268</v>
       </c>
       <c r="I152" t="s">
         <v>32</v>
       </c>
       <c r="J152" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="K152" t="s">
+        <v>903</v>
+      </c>
+      <c r="L152" t="s">
+        <v>904</v>
+      </c>
+      <c r="M152" t="s">
+        <v>22</v>
+      </c>
+      <c r="N152" t="s">
         <v>905</v>
       </c>
-      <c r="L152" t="s">
-[...5 lines deleted...]
-      <c r="N152" t="s">
+      <c r="O152" t="s">
         <v>907</v>
-      </c>
-[...1 lines deleted...]
-        <v>909</v>
       </c>
     </row>
     <row r="153" spans="1:17" ht="15">
       <c r="A153" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
       <c r="B153" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="C153" t="s">
         <v>74</v>
       </c>
       <c r="D153" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="E153" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F153" t="s">
         <v>22</v>
       </c>
       <c r="G153">
         <v>92584</v>
       </c>
       <c r="H153" s="1">
         <v>45324</v>
       </c>
       <c r="I153" t="s">
         <v>32</v>
       </c>
       <c r="J153" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="K153" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="L153" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="M153" t="s">
         <v>22</v>
       </c>
       <c r="N153">
         <v>92584</v>
       </c>
       <c r="O153" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="Q153" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="154" spans="1:15" ht="15">
       <c r="A154" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="B154" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
       <c r="C154" t="s">
         <v>100</v>
       </c>
       <c r="D154" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
       <c r="E154" t="s">
         <v>178</v>
       </c>
       <c r="F154" t="s">
         <v>22</v>
       </c>
       <c r="G154">
         <v>94533</v>
       </c>
       <c r="H154" s="1">
         <v>45420</v>
       </c>
       <c r="I154" t="s">
         <v>93</v>
       </c>
       <c r="J154" t="s">
+        <v>918</v>
+      </c>
+      <c r="K154" t="s">
+        <v>919</v>
+      </c>
+      <c r="L154" t="s">
         <v>920</v>
-      </c>
-[...4 lines deleted...]
-        <v>662</v>
       </c>
       <c r="M154" t="s">
         <v>22</v>
       </c>
       <c r="N154">
         <v>94188</v>
       </c>
       <c r="O154" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
     </row>
     <row r="155" spans="1:15" ht="15">
       <c r="A155" t="s">
+        <v>922</v>
+      </c>
+      <c r="B155" t="s">
         <v>923</v>
-      </c>
-[...1 lines deleted...]
-        <v>924</v>
       </c>
       <c r="C155" t="s">
         <v>60</v>
       </c>
       <c r="D155" t="s">
+        <v>924</v>
+      </c>
+      <c r="E155" t="s">
         <v>925</v>
-      </c>
-[...1 lines deleted...]
-        <v>926</v>
       </c>
       <c r="F155" t="s">
         <v>22</v>
       </c>
       <c r="G155">
         <v>90723</v>
       </c>
       <c r="H155" s="1">
         <v>45399</v>
       </c>
       <c r="I155" t="s">
         <v>32</v>
       </c>
       <c r="J155" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
       <c r="K155" t="s">
+        <v>926</v>
+      </c>
+      <c r="L155" t="s">
         <v>927</v>
-      </c>
-[...1 lines deleted...]
-        <v>928</v>
       </c>
       <c r="M155" t="s">
         <v>22</v>
       </c>
       <c r="N155">
         <v>91502</v>
       </c>
       <c r="O155" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
     </row>
     <row r="156" spans="1:15" ht="15">
       <c r="A156" t="s">
+        <v>929</v>
+      </c>
+      <c r="B156" t="s">
         <v>930</v>
-      </c>
-[...1 lines deleted...]
-        <v>931</v>
       </c>
       <c r="C156" t="s">
         <v>46</v>
       </c>
       <c r="D156" t="s">
+        <v>931</v>
+      </c>
+      <c r="E156" t="s">
         <v>932</v>
-      </c>
-[...1 lines deleted...]
-        <v>933</v>
       </c>
       <c r="F156" t="s">
         <v>22</v>
       </c>
       <c r="G156">
         <v>92660</v>
       </c>
       <c r="H156" s="1">
         <v>45399</v>
       </c>
       <c r="I156" t="s">
         <v>93</v>
       </c>
       <c r="J156" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
       <c r="K156" t="s">
+        <v>931</v>
+      </c>
+      <c r="L156" t="s">
         <v>932</v>
-      </c>
-[...1 lines deleted...]
-        <v>933</v>
       </c>
       <c r="M156" t="s">
         <v>22</v>
       </c>
       <c r="N156">
         <v>92660</v>
       </c>
       <c r="O156" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
     </row>
     <row r="157" spans="1:15" ht="15">
       <c r="A157" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
       <c r="B157" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="C157" t="s">
         <v>82</v>
       </c>
       <c r="D157" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="E157" t="s">
         <v>84</v>
       </c>
       <c r="F157" t="s">
         <v>22</v>
       </c>
       <c r="G157">
         <v>92345</v>
       </c>
       <c r="H157" s="1">
         <v>45450</v>
       </c>
       <c r="J157" t="s">
-        <v>938</v>
+        <v>937</v>
       </c>
       <c r="K157" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="L157" t="s">
         <v>84</v>
       </c>
       <c r="M157" t="s">
         <v>22</v>
       </c>
       <c r="N157">
         <v>92345</v>
       </c>
       <c r="O157" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
     </row>
     <row r="158" spans="1:15" ht="15">
       <c r="A158" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
       <c r="B158" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="C158" t="s">
         <v>60</v>
       </c>
       <c r="D158" t="s">
+        <v>940</v>
+      </c>
+      <c r="E158" t="s">
         <v>941</v>
-      </c>
-[...1 lines deleted...]
-        <v>942</v>
       </c>
       <c r="F158" t="s">
         <v>22</v>
       </c>
       <c r="G158">
         <v>90638</v>
       </c>
       <c r="H158" s="1">
         <v>45597</v>
       </c>
       <c r="J158" t="s">
+        <v>942</v>
+      </c>
+      <c r="K158" t="s">
         <v>943</v>
       </c>
-      <c r="K158" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L158" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="M158" t="s">
         <v>22</v>
       </c>
       <c r="N158">
         <v>90637</v>
       </c>
       <c r="O158" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
     </row>
     <row r="159" spans="1:15" ht="15">
       <c r="A159" t="s">
+        <v>945</v>
+      </c>
+      <c r="B159" t="s">
         <v>946</v>
       </c>
-      <c r="B159" t="s">
+      <c r="C159" t="s">
         <v>947</v>
       </c>
-      <c r="C159" t="s">
+      <c r="D159" t="s">
         <v>948</v>
       </c>
-      <c r="D159" t="s">
+      <c r="E159" t="s">
         <v>949</v>
-      </c>
-[...1 lines deleted...]
-        <v>950</v>
       </c>
       <c r="F159" t="s">
         <v>22</v>
       </c>
       <c r="G159">
         <v>95640</v>
       </c>
       <c r="H159" s="1">
         <v>45701</v>
       </c>
       <c r="J159" t="s">
-        <v>947</v>
+        <v>946</v>
       </c>
       <c r="K159" t="s">
+        <v>950</v>
+      </c>
+      <c r="L159" t="s">
         <v>951</v>
-      </c>
-[...1 lines deleted...]
-        <v>952</v>
       </c>
       <c r="M159" t="s">
         <v>22</v>
       </c>
       <c r="N159">
         <v>95206</v>
       </c>
       <c r="O159" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="160" spans="1:15" ht="15">
       <c r="A160" t="s">
+        <v>953</v>
+      </c>
+      <c r="B160" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="C160" t="s">
         <v>268</v>
       </c>
       <c r="D160" t="s">
         <v>269</v>
       </c>
       <c r="E160" t="s">
         <v>270</v>
       </c>
       <c r="F160" t="s">
         <v>22</v>
       </c>
       <c r="G160">
         <v>93307</v>
       </c>
       <c r="H160" s="1">
         <v>41680</v>
       </c>
       <c r="I160" t="s">
         <v>32</v>
       </c>
       <c r="J160" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
       <c r="K160" t="s">
         <v>272</v>
       </c>
       <c r="L160" t="s">
         <v>273</v>
       </c>
       <c r="M160" t="s">
         <v>22</v>
       </c>
       <c r="N160" t="s">
-        <v>957</v>
+        <v>956</v>
       </c>
       <c r="O160" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="161" spans="1:15" ht="15">
       <c r="A161" t="s">
+        <v>957</v>
+      </c>
+      <c r="B161" t="s">
         <v>958</v>
-      </c>
-[...1 lines deleted...]
-        <v>959</v>
       </c>
       <c r="C161" t="s">
         <v>268</v>
       </c>
       <c r="D161" t="s">
-        <v>960</v>
+        <v>959</v>
       </c>
       <c r="E161" t="s">
         <v>270</v>
       </c>
       <c r="F161" t="s">
         <v>22</v>
       </c>
       <c r="G161">
         <v>93313</v>
       </c>
       <c r="H161" s="1">
         <v>45779</v>
       </c>
       <c r="J161" t="s">
+        <v>958</v>
+      </c>
+      <c r="K161" t="s">
         <v>959</v>
-      </c>
-[...1 lines deleted...]
-        <v>960</v>
       </c>
       <c r="L161" t="s">
         <v>270</v>
       </c>
       <c r="M161" t="s">
         <v>22</v>
       </c>
       <c r="N161">
         <v>93313</v>
       </c>
       <c r="O161" t="s">
-        <v>961</v>
+        <v>960</v>
       </c>
     </row>
     <row r="162" spans="1:15" ht="15">
       <c r="A162" t="s">
+        <v>961</v>
+      </c>
+      <c r="B162" t="s">
         <v>962</v>
-      </c>
-[...1 lines deleted...]
-        <v>963</v>
       </c>
       <c r="C162" t="s">
         <v>82</v>
       </c>
       <c r="D162" t="s">
+        <v>963</v>
+      </c>
+      <c r="E162" t="s">
         <v>964</v>
-      </c>
-[...1 lines deleted...]
-        <v>965</v>
       </c>
       <c r="F162" t="s">
         <v>22</v>
       </c>
       <c r="G162">
         <v>92363</v>
       </c>
       <c r="H162" s="1">
         <v>45785</v>
       </c>
       <c r="J162" t="s">
-        <v>966</v>
+        <v>965</v>
       </c>
       <c r="K162" t="s">
+        <v>963</v>
+      </c>
+      <c r="L162" t="s">
         <v>964</v>
-      </c>
-[...1 lines deleted...]
-        <v>965</v>
       </c>
       <c r="M162" t="s">
         <v>22</v>
       </c>
       <c r="N162">
         <v>92363</v>
       </c>
       <c r="O162" t="s">
-        <v>967</v>
+        <v>966</v>
       </c>
     </row>
     <row r="163" spans="1:15" ht="15">
       <c r="A163" t="s">
+        <v>967</v>
+      </c>
+      <c r="B163" t="s">
         <v>968</v>
-      </c>
-[...1 lines deleted...]
-        <v>969</v>
       </c>
       <c r="C163" t="s">
         <v>60</v>
       </c>
       <c r="D163" t="s">
+        <v>969</v>
+      </c>
+      <c r="E163" t="s">
         <v>970</v>
-      </c>
-[...1 lines deleted...]
-        <v>971</v>
       </c>
       <c r="F163" t="s">
         <v>22</v>
       </c>
       <c r="G163">
         <v>93550</v>
       </c>
       <c r="H163" s="1">
         <v>45980</v>
       </c>
       <c r="J163" t="s">
+        <v>971</v>
+      </c>
+      <c r="K163" t="s">
         <v>972</v>
       </c>
-      <c r="K163" t="s">
+      <c r="L163" t="s">
         <v>973</v>
-      </c>
-[...1 lines deleted...]
-        <v>974</v>
       </c>
       <c r="M163" t="s">
         <v>22</v>
       </c>
       <c r="N163">
         <v>90731</v>
       </c>
       <c r="O163" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="164" spans="1:15" ht="15">
       <c r="A164" t="s">
-        <v>976</v>
+        <v>975</v>
       </c>
       <c r="B164" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="C164" t="s">
         <v>74</v>
       </c>
       <c r="D164" t="s">
+        <v>976</v>
+      </c>
+      <c r="E164" t="s">
         <v>977</v>
-      </c>
-[...1 lines deleted...]
-        <v>978</v>
       </c>
       <c r="F164" t="s">
         <v>22</v>
       </c>
       <c r="G164">
         <v>92543</v>
       </c>
       <c r="H164" s="1">
         <v>46048</v>
       </c>
       <c r="J164" t="s">
-        <v>979</v>
+        <v>978</v>
       </c>
       <c r="K164" t="s">
+        <v>976</v>
+      </c>
+      <c r="L164" t="s">
         <v>977</v>
-      </c>
-[...1 lines deleted...]
-        <v>978</v>
       </c>
       <c r="M164" t="s">
         <v>22</v>
       </c>
       <c r="N164">
         <v>92543</v>
       </c>
       <c r="O164" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="165" spans="1:15" ht="15">
       <c r="A165" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
       <c r="B165" t="s">
         <v>210</v>
       </c>
       <c r="C165" t="s">
         <v>60</v>
       </c>
       <c r="D165" t="s">
-        <v>723</v>
+        <v>721</v>
       </c>
       <c r="E165" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F165" t="s">
         <v>22</v>
       </c>
       <c r="G165">
         <v>91352</v>
       </c>
       <c r="H165" s="1">
         <v>42284</v>
       </c>
       <c r="I165" t="s">
         <v>382</v>
       </c>
       <c r="J165" t="s">
         <v>210</v>
       </c>
       <c r="K165" t="s">
-        <v>723</v>
+        <v>721</v>
       </c>
       <c r="L165" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="M165" t="s">
         <v>22</v>
       </c>
       <c r="N165">
         <v>91352</v>
       </c>
       <c r="O165" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
     </row>
     <row r="166" spans="1:15" ht="15">
       <c r="A166" t="s">
+        <v>982</v>
+      </c>
+      <c r="B166" t="s">
         <v>983</v>
       </c>
-      <c r="B166" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C166" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="D166" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="E166" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F166" t="s">
         <v>22</v>
       </c>
       <c r="G166" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="H166" s="1">
         <v>43213</v>
       </c>
       <c r="I166" t="s">
         <v>32</v>
       </c>
       <c r="J166" t="s">
+        <v>983</v>
+      </c>
+      <c r="K166" t="s">
+        <v>728</v>
+      </c>
+      <c r="L166" t="s">
+        <v>542</v>
+      </c>
+      <c r="M166" t="s">
+        <v>22</v>
+      </c>
+      <c r="N166" t="s">
+        <v>729</v>
+      </c>
+      <c r="O166" t="s">
         <v>984</v>
-      </c>
-[...13 lines deleted...]
-        <v>985</v>
       </c>
     </row>
     <row r="167" spans="1:17" ht="15">
       <c r="A167" t="s">
+        <v>985</v>
+      </c>
+      <c r="B167" t="s">
         <v>986</v>
-      </c>
-[...1 lines deleted...]
-        <v>987</v>
       </c>
       <c r="C167" t="s">
         <v>294</v>
       </c>
       <c r="D167" t="s">
-        <v>988</v>
+        <v>987</v>
       </c>
       <c r="E167" t="s">
         <v>296</v>
       </c>
       <c r="F167" t="s">
         <v>22</v>
       </c>
       <c r="G167" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
       <c r="H167" s="1">
         <v>44778</v>
       </c>
       <c r="I167" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="J167" t="s">
+        <v>989</v>
+      </c>
+      <c r="K167" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="L167" t="s">
         <v>296</v>
       </c>
       <c r="M167" t="s">
         <v>22</v>
       </c>
       <c r="N167">
         <v>95354</v>
       </c>
       <c r="O167" t="s">
+        <v>991</v>
+      </c>
+      <c r="P167" t="s">
         <v>992</v>
       </c>
-      <c r="P167" t="s">
+      <c r="Q167" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
     </row>
     <row r="168" spans="1:15" ht="15">
       <c r="A168" t="s">
+        <v>994</v>
+      </c>
+      <c r="B168" t="s">
         <v>995</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" t="s">
+        <v>920</v>
+      </c>
+      <c r="D168" t="s">
         <v>996</v>
       </c>
-      <c r="C168" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E168" t="s">
-        <v>662</v>
+        <v>920</v>
       </c>
       <c r="F168" t="s">
         <v>22</v>
       </c>
       <c r="G168">
         <v>94134</v>
       </c>
       <c r="H168" s="1">
         <v>44006</v>
       </c>
       <c r="I168" t="s">
         <v>32</v>
       </c>
       <c r="J168" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
       <c r="K168" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="L168" t="s">
-        <v>662</v>
+        <v>920</v>
       </c>
       <c r="M168" t="s">
         <v>22</v>
       </c>
       <c r="N168">
         <v>94134</v>
       </c>
       <c r="O168" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
     </row>
     <row r="169" spans="1:15" ht="15">
       <c r="A169" t="s">
+        <v>999</v>
+      </c>
+      <c r="B169" t="s">
         <v>1000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1001</v>
       </c>
       <c r="C169" t="s">
         <v>68</v>
       </c>
       <c r="D169" t="s">
-        <v>1002</v>
+        <v>1001</v>
       </c>
       <c r="E169" t="s">
         <v>215</v>
       </c>
       <c r="F169" t="s">
         <v>22</v>
       </c>
       <c r="G169">
         <v>95112</v>
       </c>
       <c r="H169" s="1">
         <v>32538</v>
       </c>
       <c r="I169" t="s">
         <v>32</v>
       </c>
       <c r="J169" t="s">
+        <v>1000</v>
+      </c>
+      <c r="K169" t="s">
         <v>1001</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002</v>
       </c>
       <c r="L169" t="s">
         <v>215</v>
       </c>
       <c r="M169" t="s">
         <v>22</v>
       </c>
       <c r="N169">
         <v>95112</v>
       </c>
       <c r="O169" t="s">
-        <v>1003</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="170" spans="1:17" ht="15">
       <c r="A170" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B170" t="s">
         <v>1004</v>
-      </c>
-[...1 lines deleted...]
-        <v>1005</v>
       </c>
       <c r="C170" t="s">
         <v>53</v>
       </c>
       <c r="D170" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E170" t="s">
         <v>1006</v>
-      </c>
-[...1 lines deleted...]
-        <v>1007</v>
       </c>
       <c r="F170" t="s">
         <v>22</v>
       </c>
       <c r="G170">
         <v>94949</v>
       </c>
       <c r="H170" s="1">
         <v>32546</v>
       </c>
       <c r="I170" t="s">
         <v>382</v>
       </c>
       <c r="J170" t="s">
+        <v>1004</v>
+      </c>
+      <c r="K170" t="s">
         <v>1005</v>
       </c>
-      <c r="K170" t="s">
+      <c r="L170" t="s">
         <v>1006</v>
-      </c>
-[...1 lines deleted...]
-        <v>1007</v>
       </c>
       <c r="M170" t="s">
         <v>22</v>
       </c>
       <c r="N170">
         <v>94949</v>
       </c>
       <c r="O170" t="s">
+        <v>1007</v>
+      </c>
+      <c r="Q170" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
     </row>
     <row r="171" spans="1:15" ht="15">
       <c r="A171" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B171" t="s">
         <v>1010</v>
       </c>
-      <c r="B171" t="s">
+      <c r="C171" t="s">
+        <v>658</v>
+      </c>
+      <c r="D171" t="s">
         <v>1011</v>
       </c>
-      <c r="C171" t="s">
-[...2 lines deleted...]
-      <c r="D171" t="s">
+      <c r="E171" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>1013</v>
       </c>
       <c r="F171" t="s">
         <v>22</v>
       </c>
       <c r="G171">
         <v>96067</v>
       </c>
       <c r="H171" s="1">
         <v>33044</v>
       </c>
       <c r="I171" t="s">
         <v>32</v>
       </c>
       <c r="J171" t="s">
+        <v>1013</v>
+      </c>
+      <c r="K171" t="s">
         <v>1014</v>
       </c>
-      <c r="K171" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L171" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
       <c r="M171" t="s">
         <v>22</v>
       </c>
       <c r="N171">
         <v>96067</v>
       </c>
       <c r="O171" t="s">
-        <v>1016</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="172" spans="1:15" ht="15">
       <c r="A172" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B172" t="s">
         <v>1017</v>
-      </c>
-[...1 lines deleted...]
-        <v>1018</v>
       </c>
       <c r="C172" t="s">
         <v>262</v>
       </c>
       <c r="D172" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
       <c r="E172" t="s">
         <v>264</v>
       </c>
       <c r="F172" t="s">
         <v>22</v>
       </c>
       <c r="G172">
         <v>96003</v>
       </c>
       <c r="H172" s="1">
         <v>33129</v>
       </c>
       <c r="I172" t="s">
         <v>63</v>
       </c>
       <c r="J172" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="K172" t="s">
-        <v>1020</v>
+        <v>1019</v>
       </c>
       <c r="L172" t="s">
         <v>264</v>
       </c>
       <c r="M172" t="s">
         <v>22</v>
       </c>
       <c r="N172">
         <v>96049</v>
       </c>
       <c r="O172" t="s">
-        <v>1021</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="173" spans="1:15" ht="15">
       <c r="A173" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B173" t="s">
         <v>1022</v>
-      </c>
-[...1 lines deleted...]
-        <v>1023</v>
       </c>
       <c r="C173" t="s">
         <v>82</v>
       </c>
       <c r="D173" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E173" t="s">
         <v>1024</v>
-      </c>
-[...1 lines deleted...]
-        <v>1025</v>
       </c>
       <c r="F173" t="s">
         <v>22</v>
       </c>
       <c r="G173">
         <v>92314</v>
       </c>
       <c r="H173" s="1">
         <v>33218</v>
       </c>
       <c r="I173" t="s">
         <v>382</v>
       </c>
       <c r="J173" t="s">
+        <v>1025</v>
+      </c>
+      <c r="K173" t="s">
         <v>1026</v>
       </c>
-      <c r="K173" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L173" t="s">
-        <v>1025</v>
+        <v>1024</v>
       </c>
       <c r="M173" t="s">
         <v>22</v>
       </c>
       <c r="N173">
         <v>92314</v>
       </c>
       <c r="O173" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="174" spans="1:15" ht="15">
       <c r="A174" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B174" t="s">
         <v>1029</v>
       </c>
-      <c r="B174" t="s">
+      <c r="C174" t="s">
+        <v>802</v>
+      </c>
+      <c r="D174" t="s">
         <v>1030</v>
       </c>
-      <c r="C174" t="s">
-[...2 lines deleted...]
-      <c r="D174" t="s">
+      <c r="E174" t="s">
         <v>1031</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032</v>
       </c>
       <c r="F174" t="s">
         <v>22</v>
       </c>
       <c r="G174">
         <v>95776</v>
       </c>
       <c r="H174" s="1">
         <v>33529</v>
       </c>
       <c r="I174" t="s">
         <v>63</v>
       </c>
       <c r="J174" t="s">
+        <v>1032</v>
+      </c>
+      <c r="K174" t="s">
         <v>1033</v>
       </c>
-      <c r="K174" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L174" t="s">
-        <v>1032</v>
+        <v>1031</v>
       </c>
       <c r="M174" t="s">
         <v>22</v>
       </c>
       <c r="N174">
         <v>95776</v>
       </c>
       <c r="O174" t="s">
-        <v>1035</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="175" spans="1:15" ht="15">
       <c r="A175" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B175" t="s">
         <v>1036</v>
-      </c>
-[...1 lines deleted...]
-        <v>1037</v>
       </c>
       <c r="C175" t="s">
         <v>106</v>
       </c>
       <c r="D175" t="s">
-        <v>1038</v>
+        <v>1037</v>
       </c>
       <c r="E175" t="s">
         <v>106</v>
       </c>
       <c r="F175" t="s">
         <v>22</v>
       </c>
       <c r="G175">
         <v>95065</v>
       </c>
       <c r="H175" s="1">
         <v>32457</v>
       </c>
       <c r="I175" t="s">
         <v>63</v>
       </c>
       <c r="J175" t="s">
-        <v>1039</v>
+        <v>1038</v>
       </c>
       <c r="K175" t="s">
-        <v>1038</v>
+        <v>1037</v>
       </c>
       <c r="L175" t="s">
         <v>106</v>
       </c>
       <c r="M175" t="s">
         <v>22</v>
       </c>
       <c r="N175">
         <v>95065</v>
       </c>
       <c r="O175" t="s">
-        <v>1040</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="176" spans="1:15" ht="15">
       <c r="A176" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B176" t="s">
         <v>1041</v>
-      </c>
-[...1 lines deleted...]
-        <v>1042</v>
       </c>
       <c r="C176" t="s">
         <v>60</v>
       </c>
       <c r="D176" t="s">
-        <v>1043</v>
+        <v>1042</v>
       </c>
       <c r="E176" t="s">
         <v>278</v>
       </c>
       <c r="F176" t="s">
         <v>22</v>
       </c>
       <c r="G176">
         <v>90814</v>
       </c>
       <c r="H176" s="1">
         <v>33133</v>
       </c>
       <c r="I176" t="s">
         <v>23</v>
       </c>
       <c r="J176" t="s">
+        <v>1041</v>
+      </c>
+      <c r="K176" t="s">
         <v>1042</v>
-      </c>
-[...1 lines deleted...]
-        <v>1043</v>
       </c>
       <c r="L176" t="s">
         <v>278</v>
       </c>
       <c r="M176" t="s">
         <v>22</v>
       </c>
       <c r="N176">
         <v>90814</v>
       </c>
       <c r="O176" t="s">
-        <v>1044</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="177" spans="1:15" ht="15">
       <c r="A177" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B177" t="s">
         <v>1045</v>
-      </c>
-[...1 lines deleted...]
-        <v>1046</v>
       </c>
       <c r="C177" t="s">
         <v>126</v>
       </c>
       <c r="D177" t="s">
-        <v>1047</v>
+        <v>1046</v>
       </c>
       <c r="E177" t="s">
         <v>126</v>
       </c>
       <c r="F177" t="s">
         <v>22</v>
       </c>
       <c r="G177">
         <v>92110</v>
       </c>
       <c r="H177" s="1">
         <v>33133</v>
       </c>
       <c r="I177" t="s">
         <v>63</v>
       </c>
       <c r="J177" t="s">
-        <v>1046</v>
+        <v>1045</v>
       </c>
       <c r="K177" t="s">
-        <v>1048</v>
+        <v>1047</v>
       </c>
       <c r="L177" t="s">
         <v>126</v>
       </c>
       <c r="M177" t="s">
         <v>22</v>
       </c>
       <c r="N177">
         <v>92138</v>
       </c>
       <c r="O177" t="s">
-        <v>1049</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="178" spans="1:15" ht="15">
       <c r="A178" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B178" t="s">
         <v>1050</v>
-      </c>
-[...1 lines deleted...]
-        <v>1051</v>
       </c>
       <c r="C178" t="s">
         <v>254</v>
       </c>
       <c r="D178" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E178" t="s">
         <v>1052</v>
-      </c>
-[...1 lines deleted...]
-        <v>1053</v>
       </c>
       <c r="F178" t="s">
         <v>22</v>
       </c>
       <c r="G178">
         <v>94710</v>
       </c>
       <c r="H178" s="1">
         <v>33399</v>
       </c>
       <c r="I178" t="s">
         <v>63</v>
       </c>
       <c r="J178" t="s">
-        <v>1054</v>
+        <v>1053</v>
       </c>
       <c r="K178" t="s">
+        <v>1051</v>
+      </c>
+      <c r="L178" t="s">
         <v>1052</v>
-      </c>
-[...1 lines deleted...]
-        <v>1053</v>
       </c>
       <c r="M178" t="s">
         <v>22</v>
       </c>
       <c r="N178">
         <v>94710</v>
       </c>
       <c r="O178" t="s">
-        <v>1055</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="179" spans="1:15" ht="15">
       <c r="A179" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B179" t="s">
         <v>1056</v>
-      </c>
-[...1 lines deleted...]
-        <v>1057</v>
       </c>
       <c r="C179" t="s">
         <v>268</v>
       </c>
       <c r="D179" t="s">
-        <v>1058</v>
+        <v>1057</v>
       </c>
       <c r="E179" t="s">
         <v>270</v>
       </c>
       <c r="F179" t="s">
         <v>22</v>
       </c>
       <c r="G179">
         <v>93301</v>
       </c>
       <c r="H179" s="1">
         <v>34162</v>
       </c>
       <c r="I179" t="s">
         <v>93</v>
       </c>
       <c r="J179" t="s">
+        <v>1056</v>
+      </c>
+      <c r="K179" t="s">
         <v>1057</v>
-      </c>
-[...1 lines deleted...]
-        <v>1058</v>
       </c>
       <c r="L179" t="s">
         <v>270</v>
       </c>
       <c r="M179" t="s">
         <v>22</v>
       </c>
       <c r="N179">
         <v>93301</v>
       </c>
       <c r="O179" t="s">
-        <v>1059</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="180" spans="1:15" ht="15">
       <c r="A180" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B180" t="s">
         <v>1060</v>
       </c>
-      <c r="B180" t="s">
+      <c r="C180" t="s">
+        <v>542</v>
+      </c>
+      <c r="D180" t="s">
         <v>1061</v>
       </c>
-      <c r="C180" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E180" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F180" t="s">
         <v>22</v>
       </c>
       <c r="G180">
         <v>95822</v>
       </c>
       <c r="H180" s="1">
         <v>34162</v>
       </c>
       <c r="I180" t="s">
         <v>63</v>
       </c>
       <c r="J180" t="s">
+        <v>1060</v>
+      </c>
+      <c r="K180" t="s">
         <v>1061</v>
       </c>
-      <c r="K180" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L180" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="M180" t="s">
         <v>22</v>
       </c>
       <c r="N180">
         <v>95822</v>
       </c>
       <c r="O180" t="s">
-        <v>1063</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="181" spans="1:15" ht="15">
       <c r="A181" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B181" t="s">
         <v>1064</v>
-      </c>
-[...1 lines deleted...]
-        <v>1065</v>
       </c>
       <c r="C181" t="s">
         <v>268</v>
       </c>
       <c r="D181" t="s">
-        <v>1066</v>
+        <v>1065</v>
       </c>
       <c r="E181" t="s">
         <v>270</v>
       </c>
       <c r="F181" t="s">
         <v>22</v>
       </c>
       <c r="G181">
         <v>93309</v>
       </c>
       <c r="H181" s="1">
         <v>34268</v>
       </c>
       <c r="I181" t="s">
         <v>32</v>
       </c>
       <c r="J181" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
       <c r="K181" t="s">
-        <v>1066</v>
+        <v>1065</v>
       </c>
       <c r="L181" t="s">
         <v>270</v>
       </c>
       <c r="M181" t="s">
         <v>22</v>
       </c>
       <c r="N181">
         <v>93309</v>
       </c>
       <c r="O181" t="s">
-        <v>1068</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="182" spans="1:15" ht="15">
       <c r="A182" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B182" t="s">
         <v>1069</v>
-      </c>
-[...1 lines deleted...]
-        <v>1070</v>
       </c>
       <c r="C182" t="s">
         <v>230</v>
       </c>
       <c r="D182" t="s">
-        <v>1071</v>
+        <v>1070</v>
       </c>
       <c r="E182" t="s">
         <v>230</v>
       </c>
       <c r="F182" t="s">
         <v>22</v>
       </c>
       <c r="G182">
         <v>93706</v>
       </c>
       <c r="H182" s="1">
         <v>34548</v>
       </c>
       <c r="I182" t="s">
         <v>151</v>
       </c>
       <c r="J182" t="s">
-        <v>1070</v>
+        <v>1069</v>
       </c>
       <c r="K182" t="s">
-        <v>1072</v>
+        <v>1071</v>
       </c>
       <c r="L182" t="s">
         <v>230</v>
       </c>
       <c r="M182" t="s">
         <v>22</v>
       </c>
       <c r="N182">
         <v>93721</v>
       </c>
       <c r="O182" t="s">
-        <v>1073</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="183" spans="1:17" ht="15">
       <c r="A183" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B183" t="s">
         <v>1074</v>
-      </c>
-[...1 lines deleted...]
-        <v>1075</v>
       </c>
       <c r="C183" t="s">
         <v>46</v>
       </c>
       <c r="D183" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E183" t="s">
         <v>1076</v>
-      </c>
-[...1 lines deleted...]
-        <v>1077</v>
       </c>
       <c r="F183" t="s">
         <v>22</v>
       </c>
       <c r="G183">
         <v>92801</v>
       </c>
       <c r="H183" s="1">
         <v>34705</v>
       </c>
       <c r="I183" t="s">
         <v>32</v>
       </c>
       <c r="J183" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
       <c r="K183" t="s">
+        <v>1075</v>
+      </c>
+      <c r="L183" t="s">
         <v>1076</v>
-      </c>
-[...1 lines deleted...]
-        <v>1077</v>
       </c>
       <c r="M183" t="s">
         <v>22</v>
       </c>
       <c r="N183">
         <v>92801</v>
       </c>
       <c r="O183" t="s">
+        <v>1078</v>
+      </c>
+      <c r="Q183" t="s">
         <v>1079</v>
-      </c>
-[...1 lines deleted...]
-        <v>1080</v>
       </c>
     </row>
     <row r="184" spans="1:15" ht="15">
       <c r="A184" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B184" t="s">
         <v>1081</v>
       </c>
-      <c r="B184" t="s">
+      <c r="C184" t="s">
+        <v>658</v>
+      </c>
+      <c r="D184" t="s">
         <v>1082</v>
       </c>
-      <c r="C184" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E184" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="F184" t="s">
         <v>22</v>
       </c>
       <c r="G184">
         <v>96097</v>
       </c>
       <c r="H184" s="1">
         <v>34747</v>
       </c>
       <c r="I184" t="s">
         <v>63</v>
       </c>
       <c r="J184" t="s">
-        <v>1084</v>
+        <v>1083</v>
       </c>
       <c r="K184" t="s">
-        <v>1083</v>
+        <v>1082</v>
       </c>
       <c r="L184" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="M184" t="s">
         <v>22</v>
       </c>
       <c r="N184">
         <v>96097</v>
       </c>
       <c r="O184" t="s">
-        <v>1085</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="185" spans="1:15" ht="15">
       <c r="A185" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B185" t="s">
         <v>1086</v>
-      </c>
-[...1 lines deleted...]
-        <v>1087</v>
       </c>
       <c r="C185" t="s">
         <v>126</v>
       </c>
       <c r="D185" t="s">
-        <v>1088</v>
+        <v>1087</v>
       </c>
       <c r="E185" t="s">
         <v>126</v>
       </c>
       <c r="F185" t="s">
         <v>22</v>
       </c>
       <c r="G185">
         <v>92199</v>
       </c>
       <c r="H185" s="1">
         <v>34634</v>
       </c>
       <c r="I185" t="s">
         <v>93</v>
       </c>
       <c r="J185" t="s">
-        <v>1089</v>
+        <v>1088</v>
       </c>
       <c r="K185" t="s">
-        <v>1088</v>
+        <v>1087</v>
       </c>
       <c r="L185" t="s">
         <v>126</v>
       </c>
       <c r="M185" t="s">
         <v>22</v>
       </c>
       <c r="N185">
         <v>92199</v>
       </c>
       <c r="O185" t="s">
-        <v>1090</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="186" spans="1:15" ht="15">
       <c r="A186" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B186" t="s">
         <v>1091</v>
-      </c>
-[...1 lines deleted...]
-        <v>1092</v>
       </c>
       <c r="C186" t="s">
         <v>268</v>
       </c>
       <c r="D186" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E186" t="s">
         <v>1093</v>
-      </c>
-[...1 lines deleted...]
-        <v>1094</v>
       </c>
       <c r="F186" t="s">
         <v>22</v>
       </c>
       <c r="G186">
         <v>93222</v>
       </c>
       <c r="H186" s="1">
         <v>34865</v>
       </c>
       <c r="I186" t="s">
+        <v>1094</v>
+      </c>
+      <c r="J186" t="s">
+        <v>1091</v>
+      </c>
+      <c r="K186" t="s">
         <v>1095</v>
       </c>
-      <c r="J186" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L186" t="s">
-        <v>1094</v>
+        <v>1093</v>
       </c>
       <c r="M186" t="s">
         <v>22</v>
       </c>
       <c r="N186">
         <v>93222</v>
       </c>
       <c r="O186" t="s">
-        <v>1097</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="187" spans="1:15" ht="15">
       <c r="A187" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B187" t="s">
         <v>1098</v>
       </c>
-      <c r="B187" t="s">
+      <c r="C187" t="s">
         <v>1099</v>
       </c>
-      <c r="C187" t="s">
+      <c r="D187" t="s">
         <v>1100</v>
       </c>
-      <c r="D187" t="s">
+      <c r="E187" t="s">
         <v>1101</v>
-      </c>
-[...1 lines deleted...]
-        <v>1102</v>
       </c>
       <c r="F187" t="s">
         <v>22</v>
       </c>
       <c r="G187">
         <v>95936</v>
       </c>
       <c r="H187" s="1">
         <v>35179</v>
       </c>
       <c r="I187" t="s">
         <v>108</v>
       </c>
       <c r="J187" t="s">
+        <v>1102</v>
+      </c>
+      <c r="K187" t="s">
         <v>1103</v>
       </c>
-      <c r="K187" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L187" t="s">
-        <v>1102</v>
+        <v>1101</v>
       </c>
       <c r="M187" t="s">
         <v>22</v>
       </c>
       <c r="N187">
         <v>95936</v>
       </c>
       <c r="O187" t="s">
-        <v>1105</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="188" spans="1:15" ht="15">
       <c r="A188" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B188" t="s">
         <v>1106</v>
-      </c>
-[...1 lines deleted...]
-        <v>1107</v>
       </c>
       <c r="C188" t="s">
         <v>60</v>
       </c>
       <c r="D188" t="s">
-        <v>1108</v>
+        <v>1107</v>
       </c>
       <c r="E188" t="s">
         <v>60</v>
       </c>
       <c r="F188" t="s">
         <v>22</v>
       </c>
       <c r="G188">
         <v>90012</v>
       </c>
       <c r="H188" s="1">
         <v>36285</v>
       </c>
       <c r="I188" t="s">
         <v>93</v>
       </c>
       <c r="J188" t="s">
-        <v>1107</v>
+        <v>1106</v>
       </c>
       <c r="K188" t="s">
-        <v>1109</v>
+        <v>1108</v>
       </c>
       <c r="L188" t="s">
         <v>60</v>
       </c>
       <c r="M188" t="s">
         <v>22</v>
       </c>
       <c r="N188">
         <v>90086</v>
       </c>
       <c r="O188" t="s">
-        <v>1110</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="189" spans="1:15" ht="15">
       <c r="A189" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B189" t="s">
         <v>1111</v>
-      </c>
-[...1 lines deleted...]
-        <v>1112</v>
       </c>
       <c r="C189" t="s">
         <v>333</v>
       </c>
       <c r="D189" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E189" t="s">
         <v>1113</v>
-      </c>
-[...1 lines deleted...]
-        <v>1114</v>
       </c>
       <c r="F189" t="s">
         <v>22</v>
       </c>
       <c r="G189">
         <v>93291</v>
       </c>
       <c r="H189" s="1">
         <v>36320</v>
       </c>
       <c r="I189" t="s">
         <v>151</v>
       </c>
       <c r="J189" t="s">
-        <v>1115</v>
+        <v>1114</v>
       </c>
       <c r="K189" t="s">
+        <v>1112</v>
+      </c>
+      <c r="L189" t="s">
         <v>1113</v>
-      </c>
-[...1 lines deleted...]
-        <v>1114</v>
       </c>
       <c r="M189" t="s">
         <v>22</v>
       </c>
       <c r="N189">
         <v>93291</v>
       </c>
       <c r="O189" t="s">
-        <v>1116</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="190" spans="1:15" ht="15">
       <c r="A190" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B190" t="s">
         <v>1117</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
       <c r="C190" t="s">
         <v>46</v>
       </c>
       <c r="D190" t="s">
-        <v>1119</v>
+        <v>1118</v>
       </c>
       <c r="E190" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="F190" t="s">
         <v>22</v>
       </c>
       <c r="G190">
         <v>92630</v>
       </c>
       <c r="H190" s="1">
         <v>36341</v>
       </c>
       <c r="I190" t="s">
         <v>93</v>
       </c>
       <c r="J190" t="s">
-        <v>1120</v>
+        <v>1119</v>
       </c>
       <c r="K190" t="s">
-        <v>1119</v>
+        <v>1118</v>
       </c>
       <c r="L190" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="M190" t="s">
         <v>22</v>
       </c>
       <c r="N190">
         <v>92630</v>
       </c>
       <c r="O190" t="s">
-        <v>1121</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="191" spans="1:15" ht="15">
       <c r="A191" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B191" t="s">
         <v>1122</v>
-      </c>
-[...1 lines deleted...]
-        <v>1123</v>
       </c>
       <c r="C191" t="s">
         <v>60</v>
       </c>
       <c r="D191" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E191" t="s">
         <v>1124</v>
-      </c>
-[...1 lines deleted...]
-        <v>1125</v>
       </c>
       <c r="F191" t="s">
         <v>22</v>
       </c>
       <c r="G191">
         <v>91204</v>
       </c>
       <c r="H191" s="1">
         <v>37203</v>
       </c>
       <c r="I191" t="s">
+        <v>1125</v>
+      </c>
+      <c r="J191" t="s">
         <v>1126</v>
       </c>
-      <c r="J191" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K191" t="s">
+        <v>1123</v>
+      </c>
+      <c r="L191" t="s">
         <v>1124</v>
-      </c>
-[...1 lines deleted...]
-        <v>1125</v>
       </c>
       <c r="M191" t="s">
         <v>22</v>
       </c>
       <c r="N191">
         <v>91204</v>
       </c>
       <c r="O191" t="s">
-        <v>1128</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="192" spans="1:15" ht="15">
       <c r="A192" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B192" t="s">
         <v>1129</v>
-      </c>
-[...1 lines deleted...]
-        <v>1130</v>
       </c>
       <c r="C192" t="s">
         <v>60</v>
       </c>
       <c r="D192" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E192" t="s">
         <v>1131</v>
-      </c>
-[...1 lines deleted...]
-        <v>1132</v>
       </c>
       <c r="F192" t="s">
         <v>22</v>
       </c>
       <c r="G192">
         <v>91711</v>
       </c>
       <c r="H192" s="1">
         <v>39056</v>
       </c>
       <c r="I192" t="s">
         <v>63</v>
       </c>
       <c r="J192" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
       <c r="K192" t="s">
+        <v>1130</v>
+      </c>
+      <c r="L192" t="s">
         <v>1131</v>
-      </c>
-[...1 lines deleted...]
-        <v>1132</v>
       </c>
       <c r="M192" t="s">
         <v>22</v>
       </c>
       <c r="N192">
         <v>91711</v>
       </c>
       <c r="O192" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="193" spans="1:15" ht="15">
       <c r="A193" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B193" t="s">
         <v>1135</v>
-      </c>
-[...1 lines deleted...]
-        <v>1136</v>
       </c>
       <c r="C193" t="s">
         <v>82</v>
       </c>
       <c r="D193" t="s">
-        <v>1137</v>
+        <v>1136</v>
       </c>
       <c r="E193" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F193" t="s">
         <v>22</v>
       </c>
       <c r="G193">
         <v>91761</v>
       </c>
       <c r="H193" s="1">
         <v>39104</v>
       </c>
       <c r="I193" t="s">
-        <v>1138</v>
+        <v>1137</v>
       </c>
       <c r="J193" t="s">
+        <v>1135</v>
+      </c>
+      <c r="K193" t="s">
         <v>1136</v>
       </c>
-      <c r="K193" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L193" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="M193" t="s">
         <v>22</v>
       </c>
       <c r="N193">
         <v>91761</v>
       </c>
       <c r="O193" t="s">
-        <v>1139</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="194" spans="1:15" ht="15">
       <c r="A194" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B194" t="s">
         <v>1140</v>
-      </c>
-[...1 lines deleted...]
-        <v>1141</v>
       </c>
       <c r="C194" t="s">
         <v>316</v>
       </c>
       <c r="D194" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E194" t="s">
         <v>1142</v>
-      </c>
-[...1 lines deleted...]
-        <v>1143</v>
       </c>
       <c r="F194" t="s">
         <v>22</v>
       </c>
       <c r="G194">
         <v>93436</v>
       </c>
       <c r="H194" s="1">
         <v>39540</v>
       </c>
       <c r="I194" t="s">
         <v>63</v>
       </c>
       <c r="J194" t="s">
+        <v>1143</v>
+      </c>
+      <c r="K194" t="s">
         <v>1144</v>
       </c>
-      <c r="K194" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L194" t="s">
-        <v>1143</v>
+        <v>1142</v>
       </c>
       <c r="M194" t="s">
         <v>22</v>
       </c>
       <c r="N194">
         <v>93436</v>
       </c>
       <c r="O194" t="s">
-        <v>1146</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="195" spans="1:15" ht="15">
       <c r="A195" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B195" t="s">
         <v>1147</v>
-      </c>
-[...1 lines deleted...]
-        <v>1148</v>
       </c>
       <c r="C195" t="s">
         <v>82</v>
       </c>
       <c r="D195" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E195" t="s">
         <v>1149</v>
-      </c>
-[...1 lines deleted...]
-        <v>1150</v>
       </c>
       <c r="F195" t="s">
         <v>22</v>
       </c>
       <c r="G195">
         <v>92278</v>
       </c>
       <c r="H195" s="1">
         <v>39580</v>
       </c>
       <c r="I195" t="s">
         <v>93</v>
       </c>
       <c r="J195" t="s">
+        <v>1150</v>
+      </c>
+      <c r="K195" t="s">
         <v>1151</v>
       </c>
-      <c r="K195" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L195" t="s">
-        <v>1150</v>
+        <v>1149</v>
       </c>
       <c r="M195" t="s">
         <v>22</v>
       </c>
       <c r="N195">
         <v>92278</v>
       </c>
       <c r="O195" t="s">
-        <v>1153</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="196" spans="1:15" ht="15">
       <c r="A196" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B196" t="s">
         <v>1154</v>
-      </c>
-[...1 lines deleted...]
-        <v>1155</v>
       </c>
       <c r="C196" t="s">
         <v>333</v>
       </c>
       <c r="D196" t="s">
-        <v>1156</v>
+        <v>1155</v>
       </c>
       <c r="E196" t="s">
-        <v>1114</v>
+        <v>1113</v>
       </c>
       <c r="F196" t="s">
         <v>22</v>
       </c>
       <c r="G196">
         <v>93292</v>
       </c>
       <c r="H196" s="1">
         <v>39623</v>
       </c>
       <c r="I196" t="s">
         <v>32</v>
       </c>
       <c r="J196" t="s">
-        <v>1157</v>
+        <v>1156</v>
       </c>
       <c r="K196" t="s">
-        <v>1156</v>
+        <v>1155</v>
       </c>
       <c r="L196" t="s">
-        <v>1114</v>
+        <v>1113</v>
       </c>
       <c r="M196" t="s">
         <v>22</v>
       </c>
       <c r="N196">
         <v>93292</v>
       </c>
       <c r="O196" t="s">
-        <v>1158</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="197" spans="1:15" ht="15">
       <c r="A197" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B197" t="s">
         <v>1159</v>
-      </c>
-[...1 lines deleted...]
-        <v>1160</v>
       </c>
       <c r="C197" t="s">
         <v>82</v>
       </c>
       <c r="D197" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E197" t="s">
         <v>1161</v>
-      </c>
-[...1 lines deleted...]
-        <v>1162</v>
       </c>
       <c r="F197" t="s">
         <v>22</v>
       </c>
       <c r="G197">
         <v>92373</v>
       </c>
       <c r="H197" s="1">
         <v>39623</v>
       </c>
       <c r="I197" t="s">
         <v>63</v>
       </c>
       <c r="J197" t="s">
-        <v>1160</v>
+        <v>1159</v>
       </c>
       <c r="K197" t="s">
-        <v>1163</v>
+        <v>1162</v>
       </c>
       <c r="L197" t="s">
-        <v>1162</v>
+        <v>1161</v>
       </c>
       <c r="M197" t="s">
         <v>22</v>
       </c>
       <c r="N197">
         <v>92373</v>
       </c>
       <c r="O197" t="s">
-        <v>1164</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="198" spans="1:15" ht="15">
       <c r="A198" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B198" t="s">
         <v>1165</v>
       </c>
-      <c r="B198" t="s">
+      <c r="C198" t="s">
+        <v>482</v>
+      </c>
+      <c r="D198" t="s">
         <v>1166</v>
       </c>
-      <c r="C198" t="s">
-[...2 lines deleted...]
-      <c r="D198" t="s">
+      <c r="E198" t="s">
         <v>1167</v>
       </c>
-      <c r="E198" t="s">
+      <c r="F198" t="s">
+        <v>22</v>
+      </c>
+      <c r="G198" t="s">
         <v>1168</v>
-      </c>
-[...4 lines deleted...]
-        <v>1169</v>
       </c>
       <c r="H198" s="1">
         <v>39636</v>
       </c>
       <c r="I198" t="s">
         <v>63</v>
       </c>
       <c r="J198" t="s">
+        <v>1169</v>
+      </c>
+      <c r="K198" t="s">
+        <v>1166</v>
+      </c>
+      <c r="L198" t="s">
+        <v>1167</v>
+      </c>
+      <c r="M198" t="s">
+        <v>22</v>
+      </c>
+      <c r="N198" t="s">
+        <v>1168</v>
+      </c>
+      <c r="O198" t="s">
         <v>1170</v>
-      </c>
-[...13 lines deleted...]
-        <v>1171</v>
       </c>
     </row>
     <row r="199" spans="1:15" ht="15">
       <c r="A199" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B199" t="s">
         <v>1172</v>
-      </c>
-[...1 lines deleted...]
-        <v>1173</v>
       </c>
       <c r="C199" t="s">
         <v>74</v>
       </c>
       <c r="D199" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E199" t="s">
         <v>1174</v>
-      </c>
-[...1 lines deleted...]
-        <v>1175</v>
       </c>
       <c r="F199" t="s">
         <v>22</v>
       </c>
       <c r="G199">
         <v>92220</v>
       </c>
       <c r="H199" s="1">
         <v>39644</v>
       </c>
       <c r="I199" t="s">
         <v>382</v>
       </c>
       <c r="J199" t="s">
+        <v>1172</v>
+      </c>
+      <c r="K199" t="s">
         <v>1173</v>
       </c>
-      <c r="K199" t="s">
+      <c r="L199" t="s">
         <v>1174</v>
-      </c>
-[...1 lines deleted...]
-        <v>1175</v>
       </c>
       <c r="M199" t="s">
         <v>22</v>
       </c>
       <c r="N199">
         <v>92220</v>
       </c>
       <c r="O199" t="s">
-        <v>1176</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="200" spans="1:15" ht="15">
       <c r="A200" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B200" t="s">
         <v>1177</v>
-      </c>
-[...1 lines deleted...]
-        <v>1178</v>
       </c>
       <c r="C200" t="s">
         <v>207</v>
       </c>
       <c r="D200" t="s">
-        <v>1179</v>
+        <v>1178</v>
       </c>
       <c r="E200" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
       <c r="F200" t="s">
         <v>22</v>
       </c>
       <c r="G200">
         <v>95205</v>
       </c>
       <c r="H200" s="1">
         <v>39678</v>
       </c>
       <c r="I200" t="s">
         <v>63</v>
       </c>
       <c r="J200" t="s">
+        <v>1179</v>
+      </c>
+      <c r="K200" t="s">
         <v>1180</v>
       </c>
-      <c r="K200" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L200" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
       <c r="M200" t="s">
         <v>22</v>
       </c>
       <c r="N200">
         <v>95213</v>
       </c>
       <c r="O200" t="s">
-        <v>1182</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="201" spans="1:15" ht="15">
       <c r="A201" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B201" t="s">
         <v>1183</v>
-      </c>
-[...1 lines deleted...]
-        <v>1184</v>
       </c>
       <c r="C201" t="s">
         <v>133</v>
       </c>
       <c r="D201" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E201" t="s">
         <v>1185</v>
-      </c>
-[...1 lines deleted...]
-        <v>1186</v>
       </c>
       <c r="F201" t="s">
         <v>22</v>
       </c>
       <c r="G201">
         <v>94530</v>
       </c>
       <c r="H201" s="1">
         <v>39918</v>
       </c>
       <c r="I201" t="s">
         <v>63</v>
       </c>
       <c r="J201" t="s">
+        <v>1186</v>
+      </c>
+      <c r="K201" t="s">
         <v>1187</v>
       </c>
-      <c r="K201" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L201" t="s">
-        <v>1186</v>
+        <v>1185</v>
       </c>
       <c r="M201" t="s">
         <v>22</v>
       </c>
       <c r="N201">
         <v>94530</v>
       </c>
       <c r="O201" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="202" spans="1:15" ht="15">
       <c r="A202" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B202" t="s">
         <v>1190</v>
       </c>
-      <c r="B202" t="s">
+      <c r="C202" t="s">
         <v>1191</v>
       </c>
-      <c r="C202" t="s">
+      <c r="D202" t="s">
         <v>1192</v>
       </c>
-      <c r="D202" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E202" t="s">
-        <v>1192</v>
+        <v>1191</v>
       </c>
       <c r="F202" t="s">
         <v>22</v>
       </c>
       <c r="G202">
         <v>95338</v>
       </c>
       <c r="H202" s="1">
         <v>40203</v>
       </c>
       <c r="I202" t="s">
         <v>32</v>
       </c>
       <c r="J202" t="s">
-        <v>1194</v>
+        <v>1193</v>
       </c>
       <c r="K202" t="s">
-        <v>1193</v>
+        <v>1192</v>
       </c>
       <c r="L202" t="s">
-        <v>1192</v>
+        <v>1191</v>
       </c>
       <c r="M202" t="s">
         <v>22</v>
       </c>
       <c r="N202">
         <v>95338</v>
       </c>
       <c r="O202" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="203" spans="1:15" ht="15">
       <c r="A203" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B203" t="s">
         <v>1196</v>
-      </c>
-[...1 lines deleted...]
-        <v>1197</v>
       </c>
       <c r="C203" t="s">
         <v>106</v>
       </c>
       <c r="D203" t="s">
-        <v>1198</v>
+        <v>1197</v>
       </c>
       <c r="E203" t="s">
         <v>106</v>
       </c>
       <c r="F203" t="s">
         <v>22</v>
       </c>
       <c r="G203">
         <v>95060</v>
       </c>
       <c r="H203" s="1">
         <v>40197</v>
       </c>
       <c r="I203" t="s">
         <v>32</v>
       </c>
       <c r="J203" t="s">
-        <v>1199</v>
+        <v>1198</v>
       </c>
       <c r="K203" t="s">
-        <v>1198</v>
+        <v>1197</v>
       </c>
       <c r="L203" t="s">
         <v>106</v>
       </c>
       <c r="M203" t="s">
         <v>22</v>
       </c>
       <c r="N203">
         <v>95060</v>
       </c>
       <c r="O203" t="s">
-        <v>1200</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="204" spans="1:15" ht="15">
       <c r="A204" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B204" t="s">
         <v>1201</v>
       </c>
-      <c r="B204" t="s">
+      <c r="C204" t="s">
+        <v>542</v>
+      </c>
+      <c r="D204" t="s">
         <v>1202</v>
       </c>
-      <c r="C204" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E204" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F204" t="s">
         <v>22</v>
       </c>
       <c r="G204">
         <v>95824</v>
       </c>
       <c r="H204" s="1">
         <v>43745</v>
       </c>
       <c r="I204" t="s">
         <v>63</v>
       </c>
       <c r="J204" t="s">
-        <v>1204</v>
+        <v>1203</v>
       </c>
       <c r="K204" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="L204" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="M204" t="s">
         <v>22</v>
       </c>
       <c r="N204">
         <v>95824</v>
       </c>
       <c r="O204" t="s">
-        <v>1205</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="205" spans="1:15" ht="15">
       <c r="A205" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B205" t="s">
         <v>1206</v>
-      </c>
-[...1 lines deleted...]
-        <v>1207</v>
       </c>
       <c r="C205" t="s">
         <v>82</v>
       </c>
       <c r="D205" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E205" t="s">
         <v>1208</v>
-      </c>
-[...1 lines deleted...]
-        <v>1209</v>
       </c>
       <c r="F205" t="s">
         <v>22</v>
       </c>
       <c r="G205">
         <v>92311</v>
       </c>
       <c r="H205" s="1">
         <v>41358</v>
       </c>
       <c r="I205" t="s">
         <v>93</v>
       </c>
       <c r="J205" t="s">
-        <v>1210</v>
+        <v>1209</v>
       </c>
       <c r="K205" t="s">
+        <v>1207</v>
+      </c>
+      <c r="L205" t="s">
         <v>1208</v>
-      </c>
-[...1 lines deleted...]
-        <v>1209</v>
       </c>
       <c r="M205" t="s">
         <v>22</v>
       </c>
       <c r="N205">
         <v>92311</v>
       </c>
       <c r="O205" t="s">
-        <v>1211</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="206" spans="1:16" ht="15">
       <c r="A206" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B206" t="s">
         <v>1212</v>
       </c>
-      <c r="B206" t="s">
+      <c r="C206" t="s">
         <v>1213</v>
       </c>
-      <c r="C206" t="s">
+      <c r="D206" t="s">
         <v>1214</v>
       </c>
-      <c r="D206" t="s">
+      <c r="E206" t="s">
         <v>1215</v>
-      </c>
-[...1 lines deleted...]
-        <v>1216</v>
       </c>
       <c r="F206" t="s">
         <v>22</v>
       </c>
       <c r="G206">
         <v>95301</v>
       </c>
       <c r="H206" s="1">
         <v>41792</v>
       </c>
       <c r="I206" t="s">
         <v>32</v>
       </c>
       <c r="J206" t="s">
+        <v>1216</v>
+      </c>
+      <c r="K206" t="s">
         <v>1217</v>
       </c>
-      <c r="K206" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L206" t="s">
-        <v>1216</v>
+        <v>1215</v>
       </c>
       <c r="M206" t="s">
         <v>22</v>
       </c>
       <c r="N206">
         <v>95301</v>
       </c>
       <c r="O206" t="s">
+        <v>1218</v>
+      </c>
+      <c r="P206" t="s">
         <v>1219</v>
-      </c>
-[...1 lines deleted...]
-        <v>1220</v>
       </c>
     </row>
     <row r="207" spans="1:15" ht="15">
       <c r="A207" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B207" t="s">
         <v>1221</v>
-      </c>
-[...1 lines deleted...]
-        <v>1222</v>
       </c>
       <c r="C207" t="s">
         <v>254</v>
       </c>
       <c r="D207" t="s">
-        <v>1223</v>
+        <v>1222</v>
       </c>
       <c r="E207" t="s">
-        <v>1053</v>
+        <v>1052</v>
       </c>
       <c r="F207" t="s">
         <v>22</v>
       </c>
       <c r="G207">
         <v>94710</v>
       </c>
       <c r="H207" s="1">
         <v>41806</v>
       </c>
       <c r="I207" t="s">
         <v>40</v>
       </c>
       <c r="J207" t="s">
+        <v>1223</v>
+      </c>
+      <c r="K207" t="s">
         <v>1224</v>
       </c>
-      <c r="K207" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L207" t="s">
-        <v>1053</v>
+        <v>1052</v>
       </c>
       <c r="M207" t="s">
         <v>22</v>
       </c>
       <c r="N207">
         <v>94707</v>
       </c>
       <c r="O207" t="s">
-        <v>1226</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="208" spans="1:15" ht="15">
       <c r="A208" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B208" t="s">
         <v>1227</v>
       </c>
-      <c r="B208" t="s">
+      <c r="C208" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D208" t="s">
         <v>1228</v>
       </c>
-      <c r="C208" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E208" t="s">
-        <v>1216</v>
+        <v>1215</v>
       </c>
       <c r="F208" t="s">
         <v>22</v>
       </c>
       <c r="G208">
         <v>95301</v>
       </c>
       <c r="H208" s="1">
         <v>44340</v>
       </c>
       <c r="I208" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="J208" t="s">
+        <v>1229</v>
+      </c>
+      <c r="K208" t="s">
         <v>1230</v>
       </c>
-      <c r="K208" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L208" t="s">
-        <v>1216</v>
+        <v>1215</v>
       </c>
       <c r="M208" t="s">
         <v>22</v>
       </c>
       <c r="N208">
         <v>95301</v>
       </c>
       <c r="O208" t="s">
-        <v>1232</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="209" spans="1:15" ht="15">
       <c r="A209" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B209" t="s">
         <v>1233</v>
-      </c>
-[...1 lines deleted...]
-        <v>1234</v>
       </c>
       <c r="C209" t="s">
         <v>60</v>
       </c>
       <c r="D209" t="s">
-        <v>1235</v>
+        <v>1234</v>
       </c>
       <c r="E209" t="s">
         <v>60</v>
       </c>
       <c r="F209" t="s">
         <v>22</v>
       </c>
       <c r="G209">
         <v>90015</v>
       </c>
       <c r="H209" s="1">
         <v>42926</v>
       </c>
       <c r="I209" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="J209" t="s">
-        <v>1236</v>
+        <v>1235</v>
       </c>
       <c r="K209" t="s">
-        <v>1235</v>
+        <v>1234</v>
       </c>
       <c r="L209" t="s">
         <v>60</v>
       </c>
       <c r="M209" t="s">
         <v>22</v>
       </c>
       <c r="N209">
         <v>90015</v>
       </c>
       <c r="O209" t="s">
-        <v>1237</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="210" spans="1:15" ht="15">
       <c r="A210" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B210" t="s">
         <v>1238</v>
-      </c>
-[...1 lines deleted...]
-        <v>1239</v>
       </c>
       <c r="C210" t="s">
         <v>60</v>
       </c>
       <c r="D210" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E210" t="s">
         <v>1240</v>
-      </c>
-[...1 lines deleted...]
-        <v>1241</v>
       </c>
       <c r="F210" t="s">
         <v>22</v>
       </c>
       <c r="G210">
         <v>90404</v>
       </c>
       <c r="H210" s="1">
         <v>41739</v>
       </c>
       <c r="I210" t="s">
-        <v>63</v>
+        <v>382</v>
       </c>
       <c r="J210" t="s">
-        <v>1242</v>
+        <v>1241</v>
       </c>
       <c r="K210" t="s">
+        <v>1239</v>
+      </c>
+      <c r="L210" t="s">
         <v>1240</v>
-      </c>
-[...1 lines deleted...]
-        <v>1241</v>
       </c>
       <c r="M210" t="s">
         <v>22</v>
       </c>
       <c r="N210">
         <v>90404</v>
       </c>
       <c r="O210" t="s">
-        <v>1243</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="211" spans="1:17" ht="15">
       <c r="A211" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B211" t="s">
         <v>1244</v>
-      </c>
-[...1 lines deleted...]
-        <v>1245</v>
       </c>
       <c r="C211" t="s">
         <v>316</v>
       </c>
       <c r="D211" t="s">
-        <v>1246</v>
+        <v>1245</v>
       </c>
       <c r="E211" t="s">
         <v>316</v>
       </c>
       <c r="F211" t="s">
         <v>22</v>
       </c>
       <c r="G211">
         <v>93105</v>
       </c>
       <c r="H211" s="1">
         <v>41535</v>
       </c>
       <c r="I211" t="s">
         <v>63</v>
       </c>
       <c r="J211" t="s">
-        <v>1247</v>
+        <v>1246</v>
       </c>
       <c r="K211" t="s">
-        <v>1246</v>
+        <v>1245</v>
       </c>
       <c r="L211" t="s">
         <v>316</v>
       </c>
       <c r="M211" t="s">
         <v>22</v>
       </c>
       <c r="N211">
         <v>93105</v>
       </c>
       <c r="O211" t="s">
+        <v>1247</v>
+      </c>
+      <c r="Q211" t="s">
         <v>1248</v>
-      </c>
-[...1 lines deleted...]
-        <v>1249</v>
       </c>
     </row>
     <row r="212" spans="1:15" ht="15">
       <c r="A212" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B212" t="s">
         <v>1250</v>
       </c>
-      <c r="B212" t="s">
+      <c r="C212" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D212" t="s">
         <v>1251</v>
       </c>
-      <c r="C212" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E212" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="F212" t="s">
         <v>22</v>
       </c>
       <c r="G212">
         <v>95343</v>
       </c>
       <c r="H212" s="1">
         <v>43914</v>
       </c>
       <c r="I212" t="s">
         <v>93</v>
       </c>
       <c r="J212" t="s">
-        <v>1253</v>
+        <v>1252</v>
       </c>
       <c r="K212" t="s">
-        <v>1252</v>
+        <v>1251</v>
       </c>
       <c r="L212" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="M212" t="s">
         <v>22</v>
       </c>
       <c r="N212">
         <v>95343</v>
       </c>
       <c r="O212" t="s">
-        <v>1254</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="213" spans="1:15" ht="15">
       <c r="A213" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B213" t="s">
         <v>1255</v>
-      </c>
-[...1 lines deleted...]
-        <v>1256</v>
       </c>
       <c r="C213" t="s">
         <v>254</v>
       </c>
       <c r="D213" t="s">
-        <v>1257</v>
+        <v>1256</v>
       </c>
       <c r="E213" t="s">
         <v>256</v>
       </c>
       <c r="F213" t="s">
         <v>22</v>
       </c>
       <c r="G213">
         <v>94607</v>
       </c>
       <c r="H213" s="1">
         <v>45699</v>
       </c>
       <c r="J213" t="s">
+        <v>1257</v>
+      </c>
+      <c r="K213" t="s">
         <v>1258</v>
-      </c>
-[...1 lines deleted...]
-        <v>1259</v>
       </c>
       <c r="L213" t="s">
         <v>256</v>
       </c>
       <c r="M213" t="s">
         <v>22</v>
       </c>
       <c r="N213">
         <v>94607</v>
       </c>
       <c r="O213" t="s">
-        <v>1260</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="214" spans="1:15" ht="15">
       <c r="A214" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B214" t="s">
         <v>1261</v>
       </c>
-      <c r="B214" t="s">
+      <c r="C214" t="s">
+        <v>802</v>
+      </c>
+      <c r="D214" t="s">
         <v>1262</v>
       </c>
-      <c r="C214" t="s">
+      <c r="E214" t="s">
         <v>804</v>
-      </c>
-[...4 lines deleted...]
-        <v>806</v>
       </c>
       <c r="F214" t="s">
         <v>22</v>
       </c>
       <c r="G214">
         <v>95616</v>
       </c>
       <c r="H214" s="1">
         <v>42304</v>
       </c>
       <c r="I214" t="s">
         <v>93</v>
       </c>
       <c r="J214" t="s">
+        <v>1263</v>
+      </c>
+      <c r="K214" t="s">
         <v>1264</v>
       </c>
-      <c r="K214" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L214" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="M214" t="s">
         <v>22</v>
       </c>
       <c r="N214">
         <v>95616</v>
       </c>
       <c r="O214" t="s">
-        <v>1266</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="215" spans="1:15" ht="15">
       <c r="A215" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B215" t="s">
         <v>1267</v>
-      </c>
-[...1 lines deleted...]
-        <v>1268</v>
       </c>
       <c r="C215" t="s">
         <v>60</v>
       </c>
       <c r="D215" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E215" t="s">
         <v>1269</v>
-      </c>
-[...1 lines deleted...]
-        <v>1270</v>
       </c>
       <c r="F215" t="s">
         <v>22</v>
       </c>
       <c r="G215">
         <v>91125</v>
       </c>
       <c r="H215" s="1">
         <v>45638</v>
       </c>
       <c r="J215" t="s">
+        <v>1270</v>
+      </c>
+      <c r="K215" t="s">
         <v>1271</v>
       </c>
-      <c r="K215" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L215" t="s">
-        <v>1270</v>
+        <v>1269</v>
       </c>
       <c r="M215" t="s">
         <v>22</v>
       </c>
       <c r="N215">
         <v>91125</v>
       </c>
       <c r="O215" t="s">
-        <v>1273</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="216" spans="1:15" ht="15">
       <c r="A216" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B216" t="s">
         <v>1274</v>
       </c>
-      <c r="B216" t="s">
+      <c r="C216" t="s">
         <v>1275</v>
       </c>
-      <c r="C216" t="s">
+      <c r="D216" t="s">
         <v>1276</v>
       </c>
-      <c r="D216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E216" t="s">
-        <v>1276</v>
+        <v>1275</v>
       </c>
       <c r="F216" t="s">
         <v>22</v>
       </c>
       <c r="G216">
         <v>90045</v>
       </c>
       <c r="H216" s="1">
         <v>46042</v>
       </c>
       <c r="J216" t="s">
-        <v>1278</v>
+        <v>1277</v>
       </c>
       <c r="K216" t="s">
-        <v>1277</v>
+        <v>1276</v>
       </c>
       <c r="L216" t="s">
-        <v>1276</v>
+        <v>1275</v>
       </c>
       <c r="M216" t="s">
         <v>22</v>
       </c>
       <c r="N216">
         <v>90045</v>
       </c>
       <c r="O216" t="s">
-        <v>1279</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="217" spans="1:15" ht="15">
       <c r="A217" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B217" t="s">
         <v>1280</v>
-      </c>
-[...1 lines deleted...]
-        <v>1281</v>
       </c>
       <c r="C217" t="s">
         <v>106</v>
       </c>
       <c r="D217" t="s">
-        <v>1282</v>
+        <v>1281</v>
       </c>
       <c r="E217" t="s">
         <v>106</v>
       </c>
       <c r="F217" t="s">
         <v>22</v>
       </c>
       <c r="G217">
         <v>95060</v>
       </c>
       <c r="H217" s="1">
         <v>41667</v>
       </c>
       <c r="I217" t="s">
         <v>32</v>
       </c>
       <c r="J217" t="s">
-        <v>1281</v>
+        <v>1280</v>
       </c>
       <c r="K217" t="s">
-        <v>1283</v>
+        <v>1282</v>
       </c>
       <c r="L217" t="s">
         <v>106</v>
       </c>
       <c r="M217" t="s">
         <v>22</v>
       </c>
       <c r="N217">
         <v>95060</v>
       </c>
       <c r="O217" t="s">
-        <v>1284</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="218" spans="1:15" ht="15">
       <c r="A218" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B218" t="s">
         <v>1285</v>
-      </c>
-[...1 lines deleted...]
-        <v>1286</v>
       </c>
       <c r="C218" t="s">
         <v>106</v>
       </c>
       <c r="D218" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E218" t="s">
         <v>1287</v>
-      </c>
-[...1 lines deleted...]
-        <v>1288</v>
       </c>
       <c r="F218" t="s">
         <v>22</v>
       </c>
       <c r="G218">
         <v>95076</v>
       </c>
       <c r="H218" s="1">
         <v>43402</v>
       </c>
       <c r="I218" t="s">
         <v>32</v>
       </c>
       <c r="J218" t="s">
-        <v>1289</v>
+        <v>1288</v>
       </c>
       <c r="K218" t="s">
+        <v>1286</v>
+      </c>
+      <c r="L218" t="s">
         <v>1287</v>
-      </c>
-[...1 lines deleted...]
-        <v>1288</v>
       </c>
       <c r="M218" t="s">
         <v>22</v>
       </c>
       <c r="N218">
         <v>95076</v>
       </c>
       <c r="O218" t="s">
-        <v>1290</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="219" spans="1:15" ht="15">
       <c r="A219" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B219" t="s">
         <v>1291</v>
-      </c>
-[...1 lines deleted...]
-        <v>1292</v>
       </c>
       <c r="C219" t="s">
         <v>60</v>
       </c>
       <c r="D219" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E219" t="s">
         <v>1293</v>
-      </c>
-[...1 lines deleted...]
-        <v>1294</v>
       </c>
       <c r="F219" t="s">
         <v>22</v>
       </c>
       <c r="G219">
         <v>90232</v>
       </c>
       <c r="H219" s="1">
         <v>43549</v>
       </c>
       <c r="I219" t="s">
         <v>32</v>
       </c>
       <c r="J219" t="s">
+        <v>1294</v>
+      </c>
+      <c r="K219" t="s">
         <v>1295</v>
       </c>
-      <c r="K219" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L219" t="s">
-        <v>1294</v>
+        <v>1293</v>
       </c>
       <c r="M219" t="s">
         <v>22</v>
       </c>
       <c r="N219">
         <v>90232</v>
       </c>
       <c r="O219" t="s">
-        <v>1297</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="220" spans="1:15" ht="15">
       <c r="A220" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B220" t="s">
         <v>1298</v>
-      </c>
-[...1 lines deleted...]
-        <v>1299</v>
       </c>
       <c r="C220" t="s">
         <v>207</v>
       </c>
       <c r="D220" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E220" t="s">
         <v>1300</v>
       </c>
-      <c r="E220" t="s">
+      <c r="F220" t="s">
+        <v>22</v>
+      </c>
+      <c r="G220" t="s">
         <v>1301</v>
-      </c>
-[...4 lines deleted...]
-        <v>1302</v>
       </c>
       <c r="H220" s="1">
         <v>46108</v>
       </c>
       <c r="J220" t="s">
+        <v>1302</v>
+      </c>
+      <c r="K220" t="s">
+        <v>1299</v>
+      </c>
+      <c r="L220" t="s">
+        <v>1300</v>
+      </c>
+      <c r="M220" t="s">
+        <v>22</v>
+      </c>
+      <c r="N220" t="s">
+        <v>1301</v>
+      </c>
+      <c r="O220" t="s">
         <v>1303</v>
-      </c>
-[...13 lines deleted...]
-        <v>1304</v>
       </c>
     </row>
     <row r="221" spans="1:15" ht="15">
       <c r="A221" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B221" t="s">
         <v>1305</v>
       </c>
-      <c r="B221" t="s">
+      <c r="C221" t="s">
+        <v>542</v>
+      </c>
+      <c r="D221" t="s">
         <v>1306</v>
       </c>
-      <c r="C221" t="s">
-[...2 lines deleted...]
-      <c r="D221" t="s">
+      <c r="E221" t="s">
         <v>1307</v>
-      </c>
-[...1 lines deleted...]
-        <v>1308</v>
       </c>
       <c r="F221" t="s">
         <v>22</v>
       </c>
       <c r="G221">
         <v>95630</v>
       </c>
       <c r="H221" s="1">
         <v>44383</v>
       </c>
       <c r="I221" t="s">
         <v>32</v>
       </c>
       <c r="J221" t="s">
+        <v>1308</v>
+      </c>
+      <c r="K221" t="s">
         <v>1309</v>
       </c>
-      <c r="K221" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L221" t="s">
-        <v>1308</v>
+        <v>1307</v>
       </c>
       <c r="M221" t="s">
         <v>22</v>
       </c>
       <c r="N221">
         <v>95630</v>
       </c>
       <c r="O221" t="s">
-        <v>1311</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="222" spans="1:15" ht="15">
       <c r="A222" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B222" t="s">
         <v>1312</v>
-      </c>
-[...1 lines deleted...]
-        <v>1313</v>
       </c>
       <c r="C222" t="s">
         <v>133</v>
       </c>
       <c r="D222" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E222" t="s">
         <v>1314</v>
-      </c>
-[...1 lines deleted...]
-        <v>1315</v>
       </c>
       <c r="F222" t="s">
         <v>22</v>
       </c>
       <c r="G222">
         <v>94513</v>
       </c>
       <c r="H222" s="1">
         <v>42212</v>
       </c>
       <c r="I222" t="s">
         <v>63</v>
       </c>
       <c r="J222" t="s">
-        <v>1313</v>
+        <v>1312</v>
       </c>
       <c r="K222" t="s">
-        <v>1316</v>
+        <v>1315</v>
       </c>
       <c r="L222" t="s">
-        <v>1315</v>
+        <v>1314</v>
       </c>
       <c r="M222" t="s">
         <v>22</v>
       </c>
       <c r="N222">
         <v>94513</v>
       </c>
       <c r="O222" t="s">
-        <v>1317</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="223" spans="1:15" ht="15">
       <c r="A223" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B223" t="s">
         <v>1318</v>
-      </c>
-[...1 lines deleted...]
-        <v>1319</v>
       </c>
       <c r="C223" t="s">
         <v>157</v>
       </c>
       <c r="D223" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E223" t="s">
         <v>1320</v>
-      </c>
-[...1 lines deleted...]
-        <v>1321</v>
       </c>
       <c r="F223" t="s">
         <v>22</v>
       </c>
       <c r="G223">
         <v>94952</v>
       </c>
       <c r="H223" s="1">
         <v>45982</v>
       </c>
       <c r="J223" t="s">
+        <v>1321</v>
+      </c>
+      <c r="K223" t="s">
         <v>1322</v>
       </c>
-      <c r="K223" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L223" t="s">
-        <v>1321</v>
+        <v>1320</v>
       </c>
       <c r="M223" t="s">
         <v>22</v>
       </c>
       <c r="N223">
         <v>94954</v>
       </c>
       <c r="O223" t="s">
-        <v>1324</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="224" spans="1:15" ht="15">
       <c r="A224" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B224" t="s">
         <v>1325</v>
-      </c>
-[...1 lines deleted...]
-        <v>1326</v>
       </c>
       <c r="C224" t="s">
         <v>46</v>
       </c>
       <c r="D224" t="s">
-        <v>1327</v>
+        <v>1326</v>
       </c>
       <c r="E224" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="F224" t="s">
         <v>22</v>
       </c>
       <c r="G224">
         <v>92630</v>
       </c>
       <c r="H224" s="1">
         <v>41716</v>
       </c>
       <c r="I224" t="s">
         <v>63</v>
       </c>
       <c r="J224" t="s">
-        <v>1328</v>
+        <v>1327</v>
       </c>
       <c r="K224" t="s">
-        <v>1327</v>
+        <v>1326</v>
       </c>
       <c r="L224" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="M224" t="s">
         <v>22</v>
       </c>
       <c r="N224">
         <v>92630</v>
       </c>
       <c r="O224" t="s">
-        <v>1329</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="225" spans="1:15" ht="15">
       <c r="A225" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B225" t="s">
         <v>1330</v>
-      </c>
-[...1 lines deleted...]
-        <v>1331</v>
       </c>
       <c r="C225" t="s">
         <v>46</v>
       </c>
       <c r="D225" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E225" t="s">
         <v>1332</v>
-      </c>
-[...1 lines deleted...]
-        <v>1333</v>
       </c>
       <c r="F225" t="s">
         <v>22</v>
       </c>
       <c r="G225">
         <v>92691</v>
       </c>
       <c r="H225" s="1">
         <v>41779</v>
       </c>
       <c r="I225" t="s">
         <v>63</v>
       </c>
       <c r="J225" t="s">
-        <v>1334</v>
+        <v>1333</v>
       </c>
       <c r="K225" t="s">
+        <v>1331</v>
+      </c>
+      <c r="L225" t="s">
         <v>1332</v>
-      </c>
-[...1 lines deleted...]
-        <v>1333</v>
       </c>
       <c r="M225" t="s">
         <v>22</v>
       </c>
       <c r="N225">
         <v>92691</v>
       </c>
       <c r="O225" t="s">
-        <v>1335</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="226" spans="1:15" ht="15">
       <c r="A226" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B226" t="s">
         <v>1336</v>
       </c>
-      <c r="B226" t="s">
+      <c r="C226" t="s">
+        <v>283</v>
+      </c>
+      <c r="D226" t="s">
         <v>1337</v>
       </c>
-      <c r="C226" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E226" t="s">
-        <v>882</v>
+        <v>283</v>
       </c>
       <c r="F226" t="s">
         <v>22</v>
       </c>
       <c r="G226">
-        <v>95678</v>
+        <v>93940</v>
       </c>
       <c r="H226" s="1">
         <v>41752</v>
       </c>
       <c r="I226" t="s">
-        <v>32</v>
+        <v>108</v>
       </c>
       <c r="J226" t="s">
+        <v>1338</v>
+      </c>
+      <c r="K226" t="s">
         <v>1337</v>
       </c>
-      <c r="K226" t="s">
+      <c r="L226" t="s">
+        <v>283</v>
+      </c>
+      <c r="M226" t="s">
+        <v>22</v>
+      </c>
+      <c r="N226">
+        <v>93940</v>
+      </c>
+      <c r="O226" t="s">
         <v>1339</v>
-      </c>
-[...10 lines deleted...]
-        <v>1340</v>
       </c>
     </row>
     <row r="227" spans="1:15" ht="15">
       <c r="A227" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B227" t="s">
         <v>1341</v>
       </c>
-      <c r="B227" t="s">
+      <c r="C227" t="s">
+        <v>46</v>
+      </c>
+      <c r="D227" t="s">
         <v>1342</v>
       </c>
-      <c r="C227" t="s">
-[...2 lines deleted...]
-      <c r="D227" t="s">
+      <c r="E227" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F227" t="s">
+        <v>22</v>
+      </c>
+      <c r="G227">
+        <v>92801</v>
+      </c>
+      <c r="H227" s="1">
+        <v>41792</v>
+      </c>
+      <c r="I227" t="s">
         <v>1343</v>
-      </c>
-[...13 lines deleted...]
-        <v>108</v>
       </c>
       <c r="J227" t="s">
         <v>1344</v>
       </c>
       <c r="K227" t="s">
-        <v>1343</v>
+        <v>1342</v>
       </c>
       <c r="L227" t="s">
-        <v>283</v>
+        <v>1076</v>
       </c>
       <c r="M227" t="s">
         <v>22</v>
       </c>
       <c r="N227">
-        <v>93940</v>
+        <v>92801</v>
       </c>
       <c r="O227" t="s">
         <v>1345</v>
       </c>
     </row>
     <row r="228" spans="1:15" ht="15">
       <c r="A228" t="s">
         <v>1346</v>
       </c>
       <c r="B228" t="s">
         <v>1347</v>
       </c>
       <c r="C228" t="s">
-        <v>46</v>
+        <v>316</v>
       </c>
       <c r="D228" t="s">
         <v>1348</v>
       </c>
       <c r="E228" t="s">
-        <v>1077</v>
+        <v>1349</v>
       </c>
       <c r="F228" t="s">
         <v>22</v>
       </c>
       <c r="G228">
-        <v>92801</v>
+        <v>93460</v>
       </c>
       <c r="H228" s="1">
-        <v>41792</v>
+        <v>41793</v>
       </c>
       <c r="I228" t="s">
-        <v>1349</v>
+        <v>93</v>
       </c>
       <c r="J228" t="s">
         <v>1350</v>
       </c>
       <c r="K228" t="s">
-        <v>1348</v>
+        <v>1351</v>
       </c>
       <c r="L228" t="s">
-        <v>1077</v>
+        <v>1349</v>
       </c>
       <c r="M228" t="s">
         <v>22</v>
       </c>
       <c r="N228">
-        <v>92801</v>
+        <v>93460</v>
       </c>
       <c r="O228" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="229" spans="1:15" ht="15">
       <c r="A229" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="B229" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="C229" t="s">
-        <v>316</v>
+        <v>262</v>
       </c>
       <c r="D229" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="E229" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="F229" t="s">
         <v>22</v>
       </c>
       <c r="G229">
-        <v>93460</v>
+        <v>96013</v>
       </c>
       <c r="H229" s="1">
-        <v>41793</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>46007</v>
       </c>
       <c r="J229" t="s">
+        <v>1357</v>
+      </c>
+      <c r="K229" t="s">
+        <v>1358</v>
+      </c>
+      <c r="L229" t="s">
         <v>1356</v>
       </c>
-      <c r="K229" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M229" t="s">
         <v>22</v>
       </c>
       <c r="N229">
-        <v>93460</v>
+        <v>96013</v>
       </c>
       <c r="O229" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="230" spans="1:15" ht="15">
       <c r="A230" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="B230" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="C230" t="s">
-        <v>230</v>
+        <v>283</v>
       </c>
       <c r="D230" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="E230" t="s">
+        <v>1363</v>
+      </c>
+      <c r="F230" t="s">
+        <v>22</v>
+      </c>
+      <c r="G230">
+        <v>93928</v>
+      </c>
+      <c r="H230" s="1">
+        <v>41912</v>
+      </c>
+      <c r="I230" t="s">
+        <v>63</v>
+      </c>
+      <c r="J230" t="s">
+        <v>1364</v>
+      </c>
+      <c r="K230" t="s">
         <v>1362</v>
       </c>
-      <c r="F230" t="s">
-[...11 lines deleted...]
-      <c r="J230" t="s">
+      <c r="L230" t="s">
         <v>1363</v>
       </c>
-      <c r="K230" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M230" t="s">
         <v>22</v>
       </c>
       <c r="N230">
-        <v>93664</v>
+        <v>93928</v>
       </c>
       <c r="O230" t="s">
         <v>1365</v>
       </c>
     </row>
     <row r="231" spans="1:15" ht="15">
       <c r="A231" t="s">
         <v>1366</v>
       </c>
       <c r="B231" t="s">
         <v>1367</v>
       </c>
       <c r="C231" t="s">
-        <v>262</v>
+        <v>46</v>
       </c>
       <c r="D231" t="s">
         <v>1368</v>
       </c>
       <c r="E231" t="s">
+        <v>172</v>
+      </c>
+      <c r="F231" t="s">
+        <v>22</v>
+      </c>
+      <c r="G231">
+        <v>92707</v>
+      </c>
+      <c r="H231" s="1">
+        <v>41975</v>
+      </c>
+      <c r="I231" t="s">
+        <v>108</v>
+      </c>
+      <c r="J231" t="s">
         <v>1369</v>
       </c>
-      <c r="F231" t="s">
-[...8 lines deleted...]
-      <c r="J231" t="s">
+      <c r="K231" t="s">
+        <v>1368</v>
+      </c>
+      <c r="L231" t="s">
+        <v>172</v>
+      </c>
+      <c r="M231" t="s">
+        <v>22</v>
+      </c>
+      <c r="N231">
+        <v>92707</v>
+      </c>
+      <c r="O231" t="s">
         <v>1370</v>
-      </c>
-[...13 lines deleted...]
-        <v>1372</v>
       </c>
     </row>
     <row r="232" spans="1:15" ht="15">
       <c r="A232" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B232" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C232" t="s">
+        <v>60</v>
+      </c>
+      <c r="D232" t="s">
         <v>1373</v>
       </c>
-      <c r="B232" t="s">
+      <c r="E232" t="s">
+        <v>970</v>
+      </c>
+      <c r="F232" t="s">
+        <v>22</v>
+      </c>
+      <c r="G232">
+        <v>93550</v>
+      </c>
+      <c r="H232" s="1">
+        <v>41983</v>
+      </c>
+      <c r="I232" t="s">
+        <v>108</v>
+      </c>
+      <c r="J232" t="s">
+        <v>1372</v>
+      </c>
+      <c r="K232" t="s">
+        <v>1373</v>
+      </c>
+      <c r="L232" t="s">
+        <v>970</v>
+      </c>
+      <c r="M232" t="s">
+        <v>22</v>
+      </c>
+      <c r="N232">
+        <v>93550</v>
+      </c>
+      <c r="O232" t="s">
         <v>1374</v>
       </c>
-      <c r="C232" t="s">
-[...2 lines deleted...]
-      <c r="D232" t="s">
+    </row>
+    <row r="233" spans="1:17" ht="15">
+      <c r="A233" t="s">
         <v>1375</v>
       </c>
-      <c r="E232" t="s">
+      <c r="B233" t="s">
         <v>1376</v>
-      </c>
-[...36 lines deleted...]
-        <v>1380</v>
       </c>
       <c r="C233" t="s">
         <v>46</v>
       </c>
       <c r="D233" t="s">
-        <v>1381</v>
+        <v>1377</v>
       </c>
       <c r="E233" t="s">
-        <v>172</v>
+        <v>1378</v>
       </c>
       <c r="F233" t="s">
         <v>22</v>
       </c>
       <c r="G233">
-        <v>92707</v>
+        <v>92841</v>
       </c>
       <c r="H233" s="1">
-        <v>41975</v>
+        <v>42016</v>
       </c>
       <c r="I233" t="s">
         <v>108</v>
       </c>
       <c r="J233" t="s">
-        <v>1382</v>
+        <v>1379</v>
       </c>
       <c r="K233" t="s">
+        <v>1377</v>
+      </c>
+      <c r="L233" t="s">
+        <v>1378</v>
+      </c>
+      <c r="M233" t="s">
+        <v>22</v>
+      </c>
+      <c r="N233">
+        <v>92841</v>
+      </c>
+      <c r="O233" t="s">
+        <v>1380</v>
+      </c>
+      <c r="Q233" t="s">
         <v>1381</v>
-      </c>
-[...10 lines deleted...]
-        <v>1383</v>
       </c>
     </row>
     <row r="234" spans="1:15" ht="15">
       <c r="A234" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B234" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C234" t="s">
+        <v>46</v>
+      </c>
+      <c r="D234" t="s">
         <v>1384</v>
       </c>
-      <c r="B234" t="s">
+      <c r="E234" t="s">
         <v>1385</v>
       </c>
-      <c r="C234" t="s">
-[...2 lines deleted...]
-      <c r="D234" t="s">
+      <c r="F234" t="s">
+        <v>22</v>
+      </c>
+      <c r="G234">
+        <v>92618</v>
+      </c>
+      <c r="H234" s="1">
+        <v>42003</v>
+      </c>
+      <c r="I234" t="s">
         <v>1386</v>
       </c>
-      <c r="E234" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J234" t="s">
+        <v>1387</v>
+      </c>
+      <c r="K234" t="s">
+        <v>1384</v>
+      </c>
+      <c r="L234" t="s">
         <v>1385</v>
       </c>
-      <c r="K234" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M234" t="s">
         <v>22</v>
       </c>
       <c r="N234">
-        <v>93550</v>
+        <v>92618</v>
       </c>
       <c r="O234" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="235" spans="1:17" ht="15">
       <c r="A235" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="B235" t="s">
-        <v>1389</v>
+        <v>1383</v>
       </c>
       <c r="C235" t="s">
         <v>46</v>
       </c>
       <c r="D235" t="s">
         <v>1390</v>
       </c>
       <c r="E235" t="s">
         <v>1391</v>
       </c>
       <c r="F235" t="s">
         <v>22</v>
       </c>
       <c r="G235">
-        <v>92841</v>
+        <v>92808</v>
       </c>
       <c r="H235" s="1">
-        <v>42016</v>
+        <v>42090</v>
       </c>
       <c r="I235" t="s">
         <v>108</v>
       </c>
       <c r="J235" t="s">
         <v>1392</v>
       </c>
       <c r="K235" t="s">
         <v>1390</v>
       </c>
       <c r="L235" t="s">
         <v>1391</v>
       </c>
       <c r="M235" t="s">
         <v>22</v>
       </c>
       <c r="N235">
-        <v>92841</v>
+        <v>92808</v>
       </c>
       <c r="O235" t="s">
         <v>1393</v>
       </c>
       <c r="Q235" t="s">
         <v>1394</v>
       </c>
     </row>
     <row r="236" spans="1:15" ht="15">
       <c r="A236" t="s">
         <v>1395</v>
       </c>
       <c r="B236" t="s">
         <v>1396</v>
       </c>
       <c r="C236" t="s">
-        <v>46</v>
+        <v>82</v>
       </c>
       <c r="D236" t="s">
         <v>1397</v>
       </c>
       <c r="E236" t="s">
         <v>1398</v>
       </c>
       <c r="F236" t="s">
         <v>22</v>
       </c>
       <c r="G236">
-        <v>92618</v>
+        <v>92346</v>
       </c>
       <c r="H236" s="1">
-        <v>42003</v>
+        <v>42284</v>
       </c>
       <c r="I236" t="s">
+        <v>23</v>
+      </c>
+      <c r="J236" t="s">
         <v>1399</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400</v>
       </c>
       <c r="K236" t="s">
         <v>1397</v>
       </c>
       <c r="L236" t="s">
         <v>1398</v>
       </c>
       <c r="M236" t="s">
         <v>22</v>
       </c>
       <c r="N236">
-        <v>92618</v>
+        <v>92346</v>
       </c>
       <c r="O236" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="237" spans="1:15" ht="15">
+      <c r="A237" t="s">
         <v>1401</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A237" t="s">
+      <c r="B237" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C237" t="s">
+        <v>126</v>
+      </c>
+      <c r="D237" t="s">
         <v>1402</v>
       </c>
-      <c r="B237" t="s">
-[...5 lines deleted...]
-      <c r="D237" t="s">
+      <c r="E237" t="s">
         <v>1403</v>
       </c>
-      <c r="E237" t="s">
+      <c r="F237" t="s">
+        <v>22</v>
+      </c>
+      <c r="G237" t="s">
         <v>1404</v>
       </c>
-      <c r="F237" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H237" s="1">
-        <v>42090</v>
+        <v>42227</v>
       </c>
       <c r="I237" t="s">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="J237" t="s">
         <v>1405</v>
       </c>
       <c r="K237" t="s">
+        <v>1402</v>
+      </c>
+      <c r="L237" t="s">
         <v>1403</v>
       </c>
-      <c r="L237" t="s">
+      <c r="M237" t="s">
+        <v>22</v>
+      </c>
+      <c r="N237" t="s">
         <v>1404</v>
-      </c>
-[...4 lines deleted...]
-        <v>92808</v>
       </c>
       <c r="O237" t="s">
         <v>1406</v>
       </c>
-      <c r="Q237" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="238" spans="1:15" ht="15">
       <c r="A238" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B238" t="s">
         <v>1408</v>
       </c>
-      <c r="B238" t="s">
+      <c r="C238" t="s">
+        <v>482</v>
+      </c>
+      <c r="D238" t="s">
         <v>1409</v>
       </c>
-      <c r="C238" t="s">
-[...2 lines deleted...]
-      <c r="D238" t="s">
+      <c r="E238" t="s">
+        <v>1167</v>
+      </c>
+      <c r="F238" t="s">
+        <v>22</v>
+      </c>
+      <c r="G238" t="s">
         <v>1410</v>
       </c>
-      <c r="E238" t="s">
+      <c r="H238" s="1">
+        <v>42135</v>
+      </c>
+      <c r="I238" t="s">
+        <v>93</v>
+      </c>
+      <c r="J238" t="s">
         <v>1411</v>
       </c>
-      <c r="F238" t="s">
-[...11 lines deleted...]
-      <c r="J238" t="s">
+      <c r="K238" t="s">
+        <v>1409</v>
+      </c>
+      <c r="L238" t="s">
+        <v>1167</v>
+      </c>
+      <c r="M238" t="s">
+        <v>22</v>
+      </c>
+      <c r="N238" t="s">
+        <v>1410</v>
+      </c>
+      <c r="O238" t="s">
         <v>1412</v>
-      </c>
-[...13 lines deleted...]
-        <v>1413</v>
       </c>
     </row>
     <row r="239" spans="1:15" ht="15">
       <c r="A239" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B239" t="s">
         <v>1414</v>
       </c>
-      <c r="B239" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C239" t="s">
-        <v>126</v>
+        <v>262</v>
       </c>
       <c r="D239" t="s">
         <v>1415</v>
       </c>
       <c r="E239" t="s">
         <v>1416</v>
       </c>
       <c r="F239" t="s">
         <v>22</v>
       </c>
-      <c r="G239" t="s">
+      <c r="G239">
+        <v>96095</v>
+      </c>
+      <c r="H239" s="1">
+        <v>42121</v>
+      </c>
+      <c r="I239" t="s">
+        <v>32</v>
+      </c>
+      <c r="J239" t="s">
         <v>1417</v>
       </c>
-      <c r="H239" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="K239" t="s">
-        <v>1415</v>
+        <v>226</v>
       </c>
       <c r="L239" t="s">
         <v>1416</v>
       </c>
       <c r="M239" t="s">
         <v>22</v>
       </c>
       <c r="N239" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="O239" t="s">
         <v>1419</v>
       </c>
     </row>
     <row r="240" spans="1:15" ht="15">
       <c r="A240" t="s">
         <v>1420</v>
       </c>
       <c r="B240" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C240" t="s">
+        <v>60</v>
+      </c>
+      <c r="D240" t="s">
         <v>1421</v>
       </c>
-      <c r="C240" t="s">
-[...2 lines deleted...]
-      <c r="D240" t="s">
+      <c r="E240" t="s">
+        <v>278</v>
+      </c>
+      <c r="F240" t="s">
+        <v>22</v>
+      </c>
+      <c r="G240" t="s">
         <v>1422</v>
       </c>
-      <c r="E240" t="s">
-[...5 lines deleted...]
-      <c r="G240" t="s">
+      <c r="H240" s="1">
+        <v>42144</v>
+      </c>
+      <c r="I240" t="s">
+        <v>108</v>
+      </c>
+      <c r="J240" t="s">
         <v>1423</v>
       </c>
-      <c r="H240" s="1">
-[...5 lines deleted...]
-      <c r="J240" t="s">
+      <c r="K240" t="s">
+        <v>1421</v>
+      </c>
+      <c r="L240" t="s">
+        <v>278</v>
+      </c>
+      <c r="M240" t="s">
+        <v>22</v>
+      </c>
+      <c r="N240" t="s">
+        <v>1422</v>
+      </c>
+      <c r="O240" t="s">
         <v>1424</v>
-      </c>
-[...13 lines deleted...]
-        <v>1425</v>
       </c>
     </row>
     <row r="241" spans="1:15" ht="15">
       <c r="A241" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B241" t="s">
         <v>1426</v>
       </c>
-      <c r="B241" t="s">
+      <c r="C241" t="s">
+        <v>60</v>
+      </c>
+      <c r="D241" t="s">
         <v>1427</v>
       </c>
-      <c r="C241" t="s">
-[...2 lines deleted...]
-      <c r="D241" t="s">
+      <c r="E241" t="s">
+        <v>278</v>
+      </c>
+      <c r="F241" t="s">
+        <v>22</v>
+      </c>
+      <c r="G241" t="s">
         <v>1428</v>
       </c>
-      <c r="E241" t="s">
+      <c r="H241" s="1">
+        <v>42205</v>
+      </c>
+      <c r="I241" t="s">
+        <v>108</v>
+      </c>
+      <c r="J241" t="s">
         <v>1429</v>
       </c>
-      <c r="F241" t="s">
-[...11 lines deleted...]
-      <c r="J241" t="s">
+      <c r="K241" t="s">
+        <v>1427</v>
+      </c>
+      <c r="L241" t="s">
+        <v>278</v>
+      </c>
+      <c r="M241" t="s">
+        <v>22</v>
+      </c>
+      <c r="N241" t="s">
+        <v>1428</v>
+      </c>
+      <c r="O241" t="s">
         <v>1430</v>
-      </c>
-[...13 lines deleted...]
-        <v>1432</v>
       </c>
     </row>
     <row r="242" spans="1:15" ht="15">
       <c r="A242" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B242" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C242" t="s">
+        <v>230</v>
+      </c>
+      <c r="D242" t="s">
         <v>1433</v>
       </c>
-      <c r="B242" t="s">
-[...5 lines deleted...]
-      <c r="D242" t="s">
+      <c r="E242" t="s">
         <v>1434</v>
       </c>
-      <c r="E242" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F242" t="s">
         <v>22</v>
       </c>
-      <c r="G242" t="s">
-        <v>1435</v>
+      <c r="G242">
+        <v>93640</v>
       </c>
       <c r="H242" s="1">
-        <v>42144</v>
+        <v>43745</v>
       </c>
       <c r="I242" t="s">
         <v>108</v>
       </c>
       <c r="J242" t="s">
+        <v>1435</v>
+      </c>
+      <c r="K242" t="s">
+        <v>1433</v>
+      </c>
+      <c r="L242" t="s">
+        <v>1434</v>
+      </c>
+      <c r="M242" t="s">
+        <v>22</v>
+      </c>
+      <c r="N242">
+        <v>93640</v>
+      </c>
+      <c r="O242" t="s">
         <v>1436</v>
-      </c>
-[...13 lines deleted...]
-        <v>1437</v>
       </c>
     </row>
     <row r="243" spans="1:15" ht="15">
       <c r="A243" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B243" t="s">
         <v>1438</v>
-      </c>
-[...1 lines deleted...]
-        <v>1439</v>
       </c>
       <c r="C243" t="s">
         <v>60</v>
       </c>
       <c r="D243" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E243" t="s">
+        <v>927</v>
+      </c>
+      <c r="F243" t="s">
+        <v>22</v>
+      </c>
+      <c r="G243">
+        <v>91502</v>
+      </c>
+      <c r="H243" s="1">
+        <v>41423</v>
+      </c>
+      <c r="I243" t="s">
+        <v>63</v>
+      </c>
+      <c r="J243" t="s">
+        <v>1438</v>
+      </c>
+      <c r="K243" t="s">
+        <v>1439</v>
+      </c>
+      <c r="L243" t="s">
+        <v>927</v>
+      </c>
+      <c r="M243" t="s">
+        <v>22</v>
+      </c>
+      <c r="N243">
+        <v>91502</v>
+      </c>
+      <c r="O243" t="s">
         <v>1440</v>
-      </c>
-[...31 lines deleted...]
-        <v>1443</v>
       </c>
     </row>
     <row r="244" spans="1:15" ht="15">
       <c r="A244" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B244" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C244" t="s">
+        <v>106</v>
+      </c>
+      <c r="D244" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E244" t="s">
         <v>1444</v>
       </c>
-      <c r="B244" t="s">
+      <c r="F244" t="s">
+        <v>22</v>
+      </c>
+      <c r="G244" t="s">
         <v>1445</v>
       </c>
-      <c r="C244" t="s">
-[...2 lines deleted...]
-      <c r="D244" t="s">
+      <c r="H244" s="1">
+        <v>42556</v>
+      </c>
+      <c r="I244" t="s">
+        <v>382</v>
+      </c>
+      <c r="J244" t="s">
         <v>1446</v>
       </c>
-      <c r="E244" t="s">
+      <c r="K244" t="s">
         <v>1447</v>
       </c>
-      <c r="F244" t="s">
-[...11 lines deleted...]
-      <c r="J244" t="s">
+      <c r="L244" t="s">
+        <v>1444</v>
+      </c>
+      <c r="M244" t="s">
+        <v>22</v>
+      </c>
+      <c r="N244" t="s">
+        <v>1445</v>
+      </c>
+      <c r="O244" t="s">
         <v>1448</v>
       </c>
-      <c r="K244" t="s">
-[...11 lines deleted...]
-      <c r="O244" t="s">
+    </row>
+    <row r="245" spans="1:17" ht="15">
+      <c r="A245" t="s">
         <v>1449</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A245" t="s">
+      <c r="B245" t="s">
         <v>1450</v>
       </c>
-      <c r="B245" t="s">
+      <c r="C245" t="s">
+        <v>262</v>
+      </c>
+      <c r="D245" t="s">
         <v>1451</v>
       </c>
-      <c r="C245" t="s">
-[...2 lines deleted...]
-      <c r="D245" t="s">
+      <c r="E245" t="s">
         <v>1452</v>
       </c>
-      <c r="E245" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" t="s">
         <v>22</v>
       </c>
       <c r="G245">
-        <v>91502</v>
+        <v>96007</v>
       </c>
       <c r="H245" s="1">
-        <v>41423</v>
+        <v>42695</v>
       </c>
       <c r="I245" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
       <c r="J245" t="s">
+        <v>1450</v>
+      </c>
+      <c r="K245" t="s">
         <v>1451</v>
       </c>
-      <c r="K245" t="s">
+      <c r="L245" t="s">
         <v>1452</v>
       </c>
-      <c r="L245" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M245" t="s">
         <v>22</v>
       </c>
       <c r="N245">
-        <v>91502</v>
+        <v>96007</v>
       </c>
       <c r="O245" t="s">
         <v>1453</v>
       </c>
+      <c r="Q245" t="s">
+        <v>1454</v>
+      </c>
     </row>
     <row r="246" spans="1:15" ht="15">
       <c r="A246" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="B246" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="C246" t="s">
-        <v>106</v>
+        <v>666</v>
       </c>
       <c r="D246" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="E246" t="s">
-        <v>1457</v>
+        <v>668</v>
       </c>
       <c r="F246" t="s">
         <v>22</v>
       </c>
-      <c r="G246" t="s">
-        <v>1458</v>
+      <c r="G246">
+        <v>95531</v>
       </c>
       <c r="H246" s="1">
-        <v>42556</v>
+        <v>42752</v>
       </c>
       <c r="I246" t="s">
         <v>382</v>
       </c>
       <c r="J246" t="s">
+        <v>1458</v>
+      </c>
+      <c r="K246" t="s">
+        <v>1457</v>
+      </c>
+      <c r="L246" t="s">
+        <v>668</v>
+      </c>
+      <c r="M246" t="s">
+        <v>22</v>
+      </c>
+      <c r="N246">
+        <v>95531</v>
+      </c>
+      <c r="O246" t="s">
         <v>1459</v>
       </c>
-      <c r="K246" t="s">
+    </row>
+    <row r="247" spans="1:15" ht="15">
+      <c r="A247" t="s">
         <v>1460</v>
       </c>
-      <c r="L246" t="s">
-[...8 lines deleted...]
-      <c r="O246" t="s">
+      <c r="B247" t="s">
         <v>1461</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A247" t="s">
+      <c r="C247" t="s">
+        <v>82</v>
+      </c>
+      <c r="D247" t="s">
         <v>1462</v>
       </c>
-      <c r="B247" t="s">
+      <c r="E247" t="s">
         <v>1463</v>
       </c>
-      <c r="C247" t="s">
-[...2 lines deleted...]
-      <c r="D247" t="s">
+      <c r="F247" t="s">
+        <v>22</v>
+      </c>
+      <c r="G247">
+        <v>92363</v>
+      </c>
+      <c r="H247" s="1">
+        <v>42807</v>
+      </c>
+      <c r="I247" t="s">
+        <v>108</v>
+      </c>
+      <c r="J247" t="s">
         <v>1464</v>
       </c>
-      <c r="E247" t="s">
+      <c r="K247" t="s">
         <v>1465</v>
       </c>
-      <c r="F247" t="s">
-[...11 lines deleted...]
-      <c r="J247" t="s">
+      <c r="L247" t="s">
         <v>1463</v>
       </c>
-      <c r="K247" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M247" t="s">
         <v>22</v>
       </c>
       <c r="N247">
-        <v>96007</v>
+        <v>92363</v>
       </c>
       <c r="O247" t="s">
         <v>1466</v>
       </c>
-      <c r="Q247" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="248" spans="1:15" ht="15">
       <c r="A248" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B248" t="s">
         <v>1468</v>
       </c>
-      <c r="B248" t="s">
+      <c r="C248" t="s">
+        <v>230</v>
+      </c>
+      <c r="D248" t="s">
         <v>1469</v>
       </c>
-      <c r="C248" t="s">
-[...2 lines deleted...]
-      <c r="D248" t="s">
+      <c r="E248" t="s">
         <v>1470</v>
       </c>
-      <c r="E248" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F248" t="s">
         <v>22</v>
       </c>
       <c r="G248">
-        <v>95531</v>
+        <v>93210</v>
       </c>
       <c r="H248" s="1">
-        <v>42752</v>
+        <v>42734</v>
       </c>
       <c r="I248" t="s">
-        <v>382</v>
+        <v>202</v>
       </c>
       <c r="J248" t="s">
+        <v>1468</v>
+      </c>
+      <c r="K248" t="s">
         <v>1471</v>
       </c>
-      <c r="K248" t="s">
+      <c r="L248" t="s">
         <v>1470</v>
       </c>
-      <c r="L248" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M248" t="s">
         <v>22</v>
       </c>
       <c r="N248">
-        <v>95531</v>
+        <v>93210</v>
       </c>
       <c r="O248" t="s">
         <v>1472</v>
       </c>
     </row>
     <row r="249" spans="1:15" ht="15">
       <c r="A249" t="s">
         <v>1473</v>
       </c>
       <c r="B249" t="s">
         <v>1474</v>
       </c>
       <c r="C249" t="s">
-        <v>82</v>
+        <v>46</v>
       </c>
       <c r="D249" t="s">
         <v>1475</v>
       </c>
       <c r="E249" t="s">
-        <v>1476</v>
+        <v>1076</v>
       </c>
       <c r="F249" t="s">
         <v>22</v>
       </c>
       <c r="G249">
-        <v>92363</v>
+        <v>92804</v>
       </c>
       <c r="H249" s="1">
-        <v>42807</v>
+        <v>42877</v>
       </c>
       <c r="I249" t="s">
         <v>108</v>
       </c>
       <c r="J249" t="s">
+        <v>1476</v>
+      </c>
+      <c r="K249" t="s">
+        <v>1475</v>
+      </c>
+      <c r="L249" t="s">
+        <v>1076</v>
+      </c>
+      <c r="M249" t="s">
+        <v>22</v>
+      </c>
+      <c r="N249">
+        <v>92804</v>
+      </c>
+      <c r="O249" t="s">
         <v>1477</v>
-      </c>
-[...13 lines deleted...]
-        <v>1479</v>
       </c>
     </row>
     <row r="250" spans="1:15" ht="15">
       <c r="A250" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B250" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C250" t="s">
+        <v>82</v>
+      </c>
+      <c r="D250" t="s">
         <v>1480</v>
       </c>
-      <c r="B250" t="s">
+      <c r="E250" t="s">
         <v>1481</v>
       </c>
-      <c r="C250" t="s">
-[...2 lines deleted...]
-      <c r="D250" t="s">
+      <c r="F250" t="s">
+        <v>22</v>
+      </c>
+      <c r="G250">
+        <v>92354</v>
+      </c>
+      <c r="H250" s="1">
+        <v>43074</v>
+      </c>
+      <c r="I250" t="s">
+        <v>108</v>
+      </c>
+      <c r="J250" t="s">
         <v>1482</v>
       </c>
-      <c r="E250" t="s">
+      <c r="K250" t="s">
+        <v>1480</v>
+      </c>
+      <c r="L250" t="s">
+        <v>1481</v>
+      </c>
+      <c r="M250" t="s">
+        <v>22</v>
+      </c>
+      <c r="N250">
+        <v>92354</v>
+      </c>
+      <c r="O250" t="s">
         <v>1483</v>
-      </c>
-[...28 lines deleted...]
-        <v>1485</v>
       </c>
     </row>
     <row r="251" spans="1:15" ht="15">
       <c r="A251" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B251" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C251" t="s">
+        <v>192</v>
+      </c>
+      <c r="D251" t="s">
         <v>1486</v>
       </c>
-      <c r="B251" t="s">
+      <c r="E251" t="s">
+        <v>192</v>
+      </c>
+      <c r="F251" t="s">
+        <v>22</v>
+      </c>
+      <c r="G251">
+        <v>93401</v>
+      </c>
+      <c r="H251" s="1">
+        <v>43154</v>
+      </c>
+      <c r="I251" t="s">
+        <v>93</v>
+      </c>
+      <c r="J251" t="s">
         <v>1487</v>
-      </c>
-[...22 lines deleted...]
-        <v>1489</v>
       </c>
       <c r="K251" t="s">
         <v>1488</v>
       </c>
       <c r="L251" t="s">
-        <v>1077</v>
+        <v>192</v>
       </c>
       <c r="M251" t="s">
         <v>22</v>
       </c>
       <c r="N251">
-        <v>92804</v>
+        <v>93401</v>
       </c>
       <c r="O251" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="252" spans="1:17" ht="15">
+      <c r="A252" t="s">
         <v>1490</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A252" t="s">
+      <c r="B252" t="s">
         <v>1491</v>
       </c>
-      <c r="B252" t="s">
+      <c r="C252" t="s">
+        <v>60</v>
+      </c>
+      <c r="D252" t="s">
         <v>1492</v>
       </c>
-      <c r="C252" t="s">
-[...2 lines deleted...]
-      <c r="D252" t="s">
+      <c r="E252" t="s">
+        <v>60</v>
+      </c>
+      <c r="F252" t="s">
+        <v>22</v>
+      </c>
+      <c r="G252">
+        <v>90032</v>
+      </c>
+      <c r="H252" s="1">
+        <v>43417</v>
+      </c>
+      <c r="I252" t="s">
+        <v>40</v>
+      </c>
+      <c r="J252" t="s">
         <v>1493</v>
       </c>
-      <c r="E252" t="s">
+      <c r="K252" t="s">
+        <v>1492</v>
+      </c>
+      <c r="L252" t="s">
+        <v>60</v>
+      </c>
+      <c r="M252" t="s">
+        <v>22</v>
+      </c>
+      <c r="N252">
+        <v>90032</v>
+      </c>
+      <c r="O252" t="s">
         <v>1494</v>
       </c>
-      <c r="F252" t="s">
-[...11 lines deleted...]
-      <c r="J252" t="s">
+      <c r="Q252" t="s">
         <v>1495</v>
-      </c>
-[...13 lines deleted...]
-        <v>1496</v>
       </c>
     </row>
     <row r="253" spans="1:15" ht="15">
       <c r="A253" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B253" t="s">
         <v>1497</v>
       </c>
-      <c r="B253" t="s">
+      <c r="C253" t="s">
+        <v>126</v>
+      </c>
+      <c r="D253" t="s">
         <v>1498</v>
       </c>
-      <c r="C253" t="s">
-[...2 lines deleted...]
-      <c r="D253" t="s">
+      <c r="E253" t="s">
         <v>1499</v>
       </c>
-      <c r="E253" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F253" t="s">
         <v>22</v>
       </c>
       <c r="G253">
-        <v>93401</v>
+        <v>92004</v>
       </c>
       <c r="H253" s="1">
-        <v>43154</v>
+        <v>43500</v>
       </c>
       <c r="I253" t="s">
-        <v>706</v>
+        <v>108</v>
       </c>
       <c r="J253" t="s">
         <v>1500</v>
       </c>
       <c r="K253" t="s">
         <v>1501</v>
       </c>
       <c r="L253" t="s">
-        <v>192</v>
+        <v>1499</v>
       </c>
       <c r="M253" t="s">
         <v>22</v>
       </c>
-      <c r="N253">
-        <v>93401</v>
+      <c r="N253" t="s">
+        <v>1502</v>
       </c>
       <c r="O253" t="s">
-        <v>1502</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:17" ht="15">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="254" spans="1:15" ht="15">
       <c r="A254" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="B254" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="C254" t="s">
-        <v>60</v>
+        <v>157</v>
       </c>
       <c r="D254" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="E254" t="s">
-        <v>60</v>
+        <v>1507</v>
       </c>
       <c r="F254" t="s">
         <v>22</v>
       </c>
       <c r="G254">
-        <v>90032</v>
+        <v>94928</v>
       </c>
       <c r="H254" s="1">
-        <v>43417</v>
+        <v>43487</v>
       </c>
       <c r="I254" t="s">
-        <v>40</v>
+        <v>93</v>
       </c>
       <c r="J254" t="s">
+        <v>1508</v>
+      </c>
+      <c r="K254" t="s">
         <v>1506</v>
       </c>
-      <c r="K254" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L254" t="s">
-        <v>60</v>
+        <v>1507</v>
       </c>
       <c r="M254" t="s">
         <v>22</v>
       </c>
       <c r="N254">
-        <v>90032</v>
+        <v>94928</v>
       </c>
       <c r="O254" t="s">
-        <v>1507</v>
-[...2 lines deleted...]
-        <v>1508</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="255" spans="1:15" ht="15">
       <c r="A255" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="B255" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="C255" t="s">
-        <v>126</v>
+        <v>74</v>
       </c>
       <c r="D255" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="E255" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="F255" t="s">
         <v>22</v>
       </c>
       <c r="G255">
-        <v>92004</v>
+        <v>92536</v>
       </c>
       <c r="H255" s="1">
-        <v>43500</v>
+        <v>43668</v>
       </c>
       <c r="I255" t="s">
         <v>108</v>
       </c>
       <c r="J255" t="s">
+        <v>1514</v>
+      </c>
+      <c r="K255" t="s">
+        <v>1512</v>
+      </c>
+      <c r="L255" t="s">
         <v>1513</v>
       </c>
-      <c r="K255" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M255" t="s">
         <v>22</v>
       </c>
-      <c r="N255" t="s">
+      <c r="N255">
+        <v>92536</v>
+      </c>
+      <c r="O255" t="s">
         <v>1515</v>
-      </c>
-[...1 lines deleted...]
-        <v>1516</v>
       </c>
     </row>
     <row r="256" spans="1:15" ht="15">
       <c r="A256" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B256" t="s">
         <v>1517</v>
       </c>
-      <c r="B256" t="s">
+      <c r="C256" t="s">
+        <v>60</v>
+      </c>
+      <c r="D256" t="s">
         <v>1518</v>
       </c>
-      <c r="C256" t="s">
-[...2 lines deleted...]
-      <c r="D256" t="s">
+      <c r="E256" t="s">
         <v>1519</v>
       </c>
-      <c r="E256" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F256" t="s">
         <v>22</v>
       </c>
       <c r="G256">
-        <v>94928</v>
+        <v>91702</v>
       </c>
       <c r="H256" s="1">
-        <v>43487</v>
+        <v>41772</v>
       </c>
       <c r="I256" t="s">
         <v>93</v>
       </c>
       <c r="J256" t="s">
+        <v>1520</v>
+      </c>
+      <c r="K256" t="s">
+        <v>1518</v>
+      </c>
+      <c r="L256" t="s">
+        <v>1519</v>
+      </c>
+      <c r="M256" t="s">
+        <v>22</v>
+      </c>
+      <c r="N256">
+        <v>91702</v>
+      </c>
+      <c r="O256" t="s">
         <v>1521</v>
-      </c>
-[...13 lines deleted...]
-        <v>1522</v>
       </c>
     </row>
     <row r="257" spans="1:15" ht="15">
       <c r="A257" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B257" t="s">
         <v>1523</v>
       </c>
-      <c r="B257" t="s">
+      <c r="C257" t="s">
+        <v>46</v>
+      </c>
+      <c r="D257" t="s">
         <v>1524</v>
       </c>
-      <c r="C257" t="s">
-[...2 lines deleted...]
-      <c r="D257" t="s">
+      <c r="E257" t="s">
         <v>1525</v>
       </c>
-      <c r="E257" t="s">
+      <c r="F257" t="s">
+        <v>22</v>
+      </c>
+      <c r="G257">
+        <v>92677</v>
+      </c>
+      <c r="H257" s="1">
+        <v>44180</v>
+      </c>
+      <c r="I257" t="s">
+        <v>93</v>
+      </c>
+      <c r="J257" t="s">
         <v>1526</v>
       </c>
-      <c r="F257" t="s">
-[...11 lines deleted...]
-      <c r="J257" t="s">
+      <c r="K257" t="s">
+        <v>1524</v>
+      </c>
+      <c r="L257" t="s">
+        <v>1525</v>
+      </c>
+      <c r="M257" t="s">
+        <v>22</v>
+      </c>
+      <c r="N257">
+        <v>92677</v>
+      </c>
+      <c r="O257" t="s">
         <v>1527</v>
-      </c>
-[...13 lines deleted...]
-        <v>1528</v>
       </c>
     </row>
     <row r="258" spans="1:15" ht="15">
       <c r="A258" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B258" t="s">
         <v>1529</v>
       </c>
-      <c r="B258" t="s">
+      <c r="C258" t="s">
+        <v>74</v>
+      </c>
+      <c r="D258" t="s">
         <v>1530</v>
       </c>
-      <c r="C258" t="s">
-[...2 lines deleted...]
-      <c r="D258" t="s">
+      <c r="E258" t="s">
         <v>1531</v>
       </c>
-      <c r="E258" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" t="s">
         <v>22</v>
       </c>
       <c r="G258">
-        <v>91702</v>
+        <v>92583</v>
       </c>
       <c r="H258" s="1">
-        <v>41772</v>
+        <v>43857</v>
       </c>
       <c r="I258" t="s">
         <v>93</v>
       </c>
       <c r="J258" t="s">
+        <v>1532</v>
+      </c>
+      <c r="K258" t="s">
+        <v>1530</v>
+      </c>
+      <c r="L258" t="s">
+        <v>1531</v>
+      </c>
+      <c r="M258" t="s">
+        <v>22</v>
+      </c>
+      <c r="N258">
+        <v>92583</v>
+      </c>
+      <c r="O258" t="s">
         <v>1533</v>
-      </c>
-[...13 lines deleted...]
-        <v>1534</v>
       </c>
     </row>
     <row r="259" spans="1:15" ht="15">
       <c r="A259" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B259" t="s">
         <v>1535</v>
       </c>
-      <c r="B259" t="s">
+      <c r="C259" t="s">
+        <v>268</v>
+      </c>
+      <c r="D259" t="s">
         <v>1536</v>
       </c>
-      <c r="C259" t="s">
-[...2 lines deleted...]
-      <c r="D259" t="s">
+      <c r="E259" t="s">
         <v>1537</v>
       </c>
-      <c r="E259" t="s">
+      <c r="F259" t="s">
+        <v>22</v>
+      </c>
+      <c r="G259">
+        <v>93561</v>
+      </c>
+      <c r="H259" s="1">
+        <v>43066</v>
+      </c>
+      <c r="I259" t="s">
+        <v>32</v>
+      </c>
+      <c r="J259" t="s">
         <v>1538</v>
       </c>
-      <c r="F259" t="s">
-[...11 lines deleted...]
-      <c r="J259" t="s">
+      <c r="K259" t="s">
+        <v>1536</v>
+      </c>
+      <c r="L259" t="s">
+        <v>1537</v>
+      </c>
+      <c r="M259" t="s">
+        <v>22</v>
+      </c>
+      <c r="N259">
+        <v>93561</v>
+      </c>
+      <c r="O259" t="s">
         <v>1539</v>
       </c>
-      <c r="K259" t="s">
-[...11 lines deleted...]
-      <c r="O259" t="s">
+    </row>
+    <row r="260" spans="1:17" ht="15">
+      <c r="A260" t="s">
         <v>1540</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A260" t="s">
+      <c r="B260" t="s">
         <v>1541</v>
       </c>
-      <c r="B260" t="s">
+      <c r="C260" t="s">
+        <v>82</v>
+      </c>
+      <c r="D260" t="s">
         <v>1542</v>
       </c>
-      <c r="C260" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E260" t="s">
-        <v>1544</v>
+        <v>82</v>
       </c>
       <c r="F260" t="s">
         <v>22</v>
       </c>
       <c r="G260">
-        <v>95501</v>
+        <v>92405</v>
       </c>
       <c r="H260" s="1">
-        <v>43948</v>
+        <v>41037</v>
       </c>
       <c r="I260" t="s">
         <v>93</v>
       </c>
       <c r="J260" t="s">
+        <v>1543</v>
+      </c>
+      <c r="K260" t="s">
+        <v>1542</v>
+      </c>
+      <c r="L260" t="s">
+        <v>82</v>
+      </c>
+      <c r="M260" t="s">
+        <v>22</v>
+      </c>
+      <c r="N260">
+        <v>92405</v>
+      </c>
+      <c r="O260" t="s">
+        <v>1544</v>
+      </c>
+      <c r="Q260" t="s">
         <v>1545</v>
-      </c>
-[...13 lines deleted...]
-        <v>1546</v>
       </c>
     </row>
     <row r="261" spans="1:15" ht="15">
       <c r="A261" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B261" t="s">
         <v>1547</v>
-      </c>
-[...1 lines deleted...]
-        <v>1548</v>
       </c>
       <c r="C261" t="s">
         <v>74</v>
       </c>
       <c r="D261" t="s">
+        <v>1548</v>
+      </c>
+      <c r="E261" t="s">
         <v>1549</v>
       </c>
-      <c r="E261" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" t="s">
         <v>22</v>
       </c>
       <c r="G261">
-        <v>92583</v>
+        <v>92203</v>
       </c>
       <c r="H261" s="1">
-        <v>43857</v>
+        <v>44582</v>
       </c>
       <c r="I261" t="s">
         <v>93</v>
       </c>
       <c r="J261" t="s">
+        <v>1550</v>
+      </c>
+      <c r="K261" t="s">
+        <v>1548</v>
+      </c>
+      <c r="L261" t="s">
+        <v>1549</v>
+      </c>
+      <c r="M261" t="s">
+        <v>22</v>
+      </c>
+      <c r="N261">
+        <v>92203</v>
+      </c>
+      <c r="O261" t="s">
         <v>1551</v>
-      </c>
-[...13 lines deleted...]
-        <v>1552</v>
       </c>
     </row>
     <row r="262" spans="1:15" ht="15">
       <c r="A262" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B262" t="s">
         <v>1553</v>
       </c>
-      <c r="B262" t="s">
+      <c r="C262" t="s">
+        <v>68</v>
+      </c>
+      <c r="D262" t="s">
         <v>1554</v>
       </c>
-      <c r="C262" t="s">
-[...2 lines deleted...]
-      <c r="D262" t="s">
+      <c r="E262" t="s">
+        <v>215</v>
+      </c>
+      <c r="F262" t="s">
+        <v>22</v>
+      </c>
+      <c r="G262">
+        <v>95135</v>
+      </c>
+      <c r="H262" s="1">
+        <v>44596</v>
+      </c>
+      <c r="I262" t="s">
+        <v>704</v>
+      </c>
+      <c r="J262" t="s">
         <v>1555</v>
       </c>
-      <c r="E262" t="s">
+      <c r="K262" t="s">
         <v>1556</v>
       </c>
-      <c r="F262" t="s">
-[...11 lines deleted...]
-      <c r="J262" t="s">
+      <c r="L262" t="s">
+        <v>215</v>
+      </c>
+      <c r="M262" t="s">
+        <v>22</v>
+      </c>
+      <c r="N262">
+        <v>95135</v>
+      </c>
+      <c r="O262" t="s">
         <v>1557</v>
       </c>
-      <c r="K262" t="s">
-[...11 lines deleted...]
-      <c r="O262" t="s">
+    </row>
+    <row r="263" spans="1:15" ht="15">
+      <c r="A263" t="s">
         <v>1558</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A263" t="s">
+      <c r="B263" t="s">
         <v>1559</v>
-      </c>
-[...1 lines deleted...]
-        <v>1560</v>
       </c>
       <c r="C263" t="s">
         <v>82</v>
       </c>
       <c r="D263" t="s">
+        <v>1560</v>
+      </c>
+      <c r="E263" t="s">
         <v>1561</v>
       </c>
-      <c r="E263" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F263" t="s">
         <v>22</v>
       </c>
       <c r="G263">
-        <v>92405</v>
+        <v>92242</v>
       </c>
       <c r="H263" s="1">
-        <v>41037</v>
+        <v>44974</v>
       </c>
       <c r="I263" t="s">
-        <v>93</v>
+        <v>108</v>
       </c>
       <c r="J263" t="s">
         <v>1562</v>
       </c>
       <c r="K263" t="s">
+        <v>1563</v>
+      </c>
+      <c r="L263" t="s">
         <v>1561</v>
       </c>
-      <c r="L263" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M263" t="s">
         <v>22</v>
       </c>
       <c r="N263">
-        <v>92405</v>
+        <v>92242</v>
       </c>
       <c r="O263" t="s">
-        <v>1563</v>
-[...1 lines deleted...]
-      <c r="Q263" t="s">
         <v>1564</v>
       </c>
     </row>
-    <row r="264" spans="1:15" ht="15">
+    <row r="264" spans="1:17" ht="15">
       <c r="A264" t="s">
         <v>1565</v>
       </c>
       <c r="B264" t="s">
         <v>1566</v>
       </c>
       <c r="C264" t="s">
-        <v>74</v>
+        <v>1099</v>
       </c>
       <c r="D264" t="s">
         <v>1567</v>
       </c>
       <c r="E264" t="s">
         <v>1568</v>
       </c>
       <c r="F264" t="s">
         <v>22</v>
       </c>
       <c r="G264">
-        <v>92203</v>
+        <v>96118</v>
       </c>
       <c r="H264" s="1">
-        <v>44582</v>
+        <v>45041</v>
       </c>
       <c r="I264" t="s">
-        <v>93</v>
+        <v>704</v>
       </c>
       <c r="J264" t="s">
         <v>1569</v>
       </c>
       <c r="K264" t="s">
-        <v>1567</v>
+        <v>1570</v>
       </c>
       <c r="L264" t="s">
         <v>1568</v>
       </c>
       <c r="M264" t="s">
         <v>22</v>
       </c>
       <c r="N264">
-        <v>92203</v>
+        <v>96118</v>
       </c>
       <c r="O264" t="s">
-        <v>1570</v>
+        <v>1571</v>
+      </c>
+      <c r="Q264" t="s">
+        <v>1572</v>
       </c>
     </row>
     <row r="265" spans="1:15" ht="15">
       <c r="A265" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
       <c r="B265" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="C265" t="s">
-        <v>68</v>
+        <v>207</v>
       </c>
       <c r="D265" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
       <c r="E265" t="s">
-        <v>215</v>
+        <v>951</v>
       </c>
       <c r="F265" t="s">
         <v>22</v>
       </c>
       <c r="G265">
-        <v>95135</v>
+        <v>95207</v>
       </c>
       <c r="H265" s="1">
-        <v>44596</v>
+        <v>45153</v>
       </c>
       <c r="I265" t="s">
-        <v>706</v>
+        <v>108</v>
       </c>
       <c r="J265" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
       <c r="K265" t="s">
         <v>1575</v>
       </c>
       <c r="L265" t="s">
-        <v>215</v>
+        <v>951</v>
       </c>
       <c r="M265" t="s">
         <v>22</v>
       </c>
       <c r="N265">
-        <v>95135</v>
+        <v>95207</v>
       </c>
       <c r="O265" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="266" spans="1:15" ht="15">
       <c r="A266" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="B266" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="C266" t="s">
-        <v>82</v>
+        <v>1580</v>
       </c>
       <c r="D266" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="E266" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="F266" t="s">
         <v>22</v>
       </c>
       <c r="G266">
-        <v>92242</v>
+        <v>95946</v>
       </c>
       <c r="H266" s="1">
-        <v>44974</v>
+        <v>45218</v>
       </c>
       <c r="I266" t="s">
+        <v>1094</v>
+      </c>
+      <c r="J266" t="s">
+        <v>1583</v>
+      </c>
+      <c r="K266" t="s">
+        <v>1581</v>
+      </c>
+      <c r="L266" t="s">
+        <v>1582</v>
+      </c>
+      <c r="M266" t="s">
+        <v>22</v>
+      </c>
+      <c r="N266">
+        <v>95946</v>
+      </c>
+      <c r="O266" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="267" spans="1:15" ht="15">
+      <c r="A267" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B267" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C267" t="s">
+        <v>60</v>
+      </c>
+      <c r="D267" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E267" t="s">
+        <v>1588</v>
+      </c>
+      <c r="F267" t="s">
+        <v>22</v>
+      </c>
+      <c r="G267">
+        <v>90746</v>
+      </c>
+      <c r="H267" s="1">
+        <v>45441</v>
+      </c>
+      <c r="I267" t="s">
         <v>108</v>
       </c>
-      <c r="J266" t="s">
-[...31 lines deleted...]
-      <c r="E267" t="s">
+      <c r="J267" t="s">
+        <v>1589</v>
+      </c>
+      <c r="K267" t="s">
         <v>1587</v>
       </c>
-      <c r="F267" t="s">
-[...11 lines deleted...]
-      <c r="J267" t="s">
+      <c r="L267" t="s">
         <v>1588</v>
       </c>
-      <c r="K267" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M267" t="s">
         <v>22</v>
       </c>
       <c r="N267">
-        <v>96118</v>
+        <v>90746</v>
       </c>
       <c r="O267" t="s">
         <v>1590</v>
       </c>
-      <c r="Q267" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="268" spans="1:15" ht="15">
       <c r="A268" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B268" t="s">
         <v>1592</v>
       </c>
-      <c r="B268" t="s">
+      <c r="C268" t="s">
+        <v>60</v>
+      </c>
+      <c r="D268" t="s">
         <v>1593</v>
       </c>
-      <c r="C268" t="s">
-[...2 lines deleted...]
-      <c r="D268" t="s">
+      <c r="E268" t="s">
         <v>1594</v>
       </c>
-      <c r="E268" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F268" t="s">
         <v>22</v>
       </c>
       <c r="G268">
-        <v>95207</v>
+        <v>91605</v>
       </c>
       <c r="H268" s="1">
-        <v>45153</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>45573</v>
       </c>
       <c r="J268" t="s">
         <v>1595</v>
       </c>
       <c r="K268" t="s">
+        <v>1593</v>
+      </c>
+      <c r="L268" t="s">
         <v>1594</v>
       </c>
-      <c r="L268" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M268" t="s">
         <v>22</v>
       </c>
       <c r="N268">
-        <v>95207</v>
+        <v>91605</v>
       </c>
       <c r="O268" t="s">
         <v>1596</v>
       </c>
     </row>
     <row r="269" spans="1:15" ht="15">
       <c r="A269" t="s">
         <v>1597</v>
       </c>
       <c r="B269" t="s">
         <v>1598</v>
       </c>
       <c r="C269" t="s">
+        <v>46</v>
+      </c>
+      <c r="D269" t="s">
         <v>1599</v>
       </c>
-      <c r="D269" t="s">
+      <c r="E269" t="s">
+        <v>888</v>
+      </c>
+      <c r="F269" t="s">
+        <v>22</v>
+      </c>
+      <c r="G269">
+        <v>92630</v>
+      </c>
+      <c r="H269" s="1">
+        <v>45642</v>
+      </c>
+      <c r="J269" t="s">
         <v>1600</v>
       </c>
-      <c r="E269" t="s">
+      <c r="K269" t="s">
+        <v>1599</v>
+      </c>
+      <c r="L269" t="s">
+        <v>888</v>
+      </c>
+      <c r="M269" t="s">
+        <v>22</v>
+      </c>
+      <c r="N269">
+        <v>92630</v>
+      </c>
+      <c r="O269" t="s">
         <v>1601</v>
-      </c>
-[...28 lines deleted...]
-        <v>1603</v>
       </c>
     </row>
     <row r="270" spans="1:15" ht="15">
       <c r="A270" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B270" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C270" t="s">
+        <v>82</v>
+      </c>
+      <c r="D270" t="s">
         <v>1604</v>
       </c>
-      <c r="B270" t="s">
+      <c r="E270" t="s">
+        <v>84</v>
+      </c>
+      <c r="F270" t="s">
+        <v>22</v>
+      </c>
+      <c r="G270">
+        <v>92345</v>
+      </c>
+      <c r="H270" s="1">
+        <v>45706</v>
+      </c>
+      <c r="J270" t="s">
         <v>1605</v>
       </c>
-      <c r="C270" t="s">
-[...2 lines deleted...]
-      <c r="D270" t="s">
+      <c r="K270" t="s">
+        <v>1604</v>
+      </c>
+      <c r="L270" t="s">
+        <v>84</v>
+      </c>
+      <c r="M270" t="s">
+        <v>22</v>
+      </c>
+      <c r="N270">
+        <v>92345</v>
+      </c>
+      <c r="O270" t="s">
         <v>1606</v>
-      </c>
-[...31 lines deleted...]
-        <v>1609</v>
       </c>
     </row>
     <row r="271" spans="1:15" ht="15">
       <c r="A271" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B271" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C271" t="s">
+        <v>482</v>
+      </c>
+      <c r="D271" t="s">
+        <v>1609</v>
+      </c>
+      <c r="E271" t="s">
+        <v>1167</v>
+      </c>
+      <c r="F271" t="s">
+        <v>22</v>
+      </c>
+      <c r="G271">
+        <v>93033</v>
+      </c>
+      <c r="H271" s="1">
+        <v>45709</v>
+      </c>
+      <c r="J271" t="s">
         <v>1610</v>
       </c>
-      <c r="B271" t="s">
+      <c r="K271" t="s">
+        <v>1609</v>
+      </c>
+      <c r="L271" t="s">
+        <v>1167</v>
+      </c>
+      <c r="M271" t="s">
+        <v>22</v>
+      </c>
+      <c r="N271">
+        <v>93033</v>
+      </c>
+      <c r="O271" t="s">
         <v>1611</v>
-      </c>
-[...34 lines deleted...]
-        <v>1615</v>
       </c>
     </row>
     <row r="272" spans="1:15" ht="15">
       <c r="A272" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B272" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C272" t="s">
+        <v>60</v>
+      </c>
+      <c r="D272" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E272" t="s">
+        <v>60</v>
+      </c>
+      <c r="F272" t="s">
+        <v>22</v>
+      </c>
+      <c r="G272">
+        <v>90047</v>
+      </c>
+      <c r="H272" s="1">
+        <v>45819</v>
+      </c>
+      <c r="J272" t="s">
+        <v>1615</v>
+      </c>
+      <c r="K272" t="s">
         <v>1616</v>
       </c>
-      <c r="B272" t="s">
+      <c r="L272" t="s">
+        <v>60</v>
+      </c>
+      <c r="M272" t="s">
+        <v>22</v>
+      </c>
+      <c r="N272">
+        <v>90016</v>
+      </c>
+      <c r="O272" t="s">
         <v>1617</v>
-      </c>
-[...34 lines deleted...]
-        <v>1620</v>
       </c>
     </row>
     <row r="273" spans="1:15" ht="15">
       <c r="A273" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B273" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C273" t="s">
+        <v>230</v>
+      </c>
+      <c r="D273" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E273" t="s">
+        <v>230</v>
+      </c>
+      <c r="F273" t="s">
+        <v>22</v>
+      </c>
+      <c r="G273">
+        <v>93728</v>
+      </c>
+      <c r="H273" s="1">
+        <v>45790</v>
+      </c>
+      <c r="J273" t="s">
         <v>1621</v>
       </c>
-      <c r="B273" t="s">
+      <c r="K273" t="s">
+        <v>1620</v>
+      </c>
+      <c r="L273" t="s">
+        <v>230</v>
+      </c>
+      <c r="M273" t="s">
+        <v>22</v>
+      </c>
+      <c r="N273">
+        <v>93728</v>
+      </c>
+      <c r="O273" t="s">
         <v>1622</v>
-      </c>
-[...34 lines deleted...]
-        <v>1625</v>
       </c>
     </row>
     <row r="274" spans="1:15" ht="15">
       <c r="A274" t="s">
-        <v>1626</v>
+        <v>1623</v>
       </c>
       <c r="B274" t="s">
-        <v>1627</v>
+        <v>1624</v>
       </c>
       <c r="C274" t="s">
-        <v>484</v>
+        <v>230</v>
       </c>
       <c r="D274" t="s">
-        <v>1628</v>
+        <v>1620</v>
       </c>
       <c r="E274" t="s">
-        <v>1168</v>
+        <v>230</v>
       </c>
       <c r="F274" t="s">
         <v>22</v>
       </c>
       <c r="G274">
-        <v>93033</v>
+        <v>93728</v>
       </c>
       <c r="H274" s="1">
-        <v>45709</v>
+        <v>45790</v>
       </c>
       <c r="J274" t="s">
-        <v>1629</v>
+        <v>1621</v>
       </c>
       <c r="K274" t="s">
-        <v>1628</v>
+        <v>1620</v>
       </c>
       <c r="L274" t="s">
-        <v>1168</v>
+        <v>230</v>
       </c>
       <c r="M274" t="s">
         <v>22</v>
       </c>
       <c r="N274">
-        <v>93033</v>
+        <v>93728</v>
       </c>
       <c r="O274" t="s">
-        <v>1630</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="275" spans="1:15" ht="15">
       <c r="A275" t="s">
-        <v>1631</v>
+        <v>1625</v>
       </c>
       <c r="B275" t="s">
-        <v>1632</v>
+        <v>1626</v>
       </c>
       <c r="C275" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="D275" t="s">
-        <v>1633</v>
+        <v>1627</v>
       </c>
       <c r="E275" t="s">
-        <v>60</v>
+        <v>1628</v>
       </c>
       <c r="F275" t="s">
         <v>22</v>
       </c>
       <c r="G275">
-        <v>90047</v>
+        <v>92240</v>
       </c>
       <c r="H275" s="1">
-        <v>45819</v>
+        <v>45797</v>
       </c>
       <c r="J275" t="s">
-        <v>1634</v>
+        <v>1629</v>
       </c>
       <c r="K275" t="s">
-        <v>1635</v>
+        <v>1627</v>
       </c>
       <c r="L275" t="s">
-        <v>60</v>
+        <v>1628</v>
       </c>
       <c r="M275" t="s">
         <v>22</v>
       </c>
       <c r="N275">
-        <v>90016</v>
+        <v>92240</v>
       </c>
       <c r="O275" t="s">
-        <v>1636</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="276" spans="1:15" ht="15">
       <c r="A276" t="s">
-        <v>1637</v>
+        <v>1631</v>
       </c>
       <c r="B276" t="s">
-        <v>1638</v>
+        <v>1632</v>
       </c>
       <c r="C276" t="s">
-        <v>230</v>
+        <v>60</v>
       </c>
       <c r="D276" t="s">
-        <v>1639</v>
+        <v>1633</v>
       </c>
       <c r="E276" t="s">
-        <v>230</v>
+        <v>60</v>
       </c>
       <c r="F276" t="s">
         <v>22</v>
       </c>
       <c r="G276">
-        <v>93728</v>
+        <v>90004</v>
       </c>
       <c r="H276" s="1">
-        <v>45790</v>
+        <v>45979</v>
       </c>
       <c r="J276" t="s">
-        <v>1640</v>
+        <v>1634</v>
       </c>
       <c r="K276" t="s">
-        <v>1639</v>
+        <v>1633</v>
       </c>
       <c r="L276" t="s">
-        <v>230</v>
+        <v>60</v>
       </c>
       <c r="M276" t="s">
         <v>22</v>
       </c>
       <c r="N276">
-        <v>93728</v>
+        <v>90004</v>
       </c>
       <c r="O276" t="s">
-        <v>1641</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="277" spans="1:15" ht="15">
       <c r="A277" t="s">
-        <v>1642</v>
+        <v>1636</v>
       </c>
       <c r="B277" t="s">
-        <v>1643</v>
+        <v>1637</v>
       </c>
       <c r="C277" t="s">
-        <v>230</v>
+        <v>82</v>
       </c>
       <c r="D277" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E277" t="s">
+        <v>82</v>
+      </c>
+      <c r="F277" t="s">
+        <v>22</v>
+      </c>
+      <c r="G277">
+        <v>92407</v>
+      </c>
+      <c r="H277" s="1">
+        <v>41792</v>
+      </c>
+      <c r="I277" t="s">
+        <v>93</v>
+      </c>
+      <c r="J277" t="s">
         <v>1639</v>
       </c>
-      <c r="E277" t="s">
-[...11 lines deleted...]
-      <c r="J277" t="s">
+      <c r="K277" t="s">
+        <v>1638</v>
+      </c>
+      <c r="L277" t="s">
+        <v>82</v>
+      </c>
+      <c r="M277" t="s">
+        <v>22</v>
+      </c>
+      <c r="N277">
+        <v>92407</v>
+      </c>
+      <c r="O277" t="s">
         <v>1640</v>
-      </c>
-[...13 lines deleted...]
-        <v>1641</v>
       </c>
     </row>
     <row r="278" spans="1:15" ht="15">
       <c r="A278" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B278" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C278" t="s">
+        <v>920</v>
+      </c>
+      <c r="D278" t="s">
+        <v>1643</v>
+      </c>
+      <c r="E278" t="s">
+        <v>920</v>
+      </c>
+      <c r="F278" t="s">
+        <v>22</v>
+      </c>
+      <c r="G278">
+        <v>94112</v>
+      </c>
+      <c r="H278" s="1">
+        <v>41941</v>
+      </c>
+      <c r="I278" t="s">
+        <v>32</v>
+      </c>
+      <c r="J278" t="s">
         <v>1644</v>
       </c>
-      <c r="B278" t="s">
+      <c r="K278" t="s">
+        <v>1643</v>
+      </c>
+      <c r="L278" t="s">
+        <v>920</v>
+      </c>
+      <c r="M278" t="s">
+        <v>22</v>
+      </c>
+      <c r="N278">
+        <v>94112</v>
+      </c>
+      <c r="O278" t="s">
         <v>1645</v>
-      </c>
-[...34 lines deleted...]
-        <v>1649</v>
       </c>
     </row>
     <row r="279" spans="1:15" ht="15">
       <c r="A279" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B279" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C279" t="s">
+        <v>46</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1647</v>
+      </c>
+      <c r="E279" t="s">
+        <v>1648</v>
+      </c>
+      <c r="F279" t="s">
+        <v>22</v>
+      </c>
+      <c r="G279">
+        <v>92675</v>
+      </c>
+      <c r="H279" s="1">
+        <v>42016</v>
+      </c>
+      <c r="I279" t="s">
+        <v>93</v>
+      </c>
+      <c r="J279" t="s">
+        <v>1649</v>
+      </c>
+      <c r="K279" t="s">
+        <v>1647</v>
+      </c>
+      <c r="L279" t="s">
+        <v>1648</v>
+      </c>
+      <c r="M279" t="s">
+        <v>22</v>
+      </c>
+      <c r="N279">
+        <v>92675</v>
+      </c>
+      <c r="O279" t="s">
         <v>1650</v>
-      </c>
-[...37 lines deleted...]
-        <v>1654</v>
       </c>
     </row>
     <row r="280" spans="1:15" ht="15">
       <c r="A280" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B280" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C280" t="s">
+        <v>207</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1653</v>
+      </c>
+      <c r="E280" t="s">
+        <v>951</v>
+      </c>
+      <c r="F280" t="s">
+        <v>22</v>
+      </c>
+      <c r="G280">
+        <v>95207</v>
+      </c>
+      <c r="H280" s="1">
+        <v>41527</v>
+      </c>
+      <c r="I280" t="s">
+        <v>108</v>
+      </c>
+      <c r="J280" t="s">
+        <v>1654</v>
+      </c>
+      <c r="K280" t="s">
         <v>1655</v>
       </c>
-      <c r="B280" t="s">
+      <c r="L280" t="s">
+        <v>951</v>
+      </c>
+      <c r="M280" t="s">
+        <v>22</v>
+      </c>
+      <c r="N280">
+        <v>95267</v>
+      </c>
+      <c r="O280" t="s">
         <v>1656</v>
-      </c>
-[...37 lines deleted...]
-        <v>1659</v>
       </c>
     </row>
     <row r="281" spans="1:15" ht="15">
       <c r="A281" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B281" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C281" t="s">
+        <v>947</v>
+      </c>
+      <c r="D281" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E281" t="s">
+        <v>949</v>
+      </c>
+      <c r="F281" t="s">
+        <v>22</v>
+      </c>
+      <c r="G281">
+        <v>95640</v>
+      </c>
+      <c r="H281" s="1">
+        <v>40394</v>
+      </c>
+      <c r="I281" t="s">
+        <v>108</v>
+      </c>
+      <c r="J281" t="s">
         <v>1660</v>
       </c>
-      <c r="B281" t="s">
+      <c r="K281" t="s">
+        <v>1659</v>
+      </c>
+      <c r="L281" t="s">
+        <v>949</v>
+      </c>
+      <c r="M281" t="s">
+        <v>22</v>
+      </c>
+      <c r="N281">
+        <v>95640</v>
+      </c>
+      <c r="O281" t="s">
         <v>1661</v>
-      </c>
-[...37 lines deleted...]
-        <v>1664</v>
       </c>
     </row>
     <row r="282" spans="1:15" ht="15">
       <c r="A282" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B282" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C282" t="s">
+        <v>82</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E282" t="s">
         <v>1665</v>
       </c>
-      <c r="B282" t="s">
-[...5 lines deleted...]
-      <c r="D282" t="s">
+      <c r="F282" t="s">
+        <v>22</v>
+      </c>
+      <c r="G282">
+        <v>92394</v>
+      </c>
+      <c r="H282" s="1">
+        <v>40430</v>
+      </c>
+      <c r="I282" t="s">
         <v>1666</v>
       </c>
-      <c r="E282" t="s">
+      <c r="J282" t="s">
+        <v>1229</v>
+      </c>
+      <c r="K282" t="s">
         <v>1667</v>
       </c>
-      <c r="F282" t="s">
-[...11 lines deleted...]
-      <c r="J282" t="s">
+      <c r="L282" t="s">
         <v>1668</v>
       </c>
-      <c r="K282" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M282" t="s">
         <v>22</v>
       </c>
       <c r="N282">
-        <v>92675</v>
+        <v>92301</v>
       </c>
       <c r="O282" t="s">
         <v>1669</v>
       </c>
     </row>
     <row r="283" spans="1:15" ht="15">
       <c r="A283" t="s">
         <v>1670</v>
       </c>
       <c r="B283" t="s">
         <v>1671</v>
       </c>
       <c r="C283" t="s">
-        <v>207</v>
+        <v>283</v>
       </c>
       <c r="D283" t="s">
         <v>1672</v>
       </c>
       <c r="E283" t="s">
-        <v>952</v>
+        <v>285</v>
       </c>
       <c r="F283" t="s">
         <v>22</v>
       </c>
-      <c r="G283">
-        <v>95207</v>
+      <c r="G283" t="s">
+        <v>1673</v>
       </c>
       <c r="H283" s="1">
-        <v>41527</v>
+        <v>40429</v>
       </c>
       <c r="I283" t="s">
-        <v>108</v>
+        <v>63</v>
       </c>
       <c r="J283" t="s">
+        <v>1671</v>
+      </c>
+      <c r="K283" t="s">
+        <v>1672</v>
+      </c>
+      <c r="L283" t="s">
+        <v>285</v>
+      </c>
+      <c r="M283" t="s">
+        <v>22</v>
+      </c>
+      <c r="N283" t="s">
         <v>1673</v>
       </c>
-      <c r="K283" t="s">
+      <c r="O283" t="s">
         <v>1674</v>
-      </c>
-[...151 lines deleted...]
-        <v>1693</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="15" baseColWidth="0"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">