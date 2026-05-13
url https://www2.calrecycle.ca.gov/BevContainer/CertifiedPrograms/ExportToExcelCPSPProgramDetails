--- v3 (2026-04-21)
+++ v4 (2026-05-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1675">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1679">
   <si>
     <t>Account Number</t>
   </si>
   <si>
     <t>Program Name</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t xml:space="preserve">State </t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>Operation Begin Date</t>
   </si>
   <si>
@@ -1944,51 +1944,51 @@
   <si>
     <t>California Waste Recovery Systems LLC</t>
   </si>
   <si>
     <t>(209) 369-6887</t>
   </si>
   <si>
     <t>CP19539.001</t>
   </si>
   <si>
     <t>Republic Services of San Diego Collection Program</t>
   </si>
   <si>
     <t>8364 Clairemont Mesa Blvd</t>
   </si>
   <si>
     <t>Allied Waste Systems, Inc</t>
   </si>
   <si>
     <t>881 Energy Way</t>
   </si>
   <si>
     <t>Chula Vista</t>
   </si>
   <si>
-    <t>(619) 405-3654</t>
+    <t>(619) 823-9433</t>
   </si>
   <si>
     <t>CP19545.001</t>
   </si>
   <si>
     <t>Moore Bros Drop Off Recycling</t>
   </si>
   <si>
     <t>11300 Wards Ferry Rd</t>
   </si>
   <si>
     <t>Big Oak Flat</t>
   </si>
   <si>
     <t>Moore Bros Scavenger Company Inc</t>
   </si>
   <si>
     <t>PO Box 278</t>
   </si>
   <si>
     <t>(209) 962-7224</t>
   </si>
   <si>
     <t>CP195766.001</t>
   </si>
@@ -2950,50 +2950,62 @@
     <t>Corral Recycle</t>
   </si>
   <si>
     <t>904 S Centre St Unit G</t>
   </si>
   <si>
     <t>San Pedro</t>
   </si>
   <si>
     <t>(213) 926-8016</t>
   </si>
   <si>
     <t>CP400787.001</t>
   </si>
   <si>
     <t>1401 Mesa View St</t>
   </si>
   <si>
     <t>Hemet</t>
   </si>
   <si>
     <t>Elite Recycling Inc</t>
   </si>
   <si>
     <t>(951) 505-8416</t>
+  </si>
+  <si>
+    <t>CP414961.001</t>
+  </si>
+  <si>
+    <t>Recycle4BeachCleanUps</t>
+  </si>
+  <si>
+    <t>640 Larchmont Isle</t>
+  </si>
+  <si>
+    <t>(510) 735-5059</t>
   </si>
   <si>
     <t>CP49787.001</t>
   </si>
   <si>
     <t>(951) 214-1873</t>
   </si>
   <si>
     <t>CP52559.001</t>
   </si>
   <si>
     <t>Ming's Resource Corporation</t>
   </si>
   <si>
     <t>(916) 421-5054x208</t>
   </si>
   <si>
     <t>CP63516.001</t>
   </si>
   <si>
     <t>Halo Glass Recycling</t>
   </si>
   <si>
     <t>605 S Santa Cruz Ave</t>
   </si>
@@ -5138,51 +5150,51 @@
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:Q283"/>
+  <dimension ref="A1:Q284"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="15" baseColWidth="0"/>
   <sheetData>
     <row r="1" spans="1:17" ht="15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -10538,50 +10550,53 @@
     <row r="115" spans="1:15" ht="15">
       <c r="A115" t="s">
         <v>689</v>
       </c>
       <c r="B115" t="s">
         <v>690</v>
       </c>
       <c r="C115" t="s">
         <v>268</v>
       </c>
       <c r="D115" t="s">
         <v>691</v>
       </c>
       <c r="E115" t="s">
         <v>692</v>
       </c>
       <c r="F115" t="s">
         <v>22</v>
       </c>
       <c r="G115">
         <v>93263</v>
       </c>
       <c r="H115" s="1">
         <v>45464</v>
       </c>
+      <c r="I115" t="s">
+        <v>32</v>
+      </c>
       <c r="J115" t="s">
         <v>693</v>
       </c>
       <c r="K115" t="s">
         <v>694</v>
       </c>
       <c r="L115" t="s">
         <v>270</v>
       </c>
       <c r="M115" t="s">
         <v>22</v>
       </c>
       <c r="N115">
         <v>93311</v>
       </c>
       <c r="O115" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="116" spans="1:15" ht="15">
       <c r="A116" t="s">
         <v>696</v>
       </c>
       <c r="B116" t="s">
         <v>697</v>
@@ -12856,5627 +12871,5671 @@
       </c>
       <c r="J164" t="s">
         <v>978</v>
       </c>
       <c r="K164" t="s">
         <v>976</v>
       </c>
       <c r="L164" t="s">
         <v>977</v>
       </c>
       <c r="M164" t="s">
         <v>22</v>
       </c>
       <c r="N164">
         <v>92543</v>
       </c>
       <c r="O164" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="165" spans="1:15" ht="15">
       <c r="A165" t="s">
         <v>980</v>
       </c>
       <c r="B165" t="s">
-        <v>210</v>
+        <v>981</v>
       </c>
       <c r="C165" t="s">
-        <v>60</v>
+        <v>254</v>
       </c>
       <c r="D165" t="s">
-        <v>721</v>
+        <v>982</v>
       </c>
       <c r="E165" t="s">
-        <v>581</v>
+        <v>254</v>
       </c>
       <c r="F165" t="s">
         <v>22</v>
       </c>
       <c r="G165">
-        <v>91352</v>
+        <v>94501</v>
       </c>
       <c r="H165" s="1">
-        <v>42284</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>46146</v>
       </c>
       <c r="J165" t="s">
-        <v>210</v>
+        <v>981</v>
       </c>
       <c r="K165" t="s">
-        <v>721</v>
+        <v>982</v>
       </c>
       <c r="L165" t="s">
-        <v>581</v>
+        <v>254</v>
       </c>
       <c r="M165" t="s">
         <v>22</v>
       </c>
       <c r="N165">
-        <v>91352</v>
+        <v>94501</v>
       </c>
       <c r="O165" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="166" spans="1:15" ht="15">
       <c r="A166" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="B166" t="s">
-        <v>983</v>
+        <v>210</v>
       </c>
       <c r="C166" t="s">
+        <v>60</v>
+      </c>
+      <c r="D166" t="s">
+        <v>721</v>
+      </c>
+      <c r="E166" t="s">
+        <v>581</v>
+      </c>
+      <c r="F166" t="s">
+        <v>22</v>
+      </c>
+      <c r="G166">
+        <v>91352</v>
+      </c>
+      <c r="H166" s="1">
+        <v>42284</v>
+      </c>
+      <c r="I166" t="s">
+        <v>382</v>
+      </c>
+      <c r="J166" t="s">
+        <v>210</v>
+      </c>
+      <c r="K166" t="s">
+        <v>721</v>
+      </c>
+      <c r="L166" t="s">
+        <v>581</v>
+      </c>
+      <c r="M166" t="s">
+        <v>22</v>
+      </c>
+      <c r="N166">
+        <v>91352</v>
+      </c>
+      <c r="O166" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="167" spans="1:15" ht="15">
+      <c r="A167" t="s">
+        <v>986</v>
+      </c>
+      <c r="B167" t="s">
+        <v>987</v>
+      </c>
+      <c r="C167" t="s">
         <v>542</v>
       </c>
-      <c r="D166" t="s">
+      <c r="D167" t="s">
         <v>728</v>
       </c>
-      <c r="E166" t="s">
+      <c r="E167" t="s">
         <v>542</v>
       </c>
-      <c r="F166" t="s">
-[...2 lines deleted...]
-      <c r="G166" t="s">
+      <c r="F167" t="s">
+        <v>22</v>
+      </c>
+      <c r="G167" t="s">
         <v>729</v>
       </c>
-      <c r="H166" s="1">
+      <c r="H167" s="1">
         <v>43213</v>
       </c>
-      <c r="I166" t="s">
+      <c r="I167" t="s">
         <v>32</v>
       </c>
-      <c r="J166" t="s">
-[...2 lines deleted...]
-      <c r="K166" t="s">
+      <c r="J167" t="s">
+        <v>987</v>
+      </c>
+      <c r="K167" t="s">
         <v>728</v>
       </c>
-      <c r="L166" t="s">
+      <c r="L167" t="s">
         <v>542</v>
       </c>
-      <c r="M166" t="s">
-[...2 lines deleted...]
-      <c r="N166" t="s">
+      <c r="M167" t="s">
+        <v>22</v>
+      </c>
+      <c r="N167" t="s">
         <v>729</v>
       </c>
-      <c r="O166" t="s">
-[...10 lines deleted...]
-      <c r="C167" t="s">
+      <c r="O167" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="168" spans="1:17" ht="15">
+      <c r="A168" t="s">
+        <v>989</v>
+      </c>
+      <c r="B168" t="s">
+        <v>990</v>
+      </c>
+      <c r="C168" t="s">
         <v>294</v>
       </c>
-      <c r="D167" t="s">
-[...2 lines deleted...]
-      <c r="E167" t="s">
+      <c r="D168" t="s">
+        <v>991</v>
+      </c>
+      <c r="E168" t="s">
         <v>296</v>
       </c>
-      <c r="F167" t="s">
-[...5 lines deleted...]
-      <c r="H167" s="1">
+      <c r="F168" t="s">
+        <v>22</v>
+      </c>
+      <c r="G168" t="s">
+        <v>992</v>
+      </c>
+      <c r="H168" s="1">
         <v>44778</v>
       </c>
-      <c r="I167" t="s">
+      <c r="I168" t="s">
         <v>410</v>
       </c>
-      <c r="J167" t="s">
-[...5 lines deleted...]
-      <c r="L167" t="s">
+      <c r="J168" t="s">
+        <v>993</v>
+      </c>
+      <c r="K168" t="s">
+        <v>994</v>
+      </c>
+      <c r="L168" t="s">
         <v>296</v>
       </c>
-      <c r="M167" t="s">
-[...2 lines deleted...]
-      <c r="N167">
+      <c r="M168" t="s">
+        <v>22</v>
+      </c>
+      <c r="N168">
         <v>95354</v>
       </c>
-      <c r="O167" t="s">
-[...13 lines deleted...]
-      <c r="B168" t="s">
+      <c r="O168" t="s">
         <v>995</v>
       </c>
-      <c r="C168" t="s">
-[...2 lines deleted...]
-      <c r="D168" t="s">
+      <c r="P168" t="s">
         <v>996</v>
       </c>
-      <c r="E168" t="s">
-[...14 lines deleted...]
-      <c r="J168" t="s">
+      <c r="Q168" t="s">
         <v>997</v>
-      </c>
-[...13 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="169" spans="1:15" ht="15">
       <c r="A169" t="s">
+        <v>998</v>
+      </c>
+      <c r="B169" t="s">
         <v>999</v>
       </c>
-      <c r="B169" t="s">
+      <c r="C169" t="s">
+        <v>920</v>
+      </c>
+      <c r="D169" t="s">
         <v>1000</v>
       </c>
-      <c r="C169" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E169" t="s">
-        <v>215</v>
+        <v>920</v>
       </c>
       <c r="F169" t="s">
         <v>22</v>
       </c>
       <c r="G169">
-        <v>95112</v>
+        <v>94134</v>
       </c>
       <c r="H169" s="1">
-        <v>32538</v>
+        <v>44006</v>
       </c>
       <c r="I169" t="s">
         <v>32</v>
       </c>
       <c r="J169" t="s">
+        <v>1001</v>
+      </c>
+      <c r="K169" t="s">
         <v>1000</v>
       </c>
-      <c r="K169" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L169" t="s">
-        <v>215</v>
+        <v>920</v>
       </c>
       <c r="M169" t="s">
         <v>22</v>
       </c>
       <c r="N169">
-        <v>95112</v>
+        <v>94134</v>
       </c>
       <c r="O169" t="s">
         <v>1002</v>
       </c>
     </row>
-    <row r="170" spans="1:17" ht="15">
+    <row r="170" spans="1:15" ht="15">
       <c r="A170" t="s">
         <v>1003</v>
       </c>
       <c r="B170" t="s">
         <v>1004</v>
       </c>
       <c r="C170" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="D170" t="s">
         <v>1005</v>
       </c>
       <c r="E170" t="s">
-        <v>1006</v>
+        <v>215</v>
       </c>
       <c r="F170" t="s">
         <v>22</v>
       </c>
       <c r="G170">
-        <v>94949</v>
+        <v>95112</v>
       </c>
       <c r="H170" s="1">
-        <v>32546</v>
+        <v>32538</v>
       </c>
       <c r="I170" t="s">
-        <v>382</v>
+        <v>32</v>
       </c>
       <c r="J170" t="s">
         <v>1004</v>
       </c>
       <c r="K170" t="s">
         <v>1005</v>
       </c>
       <c r="L170" t="s">
+        <v>215</v>
+      </c>
+      <c r="M170" t="s">
+        <v>22</v>
+      </c>
+      <c r="N170">
+        <v>95112</v>
+      </c>
+      <c r="O170" t="s">
         <v>1006</v>
       </c>
-      <c r="M170" t="s">
-[...2 lines deleted...]
-      <c r="N170">
+    </row>
+    <row r="171" spans="1:17" ht="15">
+      <c r="A171" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B171" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C171" t="s">
+        <v>53</v>
+      </c>
+      <c r="D171" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E171" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F171" t="s">
+        <v>22</v>
+      </c>
+      <c r="G171">
         <v>94949</v>
       </c>
-      <c r="O170" t="s">
-[...2 lines deleted...]
-      <c r="Q170" t="s">
+      <c r="H171" s="1">
+        <v>32546</v>
+      </c>
+      <c r="I171" t="s">
+        <v>382</v>
+      </c>
+      <c r="J171" t="s">
         <v>1008</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A171" t="s">
+      <c r="K171" t="s">
         <v>1009</v>
       </c>
-      <c r="B171" t="s">
+      <c r="L171" t="s">
         <v>1010</v>
       </c>
-      <c r="C171" t="s">
-[...2 lines deleted...]
-      <c r="D171" t="s">
+      <c r="M171" t="s">
+        <v>22</v>
+      </c>
+      <c r="N171">
+        <v>94949</v>
+      </c>
+      <c r="O171" t="s">
         <v>1011</v>
       </c>
-      <c r="E171" t="s">
+      <c r="Q171" t="s">
         <v>1012</v>
-      </c>
-[...28 lines deleted...]
-        <v>1015</v>
       </c>
     </row>
     <row r="172" spans="1:15" ht="15">
       <c r="A172" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B172" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C172" t="s">
+        <v>658</v>
+      </c>
+      <c r="D172" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E172" t="s">
         <v>1016</v>
       </c>
-      <c r="B172" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F172" t="s">
         <v>22</v>
       </c>
       <c r="G172">
-        <v>96003</v>
+        <v>96067</v>
       </c>
       <c r="H172" s="1">
-        <v>33129</v>
+        <v>33044</v>
       </c>
       <c r="I172" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J172" t="s">
         <v>1017</v>
       </c>
       <c r="K172" t="s">
+        <v>1018</v>
+      </c>
+      <c r="L172" t="s">
+        <v>1016</v>
+      </c>
+      <c r="M172" t="s">
+        <v>22</v>
+      </c>
+      <c r="N172">
+        <v>96067</v>
+      </c>
+      <c r="O172" t="s">
         <v>1019</v>
-      </c>
-[...10 lines deleted...]
-        <v>1020</v>
       </c>
     </row>
     <row r="173" spans="1:15" ht="15">
       <c r="A173" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B173" t="s">
         <v>1021</v>
       </c>
-      <c r="B173" t="s">
+      <c r="C173" t="s">
+        <v>262</v>
+      </c>
+      <c r="D173" t="s">
         <v>1022</v>
       </c>
-      <c r="C173" t="s">
-[...2 lines deleted...]
-      <c r="D173" t="s">
+      <c r="E173" t="s">
+        <v>264</v>
+      </c>
+      <c r="F173" t="s">
+        <v>22</v>
+      </c>
+      <c r="G173">
+        <v>96003</v>
+      </c>
+      <c r="H173" s="1">
+        <v>33129</v>
+      </c>
+      <c r="I173" t="s">
+        <v>63</v>
+      </c>
+      <c r="J173" t="s">
+        <v>1021</v>
+      </c>
+      <c r="K173" t="s">
         <v>1023</v>
       </c>
-      <c r="E173" t="s">
+      <c r="L173" t="s">
+        <v>264</v>
+      </c>
+      <c r="M173" t="s">
+        <v>22</v>
+      </c>
+      <c r="N173">
+        <v>96049</v>
+      </c>
+      <c r="O173" t="s">
         <v>1024</v>
-      </c>
-[...28 lines deleted...]
-        <v>1027</v>
       </c>
     </row>
     <row r="174" spans="1:15" ht="15">
       <c r="A174" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B174" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C174" t="s">
+        <v>82</v>
+      </c>
+      <c r="D174" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E174" t="s">
         <v>1028</v>
       </c>
-      <c r="B174" t="s">
+      <c r="F174" t="s">
+        <v>22</v>
+      </c>
+      <c r="G174">
+        <v>92314</v>
+      </c>
+      <c r="H174" s="1">
+        <v>33218</v>
+      </c>
+      <c r="I174" t="s">
+        <v>382</v>
+      </c>
+      <c r="J174" t="s">
         <v>1029</v>
       </c>
-      <c r="C174" t="s">
-[...2 lines deleted...]
-      <c r="D174" t="s">
+      <c r="K174" t="s">
         <v>1030</v>
       </c>
-      <c r="E174" t="s">
+      <c r="L174" t="s">
+        <v>1028</v>
+      </c>
+      <c r="M174" t="s">
+        <v>22</v>
+      </c>
+      <c r="N174">
+        <v>92314</v>
+      </c>
+      <c r="O174" t="s">
         <v>1031</v>
-      </c>
-[...28 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="175" spans="1:15" ht="15">
       <c r="A175" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B175" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C175" t="s">
+        <v>802</v>
+      </c>
+      <c r="D175" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E175" t="s">
         <v>1035</v>
       </c>
-      <c r="B175" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F175" t="s">
         <v>22</v>
       </c>
       <c r="G175">
-        <v>95065</v>
+        <v>95776</v>
       </c>
       <c r="H175" s="1">
-        <v>32457</v>
+        <v>33529</v>
       </c>
       <c r="I175" t="s">
         <v>63</v>
       </c>
       <c r="J175" t="s">
-        <v>1038</v>
+        <v>1036</v>
       </c>
       <c r="K175" t="s">
         <v>1037</v>
       </c>
       <c r="L175" t="s">
-        <v>106</v>
+        <v>1035</v>
       </c>
       <c r="M175" t="s">
         <v>22</v>
       </c>
       <c r="N175">
-        <v>95065</v>
+        <v>95776</v>
       </c>
       <c r="O175" t="s">
-        <v>1039</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="176" spans="1:15" ht="15">
       <c r="A176" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B176" t="s">
         <v>1040</v>
       </c>
-      <c r="B176" t="s">
+      <c r="C176" t="s">
+        <v>106</v>
+      </c>
+      <c r="D176" t="s">
         <v>1041</v>
       </c>
-      <c r="C176" t="s">
-[...2 lines deleted...]
-      <c r="D176" t="s">
+      <c r="E176" t="s">
+        <v>106</v>
+      </c>
+      <c r="F176" t="s">
+        <v>22</v>
+      </c>
+      <c r="G176">
+        <v>95065</v>
+      </c>
+      <c r="H176" s="1">
+        <v>32457</v>
+      </c>
+      <c r="I176" t="s">
+        <v>63</v>
+      </c>
+      <c r="J176" t="s">
         <v>1042</v>
       </c>
-      <c r="E176" t="s">
-[...14 lines deleted...]
-      <c r="J176" t="s">
+      <c r="K176" t="s">
         <v>1041</v>
       </c>
-      <c r="K176" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L176" t="s">
-        <v>278</v>
+        <v>106</v>
       </c>
       <c r="M176" t="s">
         <v>22</v>
       </c>
       <c r="N176">
-        <v>90814</v>
+        <v>95065</v>
       </c>
       <c r="O176" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="177" spans="1:15" ht="15">
       <c r="A177" t="s">
         <v>1044</v>
       </c>
       <c r="B177" t="s">
         <v>1045</v>
       </c>
       <c r="C177" t="s">
-        <v>126</v>
+        <v>60</v>
       </c>
       <c r="D177" t="s">
         <v>1046</v>
       </c>
       <c r="E177" t="s">
-        <v>126</v>
+        <v>278</v>
       </c>
       <c r="F177" t="s">
         <v>22</v>
       </c>
       <c r="G177">
-        <v>92110</v>
+        <v>90814</v>
       </c>
       <c r="H177" s="1">
         <v>33133</v>
       </c>
       <c r="I177" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="J177" t="s">
         <v>1045</v>
       </c>
       <c r="K177" t="s">
+        <v>1046</v>
+      </c>
+      <c r="L177" t="s">
+        <v>278</v>
+      </c>
+      <c r="M177" t="s">
+        <v>22</v>
+      </c>
+      <c r="N177">
+        <v>90814</v>
+      </c>
+      <c r="O177" t="s">
         <v>1047</v>
-      </c>
-[...10 lines deleted...]
-        <v>1048</v>
       </c>
     </row>
     <row r="178" spans="1:15" ht="15">
       <c r="A178" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B178" t="s">
         <v>1049</v>
       </c>
-      <c r="B178" t="s">
+      <c r="C178" t="s">
+        <v>126</v>
+      </c>
+      <c r="D178" t="s">
         <v>1050</v>
       </c>
-      <c r="C178" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E178" t="s">
-        <v>1052</v>
+        <v>126</v>
       </c>
       <c r="F178" t="s">
         <v>22</v>
       </c>
       <c r="G178">
-        <v>94710</v>
+        <v>92110</v>
       </c>
       <c r="H178" s="1">
-        <v>33399</v>
+        <v>33133</v>
       </c>
       <c r="I178" t="s">
         <v>63</v>
       </c>
       <c r="J178" t="s">
-        <v>1053</v>
+        <v>1049</v>
       </c>
       <c r="K178" t="s">
         <v>1051</v>
       </c>
       <c r="L178" t="s">
+        <v>126</v>
+      </c>
+      <c r="M178" t="s">
+        <v>22</v>
+      </c>
+      <c r="N178">
+        <v>92138</v>
+      </c>
+      <c r="O178" t="s">
         <v>1052</v>
-      </c>
-[...7 lines deleted...]
-        <v>1054</v>
       </c>
     </row>
     <row r="179" spans="1:15" ht="15">
       <c r="A179" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B179" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C179" t="s">
+        <v>254</v>
+      </c>
+      <c r="D179" t="s">
         <v>1055</v>
       </c>
-      <c r="B179" t="s">
+      <c r="E179" t="s">
         <v>1056</v>
       </c>
-      <c r="C179" t="s">
-[...2 lines deleted...]
-      <c r="D179" t="s">
+      <c r="F179" t="s">
+        <v>22</v>
+      </c>
+      <c r="G179">
+        <v>94710</v>
+      </c>
+      <c r="H179" s="1">
+        <v>33399</v>
+      </c>
+      <c r="I179" t="s">
+        <v>63</v>
+      </c>
+      <c r="J179" t="s">
         <v>1057</v>
       </c>
-      <c r="E179" t="s">
-[...14 lines deleted...]
-      <c r="J179" t="s">
+      <c r="K179" t="s">
+        <v>1055</v>
+      </c>
+      <c r="L179" t="s">
         <v>1056</v>
       </c>
-      <c r="K179" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M179" t="s">
         <v>22</v>
       </c>
       <c r="N179">
-        <v>93301</v>
+        <v>94710</v>
       </c>
       <c r="O179" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="180" spans="1:15" ht="15">
       <c r="A180" t="s">
         <v>1059</v>
       </c>
       <c r="B180" t="s">
         <v>1060</v>
       </c>
       <c r="C180" t="s">
-        <v>542</v>
+        <v>268</v>
       </c>
       <c r="D180" t="s">
         <v>1061</v>
       </c>
       <c r="E180" t="s">
-        <v>542</v>
+        <v>270</v>
       </c>
       <c r="F180" t="s">
         <v>22</v>
       </c>
       <c r="G180">
-        <v>95822</v>
+        <v>93301</v>
       </c>
       <c r="H180" s="1">
         <v>34162</v>
       </c>
       <c r="I180" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
       <c r="J180" t="s">
         <v>1060</v>
       </c>
       <c r="K180" t="s">
         <v>1061</v>
       </c>
       <c r="L180" t="s">
-        <v>542</v>
+        <v>270</v>
       </c>
       <c r="M180" t="s">
         <v>22</v>
       </c>
       <c r="N180">
-        <v>95822</v>
+        <v>93301</v>
       </c>
       <c r="O180" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="181" spans="1:15" ht="15">
       <c r="A181" t="s">
         <v>1063</v>
       </c>
       <c r="B181" t="s">
         <v>1064</v>
       </c>
       <c r="C181" t="s">
-        <v>268</v>
+        <v>542</v>
       </c>
       <c r="D181" t="s">
         <v>1065</v>
       </c>
       <c r="E181" t="s">
-        <v>270</v>
+        <v>542</v>
       </c>
       <c r="F181" t="s">
         <v>22</v>
       </c>
       <c r="G181">
-        <v>93309</v>
+        <v>95822</v>
       </c>
       <c r="H181" s="1">
-        <v>34268</v>
+        <v>34162</v>
       </c>
       <c r="I181" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J181" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="K181" t="s">
         <v>1065</v>
       </c>
       <c r="L181" t="s">
-        <v>270</v>
+        <v>542</v>
       </c>
       <c r="M181" t="s">
         <v>22</v>
       </c>
       <c r="N181">
-        <v>93309</v>
+        <v>95822</v>
       </c>
       <c r="O181" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="182" spans="1:15" ht="15">
       <c r="A182" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B182" t="s">
         <v>1068</v>
       </c>
-      <c r="B182" t="s">
+      <c r="C182" t="s">
+        <v>268</v>
+      </c>
+      <c r="D182" t="s">
         <v>1069</v>
       </c>
-      <c r="C182" t="s">
+      <c r="E182" t="s">
+        <v>270</v>
+      </c>
+      <c r="F182" t="s">
+        <v>22</v>
+      </c>
+      <c r="G182">
+        <v>93309</v>
+      </c>
+      <c r="H182" s="1">
+        <v>34268</v>
+      </c>
+      <c r="I182" t="s">
+        <v>32</v>
+      </c>
+      <c r="J182" t="s">
+        <v>1070</v>
+      </c>
+      <c r="K182" t="s">
+        <v>1069</v>
+      </c>
+      <c r="L182" t="s">
+        <v>270</v>
+      </c>
+      <c r="M182" t="s">
+        <v>22</v>
+      </c>
+      <c r="N182">
+        <v>93309</v>
+      </c>
+      <c r="O182" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="183" spans="1:15" ht="15">
+      <c r="A183" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B183" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C183" t="s">
         <v>230</v>
       </c>
-      <c r="D182" t="s">
-[...2 lines deleted...]
-      <c r="E182" t="s">
+      <c r="D183" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E183" t="s">
         <v>230</v>
       </c>
-      <c r="F182" t="s">
-[...2 lines deleted...]
-      <c r="G182">
+      <c r="F183" t="s">
+        <v>22</v>
+      </c>
+      <c r="G183">
         <v>93706</v>
       </c>
-      <c r="H182" s="1">
+      <c r="H183" s="1">
         <v>34548</v>
       </c>
-      <c r="I182" t="s">
+      <c r="I183" t="s">
         <v>151</v>
       </c>
-      <c r="J182" t="s">
-[...19 lines deleted...]
-      <c r="A183" t="s">
+      <c r="J183" t="s">
         <v>1073</v>
-      </c>
-[...25 lines deleted...]
-        <v>1077</v>
       </c>
       <c r="K183" t="s">
         <v>1075</v>
       </c>
       <c r="L183" t="s">
+        <v>230</v>
+      </c>
+      <c r="M183" t="s">
+        <v>22</v>
+      </c>
+      <c r="N183">
+        <v>93721</v>
+      </c>
+      <c r="O183" t="s">
         <v>1076</v>
       </c>
-      <c r="M183" t="s">
-[...2 lines deleted...]
-      <c r="N183">
+    </row>
+    <row r="184" spans="1:17" ht="15">
+      <c r="A184" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B184" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C184" t="s">
+        <v>46</v>
+      </c>
+      <c r="D184" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E184" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F184" t="s">
+        <v>22</v>
+      </c>
+      <c r="G184">
         <v>92801</v>
       </c>
-      <c r="O183" t="s">
-[...2 lines deleted...]
-      <c r="Q183" t="s">
+      <c r="H184" s="1">
+        <v>34705</v>
+      </c>
+      <c r="I184" t="s">
+        <v>32</v>
+      </c>
+      <c r="J184" t="s">
+        <v>1081</v>
+      </c>
+      <c r="K184" t="s">
         <v>1079</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A184" t="s">
+      <c r="L184" t="s">
         <v>1080</v>
       </c>
-      <c r="B184" t="s">
-[...5 lines deleted...]
-      <c r="D184" t="s">
+      <c r="M184" t="s">
+        <v>22</v>
+      </c>
+      <c r="N184">
+        <v>92801</v>
+      </c>
+      <c r="O184" t="s">
         <v>1082</v>
       </c>
-      <c r="E184" t="s">
-[...14 lines deleted...]
-      <c r="J184" t="s">
+      <c r="Q184" t="s">
         <v>1083</v>
-      </c>
-[...13 lines deleted...]
-        <v>1084</v>
       </c>
     </row>
     <row r="185" spans="1:15" ht="15">
       <c r="A185" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B185" t="s">
         <v>1085</v>
       </c>
-      <c r="B185" t="s">
+      <c r="C185" t="s">
+        <v>658</v>
+      </c>
+      <c r="D185" t="s">
         <v>1086</v>
       </c>
-      <c r="C185" t="s">
-[...2 lines deleted...]
-      <c r="D185" t="s">
+      <c r="E185" t="s">
+        <v>660</v>
+      </c>
+      <c r="F185" t="s">
+        <v>22</v>
+      </c>
+      <c r="G185">
+        <v>96097</v>
+      </c>
+      <c r="H185" s="1">
+        <v>34747</v>
+      </c>
+      <c r="I185" t="s">
+        <v>63</v>
+      </c>
+      <c r="J185" t="s">
         <v>1087</v>
       </c>
-      <c r="E185" t="s">
-[...14 lines deleted...]
-      <c r="J185" t="s">
+      <c r="K185" t="s">
+        <v>1086</v>
+      </c>
+      <c r="L185" t="s">
+        <v>660</v>
+      </c>
+      <c r="M185" t="s">
+        <v>22</v>
+      </c>
+      <c r="N185">
+        <v>96097</v>
+      </c>
+      <c r="O185" t="s">
         <v>1088</v>
-      </c>
-[...13 lines deleted...]
-        <v>1089</v>
       </c>
     </row>
     <row r="186" spans="1:15" ht="15">
       <c r="A186" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B186" t="s">
         <v>1090</v>
       </c>
-      <c r="B186" t="s">
+      <c r="C186" t="s">
+        <v>126</v>
+      </c>
+      <c r="D186" t="s">
         <v>1091</v>
       </c>
-      <c r="C186" t="s">
-[...2 lines deleted...]
-      <c r="D186" t="s">
+      <c r="E186" t="s">
+        <v>126</v>
+      </c>
+      <c r="F186" t="s">
+        <v>22</v>
+      </c>
+      <c r="G186">
+        <v>92199</v>
+      </c>
+      <c r="H186" s="1">
+        <v>34634</v>
+      </c>
+      <c r="I186" t="s">
+        <v>93</v>
+      </c>
+      <c r="J186" t="s">
         <v>1092</v>
       </c>
-      <c r="E186" t="s">
+      <c r="K186" t="s">
+        <v>1091</v>
+      </c>
+      <c r="L186" t="s">
+        <v>126</v>
+      </c>
+      <c r="M186" t="s">
+        <v>22</v>
+      </c>
+      <c r="N186">
+        <v>92199</v>
+      </c>
+      <c r="O186" t="s">
         <v>1093</v>
-      </c>
-[...28 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
     <row r="187" spans="1:15" ht="15">
       <c r="A187" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B187" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C187" t="s">
+        <v>268</v>
+      </c>
+      <c r="D187" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E187" t="s">
         <v>1097</v>
       </c>
-      <c r="B187" t="s">
+      <c r="F187" t="s">
+        <v>22</v>
+      </c>
+      <c r="G187">
+        <v>93222</v>
+      </c>
+      <c r="H187" s="1">
+        <v>34865</v>
+      </c>
+      <c r="I187" t="s">
         <v>1098</v>
       </c>
-      <c r="C187" t="s">
+      <c r="J187" t="s">
+        <v>1095</v>
+      </c>
+      <c r="K187" t="s">
         <v>1099</v>
       </c>
-      <c r="D187" t="s">
+      <c r="L187" t="s">
+        <v>1097</v>
+      </c>
+      <c r="M187" t="s">
+        <v>22</v>
+      </c>
+      <c r="N187">
+        <v>93222</v>
+      </c>
+      <c r="O187" t="s">
         <v>1100</v>
-      </c>
-[...31 lines deleted...]
-        <v>1104</v>
       </c>
     </row>
     <row r="188" spans="1:15" ht="15">
       <c r="A188" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B188" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C188" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D188" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E188" t="s">
         <v>1105</v>
       </c>
-      <c r="B188" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F188" t="s">
         <v>22</v>
       </c>
       <c r="G188">
-        <v>90012</v>
+        <v>95936</v>
       </c>
       <c r="H188" s="1">
-        <v>36285</v>
+        <v>35179</v>
       </c>
       <c r="I188" t="s">
-        <v>93</v>
+        <v>108</v>
       </c>
       <c r="J188" t="s">
         <v>1106</v>
       </c>
       <c r="K188" t="s">
+        <v>1107</v>
+      </c>
+      <c r="L188" t="s">
+        <v>1105</v>
+      </c>
+      <c r="M188" t="s">
+        <v>22</v>
+      </c>
+      <c r="N188">
+        <v>95936</v>
+      </c>
+      <c r="O188" t="s">
         <v>1108</v>
-      </c>
-[...10 lines deleted...]
-        <v>1109</v>
       </c>
     </row>
     <row r="189" spans="1:15" ht="15">
       <c r="A189" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B189" t="s">
         <v>1110</v>
       </c>
-      <c r="B189" t="s">
+      <c r="C189" t="s">
+        <v>60</v>
+      </c>
+      <c r="D189" t="s">
         <v>1111</v>
       </c>
-      <c r="C189" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E189" t="s">
-        <v>1113</v>
+        <v>60</v>
       </c>
       <c r="F189" t="s">
         <v>22</v>
       </c>
       <c r="G189">
-        <v>93291</v>
+        <v>90012</v>
       </c>
       <c r="H189" s="1">
-        <v>36320</v>
+        <v>36285</v>
       </c>
       <c r="I189" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="J189" t="s">
-        <v>1114</v>
+        <v>1110</v>
       </c>
       <c r="K189" t="s">
         <v>1112</v>
       </c>
       <c r="L189" t="s">
+        <v>60</v>
+      </c>
+      <c r="M189" t="s">
+        <v>22</v>
+      </c>
+      <c r="N189">
+        <v>90086</v>
+      </c>
+      <c r="O189" t="s">
         <v>1113</v>
-      </c>
-[...7 lines deleted...]
-        <v>1115</v>
       </c>
     </row>
     <row r="190" spans="1:15" ht="15">
       <c r="A190" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B190" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C190" t="s">
+        <v>333</v>
+      </c>
+      <c r="D190" t="s">
         <v>1116</v>
       </c>
-      <c r="B190" t="s">
+      <c r="E190" t="s">
         <v>1117</v>
       </c>
-      <c r="C190" t="s">
-[...2 lines deleted...]
-      <c r="D190" t="s">
+      <c r="F190" t="s">
+        <v>22</v>
+      </c>
+      <c r="G190">
+        <v>93291</v>
+      </c>
+      <c r="H190" s="1">
+        <v>36320</v>
+      </c>
+      <c r="I190" t="s">
+        <v>151</v>
+      </c>
+      <c r="J190" t="s">
         <v>1118</v>
       </c>
-      <c r="E190" t="s">
-[...14 lines deleted...]
-      <c r="J190" t="s">
+      <c r="K190" t="s">
+        <v>1116</v>
+      </c>
+      <c r="L190" t="s">
+        <v>1117</v>
+      </c>
+      <c r="M190" t="s">
+        <v>22</v>
+      </c>
+      <c r="N190">
+        <v>93291</v>
+      </c>
+      <c r="O190" t="s">
         <v>1119</v>
-      </c>
-[...13 lines deleted...]
-        <v>1120</v>
       </c>
     </row>
     <row r="191" spans="1:15" ht="15">
       <c r="A191" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B191" t="s">
         <v>1121</v>
       </c>
-      <c r="B191" t="s">
+      <c r="C191" t="s">
+        <v>46</v>
+      </c>
+      <c r="D191" t="s">
         <v>1122</v>
       </c>
-      <c r="C191" t="s">
-[...2 lines deleted...]
-      <c r="D191" t="s">
+      <c r="E191" t="s">
+        <v>888</v>
+      </c>
+      <c r="F191" t="s">
+        <v>22</v>
+      </c>
+      <c r="G191">
+        <v>92630</v>
+      </c>
+      <c r="H191" s="1">
+        <v>36341</v>
+      </c>
+      <c r="I191" t="s">
+        <v>93</v>
+      </c>
+      <c r="J191" t="s">
         <v>1123</v>
       </c>
-      <c r="E191" t="s">
+      <c r="K191" t="s">
+        <v>1122</v>
+      </c>
+      <c r="L191" t="s">
+        <v>888</v>
+      </c>
+      <c r="M191" t="s">
+        <v>22</v>
+      </c>
+      <c r="N191">
+        <v>92630</v>
+      </c>
+      <c r="O191" t="s">
         <v>1124</v>
-      </c>
-[...28 lines deleted...]
-        <v>1127</v>
       </c>
     </row>
     <row r="192" spans="1:15" ht="15">
       <c r="A192" t="s">
-        <v>1128</v>
+        <v>1125</v>
       </c>
       <c r="B192" t="s">
-        <v>1129</v>
+        <v>1126</v>
       </c>
       <c r="C192" t="s">
         <v>60</v>
       </c>
       <c r="D192" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E192" t="s">
+        <v>1128</v>
+      </c>
+      <c r="F192" t="s">
+        <v>22</v>
+      </c>
+      <c r="G192">
+        <v>91204</v>
+      </c>
+      <c r="H192" s="1">
+        <v>37203</v>
+      </c>
+      <c r="I192" t="s">
+        <v>1129</v>
+      </c>
+      <c r="J192" t="s">
         <v>1130</v>
       </c>
-      <c r="E192" t="s">
+      <c r="K192" t="s">
+        <v>1127</v>
+      </c>
+      <c r="L192" t="s">
+        <v>1128</v>
+      </c>
+      <c r="M192" t="s">
+        <v>22</v>
+      </c>
+      <c r="N192">
+        <v>91204</v>
+      </c>
+      <c r="O192" t="s">
         <v>1131</v>
-      </c>
-[...28 lines deleted...]
-        <v>1133</v>
       </c>
     </row>
     <row r="193" spans="1:15" ht="15">
       <c r="A193" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B193" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C193" t="s">
+        <v>60</v>
+      </c>
+      <c r="D193" t="s">
         <v>1134</v>
       </c>
-      <c r="B193" t="s">
+      <c r="E193" t="s">
         <v>1135</v>
       </c>
-      <c r="C193" t="s">
-[...2 lines deleted...]
-      <c r="D193" t="s">
+      <c r="F193" t="s">
+        <v>22</v>
+      </c>
+      <c r="G193">
+        <v>91711</v>
+      </c>
+      <c r="H193" s="1">
+        <v>39056</v>
+      </c>
+      <c r="I193" t="s">
+        <v>63</v>
+      </c>
+      <c r="J193" t="s">
         <v>1136</v>
       </c>
-      <c r="E193" t="s">
-[...11 lines deleted...]
-      <c r="I193" t="s">
+      <c r="K193" t="s">
+        <v>1134</v>
+      </c>
+      <c r="L193" t="s">
+        <v>1135</v>
+      </c>
+      <c r="M193" t="s">
+        <v>22</v>
+      </c>
+      <c r="N193">
+        <v>91711</v>
+      </c>
+      <c r="O193" t="s">
         <v>1137</v>
-      </c>
-[...16 lines deleted...]
-        <v>1138</v>
       </c>
     </row>
     <row r="194" spans="1:15" ht="15">
       <c r="A194" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B194" t="s">
         <v>1139</v>
       </c>
-      <c r="B194" t="s">
+      <c r="C194" t="s">
+        <v>82</v>
+      </c>
+      <c r="D194" t="s">
         <v>1140</v>
       </c>
-      <c r="C194" t="s">
-[...2 lines deleted...]
-      <c r="D194" t="s">
+      <c r="E194" t="s">
+        <v>898</v>
+      </c>
+      <c r="F194" t="s">
+        <v>22</v>
+      </c>
+      <c r="G194">
+        <v>91761</v>
+      </c>
+      <c r="H194" s="1">
+        <v>39104</v>
+      </c>
+      <c r="I194" t="s">
         <v>1141</v>
       </c>
-      <c r="E194" t="s">
+      <c r="J194" t="s">
+        <v>1139</v>
+      </c>
+      <c r="K194" t="s">
+        <v>1140</v>
+      </c>
+      <c r="L194" t="s">
+        <v>898</v>
+      </c>
+      <c r="M194" t="s">
+        <v>22</v>
+      </c>
+      <c r="N194">
+        <v>91761</v>
+      </c>
+      <c r="O194" t="s">
         <v>1142</v>
-      </c>
-[...28 lines deleted...]
-        <v>1145</v>
       </c>
     </row>
     <row r="195" spans="1:15" ht="15">
       <c r="A195" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B195" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C195" t="s">
+        <v>316</v>
+      </c>
+      <c r="D195" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E195" t="s">
         <v>1146</v>
       </c>
-      <c r="B195" t="s">
+      <c r="F195" t="s">
+        <v>22</v>
+      </c>
+      <c r="G195">
+        <v>93436</v>
+      </c>
+      <c r="H195" s="1">
+        <v>39540</v>
+      </c>
+      <c r="I195" t="s">
+        <v>63</v>
+      </c>
+      <c r="J195" t="s">
         <v>1147</v>
       </c>
-      <c r="C195" t="s">
-[...2 lines deleted...]
-      <c r="D195" t="s">
+      <c r="K195" t="s">
         <v>1148</v>
       </c>
-      <c r="E195" t="s">
+      <c r="L195" t="s">
+        <v>1146</v>
+      </c>
+      <c r="M195" t="s">
+        <v>22</v>
+      </c>
+      <c r="N195">
+        <v>93436</v>
+      </c>
+      <c r="O195" t="s">
         <v>1149</v>
-      </c>
-[...28 lines deleted...]
-        <v>1152</v>
       </c>
     </row>
     <row r="196" spans="1:15" ht="15">
       <c r="A196" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B196" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C196" t="s">
+        <v>82</v>
+      </c>
+      <c r="D196" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E196" t="s">
         <v>1153</v>
       </c>
-      <c r="B196" t="s">
+      <c r="F196" t="s">
+        <v>22</v>
+      </c>
+      <c r="G196">
+        <v>92278</v>
+      </c>
+      <c r="H196" s="1">
+        <v>39580</v>
+      </c>
+      <c r="I196" t="s">
+        <v>93</v>
+      </c>
+      <c r="J196" t="s">
         <v>1154</v>
-      </c>
-[...22 lines deleted...]
-        <v>1156</v>
       </c>
       <c r="K196" t="s">
         <v>1155</v>
       </c>
       <c r="L196" t="s">
-        <v>1113</v>
+        <v>1153</v>
       </c>
       <c r="M196" t="s">
         <v>22</v>
       </c>
       <c r="N196">
-        <v>93292</v>
+        <v>92278</v>
       </c>
       <c r="O196" t="s">
-        <v>1157</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="197" spans="1:15" ht="15">
       <c r="A197" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B197" t="s">
         <v>1158</v>
       </c>
-      <c r="B197" t="s">
+      <c r="C197" t="s">
+        <v>333</v>
+      </c>
+      <c r="D197" t="s">
         <v>1159</v>
       </c>
-      <c r="C197" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E197" t="s">
-        <v>1161</v>
+        <v>1117</v>
       </c>
       <c r="F197" t="s">
         <v>22</v>
       </c>
       <c r="G197">
-        <v>92373</v>
+        <v>93292</v>
       </c>
       <c r="H197" s="1">
         <v>39623</v>
       </c>
       <c r="I197" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J197" t="s">
+        <v>1160</v>
+      </c>
+      <c r="K197" t="s">
         <v>1159</v>
       </c>
-      <c r="K197" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L197" t="s">
+        <v>1117</v>
+      </c>
+      <c r="M197" t="s">
+        <v>22</v>
+      </c>
+      <c r="N197">
+        <v>93292</v>
+      </c>
+      <c r="O197" t="s">
         <v>1161</v>
-      </c>
-[...7 lines deleted...]
-        <v>1163</v>
       </c>
     </row>
     <row r="198" spans="1:15" ht="15">
       <c r="A198" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B198" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C198" t="s">
+        <v>82</v>
+      </c>
+      <c r="D198" t="s">
         <v>1164</v>
       </c>
-      <c r="B198" t="s">
+      <c r="E198" t="s">
         <v>1165</v>
       </c>
-      <c r="C198" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F198" t="s">
         <v>22</v>
       </c>
-      <c r="G198" t="s">
-        <v>1168</v>
+      <c r="G198">
+        <v>92373</v>
       </c>
       <c r="H198" s="1">
-        <v>39636</v>
+        <v>39623</v>
       </c>
       <c r="I198" t="s">
         <v>63</v>
       </c>
       <c r="J198" t="s">
-        <v>1169</v>
+        <v>1163</v>
       </c>
       <c r="K198" t="s">
         <v>1166</v>
       </c>
       <c r="L198" t="s">
+        <v>1165</v>
+      </c>
+      <c r="M198" t="s">
+        <v>22</v>
+      </c>
+      <c r="N198">
+        <v>92373</v>
+      </c>
+      <c r="O198" t="s">
         <v>1167</v>
-      </c>
-[...7 lines deleted...]
-        <v>1170</v>
       </c>
     </row>
     <row r="199" spans="1:15" ht="15">
       <c r="A199" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B199" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C199" t="s">
+        <v>482</v>
+      </c>
+      <c r="D199" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E199" t="s">
         <v>1171</v>
       </c>
-      <c r="B199" t="s">
+      <c r="F199" t="s">
+        <v>22</v>
+      </c>
+      <c r="G199" t="s">
         <v>1172</v>
       </c>
-      <c r="C199" t="s">
-[...2 lines deleted...]
-      <c r="D199" t="s">
+      <c r="H199" s="1">
+        <v>39636</v>
+      </c>
+      <c r="I199" t="s">
+        <v>63</v>
+      </c>
+      <c r="J199" t="s">
         <v>1173</v>
       </c>
-      <c r="E199" t="s">
+      <c r="K199" t="s">
+        <v>1170</v>
+      </c>
+      <c r="L199" t="s">
+        <v>1171</v>
+      </c>
+      <c r="M199" t="s">
+        <v>22</v>
+      </c>
+      <c r="N199" t="s">
+        <v>1172</v>
+      </c>
+      <c r="O199" t="s">
         <v>1174</v>
-      </c>
-[...28 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
     <row r="200" spans="1:15" ht="15">
       <c r="A200" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B200" t="s">
         <v>1176</v>
       </c>
-      <c r="B200" t="s">
+      <c r="C200" t="s">
+        <v>74</v>
+      </c>
+      <c r="D200" t="s">
         <v>1177</v>
       </c>
-      <c r="C200" t="s">
-[...2 lines deleted...]
-      <c r="D200" t="s">
+      <c r="E200" t="s">
         <v>1178</v>
       </c>
-      <c r="E200" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F200" t="s">
         <v>22</v>
       </c>
       <c r="G200">
-        <v>95205</v>
+        <v>92220</v>
       </c>
       <c r="H200" s="1">
-        <v>39678</v>
+        <v>39644</v>
       </c>
       <c r="I200" t="s">
-        <v>63</v>
+        <v>382</v>
       </c>
       <c r="J200" t="s">
+        <v>1176</v>
+      </c>
+      <c r="K200" t="s">
+        <v>1177</v>
+      </c>
+      <c r="L200" t="s">
+        <v>1178</v>
+      </c>
+      <c r="M200" t="s">
+        <v>22</v>
+      </c>
+      <c r="N200">
+        <v>92220</v>
+      </c>
+      <c r="O200" t="s">
         <v>1179</v>
-      </c>
-[...13 lines deleted...]
-        <v>1181</v>
       </c>
     </row>
     <row r="201" spans="1:15" ht="15">
       <c r="A201" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B201" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C201" t="s">
+        <v>207</v>
+      </c>
+      <c r="D201" t="s">
         <v>1182</v>
       </c>
-      <c r="B201" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E201" t="s">
-        <v>1185</v>
+        <v>951</v>
       </c>
       <c r="F201" t="s">
         <v>22</v>
       </c>
       <c r="G201">
-        <v>94530</v>
+        <v>95205</v>
       </c>
       <c r="H201" s="1">
-        <v>39918</v>
+        <v>39678</v>
       </c>
       <c r="I201" t="s">
         <v>63</v>
       </c>
       <c r="J201" t="s">
-        <v>1186</v>
+        <v>1183</v>
       </c>
       <c r="K201" t="s">
-        <v>1187</v>
+        <v>1184</v>
       </c>
       <c r="L201" t="s">
+        <v>951</v>
+      </c>
+      <c r="M201" t="s">
+        <v>22</v>
+      </c>
+      <c r="N201">
+        <v>95213</v>
+      </c>
+      <c r="O201" t="s">
         <v>1185</v>
-      </c>
-[...7 lines deleted...]
-        <v>1188</v>
       </c>
     </row>
     <row r="202" spans="1:15" ht="15">
       <c r="A202" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B202" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C202" t="s">
+        <v>133</v>
+      </c>
+      <c r="D202" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E202" t="s">
         <v>1189</v>
       </c>
-      <c r="B202" t="s">
+      <c r="F202" t="s">
+        <v>22</v>
+      </c>
+      <c r="G202">
+        <v>94530</v>
+      </c>
+      <c r="H202" s="1">
+        <v>39918</v>
+      </c>
+      <c r="I202" t="s">
+        <v>63</v>
+      </c>
+      <c r="J202" t="s">
         <v>1190</v>
       </c>
-      <c r="C202" t="s">
+      <c r="K202" t="s">
         <v>1191</v>
       </c>
-      <c r="D202" t="s">
+      <c r="L202" t="s">
+        <v>1189</v>
+      </c>
+      <c r="M202" t="s">
+        <v>22</v>
+      </c>
+      <c r="N202">
+        <v>94530</v>
+      </c>
+      <c r="O202" t="s">
         <v>1192</v>
-      </c>
-[...31 lines deleted...]
-        <v>1194</v>
       </c>
     </row>
     <row r="203" spans="1:15" ht="15">
       <c r="A203" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B203" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C203" t="s">
         <v>1195</v>
       </c>
-      <c r="B203" t="s">
+      <c r="D203" t="s">
         <v>1196</v>
       </c>
-      <c r="C203" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E203" t="s">
-        <v>106</v>
+        <v>1195</v>
       </c>
       <c r="F203" t="s">
         <v>22</v>
       </c>
       <c r="G203">
-        <v>95060</v>
+        <v>95338</v>
       </c>
       <c r="H203" s="1">
-        <v>40197</v>
+        <v>40203</v>
       </c>
       <c r="I203" t="s">
         <v>32</v>
       </c>
       <c r="J203" t="s">
+        <v>1197</v>
+      </c>
+      <c r="K203" t="s">
+        <v>1196</v>
+      </c>
+      <c r="L203" t="s">
+        <v>1195</v>
+      </c>
+      <c r="M203" t="s">
+        <v>22</v>
+      </c>
+      <c r="N203">
+        <v>95338</v>
+      </c>
+      <c r="O203" t="s">
         <v>1198</v>
-      </c>
-[...13 lines deleted...]
-        <v>1199</v>
       </c>
     </row>
     <row r="204" spans="1:15" ht="15">
       <c r="A204" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B204" t="s">
         <v>1200</v>
       </c>
-      <c r="B204" t="s">
+      <c r="C204" t="s">
+        <v>106</v>
+      </c>
+      <c r="D204" t="s">
         <v>1201</v>
       </c>
-      <c r="C204" t="s">
-[...2 lines deleted...]
-      <c r="D204" t="s">
+      <c r="E204" t="s">
+        <v>106</v>
+      </c>
+      <c r="F204" t="s">
+        <v>22</v>
+      </c>
+      <c r="G204">
+        <v>95060</v>
+      </c>
+      <c r="H204" s="1">
+        <v>40197</v>
+      </c>
+      <c r="I204" t="s">
+        <v>32</v>
+      </c>
+      <c r="J204" t="s">
         <v>1202</v>
       </c>
-      <c r="E204" t="s">
-[...14 lines deleted...]
-      <c r="J204" t="s">
+      <c r="K204" t="s">
+        <v>1201</v>
+      </c>
+      <c r="L204" t="s">
+        <v>106</v>
+      </c>
+      <c r="M204" t="s">
+        <v>22</v>
+      </c>
+      <c r="N204">
+        <v>95060</v>
+      </c>
+      <c r="O204" t="s">
         <v>1203</v>
-      </c>
-[...13 lines deleted...]
-        <v>1204</v>
       </c>
     </row>
     <row r="205" spans="1:15" ht="15">
       <c r="A205" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B205" t="s">
         <v>1205</v>
       </c>
-      <c r="B205" t="s">
+      <c r="C205" t="s">
+        <v>542</v>
+      </c>
+      <c r="D205" t="s">
         <v>1206</v>
       </c>
-      <c r="C205" t="s">
+      <c r="E205" t="s">
+        <v>542</v>
+      </c>
+      <c r="F205" t="s">
+        <v>22</v>
+      </c>
+      <c r="G205">
+        <v>95824</v>
+      </c>
+      <c r="H205" s="1">
+        <v>43745</v>
+      </c>
+      <c r="I205" t="s">
+        <v>63</v>
+      </c>
+      <c r="J205" t="s">
+        <v>1207</v>
+      </c>
+      <c r="K205" t="s">
+        <v>1206</v>
+      </c>
+      <c r="L205" t="s">
+        <v>542</v>
+      </c>
+      <c r="M205" t="s">
+        <v>22</v>
+      </c>
+      <c r="N205">
+        <v>95824</v>
+      </c>
+      <c r="O205" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="206" spans="1:15" ht="15">
+      <c r="A206" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B206" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C206" t="s">
         <v>82</v>
       </c>
-      <c r="D205" t="s">
-[...8 lines deleted...]
-      <c r="G205">
+      <c r="D206" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E206" t="s">
+        <v>1212</v>
+      </c>
+      <c r="F206" t="s">
+        <v>22</v>
+      </c>
+      <c r="G206">
         <v>92311</v>
       </c>
-      <c r="H205" s="1">
+      <c r="H206" s="1">
         <v>41358</v>
       </c>
-      <c r="I205" t="s">
+      <c r="I206" t="s">
         <v>93</v>
       </c>
-      <c r="J205" t="s">
-[...11 lines deleted...]
-      <c r="N205">
+      <c r="J206" t="s">
+        <v>1213</v>
+      </c>
+      <c r="K206" t="s">
+        <v>1211</v>
+      </c>
+      <c r="L206" t="s">
+        <v>1212</v>
+      </c>
+      <c r="M206" t="s">
+        <v>22</v>
+      </c>
+      <c r="N206">
         <v>92311</v>
       </c>
-      <c r="O205" t="s">
-[...13 lines deleted...]
-      <c r="D206" t="s">
+      <c r="O206" t="s">
         <v>1214</v>
       </c>
-      <c r="E206" t="s">
+    </row>
+    <row r="207" spans="1:16" ht="15">
+      <c r="A207" t="s">
         <v>1215</v>
       </c>
-      <c r="F206" t="s">
-[...2 lines deleted...]
-      <c r="G206">
+      <c r="B207" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C207" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D207" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E207" t="s">
+        <v>1219</v>
+      </c>
+      <c r="F207" t="s">
+        <v>22</v>
+      </c>
+      <c r="G207">
         <v>95301</v>
       </c>
-      <c r="H206" s="1">
+      <c r="H207" s="1">
         <v>41792</v>
       </c>
-      <c r="I206" t="s">
+      <c r="I207" t="s">
         <v>32</v>
       </c>
-      <c r="J206" t="s">
-[...11 lines deleted...]
-      <c r="N206">
+      <c r="J207" t="s">
+        <v>1220</v>
+      </c>
+      <c r="K207" t="s">
+        <v>1221</v>
+      </c>
+      <c r="L207" t="s">
+        <v>1219</v>
+      </c>
+      <c r="M207" t="s">
+        <v>22</v>
+      </c>
+      <c r="N207">
         <v>95301</v>
       </c>
-      <c r="O206" t="s">
-[...16 lines deleted...]
-      <c r="D207" t="s">
+      <c r="O207" t="s">
         <v>1222</v>
       </c>
-      <c r="E207" t="s">
-[...14 lines deleted...]
-      <c r="J207" t="s">
+      <c r="P207" t="s">
         <v>1223</v>
-      </c>
-[...13 lines deleted...]
-        <v>1225</v>
       </c>
     </row>
     <row r="208" spans="1:15" ht="15">
       <c r="A208" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B208" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C208" t="s">
+        <v>254</v>
+      </c>
+      <c r="D208" t="s">
         <v>1226</v>
       </c>
-      <c r="B208" t="s">
+      <c r="E208" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F208" t="s">
+        <v>22</v>
+      </c>
+      <c r="G208">
+        <v>94710</v>
+      </c>
+      <c r="H208" s="1">
+        <v>41806</v>
+      </c>
+      <c r="I208" t="s">
+        <v>40</v>
+      </c>
+      <c r="J208" t="s">
         <v>1227</v>
       </c>
-      <c r="C208" t="s">
-[...2 lines deleted...]
-      <c r="D208" t="s">
+      <c r="K208" t="s">
         <v>1228</v>
       </c>
-      <c r="E208" t="s">
-[...14 lines deleted...]
-      <c r="J208" t="s">
+      <c r="L208" t="s">
+        <v>1056</v>
+      </c>
+      <c r="M208" t="s">
+        <v>22</v>
+      </c>
+      <c r="N208">
+        <v>94707</v>
+      </c>
+      <c r="O208" t="s">
         <v>1229</v>
-      </c>
-[...13 lines deleted...]
-        <v>1231</v>
       </c>
     </row>
     <row r="209" spans="1:15" ht="15">
       <c r="A209" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B209" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C209" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D209" t="s">
         <v>1232</v>
       </c>
-      <c r="B209" t="s">
+      <c r="E209" t="s">
+        <v>1219</v>
+      </c>
+      <c r="F209" t="s">
+        <v>22</v>
+      </c>
+      <c r="G209">
+        <v>95301</v>
+      </c>
+      <c r="H209" s="1">
+        <v>44340</v>
+      </c>
+      <c r="I209" t="s">
+        <v>704</v>
+      </c>
+      <c r="J209" t="s">
         <v>1233</v>
-      </c>
-[...22 lines deleted...]
-        <v>1235</v>
       </c>
       <c r="K209" t="s">
         <v>1234</v>
       </c>
       <c r="L209" t="s">
-        <v>60</v>
+        <v>1219</v>
       </c>
       <c r="M209" t="s">
         <v>22</v>
       </c>
       <c r="N209">
-        <v>90015</v>
+        <v>95301</v>
       </c>
       <c r="O209" t="s">
-        <v>1236</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="210" spans="1:15" ht="15">
       <c r="A210" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B210" t="s">
         <v>1237</v>
-      </c>
-[...1 lines deleted...]
-        <v>1238</v>
       </c>
       <c r="C210" t="s">
         <v>60</v>
       </c>
       <c r="D210" t="s">
+        <v>1238</v>
+      </c>
+      <c r="E210" t="s">
+        <v>60</v>
+      </c>
+      <c r="F210" t="s">
+        <v>22</v>
+      </c>
+      <c r="G210">
+        <v>90015</v>
+      </c>
+      <c r="H210" s="1">
+        <v>42926</v>
+      </c>
+      <c r="I210" t="s">
+        <v>755</v>
+      </c>
+      <c r="J210" t="s">
         <v>1239</v>
       </c>
-      <c r="E210" t="s">
+      <c r="K210" t="s">
+        <v>1238</v>
+      </c>
+      <c r="L210" t="s">
+        <v>60</v>
+      </c>
+      <c r="M210" t="s">
+        <v>22</v>
+      </c>
+      <c r="N210">
+        <v>90015</v>
+      </c>
+      <c r="O210" t="s">
         <v>1240</v>
       </c>
-      <c r="F210" t="s">
-[...2 lines deleted...]
-      <c r="G210">
+    </row>
+    <row r="211" spans="1:15" ht="15">
+      <c r="A211" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B211" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C211" t="s">
+        <v>60</v>
+      </c>
+      <c r="D211" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E211" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F211" t="s">
+        <v>22</v>
+      </c>
+      <c r="G211">
         <v>90404</v>
       </c>
-      <c r="H210" s="1">
+      <c r="H211" s="1">
         <v>41739</v>
       </c>
-      <c r="I210" t="s">
+      <c r="I211" t="s">
         <v>382</v>
       </c>
-      <c r="J210" t="s">
-[...11 lines deleted...]
-      <c r="N210">
+      <c r="J211" t="s">
+        <v>1245</v>
+      </c>
+      <c r="K211" t="s">
+        <v>1243</v>
+      </c>
+      <c r="L211" t="s">
+        <v>1244</v>
+      </c>
+      <c r="M211" t="s">
+        <v>22</v>
+      </c>
+      <c r="N211">
         <v>90404</v>
       </c>
-      <c r="O210" t="s">
-[...10 lines deleted...]
-      <c r="C211" t="s">
+      <c r="O211" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="212" spans="1:17" ht="15">
+      <c r="A212" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B212" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C212" t="s">
         <v>316</v>
       </c>
-      <c r="D211" t="s">
-[...2 lines deleted...]
-      <c r="E211" t="s">
+      <c r="D212" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E212" t="s">
         <v>316</v>
       </c>
-      <c r="F211" t="s">
-[...2 lines deleted...]
-      <c r="G211">
+      <c r="F212" t="s">
+        <v>22</v>
+      </c>
+      <c r="G212">
         <v>93105</v>
       </c>
-      <c r="H211" s="1">
+      <c r="H212" s="1">
         <v>41535</v>
       </c>
-      <c r="I211" t="s">
+      <c r="I212" t="s">
         <v>63</v>
       </c>
-      <c r="J211" t="s">
-[...5 lines deleted...]
-      <c r="L211" t="s">
+      <c r="J212" t="s">
+        <v>1250</v>
+      </c>
+      <c r="K212" t="s">
+        <v>1249</v>
+      </c>
+      <c r="L212" t="s">
         <v>316</v>
       </c>
-      <c r="M211" t="s">
-[...2 lines deleted...]
-      <c r="N211">
+      <c r="M212" t="s">
+        <v>22</v>
+      </c>
+      <c r="N212">
         <v>93105</v>
       </c>
-      <c r="O211" t="s">
-[...16 lines deleted...]
-      <c r="D212" t="s">
+      <c r="O212" t="s">
         <v>1251</v>
       </c>
-      <c r="E212" t="s">
-[...14 lines deleted...]
-      <c r="J212" t="s">
+      <c r="Q212" t="s">
         <v>1252</v>
-      </c>
-[...13 lines deleted...]
-        <v>1253</v>
       </c>
     </row>
     <row r="213" spans="1:15" ht="15">
       <c r="A213" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B213" t="s">
         <v>1254</v>
       </c>
-      <c r="B213" t="s">
+      <c r="C213" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D213" t="s">
         <v>1255</v>
       </c>
-      <c r="C213" t="s">
-[...2 lines deleted...]
-      <c r="D213" t="s">
+      <c r="E213" t="s">
+        <v>1217</v>
+      </c>
+      <c r="F213" t="s">
+        <v>22</v>
+      </c>
+      <c r="G213">
+        <v>95343</v>
+      </c>
+      <c r="H213" s="1">
+        <v>43914</v>
+      </c>
+      <c r="I213" t="s">
+        <v>93</v>
+      </c>
+      <c r="J213" t="s">
         <v>1256</v>
       </c>
-      <c r="E213" t="s">
-[...11 lines deleted...]
-      <c r="J213" t="s">
+      <c r="K213" t="s">
+        <v>1255</v>
+      </c>
+      <c r="L213" t="s">
+        <v>1217</v>
+      </c>
+      <c r="M213" t="s">
+        <v>22</v>
+      </c>
+      <c r="N213">
+        <v>95343</v>
+      </c>
+      <c r="O213" t="s">
         <v>1257</v>
-      </c>
-[...13 lines deleted...]
-        <v>1259</v>
       </c>
     </row>
     <row r="214" spans="1:15" ht="15">
       <c r="A214" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B214" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C214" t="s">
+        <v>254</v>
+      </c>
+      <c r="D214" t="s">
         <v>1260</v>
       </c>
-      <c r="B214" t="s">
+      <c r="E214" t="s">
+        <v>256</v>
+      </c>
+      <c r="F214" t="s">
+        <v>22</v>
+      </c>
+      <c r="G214">
+        <v>94607</v>
+      </c>
+      <c r="H214" s="1">
+        <v>45699</v>
+      </c>
+      <c r="J214" t="s">
         <v>1261</v>
       </c>
-      <c r="C214" t="s">
-[...2 lines deleted...]
-      <c r="D214" t="s">
+      <c r="K214" t="s">
         <v>1262</v>
       </c>
-      <c r="E214" t="s">
-[...14 lines deleted...]
-      <c r="J214" t="s">
+      <c r="L214" t="s">
+        <v>256</v>
+      </c>
+      <c r="M214" t="s">
+        <v>22</v>
+      </c>
+      <c r="N214">
+        <v>94607</v>
+      </c>
+      <c r="O214" t="s">
         <v>1263</v>
-      </c>
-[...13 lines deleted...]
-        <v>1265</v>
       </c>
     </row>
     <row r="215" spans="1:15" ht="15">
       <c r="A215" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B215" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C215" t="s">
+        <v>802</v>
+      </c>
+      <c r="D215" t="s">
         <v>1266</v>
       </c>
-      <c r="B215" t="s">
+      <c r="E215" t="s">
+        <v>804</v>
+      </c>
+      <c r="F215" t="s">
+        <v>22</v>
+      </c>
+      <c r="G215">
+        <v>95616</v>
+      </c>
+      <c r="H215" s="1">
+        <v>42304</v>
+      </c>
+      <c r="I215" t="s">
+        <v>93</v>
+      </c>
+      <c r="J215" t="s">
         <v>1267</v>
       </c>
-      <c r="C215" t="s">
-[...2 lines deleted...]
-      <c r="D215" t="s">
+      <c r="K215" t="s">
         <v>1268</v>
       </c>
-      <c r="E215" t="s">
+      <c r="L215" t="s">
+        <v>804</v>
+      </c>
+      <c r="M215" t="s">
+        <v>22</v>
+      </c>
+      <c r="N215">
+        <v>95616</v>
+      </c>
+      <c r="O215" t="s">
         <v>1269</v>
-      </c>
-[...25 lines deleted...]
-        <v>1272</v>
       </c>
     </row>
     <row r="216" spans="1:15" ht="15">
       <c r="A216" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B216" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C216" t="s">
+        <v>60</v>
+      </c>
+      <c r="D216" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E216" t="s">
         <v>1273</v>
       </c>
-      <c r="B216" t="s">
+      <c r="F216" t="s">
+        <v>22</v>
+      </c>
+      <c r="G216">
+        <v>91125</v>
+      </c>
+      <c r="H216" s="1">
+        <v>45638</v>
+      </c>
+      <c r="J216" t="s">
         <v>1274</v>
       </c>
-      <c r="C216" t="s">
+      <c r="K216" t="s">
         <v>1275</v>
       </c>
-      <c r="D216" t="s">
+      <c r="L216" t="s">
+        <v>1273</v>
+      </c>
+      <c r="M216" t="s">
+        <v>22</v>
+      </c>
+      <c r="N216">
+        <v>91125</v>
+      </c>
+      <c r="O216" t="s">
         <v>1276</v>
-      </c>
-[...28 lines deleted...]
-        <v>1278</v>
       </c>
     </row>
     <row r="217" spans="1:15" ht="15">
       <c r="A217" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B217" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C217" t="s">
         <v>1279</v>
       </c>
-      <c r="B217" t="s">
+      <c r="D217" t="s">
         <v>1280</v>
       </c>
-      <c r="C217" t="s">
-[...2 lines deleted...]
-      <c r="D217" t="s">
+      <c r="E217" t="s">
+        <v>1279</v>
+      </c>
+      <c r="F217" t="s">
+        <v>22</v>
+      </c>
+      <c r="G217">
+        <v>90045</v>
+      </c>
+      <c r="H217" s="1">
+        <v>46042</v>
+      </c>
+      <c r="J217" t="s">
         <v>1281</v>
       </c>
-      <c r="E217" t="s">
-[...14 lines deleted...]
-      <c r="J217" t="s">
+      <c r="K217" t="s">
         <v>1280</v>
       </c>
-      <c r="K217" t="s">
+      <c r="L217" t="s">
+        <v>1279</v>
+      </c>
+      <c r="M217" t="s">
+        <v>22</v>
+      </c>
+      <c r="N217">
+        <v>90045</v>
+      </c>
+      <c r="O217" t="s">
         <v>1282</v>
-      </c>
-[...10 lines deleted...]
-        <v>1283</v>
       </c>
     </row>
     <row r="218" spans="1:15" ht="15">
       <c r="A218" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B218" t="s">
         <v>1284</v>
-      </c>
-[...1 lines deleted...]
-        <v>1285</v>
       </c>
       <c r="C218" t="s">
         <v>106</v>
       </c>
       <c r="D218" t="s">
-        <v>1286</v>
+        <v>1285</v>
       </c>
       <c r="E218" t="s">
-        <v>1287</v>
+        <v>106</v>
       </c>
       <c r="F218" t="s">
         <v>22</v>
       </c>
       <c r="G218">
-        <v>95076</v>
+        <v>95060</v>
       </c>
       <c r="H218" s="1">
-        <v>43402</v>
+        <v>41667</v>
       </c>
       <c r="I218" t="s">
         <v>32</v>
       </c>
       <c r="J218" t="s">
-        <v>1288</v>
+        <v>1284</v>
       </c>
       <c r="K218" t="s">
         <v>1286</v>
       </c>
       <c r="L218" t="s">
+        <v>106</v>
+      </c>
+      <c r="M218" t="s">
+        <v>22</v>
+      </c>
+      <c r="N218">
+        <v>95060</v>
+      </c>
+      <c r="O218" t="s">
         <v>1287</v>
-      </c>
-[...7 lines deleted...]
-        <v>1289</v>
       </c>
     </row>
     <row r="219" spans="1:15" ht="15">
       <c r="A219" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B219" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C219" t="s">
+        <v>106</v>
+      </c>
+      <c r="D219" t="s">
         <v>1290</v>
       </c>
-      <c r="B219" t="s">
+      <c r="E219" t="s">
         <v>1291</v>
       </c>
-      <c r="C219" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F219" t="s">
         <v>22</v>
       </c>
       <c r="G219">
-        <v>90232</v>
+        <v>95076</v>
       </c>
       <c r="H219" s="1">
-        <v>43549</v>
+        <v>43402</v>
       </c>
       <c r="I219" t="s">
         <v>32</v>
       </c>
       <c r="J219" t="s">
-        <v>1294</v>
+        <v>1292</v>
       </c>
       <c r="K219" t="s">
-        <v>1295</v>
+        <v>1290</v>
       </c>
       <c r="L219" t="s">
+        <v>1291</v>
+      </c>
+      <c r="M219" t="s">
+        <v>22</v>
+      </c>
+      <c r="N219">
+        <v>95076</v>
+      </c>
+      <c r="O219" t="s">
         <v>1293</v>
-      </c>
-[...7 lines deleted...]
-        <v>1296</v>
       </c>
     </row>
     <row r="220" spans="1:15" ht="15">
       <c r="A220" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B220" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C220" t="s">
+        <v>60</v>
+      </c>
+      <c r="D220" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E220" t="s">
         <v>1297</v>
       </c>
-      <c r="B220" t="s">
+      <c r="F220" t="s">
+        <v>22</v>
+      </c>
+      <c r="G220">
+        <v>90232</v>
+      </c>
+      <c r="H220" s="1">
+        <v>43549</v>
+      </c>
+      <c r="I220" t="s">
+        <v>32</v>
+      </c>
+      <c r="J220" t="s">
         <v>1298</v>
-      </c>
-[...19 lines deleted...]
-        <v>1302</v>
       </c>
       <c r="K220" t="s">
         <v>1299</v>
       </c>
       <c r="L220" t="s">
+        <v>1297</v>
+      </c>
+      <c r="M220" t="s">
+        <v>22</v>
+      </c>
+      <c r="N220">
+        <v>90232</v>
+      </c>
+      <c r="O220" t="s">
         <v>1300</v>
-      </c>
-[...7 lines deleted...]
-        <v>1303</v>
       </c>
     </row>
     <row r="221" spans="1:15" ht="15">
       <c r="A221" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B221" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C221" t="s">
+        <v>207</v>
+      </c>
+      <c r="D221" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E221" t="s">
         <v>1304</v>
       </c>
-      <c r="B221" t="s">
+      <c r="F221" t="s">
+        <v>22</v>
+      </c>
+      <c r="G221" t="s">
         <v>1305</v>
       </c>
-      <c r="C221" t="s">
-[...2 lines deleted...]
-      <c r="D221" t="s">
+      <c r="H221" s="1">
+        <v>46108</v>
+      </c>
+      <c r="J221" t="s">
         <v>1306</v>
       </c>
-      <c r="E221" t="s">
+      <c r="K221" t="s">
+        <v>1303</v>
+      </c>
+      <c r="L221" t="s">
+        <v>1304</v>
+      </c>
+      <c r="M221" t="s">
+        <v>22</v>
+      </c>
+      <c r="N221" t="s">
+        <v>1305</v>
+      </c>
+      <c r="O221" t="s">
         <v>1307</v>
-      </c>
-[...28 lines deleted...]
-        <v>1310</v>
       </c>
     </row>
     <row r="222" spans="1:15" ht="15">
       <c r="A222" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B222" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C222" t="s">
+        <v>542</v>
+      </c>
+      <c r="D222" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E222" t="s">
         <v>1311</v>
       </c>
-      <c r="B222" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F222" t="s">
         <v>22</v>
       </c>
       <c r="G222">
-        <v>94513</v>
+        <v>95630</v>
       </c>
       <c r="H222" s="1">
-        <v>42212</v>
+        <v>44383</v>
       </c>
       <c r="I222" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J222" t="s">
         <v>1312</v>
       </c>
       <c r="K222" t="s">
-        <v>1315</v>
+        <v>1313</v>
       </c>
       <c r="L222" t="s">
+        <v>1311</v>
+      </c>
+      <c r="M222" t="s">
+        <v>22</v>
+      </c>
+      <c r="N222">
+        <v>95630</v>
+      </c>
+      <c r="O222" t="s">
         <v>1314</v>
-      </c>
-[...7 lines deleted...]
-        <v>1316</v>
       </c>
     </row>
     <row r="223" spans="1:15" ht="15">
       <c r="A223" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B223" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C223" t="s">
+        <v>133</v>
+      </c>
+      <c r="D223" t="s">
         <v>1317</v>
       </c>
-      <c r="B223" t="s">
+      <c r="E223" t="s">
         <v>1318</v>
       </c>
-      <c r="C223" t="s">
-[...2 lines deleted...]
-      <c r="D223" t="s">
+      <c r="F223" t="s">
+        <v>22</v>
+      </c>
+      <c r="G223">
+        <v>94513</v>
+      </c>
+      <c r="H223" s="1">
+        <v>42212</v>
+      </c>
+      <c r="I223" t="s">
+        <v>63</v>
+      </c>
+      <c r="J223" t="s">
+        <v>1316</v>
+      </c>
+      <c r="K223" t="s">
         <v>1319</v>
       </c>
-      <c r="E223" t="s">
+      <c r="L223" t="s">
+        <v>1318</v>
+      </c>
+      <c r="M223" t="s">
+        <v>22</v>
+      </c>
+      <c r="N223">
+        <v>94513</v>
+      </c>
+      <c r="O223" t="s">
         <v>1320</v>
-      </c>
-[...25 lines deleted...]
-        <v>1323</v>
       </c>
     </row>
     <row r="224" spans="1:15" ht="15">
       <c r="A224" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B224" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C224" t="s">
+        <v>157</v>
+      </c>
+      <c r="D224" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E224" t="s">
         <v>1324</v>
       </c>
-      <c r="B224" t="s">
+      <c r="F224" t="s">
+        <v>22</v>
+      </c>
+      <c r="G224">
+        <v>94952</v>
+      </c>
+      <c r="H224" s="1">
+        <v>45982</v>
+      </c>
+      <c r="J224" t="s">
         <v>1325</v>
-      </c>
-[...22 lines deleted...]
-        <v>1327</v>
       </c>
       <c r="K224" t="s">
         <v>1326</v>
       </c>
       <c r="L224" t="s">
-        <v>888</v>
+        <v>1324</v>
       </c>
       <c r="M224" t="s">
         <v>22</v>
       </c>
       <c r="N224">
-        <v>92630</v>
+        <v>94954</v>
       </c>
       <c r="O224" t="s">
-        <v>1328</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="225" spans="1:15" ht="15">
       <c r="A225" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B225" t="s">
         <v>1329</v>
-      </c>
-[...1 lines deleted...]
-        <v>1330</v>
       </c>
       <c r="C225" t="s">
         <v>46</v>
       </c>
       <c r="D225" t="s">
-        <v>1331</v>
+        <v>1330</v>
       </c>
       <c r="E225" t="s">
-        <v>1332</v>
+        <v>888</v>
       </c>
       <c r="F225" t="s">
         <v>22</v>
       </c>
       <c r="G225">
-        <v>92691</v>
+        <v>92630</v>
       </c>
       <c r="H225" s="1">
-        <v>41779</v>
+        <v>41716</v>
       </c>
       <c r="I225" t="s">
         <v>63</v>
       </c>
       <c r="J225" t="s">
-        <v>1333</v>
+        <v>1331</v>
       </c>
       <c r="K225" t="s">
-        <v>1331</v>
+        <v>1330</v>
       </c>
       <c r="L225" t="s">
+        <v>888</v>
+      </c>
+      <c r="M225" t="s">
+        <v>22</v>
+      </c>
+      <c r="N225">
+        <v>92630</v>
+      </c>
+      <c r="O225" t="s">
         <v>1332</v>
-      </c>
-[...7 lines deleted...]
-        <v>1334</v>
       </c>
     </row>
     <row r="226" spans="1:15" ht="15">
       <c r="A226" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B226" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C226" t="s">
+        <v>46</v>
+      </c>
+      <c r="D226" t="s">
         <v>1335</v>
       </c>
-      <c r="B226" t="s">
+      <c r="E226" t="s">
         <v>1336</v>
       </c>
-      <c r="C226" t="s">
-[...2 lines deleted...]
-      <c r="D226" t="s">
+      <c r="F226" t="s">
+        <v>22</v>
+      </c>
+      <c r="G226">
+        <v>92691</v>
+      </c>
+      <c r="H226" s="1">
+        <v>41779</v>
+      </c>
+      <c r="I226" t="s">
+        <v>93</v>
+      </c>
+      <c r="J226" t="s">
         <v>1337</v>
       </c>
-      <c r="E226" t="s">
-[...14 lines deleted...]
-      <c r="J226" t="s">
+      <c r="K226" t="s">
+        <v>1335</v>
+      </c>
+      <c r="L226" t="s">
+        <v>1336</v>
+      </c>
+      <c r="M226" t="s">
+        <v>22</v>
+      </c>
+      <c r="N226">
+        <v>92691</v>
+      </c>
+      <c r="O226" t="s">
         <v>1338</v>
-      </c>
-[...13 lines deleted...]
-        <v>1339</v>
       </c>
     </row>
     <row r="227" spans="1:15" ht="15">
       <c r="A227" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B227" t="s">
         <v>1340</v>
       </c>
-      <c r="B227" t="s">
+      <c r="C227" t="s">
+        <v>283</v>
+      </c>
+      <c r="D227" t="s">
         <v>1341</v>
       </c>
-      <c r="C227" t="s">
-[...2 lines deleted...]
-      <c r="D227" t="s">
+      <c r="E227" t="s">
+        <v>283</v>
+      </c>
+      <c r="F227" t="s">
+        <v>22</v>
+      </c>
+      <c r="G227">
+        <v>93940</v>
+      </c>
+      <c r="H227" s="1">
+        <v>41752</v>
+      </c>
+      <c r="I227" t="s">
+        <v>108</v>
+      </c>
+      <c r="J227" t="s">
         <v>1342</v>
       </c>
-      <c r="E227" t="s">
-[...11 lines deleted...]
-      <c r="I227" t="s">
+      <c r="K227" t="s">
+        <v>1341</v>
+      </c>
+      <c r="L227" t="s">
+        <v>283</v>
+      </c>
+      <c r="M227" t="s">
+        <v>22</v>
+      </c>
+      <c r="N227">
+        <v>93940</v>
+      </c>
+      <c r="O227" t="s">
         <v>1343</v>
-      </c>
-[...16 lines deleted...]
-        <v>1345</v>
       </c>
     </row>
     <row r="228" spans="1:15" ht="15">
       <c r="A228" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B228" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C228" t="s">
+        <v>46</v>
+      </c>
+      <c r="D228" t="s">
         <v>1346</v>
       </c>
-      <c r="B228" t="s">
+      <c r="E228" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F228" t="s">
+        <v>22</v>
+      </c>
+      <c r="G228">
+        <v>92801</v>
+      </c>
+      <c r="H228" s="1">
+        <v>41792</v>
+      </c>
+      <c r="I228" t="s">
         <v>1347</v>
       </c>
-      <c r="C228" t="s">
-[...2 lines deleted...]
-      <c r="D228" t="s">
+      <c r="J228" t="s">
         <v>1348</v>
       </c>
-      <c r="E228" t="s">
+      <c r="K228" t="s">
+        <v>1346</v>
+      </c>
+      <c r="L228" t="s">
+        <v>1080</v>
+      </c>
+      <c r="M228" t="s">
+        <v>22</v>
+      </c>
+      <c r="N228">
+        <v>92801</v>
+      </c>
+      <c r="O228" t="s">
         <v>1349</v>
-      </c>
-[...28 lines deleted...]
-        <v>1352</v>
       </c>
     </row>
     <row r="229" spans="1:15" ht="15">
       <c r="A229" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B229" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C229" t="s">
+        <v>316</v>
+      </c>
+      <c r="D229" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E229" t="s">
         <v>1353</v>
       </c>
-      <c r="B229" t="s">
+      <c r="F229" t="s">
+        <v>22</v>
+      </c>
+      <c r="G229">
+        <v>93460</v>
+      </c>
+      <c r="H229" s="1">
+        <v>41793</v>
+      </c>
+      <c r="I229" t="s">
+        <v>93</v>
+      </c>
+      <c r="J229" t="s">
         <v>1354</v>
       </c>
-      <c r="C229" t="s">
-[...2 lines deleted...]
-      <c r="D229" t="s">
+      <c r="K229" t="s">
         <v>1355</v>
       </c>
-      <c r="E229" t="s">
+      <c r="L229" t="s">
+        <v>1353</v>
+      </c>
+      <c r="M229" t="s">
+        <v>22</v>
+      </c>
+      <c r="N229">
+        <v>93460</v>
+      </c>
+      <c r="O229" t="s">
         <v>1356</v>
-      </c>
-[...25 lines deleted...]
-        <v>1359</v>
       </c>
     </row>
     <row r="230" spans="1:15" ht="15">
       <c r="A230" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B230" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C230" t="s">
+        <v>262</v>
+      </c>
+      <c r="D230" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E230" t="s">
         <v>1360</v>
       </c>
-      <c r="B230" t="s">
+      <c r="F230" t="s">
+        <v>22</v>
+      </c>
+      <c r="G230">
+        <v>96013</v>
+      </c>
+      <c r="H230" s="1">
+        <v>46007</v>
+      </c>
+      <c r="J230" t="s">
         <v>1361</v>
-      </c>
-[...22 lines deleted...]
-        <v>1364</v>
       </c>
       <c r="K230" t="s">
         <v>1362</v>
       </c>
       <c r="L230" t="s">
+        <v>1360</v>
+      </c>
+      <c r="M230" t="s">
+        <v>22</v>
+      </c>
+      <c r="N230">
+        <v>96013</v>
+      </c>
+      <c r="O230" t="s">
         <v>1363</v>
-      </c>
-[...7 lines deleted...]
-        <v>1365</v>
       </c>
     </row>
     <row r="231" spans="1:15" ht="15">
       <c r="A231" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B231" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C231" t="s">
+        <v>283</v>
+      </c>
+      <c r="D231" t="s">
         <v>1366</v>
       </c>
-      <c r="B231" t="s">
+      <c r="E231" t="s">
         <v>1367</v>
       </c>
-      <c r="C231" t="s">
-[...2 lines deleted...]
-      <c r="D231" t="s">
+      <c r="F231" t="s">
+        <v>22</v>
+      </c>
+      <c r="G231">
+        <v>93928</v>
+      </c>
+      <c r="H231" s="1">
+        <v>41912</v>
+      </c>
+      <c r="I231" t="s">
+        <v>63</v>
+      </c>
+      <c r="J231" t="s">
         <v>1368</v>
       </c>
-      <c r="E231" t="s">
-[...14 lines deleted...]
-      <c r="J231" t="s">
+      <c r="K231" t="s">
+        <v>1366</v>
+      </c>
+      <c r="L231" t="s">
+        <v>1367</v>
+      </c>
+      <c r="M231" t="s">
+        <v>22</v>
+      </c>
+      <c r="N231">
+        <v>93928</v>
+      </c>
+      <c r="O231" t="s">
         <v>1369</v>
-      </c>
-[...13 lines deleted...]
-        <v>1370</v>
       </c>
     </row>
     <row r="232" spans="1:15" ht="15">
       <c r="A232" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B232" t="s">
         <v>1371</v>
       </c>
-      <c r="B232" t="s">
+      <c r="C232" t="s">
+        <v>46</v>
+      </c>
+      <c r="D232" t="s">
         <v>1372</v>
       </c>
-      <c r="C232" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E232" t="s">
-        <v>970</v>
+        <v>172</v>
       </c>
       <c r="F232" t="s">
         <v>22</v>
       </c>
       <c r="G232">
-        <v>93550</v>
+        <v>92707</v>
       </c>
       <c r="H232" s="1">
-        <v>41983</v>
+        <v>41975</v>
       </c>
       <c r="I232" t="s">
         <v>108</v>
       </c>
       <c r="J232" t="s">
+        <v>1373</v>
+      </c>
+      <c r="K232" t="s">
         <v>1372</v>
       </c>
-      <c r="K232" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L232" t="s">
-        <v>970</v>
+        <v>172</v>
       </c>
       <c r="M232" t="s">
         <v>22</v>
       </c>
       <c r="N232">
-        <v>93550</v>
+        <v>92707</v>
       </c>
       <c r="O232" t="s">
         <v>1374</v>
       </c>
     </row>
-    <row r="233" spans="1:17" ht="15">
+    <row r="233" spans="1:15" ht="15">
       <c r="A233" t="s">
         <v>1375</v>
       </c>
       <c r="B233" t="s">
         <v>1376</v>
       </c>
       <c r="C233" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="D233" t="s">
         <v>1377</v>
       </c>
       <c r="E233" t="s">
-        <v>1378</v>
+        <v>970</v>
       </c>
       <c r="F233" t="s">
         <v>22</v>
       </c>
       <c r="G233">
-        <v>92841</v>
+        <v>93550</v>
       </c>
       <c r="H233" s="1">
-        <v>42016</v>
+        <v>41983</v>
       </c>
       <c r="I233" t="s">
         <v>108</v>
       </c>
       <c r="J233" t="s">
-        <v>1379</v>
+        <v>1376</v>
       </c>
       <c r="K233" t="s">
         <v>1377</v>
       </c>
       <c r="L233" t="s">
+        <v>970</v>
+      </c>
+      <c r="M233" t="s">
+        <v>22</v>
+      </c>
+      <c r="N233">
+        <v>93550</v>
+      </c>
+      <c r="O233" t="s">
         <v>1378</v>
       </c>
-      <c r="M233" t="s">
-[...5 lines deleted...]
-      <c r="O233" t="s">
+    </row>
+    <row r="234" spans="1:17" ht="15">
+      <c r="A234" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B234" t="s">
         <v>1380</v>
-      </c>
-[...9 lines deleted...]
-        <v>1383</v>
       </c>
       <c r="C234" t="s">
         <v>46</v>
       </c>
       <c r="D234" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E234" t="s">
+        <v>1382</v>
+      </c>
+      <c r="F234" t="s">
+        <v>22</v>
+      </c>
+      <c r="G234">
+        <v>92841</v>
+      </c>
+      <c r="H234" s="1">
+        <v>42016</v>
+      </c>
+      <c r="I234" t="s">
+        <v>108</v>
+      </c>
+      <c r="J234" t="s">
+        <v>1383</v>
+      </c>
+      <c r="K234" t="s">
+        <v>1381</v>
+      </c>
+      <c r="L234" t="s">
+        <v>1382</v>
+      </c>
+      <c r="M234" t="s">
+        <v>22</v>
+      </c>
+      <c r="N234">
+        <v>92841</v>
+      </c>
+      <c r="O234" t="s">
         <v>1384</v>
       </c>
-      <c r="E234" t="s">
+      <c r="Q234" t="s">
         <v>1385</v>
       </c>
-      <c r="F234" t="s">
-[...8 lines deleted...]
-      <c r="I234" t="s">
+    </row>
+    <row r="235" spans="1:15" ht="15">
+      <c r="A235" t="s">
         <v>1386</v>
       </c>
-      <c r="J234" t="s">
+      <c r="B235" t="s">
         <v>1387</v>
-      </c>
-[...21 lines deleted...]
-        <v>1383</v>
       </c>
       <c r="C235" t="s">
         <v>46</v>
       </c>
       <c r="D235" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E235" t="s">
+        <v>1389</v>
+      </c>
+      <c r="F235" t="s">
+        <v>22</v>
+      </c>
+      <c r="G235">
+        <v>92618</v>
+      </c>
+      <c r="H235" s="1">
+        <v>42003</v>
+      </c>
+      <c r="I235" t="s">
         <v>1390</v>
       </c>
-      <c r="E235" t="s">
+      <c r="J235" t="s">
         <v>1391</v>
       </c>
-      <c r="F235" t="s">
-[...2 lines deleted...]
-      <c r="G235">
+      <c r="K235" t="s">
+        <v>1388</v>
+      </c>
+      <c r="L235" t="s">
+        <v>1389</v>
+      </c>
+      <c r="M235" t="s">
+        <v>22</v>
+      </c>
+      <c r="N235">
+        <v>92618</v>
+      </c>
+      <c r="O235" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="236" spans="1:17" ht="15">
+      <c r="A236" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B236" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C236" t="s">
+        <v>46</v>
+      </c>
+      <c r="D236" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E236" t="s">
+        <v>1395</v>
+      </c>
+      <c r="F236" t="s">
+        <v>22</v>
+      </c>
+      <c r="G236">
         <v>92808</v>
       </c>
-      <c r="H235" s="1">
+      <c r="H236" s="1">
         <v>42090</v>
       </c>
-      <c r="I235" t="s">
+      <c r="I236" t="s">
         <v>108</v>
       </c>
-      <c r="J235" t="s">
-[...11 lines deleted...]
-      <c r="N235">
+      <c r="J236" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K236" t="s">
+        <v>1394</v>
+      </c>
+      <c r="L236" t="s">
+        <v>1395</v>
+      </c>
+      <c r="M236" t="s">
+        <v>22</v>
+      </c>
+      <c r="N236">
         <v>92808</v>
       </c>
-      <c r="O235" t="s">
-[...16 lines deleted...]
-      <c r="D236" t="s">
+      <c r="O236" t="s">
         <v>1397</v>
       </c>
-      <c r="E236" t="s">
+      <c r="Q236" t="s">
         <v>1398</v>
-      </c>
-[...28 lines deleted...]
-        <v>1400</v>
       </c>
     </row>
     <row r="237" spans="1:15" ht="15">
       <c r="A237" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B237" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C237" t="s">
+        <v>82</v>
+      </c>
+      <c r="D237" t="s">
         <v>1401</v>
       </c>
-      <c r="B237" t="s">
-[...5 lines deleted...]
-      <c r="D237" t="s">
+      <c r="E237" t="s">
         <v>1402</v>
       </c>
-      <c r="E237" t="s">
+      <c r="F237" t="s">
+        <v>22</v>
+      </c>
+      <c r="G237">
+        <v>92346</v>
+      </c>
+      <c r="H237" s="1">
+        <v>42284</v>
+      </c>
+      <c r="I237" t="s">
+        <v>23</v>
+      </c>
+      <c r="J237" t="s">
         <v>1403</v>
       </c>
-      <c r="F237" t="s">
-[...2 lines deleted...]
-      <c r="G237" t="s">
+      <c r="K237" t="s">
+        <v>1401</v>
+      </c>
+      <c r="L237" t="s">
+        <v>1402</v>
+      </c>
+      <c r="M237" t="s">
+        <v>22</v>
+      </c>
+      <c r="N237">
+        <v>92346</v>
+      </c>
+      <c r="O237" t="s">
         <v>1404</v>
-      </c>
-[...22 lines deleted...]
-        <v>1406</v>
       </c>
     </row>
     <row r="238" spans="1:15" ht="15">
       <c r="A238" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B238" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C238" t="s">
+        <v>126</v>
+      </c>
+      <c r="D238" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E238" t="s">
         <v>1407</v>
       </c>
-      <c r="B238" t="s">
+      <c r="F238" t="s">
+        <v>22</v>
+      </c>
+      <c r="G238" t="s">
         <v>1408</v>
       </c>
-      <c r="C238" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H238" s="1">
-        <v>42135</v>
+        <v>42227</v>
       </c>
       <c r="I238" t="s">
         <v>93</v>
       </c>
       <c r="J238" t="s">
-        <v>1411</v>
+        <v>1409</v>
       </c>
       <c r="K238" t="s">
-        <v>1409</v>
+        <v>1406</v>
       </c>
       <c r="L238" t="s">
-        <v>1167</v>
+        <v>1407</v>
       </c>
       <c r="M238" t="s">
         <v>22</v>
       </c>
       <c r="N238" t="s">
+        <v>1408</v>
+      </c>
+      <c r="O238" t="s">
         <v>1410</v>
-      </c>
-[...1 lines deleted...]
-        <v>1412</v>
       </c>
     </row>
     <row r="239" spans="1:15" ht="15">
       <c r="A239" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B239" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C239" t="s">
+        <v>482</v>
+      </c>
+      <c r="D239" t="s">
         <v>1413</v>
       </c>
-      <c r="B239" t="s">
+      <c r="E239" t="s">
+        <v>1171</v>
+      </c>
+      <c r="F239" t="s">
+        <v>22</v>
+      </c>
+      <c r="G239" t="s">
         <v>1414</v>
       </c>
-      <c r="C239" t="s">
-[...2 lines deleted...]
-      <c r="D239" t="s">
+      <c r="H239" s="1">
+        <v>42135</v>
+      </c>
+      <c r="I239" t="s">
+        <v>93</v>
+      </c>
+      <c r="J239" t="s">
         <v>1415</v>
       </c>
-      <c r="E239" t="s">
+      <c r="K239" t="s">
+        <v>1413</v>
+      </c>
+      <c r="L239" t="s">
+        <v>1171</v>
+      </c>
+      <c r="M239" t="s">
+        <v>22</v>
+      </c>
+      <c r="N239" t="s">
+        <v>1414</v>
+      </c>
+      <c r="O239" t="s">
         <v>1416</v>
-      </c>
-[...28 lines deleted...]
-        <v>1419</v>
       </c>
     </row>
     <row r="240" spans="1:15" ht="15">
       <c r="A240" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B240" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C240" t="s">
+        <v>262</v>
+      </c>
+      <c r="D240" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E240" t="s">
         <v>1420</v>
       </c>
-      <c r="B240" t="s">
-[...5 lines deleted...]
-      <c r="D240" t="s">
+      <c r="F240" t="s">
+        <v>22</v>
+      </c>
+      <c r="G240">
+        <v>96095</v>
+      </c>
+      <c r="H240" s="1">
+        <v>42121</v>
+      </c>
+      <c r="I240" t="s">
+        <v>32</v>
+      </c>
+      <c r="J240" t="s">
         <v>1421</v>
       </c>
-      <c r="E240" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K240" t="s">
-        <v>1421</v>
+        <v>226</v>
       </c>
       <c r="L240" t="s">
-        <v>278</v>
+        <v>1420</v>
       </c>
       <c r="M240" t="s">
         <v>22</v>
       </c>
       <c r="N240" t="s">
         <v>1422</v>
       </c>
       <c r="O240" t="s">
-        <v>1424</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="241" spans="1:15" ht="15">
       <c r="A241" t="s">
-        <v>1425</v>
+        <v>1424</v>
       </c>
       <c r="B241" t="s">
-        <v>1426</v>
+        <v>1387</v>
       </c>
       <c r="C241" t="s">
         <v>60</v>
       </c>
       <c r="D241" t="s">
-        <v>1427</v>
+        <v>1425</v>
       </c>
       <c r="E241" t="s">
         <v>278</v>
       </c>
       <c r="F241" t="s">
         <v>22</v>
       </c>
       <c r="G241" t="s">
-        <v>1428</v>
+        <v>1426</v>
       </c>
       <c r="H241" s="1">
-        <v>42205</v>
+        <v>42144</v>
       </c>
       <c r="I241" t="s">
         <v>108</v>
       </c>
       <c r="J241" t="s">
-        <v>1429</v>
+        <v>1427</v>
       </c>
       <c r="K241" t="s">
-        <v>1427</v>
+        <v>1425</v>
       </c>
       <c r="L241" t="s">
         <v>278</v>
       </c>
       <c r="M241" t="s">
         <v>22</v>
       </c>
       <c r="N241" t="s">
+        <v>1426</v>
+      </c>
+      <c r="O241" t="s">
         <v>1428</v>
-      </c>
-[...1 lines deleted...]
-        <v>1430</v>
       </c>
     </row>
     <row r="242" spans="1:15" ht="15">
       <c r="A242" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B242" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C242" t="s">
+        <v>60</v>
+      </c>
+      <c r="D242" t="s">
         <v>1431</v>
       </c>
-      <c r="B242" t="s">
+      <c r="E242" t="s">
+        <v>278</v>
+      </c>
+      <c r="F242" t="s">
+        <v>22</v>
+      </c>
+      <c r="G242" t="s">
         <v>1432</v>
       </c>
-      <c r="C242" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H242" s="1">
-        <v>43745</v>
+        <v>42205</v>
       </c>
       <c r="I242" t="s">
         <v>108</v>
       </c>
       <c r="J242" t="s">
-        <v>1435</v>
+        <v>1433</v>
       </c>
       <c r="K242" t="s">
-        <v>1433</v>
+        <v>1431</v>
       </c>
       <c r="L242" t="s">
+        <v>278</v>
+      </c>
+      <c r="M242" t="s">
+        <v>22</v>
+      </c>
+      <c r="N242" t="s">
+        <v>1432</v>
+      </c>
+      <c r="O242" t="s">
         <v>1434</v>
-      </c>
-[...7 lines deleted...]
-        <v>1436</v>
       </c>
     </row>
     <row r="243" spans="1:15" ht="15">
       <c r="A243" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B243" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C243" t="s">
+        <v>230</v>
+      </c>
+      <c r="D243" t="s">
         <v>1437</v>
       </c>
-      <c r="B243" t="s">
+      <c r="E243" t="s">
         <v>1438</v>
       </c>
-      <c r="C243" t="s">
-[...2 lines deleted...]
-      <c r="D243" t="s">
+      <c r="F243" t="s">
+        <v>22</v>
+      </c>
+      <c r="G243">
+        <v>93640</v>
+      </c>
+      <c r="H243" s="1">
+        <v>43745</v>
+      </c>
+      <c r="I243" t="s">
+        <v>108</v>
+      </c>
+      <c r="J243" t="s">
         <v>1439</v>
       </c>
-      <c r="E243" t="s">
-[...14 lines deleted...]
-      <c r="J243" t="s">
+      <c r="K243" t="s">
+        <v>1437</v>
+      </c>
+      <c r="L243" t="s">
         <v>1438</v>
       </c>
-      <c r="K243" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M243" t="s">
         <v>22</v>
       </c>
       <c r="N243">
-        <v>91502</v>
+        <v>93640</v>
       </c>
       <c r="O243" t="s">
         <v>1440</v>
       </c>
     </row>
     <row r="244" spans="1:15" ht="15">
       <c r="A244" t="s">
         <v>1441</v>
       </c>
       <c r="B244" t="s">
         <v>1442</v>
       </c>
       <c r="C244" t="s">
-        <v>106</v>
+        <v>60</v>
       </c>
       <c r="D244" t="s">
         <v>1443</v>
       </c>
       <c r="E244" t="s">
+        <v>927</v>
+      </c>
+      <c r="F244" t="s">
+        <v>22</v>
+      </c>
+      <c r="G244">
+        <v>91502</v>
+      </c>
+      <c r="H244" s="1">
+        <v>41423</v>
+      </c>
+      <c r="I244" t="s">
+        <v>63</v>
+      </c>
+      <c r="J244" t="s">
+        <v>1442</v>
+      </c>
+      <c r="K244" t="s">
+        <v>1443</v>
+      </c>
+      <c r="L244" t="s">
+        <v>927</v>
+      </c>
+      <c r="M244" t="s">
+        <v>22</v>
+      </c>
+      <c r="N244">
+        <v>91502</v>
+      </c>
+      <c r="O244" t="s">
         <v>1444</v>
       </c>
-      <c r="F244" t="s">
-[...2 lines deleted...]
-      <c r="G244" t="s">
+    </row>
+    <row r="245" spans="1:15" ht="15">
+      <c r="A245" t="s">
         <v>1445</v>
       </c>
-      <c r="H244" s="1">
+      <c r="B245" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C245" t="s">
+        <v>106</v>
+      </c>
+      <c r="D245" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E245" t="s">
+        <v>1448</v>
+      </c>
+      <c r="F245" t="s">
+        <v>22</v>
+      </c>
+      <c r="G245" t="s">
+        <v>1449</v>
+      </c>
+      <c r="H245" s="1">
         <v>42556</v>
       </c>
-      <c r="I244" t="s">
+      <c r="I245" t="s">
         <v>382</v>
-      </c>
-[...45 lines deleted...]
-        <v>93</v>
       </c>
       <c r="J245" t="s">
         <v>1450</v>
       </c>
       <c r="K245" t="s">
         <v>1451</v>
       </c>
       <c r="L245" t="s">
+        <v>1448</v>
+      </c>
+      <c r="M245" t="s">
+        <v>22</v>
+      </c>
+      <c r="N245" t="s">
+        <v>1449</v>
+      </c>
+      <c r="O245" t="s">
         <v>1452</v>
       </c>
-      <c r="M245" t="s">
-[...2 lines deleted...]
-      <c r="N245">
+    </row>
+    <row r="246" spans="1:17" ht="15">
+      <c r="A246" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B246" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C246" t="s">
+        <v>262</v>
+      </c>
+      <c r="D246" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E246" t="s">
+        <v>1456</v>
+      </c>
+      <c r="F246" t="s">
+        <v>22</v>
+      </c>
+      <c r="G246">
         <v>96007</v>
       </c>
-      <c r="O245" t="s">
-[...2 lines deleted...]
-      <c r="Q245" t="s">
+      <c r="H246" s="1">
+        <v>42695</v>
+      </c>
+      <c r="I246" t="s">
+        <v>93</v>
+      </c>
+      <c r="J246" t="s">
         <v>1454</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A246" t="s">
+      <c r="K246" t="s">
         <v>1455</v>
       </c>
-      <c r="B246" t="s">
+      <c r="L246" t="s">
         <v>1456</v>
       </c>
-      <c r="C246" t="s">
-[...2 lines deleted...]
-      <c r="D246" t="s">
+      <c r="M246" t="s">
+        <v>22</v>
+      </c>
+      <c r="N246">
+        <v>96007</v>
+      </c>
+      <c r="O246" t="s">
         <v>1457</v>
       </c>
-      <c r="E246" t="s">
-[...14 lines deleted...]
-      <c r="J246" t="s">
+      <c r="Q246" t="s">
         <v>1458</v>
-      </c>
-[...13 lines deleted...]
-        <v>1459</v>
       </c>
     </row>
     <row r="247" spans="1:15" ht="15">
       <c r="A247" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B247" t="s">
         <v>1460</v>
       </c>
-      <c r="B247" t="s">
+      <c r="C247" t="s">
+        <v>666</v>
+      </c>
+      <c r="D247" t="s">
         <v>1461</v>
       </c>
-      <c r="C247" t="s">
-[...2 lines deleted...]
-      <c r="D247" t="s">
+      <c r="E247" t="s">
+        <v>668</v>
+      </c>
+      <c r="F247" t="s">
+        <v>22</v>
+      </c>
+      <c r="G247">
+        <v>95531</v>
+      </c>
+      <c r="H247" s="1">
+        <v>42752</v>
+      </c>
+      <c r="I247" t="s">
+        <v>382</v>
+      </c>
+      <c r="J247" t="s">
         <v>1462</v>
       </c>
-      <c r="E247" t="s">
+      <c r="K247" t="s">
+        <v>1461</v>
+      </c>
+      <c r="L247" t="s">
+        <v>668</v>
+      </c>
+      <c r="M247" t="s">
+        <v>22</v>
+      </c>
+      <c r="N247">
+        <v>95531</v>
+      </c>
+      <c r="O247" t="s">
         <v>1463</v>
-      </c>
-[...28 lines deleted...]
-        <v>1466</v>
       </c>
     </row>
     <row r="248" spans="1:15" ht="15">
       <c r="A248" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B248" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C248" t="s">
+        <v>82</v>
+      </c>
+      <c r="D248" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E248" t="s">
         <v>1467</v>
       </c>
-      <c r="B248" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F248" t="s">
         <v>22</v>
       </c>
       <c r="G248">
-        <v>93210</v>
+        <v>92363</v>
       </c>
       <c r="H248" s="1">
-        <v>42734</v>
+        <v>42807</v>
       </c>
       <c r="I248" t="s">
-        <v>202</v>
+        <v>108</v>
       </c>
       <c r="J248" t="s">
         <v>1468</v>
       </c>
       <c r="K248" t="s">
-        <v>1471</v>
+        <v>1469</v>
       </c>
       <c r="L248" t="s">
+        <v>1467</v>
+      </c>
+      <c r="M248" t="s">
+        <v>22</v>
+      </c>
+      <c r="N248">
+        <v>92363</v>
+      </c>
+      <c r="O248" t="s">
         <v>1470</v>
-      </c>
-[...7 lines deleted...]
-        <v>1472</v>
       </c>
     </row>
     <row r="249" spans="1:15" ht="15">
       <c r="A249" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B249" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C249" t="s">
+        <v>230</v>
+      </c>
+      <c r="D249" t="s">
         <v>1473</v>
       </c>
-      <c r="B249" t="s">
+      <c r="E249" t="s">
         <v>1474</v>
       </c>
-      <c r="C249" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F249" t="s">
         <v>22</v>
       </c>
       <c r="G249">
-        <v>92804</v>
+        <v>93210</v>
       </c>
       <c r="H249" s="1">
-        <v>42877</v>
+        <v>42734</v>
       </c>
       <c r="I249" t="s">
-        <v>108</v>
+        <v>202</v>
       </c>
       <c r="J249" t="s">
-        <v>1476</v>
+        <v>1472</v>
       </c>
       <c r="K249" t="s">
         <v>1475</v>
       </c>
       <c r="L249" t="s">
-        <v>1076</v>
+        <v>1474</v>
       </c>
       <c r="M249" t="s">
         <v>22</v>
       </c>
       <c r="N249">
-        <v>92804</v>
+        <v>93210</v>
       </c>
       <c r="O249" t="s">
-        <v>1477</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="250" spans="1:15" ht="15">
       <c r="A250" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B250" t="s">
         <v>1478</v>
       </c>
-      <c r="B250" t="s">
+      <c r="C250" t="s">
+        <v>46</v>
+      </c>
+      <c r="D250" t="s">
         <v>1479</v>
       </c>
-      <c r="C250" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E250" t="s">
-        <v>1481</v>
+        <v>1080</v>
       </c>
       <c r="F250" t="s">
         <v>22</v>
       </c>
       <c r="G250">
-        <v>92354</v>
+        <v>92804</v>
       </c>
       <c r="H250" s="1">
-        <v>43074</v>
+        <v>42877</v>
       </c>
       <c r="I250" t="s">
         <v>108</v>
       </c>
       <c r="J250" t="s">
-        <v>1482</v>
+        <v>1480</v>
       </c>
       <c r="K250" t="s">
-        <v>1480</v>
+        <v>1479</v>
       </c>
       <c r="L250" t="s">
+        <v>1080</v>
+      </c>
+      <c r="M250" t="s">
+        <v>22</v>
+      </c>
+      <c r="N250">
+        <v>92804</v>
+      </c>
+      <c r="O250" t="s">
         <v>1481</v>
-      </c>
-[...7 lines deleted...]
-        <v>1483</v>
       </c>
     </row>
     <row r="251" spans="1:15" ht="15">
       <c r="A251" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B251" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C251" t="s">
+        <v>82</v>
+      </c>
+      <c r="D251" t="s">
         <v>1484</v>
       </c>
-      <c r="B251" t="s">
+      <c r="E251" t="s">
         <v>1485</v>
       </c>
-      <c r="C251" t="s">
+      <c r="F251" t="s">
+        <v>22</v>
+      </c>
+      <c r="G251">
+        <v>92354</v>
+      </c>
+      <c r="H251" s="1">
+        <v>43074</v>
+      </c>
+      <c r="I251" t="s">
+        <v>108</v>
+      </c>
+      <c r="J251" t="s">
+        <v>1486</v>
+      </c>
+      <c r="K251" t="s">
+        <v>1484</v>
+      </c>
+      <c r="L251" t="s">
+        <v>1485</v>
+      </c>
+      <c r="M251" t="s">
+        <v>22</v>
+      </c>
+      <c r="N251">
+        <v>92354</v>
+      </c>
+      <c r="O251" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="252" spans="1:15" ht="15">
+      <c r="A252" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B252" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C252" t="s">
         <v>192</v>
       </c>
-      <c r="D251" t="s">
-[...2 lines deleted...]
-      <c r="E251" t="s">
+      <c r="D252" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E252" t="s">
         <v>192</v>
       </c>
-      <c r="F251" t="s">
-[...2 lines deleted...]
-      <c r="G251">
+      <c r="F252" t="s">
+        <v>22</v>
+      </c>
+      <c r="G252">
         <v>93401</v>
       </c>
-      <c r="H251" s="1">
+      <c r="H252" s="1">
         <v>43154</v>
       </c>
-      <c r="I251" t="s">
+      <c r="I252" t="s">
         <v>93</v>
       </c>
-      <c r="J251" t="s">
-[...22 lines deleted...]
-      <c r="B252" t="s">
+      <c r="J252" t="s">
         <v>1491</v>
-      </c>
-[...22 lines deleted...]
-        <v>1493</v>
       </c>
       <c r="K252" t="s">
         <v>1492</v>
       </c>
       <c r="L252" t="s">
+        <v>192</v>
+      </c>
+      <c r="M252" t="s">
+        <v>22</v>
+      </c>
+      <c r="N252">
+        <v>93401</v>
+      </c>
+      <c r="O252" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="253" spans="1:17" ht="15">
+      <c r="A253" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B253" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C253" t="s">
         <v>60</v>
       </c>
-      <c r="M252" t="s">
-[...2 lines deleted...]
-      <c r="N252">
+      <c r="D253" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E253" t="s">
+        <v>60</v>
+      </c>
+      <c r="F253" t="s">
+        <v>22</v>
+      </c>
+      <c r="G253">
         <v>90032</v>
       </c>
-      <c r="O252" t="s">
-[...7 lines deleted...]
-      <c r="A253" t="s">
+      <c r="H253" s="1">
+        <v>43417</v>
+      </c>
+      <c r="I253" t="s">
+        <v>40</v>
+      </c>
+      <c r="J253" t="s">
+        <v>1497</v>
+      </c>
+      <c r="K253" t="s">
         <v>1496</v>
       </c>
-      <c r="B253" t="s">
-[...5 lines deleted...]
-      <c r="D253" t="s">
+      <c r="L253" t="s">
+        <v>60</v>
+      </c>
+      <c r="M253" t="s">
+        <v>22</v>
+      </c>
+      <c r="N253">
+        <v>90032</v>
+      </c>
+      <c r="O253" t="s">
         <v>1498</v>
       </c>
-      <c r="E253" t="s">
+      <c r="Q253" t="s">
         <v>1499</v>
-      </c>
-[...28 lines deleted...]
-        <v>1503</v>
       </c>
     </row>
     <row r="254" spans="1:15" ht="15">
       <c r="A254" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B254" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C254" t="s">
+        <v>126</v>
+      </c>
+      <c r="D254" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E254" t="s">
+        <v>1503</v>
+      </c>
+      <c r="F254" t="s">
+        <v>22</v>
+      </c>
+      <c r="G254">
+        <v>92004</v>
+      </c>
+      <c r="H254" s="1">
+        <v>43500</v>
+      </c>
+      <c r="I254" t="s">
+        <v>108</v>
+      </c>
+      <c r="J254" t="s">
         <v>1504</v>
       </c>
-      <c r="B254" t="s">
+      <c r="K254" t="s">
         <v>1505</v>
       </c>
-      <c r="C254" t="s">
-[...2 lines deleted...]
-      <c r="D254" t="s">
+      <c r="L254" t="s">
+        <v>1503</v>
+      </c>
+      <c r="M254" t="s">
+        <v>22</v>
+      </c>
+      <c r="N254" t="s">
         <v>1506</v>
       </c>
-      <c r="E254" t="s">
+      <c r="O254" t="s">
         <v>1507</v>
-      </c>
-[...28 lines deleted...]
-        <v>1509</v>
       </c>
     </row>
     <row r="255" spans="1:15" ht="15">
       <c r="A255" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B255" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C255" t="s">
+        <v>157</v>
+      </c>
+      <c r="D255" t="s">
         <v>1510</v>
       </c>
-      <c r="B255" t="s">
+      <c r="E255" t="s">
         <v>1511</v>
       </c>
-      <c r="C255" t="s">
-[...2 lines deleted...]
-      <c r="D255" t="s">
+      <c r="F255" t="s">
+        <v>22</v>
+      </c>
+      <c r="G255">
+        <v>94928</v>
+      </c>
+      <c r="H255" s="1">
+        <v>43487</v>
+      </c>
+      <c r="I255" t="s">
+        <v>93</v>
+      </c>
+      <c r="J255" t="s">
         <v>1512</v>
       </c>
-      <c r="E255" t="s">
+      <c r="K255" t="s">
+        <v>1510</v>
+      </c>
+      <c r="L255" t="s">
+        <v>1511</v>
+      </c>
+      <c r="M255" t="s">
+        <v>22</v>
+      </c>
+      <c r="N255">
+        <v>94928</v>
+      </c>
+      <c r="O255" t="s">
         <v>1513</v>
-      </c>
-[...28 lines deleted...]
-        <v>1515</v>
       </c>
     </row>
     <row r="256" spans="1:15" ht="15">
       <c r="A256" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B256" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C256" t="s">
+        <v>74</v>
+      </c>
+      <c r="D256" t="s">
         <v>1516</v>
       </c>
-      <c r="B256" t="s">
+      <c r="E256" t="s">
         <v>1517</v>
       </c>
-      <c r="C256" t="s">
-[...2 lines deleted...]
-      <c r="D256" t="s">
+      <c r="F256" t="s">
+        <v>22</v>
+      </c>
+      <c r="G256">
+        <v>92536</v>
+      </c>
+      <c r="H256" s="1">
+        <v>43668</v>
+      </c>
+      <c r="I256" t="s">
+        <v>108</v>
+      </c>
+      <c r="J256" t="s">
         <v>1518</v>
       </c>
-      <c r="E256" t="s">
+      <c r="K256" t="s">
+        <v>1516</v>
+      </c>
+      <c r="L256" t="s">
+        <v>1517</v>
+      </c>
+      <c r="M256" t="s">
+        <v>22</v>
+      </c>
+      <c r="N256">
+        <v>92536</v>
+      </c>
+      <c r="O256" t="s">
         <v>1519</v>
-      </c>
-[...28 lines deleted...]
-        <v>1521</v>
       </c>
     </row>
     <row r="257" spans="1:15" ht="15">
       <c r="A257" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B257" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C257" t="s">
+        <v>60</v>
+      </c>
+      <c r="D257" t="s">
         <v>1522</v>
       </c>
-      <c r="B257" t="s">
+      <c r="E257" t="s">
         <v>1523</v>
       </c>
-      <c r="C257" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F257" t="s">
         <v>22</v>
       </c>
       <c r="G257">
-        <v>92677</v>
+        <v>91702</v>
       </c>
       <c r="H257" s="1">
-        <v>44180</v>
+        <v>41772</v>
       </c>
       <c r="I257" t="s">
         <v>93</v>
       </c>
       <c r="J257" t="s">
-        <v>1526</v>
+        <v>1524</v>
       </c>
       <c r="K257" t="s">
-        <v>1524</v>
+        <v>1522</v>
       </c>
       <c r="L257" t="s">
+        <v>1523</v>
+      </c>
+      <c r="M257" t="s">
+        <v>22</v>
+      </c>
+      <c r="N257">
+        <v>91702</v>
+      </c>
+      <c r="O257" t="s">
         <v>1525</v>
-      </c>
-[...7 lines deleted...]
-        <v>1527</v>
       </c>
     </row>
     <row r="258" spans="1:15" ht="15">
       <c r="A258" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B258" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C258" t="s">
+        <v>46</v>
+      </c>
+      <c r="D258" t="s">
         <v>1528</v>
       </c>
-      <c r="B258" t="s">
+      <c r="E258" t="s">
         <v>1529</v>
       </c>
-      <c r="C258" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F258" t="s">
         <v>22</v>
       </c>
       <c r="G258">
-        <v>92583</v>
+        <v>92677</v>
       </c>
       <c r="H258" s="1">
-        <v>43857</v>
+        <v>44180</v>
       </c>
       <c r="I258" t="s">
         <v>93</v>
       </c>
       <c r="J258" t="s">
-        <v>1532</v>
+        <v>1530</v>
       </c>
       <c r="K258" t="s">
-        <v>1530</v>
+        <v>1528</v>
       </c>
       <c r="L258" t="s">
+        <v>1529</v>
+      </c>
+      <c r="M258" t="s">
+        <v>22</v>
+      </c>
+      <c r="N258">
+        <v>92677</v>
+      </c>
+      <c r="O258" t="s">
         <v>1531</v>
-      </c>
-[...7 lines deleted...]
-        <v>1533</v>
       </c>
     </row>
     <row r="259" spans="1:15" ht="15">
       <c r="A259" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B259" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C259" t="s">
+        <v>74</v>
+      </c>
+      <c r="D259" t="s">
         <v>1534</v>
       </c>
-      <c r="B259" t="s">
+      <c r="E259" t="s">
         <v>1535</v>
       </c>
-      <c r="C259" t="s">
+      <c r="F259" t="s">
+        <v>22</v>
+      </c>
+      <c r="G259">
+        <v>92583</v>
+      </c>
+      <c r="H259" s="1">
+        <v>43857</v>
+      </c>
+      <c r="I259" t="s">
+        <v>93</v>
+      </c>
+      <c r="J259" t="s">
+        <v>1536</v>
+      </c>
+      <c r="K259" t="s">
+        <v>1534</v>
+      </c>
+      <c r="L259" t="s">
+        <v>1535</v>
+      </c>
+      <c r="M259" t="s">
+        <v>22</v>
+      </c>
+      <c r="N259">
+        <v>92583</v>
+      </c>
+      <c r="O259" t="s">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="260" spans="1:15" ht="15">
+      <c r="A260" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B260" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C260" t="s">
         <v>268</v>
       </c>
-      <c r="D259" t="s">
-[...8 lines deleted...]
-      <c r="G259">
+      <c r="D260" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E260" t="s">
+        <v>1541</v>
+      </c>
+      <c r="F260" t="s">
+        <v>22</v>
+      </c>
+      <c r="G260">
         <v>93561</v>
       </c>
-      <c r="H259" s="1">
+      <c r="H260" s="1">
         <v>43066</v>
       </c>
-      <c r="I259" t="s">
+      <c r="I260" t="s">
         <v>32</v>
       </c>
-      <c r="J259" t="s">
-[...11 lines deleted...]
-      <c r="N259">
+      <c r="J260" t="s">
+        <v>1542</v>
+      </c>
+      <c r="K260" t="s">
+        <v>1540</v>
+      </c>
+      <c r="L260" t="s">
+        <v>1541</v>
+      </c>
+      <c r="M260" t="s">
+        <v>22</v>
+      </c>
+      <c r="N260">
         <v>93561</v>
       </c>
-      <c r="O259" t="s">
-[...10 lines deleted...]
-      <c r="C260" t="s">
+      <c r="O260" t="s">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="261" spans="1:17" ht="15">
+      <c r="A261" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B261" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C261" t="s">
         <v>82</v>
       </c>
-      <c r="D260" t="s">
-[...2 lines deleted...]
-      <c r="E260" t="s">
+      <c r="D261" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E261" t="s">
         <v>82</v>
       </c>
-      <c r="F260" t="s">
-[...2 lines deleted...]
-      <c r="G260">
+      <c r="F261" t="s">
+        <v>22</v>
+      </c>
+      <c r="G261">
         <v>92405</v>
       </c>
-      <c r="H260" s="1">
+      <c r="H261" s="1">
         <v>41037</v>
-      </c>
-[...48 lines deleted...]
-        <v>44582</v>
       </c>
       <c r="I261" t="s">
         <v>93</v>
       </c>
       <c r="J261" t="s">
-        <v>1550</v>
+        <v>1547</v>
       </c>
       <c r="K261" t="s">
+        <v>1546</v>
+      </c>
+      <c r="L261" t="s">
+        <v>82</v>
+      </c>
+      <c r="M261" t="s">
+        <v>22</v>
+      </c>
+      <c r="N261">
+        <v>92405</v>
+      </c>
+      <c r="O261" t="s">
         <v>1548</v>
       </c>
-      <c r="L261" t="s">
+      <c r="Q261" t="s">
         <v>1549</v>
-      </c>
-[...7 lines deleted...]
-        <v>1551</v>
       </c>
     </row>
     <row r="262" spans="1:15" ht="15">
       <c r="A262" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B262" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C262" t="s">
+        <v>74</v>
+      </c>
+      <c r="D262" t="s">
         <v>1552</v>
       </c>
-      <c r="B262" t="s">
+      <c r="E262" t="s">
         <v>1553</v>
       </c>
-      <c r="C262" t="s">
-[...2 lines deleted...]
-      <c r="D262" t="s">
+      <c r="F262" t="s">
+        <v>22</v>
+      </c>
+      <c r="G262">
+        <v>92203</v>
+      </c>
+      <c r="H262" s="1">
+        <v>44582</v>
+      </c>
+      <c r="I262" t="s">
+        <v>93</v>
+      </c>
+      <c r="J262" t="s">
         <v>1554</v>
       </c>
-      <c r="E262" t="s">
-[...14 lines deleted...]
-      <c r="J262" t="s">
+      <c r="K262" t="s">
+        <v>1552</v>
+      </c>
+      <c r="L262" t="s">
+        <v>1553</v>
+      </c>
+      <c r="M262" t="s">
+        <v>22</v>
+      </c>
+      <c r="N262">
+        <v>92203</v>
+      </c>
+      <c r="O262" t="s">
         <v>1555</v>
-      </c>
-[...13 lines deleted...]
-        <v>1557</v>
       </c>
     </row>
     <row r="263" spans="1:15" ht="15">
       <c r="A263" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B263" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C263" t="s">
+        <v>68</v>
+      </c>
+      <c r="D263" t="s">
         <v>1558</v>
       </c>
-      <c r="B263" t="s">
+      <c r="E263" t="s">
+        <v>215</v>
+      </c>
+      <c r="F263" t="s">
+        <v>22</v>
+      </c>
+      <c r="G263">
+        <v>95135</v>
+      </c>
+      <c r="H263" s="1">
+        <v>44596</v>
+      </c>
+      <c r="I263" t="s">
+        <v>704</v>
+      </c>
+      <c r="J263" t="s">
         <v>1559</v>
       </c>
-      <c r="C263" t="s">
+      <c r="K263" t="s">
+        <v>1560</v>
+      </c>
+      <c r="L263" t="s">
+        <v>215</v>
+      </c>
+      <c r="M263" t="s">
+        <v>22</v>
+      </c>
+      <c r="N263">
+        <v>95135</v>
+      </c>
+      <c r="O263" t="s">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="264" spans="1:15" ht="15">
+      <c r="A264" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B264" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C264" t="s">
         <v>82</v>
       </c>
-      <c r="D263" t="s">
-[...8 lines deleted...]
-      <c r="G263">
+      <c r="D264" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E264" t="s">
+        <v>1565</v>
+      </c>
+      <c r="F264" t="s">
+        <v>22</v>
+      </c>
+      <c r="G264">
         <v>92242</v>
       </c>
-      <c r="H263" s="1">
+      <c r="H264" s="1">
         <v>44974</v>
       </c>
-      <c r="I263" t="s">
+      <c r="I264" t="s">
         <v>108</v>
       </c>
-      <c r="J263" t="s">
-[...11 lines deleted...]
-      <c r="N263">
+      <c r="J264" t="s">
+        <v>1566</v>
+      </c>
+      <c r="K264" t="s">
+        <v>1567</v>
+      </c>
+      <c r="L264" t="s">
+        <v>1565</v>
+      </c>
+      <c r="M264" t="s">
+        <v>22</v>
+      </c>
+      <c r="N264">
         <v>92242</v>
       </c>
-      <c r="O263" t="s">
-[...16 lines deleted...]
-      <c r="E264" t="s">
+      <c r="O264" t="s">
         <v>1568</v>
       </c>
-      <c r="F264" t="s">
-[...2 lines deleted...]
-      <c r="G264">
+    </row>
+    <row r="265" spans="1:17" ht="15">
+      <c r="A265" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B265" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D265" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E265" t="s">
+        <v>1572</v>
+      </c>
+      <c r="F265" t="s">
+        <v>22</v>
+      </c>
+      <c r="G265">
         <v>96118</v>
       </c>
-      <c r="H264" s="1">
+      <c r="H265" s="1">
         <v>45041</v>
       </c>
-      <c r="I264" t="s">
+      <c r="I265" t="s">
         <v>704</v>
       </c>
-      <c r="J264" t="s">
-[...11 lines deleted...]
-      <c r="N264">
+      <c r="J265" t="s">
+        <v>1573</v>
+      </c>
+      <c r="K265" t="s">
+        <v>1574</v>
+      </c>
+      <c r="L265" t="s">
+        <v>1572</v>
+      </c>
+      <c r="M265" t="s">
+        <v>22</v>
+      </c>
+      <c r="N265">
         <v>96118</v>
       </c>
-      <c r="O264" t="s">
-[...16 lines deleted...]
-      <c r="D265" t="s">
+      <c r="O265" t="s">
         <v>1575</v>
       </c>
-      <c r="E265" t="s">
-[...14 lines deleted...]
-      <c r="J265" t="s">
+      <c r="Q265" t="s">
         <v>1576</v>
-      </c>
-[...13 lines deleted...]
-        <v>1577</v>
       </c>
     </row>
     <row r="266" spans="1:15" ht="15">
       <c r="A266" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B266" t="s">
         <v>1578</v>
       </c>
-      <c r="B266" t="s">
+      <c r="C266" t="s">
+        <v>207</v>
+      </c>
+      <c r="D266" t="s">
         <v>1579</v>
       </c>
-      <c r="C266" t="s">
+      <c r="E266" t="s">
+        <v>951</v>
+      </c>
+      <c r="F266" t="s">
+        <v>22</v>
+      </c>
+      <c r="G266">
+        <v>95207</v>
+      </c>
+      <c r="H266" s="1">
+        <v>45153</v>
+      </c>
+      <c r="I266" t="s">
+        <v>108</v>
+      </c>
+      <c r="J266" t="s">
         <v>1580</v>
       </c>
-      <c r="D266" t="s">
+      <c r="K266" t="s">
+        <v>1579</v>
+      </c>
+      <c r="L266" t="s">
+        <v>951</v>
+      </c>
+      <c r="M266" t="s">
+        <v>22</v>
+      </c>
+      <c r="N266">
+        <v>95207</v>
+      </c>
+      <c r="O266" t="s">
         <v>1581</v>
-      </c>
-[...31 lines deleted...]
-        <v>1584</v>
       </c>
     </row>
     <row r="267" spans="1:15" ht="15">
       <c r="A267" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B267" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D267" t="s">
         <v>1585</v>
       </c>
-      <c r="B267" t="s">
+      <c r="E267" t="s">
         <v>1586</v>
       </c>
-      <c r="C267" t="s">
-[...2 lines deleted...]
-      <c r="D267" t="s">
+      <c r="F267" t="s">
+        <v>22</v>
+      </c>
+      <c r="G267">
+        <v>95946</v>
+      </c>
+      <c r="H267" s="1">
+        <v>45218</v>
+      </c>
+      <c r="I267" t="s">
+        <v>1098</v>
+      </c>
+      <c r="J267" t="s">
         <v>1587</v>
       </c>
-      <c r="E267" t="s">
+      <c r="K267" t="s">
+        <v>1585</v>
+      </c>
+      <c r="L267" t="s">
+        <v>1586</v>
+      </c>
+      <c r="M267" t="s">
+        <v>22</v>
+      </c>
+      <c r="N267">
+        <v>95946</v>
+      </c>
+      <c r="O267" t="s">
         <v>1588</v>
-      </c>
-[...28 lines deleted...]
-        <v>1590</v>
       </c>
     </row>
     <row r="268" spans="1:15" ht="15">
       <c r="A268" t="s">
-        <v>1591</v>
+        <v>1589</v>
       </c>
       <c r="B268" t="s">
-        <v>1592</v>
+        <v>1590</v>
       </c>
       <c r="C268" t="s">
         <v>60</v>
       </c>
       <c r="D268" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E268" t="s">
+        <v>1592</v>
+      </c>
+      <c r="F268" t="s">
+        <v>22</v>
+      </c>
+      <c r="G268">
+        <v>90746</v>
+      </c>
+      <c r="H268" s="1">
+        <v>45441</v>
+      </c>
+      <c r="I268" t="s">
+        <v>108</v>
+      </c>
+      <c r="J268" t="s">
         <v>1593</v>
       </c>
-      <c r="E268" t="s">
+      <c r="K268" t="s">
+        <v>1591</v>
+      </c>
+      <c r="L268" t="s">
+        <v>1592</v>
+      </c>
+      <c r="M268" t="s">
+        <v>22</v>
+      </c>
+      <c r="N268">
+        <v>90746</v>
+      </c>
+      <c r="O268" t="s">
         <v>1594</v>
-      </c>
-[...25 lines deleted...]
-        <v>1596</v>
       </c>
     </row>
     <row r="269" spans="1:15" ht="15">
       <c r="A269" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B269" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C269" t="s">
+        <v>60</v>
+      </c>
+      <c r="D269" t="s">
         <v>1597</v>
       </c>
-      <c r="B269" t="s">
+      <c r="E269" t="s">
         <v>1598</v>
       </c>
-      <c r="C269" t="s">
-[...2 lines deleted...]
-      <c r="D269" t="s">
+      <c r="F269" t="s">
+        <v>22</v>
+      </c>
+      <c r="G269">
+        <v>91605</v>
+      </c>
+      <c r="H269" s="1">
+        <v>45573</v>
+      </c>
+      <c r="J269" t="s">
         <v>1599</v>
       </c>
-      <c r="E269" t="s">
-[...11 lines deleted...]
-      <c r="J269" t="s">
+      <c r="K269" t="s">
+        <v>1597</v>
+      </c>
+      <c r="L269" t="s">
+        <v>1598</v>
+      </c>
+      <c r="M269" t="s">
+        <v>22</v>
+      </c>
+      <c r="N269">
+        <v>91605</v>
+      </c>
+      <c r="O269" t="s">
         <v>1600</v>
-      </c>
-[...13 lines deleted...]
-        <v>1601</v>
       </c>
     </row>
     <row r="270" spans="1:15" ht="15">
       <c r="A270" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B270" t="s">
         <v>1602</v>
       </c>
-      <c r="B270" t="s">
+      <c r="C270" t="s">
+        <v>46</v>
+      </c>
+      <c r="D270" t="s">
         <v>1603</v>
       </c>
-      <c r="C270" t="s">
-[...2 lines deleted...]
-      <c r="D270" t="s">
+      <c r="E270" t="s">
+        <v>888</v>
+      </c>
+      <c r="F270" t="s">
+        <v>22</v>
+      </c>
+      <c r="G270">
+        <v>92630</v>
+      </c>
+      <c r="H270" s="1">
+        <v>45642</v>
+      </c>
+      <c r="J270" t="s">
         <v>1604</v>
       </c>
-      <c r="E270" t="s">
-[...11 lines deleted...]
-      <c r="J270" t="s">
+      <c r="K270" t="s">
+        <v>1603</v>
+      </c>
+      <c r="L270" t="s">
+        <v>888</v>
+      </c>
+      <c r="M270" t="s">
+        <v>22</v>
+      </c>
+      <c r="N270">
+        <v>92630</v>
+      </c>
+      <c r="O270" t="s">
         <v>1605</v>
-      </c>
-[...13 lines deleted...]
-        <v>1606</v>
       </c>
     </row>
     <row r="271" spans="1:15" ht="15">
       <c r="A271" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B271" t="s">
         <v>1607</v>
       </c>
-      <c r="B271" t="s">
+      <c r="C271" t="s">
+        <v>82</v>
+      </c>
+      <c r="D271" t="s">
         <v>1608</v>
       </c>
-      <c r="C271" t="s">
-[...2 lines deleted...]
-      <c r="D271" t="s">
+      <c r="E271" t="s">
+        <v>84</v>
+      </c>
+      <c r="F271" t="s">
+        <v>22</v>
+      </c>
+      <c r="G271">
+        <v>92345</v>
+      </c>
+      <c r="H271" s="1">
+        <v>45706</v>
+      </c>
+      <c r="J271" t="s">
         <v>1609</v>
       </c>
-      <c r="E271" t="s">
-[...11 lines deleted...]
-      <c r="J271" t="s">
+      <c r="K271" t="s">
+        <v>1608</v>
+      </c>
+      <c r="L271" t="s">
+        <v>84</v>
+      </c>
+      <c r="M271" t="s">
+        <v>22</v>
+      </c>
+      <c r="N271">
+        <v>92345</v>
+      </c>
+      <c r="O271" t="s">
         <v>1610</v>
-      </c>
-[...13 lines deleted...]
-        <v>1611</v>
       </c>
     </row>
     <row r="272" spans="1:15" ht="15">
       <c r="A272" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B272" t="s">
         <v>1612</v>
       </c>
-      <c r="B272" t="s">
+      <c r="C272" t="s">
+        <v>482</v>
+      </c>
+      <c r="D272" t="s">
         <v>1613</v>
       </c>
-      <c r="C272" t="s">
-[...2 lines deleted...]
-      <c r="D272" t="s">
+      <c r="E272" t="s">
+        <v>1171</v>
+      </c>
+      <c r="F272" t="s">
+        <v>22</v>
+      </c>
+      <c r="G272">
+        <v>93033</v>
+      </c>
+      <c r="H272" s="1">
+        <v>45709</v>
+      </c>
+      <c r="J272" t="s">
         <v>1614</v>
       </c>
-      <c r="E272" t="s">
-[...11 lines deleted...]
-      <c r="J272" t="s">
+      <c r="K272" t="s">
+        <v>1613</v>
+      </c>
+      <c r="L272" t="s">
+        <v>1171</v>
+      </c>
+      <c r="M272" t="s">
+        <v>22</v>
+      </c>
+      <c r="N272">
+        <v>93033</v>
+      </c>
+      <c r="O272" t="s">
         <v>1615</v>
-      </c>
-[...13 lines deleted...]
-        <v>1617</v>
       </c>
     </row>
     <row r="273" spans="1:15" ht="15">
       <c r="A273" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B273" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C273" t="s">
+        <v>60</v>
+      </c>
+      <c r="D273" t="s">
         <v>1618</v>
       </c>
-      <c r="B273" t="s">
+      <c r="E273" t="s">
+        <v>60</v>
+      </c>
+      <c r="F273" t="s">
+        <v>22</v>
+      </c>
+      <c r="G273">
+        <v>90047</v>
+      </c>
+      <c r="H273" s="1">
+        <v>45819</v>
+      </c>
+      <c r="J273" t="s">
         <v>1619</v>
-      </c>
-[...19 lines deleted...]
-        <v>1621</v>
       </c>
       <c r="K273" t="s">
         <v>1620</v>
       </c>
       <c r="L273" t="s">
-        <v>230</v>
+        <v>60</v>
       </c>
       <c r="M273" t="s">
         <v>22</v>
       </c>
       <c r="N273">
-        <v>93728</v>
+        <v>90016</v>
       </c>
       <c r="O273" t="s">
-        <v>1622</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="274" spans="1:15" ht="15">
       <c r="A274" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B274" t="s">
         <v>1623</v>
-      </c>
-[...1 lines deleted...]
-        <v>1624</v>
       </c>
       <c r="C274" t="s">
         <v>230</v>
       </c>
       <c r="D274" t="s">
-        <v>1620</v>
+        <v>1624</v>
       </c>
       <c r="E274" t="s">
         <v>230</v>
       </c>
       <c r="F274" t="s">
         <v>22</v>
       </c>
       <c r="G274">
         <v>93728</v>
       </c>
       <c r="H274" s="1">
         <v>45790</v>
       </c>
       <c r="J274" t="s">
-        <v>1621</v>
+        <v>1625</v>
       </c>
       <c r="K274" t="s">
-        <v>1620</v>
+        <v>1624</v>
       </c>
       <c r="L274" t="s">
         <v>230</v>
       </c>
       <c r="M274" t="s">
         <v>22</v>
       </c>
       <c r="N274">
         <v>93728</v>
       </c>
       <c r="O274" t="s">
-        <v>1622</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="275" spans="1:15" ht="15">
       <c r="A275" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B275" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C275" t="s">
+        <v>230</v>
+      </c>
+      <c r="D275" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E275" t="s">
+        <v>230</v>
+      </c>
+      <c r="F275" t="s">
+        <v>22</v>
+      </c>
+      <c r="G275">
+        <v>93728</v>
+      </c>
+      <c r="H275" s="1">
+        <v>45790</v>
+      </c>
+      <c r="J275" t="s">
         <v>1625</v>
       </c>
-      <c r="B275" t="s">
+      <c r="K275" t="s">
+        <v>1624</v>
+      </c>
+      <c r="L275" t="s">
+        <v>230</v>
+      </c>
+      <c r="M275" t="s">
+        <v>22</v>
+      </c>
+      <c r="N275">
+        <v>93728</v>
+      </c>
+      <c r="O275" t="s">
         <v>1626</v>
-      </c>
-[...34 lines deleted...]
-        <v>1630</v>
       </c>
     </row>
     <row r="276" spans="1:15" ht="15">
       <c r="A276" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B276" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C276" t="s">
+        <v>74</v>
+      </c>
+      <c r="D276" t="s">
         <v>1631</v>
       </c>
-      <c r="B276" t="s">
+      <c r="E276" t="s">
         <v>1632</v>
       </c>
-      <c r="C276" t="s">
-[...2 lines deleted...]
-      <c r="D276" t="s">
+      <c r="F276" t="s">
+        <v>22</v>
+      </c>
+      <c r="G276">
+        <v>92240</v>
+      </c>
+      <c r="H276" s="1">
+        <v>45797</v>
+      </c>
+      <c r="J276" t="s">
         <v>1633</v>
       </c>
-      <c r="E276" t="s">
-[...11 lines deleted...]
-      <c r="J276" t="s">
+      <c r="K276" t="s">
+        <v>1631</v>
+      </c>
+      <c r="L276" t="s">
+        <v>1632</v>
+      </c>
+      <c r="M276" t="s">
+        <v>22</v>
+      </c>
+      <c r="N276">
+        <v>92240</v>
+      </c>
+      <c r="O276" t="s">
         <v>1634</v>
-      </c>
-[...13 lines deleted...]
-        <v>1635</v>
       </c>
     </row>
     <row r="277" spans="1:15" ht="15">
       <c r="A277" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B277" t="s">
         <v>1636</v>
       </c>
-      <c r="B277" t="s">
+      <c r="C277" t="s">
+        <v>60</v>
+      </c>
+      <c r="D277" t="s">
         <v>1637</v>
       </c>
-      <c r="C277" t="s">
-[...2 lines deleted...]
-      <c r="D277" t="s">
+      <c r="E277" t="s">
+        <v>60</v>
+      </c>
+      <c r="F277" t="s">
+        <v>22</v>
+      </c>
+      <c r="G277">
+        <v>90004</v>
+      </c>
+      <c r="H277" s="1">
+        <v>45979</v>
+      </c>
+      <c r="J277" t="s">
         <v>1638</v>
       </c>
-      <c r="E277" t="s">
-[...14 lines deleted...]
-      <c r="J277" t="s">
+      <c r="K277" t="s">
+        <v>1637</v>
+      </c>
+      <c r="L277" t="s">
+        <v>60</v>
+      </c>
+      <c r="M277" t="s">
+        <v>22</v>
+      </c>
+      <c r="N277">
+        <v>90004</v>
+      </c>
+      <c r="O277" t="s">
         <v>1639</v>
-      </c>
-[...13 lines deleted...]
-        <v>1640</v>
       </c>
     </row>
     <row r="278" spans="1:15" ht="15">
       <c r="A278" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B278" t="s">
         <v>1641</v>
       </c>
-      <c r="B278" t="s">
+      <c r="C278" t="s">
+        <v>82</v>
+      </c>
+      <c r="D278" t="s">
         <v>1642</v>
       </c>
-      <c r="C278" t="s">
-[...2 lines deleted...]
-      <c r="D278" t="s">
+      <c r="E278" t="s">
+        <v>82</v>
+      </c>
+      <c r="F278" t="s">
+        <v>22</v>
+      </c>
+      <c r="G278">
+        <v>92407</v>
+      </c>
+      <c r="H278" s="1">
+        <v>41792</v>
+      </c>
+      <c r="I278" t="s">
+        <v>93</v>
+      </c>
+      <c r="J278" t="s">
         <v>1643</v>
       </c>
-      <c r="E278" t="s">
-[...14 lines deleted...]
-      <c r="J278" t="s">
+      <c r="K278" t="s">
+        <v>1642</v>
+      </c>
+      <c r="L278" t="s">
+        <v>82</v>
+      </c>
+      <c r="M278" t="s">
+        <v>22</v>
+      </c>
+      <c r="N278">
+        <v>92407</v>
+      </c>
+      <c r="O278" t="s">
         <v>1644</v>
-      </c>
-[...13 lines deleted...]
-        <v>1645</v>
       </c>
     </row>
     <row r="279" spans="1:15" ht="15">
       <c r="A279" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B279" t="s">
         <v>1646</v>
       </c>
-      <c r="B279" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C279" t="s">
-        <v>46</v>
+        <v>920</v>
       </c>
       <c r="D279" t="s">
         <v>1647</v>
       </c>
       <c r="E279" t="s">
+        <v>920</v>
+      </c>
+      <c r="F279" t="s">
+        <v>22</v>
+      </c>
+      <c r="G279">
+        <v>94112</v>
+      </c>
+      <c r="H279" s="1">
+        <v>41941</v>
+      </c>
+      <c r="I279" t="s">
+        <v>32</v>
+      </c>
+      <c r="J279" t="s">
         <v>1648</v>
-      </c>
-[...13 lines deleted...]
-        <v>1649</v>
       </c>
       <c r="K279" t="s">
         <v>1647</v>
       </c>
       <c r="L279" t="s">
-        <v>1648</v>
+        <v>920</v>
       </c>
       <c r="M279" t="s">
         <v>22</v>
       </c>
       <c r="N279">
-        <v>92675</v>
+        <v>94112</v>
       </c>
       <c r="O279" t="s">
-        <v>1650</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="280" spans="1:15" ht="15">
       <c r="A280" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B280" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C280" t="s">
+        <v>46</v>
+      </c>
+      <c r="D280" t="s">
         <v>1651</v>
       </c>
-      <c r="B280" t="s">
+      <c r="E280" t="s">
         <v>1652</v>
       </c>
-      <c r="C280" t="s">
-[...2 lines deleted...]
-      <c r="D280" t="s">
+      <c r="F280" t="s">
+        <v>22</v>
+      </c>
+      <c r="G280">
+        <v>92675</v>
+      </c>
+      <c r="H280" s="1">
+        <v>42016</v>
+      </c>
+      <c r="I280" t="s">
+        <v>93</v>
+      </c>
+      <c r="J280" t="s">
         <v>1653</v>
       </c>
-      <c r="E280" t="s">
-[...14 lines deleted...]
-      <c r="J280" t="s">
+      <c r="K280" t="s">
+        <v>1651</v>
+      </c>
+      <c r="L280" t="s">
+        <v>1652</v>
+      </c>
+      <c r="M280" t="s">
+        <v>22</v>
+      </c>
+      <c r="N280">
+        <v>92675</v>
+      </c>
+      <c r="O280" t="s">
         <v>1654</v>
-      </c>
-[...13 lines deleted...]
-        <v>1656</v>
       </c>
     </row>
     <row r="281" spans="1:15" ht="15">
       <c r="A281" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B281" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C281" t="s">
+        <v>207</v>
+      </c>
+      <c r="D281" t="s">
         <v>1657</v>
       </c>
-      <c r="B281" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E281" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="F281" t="s">
         <v>22</v>
       </c>
       <c r="G281">
-        <v>95640</v>
+        <v>95207</v>
       </c>
       <c r="H281" s="1">
-        <v>40394</v>
+        <v>41527</v>
       </c>
       <c r="I281" t="s">
         <v>108</v>
       </c>
       <c r="J281" t="s">
-        <v>1660</v>
+        <v>1658</v>
       </c>
       <c r="K281" t="s">
         <v>1659</v>
       </c>
       <c r="L281" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="M281" t="s">
         <v>22</v>
       </c>
       <c r="N281">
-        <v>95640</v>
+        <v>95267</v>
       </c>
       <c r="O281" t="s">
-        <v>1661</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="282" spans="1:15" ht="15">
       <c r="A282" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B282" t="s">
         <v>1662</v>
       </c>
-      <c r="B282" t="s">
+      <c r="C282" t="s">
+        <v>947</v>
+      </c>
+      <c r="D282" t="s">
         <v>1663</v>
       </c>
-      <c r="C282" t="s">
-[...2 lines deleted...]
-      <c r="D282" t="s">
+      <c r="E282" t="s">
+        <v>949</v>
+      </c>
+      <c r="F282" t="s">
+        <v>22</v>
+      </c>
+      <c r="G282">
+        <v>95640</v>
+      </c>
+      <c r="H282" s="1">
+        <v>40394</v>
+      </c>
+      <c r="I282" t="s">
+        <v>108</v>
+      </c>
+      <c r="J282" t="s">
         <v>1664</v>
       </c>
-      <c r="E282" t="s">
+      <c r="K282" t="s">
+        <v>1663</v>
+      </c>
+      <c r="L282" t="s">
+        <v>949</v>
+      </c>
+      <c r="M282" t="s">
+        <v>22</v>
+      </c>
+      <c r="N282">
+        <v>95640</v>
+      </c>
+      <c r="O282" t="s">
         <v>1665</v>
-      </c>
-[...28 lines deleted...]
-        <v>1669</v>
       </c>
     </row>
     <row r="283" spans="1:15" ht="15">
       <c r="A283" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B283" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C283" t="s">
+        <v>82</v>
+      </c>
+      <c r="D283" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E283" t="s">
+        <v>1669</v>
+      </c>
+      <c r="F283" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283">
+        <v>92394</v>
+      </c>
+      <c r="H283" s="1">
+        <v>40430</v>
+      </c>
+      <c r="I283" t="s">
         <v>1670</v>
       </c>
-      <c r="B283" t="s">
+      <c r="J283" t="s">
+        <v>1233</v>
+      </c>
+      <c r="K283" t="s">
         <v>1671</v>
       </c>
-      <c r="C283" t="s">
+      <c r="L283" t="s">
+        <v>1672</v>
+      </c>
+      <c r="M283" t="s">
+        <v>22</v>
+      </c>
+      <c r="N283">
+        <v>92301</v>
+      </c>
+      <c r="O283" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="284" spans="1:15" ht="15">
+      <c r="A284" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B284" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C284" t="s">
         <v>283</v>
       </c>
-      <c r="D283" t="s">
-[...2 lines deleted...]
-      <c r="E283" t="s">
+      <c r="D284" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E284" t="s">
         <v>285</v>
       </c>
-      <c r="F283" t="s">
-[...5 lines deleted...]
-      <c r="H283" s="1">
+      <c r="F284" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" t="s">
+        <v>1677</v>
+      </c>
+      <c r="H284" s="1">
         <v>40429</v>
       </c>
-      <c r="I283" t="s">
+      <c r="I284" t="s">
         <v>63</v>
       </c>
-      <c r="J283" t="s">
-[...5 lines deleted...]
-      <c r="L283" t="s">
+      <c r="J284" t="s">
+        <v>1675</v>
+      </c>
+      <c r="K284" t="s">
+        <v>1676</v>
+      </c>
+      <c r="L284" t="s">
         <v>285</v>
       </c>
-      <c r="M283" t="s">
-[...6 lines deleted...]
-        <v>1674</v>
+      <c r="M284" t="s">
+        <v>22</v>
+      </c>
+      <c r="N284" t="s">
+        <v>1677</v>
+      </c>
+      <c r="O284" t="s">
+        <v>1678</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="15" baseColWidth="0"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">