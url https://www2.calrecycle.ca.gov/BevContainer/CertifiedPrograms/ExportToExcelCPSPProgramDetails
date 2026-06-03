--- v4 (2026-05-13)
+++ v5 (2026-06-03)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1679">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1669">
   <si>
     <t>Account Number</t>
   </si>
   <si>
     <t>Program Name</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t xml:space="preserve">State </t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>Operation Begin Date</t>
   </si>
   <si>
@@ -81,104 +81,101 @@
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>CP0047</t>
   </si>
   <si>
     <t>Upper Valley Recycling Inc</t>
   </si>
   <si>
     <t>Napa</t>
   </si>
   <si>
     <t>1285 Whitehall Ln</t>
   </si>
   <si>
     <t>Saint Helena</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
-    <t>Aluminum, Plastic, Glass, Bag In Box, Multi-layer Pouch, Paperboard Carton</t>
+    <t>Aluminum, Plastic, Glass</t>
   </si>
   <si>
     <t>Upper Valley Disposal Inc</t>
   </si>
   <si>
     <t>PO Box 382</t>
   </si>
   <si>
     <t>(707) 963-7988</t>
   </si>
   <si>
     <t>CP0179</t>
   </si>
   <si>
     <t>Material Recovery Facility</t>
   </si>
   <si>
     <t>Yuba</t>
   </si>
   <si>
     <t>3001 N Levee Rd</t>
   </si>
   <si>
     <t>Marysville</t>
   </si>
   <si>
-    <t>Aluminum, Plastic, Glass, Bimetal, Bag In Box, Multi-layer Pouch, Paperboard Carton</t>
+    <t>Aluminum, Plastic, Glass, Bimetal</t>
   </si>
   <si>
     <t>Recology Yuba Sutter</t>
   </si>
   <si>
     <t>(530) 743-6933</t>
   </si>
   <si>
     <t>CP0210</t>
   </si>
   <si>
     <t>Tahoe Truckee Disposal  Inc</t>
   </si>
   <si>
     <t>Placer</t>
   </si>
   <si>
     <t>645 Westlake Blvd</t>
   </si>
   <si>
     <t>Tahoe City</t>
   </si>
   <si>
-    <t>Aluminum, Plastic, Glass, Bimetal, Bag In Box</t>
-[...1 lines deleted...]
-  <si>
     <t>Tahoe Truckee Disposal Company Inc</t>
   </si>
   <si>
     <t>PO Box 135</t>
   </si>
   <si>
     <t>(530) 583-7825</t>
   </si>
   <si>
     <t>CP0225</t>
   </si>
   <si>
     <t>CR Transfer Inc</t>
   </si>
   <si>
     <t>Orange</t>
   </si>
   <si>
     <t>11232 Knott Ave</t>
   </si>
   <si>
     <t>Stanton</t>
   </si>
   <si>
     <t>PO Box 125</t>
@@ -201,53 +198,50 @@
   <si>
     <t>San Rafael</t>
   </si>
   <si>
     <t>Marin Sanitary Service</t>
   </si>
   <si>
     <t>(415) 453-1404x3233</t>
   </si>
   <si>
     <t>CP0365</t>
   </si>
   <si>
     <t>Full Circle Recycling Co</t>
   </si>
   <si>
     <t>Los Angeles</t>
   </si>
   <si>
     <t>12138 Bellflower Blvd</t>
   </si>
   <si>
     <t>Downey</t>
   </si>
   <si>
-    <t>Aluminum, Plastic, Glass, Bimetal</t>
-[...1 lines deleted...]
-  <si>
     <t>Full Circle Recycling Company</t>
   </si>
   <si>
     <t>(323) 855-5059</t>
   </si>
   <si>
     <t>CP0383</t>
   </si>
   <si>
     <t>Peninsula Sanitary Service Inc</t>
   </si>
   <si>
     <t>Santa Clara</t>
   </si>
   <si>
     <t>339 Bonair Siding Rd</t>
   </si>
   <si>
     <t>Stanford</t>
   </si>
   <si>
     <t>(650) 321-4236</t>
   </si>
   <si>
     <t>CP0418</t>
@@ -291,53 +285,50 @@
   <si>
     <t>Best Way Disposal Co Inc</t>
   </si>
   <si>
     <t>PO Box 400997</t>
   </si>
   <si>
     <t>(760) 244-9773</t>
   </si>
   <si>
     <t>CP0493</t>
   </si>
   <si>
     <t>Strawberry Music Recycling</t>
   </si>
   <si>
     <t>Tuolumne</t>
   </si>
   <si>
     <t>17255 Jeni Ct</t>
   </si>
   <si>
     <t>Jamestown</t>
   </si>
   <si>
-    <t>Aluminum, Plastic, Glass</t>
-[...1 lines deleted...]
-  <si>
     <t>Strawberry Music Inc</t>
   </si>
   <si>
     <t>P O Box 664</t>
   </si>
   <si>
     <t>(209) 984-8630</t>
   </si>
   <si>
     <t>stephanie@strawberrymusic.com</t>
   </si>
   <si>
     <t>CP0494</t>
   </si>
   <si>
     <t>Recology Vallejo</t>
   </si>
   <si>
     <t>Solano</t>
   </si>
   <si>
     <t>2021 Broadway St</t>
   </si>
   <si>
     <t>Vallejo</t>
@@ -465,53 +456,50 @@
   <si>
     <t>Willits</t>
   </si>
   <si>
     <t>Solid Wastes of Willits Inc</t>
   </si>
   <si>
     <t>PO Box 1425</t>
   </si>
   <si>
     <t>(707) 234-6400</t>
   </si>
   <si>
     <t>CP0691</t>
   </si>
   <si>
     <t>Big Bear Disposal Dropoff and Collection Recycling Program</t>
   </si>
   <si>
     <t>41974 Garstin Rd</t>
   </si>
   <si>
     <t>Big Bear Lake</t>
   </si>
   <si>
-    <t>Aluminum, Plastic, Glass, Bimetal, Bag In Box, Multi-layer Pouch</t>
-[...1 lines deleted...]
-  <si>
     <t>Big Bear Disposal Inc</t>
   </si>
   <si>
     <t>PO Box 2837</t>
   </si>
   <si>
     <t>(909) 866-3942</t>
   </si>
   <si>
     <t>CP0702</t>
   </si>
   <si>
     <t>Sonoma Garbage Collectors Inc - Sonoma Recycle - Reuse</t>
   </si>
   <si>
     <t>Sonoma</t>
   </si>
   <si>
     <t>1180 Fremont Dr</t>
   </si>
   <si>
     <t>Sonoma Garbage Collectors</t>
   </si>
   <si>
     <t>(707) 996-7555</t>
@@ -759,53 +747,50 @@
   <si>
     <t>Waste Connections of California Inc</t>
   </si>
   <si>
     <t>(530) 528-8500</t>
   </si>
   <si>
     <t>CP0823</t>
   </si>
   <si>
     <t>Waste Connections of California Inc/Tehama Recycles</t>
   </si>
   <si>
     <t>CP0832</t>
   </si>
   <si>
     <t>Waste Management Commercial Recycling Collection</t>
   </si>
   <si>
     <t>13940 E Live Oak Ave</t>
   </si>
   <si>
     <t>Baldwin Park</t>
   </si>
   <si>
-    <t>Aluminum, Plastic, Glass, Bimetal, Bag In Box, Paperboard Carton</t>
-[...1 lines deleted...]
-  <si>
     <t>(714) 766-9509</t>
   </si>
   <si>
     <t>amendoni@wm.com</t>
   </si>
   <si>
     <t>CP0836</t>
   </si>
   <si>
     <t>Collection Drop off</t>
   </si>
   <si>
     <t>Alameda</t>
   </si>
   <si>
     <t>1312 Kirkham St</t>
   </si>
   <si>
     <t>Oakland</t>
   </si>
   <si>
     <t>94607-2257</t>
   </si>
   <si>
     <t>National Recycling Corp</t>
@@ -1158,104 +1143,98 @@
   <si>
     <t>140 Epley Dr</t>
   </si>
   <si>
     <t>Yuba City</t>
   </si>
   <si>
     <t>95991-7221</t>
   </si>
   <si>
     <t>(916) 452-3961</t>
   </si>
   <si>
     <t>CP0908</t>
   </si>
   <si>
     <t>San Miguel Garbage Commerical Recycling</t>
   </si>
   <si>
     <t>6625 Benton Rd</t>
   </si>
   <si>
     <t>Paso Robles</t>
   </si>
   <si>
-    <t>Aluminum, Plastic, Glass, Bimetal, Paperboard Carton</t>
-[...1 lines deleted...]
-  <si>
     <t>San Miguel Garbage Company Inc</t>
   </si>
   <si>
     <t>P O Box 249</t>
   </si>
   <si>
     <t>San Miguel</t>
   </si>
   <si>
     <t>(805) 467-9283</t>
   </si>
   <si>
     <t>CP0912</t>
   </si>
   <si>
     <t>Commercial Collection Program</t>
   </si>
   <si>
     <t>2951 Wallace Dr</t>
   </si>
   <si>
     <t>Paso Robles Waste Disposal Inc</t>
   </si>
   <si>
     <t>P O Box 278</t>
   </si>
   <si>
     <t>(805) 238-2381</t>
   </si>
   <si>
     <t>CP0919</t>
   </si>
   <si>
     <t>Greenwaste Commercial Recycling Program</t>
   </si>
   <si>
     <t>CP0921</t>
   </si>
   <si>
     <t>American Made Direct - Kids 4 Recycling</t>
   </si>
   <si>
     <t>Madera</t>
   </si>
   <si>
     <t>37341 Avenue 16</t>
   </si>
   <si>
-    <t>Aluminum, Plastic, Bimetal, Bag In Box, Multi-layer Pouch, Paperboard Carton</t>
-[...1 lines deleted...]
-  <si>
     <t>(559) 999-6832</t>
   </si>
   <si>
     <t>CP0933</t>
   </si>
   <si>
     <t>Solid Waste Systems Transfer Station Depot Drop Off</t>
   </si>
   <si>
     <t>3515 Taylor Dr</t>
   </si>
   <si>
     <t>Solid Wastes Systems Inc</t>
   </si>
   <si>
     <t>PO Box 60</t>
   </si>
   <si>
     <t>CP0942</t>
   </si>
   <si>
     <t>Intercity Recycling</t>
   </si>
   <si>
     <t>7008 Basswood Place</t>
@@ -1776,53 +1755,50 @@
   <si>
     <t>8701 San Fernando Rd</t>
   </si>
   <si>
     <t>Sun Valley</t>
   </si>
   <si>
     <t>91352-1406</t>
   </si>
   <si>
     <t>(818) 767-8984</t>
   </si>
   <si>
     <t>CP19319.001</t>
   </si>
   <si>
     <t>Athens Sun Valley Material Recovery Facility</t>
   </si>
   <si>
     <t>14048 Valley Blvd</t>
   </si>
   <si>
     <t>La Puente</t>
   </si>
   <si>
-    <t>Aluminum, Plastic, Glass, Bag In Box, Paperboard Carton</t>
-[...1 lines deleted...]
-  <si>
     <t>Arakelian Enterprises Inc</t>
   </si>
   <si>
     <t>PO Box 60009</t>
   </si>
   <si>
     <t>City of Industry</t>
   </si>
   <si>
     <t>91716-0009</t>
   </si>
   <si>
     <t>(626) 336-3636</t>
   </si>
   <si>
     <t>http://www.athensservices.com</t>
   </si>
   <si>
     <t>CP193209.001</t>
   </si>
   <si>
     <t>Republic Services of Alameda County</t>
   </si>
   <si>
     <t>42600 Boyce Rd</t>
@@ -2277,53 +2253,50 @@
   <si>
     <t>Costa Mesa</t>
   </si>
   <si>
     <t>92626-3407</t>
   </si>
   <si>
     <t>Replenysh Inc</t>
   </si>
   <si>
     <t>(949) 344-2494</t>
   </si>
   <si>
     <t>CP257372.001</t>
   </si>
   <si>
     <t>Green-Go Recycling Collection Program</t>
   </si>
   <si>
     <t>130 S Hale Ave</t>
   </si>
   <si>
     <t>Escondido</t>
   </si>
   <si>
-    <t>Aluminum, Plastic, Glass, Bimetal, Multi-layer Pouch, Paperboard Carton</t>
-[...1 lines deleted...]
-  <si>
     <t>Green Go Recycling Inc</t>
   </si>
   <si>
     <t>(760) 484-1099</t>
   </si>
   <si>
     <t>CP259414.001</t>
   </si>
   <si>
     <t>Better Earth</t>
   </si>
   <si>
     <t>4039 Basil Terrace</t>
   </si>
   <si>
     <t>Better Earth LLC</t>
   </si>
   <si>
     <t>PO Box 3852</t>
   </si>
   <si>
     <t>(408) 391-8163</t>
   </si>
   <si>
     <t>CP263914.001</t>
@@ -2796,51 +2769,51 @@
   <si>
     <t>San Francisco</t>
   </si>
   <si>
     <t>(415) 407-4342</t>
   </si>
   <si>
     <t>CP327808.001</t>
   </si>
   <si>
     <t>Retail Marketing Services Inc</t>
   </si>
   <si>
     <t>6423 Alondra Blvd</t>
   </si>
   <si>
     <t>Paramount</t>
   </si>
   <si>
     <t>1020 N Lake St</t>
   </si>
   <si>
     <t>Burbank</t>
   </si>
   <si>
-    <t>(216) 200-9439</t>
+    <t>(818) 817-6712</t>
   </si>
   <si>
     <t>CP329934.001</t>
   </si>
   <si>
     <t>Green360 Partners</t>
   </si>
   <si>
     <t>2549 Eastbluff Dr #145</t>
   </si>
   <si>
     <t>Newport Beach</t>
   </si>
   <si>
     <t>Green360 LLC</t>
   </si>
   <si>
     <t>(949) 303-9790</t>
   </si>
   <si>
     <t>CP333154.001</t>
   </si>
   <si>
     <t>18710 Niles Dr</t>
   </si>
@@ -3306,53 +3279,50 @@
   <si>
     <t>Employee Based Prog Through QWL</t>
   </si>
   <si>
     <t>11251 Rancho Carmel Dr Room 1556</t>
   </si>
   <si>
     <t>USPS QWL Team</t>
   </si>
   <si>
     <t>(858) 674-0231</t>
   </si>
   <si>
     <t>SP0256</t>
   </si>
   <si>
     <t>Pine Mountain Club Property Owners Association Inc</t>
   </si>
   <si>
     <t>2524 Beechwood Way</t>
   </si>
   <si>
     <t>Pine Mountain Club</t>
   </si>
   <si>
-    <t>Aluminum, Plastic, Glass, Bag In Box</t>
-[...1 lines deleted...]
-  <si>
     <t>P O Box P</t>
   </si>
   <si>
     <t>(661) 242-3788x212</t>
   </si>
   <si>
     <t>SP0279</t>
   </si>
   <si>
     <t>Sierra County Recycling Program</t>
   </si>
   <si>
     <t>Sierra</t>
   </si>
   <si>
     <t>101 Courthouse Sq</t>
   </si>
   <si>
     <t>Downieville</t>
   </si>
   <si>
     <t>Sierra County Dept of Public Works and Transportation</t>
   </si>
   <si>
     <t>PO Box 98</t>
@@ -3399,132 +3369,129 @@
   <si>
     <t>Recycling Ministry</t>
   </si>
   <si>
     <t>1 Saddleback Pkwy</t>
   </si>
   <si>
     <t>Saddleback Valley Community Church</t>
   </si>
   <si>
     <t>(949) 609-8613</t>
   </si>
   <si>
     <t>SP0353</t>
   </si>
   <si>
     <t>City of Glendale Commercial Collection and Drop off</t>
   </si>
   <si>
     <t>548 W Chevy Chase Dr</t>
   </si>
   <si>
     <t>Glendale</t>
   </si>
   <si>
-    <t>Aluminum, Plastic, Glass, Bimetal, PETE, HDPE, Bag In Box, Multi-layer Pouch, Paperboard Carton</t>
+    <t>Aluminum, Plastic, Glass, Bimetal, PETE, HDPE</t>
   </si>
   <si>
     <t>City of Glendale Integrated Waste Management Division</t>
   </si>
   <si>
     <t>(818) 548-3916</t>
   </si>
   <si>
     <t>SP0385</t>
   </si>
   <si>
     <t>City of Claremont Community Service Program</t>
   </si>
   <si>
     <t>1616 Monte Vista Ave</t>
   </si>
   <si>
     <t>Claremont</t>
   </si>
   <si>
     <t>City of Claremont</t>
   </si>
   <si>
     <t>(909) 399-5431</t>
   </si>
   <si>
     <t>SP0386</t>
   </si>
   <si>
     <t>City of Ontario</t>
   </si>
   <si>
     <t>1425 S Bon View Ave</t>
   </si>
   <si>
-    <t>Aluminum, Plastic, Glass, Paperboard Carton</t>
-[...1 lines deleted...]
-  <si>
     <t>(909) 395-2663</t>
   </si>
   <si>
     <t>SP0402</t>
   </si>
   <si>
     <t>City of Lompoc Collection Program</t>
   </si>
   <si>
     <t>1300 W Laurel Ave</t>
   </si>
   <si>
     <t>Lompoc</t>
   </si>
   <si>
     <t>City of Lompoc</t>
   </si>
   <si>
     <t>100 Civic Center Plz</t>
   </si>
   <si>
     <t>(805) 875-8024</t>
   </si>
   <si>
     <t>SP0405</t>
   </si>
   <si>
     <t>U S Marine Corps - Qualified Recycling Program Office Collection</t>
   </si>
   <si>
     <t>Bldg 2085 MCAGCC</t>
   </si>
   <si>
     <t>Twentynine Palms</t>
   </si>
   <si>
     <t>US Marine Corps - MAGTFTC - MAGTFTC NREA Recycling</t>
   </si>
   <si>
     <t>PO Box 788110 MCAGCC</t>
   </si>
   <si>
-    <t>(760) 830-5403</t>
+    <t>(760) 830-5666</t>
   </si>
   <si>
     <t>SP0406</t>
   </si>
   <si>
     <t>Commercial Recycling</t>
   </si>
   <si>
     <t>336 N Ben Maddox Way</t>
   </si>
   <si>
     <t>City Of Visalia</t>
   </si>
   <si>
     <t>(559) 713-4533</t>
   </si>
   <si>
     <t>SP0407</t>
   </si>
   <si>
     <t>City Of Redlands</t>
   </si>
   <si>
     <t>35 Cajon St Ste 222</t>
   </si>
@@ -4053,53 +4020,50 @@
   <si>
     <t>SP201062.001</t>
   </si>
   <si>
     <t>Beverage Recycling Program</t>
   </si>
   <si>
     <t>2004 Fairground Rd</t>
   </si>
   <si>
     <t>Monterey County Fair</t>
   </si>
   <si>
     <t>(831) 372-3455</t>
   </si>
   <si>
     <t>SP201069.001</t>
   </si>
   <si>
     <t>Green Kingdom Ministry</t>
   </si>
   <si>
     <t>1111 N Brookhurst St</t>
   </si>
   <si>
-    <t>Aluminum, Plastic, Paperboard Carton</t>
-[...1 lines deleted...]
-  <si>
     <t>Sa-Rang Community Church of Southern California</t>
   </si>
   <si>
     <t>(714) 772-7777</t>
   </si>
   <si>
     <t>SP203149.001</t>
   </si>
   <si>
     <t>Santa Ynez Band of Chumash Indians Recycling Program</t>
   </si>
   <si>
     <t>3400 E Highway 246</t>
   </si>
   <si>
     <t>Santa Ynez</t>
   </si>
   <si>
     <t>Santa Ynez Band of Chumash Indians</t>
   </si>
   <si>
     <t>100 Via Juana Ln</t>
   </si>
   <si>
     <t>(805) 325-1268</t>
@@ -4182,53 +4146,50 @@
   <si>
     <t>Garden Grove</t>
   </si>
   <si>
     <t>Padre Pio Academy</t>
   </si>
   <si>
     <t>(714) 530-6840</t>
   </si>
   <si>
     <t>padrepioacademy@sbcglobal.net</t>
   </si>
   <si>
     <t>SP220567.001</t>
   </si>
   <si>
     <t>School Beverage Container Program</t>
   </si>
   <si>
     <t>100 Nightmist</t>
   </si>
   <si>
     <t>Irvine</t>
   </si>
   <si>
-    <t>Aluminum, Plastic, Bimetal, Paperboard Carton</t>
-[...1 lines deleted...]
-  <si>
     <t>Irvine Unified School District</t>
   </si>
   <si>
     <t>(949) 936-5303</t>
   </si>
   <si>
     <t>SP224370.001</t>
   </si>
   <si>
     <t>181 S Del Giorgio Rd</t>
   </si>
   <si>
     <t>Anaheim Hills</t>
   </si>
   <si>
     <t>El Rancho Charter School</t>
   </si>
   <si>
     <t>(714) 997-6238</t>
   </si>
   <si>
     <t>mwalker@orangeusd.org</t>
   </si>
   <si>
     <t>SP225770.001</t>
@@ -4932,63 +4893,72 @@
   <si>
     <t>Desert Hot Springs</t>
   </si>
   <si>
     <t>Healing Rhythms</t>
   </si>
   <si>
     <t>(619) 917-2101</t>
   </si>
   <si>
     <t>SP397465.001</t>
   </si>
   <si>
     <t>SEA Recycling Program</t>
   </si>
   <si>
     <t>222 N Virgil Ave</t>
   </si>
   <si>
     <t>Soledad Enrichment Action Inc</t>
   </si>
   <si>
     <t>(213) 480-4200</t>
   </si>
   <si>
-    <t>SP60512.001</t>
-[...11 lines deleted...]
-    <t>(909) 537-4425</t>
+    <t>SP419640.001</t>
+  </si>
+  <si>
+    <t>The Fellowship of Recycling for Educational Enrichment (FREE)</t>
+  </si>
+  <si>
+    <t>207 Diamond Way</t>
+  </si>
+  <si>
+    <t>The Fellowship of Recycling for Educational Enrichment</t>
+  </si>
+  <si>
+    <t>1825 E Southern Ave #255</t>
+  </si>
+  <si>
+    <t>Tempe</t>
+  </si>
+  <si>
+    <t>AZ</t>
+  </si>
+  <si>
+    <t>(442) 777-3943</t>
   </si>
   <si>
     <t>SP62490.001</t>
   </si>
   <si>
     <t>San Francisco Community College District Recycling Program</t>
   </si>
   <si>
     <t>50 Frida Kahlo Way L205</t>
   </si>
   <si>
     <t>San Francisco Community College District</t>
   </si>
   <si>
     <t>(415) 239-3337</t>
   </si>
   <si>
     <t>SP63027.001</t>
   </si>
   <si>
     <t>33122 Valle Rd</t>
   </si>
   <si>
     <t>San Juan Capistrano</t>
   </si>
@@ -5022,51 +4992,51 @@
   <si>
     <t>MCSP Recycle</t>
   </si>
   <si>
     <t>4001 Highway 104</t>
   </si>
   <si>
     <t>Mule Creek State Prison</t>
   </si>
   <si>
     <t>(209) 274-4911x7119</t>
   </si>
   <si>
     <t>SP64491.001</t>
   </si>
   <si>
     <t>Federal Bureau of Prisons/Federal Correctional Complex Recycling</t>
   </si>
   <si>
     <t>13777 Air Expway</t>
   </si>
   <si>
     <t>Victorville</t>
   </si>
   <si>
-    <t>Aluminum, Bimetal, Paperboard Carton</t>
+    <t>Aluminum, Bimetal</t>
   </si>
   <si>
     <t>PO Box 5400</t>
   </si>
   <si>
     <t>Adelanto</t>
   </si>
   <si>
     <t>(760) 530-5874</t>
   </si>
   <si>
     <t>SP64536.001</t>
   </si>
   <si>
     <t>Salinas Valley Solid Waste Authority</t>
   </si>
   <si>
     <t>126 Sun St</t>
   </si>
   <si>
     <t>93901-3751</t>
   </si>
   <si>
     <t>(831) 775-3000</t>
   </si>
@@ -5331,13211 +5301,13208 @@
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>37</v>
       </c>
       <c r="D4" t="s">
         <v>38</v>
       </c>
       <c r="E4" t="s">
         <v>39</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4">
         <v>96145</v>
       </c>
       <c r="H4" s="1">
         <v>33133</v>
       </c>
       <c r="I4" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" t="s">
         <v>40</v>
       </c>
-      <c r="J4" t="s">
+      <c r="K4" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="L4" t="s">
         <v>39</v>
       </c>
       <c r="M4" t="s">
         <v>22</v>
       </c>
       <c r="N4">
         <v>96145</v>
       </c>
       <c r="O4" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="15">
       <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" t="s">
         <v>44</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>45</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>46</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5">
         <v>90680</v>
       </c>
       <c r="H5" s="1">
         <v>33225</v>
       </c>
       <c r="I5" t="s">
         <v>32</v>
       </c>
       <c r="J5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="K5" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="L5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="M5" t="s">
         <v>22</v>
       </c>
       <c r="N5">
         <v>90680</v>
       </c>
       <c r="O5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="15">
       <c r="A6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" t="s">
         <v>51</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>52</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>53</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6">
         <v>94901</v>
       </c>
       <c r="H6" s="1">
         <v>33683</v>
       </c>
       <c r="I6" t="s">
         <v>32</v>
       </c>
       <c r="J6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="K6" t="s">
+        <v>53</v>
+      </c>
+      <c r="L6" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="M6" t="s">
         <v>22</v>
       </c>
       <c r="N6">
         <v>94901</v>
       </c>
       <c r="O6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:15" ht="15">
       <c r="A7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" t="s">
         <v>58</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>59</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>60</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7">
         <v>90242</v>
       </c>
       <c r="H7" s="1">
         <v>33702</v>
       </c>
       <c r="I7" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J7" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="K7" t="s">
+        <v>60</v>
+      </c>
+      <c r="L7" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="M7" t="s">
         <v>22</v>
       </c>
       <c r="N7">
         <v>90242</v>
       </c>
       <c r="O7" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="8" spans="1:15" ht="15">
       <c r="A8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" t="s">
         <v>66</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
         <v>67</v>
       </c>
-      <c r="C8" t="s">
+      <c r="E8" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8">
         <v>94305</v>
       </c>
       <c r="H8" s="1">
         <v>33759</v>
       </c>
       <c r="I8" t="s">
         <v>32</v>
       </c>
       <c r="J8" t="s">
+        <v>65</v>
+      </c>
+      <c r="K8" t="s">
         <v>67</v>
       </c>
-      <c r="K8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L8" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="M8" t="s">
         <v>22</v>
       </c>
       <c r="N8">
         <v>94305</v>
       </c>
       <c r="O8" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:15" ht="15">
       <c r="A9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B9" t="s">
+        <v>71</v>
+      </c>
+      <c r="C9" t="s">
         <v>72</v>
       </c>
-      <c r="B9" t="s">
+      <c r="D9" t="s">
         <v>73</v>
       </c>
-      <c r="C9" t="s">
+      <c r="E9" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9">
         <v>92264</v>
       </c>
       <c r="H9" s="1">
         <v>33925</v>
       </c>
       <c r="I9" t="s">
         <v>32</v>
       </c>
       <c r="J9" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="K9" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="L9" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="M9" t="s">
         <v>22</v>
       </c>
       <c r="N9">
         <v>92263</v>
       </c>
       <c r="O9" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="15">
       <c r="A10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C10" t="s">
         <v>80</v>
       </c>
-      <c r="B10" t="s">
+      <c r="D10" t="s">
         <v>81</v>
       </c>
-      <c r="C10" t="s">
+      <c r="E10" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10">
         <v>92345</v>
       </c>
       <c r="H10" s="1">
         <v>34403</v>
       </c>
       <c r="I10" t="s">
         <v>32</v>
       </c>
       <c r="J10" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="K10" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="L10" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="M10" t="s">
         <v>22</v>
       </c>
       <c r="N10">
         <v>92340</v>
       </c>
       <c r="O10" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="15">
       <c r="A11" t="s">
+        <v>86</v>
+      </c>
+      <c r="B11" t="s">
+        <v>87</v>
+      </c>
+      <c r="C11" t="s">
         <v>88</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
         <v>89</v>
       </c>
-      <c r="C11" t="s">
+      <c r="E11" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11">
         <v>95327</v>
       </c>
       <c r="H11" s="1">
         <v>34473</v>
       </c>
       <c r="I11" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J11" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="K11" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="L11" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="M11" t="s">
         <v>22</v>
       </c>
       <c r="N11">
         <v>95327</v>
       </c>
       <c r="O11" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="Q11" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="15">
       <c r="A12" t="s">
+        <v>95</v>
+      </c>
+      <c r="B12" t="s">
+        <v>96</v>
+      </c>
+      <c r="C12" t="s">
+        <v>97</v>
+      </c>
+      <c r="D12" t="s">
         <v>98</v>
       </c>
-      <c r="B12" t="s">
+      <c r="E12" t="s">
         <v>99</v>
-      </c>
-[...7 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12">
         <v>94589</v>
       </c>
       <c r="H12" s="1">
         <v>34473</v>
       </c>
       <c r="I12" t="s">
         <v>32</v>
       </c>
       <c r="J12" t="s">
+        <v>96</v>
+      </c>
+      <c r="K12" t="s">
+        <v>98</v>
+      </c>
+      <c r="L12" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M12" t="s">
         <v>22</v>
       </c>
       <c r="N12">
         <v>94589</v>
       </c>
       <c r="O12" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="15">
       <c r="A13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B13" t="s">
+        <v>102</v>
+      </c>
+      <c r="C13" t="s">
+        <v>103</v>
+      </c>
+      <c r="D13" t="s">
         <v>104</v>
       </c>
-      <c r="B13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13">
         <v>95060</v>
       </c>
       <c r="H13" s="1">
         <v>33903</v>
       </c>
       <c r="I13" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J13" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="K13" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="L13" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="M13" t="s">
         <v>22</v>
       </c>
       <c r="N13">
         <v>95060</v>
       </c>
       <c r="O13" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="15">
       <c r="A14" t="s">
+        <v>108</v>
+      </c>
+      <c r="B14" t="s">
+        <v>109</v>
+      </c>
+      <c r="C14" t="s">
+        <v>72</v>
+      </c>
+      <c r="D14" t="s">
+        <v>110</v>
+      </c>
+      <c r="E14" t="s">
+        <v>72</v>
+      </c>
+      <c r="F14" t="s">
+        <v>22</v>
+      </c>
+      <c r="G14" t="s">
         <v>111</v>
-      </c>
-[...16 lines deleted...]
-        <v>114</v>
       </c>
       <c r="H14" s="1">
         <v>34801</v>
       </c>
       <c r="I14" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J14" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="K14" t="s">
+        <v>110</v>
+      </c>
+      <c r="L14" t="s">
+        <v>72</v>
+      </c>
+      <c r="M14" t="s">
+        <v>22</v>
+      </c>
+      <c r="N14" t="s">
+        <v>111</v>
+      </c>
+      <c r="O14" t="s">
         <v>113</v>
-      </c>
-[...10 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="15">
       <c r="A15" t="s">
+        <v>114</v>
+      </c>
+      <c r="B15" t="s">
+        <v>115</v>
+      </c>
+      <c r="C15" t="s">
+        <v>116</v>
+      </c>
+      <c r="D15" t="s">
         <v>117</v>
       </c>
-      <c r="B15" t="s">
+      <c r="E15" t="s">
         <v>118</v>
-      </c>
-[...7 lines deleted...]
-        <v>121</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15">
         <v>96150</v>
       </c>
       <c r="H15" s="1">
         <v>34912</v>
       </c>
       <c r="I15" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J15" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="K15" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="L15" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="M15" t="s">
         <v>22</v>
       </c>
       <c r="N15">
         <v>96150</v>
       </c>
       <c r="O15" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="15">
       <c r="A16" t="s">
+        <v>121</v>
+      </c>
+      <c r="B16" t="s">
+        <v>122</v>
+      </c>
+      <c r="C16" t="s">
+        <v>123</v>
+      </c>
+      <c r="D16" t="s">
         <v>124</v>
       </c>
-      <c r="B16" t="s">
+      <c r="E16" t="s">
         <v>125</v>
-      </c>
-[...7 lines deleted...]
-        <v>128</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16">
         <v>91945</v>
       </c>
       <c r="H16" s="1">
         <v>35125</v>
       </c>
       <c r="I16" t="s">
         <v>32</v>
       </c>
       <c r="J16" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="K16" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="L16" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="M16" t="s">
         <v>22</v>
       </c>
       <c r="N16">
         <v>91945</v>
       </c>
       <c r="O16" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
     </row>
     <row r="17" spans="1:15" ht="15">
       <c r="A17" t="s">
+        <v>128</v>
+      </c>
+      <c r="B17" t="s">
+        <v>129</v>
+      </c>
+      <c r="C17" t="s">
+        <v>130</v>
+      </c>
+      <c r="D17" t="s">
         <v>131</v>
       </c>
-      <c r="B17" t="s">
+      <c r="E17" t="s">
         <v>132</v>
       </c>
-      <c r="C17" t="s">
+      <c r="F17" t="s">
+        <v>22</v>
+      </c>
+      <c r="G17" t="s">
         <v>133</v>
-      </c>
-[...10 lines deleted...]
-        <v>136</v>
       </c>
       <c r="H17" s="1">
         <v>35282</v>
       </c>
       <c r="I17" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J17" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="K17" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="L17" t="s">
+        <v>132</v>
+      </c>
+      <c r="M17" t="s">
+        <v>22</v>
+      </c>
+      <c r="N17" t="s">
+        <v>133</v>
+      </c>
+      <c r="O17" t="s">
         <v>135</v>
-      </c>
-[...7 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="15">
       <c r="A18" t="s">
+        <v>136</v>
+      </c>
+      <c r="B18" t="s">
+        <v>137</v>
+      </c>
+      <c r="C18" t="s">
+        <v>138</v>
+      </c>
+      <c r="D18" t="s">
         <v>139</v>
       </c>
-      <c r="B18" t="s">
+      <c r="E18" t="s">
         <v>140</v>
-      </c>
-[...7 lines deleted...]
-        <v>143</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18">
         <v>95490</v>
       </c>
       <c r="H18" s="1">
         <v>35675</v>
       </c>
       <c r="I18" t="s">
         <v>32</v>
       </c>
       <c r="J18" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="K18" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="L18" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="M18" t="s">
         <v>22</v>
       </c>
       <c r="N18">
         <v>95490</v>
       </c>
       <c r="O18" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="19" spans="1:15" ht="15">
       <c r="A19" t="s">
+        <v>144</v>
+      </c>
+      <c r="B19" t="s">
+        <v>145</v>
+      </c>
+      <c r="C19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D19" t="s">
+        <v>146</v>
+      </c>
+      <c r="E19" t="s">
         <v>147</v>
-      </c>
-[...10 lines deleted...]
-        <v>150</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19">
         <v>92315</v>
       </c>
       <c r="H19" s="1">
         <v>35769</v>
       </c>
       <c r="I19" t="s">
-        <v>151</v>
+        <v>32</v>
       </c>
       <c r="J19" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="K19" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="L19" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="M19" t="s">
         <v>22</v>
       </c>
       <c r="N19">
         <v>92315</v>
       </c>
       <c r="O19" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="15">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="B20" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="C20" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="D20" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="E20" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20">
         <v>95476</v>
       </c>
       <c r="H20" s="1">
         <v>35969</v>
       </c>
       <c r="I20" t="s">
         <v>32</v>
       </c>
       <c r="J20" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="K20" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="L20" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="M20" t="s">
         <v>22</v>
       </c>
       <c r="N20">
         <v>95476</v>
       </c>
       <c r="O20" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
     </row>
     <row r="21" spans="1:15" ht="15">
       <c r="A21" t="s">
+        <v>157</v>
+      </c>
+      <c r="B21" t="s">
+        <v>158</v>
+      </c>
+      <c r="C21" t="s">
+        <v>159</v>
+      </c>
+      <c r="D21" t="s">
+        <v>160</v>
+      </c>
+      <c r="E21" t="s">
         <v>161</v>
-      </c>
-[...10 lines deleted...]
-        <v>165</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21">
         <v>93546</v>
       </c>
       <c r="H21" s="1">
         <v>36210</v>
       </c>
       <c r="I21" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J21" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="K21" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="L21" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="M21" t="s">
         <v>22</v>
       </c>
       <c r="N21">
         <v>93546</v>
       </c>
       <c r="O21" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="15">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B22" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C22" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D22" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="E22" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22">
         <v>92705</v>
       </c>
       <c r="H22" s="1">
         <v>36252</v>
       </c>
       <c r="I22" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J22" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="K22" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="L22" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="M22" t="s">
         <v>22</v>
       </c>
       <c r="N22">
         <v>92705</v>
       </c>
       <c r="O22" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
     </row>
     <row r="23" spans="1:15" ht="15">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="B23" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C23" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D23" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="E23" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23">
         <v>94533</v>
       </c>
       <c r="H23" s="1">
         <v>36327</v>
       </c>
       <c r="I23" t="s">
         <v>32</v>
       </c>
       <c r="J23" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="K23" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="L23" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="M23" t="s">
         <v>22</v>
       </c>
       <c r="N23">
         <v>94533</v>
       </c>
       <c r="O23" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="15">
       <c r="A24" t="s">
+        <v>178</v>
+      </c>
+      <c r="B24" t="s">
+        <v>179</v>
+      </c>
+      <c r="C24" t="s">
+        <v>180</v>
+      </c>
+      <c r="D24" t="s">
+        <v>181</v>
+      </c>
+      <c r="E24" t="s">
         <v>182</v>
-      </c>
-[...10 lines deleted...]
-        <v>186</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24">
         <v>95965</v>
       </c>
       <c r="H24" s="1">
         <v>36516</v>
       </c>
       <c r="I24" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J24" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="K24" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="L24" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="M24" t="s">
         <v>22</v>
       </c>
       <c r="N24">
         <v>95965</v>
       </c>
       <c r="O24" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
     </row>
     <row r="25" spans="1:15" ht="15">
       <c r="A25" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="B25" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="C25" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="D25" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="E25" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25">
         <v>93401</v>
       </c>
       <c r="H25" s="1">
         <v>36861</v>
       </c>
       <c r="I25" t="s">
         <v>32</v>
       </c>
       <c r="J25" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="K25" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="L25" t="s">
+        <v>188</v>
+      </c>
+      <c r="M25" t="s">
+        <v>22</v>
+      </c>
+      <c r="N25" t="s">
         <v>192</v>
       </c>
-      <c r="M25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O25" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
     </row>
     <row r="26" spans="1:17" ht="15">
       <c r="A26" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B26" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C26" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D26" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="E26" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26">
         <v>90247</v>
       </c>
       <c r="H26" s="1">
         <v>37342</v>
       </c>
       <c r="I26" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="J26" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="K26" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="L26" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="M26" t="s">
         <v>22</v>
       </c>
       <c r="N26">
         <v>90247</v>
       </c>
       <c r="O26" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="Q26" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:15" ht="15">
       <c r="A27" t="s">
+        <v>201</v>
+      </c>
+      <c r="B27" t="s">
+        <v>202</v>
+      </c>
+      <c r="C27" t="s">
+        <v>203</v>
+      </c>
+      <c r="D27" t="s">
+        <v>204</v>
+      </c>
+      <c r="E27" t="s">
         <v>205</v>
-      </c>
-[...10 lines deleted...]
-        <v>209</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
       <c r="G27">
         <v>95240</v>
       </c>
       <c r="H27" s="1">
         <v>37439</v>
       </c>
       <c r="I27" t="s">
         <v>32</v>
       </c>
       <c r="J27" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="K27" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="L27" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="M27" t="s">
         <v>22</v>
       </c>
       <c r="N27">
         <v>95240</v>
       </c>
       <c r="O27" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
     </row>
     <row r="28" spans="1:17" ht="15">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="B28" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="C28" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D28" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="E28" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28">
         <v>95134</v>
       </c>
       <c r="H28" s="1">
         <v>37658</v>
       </c>
       <c r="I28" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J28" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="K28" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="L28" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="M28" t="s">
         <v>22</v>
       </c>
       <c r="N28">
         <v>95112</v>
       </c>
       <c r="O28" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="Q28" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
     </row>
     <row r="29" spans="1:15" ht="15">
       <c r="A29" t="s">
+        <v>216</v>
+      </c>
+      <c r="B29" t="s">
+        <v>217</v>
+      </c>
+      <c r="C29" t="s">
+        <v>218</v>
+      </c>
+      <c r="D29" t="s">
+        <v>219</v>
+      </c>
+      <c r="E29" t="s">
         <v>220</v>
-      </c>
-[...10 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29">
         <v>95564</v>
       </c>
       <c r="H29" s="1">
         <v>37924</v>
       </c>
       <c r="I29" t="s">
         <v>32</v>
       </c>
       <c r="J29" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="K29" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="L29" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="M29" t="s">
         <v>22</v>
       </c>
       <c r="N29">
         <v>95564</v>
       </c>
       <c r="O29" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="15">
       <c r="A30" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B30" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="C30" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D30" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="E30" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30">
         <v>93725</v>
       </c>
       <c r="H30" s="1">
         <v>38141</v>
       </c>
       <c r="I30" t="s">
         <v>32</v>
       </c>
       <c r="J30" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="K30" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="L30" t="s">
+        <v>226</v>
+      </c>
+      <c r="M30" t="s">
+        <v>22</v>
+      </c>
+      <c r="N30" t="s">
         <v>230</v>
       </c>
-      <c r="M30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O30" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
     </row>
     <row r="31" spans="1:15" ht="15">
       <c r="A31" t="s">
+        <v>232</v>
+      </c>
+      <c r="B31" t="s">
+        <v>233</v>
+      </c>
+      <c r="C31" t="s">
+        <v>234</v>
+      </c>
+      <c r="D31" t="s">
+        <v>235</v>
+      </c>
+      <c r="E31" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
       <c r="G31">
         <v>96080</v>
       </c>
       <c r="H31" s="1">
         <v>38180</v>
       </c>
       <c r="I31" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J31" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="K31" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="L31" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="M31" t="s">
         <v>22</v>
       </c>
       <c r="N31">
         <v>96080</v>
       </c>
       <c r="O31" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="15">
       <c r="A32" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="B32" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="C32" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="D32" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="E32" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32">
         <v>96080</v>
       </c>
       <c r="H32" s="1">
         <v>38180</v>
       </c>
       <c r="I32" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J32" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="K32" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="L32" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="M32" t="s">
         <v>22</v>
       </c>
       <c r="N32">
         <v>96080</v>
       </c>
       <c r="O32" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
     </row>
     <row r="33" spans="1:17" ht="15">
       <c r="A33" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B33" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="C33" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D33" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="E33" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33">
         <v>91706</v>
       </c>
       <c r="H33" s="1">
         <v>38351</v>
       </c>
       <c r="I33" t="s">
-        <v>249</v>
+        <v>32</v>
       </c>
       <c r="J33" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="K33" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="L33" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="M33" t="s">
         <v>22</v>
       </c>
       <c r="N33">
         <v>91706</v>
       </c>
       <c r="O33" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="Q33" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="15">
       <c r="A34" t="s">
+        <v>247</v>
+      </c>
+      <c r="B34" t="s">
+        <v>248</v>
+      </c>
+      <c r="C34" t="s">
+        <v>249</v>
+      </c>
+      <c r="D34" t="s">
+        <v>250</v>
+      </c>
+      <c r="E34" t="s">
+        <v>251</v>
+      </c>
+      <c r="F34" t="s">
+        <v>22</v>
+      </c>
+      <c r="G34" t="s">
         <v>252</v>
-      </c>
-[...16 lines deleted...]
-        <v>257</v>
       </c>
       <c r="H34" s="1">
         <v>38385</v>
       </c>
       <c r="I34" t="s">
         <v>32</v>
       </c>
       <c r="J34" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K34" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="L34" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="M34" t="s">
         <v>22</v>
       </c>
       <c r="N34" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="O34" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
     </row>
     <row r="35" spans="1:15" ht="15">
       <c r="A35" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="B35" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="C35" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="D35" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="E35" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="F35" t="s">
         <v>22</v>
       </c>
       <c r="G35">
         <v>96002</v>
       </c>
       <c r="H35" s="1">
         <v>38426</v>
       </c>
       <c r="I35" t="s">
-        <v>249</v>
+        <v>32</v>
       </c>
       <c r="J35" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="K35" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="L35" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="M35" t="s">
         <v>22</v>
       </c>
       <c r="N35">
         <v>96002</v>
       </c>
       <c r="O35" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="15">
       <c r="A36" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="B36" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="C36" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="D36" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="E36" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36">
         <v>93307</v>
       </c>
       <c r="H36" s="1">
         <v>38477</v>
       </c>
       <c r="I36" t="s">
-        <v>249</v>
+        <v>32</v>
       </c>
       <c r="J36" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="K36" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="L36" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="M36" t="s">
         <v>22</v>
       </c>
       <c r="N36">
         <v>92335</v>
       </c>
       <c r="O36" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
     </row>
     <row r="37" spans="1:15" ht="15">
       <c r="A37" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="B37" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="C37" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D37" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="E37" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="F37" t="s">
         <v>22</v>
       </c>
       <c r="G37">
         <v>90805</v>
       </c>
       <c r="H37" s="1">
         <v>38477</v>
       </c>
       <c r="I37" t="s">
         <v>32</v>
       </c>
       <c r="J37" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="K37" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="L37" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="M37" t="s">
         <v>22</v>
       </c>
       <c r="N37">
         <v>90805</v>
       </c>
       <c r="O37" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
     </row>
     <row r="38" spans="1:15" ht="15">
       <c r="A38" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="B38" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="C38" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="D38" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="E38" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="F38" t="s">
         <v>22</v>
       </c>
       <c r="G38">
         <v>93907</v>
       </c>
       <c r="H38" s="1">
         <v>38665</v>
       </c>
       <c r="I38" t="s">
         <v>32</v>
       </c>
       <c r="J38" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="K38" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="L38" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="M38" t="s">
         <v>22</v>
       </c>
       <c r="N38">
         <v>93907</v>
       </c>
       <c r="O38" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
     </row>
     <row r="39" spans="1:15" ht="15">
       <c r="A39" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="B39" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="C39" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D39" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E39" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="F39" t="s">
         <v>22</v>
       </c>
       <c r="G39">
         <v>94589</v>
       </c>
       <c r="H39" s="1">
         <v>38727</v>
       </c>
       <c r="I39" t="s">
         <v>32</v>
       </c>
       <c r="J39" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="K39" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="L39" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="M39" t="s">
         <v>22</v>
       </c>
       <c r="N39">
         <v>94589</v>
       </c>
       <c r="O39" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="40" spans="1:15" ht="15">
       <c r="A40" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="B40" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="C40" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="D40" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="E40" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="F40" t="s">
         <v>22</v>
       </c>
       <c r="G40">
         <v>95354</v>
       </c>
       <c r="H40" s="1">
         <v>38854</v>
       </c>
       <c r="I40" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J40" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="K40" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="L40" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="M40" t="s">
         <v>22</v>
       </c>
       <c r="N40">
         <v>95361</v>
       </c>
       <c r="O40" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
     </row>
     <row r="41" spans="1:15" ht="15">
       <c r="A41" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="B41" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="C41" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D41" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="E41" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="F41" t="s">
         <v>22</v>
       </c>
       <c r="G41">
         <v>92260</v>
       </c>
       <c r="H41" s="1">
         <v>38946</v>
       </c>
       <c r="I41" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J41" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="K41" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="L41" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="M41" t="s">
         <v>22</v>
       </c>
       <c r="N41">
         <v>92260</v>
       </c>
       <c r="O41" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
     </row>
     <row r="42" spans="1:15" ht="15">
       <c r="A42" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="B42" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="C42" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D42" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="E42" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
       <c r="G42">
         <v>93630</v>
       </c>
       <c r="H42" s="1">
         <v>38971</v>
       </c>
       <c r="I42" t="s">
         <v>32</v>
       </c>
       <c r="J42" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="K42" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="L42" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M42" t="s">
         <v>22</v>
       </c>
       <c r="N42">
         <v>93777</v>
       </c>
       <c r="O42" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
     </row>
     <row r="43" spans="1:15" ht="15">
       <c r="A43" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="B43" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="C43" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="D43" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="E43" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
       <c r="G43">
         <v>93103</v>
       </c>
       <c r="H43" s="1">
         <v>38982</v>
       </c>
       <c r="I43" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J43" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="K43" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="L43" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="M43" t="s">
         <v>22</v>
       </c>
       <c r="N43">
         <v>93140</v>
       </c>
       <c r="O43" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
     </row>
     <row r="44" spans="1:15" ht="15">
       <c r="A44" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="B44" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="C44" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="D44" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E44" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F44" t="s">
         <v>22</v>
       </c>
       <c r="G44">
         <v>95667</v>
       </c>
       <c r="H44" s="1">
         <v>38982</v>
       </c>
       <c r="I44" t="s">
         <v>32</v>
       </c>
       <c r="J44" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="K44" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="L44" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="M44" t="s">
         <v>22</v>
       </c>
       <c r="N44">
         <v>95667</v>
       </c>
       <c r="O44" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="45" spans="1:15" ht="15">
       <c r="A45" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="B45" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="C45" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D45" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="E45" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="F45" t="s">
         <v>22</v>
       </c>
       <c r="G45" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="H45" s="1">
         <v>39052</v>
       </c>
       <c r="I45" t="s">
         <v>32</v>
       </c>
       <c r="J45" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="K45" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="L45" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="M45" t="s">
         <v>22</v>
       </c>
       <c r="N45" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="O45" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="46" spans="1:15" ht="15">
       <c r="A46" t="s">
+        <v>326</v>
+      </c>
+      <c r="B46" t="s">
+        <v>327</v>
+      </c>
+      <c r="C46" t="s">
+        <v>328</v>
+      </c>
+      <c r="D46" t="s">
+        <v>329</v>
+      </c>
+      <c r="E46" t="s">
+        <v>330</v>
+      </c>
+      <c r="F46" t="s">
+        <v>22</v>
+      </c>
+      <c r="G46" t="s">
         <v>331</v>
-      </c>
-[...16 lines deleted...]
-        <v>336</v>
       </c>
       <c r="H46" s="1">
         <v>39204</v>
       </c>
       <c r="I46" t="s">
         <v>32</v>
       </c>
       <c r="J46" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="K46" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="L46" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="M46" t="s">
         <v>22</v>
       </c>
       <c r="N46" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="O46" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="47" spans="1:15" ht="15">
       <c r="A47" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="B47" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="C47" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="D47" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="E47" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="F47" t="s">
         <v>22</v>
       </c>
       <c r="G47">
         <v>95969</v>
       </c>
       <c r="H47" s="1">
         <v>39234</v>
       </c>
       <c r="I47" t="s">
         <v>32</v>
       </c>
       <c r="J47" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="K47" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="L47" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="M47" t="s">
         <v>22</v>
       </c>
       <c r="N47">
         <v>95967</v>
       </c>
       <c r="O47" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
     </row>
     <row r="48" spans="1:15" ht="15">
       <c r="A48" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="B48" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="C48" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D48" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="E48" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="F48" t="s">
         <v>22</v>
       </c>
       <c r="G48" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="H48" s="1">
         <v>39244</v>
       </c>
       <c r="I48" t="s">
         <v>32</v>
       </c>
       <c r="J48" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="K48" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="L48" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="M48" t="s">
         <v>22</v>
       </c>
       <c r="N48" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="O48" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="49" spans="1:15" ht="15">
       <c r="A49" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="B49" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="C49" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D49" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="E49" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="F49" t="s">
         <v>22</v>
       </c>
       <c r="G49" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="H49" s="1">
         <v>39244</v>
       </c>
       <c r="I49" t="s">
         <v>32</v>
       </c>
       <c r="J49" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="K49" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="L49" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="M49" t="s">
         <v>22</v>
       </c>
       <c r="N49" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="O49" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="50" spans="1:15" ht="15">
       <c r="A50" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="B50" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="C50" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D50" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="E50" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="F50" t="s">
         <v>22</v>
       </c>
       <c r="G50" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="H50" s="1">
         <v>39244</v>
       </c>
       <c r="I50" t="s">
         <v>32</v>
       </c>
       <c r="J50" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="K50" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="L50" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="M50" t="s">
         <v>22</v>
       </c>
       <c r="N50" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="O50" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="51" spans="1:15" ht="15">
       <c r="A51" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="B51" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="C51" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="D51" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="E51" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="F51" t="s">
         <v>22</v>
       </c>
       <c r="G51" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="H51" s="1">
         <v>39268</v>
       </c>
       <c r="I51" t="s">
         <v>32</v>
       </c>
       <c r="J51" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="K51" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="L51" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="M51" t="s">
         <v>22</v>
       </c>
       <c r="N51" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="O51" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="52" spans="1:15" ht="15">
       <c r="A52" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="B52" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="C52" t="s">
         <v>19</v>
       </c>
       <c r="D52" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="E52" t="s">
         <v>19</v>
       </c>
       <c r="F52" t="s">
         <v>22</v>
       </c>
       <c r="G52">
         <v>94558</v>
       </c>
       <c r="H52" s="1">
         <v>39338</v>
       </c>
       <c r="I52" t="s">
-        <v>249</v>
+        <v>32</v>
       </c>
       <c r="J52" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="K52" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="L52" t="s">
         <v>19</v>
       </c>
       <c r="M52" t="s">
         <v>22</v>
       </c>
       <c r="N52">
         <v>94559</v>
       </c>
       <c r="O52" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
     </row>
     <row r="53" spans="1:15" ht="15">
       <c r="A53" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="B53" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="C53" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="D53" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="E53" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="F53" t="s">
         <v>22</v>
       </c>
       <c r="G53">
         <v>95453</v>
       </c>
       <c r="H53" s="1">
         <v>39366</v>
       </c>
       <c r="I53" t="s">
         <v>32</v>
       </c>
       <c r="J53" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="K53" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="L53" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="M53" t="s">
         <v>22</v>
       </c>
       <c r="N53">
         <v>95482</v>
       </c>
       <c r="O53" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="54" spans="1:15" ht="15">
       <c r="A54" t="s">
+        <v>366</v>
+      </c>
+      <c r="B54" t="s">
+        <v>367</v>
+      </c>
+      <c r="C54" t="s">
+        <v>368</v>
+      </c>
+      <c r="D54" t="s">
+        <v>369</v>
+      </c>
+      <c r="E54" t="s">
+        <v>370</v>
+      </c>
+      <c r="F54" t="s">
+        <v>22</v>
+      </c>
+      <c r="G54" t="s">
         <v>371</v>
-      </c>
-[...16 lines deleted...]
-        <v>376</v>
       </c>
       <c r="H54" s="1">
         <v>39374</v>
       </c>
       <c r="I54" t="s">
-        <v>151</v>
+        <v>32</v>
       </c>
       <c r="J54" t="s">
+        <v>367</v>
+      </c>
+      <c r="K54" t="s">
+        <v>369</v>
+      </c>
+      <c r="L54" t="s">
+        <v>370</v>
+      </c>
+      <c r="M54" t="s">
+        <v>22</v>
+      </c>
+      <c r="N54" t="s">
+        <v>371</v>
+      </c>
+      <c r="O54" t="s">
         <v>372</v>
-      </c>
-[...13 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="55" spans="1:15" ht="15">
       <c r="A55" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="B55" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="C55" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="D55" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="E55" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="F55" t="s">
         <v>22</v>
       </c>
       <c r="G55">
         <v>93446</v>
       </c>
       <c r="H55" s="1">
         <v>39374</v>
       </c>
       <c r="I55" t="s">
-        <v>382</v>
+        <v>32</v>
       </c>
       <c r="J55" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="K55" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="L55" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="M55" t="s">
         <v>22</v>
       </c>
       <c r="N55">
         <v>93451</v>
       </c>
       <c r="O55" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
     </row>
     <row r="56" spans="1:15" ht="15">
       <c r="A56" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="B56" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="C56" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="D56" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="E56" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="F56" t="s">
         <v>22</v>
       </c>
       <c r="G56">
         <v>93446</v>
       </c>
       <c r="H56" s="1">
         <v>39428</v>
       </c>
       <c r="I56" t="s">
         <v>32</v>
       </c>
       <c r="J56" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="K56" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="L56" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="M56" t="s">
         <v>22</v>
       </c>
       <c r="N56">
         <v>93447</v>
       </c>
       <c r="O56" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
     </row>
     <row r="57" spans="1:15" ht="15">
       <c r="A57" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="B57" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="C57" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D57" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="E57" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="F57" t="s">
         <v>22</v>
       </c>
       <c r="G57" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="H57" s="1">
         <v>39479</v>
       </c>
       <c r="I57" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J57" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="K57" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="L57" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="M57" t="s">
         <v>22</v>
       </c>
       <c r="N57" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="O57" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="58" spans="1:15" ht="15">
       <c r="A58" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="B58" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="C58" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="D58" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E58" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="F58" t="s">
         <v>22</v>
       </c>
       <c r="G58">
         <v>93636</v>
       </c>
       <c r="H58" s="1">
         <v>39520</v>
       </c>
       <c r="I58" t="s">
-        <v>399</v>
+        <v>198</v>
       </c>
       <c r="J58" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="K58" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="L58" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="M58" t="s">
         <v>22</v>
       </c>
       <c r="N58">
         <v>93636</v>
       </c>
       <c r="O58" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
     </row>
     <row r="59" spans="1:15" ht="15">
       <c r="A59" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="B59" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="C59" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="D59" t="s">
-        <v>403</v>
+        <v>396</v>
       </c>
       <c r="E59" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="F59" t="s">
         <v>22</v>
       </c>
       <c r="G59">
         <v>95482</v>
       </c>
       <c r="H59" s="1">
         <v>39603</v>
       </c>
       <c r="I59" t="s">
         <v>32</v>
       </c>
       <c r="J59" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="K59" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="L59" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="M59" t="s">
         <v>22</v>
       </c>
       <c r="N59">
         <v>95482</v>
       </c>
       <c r="O59" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="60" spans="1:17" ht="15">
       <c r="A60" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="B60" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="C60" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D60" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
       <c r="E60" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
       <c r="F60" t="s">
         <v>22</v>
       </c>
       <c r="G60">
         <v>91739</v>
       </c>
       <c r="H60" s="1">
         <v>39678</v>
       </c>
       <c r="I60" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="J60" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="K60" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
       <c r="L60" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
       <c r="M60" t="s">
         <v>22</v>
       </c>
       <c r="N60">
         <v>91739</v>
       </c>
       <c r="O60" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="Q60" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
     </row>
     <row r="61" spans="1:15" ht="15">
       <c r="A61" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
       <c r="B61" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="C61" t="s">
+        <v>72</v>
+      </c>
+      <c r="D61" t="s">
+        <v>73</v>
+      </c>
+      <c r="E61" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="F61" t="s">
         <v>22</v>
       </c>
       <c r="G61">
         <v>92263</v>
       </c>
       <c r="H61" s="1">
         <v>39874</v>
       </c>
       <c r="I61" t="s">
-        <v>399</v>
+        <v>198</v>
       </c>
       <c r="J61" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="K61" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="L61" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="M61" t="s">
         <v>22</v>
       </c>
       <c r="N61">
         <v>92263</v>
       </c>
       <c r="O61" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="62" spans="1:15" ht="15">
       <c r="A62" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="B62" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="C62" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D62" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="E62" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="F62" t="s">
         <v>22</v>
       </c>
       <c r="G62" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="H62" s="1">
         <v>40010</v>
       </c>
       <c r="I62" t="s">
         <v>32</v>
       </c>
       <c r="J62" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="K62" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="L62" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="M62" t="s">
         <v>22</v>
       </c>
       <c r="N62" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="O62" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="63" spans="1:15" ht="15">
       <c r="A63" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="B63" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="C63" t="s">
         <v>19</v>
       </c>
       <c r="D63" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="E63" t="s">
         <v>19</v>
       </c>
       <c r="F63" t="s">
         <v>22</v>
       </c>
       <c r="G63">
         <v>94558</v>
       </c>
       <c r="H63" s="1">
         <v>40155</v>
       </c>
       <c r="I63" t="s">
         <v>32</v>
       </c>
       <c r="J63" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="K63" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
       <c r="L63" t="s">
         <v>19</v>
       </c>
       <c r="M63" t="s">
         <v>22</v>
       </c>
       <c r="N63">
         <v>94559</v>
       </c>
       <c r="O63" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
     </row>
     <row r="64" spans="1:15" ht="15">
       <c r="A64" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="B64" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="C64" t="s">
         <v>19</v>
       </c>
       <c r="D64" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="E64" t="s">
         <v>19</v>
       </c>
       <c r="F64" t="s">
         <v>22</v>
       </c>
       <c r="G64">
         <v>94558</v>
       </c>
       <c r="H64" s="1">
         <v>40163</v>
       </c>
       <c r="I64" t="s">
         <v>32</v>
       </c>
       <c r="J64" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="K64" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="L64" t="s">
         <v>19</v>
       </c>
       <c r="M64" t="s">
         <v>22</v>
       </c>
       <c r="N64">
         <v>94559</v>
       </c>
       <c r="O64" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
     </row>
     <row r="65" spans="1:15" ht="15">
       <c r="A65" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="B65" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
       <c r="C65" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D65" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E65" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F65" t="s">
         <v>22</v>
       </c>
       <c r="G65">
         <v>92408</v>
       </c>
       <c r="H65" s="1">
         <v>40358</v>
       </c>
       <c r="I65" t="s">
-        <v>382</v>
+        <v>32</v>
       </c>
       <c r="J65" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="K65" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
       <c r="L65" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="M65" t="s">
         <v>22</v>
       </c>
       <c r="N65">
         <v>92399</v>
       </c>
       <c r="O65" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
     </row>
     <row r="66" spans="1:15" ht="15">
       <c r="A66" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
       <c r="B66" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="C66" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="D66" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="E66" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="F66" t="s">
         <v>22</v>
       </c>
       <c r="G66">
         <v>96003</v>
       </c>
       <c r="H66" s="1">
         <v>45610</v>
       </c>
       <c r="J66" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="K66" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="L66" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="M66" t="s">
         <v>22</v>
       </c>
       <c r="N66">
         <v>96003</v>
       </c>
       <c r="O66" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="67" spans="1:15" ht="15">
       <c r="A67" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="B67" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C67" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D67" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="E67" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="F67" t="s">
         <v>22</v>
       </c>
       <c r="G67">
         <v>95112</v>
       </c>
       <c r="H67" s="1">
         <v>45618</v>
       </c>
       <c r="J67" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="K67" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="L67" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="M67" t="s">
         <v>22</v>
       </c>
       <c r="N67">
         <v>95112</v>
       </c>
       <c r="O67" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="68" spans="1:15" ht="15">
       <c r="A68" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="B68" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="C68" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="D68" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="E68" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="F68" t="s">
         <v>22</v>
       </c>
       <c r="G68">
         <v>94550</v>
       </c>
       <c r="H68" s="1">
         <v>41234</v>
       </c>
       <c r="I68" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J68" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="K68" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="L68" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="M68" t="s">
         <v>22</v>
       </c>
       <c r="N68">
         <v>94550</v>
       </c>
       <c r="O68" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
     </row>
     <row r="69" spans="1:15" ht="15">
       <c r="A69" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="B69" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
       <c r="C69" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D69" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="E69" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="F69" t="s">
         <v>22</v>
       </c>
       <c r="G69">
         <v>95050</v>
       </c>
       <c r="H69" s="1">
         <v>42522</v>
       </c>
       <c r="I69" t="s">
-        <v>382</v>
+        <v>32</v>
       </c>
       <c r="J69" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
       <c r="K69" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="L69" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="M69" t="s">
         <v>22</v>
       </c>
       <c r="N69">
         <v>95050</v>
       </c>
       <c r="O69" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
     </row>
     <row r="70" spans="1:15" ht="15">
       <c r="A70" t="s">
-        <v>450</v>
+        <v>443</v>
       </c>
       <c r="B70" t="s">
-        <v>451</v>
+        <v>444</v>
       </c>
       <c r="C70" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="D70" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="E70" t="s">
-        <v>453</v>
+        <v>446</v>
       </c>
       <c r="F70" t="s">
         <v>22</v>
       </c>
       <c r="G70">
         <v>93280</v>
       </c>
       <c r="H70" s="1">
         <v>41169</v>
       </c>
       <c r="I70" t="s">
-        <v>249</v>
+        <v>32</v>
       </c>
       <c r="J70" t="s">
-        <v>454</v>
+        <v>447</v>
       </c>
       <c r="K70" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="L70" t="s">
-        <v>453</v>
+        <v>446</v>
       </c>
       <c r="M70" t="s">
         <v>22</v>
       </c>
       <c r="N70">
         <v>93280</v>
       </c>
       <c r="O70" t="s">
-        <v>455</v>
+        <v>448</v>
       </c>
     </row>
     <row r="71" spans="1:15" ht="15">
       <c r="A71" t="s">
-        <v>456</v>
+        <v>449</v>
       </c>
       <c r="B71" t="s">
-        <v>457</v>
+        <v>450</v>
       </c>
       <c r="C71" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D71" t="s">
-        <v>458</v>
+        <v>451</v>
       </c>
       <c r="E71" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="F71" t="s">
         <v>22</v>
       </c>
       <c r="G71">
         <v>95035</v>
       </c>
       <c r="H71" s="1">
         <v>41135</v>
       </c>
       <c r="I71" t="s">
-        <v>382</v>
+        <v>32</v>
       </c>
       <c r="J71" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="K71" t="s">
-        <v>458</v>
+        <v>451</v>
       </c>
       <c r="L71" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="M71" t="s">
         <v>22</v>
       </c>
       <c r="N71">
         <v>95035</v>
       </c>
       <c r="O71" t="s">
-        <v>460</v>
+        <v>453</v>
       </c>
     </row>
     <row r="72" spans="1:15" ht="15">
       <c r="A72" t="s">
-        <v>461</v>
+        <v>454</v>
       </c>
       <c r="B72" t="s">
-        <v>462</v>
+        <v>455</v>
       </c>
       <c r="C72" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D72" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="E72" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="F72" t="s">
         <v>22</v>
       </c>
       <c r="G72">
         <v>94553</v>
       </c>
       <c r="H72" s="1">
         <v>41127</v>
       </c>
       <c r="I72" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J72" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="K72" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="L72" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="M72" t="s">
         <v>22</v>
       </c>
       <c r="N72">
         <v>94553</v>
       </c>
       <c r="O72" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
     </row>
     <row r="73" spans="1:15" ht="15">
       <c r="A73" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
       <c r="B73" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
       <c r="C73" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D73" t="s">
-        <v>469</v>
+        <v>462</v>
       </c>
       <c r="E73" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
       <c r="F73" t="s">
         <v>22</v>
       </c>
       <c r="G73">
         <v>94565</v>
       </c>
       <c r="H73" s="1">
         <v>40627</v>
       </c>
       <c r="I73" t="s">
-        <v>151</v>
+        <v>32</v>
       </c>
       <c r="J73" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
       <c r="K73" t="s">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="L73" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
       <c r="M73" t="s">
         <v>22</v>
       </c>
       <c r="N73" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="O73" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="74" spans="1:15" ht="15">
       <c r="A74" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
       <c r="B74" t="s">
-        <v>475</v>
+        <v>468</v>
       </c>
       <c r="C74" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D74" t="s">
-        <v>476</v>
+        <v>469</v>
       </c>
       <c r="E74" t="s">
-        <v>477</v>
+        <v>470</v>
       </c>
       <c r="F74" t="s">
         <v>22</v>
       </c>
       <c r="G74">
         <v>95688</v>
       </c>
       <c r="H74" s="1">
         <v>44697</v>
       </c>
       <c r="I74" t="s">
         <v>32</v>
       </c>
       <c r="J74" t="s">
-        <v>478</v>
+        <v>471</v>
       </c>
       <c r="K74" t="s">
-        <v>476</v>
+        <v>469</v>
       </c>
       <c r="L74" t="s">
-        <v>477</v>
+        <v>470</v>
       </c>
       <c r="M74" t="s">
         <v>22</v>
       </c>
       <c r="N74">
         <v>95688</v>
       </c>
       <c r="O74" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
     </row>
     <row r="75" spans="1:15" ht="15">
       <c r="A75" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
       <c r="B75" t="s">
-        <v>481</v>
+        <v>474</v>
       </c>
       <c r="C75" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="D75" t="s">
-        <v>483</v>
+        <v>476</v>
       </c>
       <c r="E75" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="F75" t="s">
         <v>22</v>
       </c>
       <c r="G75" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="H75" s="1">
         <v>43654</v>
       </c>
       <c r="I75" t="s">
-        <v>249</v>
+        <v>32</v>
       </c>
       <c r="J75" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="K75" t="s">
-        <v>483</v>
+        <v>476</v>
       </c>
       <c r="L75" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="M75" t="s">
         <v>22</v>
       </c>
       <c r="N75" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="O75" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
     </row>
     <row r="76" spans="1:15" ht="15">
       <c r="A76" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="B76" t="s">
-        <v>488</v>
+        <v>481</v>
       </c>
       <c r="C76" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="D76" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
       <c r="E76" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="F76" t="s">
         <v>22</v>
       </c>
       <c r="G76">
         <v>93420</v>
       </c>
       <c r="H76" s="1">
         <v>41759</v>
       </c>
       <c r="I76" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J76" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="K76" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
       <c r="L76" t="s">
-        <v>493</v>
+        <v>486</v>
       </c>
       <c r="M76" t="s">
         <v>22</v>
       </c>
       <c r="N76">
         <v>93412</v>
       </c>
       <c r="O76" t="s">
-        <v>494</v>
+        <v>487</v>
       </c>
     </row>
     <row r="77" spans="1:15" ht="15">
       <c r="A77" t="s">
-        <v>495</v>
+        <v>488</v>
       </c>
       <c r="B77" t="s">
-        <v>496</v>
+        <v>489</v>
       </c>
       <c r="C77" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D77" t="s">
-        <v>497</v>
+        <v>490</v>
       </c>
       <c r="E77" t="s">
-        <v>498</v>
+        <v>491</v>
       </c>
       <c r="F77" t="s">
         <v>22</v>
       </c>
       <c r="G77">
         <v>92324</v>
       </c>
       <c r="J77" t="s">
-        <v>499</v>
+        <v>492</v>
       </c>
       <c r="K77" t="s">
-        <v>497</v>
+        <v>490</v>
       </c>
       <c r="L77" t="s">
-        <v>498</v>
+        <v>491</v>
       </c>
       <c r="M77" t="s">
         <v>22</v>
       </c>
       <c r="N77">
         <v>92324</v>
       </c>
       <c r="O77" t="s">
-        <v>500</v>
+        <v>493</v>
       </c>
     </row>
     <row r="78" spans="1:15" ht="15">
       <c r="A78" t="s">
-        <v>501</v>
+        <v>494</v>
       </c>
       <c r="B78" t="s">
-        <v>502</v>
+        <v>495</v>
       </c>
       <c r="C78" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D78" t="s">
-        <v>503</v>
+        <v>496</v>
       </c>
       <c r="E78" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="F78" t="s">
         <v>22</v>
       </c>
       <c r="G78" t="s">
-        <v>504</v>
+        <v>497</v>
       </c>
       <c r="H78" s="1">
         <v>40568</v>
       </c>
       <c r="I78" t="s">
         <v>32</v>
       </c>
       <c r="J78" t="s">
-        <v>505</v>
+        <v>498</v>
       </c>
       <c r="K78" t="s">
-        <v>503</v>
+        <v>496</v>
       </c>
       <c r="L78" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="M78" t="s">
         <v>22</v>
       </c>
       <c r="N78" t="s">
-        <v>504</v>
+        <v>497</v>
       </c>
       <c r="O78" t="s">
-        <v>506</v>
+        <v>499</v>
       </c>
     </row>
     <row r="79" spans="1:15" ht="15">
       <c r="A79" t="s">
-        <v>507</v>
+        <v>500</v>
       </c>
       <c r="B79" t="s">
-        <v>508</v>
+        <v>501</v>
       </c>
       <c r="C79" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D79" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="E79" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="F79" t="s">
         <v>22</v>
       </c>
       <c r="G79" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="H79" s="1">
         <v>42114</v>
       </c>
       <c r="I79" t="s">
         <v>32</v>
       </c>
       <c r="J79" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="K79" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="L79" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="M79" t="s">
         <v>22</v>
       </c>
       <c r="N79" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="O79" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="80" spans="1:15" ht="15">
       <c r="A80" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
       <c r="B80" t="s">
-        <v>510</v>
+        <v>503</v>
       </c>
       <c r="C80" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D80" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="E80" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="F80" t="s">
         <v>22</v>
       </c>
       <c r="G80" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="H80" s="1">
         <v>42114</v>
       </c>
       <c r="I80" t="s">
         <v>32</v>
       </c>
       <c r="J80" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="K80" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="L80" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="M80" t="s">
         <v>22</v>
       </c>
       <c r="N80" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="O80" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="81" spans="1:15" ht="15">
       <c r="A81" t="s">
-        <v>511</v>
+        <v>504</v>
       </c>
       <c r="B81" t="s">
-        <v>512</v>
+        <v>505</v>
       </c>
       <c r="C81" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D81" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="E81" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="F81" t="s">
         <v>22</v>
       </c>
       <c r="G81" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="H81" s="1">
         <v>42114</v>
       </c>
       <c r="I81" t="s">
         <v>32</v>
       </c>
       <c r="J81" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="K81" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="L81" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="M81" t="s">
         <v>22</v>
       </c>
       <c r="N81" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="O81" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="82" spans="1:15" ht="15">
       <c r="A82" t="s">
-        <v>513</v>
+        <v>506</v>
       </c>
       <c r="B82" t="s">
-        <v>514</v>
+        <v>507</v>
       </c>
       <c r="C82" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D82" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="E82" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="F82" t="s">
         <v>22</v>
       </c>
       <c r="G82" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="H82" s="1">
         <v>42116</v>
       </c>
       <c r="I82" t="s">
         <v>32</v>
       </c>
       <c r="J82" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="K82" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="L82" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="M82" t="s">
         <v>22</v>
       </c>
       <c r="N82" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="O82" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="83" spans="1:15" ht="15">
       <c r="A83" t="s">
-        <v>515</v>
+        <v>508</v>
       </c>
       <c r="B83" t="s">
-        <v>516</v>
+        <v>509</v>
       </c>
       <c r="C83" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D83" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="E83" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="F83" t="s">
         <v>22</v>
       </c>
       <c r="G83" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="H83" s="1">
         <v>42114</v>
       </c>
       <c r="I83" t="s">
         <v>32</v>
       </c>
       <c r="J83" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="K83" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="L83" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="M83" t="s">
         <v>22</v>
       </c>
       <c r="N83" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="O83" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="84" spans="1:15" ht="15">
       <c r="A84" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="B84" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="C84" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D84" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="E84" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="F84" t="s">
         <v>22</v>
       </c>
       <c r="G84" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="H84" s="1">
         <v>42116</v>
       </c>
       <c r="I84" t="s">
         <v>32</v>
       </c>
       <c r="J84" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="K84" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="L84" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="M84" t="s">
         <v>22</v>
       </c>
       <c r="N84" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="O84" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="85" spans="1:15" ht="15">
       <c r="A85" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="B85" t="s">
-        <v>520</v>
+        <v>513</v>
       </c>
       <c r="C85" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D85" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="E85" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="F85" t="s">
         <v>22</v>
       </c>
       <c r="G85" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="H85" s="1">
         <v>42389</v>
       </c>
       <c r="I85" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J85" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="K85" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="L85" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="M85" t="s">
         <v>22</v>
       </c>
       <c r="N85" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="O85" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="86" spans="1:15" ht="15">
       <c r="A86" t="s">
-        <v>521</v>
+        <v>514</v>
       </c>
       <c r="B86" t="s">
-        <v>522</v>
+        <v>515</v>
       </c>
       <c r="C86" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D86" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="E86" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="F86" t="s">
         <v>22</v>
       </c>
       <c r="G86" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="H86" s="1">
         <v>44298</v>
       </c>
       <c r="I86" t="s">
         <v>32</v>
       </c>
       <c r="J86" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="K86" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="L86" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="M86" t="s">
         <v>22</v>
       </c>
       <c r="N86" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="O86" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="87" spans="1:15" ht="15">
       <c r="A87" t="s">
-        <v>523</v>
+        <v>516</v>
       </c>
       <c r="B87" t="s">
-        <v>524</v>
+        <v>517</v>
       </c>
       <c r="C87" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="D87" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="E87" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="F87" t="s">
         <v>22</v>
       </c>
       <c r="G87">
         <v>94577</v>
       </c>
       <c r="H87" s="1">
         <v>42311</v>
       </c>
       <c r="I87" t="s">
-        <v>382</v>
+        <v>32</v>
       </c>
       <c r="J87" t="s">
-        <v>527</v>
+        <v>520</v>
       </c>
       <c r="K87" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="L87" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="M87" t="s">
         <v>22</v>
       </c>
       <c r="N87">
         <v>94577</v>
       </c>
       <c r="O87" t="s">
-        <v>528</v>
+        <v>521</v>
       </c>
     </row>
     <row r="88" spans="1:15" ht="15">
       <c r="A88" t="s">
-        <v>529</v>
+        <v>522</v>
       </c>
       <c r="B88" t="s">
-        <v>530</v>
+        <v>523</v>
       </c>
       <c r="C88" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="D88" t="s">
-        <v>531</v>
+        <v>524</v>
       </c>
       <c r="E88" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="F88" t="s">
         <v>22</v>
       </c>
       <c r="G88">
         <v>93308</v>
       </c>
       <c r="H88" s="1">
         <v>41962</v>
       </c>
       <c r="I88" t="s">
         <v>32</v>
       </c>
       <c r="J88" t="s">
-        <v>532</v>
+        <v>525</v>
       </c>
       <c r="K88" t="s">
-        <v>533</v>
+        <v>526</v>
       </c>
       <c r="L88" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="M88" t="s">
         <v>22</v>
       </c>
       <c r="N88" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="O88" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="89" spans="1:15" ht="15">
       <c r="A89" t="s">
-        <v>536</v>
+        <v>529</v>
       </c>
       <c r="B89" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="C89" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="D89" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="E89" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="F89" t="s">
         <v>22</v>
       </c>
       <c r="G89">
         <v>94577</v>
       </c>
       <c r="H89" s="1">
         <v>41982</v>
       </c>
       <c r="I89" t="s">
         <v>32</v>
       </c>
       <c r="J89" t="s">
-        <v>539</v>
+        <v>532</v>
       </c>
       <c r="K89" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="L89" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="M89" t="s">
         <v>22</v>
       </c>
       <c r="N89">
         <v>94577</v>
       </c>
       <c r="O89" t="s">
-        <v>540</v>
+        <v>533</v>
       </c>
     </row>
     <row r="90" spans="1:15" ht="15">
       <c r="A90" t="s">
-        <v>541</v>
+        <v>534</v>
       </c>
       <c r="B90" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C90" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="D90" t="s">
-        <v>543</v>
+        <v>536</v>
       </c>
       <c r="E90" t="s">
-        <v>544</v>
+        <v>537</v>
       </c>
       <c r="F90" t="s">
         <v>22</v>
       </c>
       <c r="G90">
         <v>95660</v>
       </c>
       <c r="H90" s="1">
         <v>45429</v>
       </c>
       <c r="I90" t="s">
         <v>32</v>
       </c>
       <c r="J90" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="K90" t="s">
-        <v>545</v>
+        <v>538</v>
       </c>
       <c r="L90" t="s">
-        <v>546</v>
+        <v>539</v>
       </c>
       <c r="M90" t="s">
         <v>22</v>
       </c>
       <c r="N90">
         <v>95742</v>
       </c>
       <c r="O90" t="s">
-        <v>547</v>
+        <v>540</v>
       </c>
     </row>
     <row r="91" spans="1:15" ht="15">
       <c r="A91" t="s">
-        <v>548</v>
+        <v>541</v>
       </c>
       <c r="B91" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
       <c r="C91" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="D91" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="E91" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="F91" t="s">
         <v>22</v>
       </c>
       <c r="G91">
         <v>94550</v>
       </c>
       <c r="H91" s="1">
         <v>45274</v>
       </c>
       <c r="I91" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J91" t="s">
-        <v>550</v>
+        <v>543</v>
       </c>
       <c r="K91" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="L91" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="M91" t="s">
         <v>22</v>
       </c>
       <c r="N91">
         <v>94550</v>
       </c>
       <c r="O91" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
     </row>
     <row r="92" spans="1:15" ht="15">
       <c r="A92" t="s">
-        <v>551</v>
+        <v>544</v>
       </c>
       <c r="B92" t="s">
-        <v>552</v>
+        <v>545</v>
       </c>
       <c r="C92" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D92" t="s">
-        <v>553</v>
+        <v>546</v>
       </c>
       <c r="E92" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="F92" t="s">
         <v>22</v>
       </c>
       <c r="G92">
         <v>92154</v>
       </c>
       <c r="H92" s="1">
         <v>45856</v>
       </c>
       <c r="J92" t="s">
-        <v>554</v>
+        <v>547</v>
       </c>
       <c r="K92" t="s">
-        <v>553</v>
+        <v>546</v>
       </c>
       <c r="L92" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="M92" t="s">
         <v>22</v>
       </c>
       <c r="N92">
         <v>92154</v>
       </c>
       <c r="O92" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="93" spans="1:15" ht="15">
       <c r="A93" t="s">
-        <v>556</v>
+        <v>549</v>
       </c>
       <c r="B93" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
       <c r="C93" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="D93" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="E93" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="F93" t="s">
         <v>22</v>
       </c>
       <c r="G93">
         <v>95564</v>
       </c>
       <c r="H93" s="1">
         <v>44298</v>
       </c>
       <c r="I93" t="s">
         <v>32</v>
       </c>
       <c r="J93" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="K93" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="L93" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="M93" t="s">
         <v>22</v>
       </c>
       <c r="N93">
         <v>95564</v>
       </c>
       <c r="O93" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
     </row>
     <row r="94" spans="1:15" ht="15">
       <c r="A94" t="s">
-        <v>558</v>
+        <v>551</v>
       </c>
       <c r="B94" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="C94" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="D94" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="E94" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="F94" t="s">
         <v>22</v>
       </c>
       <c r="G94">
         <v>95564</v>
       </c>
       <c r="H94" s="1">
         <v>44383</v>
       </c>
       <c r="I94" t="s">
         <v>32</v>
       </c>
       <c r="J94" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="K94" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="L94" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="M94" t="s">
         <v>22</v>
       </c>
       <c r="N94">
         <v>95564</v>
       </c>
       <c r="O94" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
     </row>
     <row r="95" spans="1:15" ht="15">
       <c r="A95" t="s">
-        <v>560</v>
+        <v>553</v>
       </c>
       <c r="B95" t="s">
-        <v>561</v>
+        <v>554</v>
       </c>
       <c r="C95" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D95" t="s">
-        <v>562</v>
+        <v>555</v>
       </c>
       <c r="E95" t="s">
-        <v>563</v>
+        <v>556</v>
       </c>
       <c r="F95" t="s">
         <v>22</v>
       </c>
       <c r="G95" t="s">
-        <v>564</v>
+        <v>557</v>
       </c>
       <c r="H95" s="1">
         <v>44946</v>
       </c>
       <c r="I95" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J95" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
       <c r="K95" t="s">
-        <v>562</v>
+        <v>555</v>
       </c>
       <c r="L95" t="s">
-        <v>563</v>
+        <v>556</v>
       </c>
       <c r="M95" t="s">
         <v>22</v>
       </c>
       <c r="N95" t="s">
-        <v>564</v>
+        <v>557</v>
       </c>
       <c r="O95" t="s">
-        <v>566</v>
+        <v>559</v>
       </c>
     </row>
     <row r="96" spans="1:15" ht="15">
       <c r="A96" t="s">
-        <v>567</v>
+        <v>560</v>
       </c>
       <c r="B96" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
       <c r="C96" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D96" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="E96" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="F96" t="s">
         <v>22</v>
       </c>
       <c r="G96">
         <v>92008</v>
       </c>
       <c r="H96" s="1">
         <v>45076</v>
       </c>
       <c r="I96" t="s">
         <v>32</v>
       </c>
       <c r="J96" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
       <c r="K96" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="L96" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="M96" t="s">
         <v>22</v>
       </c>
       <c r="N96">
         <v>92008</v>
       </c>
       <c r="O96" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
     </row>
     <row r="97" spans="1:15" ht="15">
       <c r="A97" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
       <c r="B97" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="C97" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D97" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="E97" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="F97" t="s">
         <v>22</v>
       </c>
       <c r="G97">
         <v>92647</v>
       </c>
       <c r="H97" s="1">
         <v>44924</v>
       </c>
       <c r="I97" t="s">
-        <v>382</v>
+        <v>32</v>
       </c>
       <c r="J97" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="K97" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="L97" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="M97" t="s">
         <v>22</v>
       </c>
       <c r="N97">
         <v>92647</v>
       </c>
       <c r="O97" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="98" spans="1:15" ht="15">
       <c r="A98" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="B98" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="C98" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D98" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="E98" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="F98" t="s">
         <v>22</v>
       </c>
       <c r="G98" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="H98" s="1">
         <v>41493</v>
       </c>
       <c r="I98" t="s">
         <v>32</v>
       </c>
       <c r="J98" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="K98" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="L98" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="M98" t="s">
         <v>22</v>
       </c>
       <c r="N98" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="O98" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="99" spans="1:16" ht="15">
       <c r="A99" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="B99" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="C99" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D99" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="E99" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
       <c r="F99" t="s">
         <v>22</v>
       </c>
       <c r="G99">
         <v>91746</v>
       </c>
       <c r="H99" s="1">
         <v>41904</v>
       </c>
       <c r="I99" t="s">
-        <v>588</v>
+        <v>23</v>
       </c>
       <c r="J99" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
       <c r="K99" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="L99" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
       <c r="M99" t="s">
         <v>22</v>
       </c>
       <c r="N99" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="O99" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
       <c r="P99" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
     </row>
     <row r="100" spans="1:15" ht="15">
       <c r="A100" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
       <c r="B100" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="C100" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="D100" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="E100" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="F100" t="s">
         <v>22</v>
       </c>
       <c r="G100">
         <v>94538</v>
       </c>
       <c r="H100" s="1">
         <v>43206</v>
       </c>
       <c r="I100" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J100" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="K100" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="L100" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="M100" t="s">
         <v>22</v>
       </c>
       <c r="N100">
         <v>94538</v>
       </c>
       <c r="O100" t="s">
-        <v>599</v>
+        <v>591</v>
       </c>
     </row>
     <row r="101" spans="1:15" ht="15">
       <c r="A101" t="s">
-        <v>600</v>
+        <v>592</v>
       </c>
       <c r="B101" t="s">
-        <v>601</v>
+        <v>593</v>
       </c>
       <c r="C101" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="D101" t="s">
-        <v>602</v>
+        <v>594</v>
       </c>
       <c r="E101" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="F101" t="s">
         <v>22</v>
       </c>
       <c r="G101">
         <v>95826</v>
       </c>
       <c r="H101" s="1">
         <v>43220</v>
       </c>
       <c r="I101" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J101" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="K101" t="s">
-        <v>602</v>
+        <v>594</v>
       </c>
       <c r="L101" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="M101" t="s">
         <v>22</v>
       </c>
       <c r="N101">
         <v>95826</v>
       </c>
       <c r="O101" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="102" spans="1:15" ht="15">
       <c r="A102" t="s">
-        <v>604</v>
+        <v>596</v>
       </c>
       <c r="B102" t="s">
-        <v>605</v>
+        <v>597</v>
       </c>
       <c r="C102" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
       <c r="D102" t="s">
-        <v>607</v>
+        <v>599</v>
       </c>
       <c r="E102" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
       <c r="F102" t="s">
         <v>22</v>
       </c>
       <c r="G102">
         <v>93514</v>
       </c>
       <c r="H102" s="1">
         <v>42814</v>
       </c>
       <c r="I102" t="s">
-        <v>151</v>
+        <v>32</v>
       </c>
       <c r="J102" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="K102" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="L102" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
       <c r="M102" t="s">
         <v>22</v>
       </c>
       <c r="N102">
         <v>93514</v>
       </c>
       <c r="O102" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="103" spans="1:15" ht="15">
       <c r="A103" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="B103" t="s">
-        <v>613</v>
+        <v>605</v>
       </c>
       <c r="C103" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="D103" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
       <c r="E103" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="F103" t="s">
         <v>22</v>
       </c>
       <c r="G103">
         <v>93940</v>
       </c>
       <c r="H103" s="1">
         <v>42376</v>
       </c>
       <c r="I103" t="s">
         <v>32</v>
       </c>
       <c r="J103" t="s">
-        <v>613</v>
+        <v>605</v>
       </c>
       <c r="K103" t="s">
-        <v>615</v>
+        <v>607</v>
       </c>
       <c r="L103" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="M103" t="s">
         <v>22</v>
       </c>
       <c r="N103">
         <v>93942</v>
       </c>
       <c r="O103" t="s">
-        <v>616</v>
+        <v>608</v>
       </c>
     </row>
     <row r="104" spans="1:15" ht="15">
       <c r="A104" t="s">
-        <v>617</v>
+        <v>609</v>
       </c>
       <c r="B104" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="C104" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="D104" t="s">
-        <v>620</v>
+        <v>612</v>
       </c>
       <c r="E104" t="s">
-        <v>621</v>
+        <v>613</v>
       </c>
       <c r="F104" t="s">
         <v>22</v>
       </c>
       <c r="G104">
         <v>94080</v>
       </c>
       <c r="H104" s="1">
         <v>42396</v>
       </c>
       <c r="I104" t="s">
-        <v>622</v>
+        <v>614</v>
       </c>
       <c r="J104" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="K104" t="s">
-        <v>620</v>
+        <v>612</v>
       </c>
       <c r="L104" t="s">
-        <v>621</v>
+        <v>613</v>
       </c>
       <c r="M104" t="s">
         <v>22</v>
       </c>
       <c r="N104">
         <v>94080</v>
       </c>
       <c r="O104" t="s">
-        <v>623</v>
+        <v>615</v>
       </c>
     </row>
     <row r="105" spans="1:15" ht="15">
       <c r="A105" t="s">
-        <v>624</v>
+        <v>616</v>
       </c>
       <c r="B105" t="s">
-        <v>625</v>
+        <v>617</v>
       </c>
       <c r="C105" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D105" t="s">
-        <v>626</v>
+        <v>618</v>
       </c>
       <c r="E105" t="s">
-        <v>627</v>
+        <v>619</v>
       </c>
       <c r="F105" t="s">
         <v>22</v>
       </c>
       <c r="G105">
         <v>90670</v>
       </c>
       <c r="H105" s="1">
         <v>43752</v>
       </c>
       <c r="I105" t="s">
         <v>32</v>
       </c>
       <c r="J105" t="s">
-        <v>628</v>
+        <v>620</v>
       </c>
       <c r="K105" t="s">
-        <v>629</v>
+        <v>621</v>
       </c>
       <c r="L105" t="s">
-        <v>630</v>
+        <v>622</v>
       </c>
       <c r="M105" t="s">
         <v>22</v>
       </c>
       <c r="N105">
         <v>90605</v>
       </c>
       <c r="O105" t="s">
-        <v>631</v>
+        <v>623</v>
       </c>
     </row>
     <row r="106" spans="1:15" ht="15">
       <c r="A106" t="s">
-        <v>632</v>
+        <v>624</v>
       </c>
       <c r="B106" t="s">
-        <v>633</v>
+        <v>625</v>
       </c>
       <c r="C106" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="D106" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E106" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F106" t="s">
         <v>22</v>
       </c>
       <c r="G106">
         <v>95632</v>
       </c>
       <c r="H106" s="1">
         <v>41875</v>
       </c>
       <c r="I106" t="s">
         <v>32</v>
       </c>
       <c r="J106" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
       <c r="K106" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="L106" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="M106" t="s">
         <v>22</v>
       </c>
       <c r="N106">
         <v>95632</v>
       </c>
       <c r="O106" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
     </row>
     <row r="107" spans="1:15" ht="15">
       <c r="A107" t="s">
-        <v>638</v>
+        <v>630</v>
       </c>
       <c r="B107" t="s">
-        <v>639</v>
+        <v>631</v>
       </c>
       <c r="C107" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D107" t="s">
-        <v>640</v>
+        <v>632</v>
       </c>
       <c r="E107" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="F107" t="s">
         <v>22</v>
       </c>
       <c r="G107">
         <v>92111</v>
       </c>
       <c r="H107" s="1">
         <v>43990</v>
       </c>
       <c r="I107" t="s">
         <v>32</v>
       </c>
       <c r="J107" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="K107" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="L107" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
       <c r="M107" t="s">
         <v>22</v>
       </c>
       <c r="N107">
         <v>91911</v>
       </c>
       <c r="O107" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
     </row>
     <row r="108" spans="1:15" ht="15">
       <c r="A108" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="B108" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
       <c r="C108" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D108" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E108" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="F108" t="s">
         <v>22</v>
       </c>
       <c r="G108">
         <v>95305</v>
       </c>
       <c r="H108" s="1">
         <v>40820</v>
       </c>
       <c r="I108" t="s">
         <v>32</v>
       </c>
       <c r="J108" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="K108" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
       <c r="L108" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M108" t="s">
         <v>22</v>
       </c>
       <c r="N108">
         <v>95305</v>
       </c>
       <c r="O108" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
     </row>
     <row r="109" spans="1:15" ht="15">
       <c r="A109" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="B109" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
       <c r="C109" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="D109" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
       <c r="E109" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="F109" t="s">
         <v>22</v>
       </c>
       <c r="G109">
         <v>93940</v>
       </c>
       <c r="H109" s="1">
         <v>43808</v>
       </c>
       <c r="I109" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J109" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="K109" t="s">
-        <v>615</v>
+        <v>607</v>
       </c>
       <c r="L109" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="M109" t="s">
         <v>22</v>
       </c>
       <c r="N109">
         <v>93942</v>
       </c>
       <c r="O109" t="s">
-        <v>655</v>
+        <v>647</v>
       </c>
     </row>
     <row r="110" spans="1:15" ht="15">
       <c r="A110" t="s">
-        <v>656</v>
+        <v>648</v>
       </c>
       <c r="B110" t="s">
-        <v>657</v>
+        <v>649</v>
       </c>
       <c r="C110" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="D110" t="s">
-        <v>659</v>
+        <v>651</v>
       </c>
       <c r="E110" t="s">
-        <v>660</v>
+        <v>652</v>
       </c>
       <c r="F110" t="s">
         <v>22</v>
       </c>
       <c r="G110">
         <v>96097</v>
       </c>
       <c r="H110" s="1">
         <v>43781</v>
       </c>
       <c r="I110" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J110" t="s">
-        <v>661</v>
+        <v>653</v>
       </c>
       <c r="K110" t="s">
-        <v>662</v>
+        <v>654</v>
       </c>
       <c r="L110" t="s">
-        <v>660</v>
+        <v>652</v>
       </c>
       <c r="M110" t="s">
         <v>22</v>
       </c>
       <c r="N110">
         <v>96097</v>
       </c>
       <c r="O110" t="s">
-        <v>663</v>
+        <v>655</v>
       </c>
     </row>
     <row r="111" spans="1:15" ht="15">
       <c r="A111" t="s">
-        <v>664</v>
+        <v>656</v>
       </c>
       <c r="B111" t="s">
-        <v>665</v>
+        <v>657</v>
       </c>
       <c r="C111" t="s">
-        <v>666</v>
+        <v>658</v>
       </c>
       <c r="D111" t="s">
-        <v>667</v>
+        <v>659</v>
       </c>
       <c r="E111" t="s">
-        <v>668</v>
+        <v>660</v>
       </c>
       <c r="F111" t="s">
         <v>22</v>
       </c>
       <c r="G111">
         <v>95531</v>
       </c>
       <c r="H111" s="1">
         <v>41863</v>
       </c>
       <c r="I111" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J111" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
       <c r="K111" t="s">
-        <v>670</v>
+        <v>662</v>
       </c>
       <c r="L111" t="s">
-        <v>668</v>
+        <v>660</v>
       </c>
       <c r="M111" t="s">
         <v>22</v>
       </c>
       <c r="N111">
         <v>95531</v>
       </c>
       <c r="O111" t="s">
-        <v>671</v>
+        <v>663</v>
       </c>
     </row>
     <row r="112" spans="1:15" ht="15">
       <c r="A112" t="s">
-        <v>672</v>
+        <v>664</v>
       </c>
       <c r="B112" t="s">
-        <v>673</v>
+        <v>665</v>
       </c>
       <c r="C112" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="D112" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
       <c r="E112" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="F112" t="s">
         <v>22</v>
       </c>
       <c r="G112">
         <v>93307</v>
       </c>
       <c r="H112" s="1">
         <v>42257</v>
       </c>
       <c r="I112" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J112" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="K112" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="L112" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="M112" t="s">
         <v>22</v>
       </c>
       <c r="N112" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
       <c r="O112" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
     </row>
     <row r="113" spans="1:15" ht="15">
       <c r="A113" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="B113" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
       <c r="C113" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="D113" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="E113" t="s">
-        <v>546</v>
+        <v>539</v>
       </c>
       <c r="F113" t="s">
         <v>22</v>
       </c>
       <c r="G113">
         <v>95670</v>
       </c>
       <c r="H113" s="1">
         <v>44463</v>
       </c>
       <c r="I113" t="s">
-        <v>382</v>
+        <v>32</v>
       </c>
       <c r="J113" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="K113" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="L113" t="s">
-        <v>546</v>
+        <v>539</v>
       </c>
       <c r="M113" t="s">
         <v>22</v>
       </c>
       <c r="N113">
         <v>95670</v>
       </c>
       <c r="O113" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
     </row>
     <row r="114" spans="1:15" ht="15">
       <c r="A114" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="B114" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="C114" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="D114" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
       <c r="E114" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="F114" t="s">
         <v>22</v>
       </c>
       <c r="G114">
         <v>94621</v>
       </c>
       <c r="H114" s="1">
         <v>43584</v>
       </c>
       <c r="I114" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J114" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="K114" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
       <c r="L114" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="M114" t="s">
         <v>22</v>
       </c>
       <c r="N114">
         <v>94621</v>
       </c>
       <c r="O114" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
     </row>
     <row r="115" spans="1:15" ht="15">
       <c r="A115" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
       <c r="B115" t="s">
-        <v>690</v>
+        <v>682</v>
       </c>
       <c r="C115" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="D115" t="s">
-        <v>691</v>
+        <v>683</v>
       </c>
       <c r="E115" t="s">
-        <v>692</v>
+        <v>684</v>
       </c>
       <c r="F115" t="s">
         <v>22</v>
       </c>
       <c r="G115">
         <v>93263</v>
       </c>
       <c r="H115" s="1">
         <v>45464</v>
       </c>
       <c r="I115" t="s">
         <v>32</v>
       </c>
       <c r="J115" t="s">
-        <v>693</v>
+        <v>685</v>
       </c>
       <c r="K115" t="s">
-        <v>694</v>
+        <v>686</v>
       </c>
       <c r="L115" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="M115" t="s">
         <v>22</v>
       </c>
       <c r="N115">
         <v>93311</v>
       </c>
       <c r="O115" t="s">
-        <v>695</v>
+        <v>687</v>
       </c>
     </row>
     <row r="116" spans="1:15" ht="15">
       <c r="A116" t="s">
-        <v>696</v>
+        <v>688</v>
       </c>
       <c r="B116" t="s">
-        <v>697</v>
+        <v>689</v>
       </c>
       <c r="C116" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D116" t="s">
-        <v>698</v>
+        <v>690</v>
       </c>
       <c r="E116" t="s">
-        <v>699</v>
+        <v>691</v>
       </c>
       <c r="F116" t="s">
         <v>22</v>
       </c>
       <c r="G116">
         <v>91710</v>
       </c>
       <c r="H116" s="1">
         <v>42165</v>
       </c>
       <c r="I116" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J116" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="K116" t="s">
-        <v>698</v>
+        <v>690</v>
       </c>
       <c r="L116" t="s">
-        <v>699</v>
+        <v>691</v>
       </c>
       <c r="M116" t="s">
         <v>22</v>
       </c>
       <c r="N116">
         <v>91710</v>
       </c>
       <c r="O116" t="s">
-        <v>700</v>
+        <v>692</v>
       </c>
     </row>
     <row r="117" spans="1:17" ht="15">
       <c r="A117" t="s">
-        <v>701</v>
+        <v>693</v>
       </c>
       <c r="B117" t="s">
-        <v>702</v>
+        <v>694</v>
       </c>
       <c r="C117" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D117" t="s">
-        <v>703</v>
+        <v>695</v>
       </c>
       <c r="E117" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F117" t="s">
         <v>22</v>
       </c>
       <c r="G117">
         <v>90240</v>
       </c>
       <c r="H117" s="1">
         <v>42282</v>
       </c>
       <c r="I117" t="s">
-        <v>704</v>
+        <v>696</v>
       </c>
       <c r="J117" t="s">
-        <v>705</v>
+        <v>697</v>
       </c>
       <c r="K117" t="s">
-        <v>703</v>
+        <v>695</v>
       </c>
       <c r="L117" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M117" t="s">
         <v>22</v>
       </c>
       <c r="N117">
         <v>90240</v>
       </c>
       <c r="O117" t="s">
-        <v>706</v>
+        <v>698</v>
       </c>
       <c r="Q117" t="s">
-        <v>707</v>
+        <v>699</v>
       </c>
     </row>
     <row r="118" spans="1:15" ht="15">
       <c r="A118" t="s">
-        <v>708</v>
+        <v>700</v>
       </c>
       <c r="B118" t="s">
-        <v>709</v>
+        <v>701</v>
       </c>
       <c r="C118" t="s">
-        <v>710</v>
+        <v>702</v>
       </c>
       <c r="D118" t="s">
-        <v>711</v>
+        <v>703</v>
       </c>
       <c r="E118" t="s">
-        <v>712</v>
+        <v>704</v>
       </c>
       <c r="F118" t="s">
         <v>22</v>
       </c>
       <c r="G118">
         <v>95971</v>
       </c>
       <c r="H118" s="1">
         <v>46055</v>
       </c>
       <c r="J118" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="K118" t="s">
-        <v>711</v>
+        <v>703</v>
       </c>
       <c r="L118" t="s">
-        <v>712</v>
+        <v>704</v>
       </c>
       <c r="M118" t="s">
         <v>22</v>
       </c>
       <c r="N118">
         <v>95971</v>
       </c>
       <c r="O118" t="s">
-        <v>713</v>
+        <v>705</v>
       </c>
     </row>
     <row r="119" spans="1:15" ht="15">
       <c r="A119" t="s">
-        <v>714</v>
+        <v>706</v>
       </c>
       <c r="B119" t="s">
-        <v>715</v>
+        <v>707</v>
       </c>
       <c r="C119" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="D119" t="s">
-        <v>716</v>
+        <v>708</v>
       </c>
       <c r="E119" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="F119" t="s">
         <v>22</v>
       </c>
       <c r="G119">
         <v>93610</v>
       </c>
       <c r="H119" s="1">
         <v>43144</v>
       </c>
       <c r="I119" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J119" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
       <c r="K119" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="L119" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M119" t="s">
         <v>22</v>
       </c>
       <c r="N119">
         <v>93709</v>
       </c>
       <c r="O119" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
     </row>
     <row r="120" spans="1:15" ht="15">
       <c r="A120" t="s">
-        <v>719</v>
+        <v>711</v>
       </c>
       <c r="B120" t="s">
-        <v>720</v>
+        <v>712</v>
       </c>
       <c r="C120" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D120" t="s">
-        <v>721</v>
+        <v>713</v>
       </c>
       <c r="E120" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="F120" t="s">
         <v>22</v>
       </c>
       <c r="G120">
         <v>91352</v>
       </c>
       <c r="H120" s="1">
         <v>42284</v>
       </c>
       <c r="I120" t="s">
-        <v>382</v>
+        <v>32</v>
       </c>
       <c r="J120" t="s">
-        <v>720</v>
+        <v>712</v>
       </c>
       <c r="K120" t="s">
-        <v>721</v>
+        <v>713</v>
       </c>
       <c r="L120" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="M120" t="s">
         <v>22</v>
       </c>
       <c r="N120">
         <v>91352</v>
       </c>
       <c r="O120" t="s">
-        <v>722</v>
+        <v>714</v>
       </c>
     </row>
     <row r="121" spans="1:15" ht="15">
       <c r="A121" t="s">
-        <v>723</v>
+        <v>715</v>
       </c>
       <c r="B121" t="s">
-        <v>724</v>
+        <v>716</v>
       </c>
       <c r="C121" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="D121" t="s">
-        <v>725</v>
+        <v>717</v>
       </c>
       <c r="E121" t="s">
-        <v>726</v>
+        <v>718</v>
       </c>
       <c r="F121" t="s">
         <v>22</v>
       </c>
       <c r="G121">
         <v>94545</v>
       </c>
       <c r="H121" s="1">
         <v>43069</v>
       </c>
       <c r="I121" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J121" t="s">
-        <v>727</v>
+        <v>719</v>
       </c>
       <c r="K121" t="s">
-        <v>728</v>
+        <v>720</v>
       </c>
       <c r="L121" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="M121" t="s">
         <v>22</v>
       </c>
       <c r="N121" t="s">
-        <v>729</v>
+        <v>721</v>
       </c>
       <c r="O121" t="s">
-        <v>730</v>
+        <v>722</v>
       </c>
     </row>
     <row r="122" spans="1:15" ht="15">
       <c r="A122" t="s">
-        <v>731</v>
+        <v>723</v>
       </c>
       <c r="B122" t="s">
-        <v>732</v>
+        <v>724</v>
       </c>
       <c r="C122" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="D122" t="s">
-        <v>733</v>
+        <v>725</v>
       </c>
       <c r="E122" t="s">
-        <v>734</v>
+        <v>726</v>
       </c>
       <c r="F122" t="s">
         <v>22</v>
       </c>
       <c r="G122">
         <v>93261</v>
       </c>
       <c r="H122" s="1">
         <v>45007</v>
       </c>
       <c r="I122" t="s">
-        <v>382</v>
+        <v>32</v>
       </c>
       <c r="J122" t="s">
-        <v>735</v>
+        <v>727</v>
       </c>
       <c r="K122" t="s">
-        <v>736</v>
+        <v>728</v>
       </c>
       <c r="L122" t="s">
-        <v>734</v>
+        <v>726</v>
       </c>
       <c r="M122" t="s">
         <v>22</v>
       </c>
       <c r="N122">
         <v>93261</v>
       </c>
       <c r="O122" t="s">
-        <v>737</v>
+        <v>729</v>
       </c>
     </row>
     <row r="123" spans="1:15" ht="15">
       <c r="A123" t="s">
-        <v>738</v>
+        <v>730</v>
       </c>
       <c r="B123" t="s">
-        <v>739</v>
+        <v>731</v>
       </c>
       <c r="C123" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D123" t="s">
-        <v>740</v>
+        <v>732</v>
       </c>
       <c r="E123" t="s">
-        <v>741</v>
+        <v>733</v>
       </c>
       <c r="F123" t="s">
         <v>22</v>
       </c>
       <c r="G123">
         <v>90620</v>
       </c>
       <c r="H123" s="1">
         <v>42885</v>
       </c>
       <c r="I123" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J123" t="s">
-        <v>742</v>
+        <v>734</v>
       </c>
       <c r="K123" t="s">
-        <v>740</v>
+        <v>732</v>
       </c>
       <c r="L123" t="s">
-        <v>741</v>
+        <v>733</v>
       </c>
       <c r="M123" t="s">
         <v>22</v>
       </c>
       <c r="N123">
         <v>90620</v>
       </c>
       <c r="O123" t="s">
-        <v>743</v>
+        <v>735</v>
       </c>
     </row>
     <row r="124" spans="1:15" ht="15">
       <c r="A124" t="s">
-        <v>744</v>
+        <v>736</v>
       </c>
       <c r="B124" t="s">
-        <v>745</v>
+        <v>737</v>
       </c>
       <c r="C124" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D124" t="s">
-        <v>746</v>
+        <v>738</v>
       </c>
       <c r="E124" t="s">
-        <v>747</v>
+        <v>739</v>
       </c>
       <c r="F124" t="s">
         <v>22</v>
       </c>
       <c r="G124" t="s">
-        <v>748</v>
+        <v>740</v>
       </c>
       <c r="H124" s="1">
         <v>42983</v>
       </c>
       <c r="I124" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J124" t="s">
-        <v>749</v>
+        <v>741</v>
       </c>
       <c r="K124" t="s">
-        <v>746</v>
+        <v>738</v>
       </c>
       <c r="L124" t="s">
-        <v>747</v>
+        <v>739</v>
       </c>
       <c r="M124" t="s">
         <v>22</v>
       </c>
       <c r="N124" t="s">
-        <v>748</v>
+        <v>740</v>
       </c>
       <c r="O124" t="s">
-        <v>750</v>
+        <v>742</v>
       </c>
     </row>
     <row r="125" spans="1:15" ht="15">
       <c r="A125" t="s">
-        <v>751</v>
+        <v>743</v>
       </c>
       <c r="B125" t="s">
-        <v>752</v>
+        <v>744</v>
       </c>
       <c r="C125" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D125" t="s">
-        <v>753</v>
+        <v>745</v>
       </c>
       <c r="E125" t="s">
-        <v>754</v>
+        <v>746</v>
       </c>
       <c r="F125" t="s">
         <v>22</v>
       </c>
       <c r="G125">
         <v>92029</v>
       </c>
       <c r="H125" s="1">
         <v>44573</v>
       </c>
       <c r="I125" t="s">
-        <v>755</v>
+        <v>32</v>
       </c>
       <c r="J125" t="s">
-        <v>756</v>
+        <v>747</v>
       </c>
       <c r="K125" t="s">
-        <v>753</v>
+        <v>745</v>
       </c>
       <c r="L125" t="s">
-        <v>754</v>
+        <v>746</v>
       </c>
       <c r="M125" t="s">
         <v>22</v>
       </c>
       <c r="N125">
         <v>92029</v>
       </c>
       <c r="O125" t="s">
-        <v>757</v>
+        <v>748</v>
       </c>
     </row>
     <row r="126" spans="1:15" ht="15">
       <c r="A126" t="s">
-        <v>758</v>
+        <v>749</v>
       </c>
       <c r="B126" t="s">
-        <v>759</v>
+        <v>750</v>
       </c>
       <c r="C126" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="D126" t="s">
-        <v>760</v>
+        <v>751</v>
       </c>
       <c r="E126" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="F126" t="s">
         <v>22</v>
       </c>
       <c r="G126">
         <v>94538</v>
       </c>
       <c r="H126" s="1">
         <v>42961</v>
       </c>
       <c r="I126" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J126" t="s">
-        <v>761</v>
+        <v>752</v>
       </c>
       <c r="K126" t="s">
-        <v>762</v>
+        <v>753</v>
       </c>
       <c r="L126" t="s">
-        <v>726</v>
+        <v>718</v>
       </c>
       <c r="M126" t="s">
         <v>22</v>
       </c>
       <c r="N126">
         <v>94540</v>
       </c>
       <c r="O126" t="s">
-        <v>763</v>
+        <v>754</v>
       </c>
     </row>
     <row r="127" spans="1:15" ht="15">
       <c r="A127" t="s">
-        <v>764</v>
+        <v>755</v>
       </c>
       <c r="B127" t="s">
-        <v>765</v>
+        <v>756</v>
       </c>
       <c r="C127" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D127" t="s">
-        <v>766</v>
+        <v>757</v>
       </c>
       <c r="E127" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="F127" t="s">
         <v>22</v>
       </c>
       <c r="G127">
         <v>95050</v>
       </c>
       <c r="H127" s="1">
         <v>43157</v>
       </c>
       <c r="I127" t="s">
         <v>32</v>
       </c>
       <c r="J127" t="s">
-        <v>765</v>
+        <v>756</v>
       </c>
       <c r="K127" t="s">
-        <v>766</v>
+        <v>757</v>
       </c>
       <c r="L127" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="M127" t="s">
         <v>22</v>
       </c>
       <c r="N127">
         <v>95050</v>
       </c>
       <c r="O127" t="s">
-        <v>767</v>
+        <v>758</v>
       </c>
     </row>
     <row r="128" spans="1:16" ht="15">
       <c r="A128" t="s">
-        <v>768</v>
+        <v>759</v>
       </c>
       <c r="B128" t="s">
-        <v>769</v>
+        <v>760</v>
       </c>
       <c r="C128" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D128" t="s">
-        <v>770</v>
+        <v>761</v>
       </c>
       <c r="E128" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="F128" t="s">
         <v>22</v>
       </c>
       <c r="G128">
         <v>92113</v>
       </c>
       <c r="H128" s="1">
         <v>45727</v>
       </c>
       <c r="J128" t="s">
-        <v>771</v>
+        <v>762</v>
       </c>
       <c r="K128" t="s">
-        <v>770</v>
+        <v>761</v>
       </c>
       <c r="L128" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="M128" t="s">
         <v>22</v>
       </c>
       <c r="N128">
         <v>92113</v>
       </c>
       <c r="O128" t="s">
-        <v>772</v>
+        <v>763</v>
       </c>
       <c r="P128" t="s">
-        <v>773</v>
+        <v>764</v>
       </c>
     </row>
     <row r="129" spans="1:16" ht="15">
       <c r="A129" t="s">
-        <v>774</v>
+        <v>765</v>
       </c>
       <c r="B129" t="s">
-        <v>775</v>
+        <v>766</v>
       </c>
       <c r="C129" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
       <c r="D129" t="s">
-        <v>776</v>
+        <v>767</v>
       </c>
       <c r="E129" t="s">
-        <v>777</v>
+        <v>768</v>
       </c>
       <c r="F129" t="s">
         <v>22</v>
       </c>
       <c r="G129">
         <v>93549</v>
       </c>
       <c r="H129" s="1">
         <v>46058</v>
       </c>
       <c r="J129" t="s">
-        <v>778</v>
+        <v>769</v>
       </c>
       <c r="K129" t="s">
-        <v>776</v>
+        <v>767</v>
       </c>
       <c r="L129" t="s">
-        <v>777</v>
+        <v>768</v>
       </c>
       <c r="M129" t="s">
         <v>22</v>
       </c>
       <c r="N129">
         <v>93549</v>
       </c>
       <c r="O129" t="s">
-        <v>779</v>
+        <v>770</v>
       </c>
       <c r="P129" t="s">
-        <v>780</v>
+        <v>771</v>
       </c>
     </row>
     <row r="130" spans="1:15" ht="15">
       <c r="A130" t="s">
-        <v>781</v>
+        <v>772</v>
       </c>
       <c r="B130" t="s">
-        <v>782</v>
+        <v>773</v>
       </c>
       <c r="C130" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="D130" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="E130" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
       <c r="F130" t="s">
         <v>22</v>
       </c>
       <c r="G130">
         <v>95407</v>
       </c>
       <c r="H130" s="1">
         <v>43178</v>
       </c>
       <c r="I130" t="s">
         <v>32</v>
       </c>
       <c r="J130" t="s">
-        <v>785</v>
+        <v>776</v>
       </c>
       <c r="K130" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="L130" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
       <c r="M130" t="s">
         <v>22</v>
       </c>
       <c r="N130">
         <v>95407</v>
       </c>
       <c r="O130" t="s">
-        <v>786</v>
+        <v>777</v>
       </c>
     </row>
     <row r="131" spans="1:15" ht="15">
       <c r="A131" t="s">
-        <v>787</v>
+        <v>778</v>
       </c>
       <c r="B131" t="s">
-        <v>788</v>
+        <v>779</v>
       </c>
       <c r="C131" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="D131" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="E131" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
       <c r="F131" t="s">
         <v>22</v>
       </c>
       <c r="G131">
         <v>95407</v>
       </c>
       <c r="H131" s="1">
         <v>43178</v>
       </c>
       <c r="I131" t="s">
         <v>32</v>
       </c>
       <c r="J131" t="s">
-        <v>785</v>
+        <v>776</v>
       </c>
       <c r="K131" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="L131" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
       <c r="M131" t="s">
         <v>22</v>
       </c>
       <c r="N131">
         <v>95407</v>
       </c>
       <c r="O131" t="s">
-        <v>786</v>
+        <v>777</v>
       </c>
     </row>
     <row r="132" spans="1:15" ht="15">
       <c r="A132" t="s">
-        <v>789</v>
+        <v>780</v>
       </c>
       <c r="B132" t="s">
-        <v>790</v>
+        <v>781</v>
       </c>
       <c r="C132" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="D132" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="E132" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
       <c r="F132" t="s">
         <v>22</v>
       </c>
       <c r="G132">
         <v>95407</v>
       </c>
       <c r="H132" s="1">
         <v>43178</v>
       </c>
       <c r="I132" t="s">
         <v>32</v>
       </c>
       <c r="J132" t="s">
-        <v>785</v>
+        <v>776</v>
       </c>
       <c r="K132" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="L132" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
       <c r="M132" t="s">
         <v>22</v>
       </c>
       <c r="N132">
         <v>95407</v>
       </c>
       <c r="O132" t="s">
-        <v>786</v>
+        <v>777</v>
       </c>
     </row>
     <row r="133" spans="1:15" ht="15">
       <c r="A133" t="s">
-        <v>791</v>
+        <v>782</v>
       </c>
       <c r="B133" t="s">
-        <v>792</v>
+        <v>783</v>
       </c>
       <c r="C133" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="D133" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="E133" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
       <c r="F133" t="s">
         <v>22</v>
       </c>
       <c r="G133">
         <v>95407</v>
       </c>
       <c r="H133" s="1">
         <v>43178</v>
       </c>
       <c r="I133" t="s">
         <v>32</v>
       </c>
       <c r="J133" t="s">
-        <v>785</v>
+        <v>776</v>
       </c>
       <c r="K133" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="L133" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
       <c r="M133" t="s">
         <v>22</v>
       </c>
       <c r="N133">
         <v>95407</v>
       </c>
       <c r="O133" t="s">
-        <v>786</v>
+        <v>777</v>
       </c>
     </row>
     <row r="134" spans="1:17" ht="15">
       <c r="A134" t="s">
-        <v>793</v>
+        <v>784</v>
       </c>
       <c r="B134" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="C134" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D134" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E134" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F134" t="s">
         <v>22</v>
       </c>
       <c r="G134">
         <v>95014</v>
       </c>
       <c r="H134" s="1">
         <v>43311</v>
       </c>
       <c r="I134" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J134" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
       <c r="K134" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="L134" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="M134" t="s">
         <v>22</v>
       </c>
       <c r="N134">
         <v>95014</v>
       </c>
       <c r="O134" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="Q134" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="135" spans="1:15" ht="15">
       <c r="A135" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
       <c r="B135" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="C135" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="D135" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="E135" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
       <c r="F135" t="s">
         <v>22</v>
       </c>
       <c r="G135" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="H135" s="1">
         <v>43207</v>
       </c>
       <c r="I135" t="s">
-        <v>382</v>
+        <v>32</v>
       </c>
       <c r="J135" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="K135" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="L135" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
       <c r="M135" t="s">
         <v>22</v>
       </c>
       <c r="N135" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="O135" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
     </row>
     <row r="136" spans="1:16" ht="15">
       <c r="A136" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="B136" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="C136" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="D136" t="s">
-        <v>809</v>
+        <v>800</v>
       </c>
       <c r="E136" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="F136" t="s">
         <v>22</v>
       </c>
       <c r="G136">
         <v>93101</v>
       </c>
       <c r="H136" s="1">
         <v>45212</v>
       </c>
       <c r="I136" t="s">
-        <v>704</v>
+        <v>696</v>
       </c>
       <c r="J136" t="s">
-        <v>810</v>
+        <v>801</v>
       </c>
       <c r="K136" t="s">
-        <v>809</v>
+        <v>800</v>
       </c>
       <c r="L136" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="M136" t="s">
         <v>22</v>
       </c>
       <c r="N136">
         <v>93101</v>
       </c>
       <c r="O136" t="s">
-        <v>811</v>
+        <v>802</v>
       </c>
       <c r="P136" t="s">
-        <v>812</v>
+        <v>803</v>
       </c>
     </row>
     <row r="137" spans="1:15" ht="15">
       <c r="A137" t="s">
-        <v>813</v>
+        <v>804</v>
       </c>
       <c r="B137" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="C137" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="D137" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="E137" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="F137" t="s">
         <v>22</v>
       </c>
       <c r="G137">
         <v>94577</v>
       </c>
       <c r="H137" s="1">
         <v>43675</v>
       </c>
       <c r="I137" t="s">
         <v>32</v>
       </c>
       <c r="J137" t="s">
-        <v>815</v>
+        <v>806</v>
       </c>
       <c r="K137" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="L137" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="M137" t="s">
         <v>22</v>
       </c>
       <c r="N137">
         <v>94577</v>
       </c>
       <c r="O137" t="s">
-        <v>816</v>
+        <v>807</v>
       </c>
     </row>
     <row r="138" spans="1:15" ht="15">
       <c r="A138" t="s">
-        <v>817</v>
+        <v>808</v>
       </c>
       <c r="B138" t="s">
-        <v>732</v>
+        <v>724</v>
       </c>
       <c r="C138" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D138" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="E138" t="s">
-        <v>819</v>
+        <v>810</v>
       </c>
       <c r="F138" t="s">
         <v>22</v>
       </c>
       <c r="G138">
         <v>90201</v>
       </c>
       <c r="H138" s="1">
         <v>45772</v>
       </c>
       <c r="J138" t="s">
-        <v>820</v>
+        <v>811</v>
       </c>
       <c r="K138" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="L138" t="s">
-        <v>819</v>
+        <v>810</v>
       </c>
       <c r="M138" t="s">
         <v>22</v>
       </c>
       <c r="N138">
         <v>90201</v>
       </c>
       <c r="O138" t="s">
-        <v>821</v>
+        <v>812</v>
       </c>
     </row>
     <row r="139" spans="1:15" ht="15">
       <c r="A139" t="s">
-        <v>822</v>
+        <v>813</v>
       </c>
       <c r="B139" t="s">
-        <v>823</v>
+        <v>814</v>
       </c>
       <c r="C139" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="D139" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="E139" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="F139" t="s">
         <v>22</v>
       </c>
       <c r="G139">
         <v>94577</v>
       </c>
       <c r="H139" s="1">
         <v>41982</v>
       </c>
       <c r="I139" t="s">
         <v>32</v>
       </c>
       <c r="J139" t="s">
-        <v>824</v>
+        <v>815</v>
       </c>
       <c r="K139" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="L139" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="M139" t="s">
         <v>22</v>
       </c>
       <c r="N139">
         <v>94577</v>
       </c>
       <c r="O139" t="s">
-        <v>540</v>
+        <v>533</v>
       </c>
     </row>
     <row r="140" spans="1:17" ht="15">
       <c r="A140" t="s">
-        <v>825</v>
+        <v>816</v>
       </c>
       <c r="B140" t="s">
-        <v>826</v>
+        <v>817</v>
       </c>
       <c r="C140" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="D140" t="s">
-        <v>827</v>
+        <v>818</v>
       </c>
       <c r="E140" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F140" t="s">
         <v>22</v>
       </c>
       <c r="G140">
         <v>94560</v>
       </c>
       <c r="H140" s="1">
         <v>43731</v>
       </c>
       <c r="I140" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J140" t="s">
-        <v>829</v>
+        <v>820</v>
       </c>
       <c r="K140" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="L140" t="s">
-        <v>546</v>
+        <v>539</v>
       </c>
       <c r="M140" t="s">
         <v>22</v>
       </c>
       <c r="N140" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="O140" t="s">
-        <v>832</v>
+        <v>823</v>
       </c>
       <c r="Q140" t="s">
-        <v>833</v>
+        <v>824</v>
       </c>
     </row>
     <row r="141" spans="1:15" ht="15">
       <c r="A141" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="B141" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
       <c r="C141" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="D141" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="E141" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="F141" t="s">
         <v>22</v>
       </c>
       <c r="G141">
         <v>94577</v>
       </c>
       <c r="H141" s="1">
         <v>43724</v>
       </c>
       <c r="I141" t="s">
         <v>32</v>
       </c>
       <c r="J141" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="K141" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="L141" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="M141" t="s">
         <v>22</v>
       </c>
       <c r="N141">
         <v>94577</v>
       </c>
       <c r="O141" t="s">
-        <v>816</v>
+        <v>807</v>
       </c>
     </row>
     <row r="142" spans="1:15" ht="15">
       <c r="A142" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="B142" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
       <c r="C142" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D142" t="s">
-        <v>839</v>
+        <v>830</v>
       </c>
       <c r="E142" t="s">
-        <v>840</v>
+        <v>831</v>
       </c>
       <c r="F142" t="s">
         <v>22</v>
       </c>
       <c r="G142">
         <v>92831</v>
       </c>
       <c r="H142" s="1">
         <v>43728</v>
       </c>
       <c r="I142" t="s">
         <v>32</v>
       </c>
       <c r="J142" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
       <c r="K142" t="s">
-        <v>839</v>
+        <v>830</v>
       </c>
       <c r="L142" t="s">
-        <v>840</v>
+        <v>831</v>
       </c>
       <c r="M142" t="s">
         <v>22</v>
       </c>
       <c r="N142">
         <v>92831</v>
       </c>
       <c r="O142" t="s">
-        <v>842</v>
+        <v>833</v>
       </c>
     </row>
     <row r="143" spans="1:15" ht="15">
       <c r="A143" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="B143" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
       <c r="C143" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D143" t="s">
-        <v>845</v>
+        <v>836</v>
       </c>
       <c r="E143" t="s">
-        <v>846</v>
+        <v>837</v>
       </c>
       <c r="F143" t="s">
         <v>22</v>
       </c>
       <c r="G143">
         <v>92688</v>
       </c>
       <c r="H143" s="1">
         <v>43836</v>
       </c>
       <c r="I143" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J143" t="s">
-        <v>847</v>
+        <v>838</v>
       </c>
       <c r="K143" t="s">
-        <v>845</v>
+        <v>836</v>
       </c>
       <c r="L143" t="s">
-        <v>846</v>
+        <v>837</v>
       </c>
       <c r="M143" t="s">
         <v>22</v>
       </c>
       <c r="N143">
         <v>92688</v>
       </c>
       <c r="O143" t="s">
-        <v>848</v>
+        <v>839</v>
       </c>
     </row>
     <row r="144" spans="1:16" ht="15">
       <c r="A144" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="B144" t="s">
-        <v>732</v>
+        <v>724</v>
       </c>
       <c r="C144" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D144" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="E144" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
       <c r="F144" t="s">
         <v>22</v>
       </c>
       <c r="G144">
         <v>91750</v>
       </c>
       <c r="H144" s="1">
         <v>45799</v>
       </c>
       <c r="J144" t="s">
-        <v>852</v>
+        <v>843</v>
       </c>
       <c r="K144" t="s">
-        <v>853</v>
+        <v>844</v>
       </c>
       <c r="L144" t="s">
-        <v>854</v>
+        <v>845</v>
       </c>
       <c r="M144" t="s">
         <v>22</v>
       </c>
       <c r="N144">
         <v>92085</v>
       </c>
       <c r="O144" t="s">
-        <v>855</v>
+        <v>846</v>
       </c>
       <c r="P144" t="s">
-        <v>856</v>
+        <v>847</v>
       </c>
     </row>
     <row r="145" spans="1:15" ht="15">
       <c r="A145" t="s">
-        <v>857</v>
+        <v>848</v>
       </c>
       <c r="B145" t="s">
-        <v>858</v>
+        <v>849</v>
       </c>
       <c r="C145" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D145" t="s">
-        <v>859</v>
+        <v>850</v>
       </c>
       <c r="E145" t="s">
-        <v>860</v>
+        <v>851</v>
       </c>
       <c r="F145" t="s">
         <v>22</v>
       </c>
       <c r="G145">
         <v>90220</v>
       </c>
       <c r="H145" s="1">
         <v>44431</v>
       </c>
       <c r="I145" t="s">
-        <v>704</v>
+        <v>696</v>
       </c>
       <c r="J145" t="s">
-        <v>861</v>
+        <v>852</v>
       </c>
       <c r="K145" t="s">
-        <v>859</v>
+        <v>850</v>
       </c>
       <c r="L145" t="s">
-        <v>860</v>
+        <v>851</v>
       </c>
       <c r="M145" t="s">
         <v>22</v>
       </c>
       <c r="N145">
         <v>90220</v>
       </c>
       <c r="O145" t="s">
-        <v>862</v>
+        <v>853</v>
       </c>
     </row>
     <row r="146" spans="1:15" ht="15">
       <c r="A146" t="s">
-        <v>863</v>
+        <v>854</v>
       </c>
       <c r="B146" t="s">
-        <v>864</v>
+        <v>855</v>
       </c>
       <c r="C146" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="D146" t="s">
-        <v>865</v>
+        <v>856</v>
       </c>
       <c r="E146" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="F146" t="s">
         <v>22</v>
       </c>
       <c r="G146">
         <v>95815</v>
       </c>
       <c r="H146" s="1">
         <v>44707</v>
       </c>
       <c r="I146" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J146" t="s">
-        <v>864</v>
+        <v>855</v>
       </c>
       <c r="K146" t="s">
-        <v>865</v>
+        <v>856</v>
       </c>
       <c r="L146" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="M146" t="s">
         <v>22</v>
       </c>
       <c r="N146">
         <v>95815</v>
       </c>
       <c r="O146" t="s">
-        <v>866</v>
+        <v>857</v>
       </c>
     </row>
     <row r="147" spans="1:15" ht="15">
       <c r="A147" t="s">
-        <v>867</v>
+        <v>858</v>
       </c>
       <c r="B147" t="s">
-        <v>868</v>
+        <v>859</v>
       </c>
       <c r="C147" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="D147" t="s">
-        <v>869</v>
+        <v>860</v>
       </c>
       <c r="E147" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="F147" t="s">
         <v>22</v>
       </c>
       <c r="G147">
         <v>95482</v>
       </c>
       <c r="H147" s="1">
         <v>44840</v>
       </c>
       <c r="I147" t="s">
         <v>32</v>
       </c>
       <c r="J147" t="s">
-        <v>870</v>
+        <v>861</v>
       </c>
       <c r="K147" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="L147" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="M147" t="s">
         <v>22</v>
       </c>
       <c r="N147">
         <v>95482</v>
       </c>
       <c r="O147" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="148" spans="1:15" ht="15">
       <c r="A148" t="s">
-        <v>871</v>
+        <v>862</v>
       </c>
       <c r="B148" t="s">
-        <v>872</v>
+        <v>863</v>
       </c>
       <c r="C148" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D148" t="s">
-        <v>873</v>
+        <v>864</v>
       </c>
       <c r="E148" t="s">
-        <v>874</v>
+        <v>865</v>
       </c>
       <c r="F148" t="s">
         <v>22</v>
       </c>
       <c r="G148">
         <v>94089</v>
       </c>
       <c r="H148" s="1">
         <v>44861</v>
       </c>
       <c r="I148" t="s">
-        <v>249</v>
+        <v>32</v>
       </c>
       <c r="J148" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="K148" t="s">
-        <v>873</v>
+        <v>864</v>
       </c>
       <c r="L148" t="s">
-        <v>874</v>
+        <v>865</v>
       </c>
       <c r="M148" t="s">
         <v>22</v>
       </c>
       <c r="N148">
         <v>94089</v>
       </c>
       <c r="O148" t="s">
-        <v>876</v>
+        <v>867</v>
       </c>
     </row>
     <row r="149" spans="1:15" ht="15">
       <c r="A149" t="s">
-        <v>877</v>
+        <v>868</v>
       </c>
       <c r="B149" t="s">
-        <v>878</v>
+        <v>869</v>
       </c>
       <c r="C149" t="s">
         <v>37</v>
       </c>
       <c r="D149" t="s">
-        <v>879</v>
+        <v>870</v>
       </c>
       <c r="E149" t="s">
-        <v>880</v>
+        <v>871</v>
       </c>
       <c r="F149" t="s">
         <v>22</v>
       </c>
       <c r="G149">
         <v>95747</v>
       </c>
       <c r="H149" s="1">
         <v>44930</v>
       </c>
       <c r="I149" t="s">
         <v>32</v>
       </c>
       <c r="J149" t="s">
-        <v>878</v>
+        <v>869</v>
       </c>
       <c r="K149" t="s">
-        <v>881</v>
+        <v>872</v>
       </c>
       <c r="L149" t="s">
-        <v>882</v>
+        <v>873</v>
       </c>
       <c r="M149" t="s">
-        <v>883</v>
+        <v>874</v>
       </c>
       <c r="N149">
         <v>77380</v>
       </c>
       <c r="O149" t="s">
-        <v>884</v>
+        <v>875</v>
       </c>
     </row>
     <row r="150" spans="1:17" ht="15">
       <c r="A150" t="s">
-        <v>885</v>
+        <v>876</v>
       </c>
       <c r="B150" t="s">
-        <v>886</v>
+        <v>877</v>
       </c>
       <c r="C150" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D150" t="s">
-        <v>887</v>
+        <v>878</v>
       </c>
       <c r="E150" t="s">
-        <v>888</v>
+        <v>879</v>
       </c>
       <c r="F150" t="s">
         <v>22</v>
       </c>
       <c r="G150">
         <v>92630</v>
       </c>
       <c r="H150" s="1">
         <v>45138</v>
       </c>
       <c r="I150" t="s">
         <v>32</v>
       </c>
       <c r="J150" t="s">
-        <v>889</v>
+        <v>880</v>
       </c>
       <c r="K150" t="s">
-        <v>890</v>
+        <v>881</v>
       </c>
       <c r="L150" t="s">
-        <v>891</v>
+        <v>882</v>
       </c>
       <c r="M150" t="s">
         <v>22</v>
       </c>
       <c r="N150" t="s">
-        <v>892</v>
+        <v>883</v>
       </c>
       <c r="O150" t="s">
-        <v>893</v>
+        <v>884</v>
       </c>
       <c r="Q150" t="s">
-        <v>894</v>
+        <v>885</v>
       </c>
     </row>
     <row r="151" spans="1:15" ht="15">
       <c r="A151" t="s">
-        <v>895</v>
+        <v>886</v>
       </c>
       <c r="B151" t="s">
-        <v>896</v>
+        <v>887</v>
       </c>
       <c r="C151" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D151" t="s">
-        <v>897</v>
+        <v>888</v>
       </c>
       <c r="E151" t="s">
-        <v>898</v>
+        <v>889</v>
       </c>
       <c r="F151" t="s">
         <v>22</v>
       </c>
       <c r="G151">
         <v>91761</v>
       </c>
       <c r="H151" s="1">
         <v>45117</v>
       </c>
       <c r="I151" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J151" t="s">
-        <v>899</v>
+        <v>890</v>
       </c>
       <c r="K151" t="s">
-        <v>897</v>
+        <v>888</v>
       </c>
       <c r="L151" t="s">
-        <v>898</v>
+        <v>889</v>
       </c>
       <c r="M151" t="s">
         <v>22</v>
       </c>
       <c r="N151">
         <v>91761</v>
       </c>
       <c r="O151" t="s">
-        <v>900</v>
+        <v>891</v>
       </c>
     </row>
     <row r="152" spans="1:15" ht="15">
       <c r="A152" t="s">
-        <v>901</v>
+        <v>892</v>
       </c>
       <c r="B152" t="s">
-        <v>902</v>
+        <v>893</v>
       </c>
       <c r="C152" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="D152" t="s">
-        <v>903</v>
+        <v>894</v>
       </c>
       <c r="E152" t="s">
-        <v>904</v>
+        <v>895</v>
       </c>
       <c r="F152" t="s">
         <v>22</v>
       </c>
       <c r="G152" t="s">
-        <v>905</v>
+        <v>896</v>
       </c>
       <c r="H152" s="1">
         <v>45268</v>
       </c>
       <c r="I152" t="s">
         <v>32</v>
       </c>
       <c r="J152" t="s">
-        <v>906</v>
+        <v>897</v>
       </c>
       <c r="K152" t="s">
-        <v>903</v>
+        <v>894</v>
       </c>
       <c r="L152" t="s">
-        <v>904</v>
+        <v>895</v>
       </c>
       <c r="M152" t="s">
         <v>22</v>
       </c>
       <c r="N152" t="s">
-        <v>905</v>
+        <v>896</v>
       </c>
       <c r="O152" t="s">
-        <v>907</v>
+        <v>898</v>
       </c>
     </row>
     <row r="153" spans="1:17" ht="15">
       <c r="A153" t="s">
-        <v>908</v>
+        <v>899</v>
       </c>
       <c r="B153" t="s">
-        <v>909</v>
+        <v>900</v>
       </c>
       <c r="C153" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D153" t="s">
-        <v>910</v>
+        <v>901</v>
       </c>
       <c r="E153" t="s">
-        <v>911</v>
+        <v>902</v>
       </c>
       <c r="F153" t="s">
         <v>22</v>
       </c>
       <c r="G153">
         <v>92584</v>
       </c>
       <c r="H153" s="1">
         <v>45324</v>
       </c>
       <c r="I153" t="s">
         <v>32</v>
       </c>
       <c r="J153" t="s">
-        <v>912</v>
+        <v>903</v>
       </c>
       <c r="K153" t="s">
-        <v>910</v>
+        <v>901</v>
       </c>
       <c r="L153" t="s">
-        <v>911</v>
+        <v>902</v>
       </c>
       <c r="M153" t="s">
         <v>22</v>
       </c>
       <c r="N153">
         <v>92584</v>
       </c>
       <c r="O153" t="s">
-        <v>913</v>
+        <v>904</v>
       </c>
       <c r="Q153" t="s">
-        <v>914</v>
+        <v>905</v>
       </c>
     </row>
     <row r="154" spans="1:15" ht="15">
       <c r="A154" t="s">
-        <v>915</v>
+        <v>906</v>
       </c>
       <c r="B154" t="s">
-        <v>916</v>
+        <v>907</v>
       </c>
       <c r="C154" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D154" t="s">
-        <v>917</v>
+        <v>908</v>
       </c>
       <c r="E154" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="F154" t="s">
         <v>22</v>
       </c>
       <c r="G154">
         <v>94533</v>
       </c>
       <c r="H154" s="1">
         <v>45420</v>
       </c>
       <c r="I154" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J154" t="s">
-        <v>918</v>
+        <v>909</v>
       </c>
       <c r="K154" t="s">
-        <v>919</v>
+        <v>910</v>
       </c>
       <c r="L154" t="s">
-        <v>920</v>
+        <v>911</v>
       </c>
       <c r="M154" t="s">
         <v>22</v>
       </c>
       <c r="N154">
         <v>94188</v>
       </c>
       <c r="O154" t="s">
-        <v>921</v>
+        <v>912</v>
       </c>
     </row>
     <row r="155" spans="1:15" ht="15">
       <c r="A155" t="s">
-        <v>922</v>
+        <v>913</v>
       </c>
       <c r="B155" t="s">
-        <v>923</v>
+        <v>914</v>
       </c>
       <c r="C155" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D155" t="s">
-        <v>924</v>
+        <v>915</v>
       </c>
       <c r="E155" t="s">
-        <v>925</v>
+        <v>916</v>
       </c>
       <c r="F155" t="s">
         <v>22</v>
       </c>
       <c r="G155">
         <v>90723</v>
       </c>
       <c r="H155" s="1">
         <v>45399</v>
       </c>
       <c r="I155" t="s">
         <v>32</v>
       </c>
       <c r="J155" t="s">
-        <v>923</v>
+        <v>914</v>
       </c>
       <c r="K155" t="s">
-        <v>926</v>
+        <v>917</v>
       </c>
       <c r="L155" t="s">
-        <v>927</v>
+        <v>918</v>
       </c>
       <c r="M155" t="s">
         <v>22</v>
       </c>
       <c r="N155">
         <v>91502</v>
       </c>
       <c r="O155" t="s">
-        <v>928</v>
+        <v>919</v>
       </c>
     </row>
     <row r="156" spans="1:15" ht="15">
       <c r="A156" t="s">
-        <v>929</v>
+        <v>920</v>
       </c>
       <c r="B156" t="s">
-        <v>930</v>
+        <v>921</v>
       </c>
       <c r="C156" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D156" t="s">
-        <v>931</v>
+        <v>922</v>
       </c>
       <c r="E156" t="s">
-        <v>932</v>
+        <v>923</v>
       </c>
       <c r="F156" t="s">
         <v>22</v>
       </c>
       <c r="G156">
         <v>92660</v>
       </c>
       <c r="H156" s="1">
         <v>45399</v>
       </c>
       <c r="I156" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J156" t="s">
-        <v>933</v>
+        <v>924</v>
       </c>
       <c r="K156" t="s">
-        <v>931</v>
+        <v>922</v>
       </c>
       <c r="L156" t="s">
-        <v>932</v>
+        <v>923</v>
       </c>
       <c r="M156" t="s">
         <v>22</v>
       </c>
       <c r="N156">
         <v>92660</v>
       </c>
       <c r="O156" t="s">
-        <v>934</v>
+        <v>925</v>
       </c>
     </row>
     <row r="157" spans="1:15" ht="15">
       <c r="A157" t="s">
-        <v>935</v>
+        <v>926</v>
       </c>
       <c r="B157" t="s">
-        <v>732</v>
+        <v>724</v>
       </c>
       <c r="C157" t="s">
+        <v>80</v>
+      </c>
+      <c r="D157" t="s">
+        <v>927</v>
+      </c>
+      <c r="E157" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F157" t="s">
         <v>22</v>
       </c>
       <c r="G157">
         <v>92345</v>
       </c>
       <c r="H157" s="1">
         <v>45450</v>
       </c>
       <c r="J157" t="s">
-        <v>937</v>
+        <v>928</v>
       </c>
       <c r="K157" t="s">
-        <v>936</v>
+        <v>927</v>
       </c>
       <c r="L157" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="M157" t="s">
         <v>22</v>
       </c>
       <c r="N157">
         <v>92345</v>
       </c>
       <c r="O157" t="s">
-        <v>938</v>
+        <v>929</v>
       </c>
     </row>
     <row r="158" spans="1:15" ht="15">
       <c r="A158" t="s">
-        <v>939</v>
+        <v>930</v>
       </c>
       <c r="B158" t="s">
-        <v>732</v>
+        <v>724</v>
       </c>
       <c r="C158" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D158" t="s">
-        <v>940</v>
+        <v>931</v>
       </c>
       <c r="E158" t="s">
-        <v>941</v>
+        <v>932</v>
       </c>
       <c r="F158" t="s">
         <v>22</v>
       </c>
       <c r="G158">
         <v>90638</v>
       </c>
       <c r="H158" s="1">
         <v>45597</v>
       </c>
       <c r="J158" t="s">
-        <v>942</v>
+        <v>933</v>
       </c>
       <c r="K158" t="s">
-        <v>943</v>
+        <v>934</v>
       </c>
       <c r="L158" t="s">
-        <v>941</v>
+        <v>932</v>
       </c>
       <c r="M158" t="s">
         <v>22</v>
       </c>
       <c r="N158">
         <v>90637</v>
       </c>
       <c r="O158" t="s">
-        <v>944</v>
+        <v>935</v>
       </c>
     </row>
     <row r="159" spans="1:15" ht="15">
       <c r="A159" t="s">
-        <v>945</v>
+        <v>936</v>
       </c>
       <c r="B159" t="s">
-        <v>946</v>
+        <v>937</v>
       </c>
       <c r="C159" t="s">
-        <v>947</v>
+        <v>938</v>
       </c>
       <c r="D159" t="s">
-        <v>948</v>
+        <v>939</v>
       </c>
       <c r="E159" t="s">
-        <v>949</v>
+        <v>940</v>
       </c>
       <c r="F159" t="s">
         <v>22</v>
       </c>
       <c r="G159">
         <v>95640</v>
       </c>
       <c r="H159" s="1">
         <v>45701</v>
       </c>
       <c r="J159" t="s">
-        <v>946</v>
+        <v>937</v>
       </c>
       <c r="K159" t="s">
-        <v>950</v>
+        <v>941</v>
       </c>
       <c r="L159" t="s">
-        <v>951</v>
+        <v>942</v>
       </c>
       <c r="M159" t="s">
         <v>22</v>
       </c>
       <c r="N159">
         <v>95206</v>
       </c>
       <c r="O159" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
     </row>
     <row r="160" spans="1:15" ht="15">
       <c r="A160" t="s">
-        <v>953</v>
+        <v>944</v>
       </c>
       <c r="B160" t="s">
-        <v>954</v>
+        <v>945</v>
       </c>
       <c r="C160" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="D160" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="E160" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="F160" t="s">
         <v>22</v>
       </c>
       <c r="G160">
         <v>93307</v>
       </c>
       <c r="H160" s="1">
         <v>41680</v>
       </c>
       <c r="I160" t="s">
         <v>32</v>
       </c>
       <c r="J160" t="s">
-        <v>955</v>
+        <v>946</v>
       </c>
       <c r="K160" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="L160" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="M160" t="s">
         <v>22</v>
       </c>
       <c r="N160" t="s">
-        <v>956</v>
+        <v>947</v>
       </c>
       <c r="O160" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
     </row>
     <row r="161" spans="1:15" ht="15">
       <c r="A161" t="s">
-        <v>957</v>
+        <v>948</v>
       </c>
       <c r="B161" t="s">
-        <v>958</v>
+        <v>949</v>
       </c>
       <c r="C161" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="D161" t="s">
-        <v>959</v>
+        <v>950</v>
       </c>
       <c r="E161" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="F161" t="s">
         <v>22</v>
       </c>
       <c r="G161">
         <v>93313</v>
       </c>
       <c r="H161" s="1">
         <v>45779</v>
       </c>
       <c r="J161" t="s">
-        <v>958</v>
+        <v>949</v>
       </c>
       <c r="K161" t="s">
-        <v>959</v>
+        <v>950</v>
       </c>
       <c r="L161" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="M161" t="s">
         <v>22</v>
       </c>
       <c r="N161">
         <v>93313</v>
       </c>
       <c r="O161" t="s">
-        <v>960</v>
+        <v>951</v>
       </c>
     </row>
     <row r="162" spans="1:15" ht="15">
       <c r="A162" t="s">
-        <v>961</v>
+        <v>952</v>
       </c>
       <c r="B162" t="s">
-        <v>962</v>
+        <v>953</v>
       </c>
       <c r="C162" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D162" t="s">
-        <v>963</v>
+        <v>954</v>
       </c>
       <c r="E162" t="s">
-        <v>964</v>
+        <v>955</v>
       </c>
       <c r="F162" t="s">
         <v>22</v>
       </c>
       <c r="G162">
         <v>92363</v>
       </c>
       <c r="H162" s="1">
         <v>45785</v>
       </c>
       <c r="J162" t="s">
-        <v>965</v>
+        <v>956</v>
       </c>
       <c r="K162" t="s">
-        <v>963</v>
+        <v>954</v>
       </c>
       <c r="L162" t="s">
-        <v>964</v>
+        <v>955</v>
       </c>
       <c r="M162" t="s">
         <v>22</v>
       </c>
       <c r="N162">
         <v>92363</v>
       </c>
       <c r="O162" t="s">
-        <v>966</v>
+        <v>957</v>
       </c>
     </row>
     <row r="163" spans="1:15" ht="15">
       <c r="A163" t="s">
-        <v>967</v>
+        <v>958</v>
       </c>
       <c r="B163" t="s">
-        <v>968</v>
+        <v>959</v>
       </c>
       <c r="C163" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D163" t="s">
-        <v>969</v>
+        <v>960</v>
       </c>
       <c r="E163" t="s">
-        <v>970</v>
+        <v>961</v>
       </c>
       <c r="F163" t="s">
         <v>22</v>
       </c>
       <c r="G163">
         <v>93550</v>
       </c>
       <c r="H163" s="1">
         <v>45980</v>
       </c>
       <c r="J163" t="s">
-        <v>971</v>
+        <v>962</v>
       </c>
       <c r="K163" t="s">
-        <v>972</v>
+        <v>963</v>
       </c>
       <c r="L163" t="s">
-        <v>973</v>
+        <v>964</v>
       </c>
       <c r="M163" t="s">
         <v>22</v>
       </c>
       <c r="N163">
         <v>90731</v>
       </c>
       <c r="O163" t="s">
-        <v>974</v>
+        <v>965</v>
       </c>
     </row>
     <row r="164" spans="1:15" ht="15">
       <c r="A164" t="s">
-        <v>975</v>
+        <v>966</v>
       </c>
       <c r="B164" t="s">
-        <v>732</v>
+        <v>724</v>
       </c>
       <c r="C164" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D164" t="s">
-        <v>976</v>
+        <v>967</v>
       </c>
       <c r="E164" t="s">
-        <v>977</v>
+        <v>968</v>
       </c>
       <c r="F164" t="s">
         <v>22</v>
       </c>
       <c r="G164">
         <v>92543</v>
       </c>
       <c r="H164" s="1">
         <v>46048</v>
       </c>
       <c r="J164" t="s">
-        <v>978</v>
+        <v>969</v>
       </c>
       <c r="K164" t="s">
-        <v>976</v>
+        <v>967</v>
       </c>
       <c r="L164" t="s">
-        <v>977</v>
+        <v>968</v>
       </c>
       <c r="M164" t="s">
         <v>22</v>
       </c>
       <c r="N164">
         <v>92543</v>
       </c>
       <c r="O164" t="s">
-        <v>979</v>
+        <v>970</v>
       </c>
     </row>
     <row r="165" spans="1:15" ht="15">
       <c r="A165" t="s">
-        <v>980</v>
+        <v>971</v>
       </c>
       <c r="B165" t="s">
-        <v>981</v>
+        <v>972</v>
       </c>
       <c r="C165" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="D165" t="s">
-        <v>982</v>
+        <v>973</v>
       </c>
       <c r="E165" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="F165" t="s">
         <v>22</v>
       </c>
       <c r="G165">
         <v>94501</v>
       </c>
       <c r="H165" s="1">
         <v>46146</v>
       </c>
       <c r="J165" t="s">
-        <v>981</v>
+        <v>972</v>
       </c>
       <c r="K165" t="s">
-        <v>982</v>
+        <v>973</v>
       </c>
       <c r="L165" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="M165" t="s">
         <v>22</v>
       </c>
       <c r="N165">
         <v>94501</v>
       </c>
       <c r="O165" t="s">
-        <v>983</v>
+        <v>974</v>
       </c>
     </row>
     <row r="166" spans="1:15" ht="15">
       <c r="A166" t="s">
-        <v>984</v>
+        <v>975</v>
       </c>
       <c r="B166" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="C166" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D166" t="s">
-        <v>721</v>
+        <v>713</v>
       </c>
       <c r="E166" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="F166" t="s">
         <v>22</v>
       </c>
       <c r="G166">
         <v>91352</v>
       </c>
       <c r="H166" s="1">
         <v>42284</v>
       </c>
       <c r="I166" t="s">
-        <v>382</v>
+        <v>32</v>
       </c>
       <c r="J166" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="K166" t="s">
-        <v>721</v>
+        <v>713</v>
       </c>
       <c r="L166" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="M166" t="s">
         <v>22</v>
       </c>
       <c r="N166">
         <v>91352</v>
       </c>
       <c r="O166" t="s">
-        <v>985</v>
+        <v>976</v>
       </c>
     </row>
     <row r="167" spans="1:15" ht="15">
       <c r="A167" t="s">
-        <v>986</v>
+        <v>977</v>
       </c>
       <c r="B167" t="s">
-        <v>987</v>
+        <v>978</v>
       </c>
       <c r="C167" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="D167" t="s">
-        <v>728</v>
+        <v>720</v>
       </c>
       <c r="E167" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="F167" t="s">
         <v>22</v>
       </c>
       <c r="G167" t="s">
-        <v>729</v>
+        <v>721</v>
       </c>
       <c r="H167" s="1">
         <v>43213</v>
       </c>
       <c r="I167" t="s">
         <v>32</v>
       </c>
       <c r="J167" t="s">
-        <v>987</v>
+        <v>978</v>
       </c>
       <c r="K167" t="s">
-        <v>728</v>
+        <v>720</v>
       </c>
       <c r="L167" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="M167" t="s">
         <v>22</v>
       </c>
       <c r="N167" t="s">
-        <v>729</v>
+        <v>721</v>
       </c>
       <c r="O167" t="s">
-        <v>988</v>
+        <v>979</v>
       </c>
     </row>
     <row r="168" spans="1:17" ht="15">
       <c r="A168" t="s">
-        <v>989</v>
+        <v>980</v>
       </c>
       <c r="B168" t="s">
-        <v>990</v>
+        <v>981</v>
       </c>
       <c r="C168" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="D168" t="s">
-        <v>991</v>
+        <v>982</v>
       </c>
       <c r="E168" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="F168" t="s">
         <v>22</v>
       </c>
       <c r="G168" t="s">
-        <v>992</v>
+        <v>983</v>
       </c>
       <c r="H168" s="1">
         <v>44778</v>
       </c>
       <c r="I168" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="J168" t="s">
-        <v>993</v>
+        <v>984</v>
       </c>
       <c r="K168" t="s">
-        <v>994</v>
+        <v>985</v>
       </c>
       <c r="L168" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="M168" t="s">
         <v>22</v>
       </c>
       <c r="N168">
         <v>95354</v>
       </c>
       <c r="O168" t="s">
-        <v>995</v>
+        <v>986</v>
       </c>
       <c r="P168" t="s">
-        <v>996</v>
+        <v>987</v>
       </c>
       <c r="Q168" t="s">
-        <v>997</v>
+        <v>988</v>
       </c>
     </row>
     <row r="169" spans="1:15" ht="15">
       <c r="A169" t="s">
-        <v>998</v>
+        <v>989</v>
       </c>
       <c r="B169" t="s">
-        <v>999</v>
+        <v>990</v>
       </c>
       <c r="C169" t="s">
-        <v>920</v>
+        <v>911</v>
       </c>
       <c r="D169" t="s">
-        <v>1000</v>
+        <v>991</v>
       </c>
       <c r="E169" t="s">
-        <v>920</v>
+        <v>911</v>
       </c>
       <c r="F169" t="s">
         <v>22</v>
       </c>
       <c r="G169">
         <v>94134</v>
       </c>
       <c r="H169" s="1">
         <v>44006</v>
       </c>
       <c r="I169" t="s">
         <v>32</v>
       </c>
       <c r="J169" t="s">
-        <v>1001</v>
+        <v>992</v>
       </c>
       <c r="K169" t="s">
-        <v>1000</v>
+        <v>991</v>
       </c>
       <c r="L169" t="s">
-        <v>920</v>
+        <v>911</v>
       </c>
       <c r="M169" t="s">
         <v>22</v>
       </c>
       <c r="N169">
         <v>94134</v>
       </c>
       <c r="O169" t="s">
-        <v>1002</v>
+        <v>993</v>
       </c>
     </row>
     <row r="170" spans="1:15" ht="15">
       <c r="A170" t="s">
-        <v>1003</v>
+        <v>994</v>
       </c>
       <c r="B170" t="s">
-        <v>1004</v>
+        <v>995</v>
       </c>
       <c r="C170" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D170" t="s">
-        <v>1005</v>
+        <v>996</v>
       </c>
       <c r="E170" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="F170" t="s">
         <v>22</v>
       </c>
       <c r="G170">
         <v>95112</v>
       </c>
       <c r="H170" s="1">
         <v>32538</v>
       </c>
       <c r="I170" t="s">
         <v>32</v>
       </c>
       <c r="J170" t="s">
-        <v>1004</v>
+        <v>995</v>
       </c>
       <c r="K170" t="s">
-        <v>1005</v>
+        <v>996</v>
       </c>
       <c r="L170" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="M170" t="s">
         <v>22</v>
       </c>
       <c r="N170">
         <v>95112</v>
       </c>
       <c r="O170" t="s">
-        <v>1006</v>
+        <v>997</v>
       </c>
     </row>
     <row r="171" spans="1:17" ht="15">
       <c r="A171" t="s">
-        <v>1007</v>
+        <v>998</v>
       </c>
       <c r="B171" t="s">
-        <v>1008</v>
+        <v>999</v>
       </c>
       <c r="C171" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D171" t="s">
-        <v>1009</v>
+        <v>1000</v>
       </c>
       <c r="E171" t="s">
-        <v>1010</v>
+        <v>1001</v>
       </c>
       <c r="F171" t="s">
         <v>22</v>
       </c>
       <c r="G171">
         <v>94949</v>
       </c>
       <c r="H171" s="1">
         <v>32546</v>
       </c>
       <c r="I171" t="s">
-        <v>382</v>
+        <v>32</v>
       </c>
       <c r="J171" t="s">
-        <v>1008</v>
+        <v>999</v>
       </c>
       <c r="K171" t="s">
-        <v>1009</v>
+        <v>1000</v>
       </c>
       <c r="L171" t="s">
-        <v>1010</v>
+        <v>1001</v>
       </c>
       <c r="M171" t="s">
         <v>22</v>
       </c>
       <c r="N171">
         <v>94949</v>
       </c>
       <c r="O171" t="s">
-        <v>1011</v>
+        <v>1002</v>
       </c>
       <c r="Q171" t="s">
-        <v>1012</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="172" spans="1:15" ht="15">
       <c r="A172" t="s">
-        <v>1013</v>
+        <v>1004</v>
       </c>
       <c r="B172" t="s">
-        <v>1014</v>
+        <v>1005</v>
       </c>
       <c r="C172" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="D172" t="s">
-        <v>1015</v>
+        <v>1006</v>
       </c>
       <c r="E172" t="s">
-        <v>1016</v>
+        <v>1007</v>
       </c>
       <c r="F172" t="s">
         <v>22</v>
       </c>
       <c r="G172">
         <v>96067</v>
       </c>
       <c r="H172" s="1">
         <v>33044</v>
       </c>
       <c r="I172" t="s">
         <v>32</v>
       </c>
       <c r="J172" t="s">
-        <v>1017</v>
+        <v>1008</v>
       </c>
       <c r="K172" t="s">
-        <v>1018</v>
+        <v>1009</v>
       </c>
       <c r="L172" t="s">
-        <v>1016</v>
+        <v>1007</v>
       </c>
       <c r="M172" t="s">
         <v>22</v>
       </c>
       <c r="N172">
         <v>96067</v>
       </c>
       <c r="O172" t="s">
-        <v>1019</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="173" spans="1:15" ht="15">
       <c r="A173" t="s">
-        <v>1020</v>
+        <v>1011</v>
       </c>
       <c r="B173" t="s">
-        <v>1021</v>
+        <v>1012</v>
       </c>
       <c r="C173" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="D173" t="s">
-        <v>1022</v>
+        <v>1013</v>
       </c>
       <c r="E173" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="F173" t="s">
         <v>22</v>
       </c>
       <c r="G173">
         <v>96003</v>
       </c>
       <c r="H173" s="1">
         <v>33129</v>
       </c>
       <c r="I173" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J173" t="s">
-        <v>1021</v>
+        <v>1012</v>
       </c>
       <c r="K173" t="s">
-        <v>1023</v>
+        <v>1014</v>
       </c>
       <c r="L173" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="M173" t="s">
         <v>22</v>
       </c>
       <c r="N173">
         <v>96049</v>
       </c>
       <c r="O173" t="s">
-        <v>1024</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="174" spans="1:15" ht="15">
       <c r="A174" t="s">
-        <v>1025</v>
+        <v>1016</v>
       </c>
       <c r="B174" t="s">
-        <v>1026</v>
+        <v>1017</v>
       </c>
       <c r="C174" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D174" t="s">
-        <v>1027</v>
+        <v>1018</v>
       </c>
       <c r="E174" t="s">
-        <v>1028</v>
+        <v>1019</v>
       </c>
       <c r="F174" t="s">
         <v>22</v>
       </c>
       <c r="G174">
         <v>92314</v>
       </c>
       <c r="H174" s="1">
         <v>33218</v>
       </c>
       <c r="I174" t="s">
-        <v>382</v>
+        <v>32</v>
       </c>
       <c r="J174" t="s">
-        <v>1029</v>
+        <v>1020</v>
       </c>
       <c r="K174" t="s">
-        <v>1030</v>
+        <v>1021</v>
       </c>
       <c r="L174" t="s">
-        <v>1028</v>
+        <v>1019</v>
       </c>
       <c r="M174" t="s">
         <v>22</v>
       </c>
       <c r="N174">
         <v>92314</v>
       </c>
       <c r="O174" t="s">
-        <v>1031</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="175" spans="1:15" ht="15">
       <c r="A175" t="s">
-        <v>1032</v>
+        <v>1023</v>
       </c>
       <c r="B175" t="s">
-        <v>1033</v>
+        <v>1024</v>
       </c>
       <c r="C175" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="D175" t="s">
-        <v>1034</v>
+        <v>1025</v>
       </c>
       <c r="E175" t="s">
-        <v>1035</v>
+        <v>1026</v>
       </c>
       <c r="F175" t="s">
         <v>22</v>
       </c>
       <c r="G175">
         <v>95776</v>
       </c>
       <c r="H175" s="1">
         <v>33529</v>
       </c>
       <c r="I175" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J175" t="s">
-        <v>1036</v>
+        <v>1027</v>
       </c>
       <c r="K175" t="s">
-        <v>1037</v>
+        <v>1028</v>
       </c>
       <c r="L175" t="s">
-        <v>1035</v>
+        <v>1026</v>
       </c>
       <c r="M175" t="s">
         <v>22</v>
       </c>
       <c r="N175">
         <v>95776</v>
       </c>
       <c r="O175" t="s">
-        <v>1038</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="176" spans="1:15" ht="15">
       <c r="A176" t="s">
-        <v>1039</v>
+        <v>1030</v>
       </c>
       <c r="B176" t="s">
-        <v>1040</v>
+        <v>1031</v>
       </c>
       <c r="C176" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="D176" t="s">
-        <v>1041</v>
+        <v>1032</v>
       </c>
       <c r="E176" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="F176" t="s">
         <v>22</v>
       </c>
       <c r="G176">
         <v>95065</v>
       </c>
       <c r="H176" s="1">
         <v>32457</v>
       </c>
       <c r="I176" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J176" t="s">
-        <v>1042</v>
+        <v>1033</v>
       </c>
       <c r="K176" t="s">
-        <v>1041</v>
+        <v>1032</v>
       </c>
       <c r="L176" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="M176" t="s">
         <v>22</v>
       </c>
       <c r="N176">
         <v>95065</v>
       </c>
       <c r="O176" t="s">
-        <v>1043</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="177" spans="1:15" ht="15">
       <c r="A177" t="s">
-        <v>1044</v>
+        <v>1035</v>
       </c>
       <c r="B177" t="s">
-        <v>1045</v>
+        <v>1036</v>
       </c>
       <c r="C177" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D177" t="s">
-        <v>1046</v>
+        <v>1037</v>
       </c>
       <c r="E177" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="F177" t="s">
         <v>22</v>
       </c>
       <c r="G177">
         <v>90814</v>
       </c>
       <c r="H177" s="1">
         <v>33133</v>
       </c>
       <c r="I177" t="s">
         <v>23</v>
       </c>
       <c r="J177" t="s">
-        <v>1045</v>
+        <v>1036</v>
       </c>
       <c r="K177" t="s">
-        <v>1046</v>
+        <v>1037</v>
       </c>
       <c r="L177" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="M177" t="s">
         <v>22</v>
       </c>
       <c r="N177">
         <v>90814</v>
       </c>
       <c r="O177" t="s">
-        <v>1047</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="178" spans="1:15" ht="15">
       <c r="A178" t="s">
-        <v>1048</v>
+        <v>1039</v>
       </c>
       <c r="B178" t="s">
-        <v>1049</v>
+        <v>1040</v>
       </c>
       <c r="C178" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D178" t="s">
-        <v>1050</v>
+        <v>1041</v>
       </c>
       <c r="E178" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="F178" t="s">
         <v>22</v>
       </c>
       <c r="G178">
         <v>92110</v>
       </c>
       <c r="H178" s="1">
         <v>33133</v>
       </c>
       <c r="I178" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J178" t="s">
-        <v>1049</v>
+        <v>1040</v>
       </c>
       <c r="K178" t="s">
-        <v>1051</v>
+        <v>1042</v>
       </c>
       <c r="L178" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="M178" t="s">
         <v>22</v>
       </c>
       <c r="N178">
         <v>92138</v>
       </c>
       <c r="O178" t="s">
-        <v>1052</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="179" spans="1:15" ht="15">
       <c r="A179" t="s">
-        <v>1053</v>
+        <v>1044</v>
       </c>
       <c r="B179" t="s">
-        <v>1054</v>
+        <v>1045</v>
       </c>
       <c r="C179" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="D179" t="s">
-        <v>1055</v>
+        <v>1046</v>
       </c>
       <c r="E179" t="s">
-        <v>1056</v>
+        <v>1047</v>
       </c>
       <c r="F179" t="s">
         <v>22</v>
       </c>
       <c r="G179">
         <v>94710</v>
       </c>
       <c r="H179" s="1">
         <v>33399</v>
       </c>
       <c r="I179" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J179" t="s">
-        <v>1057</v>
+        <v>1048</v>
       </c>
       <c r="K179" t="s">
-        <v>1055</v>
+        <v>1046</v>
       </c>
       <c r="L179" t="s">
-        <v>1056</v>
+        <v>1047</v>
       </c>
       <c r="M179" t="s">
         <v>22</v>
       </c>
       <c r="N179">
         <v>94710</v>
       </c>
       <c r="O179" t="s">
-        <v>1058</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="180" spans="1:15" ht="15">
       <c r="A180" t="s">
-        <v>1059</v>
+        <v>1050</v>
       </c>
       <c r="B180" t="s">
-        <v>1060</v>
+        <v>1051</v>
       </c>
       <c r="C180" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="D180" t="s">
-        <v>1061</v>
+        <v>1052</v>
       </c>
       <c r="E180" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="F180" t="s">
         <v>22</v>
       </c>
       <c r="G180">
         <v>93301</v>
       </c>
       <c r="H180" s="1">
         <v>34162</v>
       </c>
       <c r="I180" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J180" t="s">
-        <v>1060</v>
+        <v>1051</v>
       </c>
       <c r="K180" t="s">
-        <v>1061</v>
+        <v>1052</v>
       </c>
       <c r="L180" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="M180" t="s">
         <v>22</v>
       </c>
       <c r="N180">
         <v>93301</v>
       </c>
       <c r="O180" t="s">
-        <v>1062</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="181" spans="1:15" ht="15">
       <c r="A181" t="s">
-        <v>1063</v>
+        <v>1054</v>
       </c>
       <c r="B181" t="s">
-        <v>1064</v>
+        <v>1055</v>
       </c>
       <c r="C181" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="D181" t="s">
-        <v>1065</v>
+        <v>1056</v>
       </c>
       <c r="E181" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="F181" t="s">
         <v>22</v>
       </c>
       <c r="G181">
         <v>95822</v>
       </c>
       <c r="H181" s="1">
         <v>34162</v>
       </c>
       <c r="I181" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J181" t="s">
-        <v>1064</v>
+        <v>1055</v>
       </c>
       <c r="K181" t="s">
-        <v>1065</v>
+        <v>1056</v>
       </c>
       <c r="L181" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="M181" t="s">
         <v>22</v>
       </c>
       <c r="N181">
         <v>95822</v>
       </c>
       <c r="O181" t="s">
-        <v>1066</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="182" spans="1:15" ht="15">
       <c r="A182" t="s">
-        <v>1067</v>
+        <v>1058</v>
       </c>
       <c r="B182" t="s">
-        <v>1068</v>
+        <v>1059</v>
       </c>
       <c r="C182" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="D182" t="s">
-        <v>1069</v>
+        <v>1060</v>
       </c>
       <c r="E182" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="F182" t="s">
         <v>22</v>
       </c>
       <c r="G182">
         <v>93309</v>
       </c>
       <c r="H182" s="1">
         <v>34268</v>
       </c>
       <c r="I182" t="s">
         <v>32</v>
       </c>
       <c r="J182" t="s">
-        <v>1070</v>
+        <v>1061</v>
       </c>
       <c r="K182" t="s">
-        <v>1069</v>
+        <v>1060</v>
       </c>
       <c r="L182" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="M182" t="s">
         <v>22</v>
       </c>
       <c r="N182">
         <v>93309</v>
       </c>
       <c r="O182" t="s">
-        <v>1071</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="183" spans="1:15" ht="15">
       <c r="A183" t="s">
-        <v>1072</v>
+        <v>1063</v>
       </c>
       <c r="B183" t="s">
-        <v>1073</v>
+        <v>1064</v>
       </c>
       <c r="C183" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D183" t="s">
-        <v>1074</v>
+        <v>1065</v>
       </c>
       <c r="E183" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="F183" t="s">
         <v>22</v>
       </c>
       <c r="G183">
         <v>93706</v>
       </c>
       <c r="H183" s="1">
         <v>34548</v>
       </c>
       <c r="I183" t="s">
-        <v>151</v>
+        <v>32</v>
       </c>
       <c r="J183" t="s">
-        <v>1073</v>
+        <v>1064</v>
       </c>
       <c r="K183" t="s">
-        <v>1075</v>
+        <v>1066</v>
       </c>
       <c r="L183" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M183" t="s">
         <v>22</v>
       </c>
       <c r="N183">
         <v>93721</v>
       </c>
       <c r="O183" t="s">
-        <v>1076</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="184" spans="1:17" ht="15">
       <c r="A184" t="s">
-        <v>1077</v>
+        <v>1068</v>
       </c>
       <c r="B184" t="s">
-        <v>1078</v>
+        <v>1069</v>
       </c>
       <c r="C184" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D184" t="s">
-        <v>1079</v>
+        <v>1070</v>
       </c>
       <c r="E184" t="s">
-        <v>1080</v>
+        <v>1071</v>
       </c>
       <c r="F184" t="s">
         <v>22</v>
       </c>
       <c r="G184">
         <v>92801</v>
       </c>
       <c r="H184" s="1">
         <v>34705</v>
       </c>
       <c r="I184" t="s">
         <v>32</v>
       </c>
       <c r="J184" t="s">
-        <v>1081</v>
+        <v>1072</v>
       </c>
       <c r="K184" t="s">
-        <v>1079</v>
+        <v>1070</v>
       </c>
       <c r="L184" t="s">
-        <v>1080</v>
+        <v>1071</v>
       </c>
       <c r="M184" t="s">
         <v>22</v>
       </c>
       <c r="N184">
         <v>92801</v>
       </c>
       <c r="O184" t="s">
-        <v>1082</v>
+        <v>1073</v>
       </c>
       <c r="Q184" t="s">
-        <v>1083</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="185" spans="1:15" ht="15">
       <c r="A185" t="s">
-        <v>1084</v>
+        <v>1075</v>
       </c>
       <c r="B185" t="s">
-        <v>1085</v>
+        <v>1076</v>
       </c>
       <c r="C185" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="D185" t="s">
-        <v>1086</v>
+        <v>1077</v>
       </c>
       <c r="E185" t="s">
-        <v>660</v>
+        <v>652</v>
       </c>
       <c r="F185" t="s">
         <v>22</v>
       </c>
       <c r="G185">
         <v>96097</v>
       </c>
       <c r="H185" s="1">
         <v>34747</v>
       </c>
       <c r="I185" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J185" t="s">
-        <v>1087</v>
+        <v>1078</v>
       </c>
       <c r="K185" t="s">
-        <v>1086</v>
+        <v>1077</v>
       </c>
       <c r="L185" t="s">
-        <v>660</v>
+        <v>652</v>
       </c>
       <c r="M185" t="s">
         <v>22</v>
       </c>
       <c r="N185">
         <v>96097</v>
       </c>
       <c r="O185" t="s">
-        <v>1088</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="186" spans="1:15" ht="15">
       <c r="A186" t="s">
-        <v>1089</v>
+        <v>1080</v>
       </c>
       <c r="B186" t="s">
-        <v>1090</v>
+        <v>1081</v>
       </c>
       <c r="C186" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D186" t="s">
-        <v>1091</v>
+        <v>1082</v>
       </c>
       <c r="E186" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="F186" t="s">
         <v>22</v>
       </c>
       <c r="G186">
         <v>92199</v>
       </c>
       <c r="H186" s="1">
         <v>34634</v>
       </c>
       <c r="I186" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J186" t="s">
-        <v>1092</v>
+        <v>1083</v>
       </c>
       <c r="K186" t="s">
-        <v>1091</v>
+        <v>1082</v>
       </c>
       <c r="L186" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="M186" t="s">
         <v>22</v>
       </c>
       <c r="N186">
         <v>92199</v>
       </c>
       <c r="O186" t="s">
-        <v>1093</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="187" spans="1:15" ht="15">
       <c r="A187" t="s">
-        <v>1094</v>
+        <v>1085</v>
       </c>
       <c r="B187" t="s">
-        <v>1095</v>
+        <v>1086</v>
       </c>
       <c r="C187" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="D187" t="s">
-        <v>1096</v>
+        <v>1087</v>
       </c>
       <c r="E187" t="s">
-        <v>1097</v>
+        <v>1088</v>
       </c>
       <c r="F187" t="s">
         <v>22</v>
       </c>
       <c r="G187">
         <v>93222</v>
       </c>
       <c r="H187" s="1">
         <v>34865</v>
       </c>
       <c r="I187" t="s">
-        <v>1098</v>
+        <v>23</v>
       </c>
       <c r="J187" t="s">
-        <v>1095</v>
+        <v>1086</v>
       </c>
       <c r="K187" t="s">
-        <v>1099</v>
+        <v>1089</v>
       </c>
       <c r="L187" t="s">
-        <v>1097</v>
+        <v>1088</v>
       </c>
       <c r="M187" t="s">
         <v>22</v>
       </c>
       <c r="N187">
         <v>93222</v>
       </c>
       <c r="O187" t="s">
-        <v>1100</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="188" spans="1:15" ht="15">
       <c r="A188" t="s">
-        <v>1101</v>
+        <v>1091</v>
       </c>
       <c r="B188" t="s">
-        <v>1102</v>
+        <v>1092</v>
       </c>
       <c r="C188" t="s">
-        <v>1103</v>
+        <v>1093</v>
       </c>
       <c r="D188" t="s">
-        <v>1104</v>
+        <v>1094</v>
       </c>
       <c r="E188" t="s">
-        <v>1105</v>
+        <v>1095</v>
       </c>
       <c r="F188" t="s">
         <v>22</v>
       </c>
       <c r="G188">
         <v>95936</v>
       </c>
       <c r="H188" s="1">
         <v>35179</v>
       </c>
       <c r="I188" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J188" t="s">
-        <v>1106</v>
+        <v>1096</v>
       </c>
       <c r="K188" t="s">
-        <v>1107</v>
+        <v>1097</v>
       </c>
       <c r="L188" t="s">
-        <v>1105</v>
+        <v>1095</v>
       </c>
       <c r="M188" t="s">
         <v>22</v>
       </c>
       <c r="N188">
         <v>95936</v>
       </c>
       <c r="O188" t="s">
-        <v>1108</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="189" spans="1:15" ht="15">
       <c r="A189" t="s">
-        <v>1109</v>
+        <v>1099</v>
       </c>
       <c r="B189" t="s">
-        <v>1110</v>
+        <v>1100</v>
       </c>
       <c r="C189" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D189" t="s">
-        <v>1111</v>
+        <v>1101</v>
       </c>
       <c r="E189" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F189" t="s">
         <v>22</v>
       </c>
       <c r="G189">
         <v>90012</v>
       </c>
       <c r="H189" s="1">
         <v>36285</v>
       </c>
       <c r="I189" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J189" t="s">
-        <v>1110</v>
+        <v>1100</v>
       </c>
       <c r="K189" t="s">
-        <v>1112</v>
+        <v>1102</v>
       </c>
       <c r="L189" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M189" t="s">
         <v>22</v>
       </c>
       <c r="N189">
         <v>90086</v>
       </c>
       <c r="O189" t="s">
-        <v>1113</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="190" spans="1:15" ht="15">
       <c r="A190" t="s">
-        <v>1114</v>
+        <v>1104</v>
       </c>
       <c r="B190" t="s">
-        <v>1115</v>
+        <v>1105</v>
       </c>
       <c r="C190" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="D190" t="s">
-        <v>1116</v>
+        <v>1106</v>
       </c>
       <c r="E190" t="s">
-        <v>1117</v>
+        <v>1107</v>
       </c>
       <c r="F190" t="s">
         <v>22</v>
       </c>
       <c r="G190">
         <v>93291</v>
       </c>
       <c r="H190" s="1">
         <v>36320</v>
       </c>
       <c r="I190" t="s">
-        <v>151</v>
+        <v>32</v>
       </c>
       <c r="J190" t="s">
-        <v>1118</v>
+        <v>1108</v>
       </c>
       <c r="K190" t="s">
-        <v>1116</v>
+        <v>1106</v>
       </c>
       <c r="L190" t="s">
-        <v>1117</v>
+        <v>1107</v>
       </c>
       <c r="M190" t="s">
         <v>22</v>
       </c>
       <c r="N190">
         <v>93291</v>
       </c>
       <c r="O190" t="s">
-        <v>1119</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="191" spans="1:15" ht="15">
       <c r="A191" t="s">
-        <v>1120</v>
+        <v>1110</v>
       </c>
       <c r="B191" t="s">
-        <v>1121</v>
+        <v>1111</v>
       </c>
       <c r="C191" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D191" t="s">
-        <v>1122</v>
+        <v>1112</v>
       </c>
       <c r="E191" t="s">
-        <v>888</v>
+        <v>879</v>
       </c>
       <c r="F191" t="s">
         <v>22</v>
       </c>
       <c r="G191">
         <v>92630</v>
       </c>
       <c r="H191" s="1">
         <v>36341</v>
       </c>
       <c r="I191" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J191" t="s">
-        <v>1123</v>
+        <v>1113</v>
       </c>
       <c r="K191" t="s">
-        <v>1122</v>
+        <v>1112</v>
       </c>
       <c r="L191" t="s">
-        <v>888</v>
+        <v>879</v>
       </c>
       <c r="M191" t="s">
         <v>22</v>
       </c>
       <c r="N191">
         <v>92630</v>
       </c>
       <c r="O191" t="s">
-        <v>1124</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="192" spans="1:15" ht="15">
       <c r="A192" t="s">
-        <v>1125</v>
+        <v>1115</v>
       </c>
       <c r="B192" t="s">
-        <v>1126</v>
+        <v>1116</v>
       </c>
       <c r="C192" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D192" t="s">
-        <v>1127</v>
+        <v>1117</v>
       </c>
       <c r="E192" t="s">
-        <v>1128</v>
+        <v>1118</v>
       </c>
       <c r="F192" t="s">
         <v>22</v>
       </c>
       <c r="G192">
         <v>91204</v>
       </c>
       <c r="H192" s="1">
         <v>37203</v>
       </c>
       <c r="I192" t="s">
-        <v>1129</v>
+        <v>1119</v>
       </c>
       <c r="J192" t="s">
-        <v>1130</v>
+        <v>1120</v>
       </c>
       <c r="K192" t="s">
-        <v>1127</v>
+        <v>1117</v>
       </c>
       <c r="L192" t="s">
-        <v>1128</v>
+        <v>1118</v>
       </c>
       <c r="M192" t="s">
         <v>22</v>
       </c>
       <c r="N192">
         <v>91204</v>
       </c>
       <c r="O192" t="s">
-        <v>1131</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="193" spans="1:15" ht="15">
       <c r="A193" t="s">
-        <v>1132</v>
+        <v>1122</v>
       </c>
       <c r="B193" t="s">
-        <v>1133</v>
+        <v>1123</v>
       </c>
       <c r="C193" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D193" t="s">
-        <v>1134</v>
+        <v>1124</v>
       </c>
       <c r="E193" t="s">
-        <v>1135</v>
+        <v>1125</v>
       </c>
       <c r="F193" t="s">
         <v>22</v>
       </c>
       <c r="G193">
         <v>91711</v>
       </c>
       <c r="H193" s="1">
         <v>39056</v>
       </c>
       <c r="I193" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J193" t="s">
-        <v>1136</v>
+        <v>1126</v>
       </c>
       <c r="K193" t="s">
-        <v>1134</v>
+        <v>1124</v>
       </c>
       <c r="L193" t="s">
-        <v>1135</v>
+        <v>1125</v>
       </c>
       <c r="M193" t="s">
         <v>22</v>
       </c>
       <c r="N193">
         <v>91711</v>
       </c>
       <c r="O193" t="s">
-        <v>1137</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="194" spans="1:15" ht="15">
       <c r="A194" t="s">
-        <v>1138</v>
+        <v>1128</v>
       </c>
       <c r="B194" t="s">
-        <v>1139</v>
+        <v>1129</v>
       </c>
       <c r="C194" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D194" t="s">
-        <v>1140</v>
+        <v>1130</v>
       </c>
       <c r="E194" t="s">
-        <v>898</v>
+        <v>889</v>
       </c>
       <c r="F194" t="s">
         <v>22</v>
       </c>
       <c r="G194">
         <v>91761</v>
       </c>
       <c r="H194" s="1">
         <v>39104</v>
       </c>
       <c r="I194" t="s">
-        <v>1141</v>
+        <v>23</v>
       </c>
       <c r="J194" t="s">
-        <v>1139</v>
+        <v>1129</v>
       </c>
       <c r="K194" t="s">
-        <v>1140</v>
+        <v>1130</v>
       </c>
       <c r="L194" t="s">
-        <v>898</v>
+        <v>889</v>
       </c>
       <c r="M194" t="s">
         <v>22</v>
       </c>
       <c r="N194">
         <v>91761</v>
       </c>
       <c r="O194" t="s">
-        <v>1142</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="195" spans="1:15" ht="15">
       <c r="A195" t="s">
-        <v>1143</v>
+        <v>1132</v>
       </c>
       <c r="B195" t="s">
-        <v>1144</v>
+        <v>1133</v>
       </c>
       <c r="C195" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="D195" t="s">
-        <v>1145</v>
+        <v>1134</v>
       </c>
       <c r="E195" t="s">
-        <v>1146</v>
+        <v>1135</v>
       </c>
       <c r="F195" t="s">
         <v>22</v>
       </c>
       <c r="G195">
         <v>93436</v>
       </c>
       <c r="H195" s="1">
         <v>39540</v>
       </c>
       <c r="I195" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J195" t="s">
-        <v>1147</v>
+        <v>1136</v>
       </c>
       <c r="K195" t="s">
-        <v>1148</v>
+        <v>1137</v>
       </c>
       <c r="L195" t="s">
-        <v>1146</v>
+        <v>1135</v>
       </c>
       <c r="M195" t="s">
         <v>22</v>
       </c>
       <c r="N195">
         <v>93436</v>
       </c>
       <c r="O195" t="s">
-        <v>1149</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="196" spans="1:15" ht="15">
       <c r="A196" t="s">
-        <v>1150</v>
+        <v>1139</v>
       </c>
       <c r="B196" t="s">
-        <v>1151</v>
+        <v>1140</v>
       </c>
       <c r="C196" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D196" t="s">
-        <v>1152</v>
+        <v>1141</v>
       </c>
       <c r="E196" t="s">
-        <v>1153</v>
+        <v>1142</v>
       </c>
       <c r="F196" t="s">
         <v>22</v>
       </c>
       <c r="G196">
         <v>92278</v>
       </c>
       <c r="H196" s="1">
         <v>39580</v>
       </c>
       <c r="I196" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J196" t="s">
-        <v>1154</v>
+        <v>1143</v>
       </c>
       <c r="K196" t="s">
-        <v>1155</v>
+        <v>1144</v>
       </c>
       <c r="L196" t="s">
-        <v>1153</v>
+        <v>1142</v>
       </c>
       <c r="M196" t="s">
         <v>22</v>
       </c>
       <c r="N196">
         <v>92278</v>
       </c>
       <c r="O196" t="s">
-        <v>1156</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="197" spans="1:15" ht="15">
       <c r="A197" t="s">
-        <v>1157</v>
+        <v>1146</v>
       </c>
       <c r="B197" t="s">
-        <v>1158</v>
+        <v>1147</v>
       </c>
       <c r="C197" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="D197" t="s">
-        <v>1159</v>
+        <v>1148</v>
       </c>
       <c r="E197" t="s">
-        <v>1117</v>
+        <v>1107</v>
       </c>
       <c r="F197" t="s">
         <v>22</v>
       </c>
       <c r="G197">
         <v>93292</v>
       </c>
       <c r="H197" s="1">
         <v>39623</v>
       </c>
       <c r="I197" t="s">
         <v>32</v>
       </c>
       <c r="J197" t="s">
-        <v>1160</v>
+        <v>1149</v>
       </c>
       <c r="K197" t="s">
-        <v>1159</v>
+        <v>1148</v>
       </c>
       <c r="L197" t="s">
-        <v>1117</v>
+        <v>1107</v>
       </c>
       <c r="M197" t="s">
         <v>22</v>
       </c>
       <c r="N197">
         <v>93292</v>
       </c>
       <c r="O197" t="s">
-        <v>1161</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="198" spans="1:15" ht="15">
       <c r="A198" t="s">
-        <v>1162</v>
+        <v>1151</v>
       </c>
       <c r="B198" t="s">
-        <v>1163</v>
+        <v>1152</v>
       </c>
       <c r="C198" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D198" t="s">
-        <v>1164</v>
+        <v>1153</v>
       </c>
       <c r="E198" t="s">
-        <v>1165</v>
+        <v>1154</v>
       </c>
       <c r="F198" t="s">
         <v>22</v>
       </c>
       <c r="G198">
         <v>92373</v>
       </c>
       <c r="H198" s="1">
         <v>39623</v>
       </c>
       <c r="I198" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J198" t="s">
-        <v>1163</v>
+        <v>1152</v>
       </c>
       <c r="K198" t="s">
-        <v>1166</v>
+        <v>1155</v>
       </c>
       <c r="L198" t="s">
-        <v>1165</v>
+        <v>1154</v>
       </c>
       <c r="M198" t="s">
         <v>22</v>
       </c>
       <c r="N198">
         <v>92373</v>
       </c>
       <c r="O198" t="s">
-        <v>1167</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="199" spans="1:15" ht="15">
       <c r="A199" t="s">
-        <v>1168</v>
+        <v>1157</v>
       </c>
       <c r="B199" t="s">
-        <v>1169</v>
+        <v>1158</v>
       </c>
       <c r="C199" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="D199" t="s">
-        <v>1170</v>
+        <v>1159</v>
       </c>
       <c r="E199" t="s">
-        <v>1171</v>
+        <v>1160</v>
       </c>
       <c r="F199" t="s">
         <v>22</v>
       </c>
       <c r="G199" t="s">
-        <v>1172</v>
+        <v>1161</v>
       </c>
       <c r="H199" s="1">
         <v>39636</v>
       </c>
       <c r="I199" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J199" t="s">
-        <v>1173</v>
+        <v>1162</v>
       </c>
       <c r="K199" t="s">
-        <v>1170</v>
+        <v>1159</v>
       </c>
       <c r="L199" t="s">
-        <v>1171</v>
+        <v>1160</v>
       </c>
       <c r="M199" t="s">
         <v>22</v>
       </c>
       <c r="N199" t="s">
-        <v>1172</v>
+        <v>1161</v>
       </c>
       <c r="O199" t="s">
-        <v>1174</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="200" spans="1:15" ht="15">
       <c r="A200" t="s">
-        <v>1175</v>
+        <v>1164</v>
       </c>
       <c r="B200" t="s">
-        <v>1176</v>
+        <v>1165</v>
       </c>
       <c r="C200" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D200" t="s">
-        <v>1177</v>
+        <v>1166</v>
       </c>
       <c r="E200" t="s">
-        <v>1178</v>
+        <v>1167</v>
       </c>
       <c r="F200" t="s">
         <v>22</v>
       </c>
       <c r="G200">
         <v>92220</v>
       </c>
       <c r="H200" s="1">
         <v>39644</v>
       </c>
       <c r="I200" t="s">
-        <v>382</v>
+        <v>32</v>
       </c>
       <c r="J200" t="s">
-        <v>1176</v>
+        <v>1165</v>
       </c>
       <c r="K200" t="s">
-        <v>1177</v>
+        <v>1166</v>
       </c>
       <c r="L200" t="s">
-        <v>1178</v>
+        <v>1167</v>
       </c>
       <c r="M200" t="s">
         <v>22</v>
       </c>
       <c r="N200">
         <v>92220</v>
       </c>
       <c r="O200" t="s">
-        <v>1179</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="201" spans="1:15" ht="15">
       <c r="A201" t="s">
-        <v>1180</v>
+        <v>1169</v>
       </c>
       <c r="B201" t="s">
-        <v>1181</v>
+        <v>1170</v>
       </c>
       <c r="C201" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="D201" t="s">
-        <v>1182</v>
+        <v>1171</v>
       </c>
       <c r="E201" t="s">
-        <v>951</v>
+        <v>942</v>
       </c>
       <c r="F201" t="s">
         <v>22</v>
       </c>
       <c r="G201">
         <v>95205</v>
       </c>
       <c r="H201" s="1">
         <v>39678</v>
       </c>
       <c r="I201" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J201" t="s">
-        <v>1183</v>
+        <v>1172</v>
       </c>
       <c r="K201" t="s">
-        <v>1184</v>
+        <v>1173</v>
       </c>
       <c r="L201" t="s">
-        <v>951</v>
+        <v>942</v>
       </c>
       <c r="M201" t="s">
         <v>22</v>
       </c>
       <c r="N201">
         <v>95213</v>
       </c>
       <c r="O201" t="s">
-        <v>1185</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="202" spans="1:15" ht="15">
       <c r="A202" t="s">
-        <v>1186</v>
+        <v>1175</v>
       </c>
       <c r="B202" t="s">
-        <v>1187</v>
+        <v>1176</v>
       </c>
       <c r="C202" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D202" t="s">
-        <v>1188</v>
+        <v>1177</v>
       </c>
       <c r="E202" t="s">
-        <v>1189</v>
+        <v>1178</v>
       </c>
       <c r="F202" t="s">
         <v>22</v>
       </c>
       <c r="G202">
         <v>94530</v>
       </c>
       <c r="H202" s="1">
         <v>39918</v>
       </c>
       <c r="I202" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J202" t="s">
-        <v>1190</v>
+        <v>1179</v>
       </c>
       <c r="K202" t="s">
-        <v>1191</v>
+        <v>1180</v>
       </c>
       <c r="L202" t="s">
-        <v>1189</v>
+        <v>1178</v>
       </c>
       <c r="M202" t="s">
         <v>22</v>
       </c>
       <c r="N202">
         <v>94530</v>
       </c>
       <c r="O202" t="s">
-        <v>1192</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="203" spans="1:15" ht="15">
       <c r="A203" t="s">
-        <v>1193</v>
+        <v>1182</v>
       </c>
       <c r="B203" t="s">
-        <v>1194</v>
+        <v>1183</v>
       </c>
       <c r="C203" t="s">
-        <v>1195</v>
+        <v>1184</v>
       </c>
       <c r="D203" t="s">
-        <v>1196</v>
+        <v>1185</v>
       </c>
       <c r="E203" t="s">
-        <v>1195</v>
+        <v>1184</v>
       </c>
       <c r="F203" t="s">
         <v>22</v>
       </c>
       <c r="G203">
         <v>95338</v>
       </c>
       <c r="H203" s="1">
         <v>40203</v>
       </c>
       <c r="I203" t="s">
         <v>32</v>
       </c>
       <c r="J203" t="s">
-        <v>1197</v>
+        <v>1186</v>
       </c>
       <c r="K203" t="s">
-        <v>1196</v>
+        <v>1185</v>
       </c>
       <c r="L203" t="s">
-        <v>1195</v>
+        <v>1184</v>
       </c>
       <c r="M203" t="s">
         <v>22</v>
       </c>
       <c r="N203">
         <v>95338</v>
       </c>
       <c r="O203" t="s">
-        <v>1198</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="204" spans="1:15" ht="15">
       <c r="A204" t="s">
-        <v>1199</v>
+        <v>1188</v>
       </c>
       <c r="B204" t="s">
-        <v>1200</v>
+        <v>1189</v>
       </c>
       <c r="C204" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="D204" t="s">
-        <v>1201</v>
+        <v>1190</v>
       </c>
       <c r="E204" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="F204" t="s">
         <v>22</v>
       </c>
       <c r="G204">
         <v>95060</v>
       </c>
       <c r="H204" s="1">
         <v>40197</v>
       </c>
       <c r="I204" t="s">
         <v>32</v>
       </c>
       <c r="J204" t="s">
-        <v>1202</v>
+        <v>1191</v>
       </c>
       <c r="K204" t="s">
-        <v>1201</v>
+        <v>1190</v>
       </c>
       <c r="L204" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="M204" t="s">
         <v>22</v>
       </c>
       <c r="N204">
         <v>95060</v>
       </c>
       <c r="O204" t="s">
-        <v>1203</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="205" spans="1:15" ht="15">
       <c r="A205" t="s">
-        <v>1204</v>
+        <v>1193</v>
       </c>
       <c r="B205" t="s">
-        <v>1205</v>
+        <v>1194</v>
       </c>
       <c r="C205" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="D205" t="s">
-        <v>1206</v>
+        <v>1195</v>
       </c>
       <c r="E205" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="F205" t="s">
         <v>22</v>
       </c>
       <c r="G205">
         <v>95824</v>
       </c>
       <c r="H205" s="1">
         <v>43745</v>
       </c>
       <c r="I205" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J205" t="s">
-        <v>1207</v>
+        <v>1196</v>
       </c>
       <c r="K205" t="s">
-        <v>1206</v>
+        <v>1195</v>
       </c>
       <c r="L205" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="M205" t="s">
         <v>22</v>
       </c>
       <c r="N205">
         <v>95824</v>
       </c>
       <c r="O205" t="s">
-        <v>1208</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="206" spans="1:15" ht="15">
       <c r="A206" t="s">
-        <v>1209</v>
+        <v>1198</v>
       </c>
       <c r="B206" t="s">
-        <v>1210</v>
+        <v>1199</v>
       </c>
       <c r="C206" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D206" t="s">
-        <v>1211</v>
+        <v>1200</v>
       </c>
       <c r="E206" t="s">
-        <v>1212</v>
+        <v>1201</v>
       </c>
       <c r="F206" t="s">
         <v>22</v>
       </c>
       <c r="G206">
         <v>92311</v>
       </c>
       <c r="H206" s="1">
         <v>41358</v>
       </c>
       <c r="I206" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J206" t="s">
-        <v>1213</v>
+        <v>1202</v>
       </c>
       <c r="K206" t="s">
-        <v>1211</v>
+        <v>1200</v>
       </c>
       <c r="L206" t="s">
-        <v>1212</v>
+        <v>1201</v>
       </c>
       <c r="M206" t="s">
         <v>22</v>
       </c>
       <c r="N206">
         <v>92311</v>
       </c>
       <c r="O206" t="s">
-        <v>1214</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="207" spans="1:16" ht="15">
       <c r="A207" t="s">
-        <v>1215</v>
+        <v>1204</v>
       </c>
       <c r="B207" t="s">
-        <v>1216</v>
+        <v>1205</v>
       </c>
       <c r="C207" t="s">
-        <v>1217</v>
+        <v>1206</v>
       </c>
       <c r="D207" t="s">
-        <v>1218</v>
+        <v>1207</v>
       </c>
       <c r="E207" t="s">
-        <v>1219</v>
+        <v>1208</v>
       </c>
       <c r="F207" t="s">
         <v>22</v>
       </c>
       <c r="G207">
         <v>95301</v>
       </c>
       <c r="H207" s="1">
         <v>41792</v>
       </c>
       <c r="I207" t="s">
         <v>32</v>
       </c>
       <c r="J207" t="s">
-        <v>1220</v>
+        <v>1209</v>
       </c>
       <c r="K207" t="s">
-        <v>1221</v>
+        <v>1210</v>
       </c>
       <c r="L207" t="s">
-        <v>1219</v>
+        <v>1208</v>
       </c>
       <c r="M207" t="s">
         <v>22</v>
       </c>
       <c r="N207">
         <v>95301</v>
       </c>
       <c r="O207" t="s">
-        <v>1222</v>
+        <v>1211</v>
       </c>
       <c r="P207" t="s">
-        <v>1223</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="208" spans="1:15" ht="15">
       <c r="A208" t="s">
-        <v>1224</v>
+        <v>1213</v>
       </c>
       <c r="B208" t="s">
-        <v>1225</v>
+        <v>1214</v>
       </c>
       <c r="C208" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="D208" t="s">
-        <v>1226</v>
+        <v>1215</v>
       </c>
       <c r="E208" t="s">
-        <v>1056</v>
+        <v>1047</v>
       </c>
       <c r="F208" t="s">
         <v>22</v>
       </c>
       <c r="G208">
         <v>94710</v>
       </c>
       <c r="H208" s="1">
         <v>41806</v>
       </c>
       <c r="I208" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J208" t="s">
-        <v>1227</v>
+        <v>1216</v>
       </c>
       <c r="K208" t="s">
-        <v>1228</v>
+        <v>1217</v>
       </c>
       <c r="L208" t="s">
-        <v>1056</v>
+        <v>1047</v>
       </c>
       <c r="M208" t="s">
         <v>22</v>
       </c>
       <c r="N208">
         <v>94707</v>
       </c>
       <c r="O208" t="s">
-        <v>1229</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="209" spans="1:15" ht="15">
       <c r="A209" t="s">
-        <v>1230</v>
+        <v>1219</v>
       </c>
       <c r="B209" t="s">
-        <v>1231</v>
+        <v>1220</v>
       </c>
       <c r="C209" t="s">
-        <v>1217</v>
+        <v>1206</v>
       </c>
       <c r="D209" t="s">
-        <v>1232</v>
+        <v>1221</v>
       </c>
       <c r="E209" t="s">
-        <v>1219</v>
+        <v>1208</v>
       </c>
       <c r="F209" t="s">
         <v>22</v>
       </c>
       <c r="G209">
         <v>95301</v>
       </c>
       <c r="H209" s="1">
         <v>44340</v>
       </c>
       <c r="I209" t="s">
-        <v>704</v>
+        <v>696</v>
       </c>
       <c r="J209" t="s">
-        <v>1233</v>
+        <v>1222</v>
       </c>
       <c r="K209" t="s">
-        <v>1234</v>
+        <v>1223</v>
       </c>
       <c r="L209" t="s">
-        <v>1219</v>
+        <v>1208</v>
       </c>
       <c r="M209" t="s">
         <v>22</v>
       </c>
       <c r="N209">
         <v>95301</v>
       </c>
       <c r="O209" t="s">
-        <v>1235</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="210" spans="1:15" ht="15">
       <c r="A210" t="s">
-        <v>1236</v>
+        <v>1225</v>
       </c>
       <c r="B210" t="s">
-        <v>1237</v>
+        <v>1226</v>
       </c>
       <c r="C210" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D210" t="s">
-        <v>1238</v>
+        <v>1227</v>
       </c>
       <c r="E210" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F210" t="s">
         <v>22</v>
       </c>
       <c r="G210">
         <v>90015</v>
       </c>
       <c r="H210" s="1">
         <v>42926</v>
       </c>
       <c r="I210" t="s">
-        <v>755</v>
+        <v>32</v>
       </c>
       <c r="J210" t="s">
-        <v>1239</v>
+        <v>1228</v>
       </c>
       <c r="K210" t="s">
-        <v>1238</v>
+        <v>1227</v>
       </c>
       <c r="L210" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M210" t="s">
         <v>22</v>
       </c>
       <c r="N210">
         <v>90015</v>
       </c>
       <c r="O210" t="s">
-        <v>1240</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="211" spans="1:15" ht="15">
       <c r="A211" t="s">
-        <v>1241</v>
+        <v>1230</v>
       </c>
       <c r="B211" t="s">
-        <v>1242</v>
+        <v>1231</v>
       </c>
       <c r="C211" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D211" t="s">
-        <v>1243</v>
+        <v>1232</v>
       </c>
       <c r="E211" t="s">
-        <v>1244</v>
+        <v>1233</v>
       </c>
       <c r="F211" t="s">
         <v>22</v>
       </c>
       <c r="G211">
         <v>90404</v>
       </c>
       <c r="H211" s="1">
         <v>41739</v>
       </c>
       <c r="I211" t="s">
-        <v>382</v>
+        <v>32</v>
       </c>
       <c r="J211" t="s">
-        <v>1245</v>
+        <v>1234</v>
       </c>
       <c r="K211" t="s">
-        <v>1243</v>
+        <v>1232</v>
       </c>
       <c r="L211" t="s">
-        <v>1244</v>
+        <v>1233</v>
       </c>
       <c r="M211" t="s">
         <v>22</v>
       </c>
       <c r="N211">
         <v>90404</v>
       </c>
       <c r="O211" t="s">
-        <v>1246</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="212" spans="1:17" ht="15">
       <c r="A212" t="s">
-        <v>1247</v>
+        <v>1236</v>
       </c>
       <c r="B212" t="s">
-        <v>1248</v>
+        <v>1237</v>
       </c>
       <c r="C212" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="D212" t="s">
-        <v>1249</v>
+        <v>1238</v>
       </c>
       <c r="E212" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="F212" t="s">
         <v>22</v>
       </c>
       <c r="G212">
         <v>93105</v>
       </c>
       <c r="H212" s="1">
         <v>41535</v>
       </c>
       <c r="I212" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J212" t="s">
-        <v>1250</v>
+        <v>1239</v>
       </c>
       <c r="K212" t="s">
-        <v>1249</v>
+        <v>1238</v>
       </c>
       <c r="L212" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="M212" t="s">
         <v>22</v>
       </c>
       <c r="N212">
         <v>93105</v>
       </c>
       <c r="O212" t="s">
-        <v>1251</v>
+        <v>1240</v>
       </c>
       <c r="Q212" t="s">
-        <v>1252</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="213" spans="1:15" ht="15">
       <c r="A213" t="s">
-        <v>1253</v>
+        <v>1242</v>
       </c>
       <c r="B213" t="s">
-        <v>1254</v>
+        <v>1243</v>
       </c>
       <c r="C213" t="s">
-        <v>1217</v>
+        <v>1206</v>
       </c>
       <c r="D213" t="s">
-        <v>1255</v>
+        <v>1244</v>
       </c>
       <c r="E213" t="s">
-        <v>1217</v>
+        <v>1206</v>
       </c>
       <c r="F213" t="s">
         <v>22</v>
       </c>
       <c r="G213">
         <v>95343</v>
       </c>
       <c r="H213" s="1">
         <v>43914</v>
       </c>
       <c r="I213" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J213" t="s">
-        <v>1256</v>
+        <v>1245</v>
       </c>
       <c r="K213" t="s">
-        <v>1255</v>
+        <v>1244</v>
       </c>
       <c r="L213" t="s">
-        <v>1217</v>
+        <v>1206</v>
       </c>
       <c r="M213" t="s">
         <v>22</v>
       </c>
       <c r="N213">
         <v>95343</v>
       </c>
       <c r="O213" t="s">
-        <v>1257</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="214" spans="1:15" ht="15">
       <c r="A214" t="s">
-        <v>1258</v>
+        <v>1247</v>
       </c>
       <c r="B214" t="s">
-        <v>1259</v>
+        <v>1248</v>
       </c>
       <c r="C214" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="D214" t="s">
-        <v>1260</v>
+        <v>1249</v>
       </c>
       <c r="E214" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="F214" t="s">
         <v>22</v>
       </c>
       <c r="G214">
         <v>94607</v>
       </c>
       <c r="H214" s="1">
         <v>45699</v>
       </c>
       <c r="J214" t="s">
-        <v>1261</v>
+        <v>1250</v>
       </c>
       <c r="K214" t="s">
-        <v>1262</v>
+        <v>1251</v>
       </c>
       <c r="L214" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="M214" t="s">
         <v>22</v>
       </c>
       <c r="N214">
         <v>94607</v>
       </c>
       <c r="O214" t="s">
-        <v>1263</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="215" spans="1:15" ht="15">
       <c r="A215" t="s">
-        <v>1264</v>
+        <v>1253</v>
       </c>
       <c r="B215" t="s">
-        <v>1265</v>
+        <v>1254</v>
       </c>
       <c r="C215" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="D215" t="s">
-        <v>1266</v>
+        <v>1255</v>
       </c>
       <c r="E215" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
       <c r="F215" t="s">
         <v>22</v>
       </c>
       <c r="G215">
         <v>95616</v>
       </c>
       <c r="H215" s="1">
         <v>42304</v>
       </c>
       <c r="I215" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J215" t="s">
-        <v>1267</v>
+        <v>1256</v>
       </c>
       <c r="K215" t="s">
-        <v>1268</v>
+        <v>1257</v>
       </c>
       <c r="L215" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
       <c r="M215" t="s">
         <v>22</v>
       </c>
       <c r="N215">
         <v>95616</v>
       </c>
       <c r="O215" t="s">
-        <v>1269</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="216" spans="1:15" ht="15">
       <c r="A216" t="s">
-        <v>1270</v>
+        <v>1259</v>
       </c>
       <c r="B216" t="s">
-        <v>1271</v>
+        <v>1260</v>
       </c>
       <c r="C216" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D216" t="s">
-        <v>1272</v>
+        <v>1261</v>
       </c>
       <c r="E216" t="s">
-        <v>1273</v>
+        <v>1262</v>
       </c>
       <c r="F216" t="s">
         <v>22</v>
       </c>
       <c r="G216">
         <v>91125</v>
       </c>
       <c r="H216" s="1">
         <v>45638</v>
       </c>
       <c r="J216" t="s">
-        <v>1274</v>
+        <v>1263</v>
       </c>
       <c r="K216" t="s">
-        <v>1275</v>
+        <v>1264</v>
       </c>
       <c r="L216" t="s">
-        <v>1273</v>
+        <v>1262</v>
       </c>
       <c r="M216" t="s">
         <v>22</v>
       </c>
       <c r="N216">
         <v>91125</v>
       </c>
       <c r="O216" t="s">
-        <v>1276</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="217" spans="1:15" ht="15">
       <c r="A217" t="s">
-        <v>1277</v>
+        <v>1266</v>
       </c>
       <c r="B217" t="s">
-        <v>1278</v>
+        <v>1267</v>
       </c>
       <c r="C217" t="s">
-        <v>1279</v>
+        <v>1268</v>
       </c>
       <c r="D217" t="s">
-        <v>1280</v>
+        <v>1269</v>
       </c>
       <c r="E217" t="s">
-        <v>1279</v>
+        <v>1268</v>
       </c>
       <c r="F217" t="s">
         <v>22</v>
       </c>
       <c r="G217">
         <v>90045</v>
       </c>
       <c r="H217" s="1">
         <v>46042</v>
       </c>
       <c r="J217" t="s">
-        <v>1281</v>
+        <v>1270</v>
       </c>
       <c r="K217" t="s">
-        <v>1280</v>
+        <v>1269</v>
       </c>
       <c r="L217" t="s">
-        <v>1279</v>
+        <v>1268</v>
       </c>
       <c r="M217" t="s">
         <v>22</v>
       </c>
       <c r="N217">
         <v>90045</v>
       </c>
       <c r="O217" t="s">
-        <v>1282</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="218" spans="1:15" ht="15">
       <c r="A218" t="s">
-        <v>1283</v>
+        <v>1272</v>
       </c>
       <c r="B218" t="s">
-        <v>1284</v>
+        <v>1273</v>
       </c>
       <c r="C218" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="D218" t="s">
-        <v>1285</v>
+        <v>1274</v>
       </c>
       <c r="E218" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="F218" t="s">
         <v>22</v>
       </c>
       <c r="G218">
         <v>95060</v>
       </c>
       <c r="H218" s="1">
         <v>41667</v>
       </c>
       <c r="I218" t="s">
         <v>32</v>
       </c>
       <c r="J218" t="s">
-        <v>1284</v>
+        <v>1273</v>
       </c>
       <c r="K218" t="s">
-        <v>1286</v>
+        <v>1275</v>
       </c>
       <c r="L218" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="M218" t="s">
         <v>22</v>
       </c>
       <c r="N218">
         <v>95060</v>
       </c>
       <c r="O218" t="s">
-        <v>1287</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="219" spans="1:15" ht="15">
       <c r="A219" t="s">
-        <v>1288</v>
+        <v>1277</v>
       </c>
       <c r="B219" t="s">
-        <v>1289</v>
+        <v>1278</v>
       </c>
       <c r="C219" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="D219" t="s">
-        <v>1290</v>
+        <v>1279</v>
       </c>
       <c r="E219" t="s">
-        <v>1291</v>
+        <v>1280</v>
       </c>
       <c r="F219" t="s">
         <v>22</v>
       </c>
       <c r="G219">
         <v>95076</v>
       </c>
       <c r="H219" s="1">
         <v>43402</v>
       </c>
       <c r="I219" t="s">
         <v>32</v>
       </c>
       <c r="J219" t="s">
-        <v>1292</v>
+        <v>1281</v>
       </c>
       <c r="K219" t="s">
-        <v>1290</v>
+        <v>1279</v>
       </c>
       <c r="L219" t="s">
-        <v>1291</v>
+        <v>1280</v>
       </c>
       <c r="M219" t="s">
         <v>22</v>
       </c>
       <c r="N219">
         <v>95076</v>
       </c>
       <c r="O219" t="s">
-        <v>1293</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="220" spans="1:15" ht="15">
       <c r="A220" t="s">
-        <v>1294</v>
+        <v>1283</v>
       </c>
       <c r="B220" t="s">
-        <v>1295</v>
+        <v>1284</v>
       </c>
       <c r="C220" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D220" t="s">
-        <v>1296</v>
+        <v>1285</v>
       </c>
       <c r="E220" t="s">
-        <v>1297</v>
+        <v>1286</v>
       </c>
       <c r="F220" t="s">
         <v>22</v>
       </c>
       <c r="G220">
         <v>90232</v>
       </c>
       <c r="H220" s="1">
         <v>43549</v>
       </c>
       <c r="I220" t="s">
         <v>32</v>
       </c>
       <c r="J220" t="s">
-        <v>1298</v>
+        <v>1287</v>
       </c>
       <c r="K220" t="s">
-        <v>1299</v>
+        <v>1288</v>
       </c>
       <c r="L220" t="s">
-        <v>1297</v>
+        <v>1286</v>
       </c>
       <c r="M220" t="s">
         <v>22</v>
       </c>
       <c r="N220">
         <v>90232</v>
       </c>
       <c r="O220" t="s">
-        <v>1300</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="221" spans="1:15" ht="15">
       <c r="A221" t="s">
-        <v>1301</v>
+        <v>1290</v>
       </c>
       <c r="B221" t="s">
-        <v>1302</v>
+        <v>1291</v>
       </c>
       <c r="C221" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="D221" t="s">
-        <v>1303</v>
+        <v>1292</v>
       </c>
       <c r="E221" t="s">
-        <v>1304</v>
+        <v>1293</v>
       </c>
       <c r="F221" t="s">
         <v>22</v>
       </c>
       <c r="G221" t="s">
-        <v>1305</v>
+        <v>1294</v>
       </c>
       <c r="H221" s="1">
         <v>46108</v>
       </c>
       <c r="J221" t="s">
-        <v>1306</v>
+        <v>1295</v>
       </c>
       <c r="K221" t="s">
-        <v>1303</v>
+        <v>1292</v>
       </c>
       <c r="L221" t="s">
-        <v>1304</v>
+        <v>1293</v>
       </c>
       <c r="M221" t="s">
         <v>22</v>
       </c>
       <c r="N221" t="s">
-        <v>1305</v>
+        <v>1294</v>
       </c>
       <c r="O221" t="s">
-        <v>1307</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="222" spans="1:15" ht="15">
       <c r="A222" t="s">
-        <v>1308</v>
+        <v>1297</v>
       </c>
       <c r="B222" t="s">
-        <v>1309</v>
+        <v>1298</v>
       </c>
       <c r="C222" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="D222" t="s">
-        <v>1310</v>
+        <v>1299</v>
       </c>
       <c r="E222" t="s">
-        <v>1311</v>
+        <v>1300</v>
       </c>
       <c r="F222" t="s">
         <v>22</v>
       </c>
       <c r="G222">
         <v>95630</v>
       </c>
       <c r="H222" s="1">
         <v>44383</v>
       </c>
       <c r="I222" t="s">
         <v>32</v>
       </c>
       <c r="J222" t="s">
-        <v>1312</v>
+        <v>1301</v>
       </c>
       <c r="K222" t="s">
-        <v>1313</v>
+        <v>1302</v>
       </c>
       <c r="L222" t="s">
-        <v>1311</v>
+        <v>1300</v>
       </c>
       <c r="M222" t="s">
         <v>22</v>
       </c>
       <c r="N222">
         <v>95630</v>
       </c>
       <c r="O222" t="s">
-        <v>1314</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="223" spans="1:15" ht="15">
       <c r="A223" t="s">
-        <v>1315</v>
+        <v>1304</v>
       </c>
       <c r="B223" t="s">
-        <v>1316</v>
+        <v>1305</v>
       </c>
       <c r="C223" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D223" t="s">
-        <v>1317</v>
+        <v>1306</v>
       </c>
       <c r="E223" t="s">
-        <v>1318</v>
+        <v>1307</v>
       </c>
       <c r="F223" t="s">
         <v>22</v>
       </c>
       <c r="G223">
         <v>94513</v>
       </c>
       <c r="H223" s="1">
         <v>42212</v>
       </c>
       <c r="I223" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J223" t="s">
-        <v>1316</v>
+        <v>1305</v>
       </c>
       <c r="K223" t="s">
-        <v>1319</v>
+        <v>1308</v>
       </c>
       <c r="L223" t="s">
-        <v>1318</v>
+        <v>1307</v>
       </c>
       <c r="M223" t="s">
         <v>22</v>
       </c>
       <c r="N223">
         <v>94513</v>
       </c>
       <c r="O223" t="s">
-        <v>1320</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="224" spans="1:15" ht="15">
       <c r="A224" t="s">
-        <v>1321</v>
+        <v>1310</v>
       </c>
       <c r="B224" t="s">
-        <v>1322</v>
+        <v>1311</v>
       </c>
       <c r="C224" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="D224" t="s">
-        <v>1323</v>
+        <v>1312</v>
       </c>
       <c r="E224" t="s">
-        <v>1324</v>
+        <v>1313</v>
       </c>
       <c r="F224" t="s">
         <v>22</v>
       </c>
       <c r="G224">
         <v>94952</v>
       </c>
       <c r="H224" s="1">
         <v>45982</v>
       </c>
       <c r="J224" t="s">
-        <v>1325</v>
+        <v>1314</v>
       </c>
       <c r="K224" t="s">
-        <v>1326</v>
+        <v>1315</v>
       </c>
       <c r="L224" t="s">
-        <v>1324</v>
+        <v>1313</v>
       </c>
       <c r="M224" t="s">
         <v>22</v>
       </c>
       <c r="N224">
         <v>94954</v>
       </c>
       <c r="O224" t="s">
-        <v>1327</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="225" spans="1:15" ht="15">
       <c r="A225" t="s">
-        <v>1328</v>
+        <v>1317</v>
       </c>
       <c r="B225" t="s">
-        <v>1329</v>
+        <v>1318</v>
       </c>
       <c r="C225" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D225" t="s">
-        <v>1330</v>
+        <v>1319</v>
       </c>
       <c r="E225" t="s">
-        <v>888</v>
+        <v>879</v>
       </c>
       <c r="F225" t="s">
         <v>22</v>
       </c>
       <c r="G225">
         <v>92630</v>
       </c>
       <c r="H225" s="1">
         <v>41716</v>
       </c>
       <c r="I225" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J225" t="s">
-        <v>1331</v>
+        <v>1320</v>
       </c>
       <c r="K225" t="s">
-        <v>1330</v>
+        <v>1319</v>
       </c>
       <c r="L225" t="s">
-        <v>888</v>
+        <v>879</v>
       </c>
       <c r="M225" t="s">
         <v>22</v>
       </c>
       <c r="N225">
         <v>92630</v>
       </c>
       <c r="O225" t="s">
-        <v>1332</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="226" spans="1:15" ht="15">
       <c r="A226" t="s">
-        <v>1333</v>
+        <v>1322</v>
       </c>
       <c r="B226" t="s">
-        <v>1334</v>
+        <v>1323</v>
       </c>
       <c r="C226" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D226" t="s">
-        <v>1335</v>
+        <v>1324</v>
       </c>
       <c r="E226" t="s">
-        <v>1336</v>
+        <v>1325</v>
       </c>
       <c r="F226" t="s">
         <v>22</v>
       </c>
       <c r="G226">
         <v>92691</v>
       </c>
       <c r="H226" s="1">
         <v>41779</v>
       </c>
       <c r="I226" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J226" t="s">
-        <v>1337</v>
+        <v>1326</v>
       </c>
       <c r="K226" t="s">
-        <v>1335</v>
+        <v>1324</v>
       </c>
       <c r="L226" t="s">
-        <v>1336</v>
+        <v>1325</v>
       </c>
       <c r="M226" t="s">
         <v>22</v>
       </c>
       <c r="N226">
         <v>92691</v>
       </c>
       <c r="O226" t="s">
-        <v>1338</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="227" spans="1:15" ht="15">
       <c r="A227" t="s">
-        <v>1339</v>
+        <v>1328</v>
       </c>
       <c r="B227" t="s">
-        <v>1340</v>
+        <v>1329</v>
       </c>
       <c r="C227" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="D227" t="s">
-        <v>1341</v>
+        <v>1330</v>
       </c>
       <c r="E227" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="F227" t="s">
         <v>22</v>
       </c>
       <c r="G227">
         <v>93940</v>
       </c>
       <c r="H227" s="1">
         <v>41752</v>
       </c>
       <c r="I227" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J227" t="s">
-        <v>1342</v>
+        <v>1331</v>
       </c>
       <c r="K227" t="s">
-        <v>1341</v>
+        <v>1330</v>
       </c>
       <c r="L227" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="M227" t="s">
         <v>22</v>
       </c>
       <c r="N227">
         <v>93940</v>
       </c>
       <c r="O227" t="s">
-        <v>1343</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="228" spans="1:15" ht="15">
       <c r="A228" t="s">
-        <v>1344</v>
+        <v>1333</v>
       </c>
       <c r="B228" t="s">
-        <v>1345</v>
+        <v>1334</v>
       </c>
       <c r="C228" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D228" t="s">
-        <v>1346</v>
+        <v>1335</v>
       </c>
       <c r="E228" t="s">
-        <v>1080</v>
+        <v>1071</v>
       </c>
       <c r="F228" t="s">
         <v>22</v>
       </c>
       <c r="G228">
         <v>92801</v>
       </c>
       <c r="H228" s="1">
         <v>41792</v>
       </c>
       <c r="I228" t="s">
-        <v>1347</v>
+        <v>105</v>
       </c>
       <c r="J228" t="s">
-        <v>1348</v>
+        <v>1336</v>
       </c>
       <c r="K228" t="s">
-        <v>1346</v>
+        <v>1335</v>
       </c>
       <c r="L228" t="s">
-        <v>1080</v>
+        <v>1071</v>
       </c>
       <c r="M228" t="s">
         <v>22</v>
       </c>
       <c r="N228">
         <v>92801</v>
       </c>
       <c r="O228" t="s">
-        <v>1349</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="229" spans="1:15" ht="15">
       <c r="A229" t="s">
-        <v>1350</v>
+        <v>1338</v>
       </c>
       <c r="B229" t="s">
-        <v>1351</v>
+        <v>1339</v>
       </c>
       <c r="C229" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="D229" t="s">
-        <v>1352</v>
+        <v>1340</v>
       </c>
       <c r="E229" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="F229" t="s">
         <v>22</v>
       </c>
       <c r="G229">
         <v>93460</v>
       </c>
       <c r="H229" s="1">
         <v>41793</v>
       </c>
       <c r="I229" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J229" t="s">
-        <v>1354</v>
+        <v>1342</v>
       </c>
       <c r="K229" t="s">
-        <v>1355</v>
+        <v>1343</v>
       </c>
       <c r="L229" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="M229" t="s">
         <v>22</v>
       </c>
       <c r="N229">
         <v>93460</v>
       </c>
       <c r="O229" t="s">
-        <v>1356</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="230" spans="1:15" ht="15">
       <c r="A230" t="s">
-        <v>1357</v>
+        <v>1345</v>
       </c>
       <c r="B230" t="s">
-        <v>1358</v>
+        <v>1346</v>
       </c>
       <c r="C230" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="D230" t="s">
-        <v>1359</v>
+        <v>1347</v>
       </c>
       <c r="E230" t="s">
-        <v>1360</v>
+        <v>1348</v>
       </c>
       <c r="F230" t="s">
         <v>22</v>
       </c>
       <c r="G230">
         <v>96013</v>
       </c>
       <c r="H230" s="1">
         <v>46007</v>
       </c>
       <c r="J230" t="s">
-        <v>1361</v>
+        <v>1349</v>
       </c>
       <c r="K230" t="s">
-        <v>1362</v>
+        <v>1350</v>
       </c>
       <c r="L230" t="s">
-        <v>1360</v>
+        <v>1348</v>
       </c>
       <c r="M230" t="s">
         <v>22</v>
       </c>
       <c r="N230">
         <v>96013</v>
       </c>
       <c r="O230" t="s">
-        <v>1363</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="231" spans="1:15" ht="15">
       <c r="A231" t="s">
-        <v>1364</v>
+        <v>1352</v>
       </c>
       <c r="B231" t="s">
-        <v>1365</v>
+        <v>1353</v>
       </c>
       <c r="C231" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="D231" t="s">
-        <v>1366</v>
+        <v>1354</v>
       </c>
       <c r="E231" t="s">
-        <v>1367</v>
+        <v>1355</v>
       </c>
       <c r="F231" t="s">
         <v>22</v>
       </c>
       <c r="G231">
         <v>93928</v>
       </c>
       <c r="H231" s="1">
         <v>41912</v>
       </c>
       <c r="I231" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J231" t="s">
-        <v>1368</v>
+        <v>1356</v>
       </c>
       <c r="K231" t="s">
-        <v>1366</v>
+        <v>1354</v>
       </c>
       <c r="L231" t="s">
-        <v>1367</v>
+        <v>1355</v>
       </c>
       <c r="M231" t="s">
         <v>22</v>
       </c>
       <c r="N231">
         <v>93928</v>
       </c>
       <c r="O231" t="s">
-        <v>1369</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="232" spans="1:15" ht="15">
       <c r="A232" t="s">
-        <v>1370</v>
+        <v>1358</v>
       </c>
       <c r="B232" t="s">
-        <v>1371</v>
+        <v>1359</v>
       </c>
       <c r="C232" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D232" t="s">
-        <v>1372</v>
+        <v>1360</v>
       </c>
       <c r="E232" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="F232" t="s">
         <v>22</v>
       </c>
       <c r="G232">
         <v>92707</v>
       </c>
       <c r="H232" s="1">
         <v>41975</v>
       </c>
       <c r="I232" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J232" t="s">
-        <v>1373</v>
+        <v>1361</v>
       </c>
       <c r="K232" t="s">
-        <v>1372</v>
+        <v>1360</v>
       </c>
       <c r="L232" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="M232" t="s">
         <v>22</v>
       </c>
       <c r="N232">
         <v>92707</v>
       </c>
       <c r="O232" t="s">
-        <v>1374</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="233" spans="1:15" ht="15">
       <c r="A233" t="s">
-        <v>1375</v>
+        <v>1363</v>
       </c>
       <c r="B233" t="s">
-        <v>1376</v>
+        <v>1364</v>
       </c>
       <c r="C233" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D233" t="s">
-        <v>1377</v>
+        <v>1365</v>
       </c>
       <c r="E233" t="s">
-        <v>970</v>
+        <v>961</v>
       </c>
       <c r="F233" t="s">
         <v>22</v>
       </c>
       <c r="G233">
         <v>93550</v>
       </c>
       <c r="H233" s="1">
         <v>41983</v>
       </c>
       <c r="I233" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J233" t="s">
-        <v>1376</v>
+        <v>1364</v>
       </c>
       <c r="K233" t="s">
-        <v>1377</v>
+        <v>1365</v>
       </c>
       <c r="L233" t="s">
-        <v>970</v>
+        <v>961</v>
       </c>
       <c r="M233" t="s">
         <v>22</v>
       </c>
       <c r="N233">
         <v>93550</v>
       </c>
       <c r="O233" t="s">
-        <v>1378</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="234" spans="1:17" ht="15">
       <c r="A234" t="s">
-        <v>1379</v>
+        <v>1367</v>
       </c>
       <c r="B234" t="s">
-        <v>1380</v>
+        <v>1368</v>
       </c>
       <c r="C234" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D234" t="s">
-        <v>1381</v>
+        <v>1369</v>
       </c>
       <c r="E234" t="s">
-        <v>1382</v>
+        <v>1370</v>
       </c>
       <c r="F234" t="s">
         <v>22</v>
       </c>
       <c r="G234">
         <v>92841</v>
       </c>
       <c r="H234" s="1">
         <v>42016</v>
       </c>
       <c r="I234" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J234" t="s">
-        <v>1383</v>
+        <v>1371</v>
       </c>
       <c r="K234" t="s">
-        <v>1381</v>
+        <v>1369</v>
       </c>
       <c r="L234" t="s">
-        <v>1382</v>
+        <v>1370</v>
       </c>
       <c r="M234" t="s">
         <v>22</v>
       </c>
       <c r="N234">
         <v>92841</v>
       </c>
       <c r="O234" t="s">
-        <v>1384</v>
+        <v>1372</v>
       </c>
       <c r="Q234" t="s">
-        <v>1385</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="235" spans="1:15" ht="15">
       <c r="A235" t="s">
-        <v>1386</v>
+        <v>1374</v>
       </c>
       <c r="B235" t="s">
-        <v>1387</v>
+        <v>1375</v>
       </c>
       <c r="C235" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D235" t="s">
-        <v>1388</v>
+        <v>1376</v>
       </c>
       <c r="E235" t="s">
-        <v>1389</v>
+        <v>1377</v>
       </c>
       <c r="F235" t="s">
         <v>22</v>
       </c>
       <c r="G235">
         <v>92618</v>
       </c>
       <c r="H235" s="1">
         <v>42003</v>
       </c>
       <c r="I235" t="s">
-        <v>1390</v>
+        <v>198</v>
       </c>
       <c r="J235" t="s">
-        <v>1391</v>
+        <v>1378</v>
       </c>
       <c r="K235" t="s">
-        <v>1388</v>
+        <v>1376</v>
       </c>
       <c r="L235" t="s">
-        <v>1389</v>
+        <v>1377</v>
       </c>
       <c r="M235" t="s">
         <v>22</v>
       </c>
       <c r="N235">
         <v>92618</v>
       </c>
       <c r="O235" t="s">
-        <v>1392</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="236" spans="1:17" ht="15">
       <c r="A236" t="s">
-        <v>1393</v>
+        <v>1380</v>
       </c>
       <c r="B236" t="s">
-        <v>1387</v>
+        <v>1375</v>
       </c>
       <c r="C236" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D236" t="s">
-        <v>1394</v>
+        <v>1381</v>
       </c>
       <c r="E236" t="s">
-        <v>1395</v>
+        <v>1382</v>
       </c>
       <c r="F236" t="s">
         <v>22</v>
       </c>
       <c r="G236">
         <v>92808</v>
       </c>
       <c r="H236" s="1">
         <v>42090</v>
       </c>
       <c r="I236" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J236" t="s">
-        <v>1396</v>
+        <v>1383</v>
       </c>
       <c r="K236" t="s">
-        <v>1394</v>
+        <v>1381</v>
       </c>
       <c r="L236" t="s">
-        <v>1395</v>
+        <v>1382</v>
       </c>
       <c r="M236" t="s">
         <v>22</v>
       </c>
       <c r="N236">
         <v>92808</v>
       </c>
       <c r="O236" t="s">
-        <v>1397</v>
+        <v>1384</v>
       </c>
       <c r="Q236" t="s">
-        <v>1398</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="237" spans="1:15" ht="15">
       <c r="A237" t="s">
-        <v>1399</v>
+        <v>1386</v>
       </c>
       <c r="B237" t="s">
-        <v>1400</v>
+        <v>1387</v>
       </c>
       <c r="C237" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D237" t="s">
-        <v>1401</v>
+        <v>1388</v>
       </c>
       <c r="E237" t="s">
-        <v>1402</v>
+        <v>1389</v>
       </c>
       <c r="F237" t="s">
         <v>22</v>
       </c>
       <c r="G237">
         <v>92346</v>
       </c>
       <c r="H237" s="1">
         <v>42284</v>
       </c>
       <c r="I237" t="s">
         <v>23</v>
       </c>
       <c r="J237" t="s">
-        <v>1403</v>
+        <v>1390</v>
       </c>
       <c r="K237" t="s">
-        <v>1401</v>
+        <v>1388</v>
       </c>
       <c r="L237" t="s">
-        <v>1402</v>
+        <v>1389</v>
       </c>
       <c r="M237" t="s">
         <v>22</v>
       </c>
       <c r="N237">
         <v>92346</v>
       </c>
       <c r="O237" t="s">
-        <v>1404</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="238" spans="1:15" ht="15">
       <c r="A238" t="s">
-        <v>1405</v>
+        <v>1392</v>
       </c>
       <c r="B238" t="s">
-        <v>1371</v>
+        <v>1359</v>
       </c>
       <c r="C238" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D238" t="s">
-        <v>1406</v>
+        <v>1393</v>
       </c>
       <c r="E238" t="s">
-        <v>1407</v>
+        <v>1394</v>
       </c>
       <c r="F238" t="s">
         <v>22</v>
       </c>
       <c r="G238" t="s">
-        <v>1408</v>
+        <v>1395</v>
       </c>
       <c r="H238" s="1">
         <v>42227</v>
       </c>
       <c r="I238" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J238" t="s">
-        <v>1409</v>
+        <v>1396</v>
       </c>
       <c r="K238" t="s">
-        <v>1406</v>
+        <v>1393</v>
       </c>
       <c r="L238" t="s">
-        <v>1407</v>
+        <v>1394</v>
       </c>
       <c r="M238" t="s">
         <v>22</v>
       </c>
       <c r="N238" t="s">
-        <v>1408</v>
+        <v>1395</v>
       </c>
       <c r="O238" t="s">
-        <v>1410</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="239" spans="1:15" ht="15">
       <c r="A239" t="s">
-        <v>1411</v>
+        <v>1398</v>
       </c>
       <c r="B239" t="s">
-        <v>1412</v>
+        <v>1399</v>
       </c>
       <c r="C239" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="D239" t="s">
-        <v>1413</v>
+        <v>1400</v>
       </c>
       <c r="E239" t="s">
-        <v>1171</v>
+        <v>1160</v>
       </c>
       <c r="F239" t="s">
         <v>22</v>
       </c>
       <c r="G239" t="s">
-        <v>1414</v>
+        <v>1401</v>
       </c>
       <c r="H239" s="1">
         <v>42135</v>
       </c>
       <c r="I239" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J239" t="s">
-        <v>1415</v>
+        <v>1402</v>
       </c>
       <c r="K239" t="s">
-        <v>1413</v>
+        <v>1400</v>
       </c>
       <c r="L239" t="s">
-        <v>1171</v>
+        <v>1160</v>
       </c>
       <c r="M239" t="s">
         <v>22</v>
       </c>
       <c r="N239" t="s">
-        <v>1414</v>
+        <v>1401</v>
       </c>
       <c r="O239" t="s">
-        <v>1416</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="240" spans="1:15" ht="15">
       <c r="A240" t="s">
-        <v>1417</v>
+        <v>1404</v>
       </c>
       <c r="B240" t="s">
-        <v>1418</v>
+        <v>1405</v>
       </c>
       <c r="C240" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="D240" t="s">
-        <v>1419</v>
+        <v>1406</v>
       </c>
       <c r="E240" t="s">
-        <v>1420</v>
+        <v>1407</v>
       </c>
       <c r="F240" t="s">
         <v>22</v>
       </c>
       <c r="G240">
         <v>96095</v>
       </c>
       <c r="H240" s="1">
         <v>42121</v>
       </c>
       <c r="I240" t="s">
         <v>32</v>
       </c>
       <c r="J240" t="s">
-        <v>1421</v>
+        <v>1408</v>
       </c>
       <c r="K240" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="L240" t="s">
-        <v>1420</v>
+        <v>1407</v>
       </c>
       <c r="M240" t="s">
         <v>22</v>
       </c>
       <c r="N240" t="s">
-        <v>1422</v>
+        <v>1409</v>
       </c>
       <c r="O240" t="s">
-        <v>1423</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="241" spans="1:15" ht="15">
       <c r="A241" t="s">
-        <v>1424</v>
+        <v>1411</v>
       </c>
       <c r="B241" t="s">
-        <v>1387</v>
+        <v>1375</v>
       </c>
       <c r="C241" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D241" t="s">
-        <v>1425</v>
+        <v>1412</v>
       </c>
       <c r="E241" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="F241" t="s">
         <v>22</v>
       </c>
       <c r="G241" t="s">
-        <v>1426</v>
+        <v>1413</v>
       </c>
       <c r="H241" s="1">
         <v>42144</v>
       </c>
       <c r="I241" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J241" t="s">
-        <v>1427</v>
+        <v>1414</v>
       </c>
       <c r="K241" t="s">
-        <v>1425</v>
+        <v>1412</v>
       </c>
       <c r="L241" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="M241" t="s">
         <v>22</v>
       </c>
       <c r="N241" t="s">
-        <v>1426</v>
+        <v>1413</v>
       </c>
       <c r="O241" t="s">
-        <v>1428</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="242" spans="1:15" ht="15">
       <c r="A242" t="s">
-        <v>1429</v>
+        <v>1416</v>
       </c>
       <c r="B242" t="s">
-        <v>1430</v>
+        <v>1417</v>
       </c>
       <c r="C242" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D242" t="s">
-        <v>1431</v>
+        <v>1418</v>
       </c>
       <c r="E242" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="F242" t="s">
         <v>22</v>
       </c>
       <c r="G242" t="s">
-        <v>1432</v>
+        <v>1419</v>
       </c>
       <c r="H242" s="1">
         <v>42205</v>
       </c>
       <c r="I242" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J242" t="s">
-        <v>1433</v>
+        <v>1420</v>
       </c>
       <c r="K242" t="s">
-        <v>1431</v>
+        <v>1418</v>
       </c>
       <c r="L242" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="M242" t="s">
         <v>22</v>
       </c>
       <c r="N242" t="s">
-        <v>1432</v>
+        <v>1419</v>
       </c>
       <c r="O242" t="s">
-        <v>1434</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="243" spans="1:15" ht="15">
       <c r="A243" t="s">
-        <v>1435</v>
+        <v>1422</v>
       </c>
       <c r="B243" t="s">
-        <v>1436</v>
+        <v>1423</v>
       </c>
       <c r="C243" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D243" t="s">
-        <v>1437</v>
+        <v>1424</v>
       </c>
       <c r="E243" t="s">
-        <v>1438</v>
+        <v>1425</v>
       </c>
       <c r="F243" t="s">
         <v>22</v>
       </c>
       <c r="G243">
         <v>93640</v>
       </c>
       <c r="H243" s="1">
         <v>43745</v>
       </c>
       <c r="I243" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J243" t="s">
-        <v>1439</v>
+        <v>1426</v>
       </c>
       <c r="K243" t="s">
-        <v>1437</v>
+        <v>1424</v>
       </c>
       <c r="L243" t="s">
-        <v>1438</v>
+        <v>1425</v>
       </c>
       <c r="M243" t="s">
         <v>22</v>
       </c>
       <c r="N243">
         <v>93640</v>
       </c>
       <c r="O243" t="s">
-        <v>1440</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="244" spans="1:15" ht="15">
       <c r="A244" t="s">
-        <v>1441</v>
+        <v>1428</v>
       </c>
       <c r="B244" t="s">
-        <v>1442</v>
+        <v>1429</v>
       </c>
       <c r="C244" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D244" t="s">
-        <v>1443</v>
+        <v>1430</v>
       </c>
       <c r="E244" t="s">
-        <v>927</v>
+        <v>918</v>
       </c>
       <c r="F244" t="s">
         <v>22</v>
       </c>
       <c r="G244">
         <v>91502</v>
       </c>
       <c r="H244" s="1">
         <v>41423</v>
       </c>
       <c r="I244" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J244" t="s">
-        <v>1442</v>
+        <v>1429</v>
       </c>
       <c r="K244" t="s">
-        <v>1443</v>
+        <v>1430</v>
       </c>
       <c r="L244" t="s">
-        <v>927</v>
+        <v>918</v>
       </c>
       <c r="M244" t="s">
         <v>22</v>
       </c>
       <c r="N244">
         <v>91502</v>
       </c>
       <c r="O244" t="s">
-        <v>1444</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="245" spans="1:15" ht="15">
       <c r="A245" t="s">
-        <v>1445</v>
+        <v>1432</v>
       </c>
       <c r="B245" t="s">
-        <v>1446</v>
+        <v>1433</v>
       </c>
       <c r="C245" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="D245" t="s">
-        <v>1447</v>
+        <v>1434</v>
       </c>
       <c r="E245" t="s">
-        <v>1448</v>
+        <v>1435</v>
       </c>
       <c r="F245" t="s">
         <v>22</v>
       </c>
       <c r="G245" t="s">
-        <v>1449</v>
+        <v>1436</v>
       </c>
       <c r="H245" s="1">
         <v>42556</v>
       </c>
       <c r="I245" t="s">
-        <v>382</v>
+        <v>32</v>
       </c>
       <c r="J245" t="s">
-        <v>1450</v>
+        <v>1437</v>
       </c>
       <c r="K245" t="s">
-        <v>1451</v>
+        <v>1438</v>
       </c>
       <c r="L245" t="s">
-        <v>1448</v>
+        <v>1435</v>
       </c>
       <c r="M245" t="s">
         <v>22</v>
       </c>
       <c r="N245" t="s">
-        <v>1449</v>
+        <v>1436</v>
       </c>
       <c r="O245" t="s">
-        <v>1452</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="246" spans="1:17" ht="15">
       <c r="A246" t="s">
-        <v>1453</v>
+        <v>1440</v>
       </c>
       <c r="B246" t="s">
-        <v>1454</v>
+        <v>1441</v>
       </c>
       <c r="C246" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="D246" t="s">
-        <v>1455</v>
+        <v>1442</v>
       </c>
       <c r="E246" t="s">
-        <v>1456</v>
+        <v>1443</v>
       </c>
       <c r="F246" t="s">
         <v>22</v>
       </c>
       <c r="G246">
         <v>96007</v>
       </c>
       <c r="H246" s="1">
         <v>42695</v>
       </c>
       <c r="I246" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J246" t="s">
-        <v>1454</v>
+        <v>1441</v>
       </c>
       <c r="K246" t="s">
-        <v>1455</v>
+        <v>1442</v>
       </c>
       <c r="L246" t="s">
-        <v>1456</v>
+        <v>1443</v>
       </c>
       <c r="M246" t="s">
         <v>22</v>
       </c>
       <c r="N246">
         <v>96007</v>
       </c>
       <c r="O246" t="s">
-        <v>1457</v>
+        <v>1444</v>
       </c>
       <c r="Q246" t="s">
-        <v>1458</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="247" spans="1:15" ht="15">
       <c r="A247" t="s">
-        <v>1459</v>
+        <v>1446</v>
       </c>
       <c r="B247" t="s">
-        <v>1460</v>
+        <v>1447</v>
       </c>
       <c r="C247" t="s">
-        <v>666</v>
+        <v>658</v>
       </c>
       <c r="D247" t="s">
-        <v>1461</v>
+        <v>1448</v>
       </c>
       <c r="E247" t="s">
-        <v>668</v>
+        <v>660</v>
       </c>
       <c r="F247" t="s">
         <v>22</v>
       </c>
       <c r="G247">
         <v>95531</v>
       </c>
       <c r="H247" s="1">
         <v>42752</v>
       </c>
       <c r="I247" t="s">
-        <v>382</v>
+        <v>32</v>
       </c>
       <c r="J247" t="s">
-        <v>1462</v>
+        <v>1449</v>
       </c>
       <c r="K247" t="s">
-        <v>1461</v>
+        <v>1448</v>
       </c>
       <c r="L247" t="s">
-        <v>668</v>
+        <v>660</v>
       </c>
       <c r="M247" t="s">
         <v>22</v>
       </c>
       <c r="N247">
         <v>95531</v>
       </c>
       <c r="O247" t="s">
-        <v>1463</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="248" spans="1:15" ht="15">
       <c r="A248" t="s">
-        <v>1464</v>
+        <v>1451</v>
       </c>
       <c r="B248" t="s">
-        <v>1465</v>
+        <v>1452</v>
       </c>
       <c r="C248" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D248" t="s">
-        <v>1466</v>
+        <v>1453</v>
       </c>
       <c r="E248" t="s">
-        <v>1467</v>
+        <v>1454</v>
       </c>
       <c r="F248" t="s">
         <v>22</v>
       </c>
       <c r="G248">
         <v>92363</v>
       </c>
       <c r="H248" s="1">
         <v>42807</v>
       </c>
       <c r="I248" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J248" t="s">
-        <v>1468</v>
+        <v>1455</v>
       </c>
       <c r="K248" t="s">
-        <v>1469</v>
+        <v>1456</v>
       </c>
       <c r="L248" t="s">
-        <v>1467</v>
+        <v>1454</v>
       </c>
       <c r="M248" t="s">
         <v>22</v>
       </c>
       <c r="N248">
         <v>92363</v>
       </c>
       <c r="O248" t="s">
-        <v>1470</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="249" spans="1:15" ht="15">
       <c r="A249" t="s">
-        <v>1471</v>
+        <v>1458</v>
       </c>
       <c r="B249" t="s">
-        <v>1472</v>
+        <v>1459</v>
       </c>
       <c r="C249" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D249" t="s">
-        <v>1473</v>
+        <v>1460</v>
       </c>
       <c r="E249" t="s">
-        <v>1474</v>
+        <v>1461</v>
       </c>
       <c r="F249" t="s">
         <v>22</v>
       </c>
       <c r="G249">
         <v>93210</v>
       </c>
       <c r="H249" s="1">
         <v>42734</v>
       </c>
       <c r="I249" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="J249" t="s">
-        <v>1472</v>
+        <v>1459</v>
       </c>
       <c r="K249" t="s">
-        <v>1475</v>
+        <v>1462</v>
       </c>
       <c r="L249" t="s">
-        <v>1474</v>
+        <v>1461</v>
       </c>
       <c r="M249" t="s">
         <v>22</v>
       </c>
       <c r="N249">
         <v>93210</v>
       </c>
       <c r="O249" t="s">
-        <v>1476</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="250" spans="1:15" ht="15">
       <c r="A250" t="s">
-        <v>1477</v>
+        <v>1464</v>
       </c>
       <c r="B250" t="s">
-        <v>1478</v>
+        <v>1465</v>
       </c>
       <c r="C250" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D250" t="s">
-        <v>1479</v>
+        <v>1466</v>
       </c>
       <c r="E250" t="s">
-        <v>1080</v>
+        <v>1071</v>
       </c>
       <c r="F250" t="s">
         <v>22</v>
       </c>
       <c r="G250">
         <v>92804</v>
       </c>
       <c r="H250" s="1">
         <v>42877</v>
       </c>
       <c r="I250" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J250" t="s">
-        <v>1480</v>
+        <v>1467</v>
       </c>
       <c r="K250" t="s">
-        <v>1479</v>
+        <v>1466</v>
       </c>
       <c r="L250" t="s">
-        <v>1080</v>
+        <v>1071</v>
       </c>
       <c r="M250" t="s">
         <v>22</v>
       </c>
       <c r="N250">
         <v>92804</v>
       </c>
       <c r="O250" t="s">
-        <v>1481</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="251" spans="1:15" ht="15">
       <c r="A251" t="s">
-        <v>1482</v>
+        <v>1469</v>
       </c>
       <c r="B251" t="s">
-        <v>1483</v>
+        <v>1470</v>
       </c>
       <c r="C251" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D251" t="s">
-        <v>1484</v>
+        <v>1471</v>
       </c>
       <c r="E251" t="s">
-        <v>1485</v>
+        <v>1472</v>
       </c>
       <c r="F251" t="s">
         <v>22</v>
       </c>
       <c r="G251">
         <v>92354</v>
       </c>
       <c r="H251" s="1">
         <v>43074</v>
       </c>
       <c r="I251" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J251" t="s">
-        <v>1486</v>
+        <v>1473</v>
       </c>
       <c r="K251" t="s">
-        <v>1484</v>
+        <v>1471</v>
       </c>
       <c r="L251" t="s">
-        <v>1485</v>
+        <v>1472</v>
       </c>
       <c r="M251" t="s">
         <v>22</v>
       </c>
       <c r="N251">
         <v>92354</v>
       </c>
       <c r="O251" t="s">
-        <v>1487</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="252" spans="1:15" ht="15">
       <c r="A252" t="s">
-        <v>1488</v>
+        <v>1475</v>
       </c>
       <c r="B252" t="s">
-        <v>1489</v>
+        <v>1476</v>
       </c>
       <c r="C252" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="D252" t="s">
-        <v>1490</v>
+        <v>1477</v>
       </c>
       <c r="E252" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="F252" t="s">
         <v>22</v>
       </c>
       <c r="G252">
         <v>93401</v>
       </c>
       <c r="H252" s="1">
         <v>43154</v>
       </c>
       <c r="I252" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J252" t="s">
-        <v>1491</v>
+        <v>1478</v>
       </c>
       <c r="K252" t="s">
-        <v>1492</v>
+        <v>1479</v>
       </c>
       <c r="L252" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="M252" t="s">
         <v>22</v>
       </c>
       <c r="N252">
         <v>93401</v>
       </c>
       <c r="O252" t="s">
-        <v>1493</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="253" spans="1:17" ht="15">
       <c r="A253" t="s">
-        <v>1494</v>
+        <v>1481</v>
       </c>
       <c r="B253" t="s">
-        <v>1495</v>
+        <v>1482</v>
       </c>
       <c r="C253" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D253" t="s">
-        <v>1496</v>
+        <v>1483</v>
       </c>
       <c r="E253" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F253" t="s">
         <v>22</v>
       </c>
       <c r="G253">
         <v>90032</v>
       </c>
       <c r="H253" s="1">
         <v>43417</v>
       </c>
       <c r="I253" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J253" t="s">
-        <v>1497</v>
+        <v>1484</v>
       </c>
       <c r="K253" t="s">
-        <v>1496</v>
+        <v>1483</v>
       </c>
       <c r="L253" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M253" t="s">
         <v>22</v>
       </c>
       <c r="N253">
         <v>90032</v>
       </c>
       <c r="O253" t="s">
-        <v>1498</v>
+        <v>1485</v>
       </c>
       <c r="Q253" t="s">
-        <v>1499</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="254" spans="1:15" ht="15">
       <c r="A254" t="s">
-        <v>1500</v>
+        <v>1487</v>
       </c>
       <c r="B254" t="s">
-        <v>1501</v>
+        <v>1488</v>
       </c>
       <c r="C254" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D254" t="s">
-        <v>1502</v>
+        <v>1489</v>
       </c>
       <c r="E254" t="s">
-        <v>1503</v>
+        <v>1490</v>
       </c>
       <c r="F254" t="s">
         <v>22</v>
       </c>
       <c r="G254">
         <v>92004</v>
       </c>
       <c r="H254" s="1">
         <v>43500</v>
       </c>
       <c r="I254" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J254" t="s">
-        <v>1504</v>
+        <v>1491</v>
       </c>
       <c r="K254" t="s">
-        <v>1505</v>
+        <v>1492</v>
       </c>
       <c r="L254" t="s">
-        <v>1503</v>
+        <v>1490</v>
       </c>
       <c r="M254" t="s">
         <v>22</v>
       </c>
       <c r="N254" t="s">
-        <v>1506</v>
+        <v>1493</v>
       </c>
       <c r="O254" t="s">
-        <v>1507</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="255" spans="1:15" ht="15">
       <c r="A255" t="s">
-        <v>1508</v>
+        <v>1495</v>
       </c>
       <c r="B255" t="s">
-        <v>1509</v>
+        <v>1496</v>
       </c>
       <c r="C255" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="D255" t="s">
-        <v>1510</v>
+        <v>1497</v>
       </c>
       <c r="E255" t="s">
-        <v>1511</v>
+        <v>1498</v>
       </c>
       <c r="F255" t="s">
         <v>22</v>
       </c>
       <c r="G255">
         <v>94928</v>
       </c>
       <c r="H255" s="1">
         <v>43487</v>
       </c>
       <c r="I255" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J255" t="s">
-        <v>1512</v>
+        <v>1499</v>
       </c>
       <c r="K255" t="s">
-        <v>1510</v>
+        <v>1497</v>
       </c>
       <c r="L255" t="s">
-        <v>1511</v>
+        <v>1498</v>
       </c>
       <c r="M255" t="s">
         <v>22</v>
       </c>
       <c r="N255">
         <v>94928</v>
       </c>
       <c r="O255" t="s">
-        <v>1513</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="256" spans="1:15" ht="15">
       <c r="A256" t="s">
-        <v>1514</v>
+        <v>1501</v>
       </c>
       <c r="B256" t="s">
-        <v>1515</v>
+        <v>1502</v>
       </c>
       <c r="C256" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D256" t="s">
-        <v>1516</v>
+        <v>1503</v>
       </c>
       <c r="E256" t="s">
-        <v>1517</v>
+        <v>1504</v>
       </c>
       <c r="F256" t="s">
         <v>22</v>
       </c>
       <c r="G256">
         <v>92536</v>
       </c>
       <c r="H256" s="1">
         <v>43668</v>
       </c>
       <c r="I256" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J256" t="s">
-        <v>1518</v>
+        <v>1505</v>
       </c>
       <c r="K256" t="s">
-        <v>1516</v>
+        <v>1503</v>
       </c>
       <c r="L256" t="s">
-        <v>1517</v>
+        <v>1504</v>
       </c>
       <c r="M256" t="s">
         <v>22</v>
       </c>
       <c r="N256">
         <v>92536</v>
       </c>
       <c r="O256" t="s">
-        <v>1519</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="257" spans="1:15" ht="15">
       <c r="A257" t="s">
-        <v>1520</v>
+        <v>1507</v>
       </c>
       <c r="B257" t="s">
-        <v>1521</v>
+        <v>1508</v>
       </c>
       <c r="C257" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D257" t="s">
-        <v>1522</v>
+        <v>1509</v>
       </c>
       <c r="E257" t="s">
-        <v>1523</v>
+        <v>1510</v>
       </c>
       <c r="F257" t="s">
         <v>22</v>
       </c>
       <c r="G257">
         <v>91702</v>
       </c>
       <c r="H257" s="1">
         <v>41772</v>
       </c>
       <c r="I257" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J257" t="s">
-        <v>1524</v>
+        <v>1511</v>
       </c>
       <c r="K257" t="s">
-        <v>1522</v>
+        <v>1509</v>
       </c>
       <c r="L257" t="s">
-        <v>1523</v>
+        <v>1510</v>
       </c>
       <c r="M257" t="s">
         <v>22</v>
       </c>
       <c r="N257">
         <v>91702</v>
       </c>
       <c r="O257" t="s">
-        <v>1525</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="258" spans="1:15" ht="15">
       <c r="A258" t="s">
-        <v>1526</v>
+        <v>1513</v>
       </c>
       <c r="B258" t="s">
-        <v>1527</v>
+        <v>1514</v>
       </c>
       <c r="C258" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D258" t="s">
-        <v>1528</v>
+        <v>1515</v>
       </c>
       <c r="E258" t="s">
-        <v>1529</v>
+        <v>1516</v>
       </c>
       <c r="F258" t="s">
         <v>22</v>
       </c>
       <c r="G258">
         <v>92677</v>
       </c>
       <c r="H258" s="1">
         <v>44180</v>
       </c>
       <c r="I258" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J258" t="s">
-        <v>1530</v>
+        <v>1517</v>
       </c>
       <c r="K258" t="s">
-        <v>1528</v>
+        <v>1515</v>
       </c>
       <c r="L258" t="s">
-        <v>1529</v>
+        <v>1516</v>
       </c>
       <c r="M258" t="s">
         <v>22</v>
       </c>
       <c r="N258">
         <v>92677</v>
       </c>
       <c r="O258" t="s">
-        <v>1531</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="259" spans="1:15" ht="15">
       <c r="A259" t="s">
-        <v>1532</v>
+        <v>1519</v>
       </c>
       <c r="B259" t="s">
-        <v>1533</v>
+        <v>1520</v>
       </c>
       <c r="C259" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D259" t="s">
-        <v>1534</v>
+        <v>1521</v>
       </c>
       <c r="E259" t="s">
-        <v>1535</v>
+        <v>1522</v>
       </c>
       <c r="F259" t="s">
         <v>22</v>
       </c>
       <c r="G259">
         <v>92583</v>
       </c>
       <c r="H259" s="1">
         <v>43857</v>
       </c>
       <c r="I259" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J259" t="s">
-        <v>1536</v>
+        <v>1523</v>
       </c>
       <c r="K259" t="s">
-        <v>1534</v>
+        <v>1521</v>
       </c>
       <c r="L259" t="s">
-        <v>1535</v>
+        <v>1522</v>
       </c>
       <c r="M259" t="s">
         <v>22</v>
       </c>
       <c r="N259">
         <v>92583</v>
       </c>
       <c r="O259" t="s">
-        <v>1537</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="260" spans="1:15" ht="15">
       <c r="A260" t="s">
-        <v>1538</v>
+        <v>1525</v>
       </c>
       <c r="B260" t="s">
-        <v>1539</v>
+        <v>1526</v>
       </c>
       <c r="C260" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="D260" t="s">
-        <v>1540</v>
+        <v>1527</v>
       </c>
       <c r="E260" t="s">
-        <v>1541</v>
+        <v>1528</v>
       </c>
       <c r="F260" t="s">
         <v>22</v>
       </c>
       <c r="G260">
         <v>93561</v>
       </c>
       <c r="H260" s="1">
         <v>43066</v>
       </c>
       <c r="I260" t="s">
         <v>32</v>
       </c>
       <c r="J260" t="s">
-        <v>1542</v>
+        <v>1529</v>
       </c>
       <c r="K260" t="s">
-        <v>1540</v>
+        <v>1527</v>
       </c>
       <c r="L260" t="s">
-        <v>1541</v>
+        <v>1528</v>
       </c>
       <c r="M260" t="s">
         <v>22</v>
       </c>
       <c r="N260">
         <v>93561</v>
       </c>
       <c r="O260" t="s">
-        <v>1543</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="261" spans="1:17" ht="15">
       <c r="A261" t="s">
-        <v>1544</v>
+        <v>1531</v>
       </c>
       <c r="B261" t="s">
-        <v>1545</v>
+        <v>1532</v>
       </c>
       <c r="C261" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D261" t="s">
-        <v>1546</v>
+        <v>1533</v>
       </c>
       <c r="E261" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F261" t="s">
         <v>22</v>
       </c>
       <c r="G261">
         <v>92405</v>
       </c>
       <c r="H261" s="1">
         <v>41037</v>
       </c>
       <c r="I261" t="s">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="J261" t="s">
-        <v>1547</v>
+        <v>1534</v>
       </c>
       <c r="K261" t="s">
-        <v>1546</v>
+        <v>1533</v>
       </c>
       <c r="L261" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="M261" t="s">
         <v>22</v>
       </c>
       <c r="N261">
         <v>92405</v>
       </c>
       <c r="O261" t="s">
-        <v>1548</v>
+        <v>1535</v>
       </c>
       <c r="Q261" t="s">
-        <v>1549</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="262" spans="1:15" ht="15">
       <c r="A262" t="s">
-        <v>1550</v>
+        <v>1537</v>
       </c>
       <c r="B262" t="s">
-        <v>1551</v>
+        <v>1538</v>
       </c>
       <c r="C262" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D262" t="s">
-        <v>1552</v>
+        <v>1539</v>
       </c>
       <c r="E262" t="s">
-        <v>1553</v>
+        <v>1540</v>
       </c>
       <c r="F262" t="s">
         <v>22</v>
       </c>
       <c r="G262">
         <v>92203</v>
       </c>
       <c r="H262" s="1">
         <v>44582</v>
       </c>
       <c r="I262" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J262" t="s">
-        <v>1554</v>
+        <v>1541</v>
       </c>
       <c r="K262" t="s">
-        <v>1552</v>
+        <v>1539</v>
       </c>
       <c r="L262" t="s">
-        <v>1553</v>
+        <v>1540</v>
       </c>
       <c r="M262" t="s">
         <v>22</v>
       </c>
       <c r="N262">
         <v>92203</v>
       </c>
       <c r="O262" t="s">
-        <v>1555</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="263" spans="1:15" ht="15">
       <c r="A263" t="s">
-        <v>1556</v>
+        <v>1543</v>
       </c>
       <c r="B263" t="s">
-        <v>1557</v>
+        <v>1544</v>
       </c>
       <c r="C263" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D263" t="s">
-        <v>1558</v>
+        <v>1545</v>
       </c>
       <c r="E263" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="F263" t="s">
         <v>22</v>
       </c>
       <c r="G263">
         <v>95135</v>
       </c>
       <c r="H263" s="1">
         <v>44596</v>
       </c>
       <c r="I263" t="s">
-        <v>704</v>
+        <v>696</v>
       </c>
       <c r="J263" t="s">
-        <v>1559</v>
+        <v>1546</v>
       </c>
       <c r="K263" t="s">
-        <v>1560</v>
+        <v>1547</v>
       </c>
       <c r="L263" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="M263" t="s">
         <v>22</v>
       </c>
       <c r="N263">
         <v>95135</v>
       </c>
       <c r="O263" t="s">
-        <v>1561</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="264" spans="1:15" ht="15">
       <c r="A264" t="s">
-        <v>1562</v>
+        <v>1549</v>
       </c>
       <c r="B264" t="s">
-        <v>1563</v>
+        <v>1550</v>
       </c>
       <c r="C264" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D264" t="s">
-        <v>1564</v>
+        <v>1551</v>
       </c>
       <c r="E264" t="s">
-        <v>1565</v>
+        <v>1552</v>
       </c>
       <c r="F264" t="s">
         <v>22</v>
       </c>
       <c r="G264">
         <v>92242</v>
       </c>
       <c r="H264" s="1">
         <v>44974</v>
       </c>
       <c r="I264" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J264" t="s">
-        <v>1566</v>
+        <v>1553</v>
       </c>
       <c r="K264" t="s">
-        <v>1567</v>
+        <v>1554</v>
       </c>
       <c r="L264" t="s">
-        <v>1565</v>
+        <v>1552</v>
       </c>
       <c r="M264" t="s">
         <v>22</v>
       </c>
       <c r="N264">
         <v>92242</v>
       </c>
       <c r="O264" t="s">
-        <v>1568</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="265" spans="1:17" ht="15">
       <c r="A265" t="s">
-        <v>1569</v>
+        <v>1556</v>
       </c>
       <c r="B265" t="s">
-        <v>1570</v>
+        <v>1557</v>
       </c>
       <c r="C265" t="s">
-        <v>1103</v>
+        <v>1093</v>
       </c>
       <c r="D265" t="s">
-        <v>1571</v>
+        <v>1558</v>
       </c>
       <c r="E265" t="s">
-        <v>1572</v>
+        <v>1559</v>
       </c>
       <c r="F265" t="s">
         <v>22</v>
       </c>
       <c r="G265">
         <v>96118</v>
       </c>
       <c r="H265" s="1">
         <v>45041</v>
       </c>
       <c r="I265" t="s">
-        <v>704</v>
+        <v>696</v>
       </c>
       <c r="J265" t="s">
-        <v>1573</v>
+        <v>1560</v>
       </c>
       <c r="K265" t="s">
-        <v>1574</v>
+        <v>1561</v>
       </c>
       <c r="L265" t="s">
-        <v>1572</v>
+        <v>1559</v>
       </c>
       <c r="M265" t="s">
         <v>22</v>
       </c>
       <c r="N265">
         <v>96118</v>
       </c>
       <c r="O265" t="s">
-        <v>1575</v>
+        <v>1562</v>
       </c>
       <c r="Q265" t="s">
-        <v>1576</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="266" spans="1:15" ht="15">
       <c r="A266" t="s">
-        <v>1577</v>
+        <v>1564</v>
       </c>
       <c r="B266" t="s">
-        <v>1578</v>
+        <v>1565</v>
       </c>
       <c r="C266" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="D266" t="s">
-        <v>1579</v>
+        <v>1566</v>
       </c>
       <c r="E266" t="s">
-        <v>951</v>
+        <v>942</v>
       </c>
       <c r="F266" t="s">
         <v>22</v>
       </c>
       <c r="G266">
         <v>95207</v>
       </c>
       <c r="H266" s="1">
         <v>45153</v>
       </c>
       <c r="I266" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J266" t="s">
-        <v>1580</v>
+        <v>1567</v>
       </c>
       <c r="K266" t="s">
-        <v>1579</v>
+        <v>1566</v>
       </c>
       <c r="L266" t="s">
-        <v>951</v>
+        <v>942</v>
       </c>
       <c r="M266" t="s">
         <v>22</v>
       </c>
       <c r="N266">
         <v>95207</v>
       </c>
       <c r="O266" t="s">
-        <v>1581</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="267" spans="1:15" ht="15">
       <c r="A267" t="s">
-        <v>1582</v>
+        <v>1569</v>
       </c>
       <c r="B267" t="s">
-        <v>1583</v>
+        <v>1570</v>
       </c>
       <c r="C267" t="s">
-        <v>1584</v>
+        <v>1571</v>
       </c>
       <c r="D267" t="s">
-        <v>1585</v>
+        <v>1572</v>
       </c>
       <c r="E267" t="s">
-        <v>1586</v>
+        <v>1573</v>
       </c>
       <c r="F267" t="s">
         <v>22</v>
       </c>
       <c r="G267">
         <v>95946</v>
       </c>
       <c r="H267" s="1">
         <v>45218</v>
       </c>
       <c r="I267" t="s">
-        <v>1098</v>
+        <v>23</v>
       </c>
       <c r="J267" t="s">
-        <v>1587</v>
+        <v>1574</v>
       </c>
       <c r="K267" t="s">
-        <v>1585</v>
+        <v>1572</v>
       </c>
       <c r="L267" t="s">
-        <v>1586</v>
+        <v>1573</v>
       </c>
       <c r="M267" t="s">
         <v>22</v>
       </c>
       <c r="N267">
         <v>95946</v>
       </c>
       <c r="O267" t="s">
-        <v>1588</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="268" spans="1:15" ht="15">
       <c r="A268" t="s">
-        <v>1589</v>
+        <v>1576</v>
       </c>
       <c r="B268" t="s">
-        <v>1590</v>
+        <v>1577</v>
       </c>
       <c r="C268" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D268" t="s">
-        <v>1591</v>
+        <v>1578</v>
       </c>
       <c r="E268" t="s">
-        <v>1592</v>
+        <v>1579</v>
       </c>
       <c r="F268" t="s">
         <v>22</v>
       </c>
       <c r="G268">
         <v>90746</v>
       </c>
       <c r="H268" s="1">
         <v>45441</v>
       </c>
       <c r="I268" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J268" t="s">
-        <v>1593</v>
+        <v>1580</v>
       </c>
       <c r="K268" t="s">
-        <v>1591</v>
+        <v>1578</v>
       </c>
       <c r="L268" t="s">
-        <v>1592</v>
+        <v>1579</v>
       </c>
       <c r="M268" t="s">
         <v>22</v>
       </c>
       <c r="N268">
         <v>90746</v>
       </c>
       <c r="O268" t="s">
-        <v>1594</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="269" spans="1:15" ht="15">
       <c r="A269" t="s">
-        <v>1595</v>
+        <v>1582</v>
       </c>
       <c r="B269" t="s">
-        <v>1596</v>
+        <v>1583</v>
       </c>
       <c r="C269" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D269" t="s">
-        <v>1597</v>
+        <v>1584</v>
       </c>
       <c r="E269" t="s">
-        <v>1598</v>
+        <v>1585</v>
       </c>
       <c r="F269" t="s">
         <v>22</v>
       </c>
       <c r="G269">
         <v>91605</v>
       </c>
       <c r="H269" s="1">
         <v>45573</v>
       </c>
       <c r="J269" t="s">
-        <v>1599</v>
+        <v>1586</v>
       </c>
       <c r="K269" t="s">
-        <v>1597</v>
+        <v>1584</v>
       </c>
       <c r="L269" t="s">
-        <v>1598</v>
+        <v>1585</v>
       </c>
       <c r="M269" t="s">
         <v>22</v>
       </c>
       <c r="N269">
         <v>91605</v>
       </c>
       <c r="O269" t="s">
-        <v>1600</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="270" spans="1:15" ht="15">
       <c r="A270" t="s">
-        <v>1601</v>
+        <v>1588</v>
       </c>
       <c r="B270" t="s">
-        <v>1602</v>
+        <v>1589</v>
       </c>
       <c r="C270" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D270" t="s">
-        <v>1603</v>
+        <v>1590</v>
       </c>
       <c r="E270" t="s">
-        <v>888</v>
+        <v>879</v>
       </c>
       <c r="F270" t="s">
         <v>22</v>
       </c>
       <c r="G270">
         <v>92630</v>
       </c>
       <c r="H270" s="1">
         <v>45642</v>
       </c>
       <c r="J270" t="s">
-        <v>1604</v>
+        <v>1591</v>
       </c>
       <c r="K270" t="s">
-        <v>1603</v>
+        <v>1590</v>
       </c>
       <c r="L270" t="s">
-        <v>888</v>
+        <v>879</v>
       </c>
       <c r="M270" t="s">
         <v>22</v>
       </c>
       <c r="N270">
         <v>92630</v>
       </c>
       <c r="O270" t="s">
-        <v>1605</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="271" spans="1:15" ht="15">
       <c r="A271" t="s">
-        <v>1606</v>
+        <v>1593</v>
       </c>
       <c r="B271" t="s">
-        <v>1607</v>
+        <v>1594</v>
       </c>
       <c r="C271" t="s">
+        <v>80</v>
+      </c>
+      <c r="D271" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E271" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F271" t="s">
         <v>22</v>
       </c>
       <c r="G271">
         <v>92345</v>
       </c>
       <c r="H271" s="1">
         <v>45706</v>
       </c>
       <c r="J271" t="s">
-        <v>1609</v>
+        <v>1596</v>
       </c>
       <c r="K271" t="s">
-        <v>1608</v>
+        <v>1595</v>
       </c>
       <c r="L271" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="M271" t="s">
         <v>22</v>
       </c>
       <c r="N271">
         <v>92345</v>
       </c>
       <c r="O271" t="s">
-        <v>1610</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="272" spans="1:15" ht="15">
       <c r="A272" t="s">
-        <v>1611</v>
+        <v>1598</v>
       </c>
       <c r="B272" t="s">
-        <v>1612</v>
+        <v>1599</v>
       </c>
       <c r="C272" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="D272" t="s">
-        <v>1613</v>
+        <v>1600</v>
       </c>
       <c r="E272" t="s">
-        <v>1171</v>
+        <v>1160</v>
       </c>
       <c r="F272" t="s">
         <v>22</v>
       </c>
       <c r="G272">
         <v>93033</v>
       </c>
       <c r="H272" s="1">
         <v>45709</v>
       </c>
       <c r="J272" t="s">
-        <v>1614</v>
+        <v>1601</v>
       </c>
       <c r="K272" t="s">
-        <v>1613</v>
+        <v>1600</v>
       </c>
       <c r="L272" t="s">
-        <v>1171</v>
+        <v>1160</v>
       </c>
       <c r="M272" t="s">
         <v>22</v>
       </c>
       <c r="N272">
         <v>93033</v>
       </c>
       <c r="O272" t="s">
-        <v>1615</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="273" spans="1:15" ht="15">
       <c r="A273" t="s">
-        <v>1616</v>
+        <v>1603</v>
       </c>
       <c r="B273" t="s">
-        <v>1617</v>
+        <v>1604</v>
       </c>
       <c r="C273" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D273" t="s">
-        <v>1618</v>
+        <v>1605</v>
       </c>
       <c r="E273" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F273" t="s">
         <v>22</v>
       </c>
       <c r="G273">
         <v>90047</v>
       </c>
       <c r="H273" s="1">
         <v>45819</v>
       </c>
       <c r="J273" t="s">
-        <v>1619</v>
+        <v>1606</v>
       </c>
       <c r="K273" t="s">
-        <v>1620</v>
+        <v>1607</v>
       </c>
       <c r="L273" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M273" t="s">
         <v>22</v>
       </c>
       <c r="N273">
         <v>90016</v>
       </c>
       <c r="O273" t="s">
-        <v>1621</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="274" spans="1:15" ht="15">
       <c r="A274" t="s">
-        <v>1622</v>
+        <v>1609</v>
       </c>
       <c r="B274" t="s">
-        <v>1623</v>
+        <v>1610</v>
       </c>
       <c r="C274" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D274" t="s">
-        <v>1624</v>
+        <v>1611</v>
       </c>
       <c r="E274" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="F274" t="s">
         <v>22</v>
       </c>
       <c r="G274">
         <v>93728</v>
       </c>
       <c r="H274" s="1">
         <v>45790</v>
       </c>
       <c r="J274" t="s">
-        <v>1625</v>
+        <v>1612</v>
       </c>
       <c r="K274" t="s">
-        <v>1624</v>
+        <v>1611</v>
       </c>
       <c r="L274" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M274" t="s">
         <v>22</v>
       </c>
       <c r="N274">
         <v>93728</v>
       </c>
       <c r="O274" t="s">
-        <v>1626</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="275" spans="1:15" ht="15">
       <c r="A275" t="s">
-        <v>1627</v>
+        <v>1614</v>
       </c>
       <c r="B275" t="s">
-        <v>1628</v>
+        <v>1615</v>
       </c>
       <c r="C275" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D275" t="s">
-        <v>1624</v>
+        <v>1611</v>
       </c>
       <c r="E275" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="F275" t="s">
         <v>22</v>
       </c>
       <c r="G275">
         <v>93728</v>
       </c>
       <c r="H275" s="1">
         <v>45790</v>
       </c>
       <c r="J275" t="s">
-        <v>1625</v>
+        <v>1612</v>
       </c>
       <c r="K275" t="s">
-        <v>1624</v>
+        <v>1611</v>
       </c>
       <c r="L275" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M275" t="s">
         <v>22</v>
       </c>
       <c r="N275">
         <v>93728</v>
       </c>
       <c r="O275" t="s">
-        <v>1626</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="276" spans="1:15" ht="15">
       <c r="A276" t="s">
-        <v>1629</v>
+        <v>1616</v>
       </c>
       <c r="B276" t="s">
-        <v>1630</v>
+        <v>1617</v>
       </c>
       <c r="C276" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D276" t="s">
-        <v>1631</v>
+        <v>1618</v>
       </c>
       <c r="E276" t="s">
-        <v>1632</v>
+        <v>1619</v>
       </c>
       <c r="F276" t="s">
         <v>22</v>
       </c>
       <c r="G276">
         <v>92240</v>
       </c>
       <c r="H276" s="1">
         <v>45797</v>
       </c>
       <c r="J276" t="s">
-        <v>1633</v>
+        <v>1620</v>
       </c>
       <c r="K276" t="s">
-        <v>1631</v>
+        <v>1618</v>
       </c>
       <c r="L276" t="s">
-        <v>1632</v>
+        <v>1619</v>
       </c>
       <c r="M276" t="s">
         <v>22</v>
       </c>
       <c r="N276">
         <v>92240</v>
       </c>
       <c r="O276" t="s">
-        <v>1634</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="277" spans="1:15" ht="15">
       <c r="A277" t="s">
-        <v>1635</v>
+        <v>1622</v>
       </c>
       <c r="B277" t="s">
-        <v>1636</v>
+        <v>1623</v>
       </c>
       <c r="C277" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D277" t="s">
-        <v>1637</v>
+        <v>1624</v>
       </c>
       <c r="E277" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F277" t="s">
         <v>22</v>
       </c>
       <c r="G277">
         <v>90004</v>
       </c>
       <c r="H277" s="1">
         <v>45979</v>
       </c>
       <c r="J277" t="s">
-        <v>1638</v>
+        <v>1625</v>
       </c>
       <c r="K277" t="s">
-        <v>1637</v>
+        <v>1624</v>
       </c>
       <c r="L277" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M277" t="s">
         <v>22</v>
       </c>
       <c r="N277">
         <v>90004</v>
       </c>
       <c r="O277" t="s">
-        <v>1639</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="278" spans="1:15" ht="15">
       <c r="A278" t="s">
-        <v>1640</v>
+        <v>1627</v>
       </c>
       <c r="B278" t="s">
-        <v>1641</v>
+        <v>1628</v>
       </c>
       <c r="C278" t="s">
-        <v>82</v>
+        <v>123</v>
       </c>
       <c r="D278" t="s">
-        <v>1642</v>
+        <v>1629</v>
       </c>
       <c r="E278" t="s">
-        <v>82</v>
+        <v>845</v>
       </c>
       <c r="F278" t="s">
         <v>22</v>
       </c>
       <c r="G278">
-        <v>92407</v>
+        <v>92083</v>
       </c>
       <c r="H278" s="1">
-        <v>41792</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>46174</v>
       </c>
       <c r="J278" t="s">
-        <v>1643</v>
+        <v>1630</v>
       </c>
       <c r="K278" t="s">
-        <v>1642</v>
+        <v>1631</v>
       </c>
       <c r="L278" t="s">
-        <v>82</v>
+        <v>1632</v>
       </c>
       <c r="M278" t="s">
-        <v>22</v>
+        <v>1633</v>
       </c>
       <c r="N278">
-        <v>92407</v>
+        <v>85282</v>
       </c>
       <c r="O278" t="s">
-        <v>1644</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="279" spans="1:15" ht="15">
       <c r="A279" t="s">
-        <v>1645</v>
+        <v>1635</v>
       </c>
       <c r="B279" t="s">
-        <v>1646</v>
+        <v>1636</v>
       </c>
       <c r="C279" t="s">
-        <v>920</v>
+        <v>911</v>
       </c>
       <c r="D279" t="s">
-        <v>1647</v>
+        <v>1637</v>
       </c>
       <c r="E279" t="s">
-        <v>920</v>
+        <v>911</v>
       </c>
       <c r="F279" t="s">
         <v>22</v>
       </c>
       <c r="G279">
         <v>94112</v>
       </c>
       <c r="H279" s="1">
         <v>41941</v>
       </c>
       <c r="I279" t="s">
         <v>32</v>
       </c>
       <c r="J279" t="s">
-        <v>1648</v>
+        <v>1638</v>
       </c>
       <c r="K279" t="s">
-        <v>1647</v>
+        <v>1637</v>
       </c>
       <c r="L279" t="s">
-        <v>920</v>
+        <v>911</v>
       </c>
       <c r="M279" t="s">
         <v>22</v>
       </c>
       <c r="N279">
         <v>94112</v>
       </c>
       <c r="O279" t="s">
-        <v>1649</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="280" spans="1:15" ht="15">
       <c r="A280" t="s">
-        <v>1650</v>
+        <v>1640</v>
       </c>
       <c r="B280" t="s">
-        <v>1387</v>
+        <v>1375</v>
       </c>
       <c r="C280" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D280" t="s">
-        <v>1651</v>
+        <v>1641</v>
       </c>
       <c r="E280" t="s">
-        <v>1652</v>
+        <v>1642</v>
       </c>
       <c r="F280" t="s">
         <v>22</v>
       </c>
       <c r="G280">
         <v>92675</v>
       </c>
       <c r="H280" s="1">
         <v>42016</v>
       </c>
       <c r="I280" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="J280" t="s">
-        <v>1653</v>
+        <v>1643</v>
       </c>
       <c r="K280" t="s">
-        <v>1651</v>
+        <v>1641</v>
       </c>
       <c r="L280" t="s">
-        <v>1652</v>
+        <v>1642</v>
       </c>
       <c r="M280" t="s">
         <v>22</v>
       </c>
       <c r="N280">
         <v>92675</v>
       </c>
       <c r="O280" t="s">
-        <v>1654</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="281" spans="1:15" ht="15">
       <c r="A281" t="s">
-        <v>1655</v>
+        <v>1645</v>
       </c>
       <c r="B281" t="s">
-        <v>1656</v>
+        <v>1646</v>
       </c>
       <c r="C281" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="D281" t="s">
-        <v>1657</v>
+        <v>1647</v>
       </c>
       <c r="E281" t="s">
-        <v>951</v>
+        <v>942</v>
       </c>
       <c r="F281" t="s">
         <v>22</v>
       </c>
       <c r="G281">
         <v>95207</v>
       </c>
       <c r="H281" s="1">
         <v>41527</v>
       </c>
       <c r="I281" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J281" t="s">
-        <v>1658</v>
+        <v>1648</v>
       </c>
       <c r="K281" t="s">
-        <v>1659</v>
+        <v>1649</v>
       </c>
       <c r="L281" t="s">
-        <v>951</v>
+        <v>942</v>
       </c>
       <c r="M281" t="s">
         <v>22</v>
       </c>
       <c r="N281">
         <v>95267</v>
       </c>
       <c r="O281" t="s">
-        <v>1660</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="282" spans="1:15" ht="15">
       <c r="A282" t="s">
-        <v>1661</v>
+        <v>1651</v>
       </c>
       <c r="B282" t="s">
-        <v>1662</v>
+        <v>1652</v>
       </c>
       <c r="C282" t="s">
-        <v>947</v>
+        <v>938</v>
       </c>
       <c r="D282" t="s">
-        <v>1663</v>
+        <v>1653</v>
       </c>
       <c r="E282" t="s">
-        <v>949</v>
+        <v>940</v>
       </c>
       <c r="F282" t="s">
         <v>22</v>
       </c>
       <c r="G282">
         <v>95640</v>
       </c>
       <c r="H282" s="1">
         <v>40394</v>
       </c>
       <c r="I282" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="J282" t="s">
-        <v>1664</v>
+        <v>1654</v>
       </c>
       <c r="K282" t="s">
-        <v>1663</v>
+        <v>1653</v>
       </c>
       <c r="L282" t="s">
-        <v>949</v>
+        <v>940</v>
       </c>
       <c r="M282" t="s">
         <v>22</v>
       </c>
       <c r="N282">
         <v>95640</v>
       </c>
       <c r="O282" t="s">
-        <v>1665</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="283" spans="1:15" ht="15">
       <c r="A283" t="s">
-        <v>1666</v>
+        <v>1656</v>
       </c>
       <c r="B283" t="s">
-        <v>1667</v>
+        <v>1657</v>
       </c>
       <c r="C283" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D283" t="s">
-        <v>1668</v>
+        <v>1658</v>
       </c>
       <c r="E283" t="s">
-        <v>1669</v>
+        <v>1659</v>
       </c>
       <c r="F283" t="s">
         <v>22</v>
       </c>
       <c r="G283">
         <v>92394</v>
       </c>
       <c r="H283" s="1">
         <v>40430</v>
       </c>
       <c r="I283" t="s">
-        <v>1670</v>
+        <v>1660</v>
       </c>
       <c r="J283" t="s">
-        <v>1233</v>
+        <v>1222</v>
       </c>
       <c r="K283" t="s">
-        <v>1671</v>
+        <v>1661</v>
       </c>
       <c r="L283" t="s">
-        <v>1672</v>
+        <v>1662</v>
       </c>
       <c r="M283" t="s">
         <v>22</v>
       </c>
       <c r="N283">
         <v>92301</v>
       </c>
       <c r="O283" t="s">
-        <v>1673</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="284" spans="1:15" ht="15">
       <c r="A284" t="s">
-        <v>1674</v>
+        <v>1664</v>
       </c>
       <c r="B284" t="s">
-        <v>1675</v>
+        <v>1665</v>
       </c>
       <c r="C284" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="D284" t="s">
-        <v>1676</v>
+        <v>1666</v>
       </c>
       <c r="E284" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="F284" t="s">
         <v>22</v>
       </c>
       <c r="G284" t="s">
-        <v>1677</v>
+        <v>1667</v>
       </c>
       <c r="H284" s="1">
         <v>40429</v>
       </c>
       <c r="I284" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J284" t="s">
-        <v>1675</v>
+        <v>1665</v>
       </c>
       <c r="K284" t="s">
-        <v>1676</v>
+        <v>1666</v>
       </c>
       <c r="L284" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="M284" t="s">
         <v>22</v>
       </c>
       <c r="N284" t="s">
-        <v>1677</v>
+        <v>1667</v>
       </c>
       <c r="O284" t="s">
-        <v>1678</v>
+        <v>1668</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="15" baseColWidth="0"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">