--- v3 (2026-05-13)
+++ v4 (2026-06-04)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2750">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2746">
   <si>
     <t>Account Number</t>
   </si>
   <si>
     <t>Program Name</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t xml:space="preserve">State </t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>Program Mail Address</t>
   </si>
   <si>
@@ -909,53 +909,50 @@
   <si>
     <t>City Of Visalia</t>
   </si>
   <si>
     <t>Tulare</t>
   </si>
   <si>
     <t>336 N Ben Maddox Way</t>
   </si>
   <si>
     <t>Visalia</t>
   </si>
   <si>
     <t>(559) 713-4533</t>
   </si>
   <si>
     <t>City of Visalia</t>
   </si>
   <si>
     <t>CS0296</t>
   </si>
   <si>
     <t>Bertolotti Disposal Inc</t>
   </si>
   <si>
-    <t>Unincorporated Stanislaus County</t>
-[...1 lines deleted...]
-  <si>
     <t>County of Stanislaus</t>
   </si>
   <si>
     <t>3800 Cornucopia Way Ste. C</t>
   </si>
   <si>
     <t>CS0301</t>
   </si>
   <si>
     <t>Santa Clara Valley Disposal Inc</t>
   </si>
   <si>
     <t>(805) 647-1414</t>
   </si>
   <si>
     <t>City of Fillmore</t>
   </si>
   <si>
     <t>250 Central Ave</t>
   </si>
   <si>
     <t>Fillmore</t>
   </si>
   <si>
     <t>CS0305</t>
@@ -2916,59 +2913,50 @@
   <si>
     <t>Corning</t>
   </si>
   <si>
     <t>(530) 824-4690</t>
   </si>
   <si>
     <t>City of Corning</t>
   </si>
   <si>
     <t>794 3rd St</t>
   </si>
   <si>
     <t>CS0951</t>
   </si>
   <si>
     <t>City of Upland</t>
   </si>
   <si>
     <t>1370 N Benson Ave</t>
   </si>
   <si>
     <t>Upland</t>
   </si>
   <si>
-    <t>CS0959</t>
-[...7 lines deleted...]
-  <si>
     <t>CS0960</t>
   </si>
   <si>
     <t>Chatsworth / West Hills</t>
   </si>
   <si>
     <t>PO Box 1460</t>
   </si>
   <si>
     <t>CS0961</t>
   </si>
   <si>
     <t>City of Malibu</t>
   </si>
   <si>
     <t>23815 Stuart Ranch Rd</t>
   </si>
   <si>
     <t>Malibu</t>
   </si>
   <si>
     <t>CS0962</t>
   </si>
   <si>
     <t>City of Calabasas</t>
@@ -3105,3971 +3093,3965 @@
   <si>
     <t>County of Fresno</t>
   </si>
   <si>
     <t>2220 Tulare St 6th Floor</t>
   </si>
   <si>
     <t>CS0997</t>
   </si>
   <si>
     <t>(805) 955-4342</t>
   </si>
   <si>
     <t>City of Westlake Village</t>
   </si>
   <si>
     <t>31200 Oak Crest Dr</t>
   </si>
   <si>
     <t>Westlake Village</t>
   </si>
   <si>
     <t>91361-4643</t>
   </si>
   <si>
-    <t>CS1004</t>
-[...2 lines deleted...]
-    <t>(714) 497-7426</t>
+    <t>CS1011</t>
+  </si>
+  <si>
+    <t>Varner Bros Inc</t>
+  </si>
+  <si>
+    <t>1808 Roberts Ln</t>
+  </si>
+  <si>
+    <t>9400 Cherry Ave Bldg C</t>
+  </si>
+  <si>
+    <t>92335-7119</t>
+  </si>
+  <si>
+    <t>(661) 399-2944x104</t>
+  </si>
+  <si>
+    <t>City of Bakersfield</t>
+  </si>
+  <si>
+    <t>4101 Truxtun Ave Bldg A</t>
+  </si>
+  <si>
+    <t>(661) 326-3114</t>
+  </si>
+  <si>
+    <t>CS1014</t>
+  </si>
+  <si>
+    <t>1333 E Turner Rd Gate 2</t>
+  </si>
+  <si>
+    <t>Lodi</t>
+  </si>
+  <si>
+    <t>(916) 347-8167</t>
+  </si>
+  <si>
+    <t>City of Lodi</t>
+  </si>
+  <si>
+    <t>PO Box 3006</t>
+  </si>
+  <si>
+    <t>CS1015</t>
+  </si>
+  <si>
+    <t>County of Sacramento</t>
+  </si>
+  <si>
+    <t>9850 Goethe Rd</t>
+  </si>
+  <si>
+    <t>CS1016</t>
+  </si>
+  <si>
+    <t>Areas A, B, E</t>
+  </si>
+  <si>
+    <t>County of San Joaquin</t>
+  </si>
+  <si>
+    <t>PO Box 1810</t>
+  </si>
+  <si>
+    <t>CS1028</t>
+  </si>
+  <si>
+    <t>City of Santa Fe Springs</t>
+  </si>
+  <si>
+    <t>11710 E Telegraph Rd</t>
+  </si>
+  <si>
+    <t>Santa FE Springs</t>
+  </si>
+  <si>
+    <t>CS1030</t>
+  </si>
+  <si>
+    <t>City of Santa Clara</t>
+  </si>
+  <si>
+    <t>1500 Warburton Ave</t>
+  </si>
+  <si>
+    <t>CS1033</t>
+  </si>
+  <si>
+    <t>City of San Clemente</t>
+  </si>
+  <si>
+    <t>380 Avenida Pico</t>
+  </si>
+  <si>
+    <t>San Clemente</t>
+  </si>
+  <si>
+    <t>CS1034</t>
+  </si>
+  <si>
+    <t>City of San Juan Capistrano</t>
+  </si>
+  <si>
+    <t>32400 Paseo Adelanto</t>
+  </si>
+  <si>
+    <t>San Juan Capistrano</t>
+  </si>
+  <si>
+    <t>CS1035</t>
+  </si>
+  <si>
+    <t>City of Laguna Niguel</t>
+  </si>
+  <si>
+    <t>30111 Crown Valley Pkwy</t>
+  </si>
+  <si>
+    <t>Laguna Niguel</t>
+  </si>
+  <si>
+    <t>CS1036</t>
+  </si>
+  <si>
+    <t>City of Laguna Hills</t>
+  </si>
+  <si>
+    <t>24035 El Toro Rd</t>
+  </si>
+  <si>
+    <t>Laguna Hills</t>
+  </si>
+  <si>
+    <t>CS1037</t>
+  </si>
+  <si>
+    <t>City of Dana Point</t>
+  </si>
+  <si>
+    <t>33282 Street of the Golden Lantern</t>
+  </si>
+  <si>
+    <t>Dana Point</t>
+  </si>
+  <si>
+    <t>CS1041</t>
+  </si>
+  <si>
+    <t>City of Aliso Viejo</t>
+  </si>
+  <si>
+    <t>12 Journey</t>
+  </si>
+  <si>
+    <t>Aliso Viejo</t>
+  </si>
+  <si>
+    <t>CS1042</t>
+  </si>
+  <si>
+    <t>Upper Valley Disposal Inc</t>
+  </si>
+  <si>
+    <t>Napa</t>
+  </si>
+  <si>
+    <t>1285 Whitehall Ln</t>
+  </si>
+  <si>
+    <t>Saint Helena</t>
+  </si>
+  <si>
+    <t>PO Box 382</t>
+  </si>
+  <si>
+    <t>(707) 963-7988</t>
+  </si>
+  <si>
+    <t>Upper Valley Waste Management Agency</t>
+  </si>
+  <si>
+    <t>1195 3rd St</t>
+  </si>
+  <si>
+    <t>CS1043</t>
+  </si>
+  <si>
+    <t>County of Glenn</t>
+  </si>
+  <si>
+    <t>Glenn</t>
+  </si>
+  <si>
+    <t>P O Box 1070</t>
+  </si>
+  <si>
+    <t>Willows</t>
+  </si>
+  <si>
+    <t>CS1044</t>
+  </si>
+  <si>
+    <t>City of Orland</t>
+  </si>
+  <si>
+    <t>815 4th St</t>
+  </si>
+  <si>
+    <t>Orland</t>
+  </si>
+  <si>
+    <t>CS1045</t>
+  </si>
+  <si>
+    <t>City of Willows</t>
+  </si>
+  <si>
+    <t>201 N Lassen</t>
+  </si>
+  <si>
+    <t>CS1046</t>
+  </si>
+  <si>
+    <t>CS1047</t>
+  </si>
+  <si>
+    <t>Intermountain Disposal Inc</t>
+  </si>
+  <si>
+    <t>Plumas</t>
+  </si>
+  <si>
+    <t>185 N Beckwith St</t>
+  </si>
+  <si>
+    <t>Portola</t>
+  </si>
+  <si>
+    <t>(530) 832-4879x311</t>
+  </si>
+  <si>
+    <t>City of Portola</t>
+  </si>
+  <si>
+    <t>P O Box 1225</t>
+  </si>
+  <si>
+    <t>CS1048</t>
+  </si>
+  <si>
+    <t>Cayucos Sanitary District</t>
+  </si>
+  <si>
+    <t>P O Box 333</t>
+  </si>
+  <si>
+    <t>Cayucos</t>
+  </si>
+  <si>
+    <t>CS1049</t>
+  </si>
+  <si>
+    <t>Los Osos Community Services District</t>
+  </si>
+  <si>
+    <t>2122 9th St</t>
+  </si>
+  <si>
+    <t>Los Osos</t>
+  </si>
+  <si>
+    <t>CS1050</t>
+  </si>
+  <si>
+    <t>Oceano Community Services District</t>
+  </si>
+  <si>
+    <t>1655 Front St</t>
+  </si>
+  <si>
+    <t>Oceano</t>
+  </si>
+  <si>
+    <t>CS1051</t>
+  </si>
+  <si>
+    <t>Nipomo Community Services District</t>
+  </si>
+  <si>
+    <t>148 S Wilson</t>
+  </si>
+  <si>
+    <t>Nipomo</t>
+  </si>
+  <si>
+    <t>CS1060</t>
+  </si>
+  <si>
+    <t>Alameda County Industries Inc</t>
+  </si>
+  <si>
+    <t>610 Aladdin Ave</t>
+  </si>
+  <si>
+    <t>San Leandro</t>
+  </si>
+  <si>
+    <t>(510) 357-7282</t>
+  </si>
+  <si>
+    <t>City of San Leandro</t>
+  </si>
+  <si>
+    <t>CS1061</t>
+  </si>
+  <si>
+    <t>Alameda County Industries AR Inc</t>
+  </si>
+  <si>
+    <t>City of Alameda</t>
+  </si>
+  <si>
+    <t>2263 Santa Clara Ave Room 220</t>
+  </si>
+  <si>
+    <t>CS1063</t>
+  </si>
+  <si>
+    <t>CS1064</t>
+  </si>
+  <si>
+    <t>City of San Anselmo</t>
+  </si>
+  <si>
+    <t>525 San Anselmo Ave</t>
+  </si>
+  <si>
+    <t>San Anselmo</t>
+  </si>
+  <si>
+    <t>CS1065</t>
+  </si>
+  <si>
+    <t>(310) 486-2274</t>
+  </si>
+  <si>
+    <t>City of Arcadia</t>
+  </si>
+  <si>
+    <t>11800 Goldring Rd</t>
+  </si>
+  <si>
+    <t>Arcadia</t>
+  </si>
+  <si>
+    <t>CS1069</t>
+  </si>
+  <si>
+    <t>2569 Scott Ave</t>
+  </si>
+  <si>
+    <t>(530) 893-0333</t>
+  </si>
+  <si>
+    <t>City of Biggs</t>
+  </si>
+  <si>
+    <t>P O Box 307</t>
+  </si>
+  <si>
+    <t>Biggs</t>
+  </si>
+  <si>
+    <t>CS1070</t>
+  </si>
+  <si>
+    <t>City of Gridley</t>
+  </si>
+  <si>
+    <t>685 Kentucky St</t>
+  </si>
+  <si>
+    <t>Gridley</t>
+  </si>
+  <si>
+    <t>CS1071</t>
+  </si>
+  <si>
+    <t>P O Box 3420</t>
+  </si>
+  <si>
+    <t>CS1072</t>
+  </si>
+  <si>
+    <t>Allied Waste Systems Inc</t>
+  </si>
+  <si>
+    <t>441 N Buchanan Cir</t>
+  </si>
+  <si>
+    <t>Pacheco</t>
+  </si>
+  <si>
+    <t>(925) 671-5804</t>
+  </si>
+  <si>
+    <t>City of Antioch</t>
+  </si>
+  <si>
+    <t>P O Box 5007</t>
+  </si>
+  <si>
+    <t>Antioch</t>
+  </si>
+  <si>
+    <t>CS1073</t>
+  </si>
+  <si>
+    <t>City of Benicia</t>
+  </si>
+  <si>
+    <t>250 East L St</t>
+  </si>
+  <si>
+    <t>Benicia</t>
+  </si>
+  <si>
+    <t>CS1074</t>
+  </si>
+  <si>
+    <t>Unincorporated County of Contra Costa</t>
+  </si>
+  <si>
+    <t>CS1075</t>
+  </si>
+  <si>
+    <t>Mountain View Sanitary District</t>
+  </si>
+  <si>
+    <t>P O Box 2757</t>
+  </si>
+  <si>
+    <t>CS1076</t>
+  </si>
+  <si>
+    <t>City of Clayton</t>
+  </si>
+  <si>
+    <t>6000 Heritage Tr</t>
+  </si>
+  <si>
+    <t>Clayton</t>
+  </si>
+  <si>
+    <t>CS1077</t>
+  </si>
+  <si>
+    <t>City of Martinez</t>
+  </si>
+  <si>
+    <t>525 Henrietta St</t>
+  </si>
+  <si>
+    <t>CS1078</t>
+  </si>
+  <si>
+    <t>City of Pleasant Hill</t>
+  </si>
+  <si>
+    <t>100 Gregory Ln</t>
+  </si>
+  <si>
+    <t>Pleasant Hill</t>
+  </si>
+  <si>
+    <t>CS1079</t>
+  </si>
+  <si>
+    <t>South Lake Refuse Company LLC</t>
+  </si>
+  <si>
+    <t>16000 Kugleman St</t>
+  </si>
+  <si>
+    <t>Lower Lake</t>
+  </si>
+  <si>
+    <t>PO Box 60</t>
+  </si>
+  <si>
+    <t>County of Lake</t>
+  </si>
+  <si>
+    <t>333 Second Street</t>
+  </si>
+  <si>
+    <t>CS1082</t>
+  </si>
+  <si>
+    <t>City of Hidden Hills</t>
+  </si>
+  <si>
+    <t>6165 Spring Valley Rd</t>
+  </si>
+  <si>
+    <t>Hidden Hills</t>
+  </si>
+  <si>
+    <t>CS1083</t>
+  </si>
+  <si>
+    <t>City of Port Hueneme</t>
+  </si>
+  <si>
+    <t>250 N Ventura Rd</t>
+  </si>
+  <si>
+    <t>Port Hueneme</t>
+  </si>
+  <si>
+    <t>(805) 986-6657</t>
+  </si>
+  <si>
+    <t>CS1084</t>
+  </si>
+  <si>
+    <t>City of Monrovia</t>
+  </si>
+  <si>
+    <t>415 S Ivy Ave</t>
+  </si>
+  <si>
+    <t>Monrovia</t>
+  </si>
+  <si>
+    <t>CS1085</t>
+  </si>
+  <si>
+    <t>City of Sierra Madre</t>
+  </si>
+  <si>
+    <t>232 W Sierra Madre Blvd</t>
+  </si>
+  <si>
+    <t>Sierra Madre</t>
+  </si>
+  <si>
+    <t>CS1090</t>
+  </si>
+  <si>
+    <t>Discovery Bay Disposal Inc</t>
+  </si>
+  <si>
+    <t>85 Carol Ln</t>
+  </si>
+  <si>
+    <t>Oakley</t>
+  </si>
+  <si>
+    <t>(925) 634-3099</t>
+  </si>
+  <si>
+    <t>Discovery Bay, Bay Point, Unincorporate Bretwood</t>
+  </si>
+  <si>
+    <t>CS1091</t>
+  </si>
+  <si>
+    <t>CS1093</t>
+  </si>
+  <si>
+    <t>Allied Waste Systems, Inc</t>
+  </si>
+  <si>
+    <t>8364 Clairemont Mesa Blvd</t>
+  </si>
+  <si>
+    <t>881 Energy Way</t>
+  </si>
+  <si>
+    <t>Chula Vista</t>
+  </si>
+  <si>
+    <t>(619) 823-9433</t>
+  </si>
+  <si>
+    <t>Unincorporated County of San Diego</t>
+  </si>
+  <si>
+    <t>CS1094</t>
+  </si>
+  <si>
+    <t>City of Chula Vista</t>
+  </si>
+  <si>
+    <t>276 Fourth Ave</t>
+  </si>
+  <si>
+    <t>CS1095</t>
+  </si>
+  <si>
+    <t>City of Signal Hill</t>
+  </si>
+  <si>
+    <t>2175 Cherry Ave</t>
+  </si>
+  <si>
+    <t>Signal Hill</t>
+  </si>
+  <si>
+    <t>CS1102</t>
+  </si>
+  <si>
+    <t>Area 6</t>
+  </si>
+  <si>
+    <t>CS1103</t>
+  </si>
+  <si>
+    <t>City of San Jacinto</t>
+  </si>
+  <si>
+    <t>PO Box 488</t>
+  </si>
+  <si>
+    <t>San Jacinto</t>
+  </si>
+  <si>
+    <t>CS1104</t>
+  </si>
+  <si>
+    <t>CS1105</t>
+  </si>
+  <si>
+    <t>City of Merced</t>
+  </si>
+  <si>
+    <t>Merced</t>
+  </si>
+  <si>
+    <t>678 W 18th St</t>
+  </si>
+  <si>
+    <t>1776 Grogan Ave</t>
+  </si>
+  <si>
+    <t>(209) 385-6800</t>
+  </si>
+  <si>
+    <t>CS1110</t>
+  </si>
+  <si>
+    <t>City of Diamond Bar</t>
+  </si>
+  <si>
+    <t>21825 Copley Dr</t>
+  </si>
+  <si>
+    <t>Diamond Bar</t>
+  </si>
+  <si>
+    <t>CS1111</t>
+  </si>
+  <si>
+    <t>City of San Dimas</t>
+  </si>
+  <si>
+    <t>245 E Bonita Ave</t>
+  </si>
+  <si>
+    <t>San Dimas</t>
+  </si>
+  <si>
+    <t>CS1112</t>
+  </si>
+  <si>
+    <t>City of La Verne</t>
+  </si>
+  <si>
+    <t>3660 D St</t>
+  </si>
+  <si>
+    <t>La Verne</t>
+  </si>
+  <si>
+    <t>CS1113</t>
+  </si>
+  <si>
+    <t>CS1115</t>
+  </si>
+  <si>
+    <t>City of Oroville</t>
+  </si>
+  <si>
+    <t>1735 Montgomery St</t>
+  </si>
+  <si>
+    <t>CS1117</t>
+  </si>
+  <si>
+    <t>Yolo</t>
+  </si>
+  <si>
+    <t>1324 Paddock Pl</t>
+  </si>
+  <si>
+    <t>Woodland</t>
+  </si>
+  <si>
+    <t>(530) 406-4326</t>
+  </si>
+  <si>
+    <t>City of West Sacramento</t>
+  </si>
+  <si>
+    <t>1110 W Capitol Ave</t>
+  </si>
+  <si>
+    <t>West Sacramento</t>
+  </si>
+  <si>
+    <t>CS1121</t>
+  </si>
+  <si>
+    <t>City of Bakersfield - Solid Waste Division</t>
+  </si>
+  <si>
+    <t>4101 Truxtun Ave</t>
+  </si>
+  <si>
+    <t>CS1122</t>
+  </si>
+  <si>
+    <t>Town of Fairfax</t>
+  </si>
+  <si>
+    <t>142 Bolinas Rd</t>
+  </si>
+  <si>
+    <t>Fairfax</t>
+  </si>
+  <si>
+    <t>CS1123</t>
+  </si>
+  <si>
+    <t>City of Pasadena</t>
+  </si>
+  <si>
+    <t>233 W Mountain St</t>
+  </si>
+  <si>
+    <t>Pasadena</t>
+  </si>
+  <si>
+    <t>PO Box 7115</t>
+  </si>
+  <si>
+    <t>(626) 744-7115</t>
+  </si>
+  <si>
+    <t>P O Box 7115</t>
+  </si>
+  <si>
+    <t>CS1124</t>
+  </si>
+  <si>
+    <t>Rio Vista Sanitation Service Inc</t>
+  </si>
+  <si>
+    <t>(925) 682-9113</t>
+  </si>
+  <si>
+    <t>City of Rio Vista</t>
+  </si>
+  <si>
+    <t>1 Main St</t>
+  </si>
+  <si>
+    <t>Rio Vista</t>
+  </si>
+  <si>
+    <t>CS1125</t>
+  </si>
+  <si>
+    <t>Waste Connections of California Inc</t>
+  </si>
+  <si>
+    <t>1805 Airport Blvd</t>
+  </si>
+  <si>
+    <t>Red Bluff</t>
+  </si>
+  <si>
+    <t>(530) 528-8500</t>
+  </si>
+  <si>
+    <t>City of Red Bluff</t>
+  </si>
+  <si>
+    <t>555 Washington St</t>
+  </si>
+  <si>
+    <t>CS1126</t>
+  </si>
+  <si>
+    <t>County of Tehama</t>
+  </si>
+  <si>
+    <t>19995 Plymire Rd</t>
+  </si>
+  <si>
+    <t>CS1131</t>
+  </si>
+  <si>
+    <t>CFA 17</t>
+  </si>
+  <si>
+    <t>CS1134</t>
+  </si>
+  <si>
+    <t>CFA 16</t>
+  </si>
+  <si>
+    <t>CS1135</t>
+  </si>
+  <si>
+    <t>CFA 1 &amp; 5</t>
+  </si>
+  <si>
+    <t>CS1138</t>
+  </si>
+  <si>
+    <t>CFA 23 &amp; 24</t>
+  </si>
+  <si>
+    <t>CS1145</t>
+  </si>
+  <si>
+    <t>Mid Valley Disposal Inc</t>
+  </si>
+  <si>
+    <t>15300 W Jensen Ave</t>
+  </si>
+  <si>
+    <t>Kerman</t>
+  </si>
+  <si>
+    <t>PO Box 12385</t>
+  </si>
+  <si>
+    <t>(559) 237-9425</t>
+  </si>
+  <si>
+    <t>City of Huron</t>
+  </si>
+  <si>
+    <t>P O Box 339</t>
+  </si>
+  <si>
+    <t>Huron</t>
+  </si>
+  <si>
+    <t>CS1149</t>
+  </si>
+  <si>
+    <t>County of Kern</t>
+  </si>
+  <si>
+    <t>2700 M St</t>
+  </si>
+  <si>
+    <t>CS1150</t>
+  </si>
+  <si>
+    <t>City of Folsom</t>
+  </si>
+  <si>
+    <t>1300 Leidesdorff St</t>
+  </si>
+  <si>
+    <t>Folsom</t>
+  </si>
+  <si>
+    <t>50 Natoma St</t>
+  </si>
+  <si>
+    <t>(916) 461-6730</t>
+  </si>
+  <si>
+    <t>CS1151</t>
+  </si>
+  <si>
+    <t>City of Barstow</t>
+  </si>
+  <si>
+    <t>220 E Mountain View</t>
+  </si>
+  <si>
+    <t>Barstow</t>
+  </si>
+  <si>
+    <t>CS1158</t>
+  </si>
+  <si>
+    <t>City of Rio Dell</t>
+  </si>
+  <si>
+    <t>675 Wildwood Ave</t>
+  </si>
+  <si>
+    <t>Rio Dell</t>
+  </si>
+  <si>
+    <t>CS1160</t>
+  </si>
+  <si>
+    <t>8592 Commercial Way</t>
+  </si>
+  <si>
+    <t>(530) 221-6510</t>
+  </si>
+  <si>
+    <t>County of Shasta</t>
+  </si>
+  <si>
+    <t>1855 Placer Road Environmental Health Dept.</t>
+  </si>
+  <si>
+    <t>CS1161</t>
+  </si>
+  <si>
+    <t>City of Shasta Lake</t>
+  </si>
+  <si>
+    <t>P O Box 777</t>
+  </si>
+  <si>
+    <t>Shasta Lake</t>
+  </si>
+  <si>
+    <t>CS1162</t>
+  </si>
+  <si>
+    <t>City of Anderson</t>
+  </si>
+  <si>
+    <t>1887 Howard Street</t>
+  </si>
+  <si>
+    <t>Anderson</t>
+  </si>
+  <si>
+    <t>CS1164</t>
+  </si>
+  <si>
+    <t>Mountainside Disposal Inc</t>
+  </si>
+  <si>
+    <t>8665 S Union Ave</t>
+  </si>
+  <si>
+    <t>(661) 831-2321</t>
+  </si>
+  <si>
+    <t>Arvin, LeBec, Fraizier Park</t>
+  </si>
+  <si>
+    <t>P O Box 548</t>
+  </si>
+  <si>
+    <t>Arvin</t>
+  </si>
+  <si>
+    <t>CS1171</t>
+  </si>
+  <si>
+    <t>4100 Throwita Way</t>
+  </si>
+  <si>
+    <t>PLACERVILLE</t>
+  </si>
+  <si>
+    <t>(530) 626-4141</t>
+  </si>
+  <si>
+    <t>El Dorado Hills Community Services District</t>
+  </si>
+  <si>
+    <t>2850 Fairlane Ct</t>
+  </si>
+  <si>
+    <t>CS1172</t>
+  </si>
+  <si>
+    <t>San Miguel Garbage Company Inc</t>
+  </si>
+  <si>
+    <t>6625 Benton Rd</t>
+  </si>
+  <si>
+    <t>P O Box 249</t>
+  </si>
+  <si>
+    <t>San Miguel</t>
+  </si>
+  <si>
+    <t>(805) 467-9283</t>
+  </si>
+  <si>
+    <t>Heritage Ranch Community Service District</t>
+  </si>
+  <si>
+    <t>County of San Luis Obispo</t>
+  </si>
+  <si>
+    <t>4870 Heritage Rd</t>
+  </si>
+  <si>
+    <t>CS1173</t>
+  </si>
+  <si>
+    <t>City of Woodland</t>
+  </si>
+  <si>
+    <t>300 1st St</t>
+  </si>
+  <si>
+    <t>CS1174</t>
+  </si>
+  <si>
+    <t>City of Rolling Hills Estates</t>
+  </si>
+  <si>
+    <t>4045 Palos Verdes Drive North</t>
+  </si>
+  <si>
+    <t>Rolling Hills Estates</t>
+  </si>
+  <si>
+    <t>CS1175</t>
+  </si>
+  <si>
+    <t>1553 Berger Dr Bldg 1, Floor 2</t>
+  </si>
+  <si>
+    <t>CS1176</t>
+  </si>
+  <si>
+    <t>Town of Portola Valley</t>
+  </si>
+  <si>
+    <t>765 Portola Rd</t>
+  </si>
+  <si>
+    <t>Portola Valley</t>
+  </si>
+  <si>
+    <t>CS1178</t>
+  </si>
+  <si>
+    <t>1333 Oakland Rd</t>
+  </si>
+  <si>
+    <t>(408) 283-8500</t>
+  </si>
+  <si>
+    <t>City of San Jose</t>
+  </si>
+  <si>
+    <t>200 E Santa Clara St</t>
+  </si>
+  <si>
+    <t>CS1179</t>
+  </si>
+  <si>
+    <t>Franchise Area 7</t>
+  </si>
+  <si>
+    <t>CS1181</t>
+  </si>
+  <si>
+    <t>City of Calimesa</t>
+  </si>
+  <si>
+    <t>908 Park Ave</t>
+  </si>
+  <si>
+    <t>Calimesa</t>
+  </si>
+  <si>
+    <t>CS1184</t>
+  </si>
+  <si>
+    <t>Vandenberg Air Force Base</t>
+  </si>
+  <si>
+    <t>1515 Iceland Ave</t>
+  </si>
+  <si>
+    <t>Vandenberg AFB</t>
+  </si>
+  <si>
+    <t>CS1185</t>
+  </si>
+  <si>
+    <t>City of Piedmont</t>
+  </si>
+  <si>
+    <t>120 Vista Ave</t>
+  </si>
+  <si>
+    <t>Piedmont</t>
+  </si>
+  <si>
+    <t>CS1186</t>
+  </si>
+  <si>
+    <t>Rodeo Sanitary District</t>
+  </si>
+  <si>
+    <t>800 San Pablo Ave</t>
+  </si>
+  <si>
+    <t>Rodeo</t>
+  </si>
+  <si>
+    <t>CS1187</t>
+  </si>
+  <si>
+    <t>Crockett Sanitary Service Inc</t>
+  </si>
+  <si>
+    <t>P O Box 4100</t>
+  </si>
+  <si>
+    <t>CS1191</t>
+  </si>
+  <si>
+    <t>City of Bellflower</t>
+  </si>
+  <si>
+    <t>16600 Civic Center Dr</t>
+  </si>
+  <si>
+    <t>Bellflower</t>
+  </si>
+  <si>
+    <t>CS1194</t>
+  </si>
+  <si>
+    <t>Napa Recycling &amp; Waste Services LLC</t>
+  </si>
+  <si>
+    <t>820 Levitin Way</t>
+  </si>
+  <si>
+    <t>PO Box 239</t>
+  </si>
+  <si>
+    <t>94559-0239</t>
+  </si>
+  <si>
+    <t>(707) 256-3500</t>
+  </si>
+  <si>
+    <t>City of Napa</t>
+  </si>
+  <si>
+    <t>PO Box 660</t>
+  </si>
+  <si>
+    <t>CS1195</t>
+  </si>
+  <si>
+    <t>Napa County Recycling &amp; Waste Services LLC</t>
+  </si>
+  <si>
+    <t>PO BOX 239</t>
+  </si>
+  <si>
+    <t>(707) 255-5200</t>
+  </si>
+  <si>
+    <t>Unincorporated County of Napa</t>
+  </si>
+  <si>
+    <t>County of Napa</t>
+  </si>
+  <si>
+    <t>CS1197</t>
+  </si>
+  <si>
+    <t>Allied Waste Services of North America LLC</t>
+  </si>
+  <si>
+    <t>5501 N Golden State Blvd</t>
+  </si>
+  <si>
+    <t>(559) 277-4048</t>
+  </si>
+  <si>
+    <t>CS1199</t>
+  </si>
+  <si>
+    <t>City of Rancho Santa Margarita</t>
+  </si>
+  <si>
+    <t>22112 El Paseo</t>
+  </si>
+  <si>
+    <t>Rancho Santa Margarita</t>
+  </si>
+  <si>
+    <t>CS1200</t>
+  </si>
+  <si>
+    <t>CIty of Clovis</t>
+  </si>
+  <si>
+    <t>City of Clovis</t>
+  </si>
+  <si>
+    <t>155 N Sunnyside Ave</t>
+  </si>
+  <si>
+    <t>Clovis</t>
+  </si>
+  <si>
+    <t>CS1201</t>
+  </si>
+  <si>
+    <t>City of Murrieta</t>
+  </si>
+  <si>
+    <t>24601 Jefferson Ave</t>
+  </si>
+  <si>
+    <t>Murrieta</t>
+  </si>
+  <si>
+    <t>CS1203</t>
+  </si>
+  <si>
+    <t>Recology American Canyon</t>
+  </si>
+  <si>
+    <t>(707) 552-3110</t>
+  </si>
+  <si>
+    <t>City of American Canyon</t>
+  </si>
+  <si>
+    <t>205 Wetlands Edge Rd</t>
+  </si>
+  <si>
+    <t>American Canyon</t>
+  </si>
+  <si>
+    <t>CS1204</t>
+  </si>
+  <si>
+    <t>CS1205</t>
+  </si>
+  <si>
+    <t>10863 Gold Center Dr</t>
+  </si>
+  <si>
+    <t>Rancho Cordova</t>
+  </si>
+  <si>
+    <t>(916) 876-5951</t>
+  </si>
+  <si>
+    <t>CS1209</t>
+  </si>
+  <si>
+    <t>City of Walnut</t>
+  </si>
+  <si>
+    <t>21701 E Valley Blvd</t>
+  </si>
+  <si>
+    <t>Walnut</t>
+  </si>
+  <si>
+    <t>CS1210</t>
+  </si>
+  <si>
+    <t>City of El Monte</t>
+  </si>
+  <si>
+    <t>11333 Valley Blvd</t>
+  </si>
+  <si>
+    <t>El Monte</t>
+  </si>
+  <si>
+    <t>CS1211</t>
+  </si>
+  <si>
+    <t>CS1215</t>
+  </si>
+  <si>
+    <t>City of Porterville</t>
+  </si>
+  <si>
+    <t>555 N Prospect St</t>
+  </si>
+  <si>
+    <t>Porterville</t>
+  </si>
+  <si>
+    <t>291 N Main St</t>
+  </si>
+  <si>
+    <t>(559) 782-7514</t>
+  </si>
+  <si>
+    <t>CS1217</t>
+  </si>
+  <si>
+    <t>City of Winters</t>
+  </si>
+  <si>
+    <t>318 First St</t>
+  </si>
+  <si>
+    <t>Winters</t>
+  </si>
+  <si>
+    <t>CS1218</t>
+  </si>
+  <si>
+    <t>Orange Avenue Disposal Inc</t>
+  </si>
+  <si>
+    <t>3457 S Cedar Ave</t>
+  </si>
+  <si>
+    <t>PO Box 446</t>
+  </si>
+  <si>
+    <t>(559) 233-1158</t>
+  </si>
+  <si>
+    <t>CS1219</t>
+  </si>
+  <si>
+    <t>Del Rey Community Services District</t>
+  </si>
+  <si>
+    <t>PO Box 186</t>
+  </si>
+  <si>
+    <t>Del Rey</t>
+  </si>
+  <si>
+    <t>CS1220</t>
+  </si>
+  <si>
+    <t>Malaga County Water District</t>
+  </si>
+  <si>
+    <t>3580 S Frank St</t>
+  </si>
+  <si>
+    <t>CS1221</t>
+  </si>
+  <si>
+    <t>Rancho Murieta Community Services District</t>
+  </si>
+  <si>
+    <t>PO Box 1050</t>
+  </si>
+  <si>
+    <t>Rancho Murieta</t>
+  </si>
+  <si>
+    <t>CS1228</t>
+  </si>
+  <si>
+    <t>Burrtec Waste and Recycling Services LLC</t>
+  </si>
+  <si>
+    <t>41575 Eclectic St</t>
+  </si>
+  <si>
+    <t>Palm Desert</t>
+  </si>
+  <si>
+    <t>(760) 272-9289</t>
+  </si>
+  <si>
+    <t>Joshua Tree, Morongo Valley</t>
+  </si>
+  <si>
+    <t>CS1229</t>
+  </si>
+  <si>
+    <t>City of Palm Desert</t>
+  </si>
+  <si>
+    <t>73510 Fred Waring Dr</t>
+  </si>
+  <si>
+    <t>CS1230</t>
+  </si>
+  <si>
+    <t>Area 11</t>
+  </si>
+  <si>
+    <t>CS1231</t>
+  </si>
+  <si>
+    <t>City of Coachella</t>
+  </si>
+  <si>
+    <t>1515 Sixth St</t>
+  </si>
+  <si>
+    <t>Coachella</t>
+  </si>
+  <si>
+    <t>CS1232</t>
+  </si>
+  <si>
+    <t>City of Indio</t>
+  </si>
+  <si>
+    <t>100 Civic Center Mall</t>
+  </si>
+  <si>
+    <t>Indio</t>
+  </si>
+  <si>
+    <t>CS1233</t>
+  </si>
+  <si>
+    <t>City of Indian Wells</t>
+  </si>
+  <si>
+    <t>44950 El Dorado Dr</t>
+  </si>
+  <si>
+    <t>Indian Wells</t>
+  </si>
+  <si>
+    <t>CS1234</t>
+  </si>
+  <si>
+    <t>City of Placerville</t>
+  </si>
+  <si>
+    <t>3101 Center St</t>
+  </si>
+  <si>
+    <t>CS1235</t>
+  </si>
+  <si>
+    <t>1021 Harvard Wy</t>
+  </si>
+  <si>
+    <t>El Dorado Hills</t>
+  </si>
+  <si>
+    <t>CS1236</t>
+  </si>
+  <si>
+    <t>CS1237</t>
+  </si>
+  <si>
+    <t>City of Twentynine Palms</t>
+  </si>
+  <si>
+    <t>6136 Adobe Rd</t>
+  </si>
+  <si>
+    <t>Twentynine Palms</t>
+  </si>
+  <si>
+    <t>CS1238</t>
+  </si>
+  <si>
+    <t>City of Rancho Mirage</t>
+  </si>
+  <si>
+    <t>69825 Hwy 111</t>
+  </si>
+  <si>
+    <t>Rancho Mirage</t>
+  </si>
+  <si>
+    <t>CS1239</t>
+  </si>
+  <si>
+    <t>Town of Yucca Valley</t>
+  </si>
+  <si>
+    <t>City of Yucca Valley</t>
+  </si>
+  <si>
+    <t>57090 Twentynine Palms Hwy</t>
+  </si>
+  <si>
+    <t>Yucca Valley</t>
+  </si>
+  <si>
+    <t>CS1240</t>
+  </si>
+  <si>
+    <t>City of La Quinta</t>
+  </si>
+  <si>
+    <t>78-495 Calle Tampico</t>
+  </si>
+  <si>
+    <t>La Quinta</t>
+  </si>
+  <si>
+    <t>CS1241</t>
+  </si>
+  <si>
+    <t>City of Cathedral City</t>
+  </si>
+  <si>
+    <t>68700 Avenida Lalo Guerrero</t>
+  </si>
+  <si>
+    <t>Cathedral City</t>
+  </si>
+  <si>
+    <t>CS1245</t>
+  </si>
+  <si>
+    <t>4741 Watt Ave</t>
+  </si>
+  <si>
+    <t>North Highlands</t>
+  </si>
+  <si>
+    <t>3326 Fitzgerald Rd</t>
+  </si>
+  <si>
+    <t>(916) 631-0600</t>
+  </si>
+  <si>
+    <t>City of Elk Grove</t>
+  </si>
+  <si>
+    <t>8380 Laguna Palms Way</t>
+  </si>
+  <si>
+    <t>Elk Grove</t>
+  </si>
+  <si>
+    <t>CS1247</t>
+  </si>
+  <si>
+    <t>CS1248</t>
+  </si>
+  <si>
+    <t>City of Beaumont</t>
+  </si>
+  <si>
+    <t>550 E 6th St</t>
+  </si>
+  <si>
+    <t>Beaumont</t>
+  </si>
+  <si>
+    <t>CS1252</t>
+  </si>
+  <si>
+    <t>Allied Waste Transportation Inc</t>
+  </si>
+  <si>
+    <t>Imperial</t>
+  </si>
+  <si>
+    <t>702 E Heil Ave</t>
+  </si>
+  <si>
+    <t>El Centro</t>
+  </si>
+  <si>
+    <t>2217 E 13th St</t>
+  </si>
+  <si>
+    <t>Yuma</t>
+  </si>
+  <si>
+    <t>AZ</t>
+  </si>
+  <si>
+    <t>(928) 388-6151</t>
+  </si>
+  <si>
+    <t>City of Imperial</t>
+  </si>
+  <si>
+    <t>CS1253</t>
+  </si>
+  <si>
+    <t>CS1255</t>
+  </si>
+  <si>
+    <t>City of Brawley</t>
+  </si>
+  <si>
+    <t>180 S Western Ave</t>
+  </si>
+  <si>
+    <t>Brawley</t>
+  </si>
+  <si>
+    <t>CS1256</t>
+  </si>
+  <si>
+    <t>City of Calexico</t>
+  </si>
+  <si>
+    <t>608 Heber Ave</t>
+  </si>
+  <si>
+    <t>Calexico</t>
+  </si>
+  <si>
+    <t>CS1258</t>
+  </si>
+  <si>
+    <t>San Miguel Community Service District</t>
+  </si>
+  <si>
+    <t>PO Box 190</t>
+  </si>
+  <si>
+    <t>CS1260</t>
+  </si>
+  <si>
+    <t>City of Citrus Heights</t>
+  </si>
+  <si>
+    <t>6237 Fountain Square Dr</t>
+  </si>
+  <si>
+    <t>Citrus Heights</t>
+  </si>
+  <si>
+    <t>CS1263</t>
+  </si>
+  <si>
+    <t>Northern Recycling Operations and Waste Services LLC</t>
+  </si>
+  <si>
+    <t>920 American Way</t>
+  </si>
+  <si>
+    <t>Paradise</t>
+  </si>
+  <si>
+    <t>PO Box 2529</t>
+  </si>
+  <si>
+    <t>(530) 876-3340</t>
+  </si>
+  <si>
+    <t>Town of Paradise</t>
+  </si>
+  <si>
+    <t>City of Paradise</t>
+  </si>
+  <si>
+    <t>5555 Skyway</t>
+  </si>
+  <si>
+    <t>CS1265</t>
+  </si>
+  <si>
+    <t>CS1266</t>
+  </si>
+  <si>
+    <t>CS1267</t>
+  </si>
+  <si>
+    <t>Universal Waste Systems Inc</t>
+  </si>
+  <si>
+    <t>9016 Norwalk Blvd</t>
+  </si>
+  <si>
+    <t>Santa Fe Springs</t>
+  </si>
+  <si>
+    <t>PO Box 3038</t>
+  </si>
+  <si>
+    <t>Whittier</t>
+  </si>
+  <si>
+    <t>(562) 941-4900</t>
+  </si>
+  <si>
+    <t>West Whittier</t>
+  </si>
+  <si>
+    <t>CS1273</t>
+  </si>
+  <si>
+    <t>California Valley Community Services District</t>
+  </si>
+  <si>
+    <t>13080 Soda Lake Rd</t>
+  </si>
+  <si>
+    <t>California Valley</t>
+  </si>
+  <si>
+    <t>HCR 69 Box3094</t>
+  </si>
+  <si>
+    <t>(805) 475-2211</t>
+  </si>
+  <si>
+    <t>CS1275</t>
+  </si>
+  <si>
+    <t>Valinda - Basset</t>
+  </si>
+  <si>
+    <t>CS1276</t>
+  </si>
+  <si>
+    <t>City of Moreno Valley</t>
+  </si>
+  <si>
+    <t>P O Box 88005</t>
+  </si>
+  <si>
+    <t>CS1277</t>
+  </si>
+  <si>
+    <t>City of Scotts Valley</t>
+  </si>
+  <si>
+    <t>1 Civic Center Dr</t>
+  </si>
+  <si>
+    <t>Scotts Valley</t>
+  </si>
+  <si>
+    <t>CS1278</t>
+  </si>
+  <si>
+    <t>Unincorporated County of Santa Cruz</t>
+  </si>
+  <si>
+    <t>County of Santa Cruz</t>
+  </si>
+  <si>
+    <t>701 Ocean St</t>
+  </si>
+  <si>
+    <t>CS1279</t>
+  </si>
+  <si>
+    <t>City of Capitola</t>
+  </si>
+  <si>
+    <t>420 Capitola Ave</t>
+  </si>
+  <si>
+    <t>Capitola</t>
+  </si>
+  <si>
+    <t>CS1281</t>
+  </si>
+  <si>
+    <t>1120 Madison Ln</t>
+  </si>
+  <si>
+    <t>Salinas</t>
+  </si>
+  <si>
+    <t>(831) 751-5443</t>
+  </si>
+  <si>
+    <t>City of Salinas</t>
+  </si>
+  <si>
+    <t>200 Lincoln Ave</t>
+  </si>
+  <si>
+    <t>CS1283</t>
+  </si>
+  <si>
+    <t>14905 S San Pedro St</t>
+  </si>
+  <si>
+    <t>Gardena</t>
+  </si>
+  <si>
+    <t>(562) 347-4043</t>
+  </si>
+  <si>
+    <t>City of Hawthorne</t>
+  </si>
+  <si>
+    <t>4455 W 126th St</t>
+  </si>
+  <si>
+    <t>Hawthorne</t>
+  </si>
+  <si>
+    <t>CS1284</t>
+  </si>
+  <si>
+    <t>City of Grand Terrace</t>
+  </si>
+  <si>
+    <t>22795 Barton Rd</t>
+  </si>
+  <si>
+    <t>Grand Terrace</t>
+  </si>
+  <si>
+    <t>CS1286</t>
+  </si>
+  <si>
+    <t>Burbank Sanitary District</t>
+  </si>
+  <si>
+    <t>20833 Stevens Creek Blvd</t>
+  </si>
+  <si>
+    <t>CS1287</t>
+  </si>
+  <si>
+    <t>City of Banning</t>
+  </si>
+  <si>
+    <t>99 East Ramsey St</t>
+  </si>
+  <si>
+    <t>Banning</t>
+  </si>
+  <si>
+    <t>CS1293</t>
+  </si>
+  <si>
+    <t>Lake County Waste Solutions Inc</t>
+  </si>
+  <si>
+    <t>230 Soda Bay Rd</t>
+  </si>
+  <si>
+    <t>P O Box 60</t>
+  </si>
+  <si>
+    <t>CS1296</t>
+  </si>
+  <si>
+    <t>Clearlake Waste Solutions Inc</t>
+  </si>
+  <si>
+    <t>3515 Taylor Dr</t>
+  </si>
+  <si>
+    <t>City of Clearlake</t>
+  </si>
+  <si>
+    <t>14050 Olympic Drive</t>
+  </si>
+  <si>
+    <t>Clearlake</t>
+  </si>
+  <si>
+    <t>CS1297</t>
+  </si>
+  <si>
+    <t>Tamalpais Community Services District</t>
+  </si>
+  <si>
+    <t>305 Bell Ln</t>
+  </si>
+  <si>
+    <t>(415) 388-6393</t>
+  </si>
+  <si>
+    <t>Tamalpais Community Service District</t>
+  </si>
+  <si>
+    <t>305 Bell Lane</t>
+  </si>
+  <si>
+    <t>Tamalpais Valley</t>
+  </si>
+  <si>
+    <t>CS1298</t>
+  </si>
+  <si>
+    <t>Tri-Cities Disposal &amp; Recycling Inc</t>
+  </si>
+  <si>
+    <t>(888) 678-6798</t>
+  </si>
+  <si>
+    <t>Salinas Valley Solid Waste Authority</t>
+  </si>
+  <si>
+    <t>PO Box 2159</t>
+  </si>
+  <si>
+    <t>CS1299</t>
+  </si>
+  <si>
+    <t>City of Tustin</t>
+  </si>
+  <si>
+    <t>300 Centennial Way</t>
+  </si>
+  <si>
+    <t>Tustin</t>
+  </si>
+  <si>
+    <t>CS1300</t>
+  </si>
+  <si>
+    <t>City of Newport Beach</t>
+  </si>
+  <si>
+    <t>3300 Newport Blvd</t>
+  </si>
+  <si>
+    <t>Newport Beach</t>
+  </si>
+  <si>
+    <t>CS130197.001</t>
+  </si>
+  <si>
+    <t>West Valley Solid Waste Management Authority</t>
+  </si>
+  <si>
+    <t>CS130386.001</t>
+  </si>
+  <si>
+    <t>Livermore Sanitation Inc</t>
+  </si>
+  <si>
+    <t>7000 National Dr</t>
+  </si>
+  <si>
+    <t>Livermore</t>
+  </si>
+  <si>
+    <t>(925) 449-7300</t>
+  </si>
+  <si>
+    <t>City of Livermore</t>
+  </si>
+  <si>
+    <t>3500 Robertson Park Rd</t>
+  </si>
+  <si>
+    <t>CS1305</t>
+  </si>
+  <si>
+    <t>Paso Robles Country Disposal Inc</t>
+  </si>
+  <si>
+    <t>PO Box 753</t>
+  </si>
+  <si>
+    <t>(805) 238-2385</t>
+  </si>
+  <si>
+    <t>County Government Center</t>
+  </si>
+  <si>
+    <t>CS1306</t>
+  </si>
+  <si>
+    <t>Amador Valley Industries LLC</t>
+  </si>
+  <si>
+    <t>City of Dublin</t>
+  </si>
+  <si>
+    <t>100 Civic Plz</t>
+  </si>
+  <si>
+    <t>Dublin</t>
+  </si>
+  <si>
+    <t>CS1307</t>
+  </si>
+  <si>
+    <t>County of Butte</t>
+  </si>
+  <si>
+    <t>Butte County</t>
+  </si>
+  <si>
+    <t>7 County Center Dr</t>
+  </si>
+  <si>
+    <t>CS1308</t>
+  </si>
+  <si>
+    <t>City of Eureka</t>
+  </si>
+  <si>
+    <t>531 K St</t>
+  </si>
+  <si>
+    <t>(707) 268-1858</t>
+  </si>
+  <si>
+    <t>CS1312</t>
+  </si>
+  <si>
+    <t>Recology Dixon</t>
+  </si>
+  <si>
+    <t>City of Dixon</t>
+  </si>
+  <si>
+    <t>600 East A St</t>
+  </si>
+  <si>
+    <t>Dixon</t>
+  </si>
+  <si>
+    <t>CS1313</t>
+  </si>
+  <si>
+    <t>City of Highland</t>
+  </si>
+  <si>
+    <t>27215 Baseline St</t>
+  </si>
+  <si>
+    <t>Highland</t>
+  </si>
+  <si>
+    <t>CS131331.001</t>
+  </si>
+  <si>
+    <t>Mission Trail Waste Systems Inc</t>
+  </si>
+  <si>
+    <t>1060 Richard Ave</t>
+  </si>
+  <si>
+    <t>(408) 727-5365</t>
+  </si>
+  <si>
+    <t>City of Los Altos</t>
+  </si>
+  <si>
+    <t>1 N San Antonio Rd</t>
+  </si>
+  <si>
+    <t>Los Altos</t>
+  </si>
+  <si>
+    <t>CS1314</t>
+  </si>
+  <si>
+    <t>City of West Hollywood</t>
+  </si>
+  <si>
+    <t>8300 Santa Monica Blvd</t>
+  </si>
+  <si>
+    <t>West Hollywood</t>
+  </si>
+  <si>
+    <t>CS1329</t>
+  </si>
+  <si>
+    <t>Rubidoux CDS</t>
+  </si>
+  <si>
+    <t>Rubidoux CSD</t>
+  </si>
+  <si>
+    <t>P O Box 3098</t>
+  </si>
+  <si>
+    <t>Rubidoux</t>
+  </si>
+  <si>
+    <t>CS1330</t>
+  </si>
+  <si>
+    <t>Pena's Disposal Inc</t>
+  </si>
+  <si>
+    <t>12094 Avenue 408</t>
+  </si>
+  <si>
+    <t>Cutler</t>
+  </si>
+  <si>
+    <t>93615-2055</t>
+  </si>
+  <si>
+    <t>(559) 528-3909</t>
+  </si>
+  <si>
+    <t>Unincorporated Tulare County</t>
+  </si>
+  <si>
+    <t>County of Tulare</t>
+  </si>
+  <si>
+    <t>5961 South Mooney</t>
+  </si>
+  <si>
+    <t>CS1331</t>
+  </si>
+  <si>
+    <t>City of Dinuba</t>
+  </si>
+  <si>
+    <t>1088 E Kamm</t>
+  </si>
+  <si>
+    <t>Dinuba</t>
+  </si>
+  <si>
+    <t>CS1332</t>
+  </si>
+  <si>
+    <t>Unincorporated Fresno County</t>
+  </si>
+  <si>
+    <t>CS1333</t>
+  </si>
+  <si>
+    <t>Hollister, San Juan Bautista, unincorporated County of San Benito</t>
+  </si>
+  <si>
+    <t>County of San Benito</t>
+  </si>
+  <si>
+    <t>San Benito</t>
+  </si>
+  <si>
+    <t>2301 Technology Pkwy</t>
+  </si>
+  <si>
+    <t>Hollister</t>
+  </si>
+  <si>
+    <t>CS1334</t>
+  </si>
+  <si>
+    <t>East Pasadena</t>
+  </si>
+  <si>
+    <t>900 S Fremont</t>
+  </si>
+  <si>
+    <t>CS1338</t>
+  </si>
+  <si>
+    <t>Morongo Band of Mission Indians</t>
+  </si>
+  <si>
+    <t>12700 Pumarra Rd</t>
+  </si>
+  <si>
+    <t>(951) 755-5127</t>
+  </si>
+  <si>
+    <t>Morongo Reservation</t>
+  </si>
+  <si>
+    <t>CS1340</t>
+  </si>
+  <si>
+    <t>Ukiah Waste Solutions Inc</t>
+  </si>
+  <si>
+    <t>(707) 234-6401</t>
+  </si>
+  <si>
+    <t>City of Ukiah</t>
+  </si>
+  <si>
+    <t>300 Seminary Ave</t>
+  </si>
+  <si>
+    <t>CS1341</t>
+  </si>
+  <si>
+    <t>Malibu Garbage Disposal District</t>
+  </si>
+  <si>
+    <t>CS134284.001</t>
+  </si>
+  <si>
+    <t>Recology San Mateo County</t>
+  </si>
+  <si>
+    <t>225 Shoreway Rd</t>
+  </si>
+  <si>
+    <t>San Carlos</t>
+  </si>
+  <si>
+    <t>(650) 595-3900</t>
+  </si>
+  <si>
+    <t>County of San Mateo</t>
+  </si>
+  <si>
+    <t>555 County Center</t>
+  </si>
+  <si>
+    <t>Redwood City</t>
+  </si>
+  <si>
+    <t>CS134284.002</t>
+  </si>
+  <si>
+    <t>West Bay Sanitary District</t>
+  </si>
+  <si>
+    <t>500 Laurel St</t>
+  </si>
+  <si>
+    <t>Menlo Park</t>
+  </si>
+  <si>
+    <t>(415) 321-0384</t>
+  </si>
+  <si>
+    <t>CS134284.003</t>
+  </si>
+  <si>
+    <t>City of San Mateo</t>
+  </si>
+  <si>
+    <t>330 W 20th Ave</t>
+  </si>
+  <si>
+    <t>CS134284.004</t>
+  </si>
+  <si>
+    <t>City of San Carlos</t>
+  </si>
+  <si>
+    <t>600 Elm St</t>
+  </si>
+  <si>
+    <t>CS134284.005</t>
+  </si>
+  <si>
+    <t>City of Redwood City</t>
+  </si>
+  <si>
+    <t>P O Box 391</t>
+  </si>
+  <si>
+    <t>CS134284.006</t>
+  </si>
+  <si>
+    <t>City of Menlo Park</t>
+  </si>
+  <si>
+    <t>701 Laurel St</t>
+  </si>
+  <si>
+    <t>CS134284.007</t>
+  </si>
+  <si>
+    <t>City of East Palo Alto</t>
+  </si>
+  <si>
+    <t>1960 Tate St</t>
+  </si>
+  <si>
+    <t>EAST PALO ALTO</t>
+  </si>
+  <si>
+    <t>94303-2558</t>
+  </si>
+  <si>
+    <t>CS134284.008</t>
+  </si>
+  <si>
+    <t>City of Burlingame</t>
+  </si>
+  <si>
+    <t>501 Primrose Rd</t>
+  </si>
+  <si>
+    <t>Burlingame</t>
+  </si>
+  <si>
+    <t>CS134284.010</t>
+  </si>
+  <si>
+    <t>City of Belmont</t>
+  </si>
+  <si>
+    <t>1 Twin Pines Lane</t>
+  </si>
+  <si>
+    <t>Belmont</t>
+  </si>
+  <si>
+    <t>CS134284.011</t>
+  </si>
+  <si>
+    <t>City of Hillsborough</t>
+  </si>
+  <si>
+    <t>1600 Floribunda Ave</t>
+  </si>
+  <si>
+    <t>Hillsborough</t>
+  </si>
+  <si>
+    <t>CS134284.012</t>
+  </si>
+  <si>
+    <t>City of Foster City</t>
+  </si>
+  <si>
+    <t>610 Foster City Blvd</t>
+  </si>
+  <si>
+    <t>Foster City</t>
+  </si>
+  <si>
+    <t>CS1349</t>
+  </si>
+  <si>
+    <t>Santa Clarita Valley</t>
+  </si>
+  <si>
+    <t>CS1353</t>
+  </si>
+  <si>
+    <t>Waste Resources of Gardena Inc</t>
+  </si>
+  <si>
+    <t>1501 Hughes Way #300</t>
+  </si>
+  <si>
+    <t>PO Box 2410</t>
+  </si>
+  <si>
+    <t>(310) 366-7600</t>
+  </si>
+  <si>
+    <t>City of Gardena</t>
+  </si>
+  <si>
+    <t>1700 W 162nd St</t>
+  </si>
+  <si>
+    <t>CS1354</t>
+  </si>
+  <si>
+    <t>Price Disposal Inc</t>
+  </si>
+  <si>
+    <t>CS1355</t>
+  </si>
+  <si>
+    <t>Bertolotti Patterson Disposal Inc</t>
+  </si>
+  <si>
+    <t>City of Patterson</t>
+  </si>
+  <si>
+    <t>P O Box 667</t>
+  </si>
+  <si>
+    <t>Patterson</t>
+  </si>
+  <si>
+    <t>(209) 895-8014</t>
+  </si>
+  <si>
+    <t>CS1356</t>
+  </si>
+  <si>
+    <t>City of Williams</t>
+  </si>
+  <si>
+    <t>Colusa</t>
+  </si>
+  <si>
+    <t>PO Box 310</t>
+  </si>
+  <si>
+    <t>Williams</t>
+  </si>
+  <si>
+    <t>CS1359</t>
+  </si>
+  <si>
+    <t>9200 Glenoaks Blvd</t>
+  </si>
+  <si>
+    <t>Sun Valley</t>
+  </si>
+  <si>
+    <t>City of La Canada Flintridge</t>
+  </si>
+  <si>
+    <t>La Canada Flintridge</t>
+  </si>
+  <si>
+    <t>CS1360</t>
+  </si>
+  <si>
+    <t>City of Palo Alto</t>
+  </si>
+  <si>
+    <t>250 Hamilton Avenue</t>
+  </si>
+  <si>
+    <t>Palo Alto</t>
+  </si>
+  <si>
+    <t>CS1361</t>
+  </si>
+  <si>
+    <t>City of Los Altos Hills</t>
+  </si>
+  <si>
+    <t>Town of Los Altos Hills</t>
+  </si>
+  <si>
+    <t>26379 Fremont Rd</t>
+  </si>
+  <si>
+    <t>Los Altos Hills</t>
+  </si>
+  <si>
+    <t>CS1362</t>
+  </si>
+  <si>
+    <t>City of La Mirada</t>
+  </si>
+  <si>
+    <t>15515 Phoebe Avenue</t>
+  </si>
+  <si>
+    <t>La Mirada</t>
+  </si>
+  <si>
+    <t>(562) 902-2372</t>
+  </si>
+  <si>
+    <t>CS1363</t>
+  </si>
+  <si>
+    <t>CS1364</t>
+  </si>
+  <si>
+    <t>CFA 2</t>
+  </si>
+  <si>
+    <t>CS1366</t>
+  </si>
+  <si>
+    <t>EDCO Waste Services LLC</t>
+  </si>
+  <si>
+    <t>6670 Federal Blvd</t>
+  </si>
+  <si>
+    <t>(619) 572-2010</t>
+  </si>
+  <si>
+    <t>City of Lakewood</t>
+  </si>
+  <si>
+    <t>5050 N Clark Ave</t>
+  </si>
+  <si>
+    <t>(562) 866-9771</t>
+  </si>
+  <si>
+    <t>CS1367</t>
+  </si>
+  <si>
+    <t>City of Blue Lake</t>
+  </si>
+  <si>
+    <t>111 Greenwood Rd</t>
+  </si>
+  <si>
+    <t>Blue Lake</t>
+  </si>
+  <si>
+    <t>PO Box 458</t>
+  </si>
+  <si>
+    <t>(707) 668-5655</t>
+  </si>
+  <si>
+    <t>CS1368</t>
+  </si>
+  <si>
+    <t>Yreka Transfer LLC</t>
+  </si>
+  <si>
+    <t>Siskiyou</t>
+  </si>
+  <si>
+    <t>231 Ranch Ln</t>
+  </si>
+  <si>
+    <t>Yreka</t>
+  </si>
+  <si>
+    <t>303 Yama St</t>
+  </si>
+  <si>
+    <t>(530) 842-7306</t>
+  </si>
+  <si>
+    <t>City of Yreka</t>
+  </si>
+  <si>
+    <t>701 Fourth Street</t>
+  </si>
+  <si>
+    <t>(530) 841-2386</t>
+  </si>
+  <si>
+    <t>CS1369</t>
+  </si>
+  <si>
+    <t>Mountain House Community Services District</t>
+  </si>
+  <si>
+    <t>230 S Sterling Drive</t>
+  </si>
+  <si>
+    <t>Mountain House</t>
+  </si>
+  <si>
+    <t>(209) 835-3639</t>
+  </si>
+  <si>
+    <t>CS1370</t>
+  </si>
+  <si>
+    <t>Area F</t>
+  </si>
+  <si>
+    <t>(209) 468-3000</t>
+  </si>
+  <si>
+    <t>CS1372</t>
+  </si>
+  <si>
+    <t>Hacienda Heights</t>
+  </si>
+  <si>
+    <t>900 Fremont Ave</t>
+  </si>
+  <si>
+    <t>(626) 458-3553</t>
+  </si>
+  <si>
+    <t>CS1373</t>
+  </si>
+  <si>
+    <t>Pleasanton Garbage Service Inc</t>
+  </si>
+  <si>
+    <t>3110 Bush  Rd</t>
+  </si>
+  <si>
+    <t>Pleasanton</t>
+  </si>
+  <si>
+    <t>PO Box 399</t>
+  </si>
+  <si>
+    <t>(925) 846-2042</t>
+  </si>
+  <si>
+    <t>City of Pleasanton</t>
+  </si>
+  <si>
+    <t>P O Box 520</t>
+  </si>
+  <si>
+    <t>(925) 931-5003</t>
+  </si>
+  <si>
+    <t>CS1374</t>
+  </si>
+  <si>
+    <t>City of Rancho Palos Verdes</t>
+  </si>
+  <si>
+    <t>30940 Hawthorne Blvd</t>
+  </si>
+  <si>
+    <t>Rancho Palos Verdes</t>
+  </si>
+  <si>
+    <t>CS1375</t>
+  </si>
+  <si>
+    <t>Recology of the Coast</t>
+  </si>
+  <si>
+    <t>2305 Palmetto Ave</t>
+  </si>
+  <si>
+    <t>Pacifica</t>
+  </si>
+  <si>
+    <t>PO Box 1099</t>
+  </si>
+  <si>
+    <t>(650) 355-9000</t>
+  </si>
+  <si>
+    <t>City of Pacifica</t>
+  </si>
+  <si>
+    <t>170 Santa Maria Ave</t>
+  </si>
+  <si>
+    <t>CS1376</t>
+  </si>
+  <si>
+    <t>Granada Community Services District</t>
+  </si>
+  <si>
+    <t>Granada Sanitary District</t>
+  </si>
+  <si>
+    <t>PO Box 335</t>
+  </si>
+  <si>
+    <t>El Granada</t>
+  </si>
+  <si>
+    <t>CS1377</t>
+  </si>
+  <si>
+    <t>Montara Water &amp; Sanitary District</t>
+  </si>
+  <si>
+    <t>Montara Water and Sanitary District</t>
+  </si>
+  <si>
+    <t>PO Box 370131</t>
+  </si>
+  <si>
+    <t>Montara</t>
+  </si>
+  <si>
+    <t>CS1378</t>
+  </si>
+  <si>
+    <t>Athens, Woodcrest, Olivita Garbage Disposal District</t>
+  </si>
+  <si>
+    <t>CS1379</t>
+  </si>
+  <si>
+    <t>City of Wildomar</t>
+  </si>
+  <si>
+    <t>23873 Clinton Keith Rd Suite 201</t>
+  </si>
+  <si>
+    <t>Wildomar</t>
+  </si>
+  <si>
+    <t>(951) 698-1463</t>
+  </si>
+  <si>
+    <t>CS1380</t>
+  </si>
+  <si>
+    <t>City of Orange</t>
+  </si>
+  <si>
+    <t>300 E Chapman Ave</t>
+  </si>
+  <si>
+    <t>CS148254.001</t>
+  </si>
+  <si>
+    <t>C &amp; S Waste Solutions of Lassen County LLC</t>
+  </si>
+  <si>
+    <t>Lassen</t>
+  </si>
+  <si>
+    <t>471-825 Diane Dr</t>
+  </si>
+  <si>
+    <t>Susanville</t>
+  </si>
+  <si>
+    <t>PO Box 270780</t>
+  </si>
+  <si>
+    <t>(530) 252-1200</t>
+  </si>
+  <si>
+    <t>Lassen Regional Solid Waste Management Authority</t>
+  </si>
+  <si>
+    <t>170 Russell Ave</t>
+  </si>
+  <si>
+    <t>CS154432.001</t>
+  </si>
+  <si>
+    <t>City of Tulare</t>
+  </si>
+  <si>
+    <t>3981 S K St</t>
+  </si>
+  <si>
+    <t>(559) 684-4319</t>
+  </si>
+  <si>
+    <t>CS168712.001</t>
+  </si>
+  <si>
+    <t>NASA Services Inc</t>
+  </si>
+  <si>
+    <t>1100 S Maple Ave</t>
+  </si>
+  <si>
+    <t>Montebello</t>
+  </si>
+  <si>
+    <t>(323) 888-0388</t>
+  </si>
+  <si>
+    <t>CS168712.002</t>
+  </si>
+  <si>
+    <t>City of Pico Rivera</t>
+  </si>
+  <si>
+    <t>PO Box 1016</t>
+  </si>
+  <si>
+    <t>Pico Rivera</t>
+  </si>
+  <si>
+    <t>CS168712.004</t>
+  </si>
+  <si>
+    <t>CS168712.005</t>
+  </si>
+  <si>
+    <t>CS18443.001</t>
+  </si>
+  <si>
+    <t>Town of Truckee</t>
+  </si>
+  <si>
+    <t>CS18463.001</t>
+  </si>
+  <si>
+    <t>City of Live Oak</t>
+  </si>
+  <si>
+    <t>CS18463.002</t>
+  </si>
+  <si>
+    <t>City of Marysville</t>
+  </si>
+  <si>
+    <t>CS18463.003</t>
+  </si>
+  <si>
+    <t>City of Wheatland</t>
+  </si>
+  <si>
+    <t>CS18463.004</t>
+  </si>
+  <si>
+    <t>County of Yuba</t>
+  </si>
+  <si>
+    <t>CS18463.005</t>
+  </si>
+  <si>
+    <t>County of Sutter</t>
+  </si>
+  <si>
+    <t>CS18463.006</t>
+  </si>
+  <si>
+    <t>City of Yuba City</t>
+  </si>
+  <si>
+    <t>CS18470.001</t>
+  </si>
+  <si>
+    <t>City of Colusa</t>
+  </si>
+  <si>
+    <t>425 Webber St</t>
+  </si>
+  <si>
+    <t>(530) 458-4740</t>
+  </si>
+  <si>
+    <t>CS18470.002</t>
+  </si>
+  <si>
+    <t>CS18470.003</t>
+  </si>
+  <si>
+    <t>County of Colusa</t>
+  </si>
+  <si>
+    <t>1215 Market St</t>
+  </si>
+  <si>
+    <t>(530) 458-0476</t>
+  </si>
+  <si>
+    <t>CS18480.001</t>
+  </si>
+  <si>
+    <t>Gilton Solid Waste Management Inc</t>
+  </si>
+  <si>
+    <t>800 S McClure Rd</t>
+  </si>
+  <si>
+    <t>755 S Yosemite Ave</t>
+  </si>
+  <si>
+    <t>Oakdale</t>
+  </si>
+  <si>
+    <t>(209) 527-3781</t>
+  </si>
+  <si>
+    <t>City of Modesto</t>
+  </si>
+  <si>
+    <t>CS18495.001</t>
+  </si>
+  <si>
+    <t>Golden Hills Community Services District</t>
+  </si>
+  <si>
+    <t>Golden Hills Community Service District</t>
+  </si>
+  <si>
+    <t>21415 Reeves St</t>
+  </si>
+  <si>
+    <t>Tehachapi</t>
+  </si>
+  <si>
+    <t>93561-6443</t>
+  </si>
+  <si>
+    <t>(661) 822-3064</t>
+  </si>
+  <si>
+    <t>CS18509.001</t>
+  </si>
+  <si>
+    <t>Home Garden Community District</t>
+  </si>
+  <si>
+    <t>Kings</t>
+  </si>
+  <si>
+    <t>11677 2nd Pl</t>
+  </si>
+  <si>
+    <t>Hanford</t>
+  </si>
+  <si>
+    <t>(559) 582-4503</t>
+  </si>
+  <si>
+    <t>CS18509.010</t>
+  </si>
+  <si>
+    <t>City of Sanger</t>
+  </si>
+  <si>
+    <t>1700 7th St</t>
+  </si>
+  <si>
+    <t>Sanger</t>
+  </si>
+  <si>
+    <t>CS18509.016</t>
+  </si>
+  <si>
+    <t>Mid-Valley Disposal LLC</t>
+  </si>
+  <si>
+    <t>City of Reedley</t>
+  </si>
+  <si>
+    <t>845 G St</t>
+  </si>
+  <si>
+    <t>Reedley</t>
+  </si>
+  <si>
+    <t>(559) 637-4200</t>
+  </si>
+  <si>
+    <t>CS18663.001</t>
+  </si>
+  <si>
+    <t>Central Contra Costa</t>
+  </si>
+  <si>
+    <t>Central Contra Costa Solid Waste Authority</t>
+  </si>
+  <si>
+    <t>1850 Mt Diablo Blvd Ste 320</t>
+  </si>
+  <si>
+    <t>Walnut Creek</t>
+  </si>
+  <si>
+    <t>CS18777.001</t>
+  </si>
+  <si>
+    <t>CS18830.001</t>
+  </si>
+  <si>
+    <t>Conservation Corps of Long Beach</t>
+  </si>
+  <si>
+    <t>340 Nieto Ave</t>
+  </si>
+  <si>
+    <t>(626) 428-8673</t>
+  </si>
+  <si>
+    <t>CS18875.001</t>
+  </si>
+  <si>
+    <t>City of Marina</t>
+  </si>
+  <si>
+    <t>211 Hillcrest</t>
+  </si>
+  <si>
+    <t>Marina</t>
+  </si>
+  <si>
+    <t>CS18875.002</t>
+  </si>
+  <si>
+    <t>City of Sand City</t>
+  </si>
+  <si>
+    <t>1 SYLVAN WAY</t>
+  </si>
+  <si>
+    <t>Sand City</t>
+  </si>
+  <si>
+    <t>93955-3039</t>
+  </si>
+  <si>
+    <t>(831) 394-3054</t>
+  </si>
+  <si>
+    <t>CS18875.003</t>
+  </si>
+  <si>
+    <t>City of Del Rey Oaks</t>
+  </si>
+  <si>
+    <t>650 Canyon Del Rey</t>
+  </si>
+  <si>
+    <t>Del Rey Oaks</t>
+  </si>
+  <si>
+    <t>CS18875.004</t>
+  </si>
+  <si>
+    <t>City of Seaside</t>
+  </si>
+  <si>
+    <t>440 Harcourt Ave</t>
+  </si>
+  <si>
+    <t>Seaside</t>
+  </si>
+  <si>
+    <t>CS18875.005</t>
+  </si>
+  <si>
+    <t>City of Pacific Grove</t>
+  </si>
+  <si>
+    <t>300 Forest Ave</t>
+  </si>
+  <si>
+    <t>Pacific Grove</t>
+  </si>
+  <si>
+    <t>CS18875.006</t>
+  </si>
+  <si>
+    <t>Pebble Beach Community Services District</t>
+  </si>
+  <si>
+    <t>3403 Forest Lake Rd</t>
+  </si>
+  <si>
+    <t>Pebble Beach</t>
+  </si>
+  <si>
+    <t>CS18875.007</t>
+  </si>
+  <si>
+    <t>City of Carmel</t>
+  </si>
+  <si>
+    <t>P O Box CC</t>
+  </si>
+  <si>
+    <t>Carmel</t>
+  </si>
+  <si>
+    <t>CS18875.008</t>
+  </si>
+  <si>
+    <t>Town of Atherton</t>
+  </si>
+  <si>
+    <t>City of Atherton</t>
+  </si>
+  <si>
+    <t>CS18884.001</t>
+  </si>
+  <si>
+    <t>14741 Wolf Mountain Rd</t>
+  </si>
+  <si>
+    <t>Grass Valley</t>
+  </si>
+  <si>
+    <t>(209) 990-6734</t>
+  </si>
+  <si>
+    <t>City of Grass Valley</t>
+  </si>
+  <si>
+    <t>125 E Main St</t>
+  </si>
+  <si>
+    <t>CS18884.002</t>
+  </si>
+  <si>
+    <t>CS18884.003</t>
+  </si>
+  <si>
+    <t>City of Nevada City</t>
+  </si>
+  <si>
+    <t>317 Broad St</t>
+  </si>
+  <si>
+    <t>CS18888.001</t>
+  </si>
+  <si>
+    <t>11240 Commercial Pkwy</t>
+  </si>
+  <si>
+    <t>Castroville</t>
+  </si>
+  <si>
+    <t>(831) 796-2224</t>
+  </si>
+  <si>
+    <t>Unincorporated Monterey county</t>
+  </si>
+  <si>
+    <t>County of Monterey</t>
+  </si>
+  <si>
+    <t>1270 Natividad Rd</t>
+  </si>
+  <si>
+    <t>CS18888.002</t>
+  </si>
+  <si>
+    <t>City of King City</t>
+  </si>
+  <si>
+    <t>212 S Vanderhurst Ave</t>
+  </si>
+  <si>
+    <t>King City</t>
+  </si>
+  <si>
+    <t>CS18929.001</t>
+  </si>
+  <si>
+    <t>City of La Palma</t>
+  </si>
+  <si>
+    <t>7822 Walker St</t>
+  </si>
+  <si>
+    <t>La Palma</t>
+  </si>
+  <si>
+    <t>(714) 690-3337</t>
+  </si>
+  <si>
+    <t>CS18929.003</t>
+  </si>
+  <si>
+    <t>City of El Segundo</t>
+  </si>
+  <si>
+    <t>CS18929.004</t>
+  </si>
+  <si>
+    <t>City of Buena Park</t>
+  </si>
+  <si>
+    <t>CS18929.005</t>
+  </si>
+  <si>
+    <t>City of El Cajon</t>
+  </si>
+  <si>
+    <t>CS18929.006</t>
+  </si>
+  <si>
+    <t>City of Del Mar</t>
+  </si>
+  <si>
+    <t>CS18936.001</t>
+  </si>
+  <si>
+    <t>Waste Management Collection &amp; Recycling Inc</t>
+  </si>
+  <si>
+    <t>16122 Construction Cir W</t>
+  </si>
+  <si>
+    <t>Irvine</t>
+  </si>
+  <si>
+    <t>16122 Construction Cir E</t>
+  </si>
+  <si>
+    <t>(949) 293-0906</t>
+  </si>
+  <si>
+    <t>City of Mission Viejo</t>
+  </si>
+  <si>
+    <t>CS18936.002</t>
+  </si>
+  <si>
+    <t>City of Irvine</t>
+  </si>
+  <si>
+    <t>CS18936.003</t>
+  </si>
+  <si>
+    <t>Area 8</t>
+  </si>
+  <si>
+    <t>County of Orange</t>
+  </si>
+  <si>
+    <t>CS18936.004</t>
+  </si>
+  <si>
+    <t>Area 7B</t>
+  </si>
+  <si>
+    <t>CS18936.005</t>
+  </si>
+  <si>
+    <t>CS18936.006</t>
+  </si>
+  <si>
+    <t>Area 5 C-1</t>
+  </si>
+  <si>
+    <t>CS18973.001</t>
+  </si>
+  <si>
+    <t>City of Shafter</t>
+  </si>
+  <si>
+    <t>336 Pacific Ave</t>
+  </si>
+  <si>
+    <t>Shafter</t>
+  </si>
+  <si>
+    <t>CS18983.001</t>
+  </si>
+  <si>
+    <t>County of Yolo</t>
+  </si>
+  <si>
+    <t>CS18995.002</t>
+  </si>
+  <si>
+    <t>City of Eastvale</t>
+  </si>
+  <si>
+    <t>12363 Limonite Ave Ste 910</t>
+  </si>
+  <si>
+    <t>Eastvale</t>
+  </si>
+  <si>
+    <t>(951) 361-0900</t>
+  </si>
+  <si>
+    <t>CS18995.003</t>
+  </si>
+  <si>
+    <t>City of Menifee</t>
+  </si>
+  <si>
+    <t>29174 Haun Rd</t>
+  </si>
+  <si>
+    <t>Menifee</t>
+  </si>
+  <si>
+    <t>(951) 672-6777</t>
+  </si>
+  <si>
+    <t>CS19121.001</t>
+  </si>
+  <si>
+    <t>Firestone Garbage Disposal District</t>
+  </si>
+  <si>
+    <t>CS19121.002</t>
+  </si>
+  <si>
+    <t>City of Inglewood</t>
+  </si>
+  <si>
+    <t>1 Manchester Blvd</t>
+  </si>
+  <si>
+    <t>Inglewood</t>
+  </si>
+  <si>
+    <t>CS19121.003</t>
+  </si>
+  <si>
+    <t>City of San Fernando</t>
+  </si>
+  <si>
+    <t>117 MacNeil St</t>
+  </si>
+  <si>
+    <t>San Fernando</t>
+  </si>
+  <si>
+    <t>CS19121.004</t>
+  </si>
+  <si>
+    <t>City of Compton</t>
+  </si>
+  <si>
+    <t>205 S Willowbrook Ave</t>
+  </si>
+  <si>
+    <t>Compton</t>
+  </si>
+  <si>
+    <t>(310) 605-5595</t>
+  </si>
+  <si>
+    <t>CS19121.005</t>
+  </si>
+  <si>
+    <t>City of Alhambra</t>
+  </si>
+  <si>
+    <t>CS19121.006</t>
+  </si>
+  <si>
+    <t>City of Rolling Hills</t>
+  </si>
+  <si>
+    <t>CS19122.002</t>
+  </si>
+  <si>
+    <t>City of Santa Ana</t>
+  </si>
+  <si>
+    <t>CS19122.003</t>
+  </si>
+  <si>
+    <t>City of Fullerton</t>
+  </si>
+  <si>
+    <t>CS19155.001</t>
+  </si>
+  <si>
+    <t>Zones 4 and 5</t>
+  </si>
+  <si>
+    <t>CS19206.001</t>
+  </si>
+  <si>
+    <t>Areas 3 and 4</t>
+  </si>
+  <si>
+    <t>CS19249.001</t>
+  </si>
+  <si>
+    <t>CFA 6 &amp; 9</t>
+  </si>
+  <si>
+    <t>San Bernardino County</t>
+  </si>
+  <si>
+    <t>CS19249.002</t>
+  </si>
+  <si>
+    <t>City of Rialto</t>
+  </si>
+  <si>
+    <t>150 S Palm Ave</t>
+  </si>
+  <si>
+    <t>Rialto</t>
+  </si>
+  <si>
+    <t>CS19249.003</t>
+  </si>
+  <si>
+    <t>City of Rancho Cucamonga</t>
+  </si>
+  <si>
+    <t>PO Box 807</t>
+  </si>
+  <si>
+    <t>Rancho Cucamonga</t>
+  </si>
+  <si>
+    <t>CS19249.004</t>
+  </si>
+  <si>
+    <t>CFA 11</t>
+  </si>
+  <si>
+    <t>CS19249.005</t>
+  </si>
+  <si>
+    <t>CFA 19 &amp; 22</t>
+  </si>
+  <si>
+    <t>CS19249.006</t>
+  </si>
+  <si>
+    <t>Helendale Community Service District</t>
+  </si>
+  <si>
+    <t>26540 Vista Rd Ste B</t>
+  </si>
+  <si>
+    <t>Helendale</t>
+  </si>
+  <si>
+    <t>(760) 951-0006</t>
+  </si>
+  <si>
+    <t>CS19249.008</t>
+  </si>
+  <si>
+    <t>La Crescenta and Montrose</t>
+  </si>
+  <si>
+    <t>CS19249.009</t>
+  </si>
+  <si>
+    <t>City of Jurupa Valley</t>
+  </si>
+  <si>
+    <t>8930 Limonite Ave</t>
+  </si>
+  <si>
+    <t>Jurupa Valley</t>
+  </si>
+  <si>
+    <t>(951) 322-6464</t>
+  </si>
+  <si>
+    <t>CS19249.010</t>
+  </si>
+  <si>
+    <t>City of San Bernardino</t>
+  </si>
+  <si>
+    <t>300 North D St</t>
+  </si>
+  <si>
+    <t>CS19249.011</t>
+  </si>
+  <si>
+    <t>CFA 8</t>
+  </si>
+  <si>
+    <t>CS19249.012</t>
+  </si>
+  <si>
+    <t>City of Santa Clarita</t>
+  </si>
+  <si>
+    <t>CS19261.001</t>
+  </si>
+  <si>
+    <t>Thomas Refuse Service Inc</t>
+  </si>
+  <si>
+    <t>2000 Chain Ave</t>
+  </si>
+  <si>
+    <t>Lake Isabella</t>
+  </si>
+  <si>
+    <t>P O Box 3027</t>
+  </si>
+  <si>
+    <t>(760) 230-9158</t>
+  </si>
+  <si>
+    <t>CS19270.001</t>
+  </si>
+  <si>
+    <t>Mammoth Disposal Company</t>
+  </si>
+  <si>
+    <t>Mono</t>
+  </si>
+  <si>
+    <t>59 Commerce Dr</t>
+  </si>
+  <si>
+    <t>Mammoth Lakes</t>
+  </si>
+  <si>
+    <t>PO Box 237</t>
+  </si>
+  <si>
+    <t>(760) 934-2201</t>
+  </si>
+  <si>
+    <t>Town of Mammoth Lakes</t>
+  </si>
+  <si>
+    <t>CS19270.002</t>
+  </si>
+  <si>
+    <t>County of Mono</t>
+  </si>
+  <si>
+    <t>CS19319.001</t>
+  </si>
+  <si>
+    <t>City of Redondo Beach</t>
+  </si>
+  <si>
+    <t>531 N Gerturda</t>
+  </si>
+  <si>
+    <t>Redondo Beach</t>
+  </si>
+  <si>
+    <t>CS19319.002</t>
+  </si>
+  <si>
+    <t>City of Hermosa Beach</t>
+  </si>
+  <si>
+    <t>1315 Valley Dr</t>
+  </si>
+  <si>
+    <t>Hermosa Beach</t>
+  </si>
+  <si>
+    <t>CS19319.003</t>
+  </si>
+  <si>
+    <t>Rowland Heights</t>
+  </si>
+  <si>
+    <t>CS19319.005</t>
+  </si>
+  <si>
+    <t>CS19319.006</t>
+  </si>
+  <si>
+    <t>City of Whittier</t>
+  </si>
+  <si>
+    <t>13230 Penn St</t>
+  </si>
+  <si>
+    <t>CS19319.007</t>
+  </si>
+  <si>
+    <t>City of Norwalk</t>
+  </si>
+  <si>
+    <t>12700 Norwalk Blvd</t>
+  </si>
+  <si>
+    <t>Norwalk</t>
+  </si>
+  <si>
+    <t>CS19319.008</t>
+  </si>
+  <si>
+    <t>Avocado Heights</t>
+  </si>
+  <si>
+    <t>CS19319.009</t>
+  </si>
+  <si>
+    <t>City of Santa Paula</t>
+  </si>
+  <si>
+    <t>CS19319.010</t>
+  </si>
+  <si>
+    <t>City of Temple City</t>
+  </si>
+  <si>
+    <t>CS19319.011</t>
+  </si>
+  <si>
+    <t>City of Thousand Oaks</t>
+  </si>
+  <si>
+    <t>CS19319.013</t>
+  </si>
+  <si>
+    <t>City of South El Monte</t>
+  </si>
+  <si>
+    <t>CS19319.014</t>
+  </si>
+  <si>
+    <t>City of Azusa</t>
+  </si>
+  <si>
+    <t>CS19319.015</t>
+  </si>
+  <si>
+    <t>City of Glendora</t>
+  </si>
+  <si>
+    <t>CS19319.016</t>
+  </si>
+  <si>
+    <t>City of Lomita</t>
+  </si>
+  <si>
+    <t>CS19319.017</t>
+  </si>
+  <si>
+    <t>City of Paramount</t>
+  </si>
+  <si>
+    <t>CS19319.018</t>
+  </si>
+  <si>
+    <t>City of Cerritos</t>
+  </si>
+  <si>
+    <t>CS19319.019</t>
+  </si>
+  <si>
+    <t>City of Downey</t>
+  </si>
+  <si>
+    <t>CS19319.020</t>
+  </si>
+  <si>
+    <t>City of Irwindale</t>
+  </si>
+  <si>
+    <t>CS19319.021</t>
+  </si>
+  <si>
+    <t>City of Pomona</t>
+  </si>
+  <si>
+    <t>CS19319.022</t>
+  </si>
+  <si>
+    <t>CS19319.023</t>
+  </si>
+  <si>
+    <t>Leisure World</t>
+  </si>
+  <si>
+    <t>CS19319.024</t>
+  </si>
+  <si>
+    <t>CS19319.025</t>
+  </si>
+  <si>
+    <t>City of Montebello</t>
+  </si>
+  <si>
+    <t>CS19319.026</t>
+  </si>
+  <si>
+    <t>West Whittier/East La Mirada/Los Nietos/Sunshine Acres</t>
+  </si>
+  <si>
+    <t>CS19319.027</t>
+  </si>
+  <si>
+    <t>Charter Oak/Covina</t>
+  </si>
+  <si>
+    <t>CS193209.001</t>
+  </si>
+  <si>
+    <t>42600 Boyce Rd</t>
+  </si>
+  <si>
+    <t>Fremont</t>
+  </si>
+  <si>
+    <t>(510) 354-2451</t>
+  </si>
+  <si>
+    <t>City of Newark</t>
+  </si>
+  <si>
+    <t>37101 Newark Blvd</t>
+  </si>
+  <si>
+    <t>Newark</t>
+  </si>
+  <si>
+    <t>CS193209.002</t>
+  </si>
+  <si>
+    <t>City of Fremont</t>
+  </si>
+  <si>
+    <t>39550 Liberty St</t>
+  </si>
+  <si>
+    <t>CS193347.001</t>
+  </si>
+  <si>
+    <t>Varner &amp; Son Inc</t>
+  </si>
+  <si>
+    <t>9930 Brimhall Rd</t>
+  </si>
+  <si>
+    <t>(661) 588-7844</t>
+  </si>
+  <si>
+    <t>Zones 2-7</t>
+  </si>
+  <si>
+    <t>CS193347.002</t>
+  </si>
+  <si>
+    <t>CS193352.001</t>
+  </si>
+  <si>
+    <t>Lamont Sanitation Inc</t>
+  </si>
+  <si>
+    <t>CS19394.001</t>
+  </si>
+  <si>
+    <t>Cameron Park Community Services District</t>
+  </si>
+  <si>
+    <t>2502 Country Club Dr</t>
+  </si>
+  <si>
+    <t>Cameron Park</t>
+  </si>
+  <si>
+    <t>(530) 350-4652</t>
+  </si>
+  <si>
+    <t>CS19420.001</t>
+  </si>
+  <si>
+    <t>Madera Disposal Systems Inc</t>
+  </si>
+  <si>
+    <t>Inyo</t>
+  </si>
+  <si>
+    <t>100 Sunland Indian Reservation Rd</t>
+  </si>
+  <si>
+    <t>Bishop</t>
+  </si>
+  <si>
+    <t>1280 N Main St Unit I</t>
+  </si>
+  <si>
+    <t>(760) 872-6561</t>
+  </si>
+  <si>
+    <t>County of Inyo</t>
+  </si>
+  <si>
+    <t>163 May Street</t>
+  </si>
+  <si>
+    <t>CS19428.001</t>
+  </si>
+  <si>
+    <t>Unincorporated Valljeo</t>
+  </si>
+  <si>
+    <t>CS19455.001</t>
+  </si>
+  <si>
+    <t>(510) 981-6357</t>
+  </si>
+  <si>
+    <t>CS19490.001</t>
+  </si>
+  <si>
+    <t>City of Solvang</t>
+  </si>
+  <si>
+    <t>CS19495.001</t>
+  </si>
+  <si>
+    <t>City of Hemet</t>
+  </si>
+  <si>
+    <t>3777 Industrial Ave</t>
+  </si>
+  <si>
+    <t>Hemet</t>
+  </si>
+  <si>
+    <t>CS19495.002</t>
+  </si>
+  <si>
+    <t>Santa Catalina Island</t>
+  </si>
+  <si>
+    <t>City of Avalon</t>
+  </si>
+  <si>
+    <t>PO Box 707</t>
+  </si>
+  <si>
+    <t>Avalon</t>
+  </si>
+  <si>
+    <t>CS19495.003</t>
+  </si>
+  <si>
+    <t>CS19495.004</t>
+  </si>
+  <si>
+    <t>City of Lake Forest</t>
+  </si>
+  <si>
+    <t>CS19495.005</t>
+  </si>
+  <si>
+    <t>City of Artesia</t>
+  </si>
+  <si>
+    <t>18747 Clarkdale Ave</t>
+  </si>
+  <si>
+    <t>Artesia</t>
+  </si>
+  <si>
+    <t>CS19495.006</t>
+  </si>
+  <si>
+    <t>City of La Habra</t>
+  </si>
+  <si>
+    <t>CS19495.007</t>
+  </si>
+  <si>
+    <t>City of Blythe</t>
+  </si>
+  <si>
+    <t>415 S Main St</t>
+  </si>
+  <si>
+    <t>Blythe</t>
+  </si>
+  <si>
+    <t>(761) 922-6611</t>
+  </si>
+  <si>
+    <t>CS19495.008</t>
+  </si>
+  <si>
+    <t>City of Loma Linda</t>
+  </si>
+  <si>
+    <t>25541 Barton Rd</t>
+  </si>
+  <si>
+    <t>Loma Linda</t>
+  </si>
+  <si>
+    <t>CS19495.009</t>
+  </si>
+  <si>
+    <t>City of Colton</t>
+  </si>
+  <si>
+    <t>650 N Lacadena</t>
+  </si>
+  <si>
+    <t>Colton</t>
+  </si>
+  <si>
+    <t>(909) 370-6145</t>
+  </si>
+  <si>
+    <t>CS19495.011</t>
+  </si>
+  <si>
+    <t>City of Perris</t>
+  </si>
+  <si>
+    <t>CS19495.012</t>
+  </si>
+  <si>
+    <t>CS19495.013</t>
+  </si>
+  <si>
+    <t>Phelan Pinon Hills Community Services District</t>
+  </si>
+  <si>
+    <t>CS19495.014</t>
+  </si>
+  <si>
+    <t>Wrightwood Community Services District</t>
+  </si>
+  <si>
+    <t>CS19495.015</t>
+  </si>
+  <si>
+    <t>City of Stanton</t>
+  </si>
+  <si>
+    <t>CS19495.016</t>
+  </si>
+  <si>
+    <t>Unincorporated Area 1</t>
+  </si>
+  <si>
+    <t>CS19495.017</t>
+  </si>
+  <si>
+    <t>Area 9</t>
+  </si>
+  <si>
+    <t>CS19495.018</t>
+  </si>
+  <si>
+    <t>City of Laguna Woods</t>
+  </si>
+  <si>
+    <t>CS19495.020</t>
   </si>
   <si>
     <t>City of Laguna Beach</t>
   </si>
   <si>
-    <t>505 Forest Ave</t>
-[...3910 lines deleted...]
-  <si>
     <t>CS19523.001</t>
   </si>
   <si>
     <t>City of Manteca</t>
   </si>
   <si>
     <t>210 E Wetmore St</t>
   </si>
   <si>
     <t>Manteca</t>
   </si>
   <si>
     <t>95337-5739</t>
   </si>
   <si>
     <t>(209) 456-8440</t>
   </si>
   <si>
     <t>CS19528.001</t>
   </si>
   <si>
     <t>Mesa Heights Garbage Disposal District</t>
   </si>
   <si>
     <t>CS19528.003</t>
@@ -7971,51 +7953,51 @@
   <si>
     <t>San Ramon</t>
   </si>
   <si>
     <t>CS310415.001</t>
   </si>
   <si>
     <t>Redwood Waste Solutions Inc</t>
   </si>
   <si>
     <t>3515 Taylor Drive</t>
   </si>
   <si>
     <t>City of Fort Bragg</t>
   </si>
   <si>
     <t>CS310415.002</t>
   </si>
   <si>
     <t>CS310415.003</t>
   </si>
   <si>
     <t>CS310415.004</t>
   </si>
   <si>
-    <t>Franchise Areas 1, 3, 4</t>
+    <t>Areas 1, 3, &amp; 4</t>
   </si>
   <si>
     <t>CS311631.001</t>
   </si>
   <si>
     <t>Kunz Valley Trash LLC</t>
   </si>
   <si>
     <t>17355 Bear Creek Rd</t>
   </si>
   <si>
     <t>Boulder Creek</t>
   </si>
   <si>
     <t>(831) 338-9682</t>
   </si>
   <si>
     <t>CS312591.001</t>
   </si>
   <si>
     <t>5960 El Camino Real</t>
   </si>
   <si>
     <t>Carlsbad</t>
   </si>
@@ -8116,50 +8098,56 @@
     <t>CS35554.001</t>
   </si>
   <si>
     <t>Unincorporated Kern County</t>
   </si>
   <si>
     <t>CS52100.004</t>
   </si>
   <si>
     <t>Modesto Garbage Company Inc</t>
   </si>
   <si>
     <t>730 Industry Way</t>
   </si>
   <si>
     <t>Atwater</t>
   </si>
   <si>
     <t>(209) 358-1145</t>
   </si>
   <si>
     <t>Unincorporated Areas 1-5</t>
   </si>
   <si>
     <t>County of Merced</t>
+  </si>
+  <si>
+    <t>CS59023.001</t>
+  </si>
+  <si>
+    <t>(951) 601-6624</t>
   </si>
   <si>
     <t>CS61800.001</t>
   </si>
   <si>
     <t>Recology Humboldt County</t>
   </si>
   <si>
     <t>949 W Hawthorne St</t>
   </si>
   <si>
     <t>Unincorporated Eureka Area</t>
   </si>
   <si>
     <t>CS61800.002</t>
   </si>
   <si>
     <t>Fortuna/Ferndale, Holmes/Redcrest, Weott/Myers, Flat and Garberville</t>
   </si>
   <si>
     <t>CS62880.001</t>
   </si>
   <si>
     <t>City of California City</t>
   </si>
@@ -10869,7561 +10857,7561 @@
       <c r="G40">
         <v>95351</v>
       </c>
       <c r="H40" t="s">
         <v>274</v>
       </c>
       <c r="I40" t="s">
         <v>275</v>
       </c>
       <c r="J40" t="s">
         <v>30</v>
       </c>
       <c r="K40">
         <v>95307</v>
       </c>
       <c r="L40" t="s">
         <v>276</v>
       </c>
       <c r="O40" s="1">
         <v>33055</v>
       </c>
       <c r="P40" t="s">
         <v>299</v>
       </c>
       <c r="Q40" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="R40" t="s">
         <v>208</v>
       </c>
       <c r="S40" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="T40" t="s">
         <v>273</v>
       </c>
       <c r="U40" t="s">
         <v>30</v>
       </c>
       <c r="V40">
         <v>95358</v>
       </c>
     </row>
     <row r="41" spans="1:22" ht="15">
       <c r="A41" t="s">
+        <v>301</v>
+      </c>
+      <c r="B41" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="C41" t="s">
         <v>247</v>
       </c>
       <c r="D41" t="s">
         <v>248</v>
       </c>
       <c r="E41" t="s">
         <v>247</v>
       </c>
       <c r="F41" t="s">
         <v>30</v>
       </c>
       <c r="G41">
         <v>93003</v>
       </c>
       <c r="H41" t="s">
         <v>250</v>
       </c>
       <c r="I41" t="s">
         <v>247</v>
       </c>
       <c r="J41" t="s">
         <v>30</v>
       </c>
       <c r="K41">
         <v>93007</v>
       </c>
       <c r="L41" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="O41" s="1">
         <v>33055</v>
       </c>
       <c r="P41" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="Q41" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="R41" t="s">
         <v>247</v>
       </c>
       <c r="S41" t="s">
+        <v>305</v>
+      </c>
+      <c r="T41" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="U41" t="s">
         <v>30</v>
       </c>
       <c r="V41">
         <v>93015</v>
       </c>
     </row>
     <row r="42" spans="1:22" ht="15">
       <c r="A42" t="s">
+        <v>307</v>
+      </c>
+      <c r="B42" t="s">
         <v>308</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>309</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>310</v>
       </c>
-      <c r="D42" t="s">
+      <c r="E42" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="F42" t="s">
         <v>30</v>
       </c>
       <c r="G42">
         <v>96145</v>
       </c>
       <c r="H42" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="I42" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="J42" t="s">
         <v>30</v>
       </c>
       <c r="K42">
         <v>96145</v>
       </c>
       <c r="L42" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="O42" s="1">
         <v>33084</v>
       </c>
       <c r="P42" t="s">
+        <v>314</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>314</v>
+      </c>
+      <c r="R42" t="s">
         <v>315</v>
       </c>
-      <c r="Q42" t="s">
-[...2 lines deleted...]
-      <c r="R42" t="s">
+      <c r="S42" t="s">
         <v>316</v>
       </c>
-      <c r="S42" t="s">
+      <c r="T42" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="U42" t="s">
         <v>30</v>
       </c>
       <c r="V42">
         <v>95959</v>
       </c>
     </row>
     <row r="43" spans="1:22" ht="15">
       <c r="A43" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B43" t="s">
         <v>207</v>
       </c>
       <c r="C43" t="s">
         <v>208</v>
       </c>
       <c r="D43" t="s">
         <v>209</v>
       </c>
       <c r="E43" t="s">
         <v>210</v>
       </c>
       <c r="F43" t="s">
         <v>30</v>
       </c>
       <c r="G43">
         <v>95380</v>
       </c>
       <c r="H43" t="s">
         <v>211</v>
       </c>
       <c r="I43" t="s">
         <v>210</v>
       </c>
       <c r="J43" t="s">
         <v>30</v>
       </c>
       <c r="K43">
         <v>95381</v>
       </c>
       <c r="L43" t="s">
         <v>212</v>
       </c>
       <c r="O43" s="1">
         <v>33067</v>
       </c>
       <c r="P43" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="Q43" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="R43" t="s">
         <v>208</v>
       </c>
       <c r="S43" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="T43" t="s">
         <v>273</v>
       </c>
       <c r="U43" t="s">
         <v>30</v>
       </c>
       <c r="V43">
         <v>95358</v>
       </c>
     </row>
     <row r="44" spans="1:23" ht="15">
       <c r="A44" t="s">
+        <v>319</v>
+      </c>
+      <c r="B44" t="s">
         <v>320</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>321</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>322</v>
       </c>
-      <c r="D44" t="s">
+      <c r="E44" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="F44" t="s">
         <v>30</v>
       </c>
       <c r="G44">
         <v>96003</v>
       </c>
       <c r="H44" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="I44" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="J44" t="s">
         <v>30</v>
       </c>
       <c r="K44">
         <v>96049</v>
       </c>
       <c r="L44" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="O44" s="1">
         <v>33086</v>
       </c>
       <c r="P44" t="s">
+        <v>320</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>320</v>
+      </c>
+      <c r="R44" t="s">
         <v>321</v>
       </c>
-      <c r="Q44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S44" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="T44" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="U44" t="s">
         <v>30</v>
       </c>
       <c r="V44">
         <v>96049</v>
       </c>
       <c r="W44" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="45" spans="1:22" ht="15">
       <c r="A45" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="B45" t="s">
+        <v>308</v>
+      </c>
+      <c r="C45" t="s">
         <v>309</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>310</v>
       </c>
-      <c r="D45" t="s">
+      <c r="E45" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="F45" t="s">
         <v>30</v>
       </c>
       <c r="G45">
         <v>96145</v>
       </c>
       <c r="H45" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="I45" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="J45" t="s">
         <v>30</v>
       </c>
       <c r="K45">
         <v>96145</v>
       </c>
       <c r="L45" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="O45" s="1">
         <v>33131</v>
       </c>
       <c r="P45" t="s">
+        <v>327</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>327</v>
+      </c>
+      <c r="R45" t="s">
+        <v>309</v>
+      </c>
+      <c r="S45" t="s">
         <v>328</v>
       </c>
-      <c r="Q45" t="s">
-[...5 lines deleted...]
-      <c r="S45" t="s">
+      <c r="T45" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="U45" t="s">
         <v>30</v>
       </c>
       <c r="V45">
         <v>95603</v>
       </c>
     </row>
     <row r="46" spans="1:22" ht="15">
       <c r="A46" t="s">
+        <v>330</v>
+      </c>
+      <c r="B46" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="C46" t="s">
         <v>119</v>
       </c>
       <c r="D46" t="s">
+        <v>332</v>
+      </c>
+      <c r="E46" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F46" t="s">
         <v>30</v>
       </c>
       <c r="G46">
         <v>92028</v>
       </c>
       <c r="H46" t="s">
+        <v>332</v>
+      </c>
+      <c r="I46" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="J46" t="s">
         <v>30</v>
       </c>
       <c r="K46">
         <v>92028</v>
       </c>
       <c r="L46" t="s">
         <v>219</v>
       </c>
       <c r="O46" s="1">
         <v>33131</v>
       </c>
       <c r="P46" t="s">
+        <v>334</v>
+      </c>
+      <c r="Q46" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="R46" t="s">
         <v>119</v>
       </c>
       <c r="S46" t="s">
+        <v>336</v>
+      </c>
+      <c r="T46" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="U46" t="s">
         <v>30</v>
       </c>
       <c r="V46">
         <v>92020</v>
       </c>
     </row>
     <row r="47" spans="1:22" ht="15">
       <c r="A47" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="B47" t="s">
         <v>216</v>
       </c>
       <c r="C47" t="s">
         <v>119</v>
       </c>
       <c r="D47" t="s">
         <v>217</v>
       </c>
       <c r="E47" t="s">
         <v>218</v>
       </c>
       <c r="F47" t="s">
         <v>30</v>
       </c>
       <c r="G47">
         <v>92078</v>
       </c>
       <c r="H47" t="s">
         <v>217</v>
       </c>
       <c r="I47" t="s">
         <v>218</v>
       </c>
       <c r="J47" t="s">
         <v>30</v>
       </c>
       <c r="K47">
         <v>92078</v>
       </c>
       <c r="L47" t="s">
         <v>219</v>
       </c>
       <c r="O47" s="1">
         <v>33191</v>
       </c>
       <c r="P47" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="Q47" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="R47" t="s">
         <v>119</v>
       </c>
       <c r="S47" t="s">
+        <v>340</v>
+      </c>
+      <c r="T47" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="U47" t="s">
         <v>30</v>
       </c>
       <c r="V47">
         <v>91950</v>
       </c>
     </row>
     <row r="48" spans="1:22" ht="15">
       <c r="A48" t="s">
+        <v>342</v>
+      </c>
+      <c r="B48" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="C48" t="s">
         <v>256</v>
       </c>
       <c r="D48" t="s">
         <v>257</v>
       </c>
       <c r="E48" t="s">
         <v>258</v>
       </c>
       <c r="F48" t="s">
         <v>30</v>
       </c>
       <c r="G48">
         <v>92263</v>
       </c>
       <c r="H48" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="I48" t="s">
         <v>258</v>
       </c>
       <c r="J48" t="s">
         <v>30</v>
       </c>
       <c r="K48">
         <v>92263</v>
       </c>
       <c r="L48" t="s">
         <v>260</v>
       </c>
       <c r="O48" s="1">
         <v>33239</v>
       </c>
       <c r="P48" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="Q48" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="R48" t="s">
         <v>256</v>
       </c>
       <c r="S48" t="s">
+        <v>346</v>
+      </c>
+      <c r="T48" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="U48" t="s">
         <v>30</v>
       </c>
       <c r="V48">
         <v>92240</v>
       </c>
     </row>
     <row r="49" spans="1:22" ht="15">
       <c r="A49" t="s">
+        <v>348</v>
+      </c>
+      <c r="B49" t="s">
         <v>349</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>350</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>351</v>
       </c>
-      <c r="D49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="F49" t="s">
         <v>30</v>
       </c>
       <c r="G49">
         <v>95832</v>
       </c>
       <c r="H49" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="I49" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="J49" t="s">
         <v>30</v>
       </c>
       <c r="K49">
         <v>95832</v>
       </c>
       <c r="L49" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="O49" s="1">
         <v>33252</v>
       </c>
       <c r="P49" t="s">
+        <v>349</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>349</v>
+      </c>
+      <c r="R49" t="s">
         <v>350</v>
       </c>
-      <c r="Q49" t="s">
+      <c r="S49" t="s">
+        <v>353</v>
+      </c>
+      <c r="T49" t="s">
         <v>350</v>
-      </c>
-[...7 lines deleted...]
-        <v>351</v>
       </c>
       <c r="U49" t="s">
         <v>30</v>
       </c>
       <c r="V49">
         <v>95832</v>
       </c>
     </row>
     <row r="50" spans="1:22" ht="15">
       <c r="A50" t="s">
+        <v>354</v>
+      </c>
+      <c r="B50" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="C50" t="s">
         <v>52</v>
       </c>
       <c r="D50" t="s">
+        <v>356</v>
+      </c>
+      <c r="E50" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F50" t="s">
         <v>30</v>
       </c>
       <c r="G50">
         <v>94806</v>
       </c>
       <c r="H50" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="I50" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="J50" t="s">
         <v>30</v>
       </c>
       <c r="K50">
         <v>94804</v>
       </c>
       <c r="L50" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="O50" s="1">
         <v>33260</v>
       </c>
       <c r="P50" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="Q50" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="R50" t="s">
         <v>52</v>
       </c>
       <c r="S50" t="s">
+        <v>361</v>
+      </c>
+      <c r="T50" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="U50" t="s">
         <v>30</v>
       </c>
       <c r="V50">
         <v>94806</v>
       </c>
     </row>
     <row r="51" spans="1:17" ht="15">
       <c r="A51" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="B51" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="C51" t="s">
         <v>52</v>
       </c>
       <c r="D51" t="s">
+        <v>356</v>
+      </c>
+      <c r="E51" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F51" t="s">
         <v>30</v>
       </c>
       <c r="G51">
         <v>94806</v>
       </c>
       <c r="H51" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="I51" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="J51" t="s">
         <v>30</v>
       </c>
       <c r="K51">
         <v>94804</v>
       </c>
       <c r="L51" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="O51" s="1">
         <v>33260</v>
       </c>
       <c r="P51" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="Q51" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="52" spans="1:22" ht="15">
       <c r="A52" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B52" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="C52" t="s">
         <v>52</v>
       </c>
       <c r="D52" t="s">
+        <v>356</v>
+      </c>
+      <c r="E52" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F52" t="s">
         <v>30</v>
       </c>
       <c r="G52">
         <v>94806</v>
       </c>
       <c r="H52" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="I52" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="J52" t="s">
         <v>30</v>
       </c>
       <c r="K52">
         <v>94804</v>
       </c>
       <c r="L52" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="O52" s="1">
         <v>33260</v>
       </c>
       <c r="P52" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="Q52" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="R52" t="s">
         <v>52</v>
       </c>
       <c r="S52" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="T52" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="U52" t="s">
         <v>30</v>
       </c>
       <c r="V52">
         <v>94804</v>
       </c>
     </row>
     <row r="53" spans="1:22" ht="15">
       <c r="A53" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="B53" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="C53" t="s">
         <v>52</v>
       </c>
       <c r="D53" t="s">
+        <v>356</v>
+      </c>
+      <c r="E53" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F53" t="s">
         <v>30</v>
       </c>
       <c r="G53">
         <v>94806</v>
       </c>
       <c r="H53" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="I53" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="J53" t="s">
         <v>30</v>
       </c>
       <c r="K53">
         <v>94804</v>
       </c>
       <c r="L53" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="O53" s="1">
         <v>33260</v>
       </c>
       <c r="P53" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="Q53" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="R53" t="s">
         <v>52</v>
       </c>
       <c r="S53" t="s">
+        <v>370</v>
+      </c>
+      <c r="T53" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="U53" t="s">
         <v>30</v>
       </c>
       <c r="V53">
         <v>94564</v>
       </c>
     </row>
     <row r="54" spans="1:22" ht="15">
       <c r="A54" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="B54" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="C54" t="s">
         <v>52</v>
       </c>
       <c r="D54" t="s">
+        <v>356</v>
+      </c>
+      <c r="E54" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F54" t="s">
         <v>30</v>
       </c>
       <c r="G54">
         <v>94806</v>
       </c>
       <c r="H54" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="I54" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="J54" t="s">
         <v>30</v>
       </c>
       <c r="K54">
         <v>94804</v>
       </c>
       <c r="L54" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="O54" s="1">
         <v>33260</v>
       </c>
       <c r="P54" t="s">
+        <v>373</v>
+      </c>
+      <c r="Q54" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="R54" t="s">
         <v>52</v>
       </c>
       <c r="S54" t="s">
+        <v>375</v>
+      </c>
+      <c r="T54" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="U54" t="s">
         <v>30</v>
       </c>
       <c r="V54">
         <v>94553</v>
       </c>
     </row>
     <row r="55" spans="1:22" ht="15">
       <c r="A55" t="s">
+        <v>377</v>
+      </c>
+      <c r="B55" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
       <c r="C55" t="s">
         <v>74</v>
       </c>
       <c r="D55" t="s">
+        <v>379</v>
+      </c>
+      <c r="E55" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="F55" t="s">
         <v>30</v>
       </c>
       <c r="G55">
         <v>91706</v>
       </c>
       <c r="H55" t="s">
+        <v>379</v>
+      </c>
+      <c r="I55" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="J55" t="s">
         <v>30</v>
       </c>
       <c r="K55">
         <v>91706</v>
       </c>
       <c r="L55" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="O55" s="1">
         <v>33270</v>
       </c>
       <c r="P55" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="Q55" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="R55" t="s">
         <v>74</v>
       </c>
       <c r="S55" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="T55" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="U55" t="s">
         <v>30</v>
       </c>
       <c r="V55">
         <v>91706</v>
       </c>
     </row>
     <row r="56" spans="1:22" ht="15">
       <c r="A56" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B56" t="s">
         <v>246</v>
       </c>
       <c r="C56" t="s">
         <v>247</v>
       </c>
       <c r="D56" t="s">
         <v>248</v>
       </c>
       <c r="E56" t="s">
         <v>247</v>
       </c>
       <c r="F56" t="s">
         <v>30</v>
       </c>
       <c r="G56" t="s">
         <v>249</v>
       </c>
       <c r="H56" t="s">
         <v>250</v>
       </c>
       <c r="I56" t="s">
         <v>247</v>
       </c>
       <c r="J56" t="s">
         <v>30</v>
       </c>
       <c r="K56">
         <v>93007</v>
       </c>
       <c r="L56" t="s">
         <v>251</v>
       </c>
       <c r="O56" s="1">
         <v>33280</v>
       </c>
       <c r="P56" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="Q56" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="R56" t="s">
         <v>247</v>
       </c>
       <c r="S56" t="s">
+        <v>386</v>
+      </c>
+      <c r="T56" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="U56" t="s">
         <v>30</v>
       </c>
       <c r="V56">
         <v>93010</v>
       </c>
     </row>
     <row r="57" spans="1:22" ht="15">
       <c r="A57" t="s">
+        <v>388</v>
+      </c>
+      <c r="B57" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="C57" t="s">
         <v>119</v>
       </c>
       <c r="D57" t="s">
+        <v>390</v>
+      </c>
+      <c r="E57" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
       <c r="F57" t="s">
         <v>30</v>
       </c>
       <c r="G57">
         <v>92065</v>
       </c>
       <c r="H57" t="s">
         <v>217</v>
       </c>
       <c r="I57" t="s">
         <v>218</v>
       </c>
       <c r="J57" t="s">
         <v>30</v>
       </c>
       <c r="K57">
         <v>92078</v>
       </c>
       <c r="L57" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="O57" s="1">
         <v>33289</v>
       </c>
       <c r="P57" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="Q57" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="R57" t="s">
         <v>119</v>
       </c>
       <c r="S57" t="s">
+        <v>336</v>
+      </c>
+      <c r="T57" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="U57" t="s">
         <v>30</v>
       </c>
       <c r="V57">
         <v>92020</v>
       </c>
     </row>
     <row r="58" spans="1:23" ht="15">
       <c r="A58" t="s">
+        <v>393</v>
+      </c>
+      <c r="B58" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="C58" t="s">
         <v>256</v>
       </c>
       <c r="D58" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="E58" t="s">
         <v>256</v>
       </c>
       <c r="F58" t="s">
         <v>30</v>
       </c>
       <c r="G58">
         <v>92522</v>
       </c>
       <c r="H58" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="I58" t="s">
         <v>256</v>
       </c>
       <c r="J58" t="s">
         <v>30</v>
       </c>
       <c r="K58">
         <v>92522</v>
       </c>
       <c r="L58" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="O58" s="1">
         <v>33310</v>
       </c>
       <c r="P58" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="Q58" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="R58" t="s">
         <v>256</v>
       </c>
       <c r="S58" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="T58" t="s">
         <v>256</v>
       </c>
       <c r="U58" t="s">
         <v>30</v>
       </c>
       <c r="V58">
         <v>92522</v>
       </c>
       <c r="W58" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="59" spans="1:22" ht="15">
       <c r="A59" t="s">
+        <v>397</v>
+      </c>
+      <c r="B59" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="C59" t="s">
         <v>225</v>
       </c>
       <c r="D59" t="s">
+        <v>399</v>
+      </c>
+      <c r="E59" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="F59" t="s">
         <v>30</v>
       </c>
       <c r="G59">
         <v>95377</v>
       </c>
       <c r="H59" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="I59" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="J59" t="s">
         <v>30</v>
       </c>
       <c r="K59">
         <v>95378</v>
       </c>
       <c r="L59" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="O59" s="1">
         <v>33310</v>
       </c>
       <c r="P59" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="Q59" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="R59" t="s">
         <v>225</v>
       </c>
       <c r="S59" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="T59" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="U59" t="s">
         <v>30</v>
       </c>
       <c r="V59">
         <v>95376</v>
       </c>
     </row>
     <row r="60" spans="1:23" ht="15">
       <c r="A60" t="s">
+        <v>405</v>
+      </c>
+      <c r="B60" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="C60" t="s">
         <v>202</v>
       </c>
       <c r="D60" t="s">
+        <v>407</v>
+      </c>
+      <c r="E60" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F60" t="s">
         <v>30</v>
       </c>
       <c r="G60">
         <v>95076</v>
       </c>
       <c r="H60" t="s">
+        <v>407</v>
+      </c>
+      <c r="I60" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="J60" t="s">
         <v>30</v>
       </c>
       <c r="K60">
         <v>95076</v>
       </c>
       <c r="L60" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="O60" s="1">
         <v>33451</v>
       </c>
       <c r="P60" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="Q60" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="R60" t="s">
         <v>202</v>
       </c>
       <c r="S60" t="s">
+        <v>407</v>
+      </c>
+      <c r="T60" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="U60" t="s">
         <v>30</v>
       </c>
       <c r="V60">
         <v>95076</v>
       </c>
       <c r="W60" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="61" spans="1:22" ht="15">
       <c r="A61" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="B61" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C61" t="s">
         <v>256</v>
       </c>
       <c r="D61" t="s">
         <v>257</v>
       </c>
       <c r="E61" t="s">
         <v>258</v>
       </c>
       <c r="F61" t="s">
         <v>30</v>
       </c>
       <c r="G61">
         <v>92263</v>
       </c>
       <c r="H61" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="I61" t="s">
         <v>258</v>
       </c>
       <c r="J61" t="s">
         <v>30</v>
       </c>
       <c r="K61">
         <v>92263</v>
       </c>
       <c r="L61" t="s">
         <v>260</v>
       </c>
       <c r="O61" s="1">
         <v>33420</v>
       </c>
       <c r="P61" t="s">
+        <v>411</v>
+      </c>
+      <c r="Q61" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="R61" t="s">
         <v>256</v>
       </c>
       <c r="S61" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="T61" t="s">
         <v>256</v>
       </c>
       <c r="U61" t="s">
         <v>30</v>
       </c>
       <c r="V61">
         <v>92502</v>
       </c>
     </row>
     <row r="62" spans="1:22" ht="15">
       <c r="A62" t="s">
+        <v>414</v>
+      </c>
+      <c r="B62" t="s">
         <v>415</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
         <v>416</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
         <v>417</v>
       </c>
-      <c r="D62" t="s">
+      <c r="E62" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="F62" t="s">
         <v>30</v>
       </c>
       <c r="G62">
         <v>94533</v>
       </c>
       <c r="H62" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="I62" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="J62" t="s">
         <v>30</v>
       </c>
       <c r="K62">
         <v>94533</v>
       </c>
       <c r="L62" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="O62" s="1">
         <v>33420</v>
       </c>
       <c r="P62" t="s">
+        <v>421</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>421</v>
+      </c>
+      <c r="R62" t="s">
+        <v>416</v>
+      </c>
+      <c r="S62" t="s">
         <v>422</v>
       </c>
-      <c r="Q62" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T62" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="U62" t="s">
         <v>30</v>
       </c>
       <c r="V62">
         <v>94533</v>
       </c>
     </row>
     <row r="63" spans="1:22" ht="15">
       <c r="A63" t="s">
+        <v>423</v>
+      </c>
+      <c r="B63" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
       <c r="C63" t="s">
         <v>106</v>
       </c>
       <c r="D63" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="E63" t="s">
         <v>106</v>
       </c>
       <c r="F63" t="s">
         <v>30</v>
       </c>
       <c r="G63">
         <v>92407</v>
       </c>
       <c r="H63" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I63" t="s">
         <v>256</v>
       </c>
       <c r="J63" t="s">
         <v>30</v>
       </c>
       <c r="K63" t="s">
+        <v>427</v>
+      </c>
+      <c r="L63" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
       <c r="O63" s="1">
         <v>33420</v>
       </c>
       <c r="P63" t="s">
+        <v>429</v>
+      </c>
+      <c r="Q63" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="R63" t="s">
         <v>106</v>
       </c>
       <c r="S63" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="T63" t="s">
         <v>106</v>
       </c>
       <c r="U63" t="s">
         <v>30</v>
       </c>
       <c r="V63">
         <v>92415</v>
       </c>
     </row>
     <row r="64" spans="1:22" ht="15">
       <c r="A64" t="s">
+        <v>432</v>
+      </c>
+      <c r="B64" t="s">
         <v>433</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
         <v>434</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
         <v>435</v>
       </c>
-      <c r="D64" t="s">
+      <c r="E64" t="s">
         <v>436</v>
       </c>
-      <c r="E64" t="s">
+      <c r="F64" t="s">
+        <v>30</v>
+      </c>
+      <c r="G64" t="s">
         <v>437</v>
       </c>
-      <c r="F64" t="s">
-[...2 lines deleted...]
-      <c r="G64" t="s">
+      <c r="H64" t="s">
+        <v>435</v>
+      </c>
+      <c r="I64" t="s">
+        <v>436</v>
+      </c>
+      <c r="J64" t="s">
+        <v>30</v>
+      </c>
+      <c r="K64" t="s">
+        <v>437</v>
+      </c>
+      <c r="L64" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>439</v>
       </c>
       <c r="O64" s="1">
         <v>33469</v>
       </c>
       <c r="P64" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="Q64" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="R64" t="s">
         <v>256</v>
       </c>
       <c r="S64" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="T64" t="s">
         <v>256</v>
       </c>
       <c r="U64" t="s">
         <v>30</v>
       </c>
       <c r="V64">
         <v>92502</v>
       </c>
     </row>
     <row r="65" spans="1:22" ht="15">
       <c r="A65" t="s">
+        <v>440</v>
+      </c>
+      <c r="B65" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="C65" t="s">
         <v>52</v>
       </c>
       <c r="D65" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="E65" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="F65" t="s">
         <v>30</v>
       </c>
       <c r="G65">
         <v>94801</v>
       </c>
       <c r="H65" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="I65" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="J65" t="s">
         <v>30</v>
       </c>
       <c r="K65">
         <v>94801</v>
       </c>
       <c r="L65" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="O65" s="1">
         <v>33604</v>
       </c>
       <c r="P65" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="Q65" t="s">
         <v>94</v>
       </c>
       <c r="R65" t="s">
         <v>90</v>
       </c>
       <c r="S65" t="s">
         <v>95</v>
       </c>
       <c r="T65" t="s">
         <v>92</v>
       </c>
       <c r="U65" t="s">
         <v>30</v>
       </c>
       <c r="V65">
         <v>94913</v>
       </c>
     </row>
     <row r="66" spans="1:22" ht="15">
       <c r="A66" t="s">
+        <v>445</v>
+      </c>
+      <c r="B66" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
       <c r="C66" t="s">
         <v>256</v>
       </c>
       <c r="D66" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="E66" t="s">
         <v>256</v>
       </c>
       <c r="F66" t="s">
         <v>30</v>
       </c>
       <c r="G66">
         <v>92509</v>
       </c>
       <c r="H66" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I66" t="s">
         <v>256</v>
       </c>
       <c r="J66" t="s">
         <v>30</v>
       </c>
       <c r="K66">
         <v>92509</v>
       </c>
       <c r="L66" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="O66" s="1">
         <v>33493</v>
       </c>
       <c r="P66" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="Q66" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="R66" t="s">
         <v>106</v>
       </c>
       <c r="S66" t="s">
+        <v>448</v>
+      </c>
+      <c r="T66" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
       <c r="U66" t="s">
         <v>30</v>
       </c>
       <c r="V66">
         <v>92399</v>
       </c>
     </row>
     <row r="67" spans="1:22" ht="15">
       <c r="A67" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B67" t="s">
+        <v>415</v>
+      </c>
+      <c r="C67" t="s">
         <v>416</v>
       </c>
-      <c r="C67" t="s">
+      <c r="D67" t="s">
         <v>417</v>
       </c>
-      <c r="D67" t="s">
+      <c r="E67" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="F67" t="s">
         <v>30</v>
       </c>
       <c r="G67">
         <v>94533</v>
       </c>
       <c r="H67" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="I67" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="J67" t="s">
         <v>30</v>
       </c>
       <c r="K67">
         <v>94533</v>
       </c>
       <c r="L67" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="O67" s="1">
         <v>33492</v>
       </c>
       <c r="P67" t="s">
+        <v>451</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>451</v>
+      </c>
+      <c r="R67" t="s">
+        <v>416</v>
+      </c>
+      <c r="S67" t="s">
         <v>452</v>
       </c>
-      <c r="Q67" t="s">
-[...5 lines deleted...]
-      <c r="S67" t="s">
+      <c r="T67" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
       <c r="U67" t="s">
         <v>30</v>
       </c>
       <c r="V67">
         <v>94585</v>
       </c>
     </row>
     <row r="68" spans="1:22" ht="15">
       <c r="A68" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B68" t="s">
+        <v>433</v>
+      </c>
+      <c r="C68" t="s">
         <v>434</v>
       </c>
-      <c r="C68" t="s">
+      <c r="D68" t="s">
         <v>435</v>
       </c>
-      <c r="D68" t="s">
+      <c r="E68" t="s">
         <v>436</v>
       </c>
-      <c r="E68" t="s">
+      <c r="F68" t="s">
+        <v>30</v>
+      </c>
+      <c r="G68" t="s">
         <v>437</v>
       </c>
-      <c r="F68" t="s">
-[...2 lines deleted...]
-      <c r="G68" t="s">
+      <c r="H68" t="s">
+        <v>435</v>
+      </c>
+      <c r="I68" t="s">
+        <v>436</v>
+      </c>
+      <c r="J68" t="s">
+        <v>30</v>
+      </c>
+      <c r="K68" t="s">
+        <v>437</v>
+      </c>
+      <c r="L68" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>439</v>
       </c>
       <c r="O68" s="1">
         <v>33512</v>
       </c>
       <c r="P68" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="Q68" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="R68" t="s">
         <v>256</v>
       </c>
       <c r="S68" t="s">
+        <v>456</v>
+      </c>
+      <c r="T68" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
       <c r="U68" t="s">
         <v>30</v>
       </c>
       <c r="V68">
         <v>92590</v>
       </c>
     </row>
     <row r="69" spans="1:22" ht="15">
       <c r="A69" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="B69" t="s">
         <v>133</v>
       </c>
       <c r="C69" t="s">
         <v>74</v>
       </c>
       <c r="D69" t="s">
+        <v>459</v>
+      </c>
+      <c r="E69" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="F69" t="s">
         <v>30</v>
       </c>
       <c r="G69">
         <v>93551</v>
       </c>
       <c r="H69" t="s">
+        <v>459</v>
+      </c>
+      <c r="I69" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="J69" t="s">
         <v>30</v>
       </c>
       <c r="K69">
         <v>93551</v>
       </c>
       <c r="L69" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="O69" s="1">
         <v>33534</v>
       </c>
       <c r="P69" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="Q69" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="R69" t="s">
         <v>74</v>
       </c>
       <c r="S69" t="s">
+        <v>463</v>
+      </c>
+      <c r="T69" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
       <c r="U69" t="s">
         <v>30</v>
       </c>
       <c r="V69">
         <v>93534</v>
       </c>
     </row>
     <row r="70" spans="1:23" ht="15">
       <c r="A70" t="s">
+        <v>465</v>
+      </c>
+      <c r="B70" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="C70" t="s">
         <v>106</v>
       </c>
       <c r="D70" t="s">
+        <v>467</v>
+      </c>
+      <c r="E70" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
       <c r="F70" t="s">
         <v>30</v>
       </c>
       <c r="G70">
         <v>92314</v>
       </c>
       <c r="H70" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="I70" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="J70" t="s">
         <v>30</v>
       </c>
       <c r="K70">
         <v>92314</v>
       </c>
       <c r="L70" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="O70" s="1">
         <v>33554</v>
       </c>
       <c r="P70" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="Q70" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="R70" t="s">
         <v>106</v>
       </c>
       <c r="S70" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="T70" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="U70" t="s">
         <v>30</v>
       </c>
       <c r="V70">
         <v>92314</v>
       </c>
       <c r="W70" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="71" spans="1:22" ht="15">
       <c r="A71" t="s">
+        <v>471</v>
+      </c>
+      <c r="B71" t="s">
         <v>472</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" t="s">
         <v>473</v>
       </c>
-      <c r="C71" t="s">
+      <c r="D71" t="s">
         <v>474</v>
       </c>
-      <c r="D71" t="s">
+      <c r="E71" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
       <c r="F71" t="s">
         <v>30</v>
       </c>
       <c r="G71">
         <v>93422</v>
       </c>
       <c r="H71" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="I71" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="J71" t="s">
         <v>30</v>
       </c>
       <c r="K71">
         <v>91706</v>
       </c>
       <c r="L71" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="O71" s="1">
         <v>33511</v>
       </c>
       <c r="P71" t="s">
+        <v>478</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>478</v>
+      </c>
+      <c r="R71" t="s">
+        <v>473</v>
+      </c>
+      <c r="S71" t="s">
         <v>479</v>
       </c>
-      <c r="Q71" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T71" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="U71" t="s">
         <v>30</v>
       </c>
       <c r="V71">
         <v>93422</v>
       </c>
     </row>
     <row r="72" spans="1:22" ht="15">
       <c r="A72" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="B72" t="s">
         <v>133</v>
       </c>
       <c r="C72" t="s">
         <v>74</v>
       </c>
       <c r="D72" t="s">
+        <v>459</v>
+      </c>
+      <c r="E72" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="F72" t="s">
         <v>30</v>
       </c>
       <c r="G72">
         <v>93551</v>
       </c>
       <c r="H72" t="s">
+        <v>459</v>
+      </c>
+      <c r="I72" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="J72" t="s">
         <v>30</v>
       </c>
       <c r="K72">
         <v>93551</v>
       </c>
       <c r="L72" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="O72" s="1">
         <v>33620</v>
       </c>
       <c r="P72" t="s">
+        <v>481</v>
+      </c>
+      <c r="Q72" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
       <c r="R72" t="s">
         <v>74</v>
       </c>
       <c r="S72" t="s">
+        <v>483</v>
+      </c>
+      <c r="T72" t="s">
         <v>484</v>
-      </c>
-[...1 lines deleted...]
-        <v>485</v>
       </c>
       <c r="U72" t="s">
         <v>30</v>
       </c>
       <c r="V72">
         <v>91803</v>
       </c>
     </row>
     <row r="73" spans="1:22" ht="15">
       <c r="A73" t="s">
+        <v>485</v>
+      </c>
+      <c r="B73" t="s">
         <v>486</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" t="s">
+        <v>473</v>
+      </c>
+      <c r="D73" t="s">
         <v>487</v>
       </c>
-      <c r="C73" t="s">
-[...2 lines deleted...]
-      <c r="D73" t="s">
+      <c r="E73" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
       <c r="F73" t="s">
         <v>30</v>
       </c>
       <c r="G73">
         <v>93446</v>
       </c>
       <c r="H73" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="I73" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="J73" t="s">
         <v>30</v>
       </c>
       <c r="K73">
         <v>93447</v>
       </c>
       <c r="L73" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="O73" s="1">
         <v>33644</v>
       </c>
       <c r="P73" t="s">
+        <v>491</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>491</v>
+      </c>
+      <c r="R73" t="s">
+        <v>473</v>
+      </c>
+      <c r="S73" t="s">
         <v>492</v>
       </c>
-      <c r="Q73" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T73" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="U73" t="s">
         <v>30</v>
       </c>
       <c r="V73">
         <v>93446</v>
       </c>
     </row>
     <row r="74" spans="1:22" ht="15">
       <c r="A74" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="B74" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="C74" t="s">
         <v>52</v>
       </c>
       <c r="D74" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="E74" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="F74" t="s">
         <v>30</v>
       </c>
       <c r="G74">
         <v>94801</v>
       </c>
       <c r="H74" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="I74" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="J74" t="s">
         <v>30</v>
       </c>
       <c r="K74">
         <v>94801</v>
       </c>
       <c r="L74" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="O74" s="1">
         <v>33665</v>
       </c>
       <c r="P74" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="Q74" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="R74" t="s">
         <v>90</v>
       </c>
       <c r="S74" t="s">
+        <v>495</v>
+      </c>
+      <c r="T74" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>497</v>
       </c>
       <c r="U74" t="s">
         <v>30</v>
       </c>
       <c r="V74">
         <v>94965</v>
       </c>
     </row>
     <row r="75" spans="1:22" ht="15">
       <c r="A75" t="s">
+        <v>497</v>
+      </c>
+      <c r="B75" t="s">
         <v>498</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" t="s">
         <v>499</v>
       </c>
-      <c r="C75" t="s">
+      <c r="D75" t="s">
         <v>500</v>
       </c>
-      <c r="D75" t="s">
+      <c r="E75" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
       <c r="F75" t="s">
         <v>30</v>
       </c>
       <c r="G75">
         <v>95370</v>
       </c>
       <c r="H75" t="s">
+        <v>500</v>
+      </c>
+      <c r="I75" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
       <c r="J75" t="s">
         <v>30</v>
       </c>
       <c r="K75">
         <v>95370</v>
       </c>
       <c r="L75" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="O75" s="1">
         <v>33674</v>
       </c>
       <c r="P75" t="s">
+        <v>503</v>
+      </c>
+      <c r="Q75" t="s">
         <v>504</v>
       </c>
-      <c r="Q75" t="s">
+      <c r="R75" t="s">
+        <v>499</v>
+      </c>
+      <c r="S75" t="s">
         <v>505</v>
       </c>
-      <c r="R75" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T75" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="U75" t="s">
         <v>30</v>
       </c>
       <c r="V75">
         <v>95370</v>
       </c>
     </row>
     <row r="76" spans="1:22" ht="15">
       <c r="A76" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="B76" t="s">
+        <v>498</v>
+      </c>
+      <c r="C76" t="s">
         <v>499</v>
       </c>
-      <c r="C76" t="s">
+      <c r="D76" t="s">
         <v>500</v>
       </c>
-      <c r="D76" t="s">
+      <c r="E76" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
       <c r="F76" t="s">
         <v>30</v>
       </c>
       <c r="G76">
         <v>95370</v>
       </c>
       <c r="H76" t="s">
+        <v>500</v>
+      </c>
+      <c r="I76" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
       <c r="J76" t="s">
         <v>30</v>
       </c>
       <c r="K76">
         <v>95370</v>
       </c>
       <c r="L76" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="O76" s="1">
         <v>33674</v>
       </c>
       <c r="P76" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="Q76" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="R76" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="S76" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="T76" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="U76" t="s">
         <v>30</v>
       </c>
       <c r="V76">
         <v>95370</v>
       </c>
     </row>
     <row r="77" spans="1:22" ht="15">
       <c r="A77" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="B77" t="s">
+        <v>433</v>
+      </c>
+      <c r="C77" t="s">
         <v>434</v>
       </c>
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>435</v>
       </c>
-      <c r="D77" t="s">
+      <c r="E77" t="s">
         <v>436</v>
       </c>
-      <c r="E77" t="s">
+      <c r="F77" t="s">
+        <v>30</v>
+      </c>
+      <c r="G77" t="s">
         <v>437</v>
       </c>
-      <c r="F77" t="s">
-[...2 lines deleted...]
-      <c r="G77" t="s">
+      <c r="H77" t="s">
+        <v>435</v>
+      </c>
+      <c r="I77" t="s">
+        <v>436</v>
+      </c>
+      <c r="J77" t="s">
+        <v>30</v>
+      </c>
+      <c r="K77" t="s">
+        <v>437</v>
+      </c>
+      <c r="L77" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>439</v>
       </c>
       <c r="O77" s="1">
         <v>33817</v>
       </c>
       <c r="P77" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="Q77" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="R77" t="s">
         <v>256</v>
       </c>
       <c r="S77" t="s">
+        <v>510</v>
+      </c>
+      <c r="T77" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
       <c r="U77" t="s">
         <v>30</v>
       </c>
       <c r="V77">
         <v>92587</v>
       </c>
     </row>
     <row r="78" spans="1:22" ht="15">
       <c r="A78" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="B78" t="s">
         <v>284</v>
       </c>
       <c r="C78" t="s">
         <v>171</v>
       </c>
       <c r="D78" t="s">
         <v>285</v>
       </c>
       <c r="E78" t="s">
         <v>286</v>
       </c>
       <c r="F78" t="s">
         <v>30</v>
       </c>
       <c r="G78">
         <v>95020</v>
       </c>
       <c r="H78" t="s">
         <v>285</v>
       </c>
       <c r="I78" t="s">
         <v>286</v>
       </c>
       <c r="J78" t="s">
         <v>30</v>
       </c>
       <c r="K78">
         <v>95020</v>
       </c>
       <c r="L78" t="s">
         <v>287</v>
       </c>
       <c r="O78" s="1">
         <v>33878</v>
       </c>
       <c r="P78" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="Q78" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="R78" t="s">
         <v>171</v>
       </c>
       <c r="S78" t="s">
+        <v>514</v>
+      </c>
+      <c r="T78" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
       <c r="U78" t="s">
         <v>30</v>
       </c>
       <c r="V78">
         <v>95037</v>
       </c>
     </row>
     <row r="79" spans="1:22" ht="15">
       <c r="A79" t="s">
+        <v>516</v>
+      </c>
+      <c r="B79" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
       <c r="C79" t="s">
         <v>74</v>
       </c>
       <c r="D79" t="s">
+        <v>518</v>
+      </c>
+      <c r="E79" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
       <c r="F79" t="s">
         <v>30</v>
       </c>
       <c r="G79">
         <v>90232</v>
       </c>
       <c r="H79" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="I79" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="J79" t="s">
         <v>30</v>
       </c>
       <c r="K79">
         <v>90232</v>
       </c>
       <c r="L79" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="O79" s="1">
         <v>33840</v>
       </c>
       <c r="P79" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="Q79" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="R79" t="s">
         <v>74</v>
       </c>
       <c r="S79" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="T79" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="U79" t="s">
         <v>30</v>
       </c>
       <c r="V79">
         <v>90232</v>
       </c>
     </row>
     <row r="80" spans="1:22" ht="15">
       <c r="A80" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="B80" t="s">
+        <v>308</v>
+      </c>
+      <c r="C80" t="s">
         <v>309</v>
       </c>
-      <c r="C80" t="s">
+      <c r="D80" t="s">
         <v>310</v>
       </c>
-      <c r="D80" t="s">
+      <c r="E80" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="F80" t="s">
         <v>30</v>
       </c>
       <c r="G80">
         <v>96145</v>
       </c>
       <c r="H80" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="I80" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="J80" t="s">
         <v>30</v>
       </c>
       <c r="K80">
         <v>96145</v>
       </c>
       <c r="L80" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="O80" s="1">
         <v>33837</v>
       </c>
       <c r="P80" t="s">
+        <v>523</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>523</v>
+      </c>
+      <c r="R80" t="s">
         <v>524</v>
       </c>
-      <c r="Q80" t="s">
-[...2 lines deleted...]
-      <c r="R80" t="s">
+      <c r="S80" t="s">
         <v>525</v>
       </c>
-      <c r="S80" t="s">
+      <c r="T80" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
       <c r="U80" t="s">
         <v>30</v>
       </c>
       <c r="V80">
         <v>95667</v>
       </c>
     </row>
     <row r="81" spans="1:22" ht="15">
       <c r="A81" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="B81" t="s">
         <v>133</v>
       </c>
       <c r="C81" t="s">
         <v>119</v>
       </c>
       <c r="D81" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="E81" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F81" t="s">
         <v>30</v>
       </c>
       <c r="G81">
         <v>92020</v>
       </c>
       <c r="H81" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="I81" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="J81" t="s">
         <v>30</v>
       </c>
       <c r="K81">
         <v>92020</v>
       </c>
       <c r="L81" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="O81" s="1">
         <v>33861</v>
       </c>
       <c r="P81" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="Q81" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="R81" t="s">
         <v>119</v>
       </c>
       <c r="S81" t="s">
+        <v>336</v>
+      </c>
+      <c r="T81" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="U81" t="s">
         <v>30</v>
       </c>
       <c r="V81">
         <v>92020</v>
       </c>
     </row>
     <row r="82" spans="1:22" ht="15">
       <c r="A82" t="s">
+        <v>530</v>
+      </c>
+      <c r="B82" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
       <c r="C82" t="s">
         <v>256</v>
       </c>
       <c r="D82" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="E82" t="s">
         <v>256</v>
       </c>
       <c r="F82" t="s">
         <v>30</v>
       </c>
       <c r="G82" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="H82" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I82" t="s">
         <v>256</v>
       </c>
       <c r="J82" t="s">
         <v>30</v>
       </c>
       <c r="K82" t="s">
+        <v>427</v>
+      </c>
+      <c r="L82" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
       <c r="O82" s="1">
         <v>33868</v>
       </c>
       <c r="P82" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="Q82" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="R82" t="s">
         <v>106</v>
       </c>
       <c r="S82" t="s">
+        <v>533</v>
+      </c>
+      <c r="T82" t="s">
         <v>534</v>
-      </c>
-[...1 lines deleted...]
-        <v>535</v>
       </c>
       <c r="U82" t="s">
         <v>30</v>
       </c>
       <c r="V82">
         <v>92335</v>
       </c>
     </row>
     <row r="83" spans="1:22" ht="15">
       <c r="A83" t="s">
+        <v>535</v>
+      </c>
+      <c r="B83" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
       <c r="C83" t="s">
         <v>90</v>
       </c>
       <c r="D83" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="E83" t="s">
         <v>92</v>
       </c>
       <c r="F83" t="s">
         <v>30</v>
       </c>
       <c r="G83">
         <v>94901</v>
       </c>
       <c r="H83" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="I83" t="s">
         <v>92</v>
       </c>
       <c r="J83" t="s">
         <v>30</v>
       </c>
       <c r="K83">
         <v>94912</v>
       </c>
       <c r="L83" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="O83" s="1">
         <v>33862</v>
       </c>
       <c r="P83" t="s">
+        <v>540</v>
+      </c>
+      <c r="Q83" t="s">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>542</v>
       </c>
       <c r="R83" t="s">
         <v>90</v>
       </c>
       <c r="S83" t="s">
+        <v>542</v>
+      </c>
+      <c r="T83" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
       <c r="U83" t="s">
         <v>30</v>
       </c>
       <c r="V83">
         <v>94920</v>
       </c>
     </row>
     <row r="84" spans="1:22" ht="15">
       <c r="A84" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="B84" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="C84" t="s">
         <v>90</v>
       </c>
       <c r="D84" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="E84" t="s">
         <v>92</v>
       </c>
       <c r="F84" t="s">
         <v>30</v>
       </c>
       <c r="G84">
         <v>94901</v>
       </c>
       <c r="H84" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="I84" t="s">
         <v>92</v>
       </c>
       <c r="J84" t="s">
         <v>30</v>
       </c>
       <c r="K84">
         <v>94912</v>
       </c>
       <c r="L84" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="O84" s="1">
         <v>33862</v>
       </c>
       <c r="P84" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="Q84" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="R84" t="s">
         <v>90</v>
       </c>
       <c r="S84" t="s">
+        <v>546</v>
+      </c>
+      <c r="T84" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
       <c r="U84" t="s">
         <v>30</v>
       </c>
       <c r="V84">
         <v>94925</v>
       </c>
     </row>
     <row r="85" spans="1:22" ht="15">
       <c r="A85" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="B85" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="C85" t="s">
         <v>90</v>
       </c>
       <c r="D85" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="E85" t="s">
         <v>92</v>
       </c>
       <c r="F85" t="s">
         <v>30</v>
       </c>
       <c r="G85">
         <v>94901</v>
       </c>
       <c r="H85" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="I85" t="s">
         <v>92</v>
       </c>
       <c r="J85" t="s">
         <v>30</v>
       </c>
       <c r="K85">
         <v>94912</v>
       </c>
       <c r="L85" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="O85" s="1">
         <v>33862</v>
       </c>
       <c r="P85" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="Q85" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="R85" t="s">
         <v>90</v>
       </c>
       <c r="S85" t="s">
+        <v>550</v>
+      </c>
+      <c r="T85" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="U85" t="s">
         <v>30</v>
       </c>
       <c r="V85">
         <v>94941</v>
       </c>
     </row>
     <row r="86" spans="1:22" ht="15">
       <c r="A86" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="B86" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="C86" t="s">
         <v>90</v>
       </c>
       <c r="D86" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="E86" t="s">
         <v>92</v>
       </c>
       <c r="F86" t="s">
         <v>30</v>
       </c>
       <c r="G86">
         <v>94901</v>
       </c>
       <c r="H86" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="I86" t="s">
         <v>92</v>
       </c>
       <c r="J86" t="s">
         <v>30</v>
       </c>
       <c r="K86">
         <v>94912</v>
       </c>
       <c r="L86" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="O86" s="1">
         <v>33862</v>
       </c>
       <c r="P86" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="Q86" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="R86" t="s">
         <v>90</v>
       </c>
       <c r="S86" t="s">
+        <v>554</v>
+      </c>
+      <c r="T86" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="U86" t="s">
         <v>30</v>
       </c>
       <c r="V86">
         <v>94920</v>
       </c>
     </row>
     <row r="87" spans="1:22" ht="15">
       <c r="A87" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="B87" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="C87" t="s">
         <v>90</v>
       </c>
       <c r="D87" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="E87" t="s">
         <v>92</v>
       </c>
       <c r="F87" t="s">
         <v>30</v>
       </c>
       <c r="G87">
         <v>94901</v>
       </c>
       <c r="H87" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="I87" t="s">
         <v>92</v>
       </c>
       <c r="J87" t="s">
         <v>30</v>
       </c>
       <c r="K87">
         <v>94912</v>
       </c>
       <c r="L87" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="O87" s="1">
         <v>33862</v>
       </c>
       <c r="P87" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="Q87" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="R87" t="s">
         <v>90</v>
       </c>
       <c r="S87" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="T87" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="U87" t="s">
         <v>30</v>
       </c>
       <c r="V87">
         <v>94942</v>
       </c>
     </row>
     <row r="88" spans="1:22" ht="15">
       <c r="A88" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="B88" t="s">
         <v>246</v>
       </c>
       <c r="C88" t="s">
         <v>247</v>
       </c>
       <c r="D88" t="s">
         <v>248</v>
       </c>
       <c r="E88" t="s">
         <v>247</v>
       </c>
       <c r="F88" t="s">
         <v>30</v>
       </c>
       <c r="G88" t="s">
         <v>249</v>
       </c>
       <c r="H88" t="s">
         <v>250</v>
       </c>
       <c r="I88" t="s">
         <v>247</v>
       </c>
       <c r="J88" t="s">
         <v>30</v>
       </c>
       <c r="K88">
         <v>93007</v>
       </c>
       <c r="L88" t="s">
         <v>251</v>
       </c>
       <c r="O88" s="1">
         <v>33870</v>
       </c>
       <c r="P88" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="Q88" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="R88" t="s">
         <v>247</v>
       </c>
       <c r="S88" t="s">
+        <v>561</v>
+      </c>
+      <c r="T88" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
       <c r="U88" t="s">
         <v>30</v>
       </c>
       <c r="V88">
         <v>93023</v>
       </c>
     </row>
     <row r="89" spans="1:22" ht="15">
       <c r="A89" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="B89" t="s">
         <v>246</v>
       </c>
       <c r="C89" t="s">
         <v>247</v>
       </c>
       <c r="D89" t="s">
         <v>248</v>
       </c>
       <c r="E89" t="s">
         <v>247</v>
       </c>
       <c r="F89" t="s">
         <v>30</v>
       </c>
       <c r="G89" t="s">
         <v>249</v>
       </c>
       <c r="H89" t="s">
         <v>250</v>
       </c>
       <c r="I89" t="s">
         <v>247</v>
       </c>
       <c r="J89" t="s">
         <v>30</v>
       </c>
       <c r="K89">
         <v>93007</v>
       </c>
       <c r="L89" t="s">
         <v>251</v>
       </c>
       <c r="O89" s="1">
         <v>33870</v>
       </c>
       <c r="P89" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="Q89" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="R89" t="s">
         <v>247</v>
       </c>
       <c r="S89" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="T89" t="s">
         <v>247</v>
       </c>
       <c r="U89" t="s">
         <v>30</v>
       </c>
       <c r="V89">
         <v>93009</v>
       </c>
     </row>
     <row r="90" spans="1:22" ht="15">
       <c r="A90" t="s">
+        <v>566</v>
+      </c>
+      <c r="B90" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>568</v>
       </c>
       <c r="C90" t="s">
         <v>256</v>
       </c>
       <c r="D90" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="E90" t="s">
         <v>256</v>
       </c>
       <c r="F90" t="s">
         <v>30</v>
       </c>
       <c r="G90">
         <v>92509</v>
       </c>
       <c r="H90" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I90" t="s">
         <v>256</v>
       </c>
       <c r="J90" t="s">
         <v>30</v>
       </c>
       <c r="K90">
         <v>92509</v>
       </c>
       <c r="L90" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="O90" s="1">
         <v>33909</v>
       </c>
       <c r="P90" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="Q90" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="R90" t="s">
         <v>106</v>
       </c>
       <c r="S90" t="s">
+        <v>569</v>
+      </c>
+      <c r="T90" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="U90" t="s">
         <v>30</v>
       </c>
       <c r="V90">
         <v>92393</v>
       </c>
     </row>
     <row r="91" spans="1:22" ht="15">
       <c r="A91" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="B91" t="s">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>90</v>
       </c>
       <c r="D91" t="s">
         <v>91</v>
       </c>
       <c r="E91" t="s">
         <v>92</v>
       </c>
       <c r="F91" t="s">
         <v>30</v>
       </c>
       <c r="G91">
         <v>94901</v>
       </c>
       <c r="H91" t="s">
         <v>91</v>
       </c>
       <c r="I91" t="s">
         <v>92</v>
       </c>
       <c r="J91" t="s">
         <v>30</v>
       </c>
       <c r="K91">
         <v>94901</v>
       </c>
       <c r="L91" t="s">
         <v>93</v>
       </c>
       <c r="O91" s="1">
         <v>33878</v>
       </c>
       <c r="P91" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="Q91" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="R91" t="s">
         <v>90</v>
       </c>
       <c r="S91" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="T91" t="s">
         <v>92</v>
       </c>
       <c r="U91" t="s">
         <v>30</v>
       </c>
       <c r="V91">
         <v>94915</v>
       </c>
     </row>
     <row r="92" spans="1:22" ht="15">
       <c r="A92" t="s">
+        <v>574</v>
+      </c>
+      <c r="B92" t="s">
         <v>575</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" t="s">
         <v>576</v>
       </c>
-      <c r="C92" t="s">
+      <c r="D92" t="s">
         <v>577</v>
       </c>
-      <c r="D92" t="s">
+      <c r="E92" t="s">
         <v>578</v>
-      </c>
-[...1 lines deleted...]
-        <v>579</v>
       </c>
       <c r="F92" t="s">
         <v>30</v>
       </c>
       <c r="G92">
         <v>95564</v>
       </c>
       <c r="H92" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="I92" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="J92" t="s">
         <v>30</v>
       </c>
       <c r="K92">
         <v>95564</v>
       </c>
       <c r="L92" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="O92" s="1">
         <v>33928</v>
       </c>
       <c r="P92" t="s">
+        <v>581</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>581</v>
+      </c>
+      <c r="R92" t="s">
+        <v>576</v>
+      </c>
+      <c r="S92" t="s">
         <v>582</v>
       </c>
-      <c r="Q92" t="s">
-[...5 lines deleted...]
-      <c r="S92" t="s">
+      <c r="T92" t="s">
         <v>583</v>
-      </c>
-[...1 lines deleted...]
-        <v>584</v>
       </c>
       <c r="U92" t="s">
         <v>30</v>
       </c>
       <c r="V92">
         <v>95536</v>
       </c>
     </row>
     <row r="93" spans="1:22" ht="15">
       <c r="A93" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="B93" t="s">
+        <v>433</v>
+      </c>
+      <c r="C93" t="s">
         <v>434</v>
       </c>
-      <c r="C93" t="s">
+      <c r="D93" t="s">
         <v>435</v>
       </c>
-      <c r="D93" t="s">
+      <c r="E93" t="s">
         <v>436</v>
       </c>
-      <c r="E93" t="s">
+      <c r="F93" t="s">
+        <v>30</v>
+      </c>
+      <c r="G93" t="s">
         <v>437</v>
       </c>
-      <c r="F93" t="s">
-[...2 lines deleted...]
-      <c r="G93" t="s">
+      <c r="H93" t="s">
+        <v>435</v>
+      </c>
+      <c r="I93" t="s">
+        <v>436</v>
+      </c>
+      <c r="J93" t="s">
+        <v>30</v>
+      </c>
+      <c r="K93" t="s">
+        <v>437</v>
+      </c>
+      <c r="L93" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>439</v>
       </c>
       <c r="O93" s="1">
         <v>33970</v>
       </c>
       <c r="P93" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="Q93" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="R93" t="s">
         <v>256</v>
       </c>
       <c r="S93" t="s">
+        <v>586</v>
+      </c>
+      <c r="T93" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
       <c r="U93" t="s">
         <v>30</v>
       </c>
       <c r="V93">
         <v>92530</v>
       </c>
     </row>
     <row r="94" spans="1:22" ht="15">
       <c r="A94" t="s">
+        <v>588</v>
+      </c>
+      <c r="B94" t="s">
         <v>589</v>
-      </c>
-[...1 lines deleted...]
-        <v>590</v>
       </c>
       <c r="C94" t="s">
         <v>27</v>
       </c>
       <c r="D94" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="E94" t="s">
         <v>29</v>
       </c>
       <c r="F94" t="s">
         <v>30</v>
       </c>
       <c r="G94" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="H94" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="I94" t="s">
         <v>29</v>
       </c>
       <c r="J94" t="s">
         <v>30</v>
       </c>
       <c r="K94" t="s">
+        <v>591</v>
+      </c>
+      <c r="L94" t="s">
         <v>592</v>
-      </c>
-[...1 lines deleted...]
-        <v>593</v>
       </c>
       <c r="O94" s="1">
         <v>34001</v>
       </c>
       <c r="P94" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="Q94" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="R94" t="s">
         <v>27</v>
       </c>
       <c r="S94" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="T94" t="s">
         <v>29</v>
       </c>
       <c r="U94" t="s">
         <v>30</v>
       </c>
       <c r="V94">
         <v>94612</v>
       </c>
     </row>
     <row r="95" spans="1:22" ht="15">
       <c r="A95" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="B95" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="C95" t="s">
         <v>256</v>
       </c>
       <c r="D95" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="E95" t="s">
         <v>256</v>
       </c>
       <c r="F95" t="s">
         <v>30</v>
       </c>
       <c r="G95" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="H95" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I95" t="s">
         <v>256</v>
       </c>
       <c r="J95" t="s">
         <v>30</v>
       </c>
       <c r="K95" t="s">
+        <v>427</v>
+      </c>
+      <c r="L95" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
       <c r="O95" s="1">
         <v>34003</v>
       </c>
       <c r="P95" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="Q95" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="R95" t="s">
         <v>106</v>
       </c>
       <c r="S95" t="s">
+        <v>597</v>
+      </c>
+      <c r="T95" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
       <c r="U95" t="s">
         <v>30</v>
       </c>
       <c r="V95">
         <v>91763</v>
       </c>
     </row>
     <row r="96" spans="1:22" ht="15">
       <c r="A96" t="s">
+        <v>599</v>
+      </c>
+      <c r="B96" t="s">
         <v>600</v>
-      </c>
-[...1 lines deleted...]
-        <v>601</v>
       </c>
       <c r="C96" t="s">
         <v>74</v>
       </c>
       <c r="D96" t="s">
+        <v>601</v>
+      </c>
+      <c r="E96" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
       <c r="F96" t="s">
         <v>30</v>
       </c>
       <c r="G96">
         <v>90810</v>
       </c>
       <c r="H96" t="s">
+        <v>601</v>
+      </c>
+      <c r="I96" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
       <c r="J96" t="s">
         <v>30</v>
       </c>
       <c r="K96">
         <v>90810</v>
       </c>
       <c r="L96" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="O96" s="1">
         <v>33939</v>
       </c>
       <c r="P96" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="Q96" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="R96" t="s">
         <v>74</v>
       </c>
       <c r="S96" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="T96" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="U96" t="s">
         <v>30</v>
       </c>
       <c r="V96">
         <v>90806</v>
       </c>
     </row>
     <row r="97" spans="1:22" ht="15">
       <c r="A97" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="B97" t="s">
         <v>232</v>
       </c>
       <c r="C97" t="s">
         <v>233</v>
       </c>
       <c r="D97" t="s">
         <v>234</v>
       </c>
       <c r="E97" t="s">
         <v>235</v>
       </c>
       <c r="F97" t="s">
         <v>30</v>
       </c>
       <c r="G97">
         <v>95490</v>
       </c>
       <c r="H97" t="s">
         <v>236</v>
       </c>
       <c r="I97" t="s">
         <v>235</v>
       </c>
       <c r="J97" t="s">
         <v>30</v>
       </c>
       <c r="K97">
         <v>95490</v>
       </c>
       <c r="L97" t="s">
         <v>237</v>
       </c>
       <c r="O97" s="1">
         <v>33970</v>
       </c>
       <c r="P97" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="Q97" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="R97" t="s">
         <v>233</v>
       </c>
       <c r="S97" t="s">
+        <v>608</v>
+      </c>
+      <c r="T97" t="s">
         <v>609</v>
-      </c>
-[...1 lines deleted...]
-        <v>610</v>
       </c>
       <c r="U97" t="s">
         <v>30</v>
       </c>
       <c r="V97">
         <v>95482</v>
       </c>
     </row>
     <row r="98" spans="1:22" ht="15">
       <c r="A98" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="B98" t="s">
+        <v>575</v>
+      </c>
+      <c r="C98" t="s">
         <v>576</v>
       </c>
-      <c r="C98" t="s">
+      <c r="D98" t="s">
         <v>577</v>
       </c>
-      <c r="D98" t="s">
+      <c r="E98" t="s">
         <v>578</v>
-      </c>
-[...1 lines deleted...]
-        <v>579</v>
       </c>
       <c r="F98" t="s">
         <v>30</v>
       </c>
       <c r="G98">
         <v>95564</v>
       </c>
       <c r="H98" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="I98" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="J98" t="s">
         <v>30</v>
       </c>
       <c r="K98">
         <v>95564</v>
       </c>
       <c r="L98" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="O98" s="1">
         <v>34090</v>
       </c>
       <c r="P98" t="s">
+        <v>611</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>611</v>
+      </c>
+      <c r="R98" t="s">
+        <v>576</v>
+      </c>
+      <c r="S98" t="s">
         <v>612</v>
       </c>
-      <c r="Q98" t="s">
-[...5 lines deleted...]
-      <c r="S98" t="s">
+      <c r="T98" t="s">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>614</v>
       </c>
       <c r="U98" t="s">
         <v>30</v>
       </c>
       <c r="V98">
         <v>95540</v>
       </c>
     </row>
     <row r="99" spans="1:22" ht="15">
       <c r="A99" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="B99" t="s">
         <v>26</v>
       </c>
       <c r="C99" t="s">
         <v>27</v>
       </c>
       <c r="D99" t="s">
         <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>29</v>
       </c>
       <c r="F99" t="s">
         <v>30</v>
       </c>
       <c r="G99">
         <v>94603</v>
       </c>
       <c r="H99" t="s">
         <v>28</v>
       </c>
       <c r="I99" t="s">
         <v>29</v>
       </c>
       <c r="J99" t="s">
         <v>30</v>
       </c>
       <c r="K99">
         <v>94603</v>
       </c>
       <c r="L99" t="s">
         <v>31</v>
       </c>
       <c r="O99" s="1">
         <v>34274</v>
       </c>
       <c r="P99" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="Q99" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="R99" t="s">
         <v>27</v>
       </c>
       <c r="S99" t="s">
+        <v>616</v>
+      </c>
+      <c r="T99" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
       <c r="U99" t="s">
         <v>30</v>
       </c>
       <c r="V99">
         <v>94580</v>
       </c>
     </row>
     <row r="100" spans="1:22" ht="15">
       <c r="A100" t="s">
+        <v>618</v>
+      </c>
+      <c r="B100" t="s">
         <v>619</v>
-      </c>
-[...1 lines deleted...]
-        <v>620</v>
       </c>
       <c r="C100" t="s">
         <v>74</v>
       </c>
       <c r="D100" t="s">
+        <v>620</v>
+      </c>
+      <c r="E100" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F100" t="s">
         <v>30</v>
       </c>
       <c r="G100">
         <v>91746</v>
       </c>
       <c r="H100" t="s">
+        <v>622</v>
+      </c>
+      <c r="I100" t="s">
         <v>623</v>
       </c>
-      <c r="I100" t="s">
+      <c r="J100" t="s">
+        <v>30</v>
+      </c>
+      <c r="K100" t="s">
         <v>624</v>
       </c>
-      <c r="J100" t="s">
-[...2 lines deleted...]
-      <c r="K100" t="s">
+      <c r="L100" t="s">
         <v>625</v>
       </c>
-      <c r="L100" t="s">
+      <c r="M100" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="O100" s="1">
         <v>34400</v>
       </c>
       <c r="P100" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="Q100" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="R100" t="s">
         <v>74</v>
       </c>
       <c r="S100" t="s">
+        <v>628</v>
+      </c>
+      <c r="T100" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
       <c r="U100" t="s">
         <v>30</v>
       </c>
       <c r="V100">
         <v>91723</v>
       </c>
     </row>
     <row r="101" spans="1:22" ht="15">
       <c r="A101" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="B101" t="s">
         <v>246</v>
       </c>
       <c r="C101" t="s">
         <v>247</v>
       </c>
       <c r="D101" t="s">
         <v>248</v>
       </c>
       <c r="E101" t="s">
         <v>247</v>
       </c>
       <c r="F101" t="s">
         <v>30</v>
       </c>
       <c r="G101" t="s">
         <v>249</v>
       </c>
       <c r="H101" t="s">
         <v>250</v>
       </c>
       <c r="I101" t="s">
         <v>247</v>
       </c>
       <c r="J101" t="s">
         <v>30</v>
       </c>
       <c r="K101">
         <v>93007</v>
       </c>
       <c r="L101" t="s">
         <v>251</v>
       </c>
       <c r="O101" s="1">
         <v>34360</v>
       </c>
       <c r="P101" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="Q101" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="R101" t="s">
         <v>265</v>
       </c>
       <c r="S101" t="s">
+        <v>632</v>
+      </c>
+      <c r="T101" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="U101" t="s">
         <v>30</v>
       </c>
       <c r="V101">
         <v>93013</v>
       </c>
     </row>
     <row r="102" spans="1:22" ht="15">
       <c r="A102" t="s">
+        <v>634</v>
+      </c>
+      <c r="B102" t="s">
         <v>635</v>
-      </c>
-[...1 lines deleted...]
-        <v>636</v>
       </c>
       <c r="C102" t="s">
         <v>52</v>
       </c>
       <c r="D102" t="s">
+        <v>636</v>
+      </c>
+      <c r="E102" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F102" t="s">
         <v>30</v>
       </c>
       <c r="G102">
         <v>94513</v>
       </c>
       <c r="H102" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="I102" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="J102" t="s">
         <v>30</v>
       </c>
       <c r="K102">
         <v>94513</v>
       </c>
       <c r="L102" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="O102" s="1">
         <v>34455</v>
       </c>
       <c r="P102" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="Q102" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="R102" t="s">
         <v>52</v>
       </c>
       <c r="S102" t="s">
+        <v>636</v>
+      </c>
+      <c r="T102" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="U102" t="s">
         <v>30</v>
       </c>
       <c r="V102">
         <v>94513</v>
       </c>
     </row>
     <row r="103" spans="1:22" ht="15">
       <c r="A103" t="s">
+        <v>640</v>
+      </c>
+      <c r="B103" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
       <c r="C103" t="s">
         <v>106</v>
       </c>
       <c r="D103" t="s">
+        <v>642</v>
+      </c>
+      <c r="E103" t="s">
+        <v>534</v>
+      </c>
+      <c r="F103" t="s">
+        <v>30</v>
+      </c>
+      <c r="G103" t="s">
         <v>643</v>
       </c>
-      <c r="E103" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H103" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I103" t="s">
         <v>256</v>
       </c>
       <c r="J103" t="s">
         <v>30</v>
       </c>
       <c r="K103">
         <v>92509</v>
       </c>
       <c r="L103" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="O103" s="1">
         <v>34470</v>
       </c>
       <c r="P103" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="Q103" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="R103" t="s">
         <v>106</v>
       </c>
       <c r="S103" t="s">
+        <v>645</v>
+      </c>
+      <c r="T103" t="s">
         <v>646</v>
-      </c>
-[...1 lines deleted...]
-        <v>647</v>
       </c>
       <c r="U103" t="s">
         <v>30</v>
       </c>
       <c r="V103">
         <v>92307</v>
       </c>
     </row>
     <row r="104" spans="1:22" ht="15">
       <c r="A104" t="s">
+        <v>647</v>
+      </c>
+      <c r="B104" t="s">
         <v>648</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" t="s">
+        <v>416</v>
+      </c>
+      <c r="D104" t="s">
         <v>649</v>
       </c>
-      <c r="C104" t="s">
-[...2 lines deleted...]
-      <c r="D104" t="s">
+      <c r="E104" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
       <c r="F104" t="s">
         <v>30</v>
       </c>
       <c r="G104">
         <v>94589</v>
       </c>
       <c r="H104" t="s">
+        <v>649</v>
+      </c>
+      <c r="I104" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
       <c r="J104" t="s">
         <v>30</v>
       </c>
       <c r="K104">
         <v>94589</v>
       </c>
       <c r="L104" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="O104" s="1">
         <v>34516</v>
       </c>
       <c r="P104" t="s">
+        <v>652</v>
+      </c>
+      <c r="Q104" t="s">
+        <v>652</v>
+      </c>
+      <c r="R104" t="s">
+        <v>416</v>
+      </c>
+      <c r="S104" t="s">
         <v>653</v>
       </c>
-      <c r="Q104" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T104" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="U104" t="s">
         <v>30</v>
       </c>
       <c r="V104">
         <v>94590</v>
       </c>
     </row>
     <row r="105" spans="1:22" ht="15">
       <c r="A105" t="s">
+        <v>654</v>
+      </c>
+      <c r="B105" t="s">
         <v>655</v>
-      </c>
-[...1 lines deleted...]
-        <v>656</v>
       </c>
       <c r="C105" t="s">
         <v>74</v>
       </c>
       <c r="D105" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="E105" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F105" t="s">
         <v>30</v>
       </c>
       <c r="G105">
         <v>91748</v>
       </c>
       <c r="H105" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="I105" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="J105" t="s">
         <v>30</v>
       </c>
       <c r="K105">
         <v>91748</v>
       </c>
       <c r="L105" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="O105" s="1">
         <v>34569</v>
       </c>
       <c r="P105" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
       <c r="Q105" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
       <c r="R105" t="s">
         <v>74</v>
       </c>
       <c r="S105" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="T105" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="U105" t="s">
         <v>30</v>
       </c>
       <c r="V105">
         <v>91744</v>
       </c>
     </row>
     <row r="106" spans="1:22" ht="15">
       <c r="A106" t="s">
+        <v>660</v>
+      </c>
+      <c r="B106" t="s">
         <v>661</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" t="s">
         <v>662</v>
       </c>
-      <c r="C106" t="s">
+      <c r="D106" t="s">
         <v>663</v>
       </c>
-      <c r="D106" t="s">
+      <c r="E106" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
       <c r="F106" t="s">
         <v>30</v>
       </c>
       <c r="G106">
         <v>95453</v>
       </c>
       <c r="H106" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="I106" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="J106" t="s">
         <v>30</v>
       </c>
       <c r="K106">
         <v>95453</v>
       </c>
       <c r="L106" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="O106" s="1">
         <v>34576</v>
       </c>
       <c r="P106" t="s">
+        <v>667</v>
+      </c>
+      <c r="Q106" t="s">
+        <v>667</v>
+      </c>
+      <c r="R106" t="s">
+        <v>662</v>
+      </c>
+      <c r="S106" t="s">
         <v>668</v>
       </c>
-      <c r="Q106" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T106" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="U106" t="s">
         <v>30</v>
       </c>
       <c r="V106">
         <v>95453</v>
       </c>
     </row>
     <row r="107" spans="1:22" ht="15">
       <c r="A107" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="B107" t="s">
         <v>133</v>
       </c>
       <c r="C107" t="s">
         <v>119</v>
       </c>
       <c r="D107" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="E107" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F107" t="s">
         <v>30</v>
       </c>
       <c r="G107">
         <v>92020</v>
       </c>
       <c r="H107" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="I107" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="J107" t="s">
         <v>30</v>
       </c>
       <c r="K107">
         <v>92020</v>
       </c>
       <c r="L107" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="O107" s="1">
         <v>34769</v>
       </c>
       <c r="P107" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="Q107" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="R107" t="s">
         <v>119</v>
       </c>
       <c r="S107" t="s">
+        <v>671</v>
+      </c>
+      <c r="T107" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>673</v>
       </c>
       <c r="U107" t="s">
         <v>30</v>
       </c>
       <c r="V107">
         <v>92071</v>
       </c>
     </row>
     <row r="108" spans="1:22" ht="15">
       <c r="A108" t="s">
+        <v>673</v>
+      </c>
+      <c r="B108" t="s">
         <v>674</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" t="s">
+        <v>499</v>
+      </c>
+      <c r="D108" t="s">
         <v>675</v>
       </c>
-      <c r="C108" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E108" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="F108" t="s">
         <v>30</v>
       </c>
       <c r="G108">
         <v>95379</v>
       </c>
       <c r="H108" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="I108" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="J108" t="s">
         <v>30</v>
       </c>
       <c r="K108">
         <v>95379</v>
       </c>
       <c r="L108" t="s">
+        <v>677</v>
+      </c>
+      <c r="N108" t="s">
         <v>678</v>
-      </c>
-[...1 lines deleted...]
-        <v>679</v>
       </c>
       <c r="O108" s="1">
         <v>34928</v>
       </c>
       <c r="P108" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="Q108" t="s">
+        <v>504</v>
+      </c>
+      <c r="R108" t="s">
+        <v>499</v>
+      </c>
+      <c r="S108" t="s">
         <v>505</v>
       </c>
-      <c r="R108" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T108" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="U108" t="s">
         <v>30</v>
       </c>
       <c r="V108">
         <v>95370</v>
       </c>
     </row>
     <row r="109" spans="1:22" ht="15">
       <c r="A109" t="s">
+        <v>680</v>
+      </c>
+      <c r="B109" t="s">
         <v>681</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" t="s">
+        <v>576</v>
+      </c>
+      <c r="D109" t="s">
         <v>577</v>
       </c>
-      <c r="D109" t="s">
+      <c r="E109" t="s">
         <v>578</v>
-      </c>
-[...1 lines deleted...]
-        <v>579</v>
       </c>
       <c r="F109" t="s">
         <v>30</v>
       </c>
       <c r="G109">
         <v>95564</v>
       </c>
       <c r="H109" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="I109" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="J109" t="s">
         <v>30</v>
       </c>
       <c r="K109">
         <v>95564</v>
       </c>
       <c r="L109" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="O109" s="1">
         <v>34939</v>
       </c>
       <c r="P109" t="s">
+        <v>682</v>
+      </c>
+      <c r="Q109" t="s">
         <v>683</v>
       </c>
-      <c r="Q109" t="s">
+      <c r="R109" t="s">
+        <v>576</v>
+      </c>
+      <c r="S109" t="s">
         <v>684</v>
       </c>
-      <c r="R109" t="s">
-[...2 lines deleted...]
-      <c r="S109" t="s">
+      <c r="T109" t="s">
         <v>685</v>
-      </c>
-[...1 lines deleted...]
-        <v>686</v>
       </c>
       <c r="U109" t="s">
         <v>30</v>
       </c>
       <c r="V109">
         <v>95501</v>
       </c>
     </row>
     <row r="110" spans="1:22" ht="15">
       <c r="A110" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="B110" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="C110" t="s">
         <v>106</v>
       </c>
       <c r="D110" t="s">
+        <v>642</v>
+      </c>
+      <c r="E110" t="s">
+        <v>534</v>
+      </c>
+      <c r="F110" t="s">
+        <v>30</v>
+      </c>
+      <c r="G110" t="s">
         <v>643</v>
       </c>
-      <c r="E110" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H110" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I110" t="s">
         <v>256</v>
       </c>
       <c r="J110" t="s">
         <v>30</v>
       </c>
       <c r="K110">
         <v>92509</v>
       </c>
       <c r="L110" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="O110" s="1">
         <v>34975</v>
       </c>
       <c r="P110" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="Q110" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="R110" t="s">
         <v>106</v>
       </c>
       <c r="S110" t="s">
+        <v>688</v>
+      </c>
+      <c r="T110" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="U110" t="s">
         <v>30</v>
       </c>
       <c r="V110">
         <v>92301</v>
       </c>
     </row>
     <row r="111" spans="1:22" ht="15">
       <c r="A111" t="s">
+        <v>690</v>
+      </c>
+      <c r="B111" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
       <c r="C111" t="s">
         <v>225</v>
       </c>
       <c r="D111" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="E111" t="s">
         <v>227</v>
       </c>
       <c r="F111" t="s">
         <v>30</v>
       </c>
       <c r="G111">
         <v>95206</v>
       </c>
       <c r="H111" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="I111" t="s">
         <v>227</v>
       </c>
       <c r="J111" t="s">
         <v>30</v>
       </c>
       <c r="K111">
         <v>95206</v>
       </c>
       <c r="L111" t="s">
         <v>228</v>
       </c>
       <c r="O111" s="1">
         <v>35097</v>
       </c>
       <c r="P111" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="Q111" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="R111" t="s">
         <v>225</v>
       </c>
       <c r="S111" t="s">
+        <v>694</v>
+      </c>
+      <c r="T111" t="s">
         <v>695</v>
-      </c>
-[...1 lines deleted...]
-        <v>696</v>
       </c>
       <c r="U111" t="s">
         <v>30</v>
       </c>
       <c r="V111">
         <v>95330</v>
       </c>
     </row>
     <row r="112" spans="1:22" ht="15">
       <c r="A112" t="s">
+        <v>696</v>
+      </c>
+      <c r="B112" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
       <c r="C112" t="s">
         <v>119</v>
       </c>
       <c r="D112" t="s">
+        <v>698</v>
+      </c>
+      <c r="E112" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>700</v>
       </c>
       <c r="F112" t="s">
         <v>30</v>
       </c>
       <c r="G112">
         <v>92055</v>
       </c>
       <c r="H112" t="s">
+        <v>698</v>
+      </c>
+      <c r="I112" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>700</v>
       </c>
       <c r="J112" t="s">
         <v>30</v>
       </c>
       <c r="K112">
         <v>92055</v>
       </c>
       <c r="L112" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="O112" s="1">
         <v>35166</v>
       </c>
       <c r="P112" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="Q112" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="R112" t="s">
         <v>119</v>
       </c>
       <c r="S112" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="T112" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="U112" t="s">
         <v>30</v>
       </c>
       <c r="V112">
         <v>92055</v>
       </c>
     </row>
     <row r="113" spans="1:22" ht="15">
       <c r="A113" t="s">
+        <v>702</v>
+      </c>
+      <c r="B113" t="s">
         <v>703</v>
-      </c>
-[...1 lines deleted...]
-        <v>704</v>
       </c>
       <c r="C113" t="s">
         <v>171</v>
       </c>
       <c r="D113" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="E113" t="s">
         <v>173</v>
       </c>
       <c r="F113" t="s">
         <v>30</v>
       </c>
       <c r="G113" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="H113" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="I113" t="s">
         <v>173</v>
       </c>
       <c r="J113" t="s">
         <v>30</v>
       </c>
       <c r="K113" t="s">
+        <v>705</v>
+      </c>
+      <c r="L113" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>707</v>
       </c>
       <c r="O113" s="1">
         <v>35309</v>
       </c>
       <c r="P113" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="Q113" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="R113" t="s">
         <v>148</v>
       </c>
       <c r="S113" t="s">
+        <v>708</v>
+      </c>
+      <c r="T113" t="s">
         <v>709</v>
-      </c>
-[...1 lines deleted...]
-        <v>710</v>
       </c>
       <c r="U113" t="s">
         <v>30</v>
       </c>
       <c r="V113">
         <v>94062</v>
       </c>
     </row>
     <row r="114" spans="1:22" ht="15">
       <c r="A114" t="s">
+        <v>710</v>
+      </c>
+      <c r="B114" t="s">
         <v>711</v>
-      </c>
-[...1 lines deleted...]
-        <v>712</v>
       </c>
       <c r="C114" t="s">
         <v>265</v>
       </c>
       <c r="D114" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="E114" t="s">
         <v>265</v>
       </c>
       <c r="F114" t="s">
         <v>30</v>
       </c>
       <c r="G114">
         <v>93103</v>
       </c>
       <c r="H114" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="I114" t="s">
         <v>265</v>
       </c>
       <c r="J114" t="s">
         <v>30</v>
       </c>
       <c r="K114">
         <v>93140</v>
       </c>
       <c r="L114" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="O114" s="1">
         <v>35641</v>
       </c>
       <c r="P114" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="Q114" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="R114" t="s">
         <v>265</v>
       </c>
       <c r="S114" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="T114" t="s">
         <v>265</v>
       </c>
       <c r="U114" t="s">
         <v>30</v>
       </c>
       <c r="V114">
         <v>93101</v>
       </c>
     </row>
     <row r="115" spans="1:22" ht="15">
       <c r="A115" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="B115" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
       <c r="C115" t="s">
+        <v>576</v>
+      </c>
+      <c r="D115" t="s">
         <v>577</v>
       </c>
-      <c r="D115" t="s">
+      <c r="E115" t="s">
         <v>578</v>
-      </c>
-[...1 lines deleted...]
-        <v>579</v>
       </c>
       <c r="F115" t="s">
         <v>30</v>
       </c>
       <c r="G115">
         <v>95564</v>
       </c>
       <c r="H115" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="I115" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="J115" t="s">
         <v>30</v>
       </c>
       <c r="K115">
         <v>95564</v>
       </c>
       <c r="L115" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="O115" s="1">
         <v>35654</v>
       </c>
       <c r="P115" t="s">
+        <v>718</v>
+      </c>
+      <c r="Q115" t="s">
+        <v>718</v>
+      </c>
+      <c r="R115" t="s">
+        <v>576</v>
+      </c>
+      <c r="S115" t="s">
         <v>719</v>
       </c>
-      <c r="Q115" t="s">
-[...5 lines deleted...]
-      <c r="S115" t="s">
+      <c r="T115" t="s">
         <v>720</v>
-      </c>
-[...1 lines deleted...]
-        <v>721</v>
       </c>
       <c r="U115" t="s">
         <v>30</v>
       </c>
       <c r="V115">
         <v>95521</v>
       </c>
     </row>
     <row r="116" spans="1:22" ht="15">
       <c r="A116" t="s">
+        <v>721</v>
+      </c>
+      <c r="B116" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="C116" t="s">
         <v>106</v>
       </c>
       <c r="D116" t="s">
+        <v>723</v>
+      </c>
+      <c r="E116" t="s">
         <v>724</v>
-      </c>
-[...1 lines deleted...]
-        <v>725</v>
       </c>
       <c r="F116" t="s">
         <v>30</v>
       </c>
       <c r="G116">
         <v>92315</v>
       </c>
       <c r="H116" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="I116" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="J116" t="s">
         <v>30</v>
       </c>
       <c r="K116">
         <v>92315</v>
       </c>
       <c r="L116" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="O116" s="1">
         <v>35751</v>
       </c>
       <c r="P116" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="Q116" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="R116" t="s">
         <v>106</v>
       </c>
       <c r="S116" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="T116" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="U116" t="s">
         <v>30</v>
       </c>
       <c r="V116">
         <v>92315</v>
       </c>
     </row>
     <row r="117" spans="1:22" ht="15">
       <c r="A117" t="s">
+        <v>729</v>
+      </c>
+      <c r="B117" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
       <c r="C117" t="s">
         <v>106</v>
       </c>
       <c r="D117" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E117" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F117" t="s">
         <v>30</v>
       </c>
       <c r="G117">
         <v>92335</v>
       </c>
       <c r="H117" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="I117" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="J117" t="s">
         <v>30</v>
       </c>
       <c r="K117">
         <v>92335</v>
       </c>
       <c r="L117" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="O117" s="1">
         <v>35811</v>
       </c>
       <c r="P117" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="Q117" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="R117" t="s">
         <v>74</v>
       </c>
       <c r="S117" t="s">
+        <v>732</v>
+      </c>
+      <c r="T117" t="s">
         <v>733</v>
-      </c>
-[...1 lines deleted...]
-        <v>734</v>
       </c>
       <c r="U117" t="s">
         <v>30</v>
       </c>
       <c r="V117">
         <v>91010</v>
       </c>
     </row>
     <row r="118" spans="1:22" ht="15">
       <c r="A118" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="B118" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="C118" t="s">
         <v>106</v>
       </c>
       <c r="D118" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E118" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F118" t="s">
         <v>30</v>
       </c>
       <c r="G118">
         <v>92335</v>
       </c>
       <c r="H118" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="I118" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="J118" t="s">
         <v>30</v>
       </c>
       <c r="K118">
         <v>92335</v>
       </c>
       <c r="L118" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="O118" s="1">
         <v>35811</v>
       </c>
       <c r="P118" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="Q118" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="R118" t="s">
         <v>74</v>
       </c>
       <c r="S118" t="s">
+        <v>736</v>
+      </c>
+      <c r="T118" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
       <c r="U118" t="s">
         <v>30</v>
       </c>
       <c r="V118">
         <v>91008</v>
       </c>
     </row>
     <row r="119" spans="1:22" ht="15">
       <c r="A119" t="s">
+        <v>738</v>
+      </c>
+      <c r="B119" t="s">
         <v>739</v>
       </c>
-      <c r="B119" t="s">
+      <c r="C119" t="s">
+        <v>350</v>
+      </c>
+      <c r="D119" t="s">
         <v>740</v>
       </c>
-      <c r="C119" t="s">
-[...2 lines deleted...]
-      <c r="D119" t="s">
+      <c r="E119" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
       <c r="F119" t="s">
         <v>30</v>
       </c>
       <c r="G119">
         <v>95632</v>
       </c>
       <c r="H119" t="s">
+        <v>740</v>
+      </c>
+      <c r="I119" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
       <c r="J119" t="s">
         <v>30</v>
       </c>
       <c r="K119">
         <v>95632</v>
       </c>
       <c r="L119" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="O119" s="1">
         <v>35852</v>
       </c>
       <c r="P119" t="s">
+        <v>743</v>
+      </c>
+      <c r="Q119" t="s">
+        <v>743</v>
+      </c>
+      <c r="R119" t="s">
+        <v>350</v>
+      </c>
+      <c r="S119" t="s">
         <v>744</v>
       </c>
-      <c r="Q119" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T119" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="U119" t="s">
         <v>30</v>
       </c>
       <c r="V119">
         <v>95632</v>
       </c>
     </row>
     <row r="120" spans="1:22" ht="15">
       <c r="A120" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="B120" t="s">
+        <v>739</v>
+      </c>
+      <c r="C120" t="s">
+        <v>350</v>
+      </c>
+      <c r="D120" t="s">
         <v>740</v>
       </c>
-      <c r="C120" t="s">
-[...2 lines deleted...]
-      <c r="D120" t="s">
+      <c r="E120" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
       <c r="F120" t="s">
         <v>30</v>
       </c>
       <c r="G120">
         <v>95632</v>
       </c>
       <c r="H120" t="s">
+        <v>740</v>
+      </c>
+      <c r="I120" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
       <c r="J120" t="s">
         <v>30</v>
       </c>
       <c r="K120">
         <v>95632</v>
       </c>
       <c r="L120" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="O120" s="1">
         <v>35852</v>
       </c>
       <c r="P120" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="Q120" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="R120" t="s">
         <v>225</v>
       </c>
       <c r="S120" t="s">
+        <v>747</v>
+      </c>
+      <c r="T120" t="s">
         <v>748</v>
-      </c>
-[...1 lines deleted...]
-        <v>749</v>
       </c>
       <c r="U120" t="s">
         <v>30</v>
       </c>
       <c r="V120">
         <v>95258</v>
       </c>
     </row>
     <row r="121" spans="1:22" ht="15">
       <c r="A121" t="s">
+        <v>749</v>
+      </c>
+      <c r="B121" t="s">
         <v>750</v>
-      </c>
-[...1 lines deleted...]
-        <v>751</v>
       </c>
       <c r="C121" t="s">
         <v>247</v>
       </c>
       <c r="D121" t="s">
+        <v>751</v>
+      </c>
+      <c r="E121" t="s">
         <v>752</v>
-      </c>
-[...1 lines deleted...]
-        <v>753</v>
       </c>
       <c r="F121" t="s">
         <v>30</v>
       </c>
       <c r="G121">
         <v>93065</v>
       </c>
       <c r="H121" t="s">
+        <v>751</v>
+      </c>
+      <c r="I121" t="s">
         <v>752</v>
-      </c>
-[...1 lines deleted...]
-        <v>753</v>
       </c>
       <c r="J121" t="s">
         <v>30</v>
       </c>
       <c r="K121">
         <v>93065</v>
       </c>
       <c r="L121" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="O121" s="1">
         <v>35895</v>
       </c>
       <c r="P121" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="Q121" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="R121" t="s">
         <v>247</v>
       </c>
       <c r="S121" t="s">
+        <v>754</v>
+      </c>
+      <c r="T121" t="s">
         <v>755</v>
-      </c>
-[...1 lines deleted...]
-        <v>756</v>
       </c>
       <c r="U121" t="s">
         <v>30</v>
       </c>
       <c r="V121">
         <v>93021</v>
       </c>
     </row>
     <row r="122" spans="1:22" ht="15">
       <c r="A122" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="B122" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="C122" t="s">
         <v>247</v>
       </c>
       <c r="D122" t="s">
+        <v>751</v>
+      </c>
+      <c r="E122" t="s">
         <v>752</v>
-      </c>
-[...1 lines deleted...]
-        <v>753</v>
       </c>
       <c r="F122" t="s">
         <v>30</v>
       </c>
       <c r="G122">
         <v>93065</v>
       </c>
       <c r="H122" t="s">
+        <v>751</v>
+      </c>
+      <c r="I122" t="s">
         <v>752</v>
-      </c>
-[...1 lines deleted...]
-        <v>753</v>
       </c>
       <c r="J122" t="s">
         <v>30</v>
       </c>
       <c r="K122">
         <v>93065</v>
       </c>
       <c r="L122" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="O122" s="1">
         <v>35895</v>
       </c>
       <c r="P122" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="Q122" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="R122" t="s">
         <v>247</v>
       </c>
       <c r="S122" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="T122" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="U122" t="s">
         <v>30</v>
       </c>
       <c r="V122">
         <v>93063</v>
       </c>
     </row>
     <row r="123" spans="1:22" ht="15">
       <c r="A123" t="s">
+        <v>759</v>
+      </c>
+      <c r="B123" t="s">
         <v>760</v>
-      </c>
-[...1 lines deleted...]
-        <v>761</v>
       </c>
       <c r="C123" t="s">
         <v>52</v>
       </c>
       <c r="D123" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="E123" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="F123" t="s">
         <v>30</v>
       </c>
       <c r="G123">
         <v>94801</v>
       </c>
       <c r="H123" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="I123" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="J123" t="s">
         <v>30</v>
       </c>
       <c r="K123">
         <v>94801</v>
       </c>
       <c r="L123" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="O123" s="1">
         <v>35912</v>
       </c>
       <c r="P123" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="Q123" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="R123" t="s">
         <v>27</v>
       </c>
       <c r="S123" t="s">
+        <v>763</v>
+      </c>
+      <c r="T123" t="s">
         <v>764</v>
-      </c>
-[...1 lines deleted...]
-        <v>765</v>
       </c>
       <c r="U123" t="s">
         <v>30</v>
       </c>
       <c r="V123">
         <v>94707</v>
       </c>
     </row>
     <row r="124" spans="1:22" ht="15">
       <c r="A124" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="B124" t="s">
         <v>43</v>
       </c>
       <c r="C124" t="s">
         <v>27</v>
       </c>
       <c r="D124" t="s">
         <v>44</v>
       </c>
       <c r="E124" t="s">
         <v>45</v>
       </c>
       <c r="F124" t="s">
         <v>30</v>
       </c>
       <c r="G124" t="s">
         <v>46</v>
       </c>
       <c r="H124" t="s">
         <v>44</v>
       </c>
       <c r="I124" t="s">
         <v>45</v>
       </c>
       <c r="J124" t="s">
         <v>30</v>
       </c>
       <c r="K124" t="s">
         <v>46</v>
       </c>
       <c r="L124" t="s">
         <v>47</v>
       </c>
       <c r="O124" s="1">
         <v>35914</v>
       </c>
       <c r="P124" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="Q124" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="R124" t="s">
         <v>27</v>
       </c>
       <c r="S124" t="s">
+        <v>767</v>
+      </c>
+      <c r="T124" t="s">
         <v>768</v>
-      </c>
-[...1 lines deleted...]
-        <v>769</v>
       </c>
       <c r="U124" t="s">
         <v>30</v>
       </c>
       <c r="V124">
         <v>94541</v>
       </c>
     </row>
     <row r="125" spans="1:22" ht="15">
       <c r="A125" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="B125" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="C125" t="s">
         <v>256</v>
       </c>
       <c r="D125" t="s">
+        <v>770</v>
+      </c>
+      <c r="E125" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>772</v>
       </c>
       <c r="F125" t="s">
         <v>30</v>
       </c>
       <c r="G125">
         <v>92879</v>
       </c>
       <c r="H125" t="s">
+        <v>770</v>
+      </c>
+      <c r="I125" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>772</v>
       </c>
       <c r="J125" t="s">
         <v>30</v>
       </c>
       <c r="K125">
         <v>92879</v>
       </c>
       <c r="L125" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="O125" s="1">
         <v>35929</v>
       </c>
       <c r="P125" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
       <c r="Q125" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
       <c r="R125" t="s">
         <v>106</v>
       </c>
       <c r="S125" t="s">
+        <v>774</v>
+      </c>
+      <c r="T125" t="s">
         <v>775</v>
-      </c>
-[...1 lines deleted...]
-        <v>776</v>
       </c>
       <c r="U125" t="s">
         <v>30</v>
       </c>
       <c r="V125">
         <v>91708</v>
       </c>
     </row>
     <row r="126" spans="1:22" ht="15">
       <c r="A126" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="B126" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="C126" t="s">
         <v>256</v>
       </c>
       <c r="D126" t="s">
+        <v>770</v>
+      </c>
+      <c r="E126" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>772</v>
       </c>
       <c r="F126" t="s">
         <v>30</v>
       </c>
       <c r="G126">
         <v>92879</v>
       </c>
       <c r="H126" t="s">
+        <v>770</v>
+      </c>
+      <c r="I126" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>772</v>
       </c>
       <c r="J126" t="s">
         <v>30</v>
       </c>
       <c r="K126">
         <v>92879</v>
       </c>
       <c r="L126" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="O126" s="1">
         <v>35929</v>
       </c>
       <c r="P126" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="Q126" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="R126" t="s">
         <v>256</v>
       </c>
       <c r="S126" t="s">
+        <v>778</v>
+      </c>
+      <c r="T126" t="s">
         <v>779</v>
-      </c>
-[...1 lines deleted...]
-        <v>780</v>
       </c>
       <c r="U126" t="s">
         <v>30</v>
       </c>
       <c r="V126">
         <v>92860</v>
       </c>
     </row>
     <row r="127" spans="1:22" ht="15">
       <c r="A127" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="B127" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="C127" t="s">
         <v>256</v>
       </c>
       <c r="D127" t="s">
+        <v>770</v>
+      </c>
+      <c r="E127" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>772</v>
       </c>
       <c r="F127" t="s">
         <v>30</v>
       </c>
       <c r="G127">
         <v>92879</v>
       </c>
       <c r="H127" t="s">
+        <v>770</v>
+      </c>
+      <c r="I127" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>772</v>
       </c>
       <c r="J127" t="s">
         <v>30</v>
       </c>
       <c r="K127">
         <v>92879</v>
       </c>
       <c r="L127" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="O127" s="1">
         <v>35929</v>
       </c>
       <c r="P127" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="Q127" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="R127" t="s">
         <v>256</v>
       </c>
       <c r="S127" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
       <c r="T127" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="U127" t="s">
         <v>30</v>
       </c>
       <c r="V127">
         <v>92882</v>
       </c>
     </row>
     <row r="128" spans="1:22" ht="15">
       <c r="A128" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
       <c r="B128" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="C128" t="s">
         <v>256</v>
       </c>
       <c r="D128" t="s">
+        <v>784</v>
+      </c>
+      <c r="E128" t="s">
         <v>785</v>
-      </c>
-[...1 lines deleted...]
-        <v>786</v>
       </c>
       <c r="F128" t="s">
         <v>30</v>
       </c>
       <c r="G128">
         <v>92551</v>
       </c>
       <c r="H128" t="s">
+        <v>770</v>
+      </c>
+      <c r="I128" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>772</v>
       </c>
       <c r="J128" t="s">
         <v>30</v>
       </c>
       <c r="K128">
         <v>92879</v>
       </c>
       <c r="L128" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
       <c r="O128" s="1">
         <v>35929</v>
       </c>
       <c r="P128" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
       <c r="Q128" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="R128" t="s">
         <v>256</v>
       </c>
       <c r="S128" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="T128" t="s">
         <v>256</v>
       </c>
       <c r="U128" t="s">
         <v>30</v>
       </c>
       <c r="V128">
         <v>92502</v>
       </c>
     </row>
     <row r="129" spans="1:22" ht="15">
       <c r="A129" t="s">
+        <v>788</v>
+      </c>
+      <c r="B129" t="s">
         <v>789</v>
       </c>
-      <c r="B129" t="s">
+      <c r="C129" t="s">
         <v>790</v>
       </c>
-      <c r="C129" t="s">
+      <c r="D129" t="s">
         <v>791</v>
       </c>
-      <c r="D129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E129" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="F129" t="s">
         <v>30</v>
       </c>
       <c r="G129">
         <v>95476</v>
       </c>
       <c r="H129" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="I129" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="J129" t="s">
         <v>30</v>
       </c>
       <c r="K129">
         <v>95476</v>
       </c>
       <c r="L129" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
       <c r="O129" s="1">
         <v>35962</v>
       </c>
       <c r="P129" t="s">
+        <v>793</v>
+      </c>
+      <c r="Q129" t="s">
+        <v>793</v>
+      </c>
+      <c r="R129" t="s">
+        <v>790</v>
+      </c>
+      <c r="S129" t="s">
         <v>794</v>
       </c>
-      <c r="Q129" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T129" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="U129" t="s">
         <v>30</v>
       </c>
       <c r="V129">
         <v>95476</v>
       </c>
     </row>
     <row r="130" spans="1:22" ht="15">
       <c r="A130" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="B130" t="s">
+        <v>789</v>
+      </c>
+      <c r="C130" t="s">
         <v>790</v>
       </c>
-      <c r="C130" t="s">
+      <c r="D130" t="s">
         <v>791</v>
       </c>
-      <c r="D130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E130" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="F130" t="s">
         <v>30</v>
       </c>
       <c r="G130">
         <v>95476</v>
       </c>
       <c r="H130" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="I130" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="J130" t="s">
         <v>30</v>
       </c>
       <c r="K130">
         <v>95476</v>
       </c>
       <c r="L130" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
       <c r="O130" s="1">
         <v>35962</v>
       </c>
       <c r="P130" t="s">
+        <v>796</v>
+      </c>
+      <c r="Q130" t="s">
+        <v>796</v>
+      </c>
+      <c r="R130" t="s">
+        <v>790</v>
+      </c>
+      <c r="S130" t="s">
         <v>797</v>
       </c>
-      <c r="Q130" t="s">
-[...5 lines deleted...]
-      <c r="S130" t="s">
+      <c r="T130" t="s">
         <v>798</v>
-      </c>
-[...1 lines deleted...]
-        <v>799</v>
       </c>
       <c r="U130" t="s">
         <v>30</v>
       </c>
       <c r="V130">
         <v>95403</v>
       </c>
     </row>
     <row r="131" spans="1:22" ht="15">
       <c r="A131" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="B131" t="s">
+        <v>433</v>
+      </c>
+      <c r="C131" t="s">
         <v>434</v>
       </c>
-      <c r="C131" t="s">
+      <c r="D131" t="s">
         <v>435</v>
       </c>
-      <c r="D131" t="s">
+      <c r="E131" t="s">
         <v>436</v>
       </c>
-      <c r="E131" t="s">
+      <c r="F131" t="s">
+        <v>30</v>
+      </c>
+      <c r="G131" t="s">
         <v>437</v>
       </c>
-      <c r="F131" t="s">
-[...2 lines deleted...]
-      <c r="G131" t="s">
+      <c r="H131" t="s">
+        <v>435</v>
+      </c>
+      <c r="I131" t="s">
+        <v>436</v>
+      </c>
+      <c r="J131" t="s">
+        <v>30</v>
+      </c>
+      <c r="K131" t="s">
+        <v>437</v>
+      </c>
+      <c r="L131" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>439</v>
       </c>
       <c r="O131" s="1">
         <v>36098</v>
       </c>
       <c r="P131" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="Q131" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="R131" t="s">
         <v>106</v>
       </c>
       <c r="S131" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="T131" t="s">
         <v>106</v>
       </c>
       <c r="U131" t="s">
         <v>30</v>
       </c>
       <c r="V131">
         <v>92415</v>
       </c>
     </row>
     <row r="132" spans="1:22" ht="15">
       <c r="A132" t="s">
+        <v>801</v>
+      </c>
+      <c r="B132" t="s">
         <v>802</v>
-      </c>
-[...1 lines deleted...]
-        <v>803</v>
       </c>
       <c r="C132" t="s">
         <v>148</v>
       </c>
       <c r="D132" t="s">
+        <v>803</v>
+      </c>
+      <c r="E132" t="s">
         <v>804</v>
-      </c>
-[...1 lines deleted...]
-        <v>805</v>
       </c>
       <c r="F132" t="s">
         <v>30</v>
       </c>
       <c r="G132">
         <v>94015</v>
       </c>
       <c r="H132" t="s">
+        <v>803</v>
+      </c>
+      <c r="I132" t="s">
         <v>804</v>
-      </c>
-[...1 lines deleted...]
-        <v>805</v>
       </c>
       <c r="J132" t="s">
         <v>30</v>
       </c>
       <c r="K132">
         <v>94015</v>
       </c>
       <c r="L132" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
       <c r="O132" s="1">
         <v>36151</v>
       </c>
       <c r="P132" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="Q132" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="R132" t="s">
         <v>148</v>
       </c>
       <c r="S132" t="s">
+        <v>807</v>
+      </c>
+      <c r="T132" t="s">
         <v>808</v>
-      </c>
-[...1 lines deleted...]
-        <v>809</v>
       </c>
       <c r="U132" t="s">
         <v>30</v>
       </c>
       <c r="V132">
         <v>94019</v>
       </c>
     </row>
     <row r="133" spans="1:22" ht="15">
       <c r="A133" t="s">
+        <v>809</v>
+      </c>
+      <c r="B133" t="s">
         <v>810</v>
       </c>
-      <c r="B133" t="s">
+      <c r="C133" t="s">
+        <v>473</v>
+      </c>
+      <c r="D133" t="s">
         <v>811</v>
       </c>
-      <c r="C133" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E133" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="F133" t="s">
         <v>30</v>
       </c>
       <c r="G133">
         <v>93401</v>
       </c>
       <c r="H133" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="I133" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="J133" t="s">
         <v>30</v>
       </c>
       <c r="K133">
         <v>93406</v>
       </c>
       <c r="L133" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
       <c r="O133" s="1">
         <v>36166</v>
       </c>
       <c r="P133" t="s">
+        <v>814</v>
+      </c>
+      <c r="Q133" t="s">
+        <v>814</v>
+      </c>
+      <c r="R133" t="s">
+        <v>473</v>
+      </c>
+      <c r="S133" t="s">
         <v>815</v>
       </c>
-      <c r="Q133" t="s">
-[...5 lines deleted...]
-      <c r="S133" t="s">
+      <c r="T133" t="s">
         <v>816</v>
-      </c>
-[...1 lines deleted...]
-        <v>817</v>
       </c>
       <c r="U133" t="s">
         <v>30</v>
       </c>
       <c r="V133">
         <v>93433</v>
       </c>
     </row>
     <row r="134" spans="1:22" ht="15">
       <c r="A134" t="s">
+        <v>817</v>
+      </c>
+      <c r="B134" t="s">
         <v>818</v>
       </c>
-      <c r="B134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C134" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="D134" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="E134" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="F134" t="s">
         <v>30</v>
       </c>
       <c r="G134">
         <v>93401</v>
       </c>
       <c r="H134" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="I134" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="J134" t="s">
         <v>30</v>
       </c>
       <c r="K134">
         <v>93406</v>
       </c>
       <c r="L134" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="O134" s="1">
         <v>36166</v>
       </c>
       <c r="P134" t="s">
+        <v>820</v>
+      </c>
+      <c r="Q134" t="s">
+        <v>820</v>
+      </c>
+      <c r="R134" t="s">
+        <v>473</v>
+      </c>
+      <c r="S134" t="s">
         <v>821</v>
       </c>
-      <c r="Q134" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T134" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="U134" t="s">
         <v>30</v>
       </c>
       <c r="V134">
         <v>93401</v>
       </c>
     </row>
     <row r="135" spans="1:22" ht="15">
       <c r="A135" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="B135" t="s">
         <v>216</v>
       </c>
       <c r="C135" t="s">
         <v>119</v>
       </c>
       <c r="D135" t="s">
         <v>217</v>
       </c>
       <c r="E135" t="s">
         <v>218</v>
       </c>
       <c r="F135" t="s">
         <v>30</v>
       </c>
       <c r="G135">
         <v>92078</v>
       </c>
       <c r="H135" t="s">
         <v>217</v>
       </c>
       <c r="I135" t="s">
         <v>218</v>
       </c>
       <c r="J135" t="s">
         <v>30</v>
       </c>
       <c r="K135">
         <v>92078</v>
       </c>
       <c r="L135" t="s">
         <v>219</v>
       </c>
       <c r="O135" s="1">
         <v>36173</v>
       </c>
       <c r="P135" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
       <c r="Q135" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
       <c r="R135" t="s">
         <v>119</v>
       </c>
       <c r="S135" t="s">
+        <v>824</v>
+      </c>
+      <c r="T135" t="s">
         <v>825</v>
-      </c>
-[...1 lines deleted...]
-        <v>826</v>
       </c>
       <c r="U135" t="s">
         <v>30</v>
       </c>
       <c r="V135">
         <v>91941</v>
       </c>
     </row>
     <row r="136" spans="1:22" ht="15">
       <c r="A136" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="B136" t="s">
         <v>216</v>
       </c>
       <c r="C136" t="s">
         <v>119</v>
       </c>
       <c r="D136" t="s">
         <v>217</v>
       </c>
       <c r="E136" t="s">
         <v>218</v>
       </c>
       <c r="F136" t="s">
         <v>30</v>
       </c>
       <c r="G136">
         <v>92078</v>
       </c>
       <c r="H136" t="s">
         <v>217</v>
       </c>
       <c r="I136" t="s">
         <v>218</v>
       </c>
       <c r="J136" t="s">
         <v>30</v>
       </c>
       <c r="K136">
         <v>92078</v>
       </c>
       <c r="L136" t="s">
         <v>219</v>
       </c>
       <c r="O136" s="1">
         <v>36182</v>
       </c>
       <c r="P136" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="Q136" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="R136" t="s">
         <v>119</v>
       </c>
       <c r="S136" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="T136" t="s">
         <v>119</v>
       </c>
       <c r="U136" t="s">
         <v>30</v>
       </c>
       <c r="V136">
         <v>92123</v>
       </c>
     </row>
     <row r="137" spans="1:22" ht="15">
       <c r="A137" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="B137" t="s">
         <v>216</v>
       </c>
       <c r="C137" t="s">
         <v>119</v>
       </c>
       <c r="D137" t="s">
         <v>217</v>
       </c>
       <c r="E137" t="s">
         <v>218</v>
       </c>
       <c r="F137" t="s">
         <v>30</v>
       </c>
       <c r="G137">
         <v>92078</v>
       </c>
       <c r="H137" t="s">
         <v>217</v>
       </c>
       <c r="I137" t="s">
         <v>218</v>
       </c>
       <c r="J137" t="s">
         <v>30</v>
       </c>
       <c r="K137">
         <v>92078</v>
       </c>
       <c r="L137" t="s">
         <v>219</v>
       </c>
       <c r="O137" s="1">
         <v>36182</v>
       </c>
       <c r="P137" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="Q137" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="R137" t="s">
         <v>119</v>
       </c>
       <c r="S137" t="s">
+        <v>831</v>
+      </c>
+      <c r="T137" t="s">
         <v>832</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="U137" t="s">
         <v>30</v>
       </c>
       <c r="V137">
         <v>91945</v>
       </c>
     </row>
     <row r="138" spans="1:22" ht="15">
       <c r="A138" t="s">
+        <v>833</v>
+      </c>
+      <c r="B138" t="s">
         <v>834</v>
-      </c>
-[...1 lines deleted...]
-        <v>835</v>
       </c>
       <c r="C138" t="s">
         <v>106</v>
       </c>
       <c r="D138" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E138" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F138" t="s">
         <v>30</v>
       </c>
       <c r="G138">
         <v>92335</v>
       </c>
       <c r="H138" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I138" t="s">
         <v>256</v>
       </c>
       <c r="J138" t="s">
         <v>30</v>
       </c>
       <c r="K138">
         <v>92509</v>
       </c>
       <c r="L138" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="O138" s="1">
         <v>36182</v>
       </c>
       <c r="P138" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="Q138" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="R138" t="s">
         <v>106</v>
       </c>
       <c r="S138" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="T138" t="s">
         <v>106</v>
       </c>
       <c r="U138" t="s">
         <v>30</v>
       </c>
       <c r="V138">
         <v>92415</v>
       </c>
     </row>
     <row r="139" spans="1:22" ht="15">
       <c r="A139" t="s">
+        <v>836</v>
+      </c>
+      <c r="B139" t="s">
         <v>837</v>
       </c>
-      <c r="B139" t="s">
+      <c r="C139" t="s">
+        <v>434</v>
+      </c>
+      <c r="D139" t="s">
         <v>838</v>
       </c>
-      <c r="C139" t="s">
-[...2 lines deleted...]
-      <c r="D139" t="s">
+      <c r="E139" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
       <c r="F139" t="s">
         <v>30</v>
       </c>
       <c r="G139">
         <v>92705</v>
       </c>
       <c r="H139" t="s">
+        <v>838</v>
+      </c>
+      <c r="I139" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
       <c r="J139" t="s">
         <v>30</v>
       </c>
       <c r="K139">
         <v>92705</v>
       </c>
       <c r="L139" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="O139" s="1">
         <v>36196</v>
       </c>
       <c r="P139" t="s">
+        <v>841</v>
+      </c>
+      <c r="Q139" t="s">
+        <v>841</v>
+      </c>
+      <c r="R139" t="s">
+        <v>434</v>
+      </c>
+      <c r="S139" t="s">
         <v>842</v>
       </c>
-      <c r="Q139" t="s">
-[...5 lines deleted...]
-      <c r="S139" t="s">
+      <c r="T139" t="s">
         <v>843</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
       <c r="U139" t="s">
         <v>30</v>
       </c>
       <c r="V139">
         <v>92805</v>
       </c>
     </row>
     <row r="140" spans="1:22" ht="15">
       <c r="A140" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="B140" t="s">
+        <v>837</v>
+      </c>
+      <c r="C140" t="s">
+        <v>434</v>
+      </c>
+      <c r="D140" t="s">
         <v>838</v>
       </c>
-      <c r="C140" t="s">
-[...2 lines deleted...]
-      <c r="D140" t="s">
+      <c r="E140" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
       <c r="F140" t="s">
         <v>30</v>
       </c>
       <c r="G140">
         <v>92705</v>
       </c>
       <c r="H140" t="s">
+        <v>838</v>
+      </c>
+      <c r="I140" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
       <c r="J140" t="s">
         <v>30</v>
       </c>
       <c r="K140">
         <v>92705</v>
       </c>
       <c r="L140" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="O140" s="1">
         <v>36196</v>
       </c>
       <c r="P140" t="s">
+        <v>845</v>
+      </c>
+      <c r="Q140" t="s">
+        <v>845</v>
+      </c>
+      <c r="R140" t="s">
+        <v>434</v>
+      </c>
+      <c r="S140" t="s">
         <v>846</v>
       </c>
-      <c r="Q140" t="s">
-[...5 lines deleted...]
-      <c r="S140" t="s">
+      <c r="T140" t="s">
         <v>847</v>
-      </c>
-[...1 lines deleted...]
-        <v>848</v>
       </c>
       <c r="U140" t="s">
         <v>30</v>
       </c>
       <c r="V140">
         <v>92861</v>
       </c>
     </row>
     <row r="141" spans="1:22" ht="15">
       <c r="A141" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="B141" t="s">
+        <v>837</v>
+      </c>
+      <c r="C141" t="s">
+        <v>434</v>
+      </c>
+      <c r="D141" t="s">
         <v>838</v>
       </c>
-      <c r="C141" t="s">
-[...2 lines deleted...]
-      <c r="D141" t="s">
+      <c r="E141" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
       <c r="F141" t="s">
         <v>30</v>
       </c>
       <c r="G141">
         <v>92705</v>
       </c>
       <c r="H141" t="s">
+        <v>838</v>
+      </c>
+      <c r="I141" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
       <c r="J141" t="s">
         <v>30</v>
       </c>
       <c r="K141">
         <v>92705</v>
       </c>
       <c r="L141" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="O141" s="1">
         <v>36196</v>
       </c>
       <c r="P141" t="s">
+        <v>849</v>
+      </c>
+      <c r="Q141" t="s">
+        <v>849</v>
+      </c>
+      <c r="R141" t="s">
+        <v>434</v>
+      </c>
+      <c r="S141" t="s">
         <v>850</v>
       </c>
-      <c r="Q141" t="s">
-[...5 lines deleted...]
-      <c r="S141" t="s">
+      <c r="T141" t="s">
         <v>851</v>
-      </c>
-[...1 lines deleted...]
-        <v>852</v>
       </c>
       <c r="U141" t="s">
         <v>30</v>
       </c>
       <c r="V141">
         <v>92821</v>
       </c>
     </row>
     <row r="142" spans="1:22" ht="15">
       <c r="A142" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
       <c r="B142" t="s">
+        <v>837</v>
+      </c>
+      <c r="C142" t="s">
+        <v>434</v>
+      </c>
+      <c r="D142" t="s">
         <v>838</v>
       </c>
-      <c r="C142" t="s">
-[...2 lines deleted...]
-      <c r="D142" t="s">
+      <c r="E142" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
       <c r="F142" t="s">
         <v>30</v>
       </c>
       <c r="G142">
         <v>92705</v>
       </c>
       <c r="H142" t="s">
+        <v>838</v>
+      </c>
+      <c r="I142" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
       <c r="J142" t="s">
         <v>30</v>
       </c>
       <c r="K142">
         <v>92705</v>
       </c>
       <c r="L142" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="O142" s="1">
         <v>35831</v>
       </c>
       <c r="P142" t="s">
+        <v>853</v>
+      </c>
+      <c r="Q142" t="s">
+        <v>853</v>
+      </c>
+      <c r="R142" t="s">
+        <v>434</v>
+      </c>
+      <c r="S142" t="s">
         <v>854</v>
       </c>
-      <c r="Q142" t="s">
-[...5 lines deleted...]
-      <c r="S142" t="s">
+      <c r="T142" t="s">
         <v>855</v>
-      </c>
-[...1 lines deleted...]
-        <v>856</v>
       </c>
       <c r="U142" t="s">
         <v>30</v>
       </c>
       <c r="V142">
         <v>92870</v>
       </c>
     </row>
     <row r="143" spans="1:22" ht="15">
       <c r="A143" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="B143" t="s">
+        <v>837</v>
+      </c>
+      <c r="C143" t="s">
+        <v>434</v>
+      </c>
+      <c r="D143" t="s">
         <v>838</v>
       </c>
-      <c r="C143" t="s">
-[...2 lines deleted...]
-      <c r="D143" t="s">
+      <c r="E143" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
       <c r="F143" t="s">
         <v>30</v>
       </c>
       <c r="G143">
         <v>92705</v>
       </c>
       <c r="H143" t="s">
+        <v>838</v>
+      </c>
+      <c r="I143" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
       <c r="J143" t="s">
         <v>30</v>
       </c>
       <c r="K143">
         <v>92705</v>
       </c>
       <c r="L143" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="O143" s="1">
         <v>36196</v>
       </c>
       <c r="P143" t="s">
+        <v>857</v>
+      </c>
+      <c r="Q143" t="s">
+        <v>857</v>
+      </c>
+      <c r="R143" t="s">
+        <v>434</v>
+      </c>
+      <c r="S143" t="s">
         <v>858</v>
       </c>
-      <c r="Q143" t="s">
-[...5 lines deleted...]
-      <c r="S143" t="s">
+      <c r="T143" t="s">
         <v>859</v>
-      </c>
-[...1 lines deleted...]
-        <v>860</v>
       </c>
       <c r="U143" t="s">
         <v>30</v>
       </c>
       <c r="V143">
         <v>92840</v>
       </c>
     </row>
     <row r="144" spans="1:22" ht="15">
       <c r="A144" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="B144" t="s">
+        <v>837</v>
+      </c>
+      <c r="C144" t="s">
+        <v>434</v>
+      </c>
+      <c r="D144" t="s">
         <v>838</v>
       </c>
-      <c r="C144" t="s">
-[...2 lines deleted...]
-      <c r="D144" t="s">
+      <c r="E144" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
       <c r="F144" t="s">
         <v>30</v>
       </c>
       <c r="G144">
         <v>92705</v>
       </c>
       <c r="H144" t="s">
+        <v>838</v>
+      </c>
+      <c r="I144" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
       <c r="J144" t="s">
         <v>30</v>
       </c>
       <c r="K144">
         <v>92705</v>
       </c>
       <c r="L144" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="O144" s="1">
         <v>36196</v>
       </c>
       <c r="P144" t="s">
+        <v>861</v>
+      </c>
+      <c r="Q144" t="s">
+        <v>861</v>
+      </c>
+      <c r="R144" t="s">
+        <v>434</v>
+      </c>
+      <c r="S144" t="s">
         <v>862</v>
       </c>
-      <c r="Q144" t="s">
-[...5 lines deleted...]
-      <c r="S144" t="s">
+      <c r="T144" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
       <c r="U144" t="s">
         <v>30</v>
       </c>
       <c r="V144">
         <v>92885</v>
       </c>
     </row>
     <row r="145" spans="1:22" ht="15">
       <c r="A145" t="s">
+        <v>864</v>
+      </c>
+      <c r="B145" t="s">
         <v>865</v>
-      </c>
-[...1 lines deleted...]
-        <v>866</v>
       </c>
       <c r="C145" t="s">
         <v>74</v>
       </c>
       <c r="D145" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="E145" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F145" t="s">
         <v>30</v>
       </c>
       <c r="G145">
         <v>90805</v>
       </c>
       <c r="H145" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="I145" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="J145" t="s">
         <v>30</v>
       </c>
       <c r="K145">
         <v>90805</v>
       </c>
       <c r="L145" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="O145" s="1">
         <v>36196</v>
       </c>
       <c r="P145" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="Q145" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="R145" t="s">
         <v>74</v>
       </c>
       <c r="S145" t="s">
+        <v>869</v>
+      </c>
+      <c r="T145" t="s">
         <v>870</v>
-      </c>
-[...1 lines deleted...]
-        <v>871</v>
       </c>
       <c r="U145" t="s">
         <v>30</v>
       </c>
       <c r="V145">
         <v>90201</v>
       </c>
     </row>
     <row r="146" spans="1:22" ht="15">
       <c r="A146" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
       <c r="B146" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="C146" t="s">
         <v>74</v>
       </c>
       <c r="D146" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="E146" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F146" t="s">
         <v>30</v>
       </c>
       <c r="G146">
         <v>90805</v>
       </c>
       <c r="H146" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="I146" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="J146" t="s">
         <v>30</v>
       </c>
       <c r="K146">
         <v>90805</v>
       </c>
       <c r="L146" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="O146" s="1">
         <v>36196</v>
       </c>
       <c r="P146" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="Q146" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="R146" t="s">
         <v>74</v>
       </c>
       <c r="S146" t="s">
+        <v>873</v>
+      </c>
+      <c r="T146" t="s">
         <v>874</v>
-      </c>
-[...1 lines deleted...]
-        <v>875</v>
       </c>
       <c r="U146" t="s">
         <v>30</v>
       </c>
       <c r="V146">
         <v>91770</v>
       </c>
     </row>
     <row r="147" spans="1:17" ht="15">
       <c r="A147" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
       <c r="B147" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="C147" t="s">
         <v>74</v>
       </c>
       <c r="D147" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="E147" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F147" t="s">
         <v>30</v>
       </c>
       <c r="G147">
         <v>90805</v>
       </c>
       <c r="H147" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="I147" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="J147" t="s">
         <v>30</v>
       </c>
       <c r="K147">
         <v>90805</v>
       </c>
       <c r="L147" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="O147" s="1">
         <v>36196</v>
       </c>
       <c r="P147" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="Q147" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
     </row>
     <row r="148" spans="1:22" ht="15">
       <c r="A148" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="B148" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="C148" t="s">
         <v>74</v>
       </c>
       <c r="D148" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="E148" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F148" t="s">
         <v>30</v>
       </c>
       <c r="G148">
         <v>90805</v>
       </c>
       <c r="H148" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="I148" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="J148" t="s">
         <v>30</v>
       </c>
       <c r="K148">
         <v>90805</v>
       </c>
       <c r="L148" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="O148" s="1">
         <v>36221</v>
       </c>
       <c r="P148" t="s">
+        <v>878</v>
+      </c>
+      <c r="Q148" t="s">
+        <v>878</v>
+      </c>
+      <c r="R148" t="s">
+        <v>434</v>
+      </c>
+      <c r="S148" t="s">
         <v>879</v>
       </c>
-      <c r="Q148" t="s">
-[...5 lines deleted...]
-      <c r="S148" t="s">
+      <c r="T148" t="s">
         <v>880</v>
-      </c>
-[...1 lines deleted...]
-        <v>881</v>
       </c>
       <c r="U148" t="s">
         <v>30</v>
       </c>
       <c r="V148">
         <v>90740</v>
       </c>
     </row>
     <row r="149" spans="1:22" ht="15">
       <c r="A149" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="B149" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="C149" t="s">
         <v>74</v>
       </c>
       <c r="D149" t="s">
+        <v>601</v>
+      </c>
+      <c r="E149" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
       <c r="F149" t="s">
         <v>30</v>
       </c>
       <c r="G149">
         <v>90810</v>
       </c>
       <c r="H149" t="s">
+        <v>601</v>
+      </c>
+      <c r="I149" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
       <c r="J149" t="s">
         <v>30</v>
       </c>
       <c r="K149">
         <v>90810</v>
       </c>
       <c r="L149" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="O149" s="1">
         <v>36224</v>
       </c>
       <c r="P149" t="s">
-        <v>883</v>
+        <v>882</v>
       </c>
       <c r="Q149" t="s">
-        <v>883</v>
+        <v>882</v>
       </c>
       <c r="R149" t="s">
         <v>74</v>
       </c>
       <c r="S149" t="s">
+        <v>883</v>
+      </c>
+      <c r="T149" t="s">
         <v>884</v>
-      </c>
-[...1 lines deleted...]
-        <v>885</v>
       </c>
       <c r="U149" t="s">
         <v>30</v>
       </c>
       <c r="V149">
         <v>90266</v>
       </c>
     </row>
     <row r="150" spans="1:22" ht="15">
       <c r="A150" t="s">
+        <v>885</v>
+      </c>
+      <c r="B150" t="s">
         <v>886</v>
-      </c>
-[...1 lines deleted...]
-        <v>887</v>
       </c>
       <c r="C150" t="s">
         <v>265</v>
       </c>
       <c r="D150" t="s">
+        <v>887</v>
+      </c>
+      <c r="E150" t="s">
         <v>888</v>
-      </c>
-[...1 lines deleted...]
-        <v>889</v>
       </c>
       <c r="F150" t="s">
         <v>30</v>
       </c>
       <c r="G150">
         <v>93454</v>
       </c>
       <c r="H150" t="s">
+        <v>887</v>
+      </c>
+      <c r="I150" t="s">
         <v>888</v>
-      </c>
-[...1 lines deleted...]
-        <v>889</v>
       </c>
       <c r="J150" t="s">
         <v>30</v>
       </c>
       <c r="K150">
         <v>93454</v>
       </c>
       <c r="L150" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="O150" s="1">
         <v>36263</v>
       </c>
       <c r="P150" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="Q150" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="R150" t="s">
         <v>265</v>
       </c>
       <c r="S150" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="T150" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="U150" t="s">
         <v>30</v>
       </c>
       <c r="V150">
         <v>93454</v>
       </c>
     </row>
     <row r="151" spans="1:22" ht="15">
       <c r="A151" t="s">
+        <v>891</v>
+      </c>
+      <c r="B151" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>893</v>
       </c>
       <c r="C151" t="s">
         <v>208</v>
       </c>
       <c r="D151" t="s">
         <v>272</v>
       </c>
       <c r="E151" t="s">
         <v>273</v>
       </c>
       <c r="F151" t="s">
         <v>30</v>
       </c>
       <c r="G151">
         <v>95307</v>
       </c>
       <c r="H151" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="I151" t="s">
         <v>275</v>
       </c>
       <c r="J151" t="s">
         <v>30</v>
       </c>
       <c r="K151">
         <v>95307</v>
       </c>
       <c r="L151" t="s">
         <v>276</v>
       </c>
       <c r="O151" s="1">
         <v>36269</v>
       </c>
       <c r="P151" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="Q151" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="R151" t="s">
         <v>208</v>
       </c>
       <c r="S151" t="s">
+        <v>895</v>
+      </c>
+      <c r="T151" t="s">
         <v>896</v>
-      </c>
-[...1 lines deleted...]
-        <v>897</v>
       </c>
       <c r="U151" t="s">
         <v>30</v>
       </c>
       <c r="V151">
         <v>95360</v>
       </c>
     </row>
     <row r="152" spans="1:22" ht="15">
       <c r="A152" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
       <c r="B152" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="C152" t="s">
         <v>74</v>
       </c>
       <c r="D152" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="E152" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F152" t="s">
         <v>30</v>
       </c>
       <c r="G152">
         <v>90805</v>
       </c>
       <c r="H152" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="I152" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="J152" t="s">
         <v>30</v>
       </c>
       <c r="K152">
         <v>90805</v>
       </c>
       <c r="L152" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="O152" s="1">
         <v>36285</v>
       </c>
       <c r="P152" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
       <c r="Q152" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
       <c r="R152" t="s">
         <v>74</v>
       </c>
       <c r="S152" t="s">
+        <v>899</v>
+      </c>
+      <c r="T152" t="s">
         <v>900</v>
-      </c>
-[...1 lines deleted...]
-        <v>901</v>
       </c>
       <c r="U152" t="s">
         <v>30</v>
       </c>
       <c r="V152">
         <v>90201</v>
       </c>
     </row>
     <row r="153" spans="1:22" ht="15">
       <c r="A153" t="s">
+        <v>901</v>
+      </c>
+      <c r="B153" t="s">
         <v>902</v>
       </c>
-      <c r="B153" t="s">
+      <c r="C153" t="s">
+        <v>416</v>
+      </c>
+      <c r="D153" t="s">
         <v>903</v>
       </c>
-      <c r="C153" t="s">
-[...2 lines deleted...]
-      <c r="D153" t="s">
+      <c r="E153" t="s">
         <v>904</v>
-      </c>
-[...1 lines deleted...]
-        <v>905</v>
       </c>
       <c r="F153" t="s">
         <v>30</v>
       </c>
       <c r="G153">
         <v>95688</v>
       </c>
       <c r="H153" t="s">
+        <v>903</v>
+      </c>
+      <c r="I153" t="s">
         <v>904</v>
-      </c>
-[...1 lines deleted...]
-        <v>905</v>
       </c>
       <c r="J153" t="s">
         <v>30</v>
       </c>
       <c r="K153">
         <v>95688</v>
       </c>
       <c r="L153" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
       <c r="O153" s="1">
         <v>36301</v>
       </c>
       <c r="P153" t="s">
+        <v>906</v>
+      </c>
+      <c r="Q153" t="s">
+        <v>906</v>
+      </c>
+      <c r="R153" t="s">
+        <v>416</v>
+      </c>
+      <c r="S153" t="s">
         <v>907</v>
       </c>
-      <c r="Q153" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T153" t="s">
-        <v>905</v>
+        <v>904</v>
       </c>
       <c r="U153" t="s">
         <v>30</v>
       </c>
       <c r="V153">
         <v>95688</v>
       </c>
     </row>
     <row r="154" spans="1:22" ht="15">
       <c r="A154" t="s">
+        <v>908</v>
+      </c>
+      <c r="B154" t="s">
         <v>909</v>
       </c>
-      <c r="B154" t="s">
+      <c r="C154" t="s">
         <v>910</v>
       </c>
-      <c r="C154" t="s">
+      <c r="D154" t="s">
         <v>911</v>
       </c>
-      <c r="D154" t="s">
+      <c r="E154" t="s">
         <v>912</v>
-      </c>
-[...1 lines deleted...]
-        <v>913</v>
       </c>
       <c r="F154" t="s">
         <v>30</v>
       </c>
       <c r="G154">
         <v>95901</v>
       </c>
       <c r="H154" t="s">
+        <v>911</v>
+      </c>
+      <c r="I154" t="s">
         <v>912</v>
-      </c>
-[...1 lines deleted...]
-        <v>913</v>
       </c>
       <c r="J154" t="s">
         <v>30</v>
       </c>
       <c r="K154">
         <v>95901</v>
       </c>
       <c r="L154" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
       <c r="O154" s="1">
         <v>36363</v>
       </c>
       <c r="P154" t="s">
+        <v>914</v>
+      </c>
+      <c r="Q154" t="s">
+        <v>914</v>
+      </c>
+      <c r="R154" t="s">
+        <v>910</v>
+      </c>
+      <c r="S154" t="s">
         <v>915</v>
       </c>
-      <c r="Q154" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T154" t="s">
-        <v>913</v>
+        <v>912</v>
       </c>
       <c r="U154" t="s">
         <v>30</v>
       </c>
       <c r="V154">
         <v>95901</v>
       </c>
     </row>
     <row r="155" spans="1:22" ht="15">
       <c r="A155" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="B155" t="s">
+        <v>810</v>
+      </c>
+      <c r="C155" t="s">
+        <v>473</v>
+      </c>
+      <c r="D155" t="s">
         <v>811</v>
       </c>
-      <c r="C155" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E155" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="F155" t="s">
         <v>30</v>
       </c>
       <c r="G155">
         <v>93401</v>
       </c>
       <c r="H155" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="I155" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="J155" t="s">
         <v>30</v>
       </c>
       <c r="K155">
         <v>93406</v>
       </c>
       <c r="L155" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
       <c r="O155" s="1">
         <v>36469</v>
       </c>
       <c r="P155" t="s">
+        <v>917</v>
+      </c>
+      <c r="Q155" t="s">
+        <v>917</v>
+      </c>
+      <c r="R155" t="s">
+        <v>473</v>
+      </c>
+      <c r="S155" t="s">
         <v>918</v>
       </c>
-      <c r="Q155" t="s">
-[...5 lines deleted...]
-      <c r="S155" t="s">
+      <c r="T155" t="s">
         <v>919</v>
-      </c>
-[...1 lines deleted...]
-        <v>920</v>
       </c>
       <c r="U155" t="s">
         <v>30</v>
       </c>
       <c r="V155">
         <v>93449</v>
       </c>
     </row>
     <row r="156" spans="1:22" ht="15">
       <c r="A156" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
       <c r="B156" t="s">
+        <v>810</v>
+      </c>
+      <c r="C156" t="s">
+        <v>473</v>
+      </c>
+      <c r="D156" t="s">
         <v>811</v>
       </c>
-      <c r="C156" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E156" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="F156" t="s">
         <v>30</v>
       </c>
       <c r="G156">
         <v>93401</v>
       </c>
       <c r="H156" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="I156" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="J156" t="s">
         <v>30</v>
       </c>
       <c r="K156">
         <v>93406</v>
       </c>
       <c r="L156" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
       <c r="O156" s="1">
         <v>36469</v>
       </c>
       <c r="P156" t="s">
+        <v>921</v>
+      </c>
+      <c r="Q156" t="s">
+        <v>921</v>
+      </c>
+      <c r="R156" t="s">
+        <v>473</v>
+      </c>
+      <c r="S156" t="s">
         <v>922</v>
       </c>
-      <c r="Q156" t="s">
-[...5 lines deleted...]
-      <c r="S156" t="s">
+      <c r="T156" t="s">
         <v>923</v>
-      </c>
-[...1 lines deleted...]
-        <v>924</v>
       </c>
       <c r="U156" t="s">
         <v>30</v>
       </c>
       <c r="V156">
         <v>93420</v>
       </c>
     </row>
     <row r="157" spans="1:22" ht="15">
       <c r="A157" t="s">
+        <v>924</v>
+      </c>
+      <c r="B157" t="s">
         <v>925</v>
-      </c>
-[...1 lines deleted...]
-        <v>926</v>
       </c>
       <c r="C157" t="s">
         <v>74</v>
       </c>
       <c r="D157" t="s">
+        <v>926</v>
+      </c>
+      <c r="E157" t="s">
         <v>927</v>
-      </c>
-[...1 lines deleted...]
-        <v>928</v>
       </c>
       <c r="F157" t="s">
         <v>30</v>
       </c>
       <c r="G157">
         <v>91204</v>
       </c>
       <c r="H157" t="s">
+        <v>926</v>
+      </c>
+      <c r="I157" t="s">
         <v>927</v>
-      </c>
-[...1 lines deleted...]
-        <v>928</v>
       </c>
       <c r="J157" t="s">
         <v>30</v>
       </c>
       <c r="K157">
         <v>91204</v>
       </c>
       <c r="L157" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
       <c r="O157" s="1">
         <v>36509</v>
       </c>
       <c r="P157" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
       <c r="Q157" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
       <c r="R157" t="s">
         <v>74</v>
       </c>
       <c r="S157" t="s">
+        <v>926</v>
+      </c>
+      <c r="T157" t="s">
         <v>927</v>
-      </c>
-[...1 lines deleted...]
-        <v>928</v>
       </c>
       <c r="U157" t="s">
         <v>30</v>
       </c>
       <c r="V157">
         <v>91204</v>
       </c>
     </row>
     <row r="158" spans="1:22" ht="15">
       <c r="A158" t="s">
+        <v>930</v>
+      </c>
+      <c r="B158" t="s">
         <v>931</v>
       </c>
-      <c r="B158" t="s">
+      <c r="C158" t="s">
         <v>932</v>
       </c>
-      <c r="C158" t="s">
+      <c r="D158" t="s">
         <v>933</v>
       </c>
-      <c r="D158" t="s">
+      <c r="E158" t="s">
         <v>934</v>
-      </c>
-[...1 lines deleted...]
-        <v>935</v>
       </c>
       <c r="F158" t="s">
         <v>30</v>
       </c>
       <c r="G158">
         <v>95965</v>
       </c>
       <c r="H158" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
       <c r="I158" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
       <c r="J158" t="s">
         <v>30</v>
       </c>
       <c r="K158">
         <v>95965</v>
       </c>
       <c r="L158" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="O158" s="1">
         <v>36572</v>
       </c>
       <c r="P158" t="s">
+        <v>937</v>
+      </c>
+      <c r="Q158" t="s">
+        <v>937</v>
+      </c>
+      <c r="R158" t="s">
+        <v>932</v>
+      </c>
+      <c r="S158" t="s">
         <v>938</v>
       </c>
-      <c r="Q158" t="s">
-[...5 lines deleted...]
-      <c r="S158" t="s">
+      <c r="T158" t="s">
         <v>939</v>
-      </c>
-[...1 lines deleted...]
-        <v>940</v>
       </c>
       <c r="U158" t="s">
         <v>30</v>
       </c>
       <c r="V158">
         <v>95928</v>
       </c>
     </row>
     <row r="159" spans="1:22" ht="15">
       <c r="A159" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B159" t="s">
         <v>216</v>
       </c>
       <c r="C159" t="s">
         <v>119</v>
       </c>
       <c r="D159" t="s">
         <v>217</v>
       </c>
       <c r="E159" t="s">
         <v>218</v>
       </c>
       <c r="F159" t="s">
         <v>30</v>
       </c>
       <c r="G159">
         <v>92078</v>
       </c>
       <c r="H159" t="s">
         <v>217</v>
       </c>
       <c r="I159" t="s">
         <v>218</v>
       </c>
       <c r="J159" t="s">
         <v>30</v>
       </c>
       <c r="K159">
         <v>92078</v>
       </c>
       <c r="L159" t="s">
         <v>219</v>
       </c>
       <c r="O159" s="1">
         <v>36572</v>
       </c>
       <c r="P159" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="Q159" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="R159" t="s">
         <v>119</v>
       </c>
       <c r="S159" t="s">
+        <v>942</v>
+      </c>
+      <c r="T159" t="s">
         <v>943</v>
-      </c>
-[...1 lines deleted...]
-        <v>944</v>
       </c>
       <c r="U159" t="s">
         <v>30</v>
       </c>
       <c r="V159">
         <v>91932</v>
       </c>
     </row>
     <row r="160" spans="1:22" ht="15">
       <c r="A160" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B160" t="s">
+        <v>902</v>
+      </c>
+      <c r="C160" t="s">
+        <v>416</v>
+      </c>
+      <c r="D160" t="s">
         <v>903</v>
       </c>
-      <c r="C160" t="s">
-[...2 lines deleted...]
-      <c r="D160" t="s">
+      <c r="E160" t="s">
         <v>904</v>
-      </c>
-[...1 lines deleted...]
-        <v>905</v>
       </c>
       <c r="F160" t="s">
         <v>30</v>
       </c>
       <c r="G160">
         <v>95688</v>
       </c>
       <c r="H160" t="s">
+        <v>903</v>
+      </c>
+      <c r="I160" t="s">
         <v>904</v>
-      </c>
-[...1 lines deleted...]
-        <v>905</v>
       </c>
       <c r="J160" t="s">
         <v>30</v>
       </c>
       <c r="K160">
         <v>95688</v>
       </c>
       <c r="L160" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
       <c r="O160" s="1">
         <v>36601</v>
       </c>
       <c r="P160" t="s">
+        <v>945</v>
+      </c>
+      <c r="Q160" t="s">
         <v>946</v>
       </c>
-      <c r="Q160" t="s">
+      <c r="R160" t="s">
+        <v>416</v>
+      </c>
+      <c r="S160" t="s">
         <v>947</v>
       </c>
-      <c r="R160" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T160" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="U160" t="s">
         <v>30</v>
       </c>
       <c r="V160">
         <v>94533</v>
       </c>
     </row>
     <row r="161" spans="1:22" ht="15">
       <c r="A161" t="s">
+        <v>948</v>
+      </c>
+      <c r="B161" t="s">
         <v>949</v>
       </c>
-      <c r="B161" t="s">
+      <c r="C161" t="s">
         <v>950</v>
       </c>
-      <c r="C161" t="s">
+      <c r="D161" t="s">
         <v>951</v>
       </c>
-      <c r="D161" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E161" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="F161" t="s">
         <v>30</v>
       </c>
       <c r="G161">
         <v>93706</v>
       </c>
       <c r="H161" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
       <c r="I161" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J161" t="s">
         <v>30</v>
       </c>
       <c r="K161">
         <v>93706</v>
       </c>
       <c r="L161" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="O161" s="1">
         <v>36745</v>
       </c>
       <c r="P161" t="s">
+        <v>953</v>
+      </c>
+      <c r="Q161" t="s">
+        <v>953</v>
+      </c>
+      <c r="R161" t="s">
+        <v>950</v>
+      </c>
+      <c r="S161" t="s">
         <v>954</v>
       </c>
-      <c r="Q161" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T161" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="U161" t="s">
         <v>30</v>
       </c>
       <c r="V161">
         <v>93706</v>
       </c>
     </row>
     <row r="162" spans="1:22" ht="15">
       <c r="A162" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
       <c r="B162" t="s">
         <v>127</v>
       </c>
       <c r="C162" t="s">
         <v>119</v>
       </c>
       <c r="D162" t="s">
         <v>128</v>
       </c>
       <c r="E162" t="s">
         <v>119</v>
       </c>
       <c r="F162" t="s">
         <v>30</v>
       </c>
       <c r="G162">
         <v>92123</v>
       </c>
       <c r="H162" t="s">
         <v>128</v>
       </c>
       <c r="I162" t="s">
         <v>119</v>
       </c>
@@ -18441,27734 +18429,27719 @@
       </c>
       <c r="P162" t="s">
         <v>130</v>
       </c>
       <c r="Q162" t="s">
         <v>130</v>
       </c>
       <c r="R162" t="s">
         <v>119</v>
       </c>
       <c r="S162" t="s">
         <v>131</v>
       </c>
       <c r="T162" t="s">
         <v>119</v>
       </c>
       <c r="U162" t="s">
         <v>30</v>
       </c>
       <c r="V162">
         <v>92123</v>
       </c>
     </row>
     <row r="163" spans="1:22" ht="15">
       <c r="A163" t="s">
+        <v>956</v>
+      </c>
+      <c r="B163" t="s">
+        <v>600</v>
+      </c>
+      <c r="C163" t="s">
         <v>957</v>
       </c>
-      <c r="B163" t="s">
-[...2 lines deleted...]
-      <c r="C163" t="s">
+      <c r="D163" t="s">
         <v>958</v>
       </c>
-      <c r="D163" t="s">
+      <c r="E163" t="s">
         <v>959</v>
-      </c>
-[...1 lines deleted...]
-        <v>960</v>
       </c>
       <c r="F163" t="s">
         <v>30</v>
       </c>
       <c r="G163">
         <v>96021</v>
       </c>
       <c r="H163" t="s">
+        <v>958</v>
+      </c>
+      <c r="I163" t="s">
         <v>959</v>
-      </c>
-[...1 lines deleted...]
-        <v>960</v>
       </c>
       <c r="J163" t="s">
         <v>30</v>
       </c>
       <c r="K163">
         <v>96021</v>
       </c>
       <c r="L163" t="s">
-        <v>961</v>
+        <v>960</v>
       </c>
       <c r="O163" s="1">
         <v>37022</v>
       </c>
       <c r="P163" t="s">
+        <v>961</v>
+      </c>
+      <c r="Q163" t="s">
+        <v>961</v>
+      </c>
+      <c r="R163" t="s">
+        <v>957</v>
+      </c>
+      <c r="S163" t="s">
         <v>962</v>
       </c>
-      <c r="Q163" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T163" t="s">
-        <v>960</v>
+        <v>959</v>
       </c>
       <c r="U163" t="s">
         <v>30</v>
       </c>
       <c r="V163">
         <v>96021</v>
       </c>
     </row>
     <row r="164" spans="1:22" ht="15">
       <c r="A164" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
       <c r="B164" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="C164" t="s">
         <v>256</v>
       </c>
       <c r="D164" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="E164" t="s">
         <v>256</v>
       </c>
       <c r="F164" t="s">
         <v>30</v>
       </c>
       <c r="G164" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="H164" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I164" t="s">
         <v>256</v>
       </c>
       <c r="J164" t="s">
         <v>30</v>
       </c>
       <c r="K164" t="s">
+        <v>427</v>
+      </c>
+      <c r="L164" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
       <c r="O164" s="1">
         <v>37081</v>
       </c>
       <c r="P164" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
       <c r="Q164" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
       <c r="R164" t="s">
         <v>106</v>
       </c>
       <c r="S164" t="s">
+        <v>965</v>
+      </c>
+      <c r="T164" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="U164" t="s">
         <v>30</v>
       </c>
       <c r="V164">
         <v>91785</v>
       </c>
     </row>
     <row r="165" spans="1:22" ht="15">
       <c r="A165" t="s">
+        <v>967</v>
+      </c>
+      <c r="B165" t="s">
+        <v>750</v>
+      </c>
+      <c r="C165" t="s">
+        <v>247</v>
+      </c>
+      <c r="D165" t="s">
+        <v>751</v>
+      </c>
+      <c r="E165" t="s">
+        <v>752</v>
+      </c>
+      <c r="F165" t="s">
+        <v>30</v>
+      </c>
+      <c r="G165">
+        <v>93065</v>
+      </c>
+      <c r="H165" t="s">
+        <v>751</v>
+      </c>
+      <c r="I165" t="s">
+        <v>752</v>
+      </c>
+      <c r="J165" t="s">
+        <v>30</v>
+      </c>
+      <c r="K165">
+        <v>93065</v>
+      </c>
+      <c r="L165" t="s">
+        <v>381</v>
+      </c>
+      <c r="O165" s="1">
+        <v>37126</v>
+      </c>
+      <c r="P165" t="s">
         <v>968</v>
       </c>
-      <c r="B165" t="s">
-[...35 lines deleted...]
-      <c r="P165" t="s">
+      <c r="Q165" t="s">
+        <v>482</v>
+      </c>
+      <c r="R165" t="s">
+        <v>74</v>
+      </c>
+      <c r="S165" t="s">
         <v>969</v>
       </c>
-      <c r="Q165" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T165" t="s">
-        <v>913</v>
+        <v>484</v>
       </c>
       <c r="U165" t="s">
         <v>30</v>
       </c>
       <c r="V165">
-        <v>95901</v>
+        <v>91802</v>
       </c>
     </row>
     <row r="166" spans="1:22" ht="15">
       <c r="A166" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
       <c r="B166" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="C166" t="s">
         <v>247</v>
       </c>
       <c r="D166" t="s">
+        <v>751</v>
+      </c>
+      <c r="E166" t="s">
         <v>752</v>
-      </c>
-[...1 lines deleted...]
-        <v>753</v>
       </c>
       <c r="F166" t="s">
         <v>30</v>
       </c>
       <c r="G166">
         <v>93065</v>
       </c>
       <c r="H166" t="s">
+        <v>751</v>
+      </c>
+      <c r="I166" t="s">
         <v>752</v>
-      </c>
-[...1 lines deleted...]
-        <v>753</v>
       </c>
       <c r="J166" t="s">
         <v>30</v>
       </c>
       <c r="K166">
         <v>93065</v>
       </c>
       <c r="L166" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="O166" s="1">
         <v>37126</v>
       </c>
       <c r="P166" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
       <c r="Q166" t="s">
-        <v>483</v>
+        <v>971</v>
       </c>
       <c r="R166" t="s">
         <v>74</v>
       </c>
       <c r="S166" t="s">
+        <v>972</v>
+      </c>
+      <c r="T166" t="s">
         <v>973</v>
       </c>
-      <c r="T166" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U166" t="s">
         <v>30</v>
       </c>
       <c r="V166">
-        <v>91802</v>
+        <v>90265</v>
       </c>
     </row>
     <row r="167" spans="1:22" ht="15">
       <c r="A167" t="s">
         <v>974</v>
       </c>
       <c r="B167" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="C167" t="s">
         <v>247</v>
       </c>
       <c r="D167" t="s">
+        <v>751</v>
+      </c>
+      <c r="E167" t="s">
         <v>752</v>
-      </c>
-[...1 lines deleted...]
-        <v>753</v>
       </c>
       <c r="F167" t="s">
         <v>30</v>
       </c>
       <c r="G167">
         <v>93065</v>
       </c>
       <c r="H167" t="s">
+        <v>751</v>
+      </c>
+      <c r="I167" t="s">
         <v>752</v>
-      </c>
-[...1 lines deleted...]
-        <v>753</v>
       </c>
       <c r="J167" t="s">
         <v>30</v>
       </c>
       <c r="K167">
         <v>93065</v>
       </c>
       <c r="L167" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="O167" s="1">
         <v>37126</v>
       </c>
       <c r="P167" t="s">
         <v>975</v>
       </c>
       <c r="Q167" t="s">
         <v>975</v>
       </c>
       <c r="R167" t="s">
         <v>74</v>
       </c>
       <c r="S167" t="s">
         <v>976</v>
       </c>
       <c r="T167" t="s">
         <v>977</v>
       </c>
       <c r="U167" t="s">
         <v>30</v>
       </c>
       <c r="V167">
-        <v>90265</v>
+        <v>91302</v>
       </c>
     </row>
     <row r="168" spans="1:22" ht="15">
       <c r="A168" t="s">
         <v>978</v>
       </c>
       <c r="B168" t="s">
-        <v>751</v>
+        <v>865</v>
       </c>
       <c r="C168" t="s">
-        <v>247</v>
+        <v>74</v>
       </c>
       <c r="D168" t="s">
-        <v>752</v>
+        <v>866</v>
       </c>
       <c r="E168" t="s">
-        <v>753</v>
+        <v>602</v>
       </c>
       <c r="F168" t="s">
         <v>30</v>
       </c>
       <c r="G168">
-        <v>93065</v>
+        <v>90805</v>
       </c>
       <c r="H168" t="s">
-        <v>752</v>
+        <v>866</v>
       </c>
       <c r="I168" t="s">
-        <v>753</v>
+        <v>602</v>
       </c>
       <c r="J168" t="s">
         <v>30</v>
       </c>
       <c r="K168">
-        <v>93065</v>
+        <v>90805</v>
       </c>
       <c r="L168" t="s">
-        <v>382</v>
+        <v>867</v>
       </c>
       <c r="O168" s="1">
         <v>37126</v>
       </c>
       <c r="P168" t="s">
         <v>979</v>
       </c>
       <c r="Q168" t="s">
-        <v>979</v>
+        <v>482</v>
       </c>
       <c r="R168" t="s">
         <v>74</v>
       </c>
       <c r="S168" t="s">
         <v>980</v>
       </c>
       <c r="T168" t="s">
-        <v>981</v>
+        <v>484</v>
       </c>
       <c r="U168" t="s">
         <v>30</v>
       </c>
       <c r="V168">
-        <v>91302</v>
+        <v>91803</v>
       </c>
     </row>
     <row r="169" spans="1:22" ht="15">
       <c r="A169" t="s">
+        <v>981</v>
+      </c>
+      <c r="B169" t="s">
         <v>982</v>
       </c>
-      <c r="B169" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C169" t="s">
-        <v>74</v>
+        <v>265</v>
       </c>
       <c r="D169" t="s">
-        <v>867</v>
+        <v>983</v>
       </c>
       <c r="E169" t="s">
-        <v>603</v>
+        <v>888</v>
       </c>
       <c r="F169" t="s">
         <v>30</v>
       </c>
       <c r="G169">
-        <v>90805</v>
+        <v>93458</v>
       </c>
       <c r="H169" t="s">
-        <v>867</v>
+        <v>379</v>
       </c>
       <c r="I169" t="s">
-        <v>603</v>
+        <v>380</v>
       </c>
       <c r="J169" t="s">
         <v>30</v>
       </c>
       <c r="K169">
-        <v>90805</v>
+        <v>91706</v>
       </c>
       <c r="L169" t="s">
-        <v>868</v>
+        <v>984</v>
       </c>
       <c r="O169" s="1">
-        <v>37126</v>
+        <v>37186</v>
       </c>
       <c r="P169" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="Q169" t="s">
-        <v>483</v>
+        <v>985</v>
       </c>
       <c r="R169" t="s">
-        <v>74</v>
+        <v>265</v>
       </c>
       <c r="S169" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="T169" t="s">
-        <v>485</v>
+        <v>987</v>
       </c>
       <c r="U169" t="s">
         <v>30</v>
       </c>
       <c r="V169">
-        <v>91803</v>
+        <v>93434</v>
       </c>
     </row>
     <row r="170" spans="1:22" ht="15">
       <c r="A170" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="B170" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="C170" t="s">
-        <v>265</v>
+        <v>473</v>
       </c>
       <c r="D170" t="s">
-        <v>987</v>
+        <v>811</v>
       </c>
       <c r="E170" t="s">
-        <v>889</v>
+        <v>473</v>
       </c>
       <c r="F170" t="s">
         <v>30</v>
       </c>
       <c r="G170">
-        <v>93458</v>
+        <v>93401</v>
       </c>
       <c r="H170" t="s">
-        <v>380</v>
+        <v>812</v>
       </c>
       <c r="I170" t="s">
-        <v>381</v>
+        <v>473</v>
       </c>
       <c r="J170" t="s">
         <v>30</v>
       </c>
       <c r="K170">
-        <v>91706</v>
+        <v>93406</v>
       </c>
       <c r="L170" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="O170" s="1">
         <v>37186</v>
       </c>
       <c r="P170" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="Q170" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="R170" t="s">
-        <v>265</v>
+        <v>473</v>
       </c>
       <c r="S170" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="T170" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="U170" t="s">
         <v>30</v>
       </c>
       <c r="V170">
-        <v>93434</v>
+        <v>93428</v>
       </c>
     </row>
     <row r="171" spans="1:22" ht="15">
       <c r="A171" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="B171" t="s">
-        <v>993</v>
+        <v>750</v>
       </c>
       <c r="C171" t="s">
-        <v>474</v>
+        <v>247</v>
       </c>
       <c r="D171" t="s">
-        <v>812</v>
+        <v>751</v>
       </c>
       <c r="E171" t="s">
-        <v>474</v>
+        <v>752</v>
       </c>
       <c r="F171" t="s">
         <v>30</v>
       </c>
       <c r="G171">
-        <v>93401</v>
+        <v>93065</v>
       </c>
       <c r="H171" t="s">
-        <v>813</v>
+        <v>751</v>
       </c>
       <c r="I171" t="s">
-        <v>474</v>
+        <v>752</v>
       </c>
       <c r="J171" t="s">
         <v>30</v>
       </c>
       <c r="K171">
-        <v>93406</v>
+        <v>93065</v>
       </c>
       <c r="L171" t="s">
-        <v>994</v>
+        <v>381</v>
       </c>
       <c r="O171" s="1">
-        <v>37186</v>
+        <v>37239</v>
       </c>
       <c r="P171" t="s">
         <v>995</v>
       </c>
       <c r="Q171" t="s">
         <v>995</v>
       </c>
       <c r="R171" t="s">
-        <v>474</v>
+        <v>74</v>
       </c>
       <c r="S171" t="s">
         <v>996</v>
       </c>
       <c r="T171" t="s">
         <v>997</v>
       </c>
       <c r="U171" t="s">
         <v>30</v>
       </c>
       <c r="V171">
-        <v>93428</v>
+        <v>91301</v>
       </c>
     </row>
     <row r="172" spans="1:22" ht="15">
       <c r="A172" t="s">
         <v>998</v>
       </c>
       <c r="B172" t="s">
-        <v>751</v>
+        <v>999</v>
       </c>
       <c r="C172" t="s">
-        <v>247</v>
+        <v>473</v>
       </c>
       <c r="D172" t="s">
-        <v>752</v>
+        <v>1000</v>
       </c>
       <c r="E172" t="s">
-        <v>753</v>
+        <v>473</v>
       </c>
       <c r="F172" t="s">
         <v>30</v>
       </c>
       <c r="G172">
-        <v>93065</v>
+        <v>93401</v>
       </c>
       <c r="H172" t="s">
-        <v>752</v>
+        <v>1001</v>
       </c>
       <c r="I172" t="s">
-        <v>753</v>
+        <v>473</v>
       </c>
       <c r="J172" t="s">
         <v>30</v>
       </c>
-      <c r="K172">
-        <v>93065</v>
+      <c r="K172" t="s">
+        <v>1002</v>
       </c>
       <c r="L172" t="s">
-        <v>382</v>
+        <v>813</v>
       </c>
       <c r="O172" s="1">
-        <v>37239</v>
+        <v>37278</v>
       </c>
       <c r="P172" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="Q172" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="R172" t="s">
-        <v>74</v>
+        <v>473</v>
       </c>
       <c r="S172" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="T172" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="U172" t="s">
         <v>30</v>
       </c>
       <c r="V172">
-        <v>91301</v>
+        <v>93442</v>
       </c>
     </row>
     <row r="173" spans="1:22" ht="15">
       <c r="A173" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="B173" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="C173" t="s">
-        <v>474</v>
+        <v>1008</v>
       </c>
       <c r="D173" t="s">
-        <v>1004</v>
+        <v>1009</v>
       </c>
       <c r="E173" t="s">
-        <v>474</v>
+        <v>1010</v>
       </c>
       <c r="F173" t="s">
         <v>30</v>
       </c>
       <c r="G173">
-        <v>93401</v>
+        <v>93307</v>
       </c>
       <c r="H173" t="s">
-        <v>1005</v>
+        <v>1011</v>
       </c>
       <c r="I173" t="s">
-        <v>474</v>
+        <v>1010</v>
       </c>
       <c r="J173" t="s">
         <v>30</v>
       </c>
-      <c r="K173" t="s">
-        <v>1006</v>
+      <c r="K173">
+        <v>93384</v>
       </c>
       <c r="L173" t="s">
-        <v>814</v>
+        <v>1012</v>
       </c>
       <c r="O173" s="1">
-        <v>37278</v>
+        <v>37316</v>
       </c>
       <c r="P173" t="s">
-        <v>1007</v>
+        <v>1013</v>
       </c>
       <c r="Q173" t="s">
-        <v>1007</v>
+        <v>1013</v>
       </c>
       <c r="R173" t="s">
-        <v>474</v>
+        <v>1008</v>
       </c>
       <c r="S173" t="s">
-        <v>1008</v>
+        <v>1014</v>
       </c>
       <c r="T173" t="s">
-        <v>1009</v>
+        <v>1015</v>
       </c>
       <c r="U173" t="s">
         <v>30</v>
       </c>
       <c r="V173">
-        <v>93442</v>
+        <v>93524</v>
       </c>
     </row>
     <row r="174" spans="1:22" ht="15">
       <c r="A174" t="s">
-        <v>1010</v>
+        <v>1016</v>
       </c>
       <c r="B174" t="s">
-        <v>1011</v>
+        <v>600</v>
       </c>
       <c r="C174" t="s">
-        <v>1012</v>
+        <v>950</v>
       </c>
       <c r="D174" t="s">
-        <v>1013</v>
+        <v>1017</v>
       </c>
       <c r="E174" t="s">
-        <v>1014</v>
+        <v>950</v>
       </c>
       <c r="F174" t="s">
         <v>30</v>
       </c>
       <c r="G174">
-        <v>93307</v>
+        <v>93725</v>
       </c>
       <c r="H174" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="I174" t="s">
-        <v>1014</v>
+        <v>950</v>
       </c>
       <c r="J174" t="s">
         <v>30</v>
       </c>
       <c r="K174">
-        <v>93384</v>
+        <v>93725</v>
       </c>
       <c r="L174" t="s">
-        <v>1016</v>
+        <v>461</v>
       </c>
       <c r="O174" s="1">
-        <v>37316</v>
+        <v>37330</v>
       </c>
       <c r="P174" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="Q174" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="R174" t="s">
-        <v>1012</v>
+        <v>950</v>
       </c>
       <c r="S174" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="T174" t="s">
-        <v>1019</v>
+        <v>950</v>
       </c>
       <c r="U174" t="s">
         <v>30</v>
       </c>
       <c r="V174">
-        <v>93524</v>
+        <v>93721</v>
       </c>
     </row>
     <row r="175" spans="1:22" ht="15">
       <c r="A175" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="B175" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="C175" t="s">
-        <v>951</v>
+        <v>247</v>
       </c>
       <c r="D175" t="s">
-        <v>1021</v>
+        <v>751</v>
       </c>
       <c r="E175" t="s">
-        <v>951</v>
+        <v>752</v>
       </c>
       <c r="F175" t="s">
         <v>30</v>
       </c>
       <c r="G175">
-        <v>93725</v>
+        <v>93065</v>
       </c>
       <c r="H175" t="s">
-        <v>1021</v>
+        <v>751</v>
       </c>
       <c r="I175" t="s">
-        <v>951</v>
+        <v>752</v>
       </c>
       <c r="J175" t="s">
         <v>30</v>
       </c>
       <c r="K175">
-        <v>93725</v>
+        <v>93065</v>
       </c>
       <c r="L175" t="s">
-        <v>462</v>
+        <v>1022</v>
       </c>
       <c r="O175" s="1">
         <v>37330</v>
       </c>
       <c r="P175" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="Q175" t="s">
         <v>1023</v>
       </c>
       <c r="R175" t="s">
-        <v>951</v>
+        <v>247</v>
       </c>
       <c r="S175" t="s">
         <v>1024</v>
       </c>
       <c r="T175" t="s">
-        <v>951</v>
+        <v>1025</v>
       </c>
       <c r="U175" t="s">
         <v>30</v>
       </c>
-      <c r="V175">
-[...3 lines deleted...]
-    <row r="176" spans="1:22" ht="15">
+      <c r="V175" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="176" spans="1:23" ht="15">
       <c r="A176" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="B176" t="s">
-        <v>601</v>
+        <v>1028</v>
       </c>
       <c r="C176" t="s">
-        <v>247</v>
+        <v>1008</v>
       </c>
       <c r="D176" t="s">
-        <v>752</v>
+        <v>1029</v>
       </c>
       <c r="E176" t="s">
-        <v>753</v>
+        <v>1010</v>
       </c>
       <c r="F176" t="s">
         <v>30</v>
       </c>
       <c r="G176">
-        <v>93065</v>
+        <v>93308</v>
       </c>
       <c r="H176" t="s">
-        <v>752</v>
+        <v>1030</v>
       </c>
       <c r="I176" t="s">
-        <v>753</v>
+        <v>534</v>
       </c>
       <c r="J176" t="s">
         <v>30</v>
       </c>
-      <c r="K176">
-        <v>93065</v>
+      <c r="K176" t="s">
+        <v>1031</v>
       </c>
       <c r="L176" t="s">
-        <v>1026</v>
+        <v>1032</v>
       </c>
       <c r="O176" s="1">
-        <v>37330</v>
+        <v>37412</v>
       </c>
       <c r="P176" t="s">
-        <v>1027</v>
+        <v>1033</v>
       </c>
       <c r="Q176" t="s">
-        <v>1027</v>
+        <v>1033</v>
       </c>
       <c r="R176" t="s">
-        <v>247</v>
+        <v>1008</v>
       </c>
       <c r="S176" t="s">
-        <v>1028</v>
+        <v>1034</v>
       </c>
       <c r="T176" t="s">
-        <v>1029</v>
+        <v>1010</v>
       </c>
       <c r="U176" t="s">
         <v>30</v>
       </c>
-      <c r="V176" t="s">
-        <v>1030</v>
+      <c r="V176">
+        <v>93309</v>
+      </c>
+      <c r="W176" t="s">
+        <v>1035</v>
       </c>
     </row>
     <row r="177" spans="1:22" ht="15">
       <c r="A177" t="s">
-        <v>1031</v>
+        <v>1036</v>
       </c>
       <c r="B177" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="C177" t="s">
-        <v>435</v>
+        <v>225</v>
       </c>
       <c r="D177" t="s">
-        <v>839</v>
+        <v>1037</v>
       </c>
       <c r="E177" t="s">
-        <v>840</v>
+        <v>1038</v>
       </c>
       <c r="F177" t="s">
         <v>30</v>
       </c>
       <c r="G177">
-        <v>92705</v>
+        <v>95240</v>
       </c>
       <c r="H177" t="s">
-        <v>839</v>
+        <v>1037</v>
       </c>
       <c r="I177" t="s">
-        <v>840</v>
+        <v>1038</v>
       </c>
       <c r="J177" t="s">
         <v>30</v>
       </c>
       <c r="K177">
-        <v>92705</v>
+        <v>95240</v>
       </c>
       <c r="L177" t="s">
-        <v>1032</v>
+        <v>1039</v>
       </c>
       <c r="O177" s="1">
-        <v>37368</v>
+        <v>37427</v>
       </c>
       <c r="P177" t="s">
-        <v>1033</v>
+        <v>1040</v>
       </c>
       <c r="Q177" t="s">
-        <v>1033</v>
+        <v>1040</v>
       </c>
       <c r="R177" t="s">
-        <v>435</v>
+        <v>225</v>
       </c>
       <c r="S177" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
       <c r="T177" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="U177" t="s">
         <v>30</v>
       </c>
       <c r="V177">
-        <v>92651</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:23" ht="15">
+        <v>95241</v>
+      </c>
+    </row>
+    <row r="178" spans="1:22" ht="15">
       <c r="A178" t="s">
-        <v>1036</v>
+        <v>1042</v>
       </c>
       <c r="B178" t="s">
+        <v>600</v>
+      </c>
+      <c r="C178" t="s">
+        <v>225</v>
+      </c>
+      <c r="D178" t="s">
         <v>1037</v>
       </c>
-      <c r="C178" t="s">
-[...2 lines deleted...]
-      <c r="D178" t="s">
+      <c r="E178" t="s">
         <v>1038</v>
       </c>
-      <c r="E178" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" t="s">
         <v>30</v>
       </c>
       <c r="G178">
-        <v>93308</v>
+        <v>95240</v>
       </c>
       <c r="H178" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I178" t="s">
+        <v>1038</v>
+      </c>
+      <c r="J178" t="s">
+        <v>30</v>
+      </c>
+      <c r="K178">
+        <v>95240</v>
+      </c>
+      <c r="L178" t="s">
         <v>1039</v>
       </c>
-      <c r="I178" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O178" s="1">
-        <v>37412</v>
+        <v>37427</v>
       </c>
       <c r="P178" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="Q178" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="R178" t="s">
-        <v>1012</v>
+        <v>350</v>
       </c>
       <c r="S178" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="T178" t="s">
-        <v>1014</v>
+        <v>350</v>
       </c>
       <c r="U178" t="s">
         <v>30</v>
       </c>
       <c r="V178">
-        <v>93309</v>
-[...2 lines deleted...]
-        <v>1044</v>
+        <v>95827</v>
       </c>
     </row>
     <row r="179" spans="1:22" ht="15">
       <c r="A179" t="s">
         <v>1045</v>
       </c>
       <c r="B179" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="C179" t="s">
         <v>225</v>
       </c>
       <c r="D179" t="s">
-        <v>1046</v>
+        <v>1037</v>
       </c>
       <c r="E179" t="s">
-        <v>1047</v>
+        <v>1038</v>
       </c>
       <c r="F179" t="s">
         <v>30</v>
       </c>
       <c r="G179">
         <v>95240</v>
       </c>
       <c r="H179" t="s">
-        <v>1046</v>
+        <v>1037</v>
       </c>
       <c r="I179" t="s">
-        <v>1047</v>
+        <v>1038</v>
       </c>
       <c r="J179" t="s">
         <v>30</v>
       </c>
       <c r="K179">
         <v>95240</v>
       </c>
       <c r="L179" t="s">
-        <v>1048</v>
+        <v>1039</v>
       </c>
       <c r="O179" s="1">
         <v>37427</v>
       </c>
       <c r="P179" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="Q179" t="s">
-        <v>1049</v>
+        <v>1047</v>
       </c>
       <c r="R179" t="s">
         <v>225</v>
       </c>
       <c r="S179" t="s">
-        <v>1050</v>
+        <v>1048</v>
       </c>
       <c r="T179" t="s">
-        <v>1047</v>
+        <v>227</v>
       </c>
       <c r="U179" t="s">
         <v>30</v>
       </c>
       <c r="V179">
-        <v>95241</v>
+        <v>95201</v>
       </c>
     </row>
     <row r="180" spans="1:22" ht="15">
       <c r="A180" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B180" t="s">
+        <v>865</v>
+      </c>
+      <c r="C180" t="s">
+        <v>74</v>
+      </c>
+      <c r="D180" t="s">
+        <v>866</v>
+      </c>
+      <c r="E180" t="s">
+        <v>602</v>
+      </c>
+      <c r="F180" t="s">
+        <v>30</v>
+      </c>
+      <c r="G180">
+        <v>90805</v>
+      </c>
+      <c r="H180" t="s">
+        <v>866</v>
+      </c>
+      <c r="I180" t="s">
+        <v>602</v>
+      </c>
+      <c r="J180" t="s">
+        <v>30</v>
+      </c>
+      <c r="K180">
+        <v>90805</v>
+      </c>
+      <c r="L180" t="s">
+        <v>867</v>
+      </c>
+      <c r="O180" s="1">
+        <v>37476</v>
+      </c>
+      <c r="P180" t="s">
+        <v>1050</v>
+      </c>
+      <c r="Q180" t="s">
+        <v>1050</v>
+      </c>
+      <c r="R180" t="s">
+        <v>74</v>
+      </c>
+      <c r="S180" t="s">
         <v>1051</v>
       </c>
-      <c r="B180" t="s">
-[...35 lines deleted...]
-      <c r="P180" t="s">
+      <c r="T180" t="s">
         <v>1052</v>
       </c>
-      <c r="Q180" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U180" t="s">
         <v>30</v>
       </c>
       <c r="V180">
-        <v>95827</v>
+        <v>90670</v>
       </c>
     </row>
     <row r="181" spans="1:22" ht="15">
       <c r="A181" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B181" t="s">
+        <v>170</v>
+      </c>
+      <c r="C181" t="s">
+        <v>171</v>
+      </c>
+      <c r="D181" t="s">
+        <v>172</v>
+      </c>
+      <c r="E181" t="s">
+        <v>173</v>
+      </c>
+      <c r="F181" t="s">
+        <v>30</v>
+      </c>
+      <c r="G181">
+        <v>95112</v>
+      </c>
+      <c r="H181" t="s">
+        <v>172</v>
+      </c>
+      <c r="I181" t="s">
+        <v>173</v>
+      </c>
+      <c r="J181" t="s">
+        <v>30</v>
+      </c>
+      <c r="K181">
+        <v>95112</v>
+      </c>
+      <c r="L181" t="s">
+        <v>174</v>
+      </c>
+      <c r="O181" s="1">
+        <v>37503</v>
+      </c>
+      <c r="P181" t="s">
         <v>1054</v>
       </c>
-      <c r="B181" t="s">
-[...35 lines deleted...]
-      <c r="P181" t="s">
+      <c r="Q181" t="s">
+        <v>1054</v>
+      </c>
+      <c r="R181" t="s">
+        <v>171</v>
+      </c>
+      <c r="S181" t="s">
         <v>1055</v>
       </c>
-      <c r="Q181" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T181" t="s">
-        <v>227</v>
+        <v>171</v>
       </c>
       <c r="U181" t="s">
         <v>30</v>
       </c>
       <c r="V181">
-        <v>95201</v>
+        <v>95050</v>
       </c>
     </row>
     <row r="182" spans="1:22" ht="15">
       <c r="A182" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B182" t="s">
+        <v>433</v>
+      </c>
+      <c r="C182" t="s">
+        <v>434</v>
+      </c>
+      <c r="D182" t="s">
+        <v>435</v>
+      </c>
+      <c r="E182" t="s">
+        <v>436</v>
+      </c>
+      <c r="F182" t="s">
+        <v>30</v>
+      </c>
+      <c r="G182" t="s">
+        <v>437</v>
+      </c>
+      <c r="H182" t="s">
+        <v>435</v>
+      </c>
+      <c r="I182" t="s">
+        <v>436</v>
+      </c>
+      <c r="J182" t="s">
+        <v>30</v>
+      </c>
+      <c r="K182" t="s">
+        <v>437</v>
+      </c>
+      <c r="L182" t="s">
+        <v>438</v>
+      </c>
+      <c r="O182" s="1">
+        <v>37522</v>
+      </c>
+      <c r="P182" t="s">
+        <v>1057</v>
+      </c>
+      <c r="Q182" t="s">
+        <v>1057</v>
+      </c>
+      <c r="R182" t="s">
+        <v>434</v>
+      </c>
+      <c r="S182" t="s">
         <v>1058</v>
       </c>
-      <c r="B182" t="s">
-[...35 lines deleted...]
-      <c r="P182" t="s">
+      <c r="T182" t="s">
         <v>1059</v>
       </c>
-      <c r="Q182" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U182" t="s">
         <v>30</v>
       </c>
       <c r="V182">
-        <v>90670</v>
+        <v>92672</v>
       </c>
     </row>
     <row r="183" spans="1:22" ht="15">
       <c r="A183" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B183" t="s">
+        <v>433</v>
+      </c>
+      <c r="C183" t="s">
+        <v>434</v>
+      </c>
+      <c r="D183" t="s">
+        <v>435</v>
+      </c>
+      <c r="E183" t="s">
+        <v>436</v>
+      </c>
+      <c r="F183" t="s">
+        <v>30</v>
+      </c>
+      <c r="G183" t="s">
+        <v>437</v>
+      </c>
+      <c r="H183" t="s">
+        <v>435</v>
+      </c>
+      <c r="I183" t="s">
+        <v>436</v>
+      </c>
+      <c r="J183" t="s">
+        <v>30</v>
+      </c>
+      <c r="K183" t="s">
+        <v>437</v>
+      </c>
+      <c r="L183" t="s">
+        <v>438</v>
+      </c>
+      <c r="O183" s="1">
+        <v>37522</v>
+      </c>
+      <c r="P183" t="s">
+        <v>1061</v>
+      </c>
+      <c r="Q183" t="s">
+        <v>1061</v>
+      </c>
+      <c r="R183" t="s">
+        <v>434</v>
+      </c>
+      <c r="S183" t="s">
         <v>1062</v>
       </c>
-      <c r="B183" t="s">
-[...35 lines deleted...]
-      <c r="P183" t="s">
+      <c r="T183" t="s">
         <v>1063</v>
       </c>
-      <c r="Q183" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U183" t="s">
         <v>30</v>
       </c>
       <c r="V183">
-        <v>95050</v>
+        <v>92675</v>
       </c>
     </row>
     <row r="184" spans="1:22" ht="15">
       <c r="A184" t="s">
-        <v>1065</v>
+        <v>1064</v>
       </c>
       <c r="B184" t="s">
+        <v>433</v>
+      </c>
+      <c r="C184" t="s">
         <v>434</v>
       </c>
-      <c r="C184" t="s">
+      <c r="D184" t="s">
         <v>435</v>
       </c>
-      <c r="D184" t="s">
+      <c r="E184" t="s">
         <v>436</v>
       </c>
-      <c r="E184" t="s">
+      <c r="F184" t="s">
+        <v>30</v>
+      </c>
+      <c r="G184" t="s">
         <v>437</v>
       </c>
-      <c r="F184" t="s">
-[...2 lines deleted...]
-      <c r="G184" t="s">
+      <c r="H184" t="s">
+        <v>435</v>
+      </c>
+      <c r="I184" t="s">
+        <v>436</v>
+      </c>
+      <c r="J184" t="s">
+        <v>30</v>
+      </c>
+      <c r="K184" t="s">
+        <v>437</v>
+      </c>
+      <c r="L184" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>439</v>
       </c>
       <c r="O184" s="1">
         <v>37522</v>
       </c>
       <c r="P184" t="s">
+        <v>1065</v>
+      </c>
+      <c r="Q184" t="s">
+        <v>1065</v>
+      </c>
+      <c r="R184" t="s">
+        <v>434</v>
+      </c>
+      <c r="S184" t="s">
         <v>1066</v>
       </c>
-      <c r="Q184" t="s">
-[...5 lines deleted...]
-      <c r="S184" t="s">
+      <c r="T184" t="s">
         <v>1067</v>
       </c>
-      <c r="T184" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U184" t="s">
         <v>30</v>
       </c>
       <c r="V184">
-        <v>92672</v>
+        <v>92677</v>
       </c>
     </row>
     <row r="185" spans="1:22" ht="15">
       <c r="A185" t="s">
-        <v>1069</v>
+        <v>1068</v>
       </c>
       <c r="B185" t="s">
+        <v>433</v>
+      </c>
+      <c r="C185" t="s">
         <v>434</v>
       </c>
-      <c r="C185" t="s">
+      <c r="D185" t="s">
         <v>435</v>
       </c>
-      <c r="D185" t="s">
+      <c r="E185" t="s">
         <v>436</v>
       </c>
-      <c r="E185" t="s">
+      <c r="F185" t="s">
+        <v>30</v>
+      </c>
+      <c r="G185" t="s">
         <v>437</v>
       </c>
-      <c r="F185" t="s">
-[...2 lines deleted...]
-      <c r="G185" t="s">
+      <c r="H185" t="s">
+        <v>435</v>
+      </c>
+      <c r="I185" t="s">
+        <v>436</v>
+      </c>
+      <c r="J185" t="s">
+        <v>30</v>
+      </c>
+      <c r="K185" t="s">
+        <v>437</v>
+      </c>
+      <c r="L185" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>439</v>
       </c>
       <c r="O185" s="1">
         <v>37522</v>
       </c>
       <c r="P185" t="s">
+        <v>1069</v>
+      </c>
+      <c r="Q185" t="s">
+        <v>1069</v>
+      </c>
+      <c r="R185" t="s">
+        <v>434</v>
+      </c>
+      <c r="S185" t="s">
         <v>1070</v>
       </c>
-      <c r="Q185" t="s">
-[...5 lines deleted...]
-      <c r="S185" t="s">
+      <c r="T185" t="s">
         <v>1071</v>
       </c>
-      <c r="T185" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U185" t="s">
         <v>30</v>
       </c>
       <c r="V185">
-        <v>92675</v>
+        <v>92653</v>
       </c>
     </row>
     <row r="186" spans="1:22" ht="15">
       <c r="A186" t="s">
-        <v>1073</v>
+        <v>1072</v>
       </c>
       <c r="B186" t="s">
+        <v>433</v>
+      </c>
+      <c r="C186" t="s">
         <v>434</v>
       </c>
-      <c r="C186" t="s">
+      <c r="D186" t="s">
         <v>435</v>
       </c>
-      <c r="D186" t="s">
+      <c r="E186" t="s">
         <v>436</v>
       </c>
-      <c r="E186" t="s">
+      <c r="F186" t="s">
+        <v>30</v>
+      </c>
+      <c r="G186" t="s">
         <v>437</v>
       </c>
-      <c r="F186" t="s">
-[...2 lines deleted...]
-      <c r="G186" t="s">
+      <c r="H186" t="s">
+        <v>435</v>
+      </c>
+      <c r="I186" t="s">
+        <v>436</v>
+      </c>
+      <c r="J186" t="s">
+        <v>30</v>
+      </c>
+      <c r="K186" t="s">
+        <v>437</v>
+      </c>
+      <c r="L186" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>439</v>
       </c>
       <c r="O186" s="1">
         <v>37522</v>
       </c>
       <c r="P186" t="s">
+        <v>1073</v>
+      </c>
+      <c r="Q186" t="s">
+        <v>1073</v>
+      </c>
+      <c r="R186" t="s">
+        <v>434</v>
+      </c>
+      <c r="S186" t="s">
         <v>1074</v>
       </c>
-      <c r="Q186" t="s">
-[...5 lines deleted...]
-      <c r="S186" t="s">
+      <c r="T186" t="s">
         <v>1075</v>
       </c>
-      <c r="T186" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U186" t="s">
         <v>30</v>
       </c>
       <c r="V186">
-        <v>92677</v>
+        <v>92629</v>
       </c>
     </row>
     <row r="187" spans="1:22" ht="15">
       <c r="A187" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B187" t="s">
+        <v>433</v>
+      </c>
+      <c r="C187" t="s">
+        <v>434</v>
+      </c>
+      <c r="D187" t="s">
+        <v>435</v>
+      </c>
+      <c r="E187" t="s">
+        <v>436</v>
+      </c>
+      <c r="F187" t="s">
+        <v>30</v>
+      </c>
+      <c r="G187" t="s">
+        <v>437</v>
+      </c>
+      <c r="H187" t="s">
+        <v>435</v>
+      </c>
+      <c r="I187" t="s">
+        <v>436</v>
+      </c>
+      <c r="J187" t="s">
+        <v>30</v>
+      </c>
+      <c r="K187" t="s">
+        <v>437</v>
+      </c>
+      <c r="L187" t="s">
+        <v>438</v>
+      </c>
+      <c r="O187" s="1">
+        <v>37552</v>
+      </c>
+      <c r="P187" t="s">
         <v>1077</v>
       </c>
-      <c r="B187" t="s">
+      <c r="Q187" t="s">
+        <v>1077</v>
+      </c>
+      <c r="R187" t="s">
         <v>434</v>
       </c>
-      <c r="C187" t="s">
-[...32 lines deleted...]
-      <c r="P187" t="s">
+      <c r="S187" t="s">
         <v>1078</v>
       </c>
-      <c r="Q187" t="s">
-[...5 lines deleted...]
-      <c r="S187" t="s">
+      <c r="T187" t="s">
         <v>1079</v>
       </c>
-      <c r="T187" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U187" t="s">
         <v>30</v>
       </c>
       <c r="V187">
-        <v>92653</v>
+        <v>92656</v>
       </c>
     </row>
     <row r="188" spans="1:22" ht="15">
       <c r="A188" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B188" t="s">
         <v>1081</v>
       </c>
-      <c r="B188" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C188" t="s">
-        <v>435</v>
+        <v>1082</v>
       </c>
       <c r="D188" t="s">
-        <v>436</v>
+        <v>1083</v>
       </c>
       <c r="E188" t="s">
-        <v>437</v>
+        <v>1084</v>
       </c>
       <c r="F188" t="s">
         <v>30</v>
       </c>
-      <c r="G188" t="s">
-        <v>438</v>
+      <c r="G188">
+        <v>94574</v>
       </c>
       <c r="H188" t="s">
-        <v>436</v>
+        <v>1085</v>
       </c>
       <c r="I188" t="s">
-        <v>437</v>
+        <v>1084</v>
       </c>
       <c r="J188" t="s">
         <v>30</v>
       </c>
-      <c r="K188" t="s">
-        <v>438</v>
+      <c r="K188">
+        <v>94574</v>
       </c>
       <c r="L188" t="s">
-        <v>439</v>
+        <v>1086</v>
       </c>
       <c r="O188" s="1">
-        <v>37522</v>
+        <v>37551</v>
       </c>
       <c r="P188" t="s">
+        <v>1087</v>
+      </c>
+      <c r="Q188" t="s">
+        <v>1087</v>
+      </c>
+      <c r="R188" t="s">
         <v>1082</v>
       </c>
-      <c r="Q188" t="s">
+      <c r="S188" t="s">
+        <v>1088</v>
+      </c>
+      <c r="T188" t="s">
         <v>1082</v>
       </c>
-      <c r="R188" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="U188" t="s">
         <v>30</v>
       </c>
       <c r="V188">
-        <v>92629</v>
+        <v>94559</v>
       </c>
     </row>
     <row r="189" spans="1:22" ht="15">
       <c r="A189" t="s">
-        <v>1085</v>
+        <v>1089</v>
       </c>
       <c r="B189" t="s">
-        <v>434</v>
+        <v>600</v>
       </c>
       <c r="C189" t="s">
-        <v>435</v>
+        <v>957</v>
       </c>
       <c r="D189" t="s">
-        <v>436</v>
+        <v>958</v>
       </c>
       <c r="E189" t="s">
-        <v>437</v>
+        <v>959</v>
       </c>
       <c r="F189" t="s">
         <v>30</v>
       </c>
-      <c r="G189" t="s">
-        <v>438</v>
+      <c r="G189">
+        <v>96021</v>
       </c>
       <c r="H189" t="s">
-        <v>436</v>
+        <v>958</v>
       </c>
       <c r="I189" t="s">
-        <v>437</v>
+        <v>959</v>
       </c>
       <c r="J189" t="s">
         <v>30</v>
       </c>
-      <c r="K189" t="s">
-        <v>438</v>
+      <c r="K189">
+        <v>96021</v>
       </c>
       <c r="L189" t="s">
-        <v>439</v>
+        <v>960</v>
       </c>
       <c r="O189" s="1">
-        <v>37552</v>
+        <v>37578</v>
       </c>
       <c r="P189" t="s">
-        <v>1086</v>
+        <v>1090</v>
       </c>
       <c r="Q189" t="s">
-        <v>1086</v>
+        <v>1090</v>
       </c>
       <c r="R189" t="s">
-        <v>435</v>
+        <v>1091</v>
       </c>
       <c r="S189" t="s">
-        <v>1087</v>
+        <v>1092</v>
       </c>
       <c r="T189" t="s">
-        <v>1088</v>
+        <v>1093</v>
       </c>
       <c r="U189" t="s">
         <v>30</v>
       </c>
       <c r="V189">
-        <v>92656</v>
+        <v>95988</v>
       </c>
     </row>
     <row r="190" spans="1:22" ht="15">
       <c r="A190" t="s">
-        <v>1089</v>
+        <v>1094</v>
       </c>
       <c r="B190" t="s">
-        <v>1090</v>
+        <v>600</v>
       </c>
       <c r="C190" t="s">
-        <v>1091</v>
+        <v>957</v>
       </c>
       <c r="D190" t="s">
-        <v>1092</v>
+        <v>958</v>
       </c>
       <c r="E190" t="s">
-        <v>1093</v>
+        <v>959</v>
       </c>
       <c r="F190" t="s">
         <v>30</v>
       </c>
       <c r="G190">
-        <v>94574</v>
+        <v>96021</v>
       </c>
       <c r="H190" t="s">
-        <v>1094</v>
+        <v>958</v>
       </c>
       <c r="I190" t="s">
-        <v>1093</v>
+        <v>959</v>
       </c>
       <c r="J190" t="s">
         <v>30</v>
       </c>
       <c r="K190">
-        <v>94574</v>
+        <v>96021</v>
       </c>
       <c r="L190" t="s">
+        <v>960</v>
+      </c>
+      <c r="O190" s="1">
+        <v>37578</v>
+      </c>
+      <c r="P190" t="s">
         <v>1095</v>
       </c>
-      <c r="O190" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="Q190" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="R190" t="s">
         <v>1091</v>
       </c>
       <c r="S190" t="s">
+        <v>1096</v>
+      </c>
+      <c r="T190" t="s">
         <v>1097</v>
       </c>
-      <c r="T190" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U190" t="s">
         <v>30</v>
       </c>
       <c r="V190">
-        <v>94559</v>
+        <v>95963</v>
       </c>
     </row>
     <row r="191" spans="1:22" ht="15">
       <c r="A191" t="s">
         <v>1098</v>
       </c>
       <c r="B191" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="C191" t="s">
+        <v>957</v>
+      </c>
+      <c r="D191" t="s">
         <v>958</v>
       </c>
-      <c r="D191" t="s">
+      <c r="E191" t="s">
         <v>959</v>
-      </c>
-[...1 lines deleted...]
-        <v>960</v>
       </c>
       <c r="F191" t="s">
         <v>30</v>
       </c>
       <c r="G191">
         <v>96021</v>
       </c>
       <c r="H191" t="s">
+        <v>958</v>
+      </c>
+      <c r="I191" t="s">
         <v>959</v>
-      </c>
-[...1 lines deleted...]
-        <v>960</v>
       </c>
       <c r="J191" t="s">
         <v>30</v>
       </c>
       <c r="K191">
         <v>96021</v>
       </c>
       <c r="L191" t="s">
-        <v>961</v>
+        <v>960</v>
       </c>
       <c r="O191" s="1">
         <v>37578</v>
       </c>
       <c r="P191" t="s">
         <v>1099</v>
       </c>
       <c r="Q191" t="s">
         <v>1099</v>
       </c>
       <c r="R191" t="s">
+        <v>1091</v>
+      </c>
+      <c r="S191" t="s">
         <v>1100</v>
       </c>
-      <c r="S191" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T191" t="s">
-        <v>1102</v>
+        <v>1093</v>
       </c>
       <c r="U191" t="s">
         <v>30</v>
       </c>
       <c r="V191">
         <v>95988</v>
       </c>
     </row>
     <row r="192" spans="1:22" ht="15">
       <c r="A192" t="s">
-        <v>1103</v>
+        <v>1101</v>
       </c>
       <c r="B192" t="s">
-        <v>601</v>
+        <v>433</v>
       </c>
       <c r="C192" t="s">
-        <v>958</v>
+        <v>434</v>
       </c>
       <c r="D192" t="s">
-        <v>959</v>
+        <v>435</v>
       </c>
       <c r="E192" t="s">
-        <v>960</v>
+        <v>436</v>
       </c>
       <c r="F192" t="s">
         <v>30</v>
       </c>
-      <c r="G192">
-        <v>96021</v>
+      <c r="G192" t="s">
+        <v>437</v>
       </c>
       <c r="H192" t="s">
-        <v>959</v>
+        <v>435</v>
       </c>
       <c r="I192" t="s">
-        <v>960</v>
+        <v>436</v>
       </c>
       <c r="J192" t="s">
         <v>30</v>
       </c>
-      <c r="K192">
-        <v>96021</v>
+      <c r="K192" t="s">
+        <v>437</v>
       </c>
       <c r="L192" t="s">
-        <v>961</v>
+        <v>438</v>
       </c>
       <c r="O192" s="1">
-        <v>37578</v>
+        <v>37568</v>
       </c>
       <c r="P192" t="s">
-        <v>1104</v>
+        <v>1050</v>
       </c>
       <c r="Q192" t="s">
-        <v>1104</v>
+        <v>1050</v>
       </c>
       <c r="R192" t="s">
-        <v>1100</v>
+        <v>74</v>
       </c>
       <c r="S192" t="s">
-        <v>1105</v>
+        <v>1051</v>
       </c>
       <c r="T192" t="s">
-        <v>1106</v>
+        <v>1052</v>
       </c>
       <c r="U192" t="s">
         <v>30</v>
       </c>
       <c r="V192">
-        <v>95963</v>
+        <v>90670</v>
       </c>
     </row>
     <row r="193" spans="1:22" ht="15">
       <c r="A193" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B193" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C193" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D193" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E193" t="s">
+        <v>1106</v>
+      </c>
+      <c r="F193" t="s">
+        <v>30</v>
+      </c>
+      <c r="G193">
+        <v>96122</v>
+      </c>
+      <c r="H193" t="s">
+        <v>1105</v>
+      </c>
+      <c r="I193" t="s">
+        <v>1106</v>
+      </c>
+      <c r="J193" t="s">
+        <v>30</v>
+      </c>
+      <c r="K193">
+        <v>96122</v>
+      </c>
+      <c r="L193" t="s">
         <v>1107</v>
       </c>
-      <c r="B193" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O193" s="1">
-        <v>37578</v>
+        <v>37568</v>
       </c>
       <c r="P193" t="s">
         <v>1108</v>
       </c>
       <c r="Q193" t="s">
         <v>1108</v>
       </c>
       <c r="R193" t="s">
-        <v>1100</v>
+        <v>1104</v>
       </c>
       <c r="S193" t="s">
         <v>1109</v>
       </c>
       <c r="T193" t="s">
-        <v>1102</v>
+        <v>1106</v>
       </c>
       <c r="U193" t="s">
         <v>30</v>
       </c>
       <c r="V193">
-        <v>95988</v>
+        <v>96122</v>
       </c>
     </row>
     <row r="194" spans="1:22" ht="15">
       <c r="A194" t="s">
         <v>1110</v>
       </c>
       <c r="B194" t="s">
-        <v>434</v>
+        <v>989</v>
       </c>
       <c r="C194" t="s">
-        <v>435</v>
+        <v>473</v>
       </c>
       <c r="D194" t="s">
-        <v>436</v>
+        <v>811</v>
       </c>
       <c r="E194" t="s">
-        <v>437</v>
+        <v>473</v>
       </c>
       <c r="F194" t="s">
         <v>30</v>
       </c>
-      <c r="G194" t="s">
-        <v>438</v>
+      <c r="G194">
+        <v>93401</v>
       </c>
       <c r="H194" t="s">
-        <v>436</v>
+        <v>812</v>
       </c>
       <c r="I194" t="s">
-        <v>437</v>
+        <v>473</v>
       </c>
       <c r="J194" t="s">
         <v>30</v>
       </c>
-      <c r="K194" t="s">
-        <v>438</v>
+      <c r="K194">
+        <v>93406</v>
       </c>
       <c r="L194" t="s">
-        <v>439</v>
+        <v>990</v>
       </c>
       <c r="O194" s="1">
-        <v>37568</v>
+        <v>37587</v>
       </c>
       <c r="P194" t="s">
-        <v>1059</v>
+        <v>1111</v>
       </c>
       <c r="Q194" t="s">
-        <v>1059</v>
+        <v>1111</v>
       </c>
       <c r="R194" t="s">
-        <v>74</v>
+        <v>473</v>
       </c>
       <c r="S194" t="s">
-        <v>1060</v>
+        <v>1112</v>
       </c>
       <c r="T194" t="s">
-        <v>1061</v>
+        <v>1113</v>
       </c>
       <c r="U194" t="s">
         <v>30</v>
       </c>
       <c r="V194">
-        <v>90670</v>
+        <v>93430</v>
       </c>
     </row>
     <row r="195" spans="1:22" ht="15">
       <c r="A195" t="s">
-        <v>1111</v>
+        <v>1114</v>
       </c>
       <c r="B195" t="s">
-        <v>1112</v>
+        <v>989</v>
       </c>
       <c r="C195" t="s">
-        <v>1113</v>
+        <v>473</v>
       </c>
       <c r="D195" t="s">
-        <v>1114</v>
+        <v>811</v>
       </c>
       <c r="E195" t="s">
+        <v>473</v>
+      </c>
+      <c r="F195" t="s">
+        <v>30</v>
+      </c>
+      <c r="G195">
+        <v>93401</v>
+      </c>
+      <c r="H195" t="s">
+        <v>812</v>
+      </c>
+      <c r="I195" t="s">
+        <v>473</v>
+      </c>
+      <c r="J195" t="s">
+        <v>30</v>
+      </c>
+      <c r="K195">
+        <v>93406</v>
+      </c>
+      <c r="L195" t="s">
+        <v>990</v>
+      </c>
+      <c r="O195" s="1">
+        <v>37587</v>
+      </c>
+      <c r="P195" t="s">
         <v>1115</v>
       </c>
-      <c r="F195" t="s">
-[...8 lines deleted...]
-      <c r="I195" t="s">
+      <c r="Q195" t="s">
         <v>1115</v>
       </c>
-      <c r="J195" t="s">
-[...5 lines deleted...]
-      <c r="L195" t="s">
+      <c r="R195" t="s">
+        <v>473</v>
+      </c>
+      <c r="S195" t="s">
         <v>1116</v>
       </c>
-      <c r="O195" s="1">
-[...2 lines deleted...]
-      <c r="P195" t="s">
+      <c r="T195" t="s">
         <v>1117</v>
       </c>
-      <c r="Q195" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U195" t="s">
         <v>30</v>
       </c>
       <c r="V195">
-        <v>96122</v>
+        <v>93402</v>
       </c>
     </row>
     <row r="196" spans="1:22" ht="15">
       <c r="A196" t="s">
-        <v>1119</v>
+        <v>1118</v>
       </c>
       <c r="B196" t="s">
-        <v>993</v>
+        <v>810</v>
       </c>
       <c r="C196" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="D196" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="E196" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="F196" t="s">
         <v>30</v>
       </c>
       <c r="G196">
         <v>93401</v>
       </c>
       <c r="H196" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="I196" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="J196" t="s">
         <v>30</v>
       </c>
       <c r="K196">
         <v>93406</v>
       </c>
       <c r="L196" t="s">
-        <v>994</v>
+        <v>813</v>
       </c>
       <c r="O196" s="1">
         <v>37587</v>
       </c>
       <c r="P196" t="s">
+        <v>1119</v>
+      </c>
+      <c r="Q196" t="s">
+        <v>1119</v>
+      </c>
+      <c r="R196" t="s">
+        <v>473</v>
+      </c>
+      <c r="S196" t="s">
         <v>1120</v>
       </c>
-      <c r="Q196" t="s">
-[...5 lines deleted...]
-      <c r="S196" t="s">
+      <c r="T196" t="s">
         <v>1121</v>
       </c>
-      <c r="T196" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U196" t="s">
         <v>30</v>
       </c>
       <c r="V196">
-        <v>93430</v>
+        <v>93445</v>
       </c>
     </row>
     <row r="197" spans="1:22" ht="15">
       <c r="A197" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="B197" t="s">
-        <v>993</v>
+        <v>810</v>
       </c>
       <c r="C197" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="D197" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="E197" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="F197" t="s">
         <v>30</v>
       </c>
       <c r="G197">
         <v>93401</v>
       </c>
       <c r="H197" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="I197" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="J197" t="s">
         <v>30</v>
       </c>
       <c r="K197">
         <v>93406</v>
       </c>
       <c r="L197" t="s">
-        <v>994</v>
+        <v>813</v>
       </c>
       <c r="O197" s="1">
         <v>37587</v>
       </c>
       <c r="P197" t="s">
+        <v>1123</v>
+      </c>
+      <c r="Q197" t="s">
+        <v>1123</v>
+      </c>
+      <c r="R197" t="s">
+        <v>473</v>
+      </c>
+      <c r="S197" t="s">
         <v>1124</v>
       </c>
-      <c r="Q197" t="s">
-[...5 lines deleted...]
-      <c r="S197" t="s">
+      <c r="T197" t="s">
         <v>1125</v>
       </c>
-      <c r="T197" t="s">
+      <c r="U197" t="s">
+        <v>30</v>
+      </c>
+      <c r="V197">
+        <v>93444</v>
+      </c>
+    </row>
+    <row r="198" spans="1:17" ht="15">
+      <c r="A198" t="s">
         <v>1126</v>
       </c>
-      <c r="U197" t="s">
-[...7 lines deleted...]
-      <c r="A198" t="s">
+      <c r="B198" t="s">
         <v>1127</v>
       </c>
-      <c r="B198" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C198" t="s">
-        <v>474</v>
+        <v>27</v>
       </c>
       <c r="D198" t="s">
-        <v>812</v>
+        <v>1128</v>
       </c>
       <c r="E198" t="s">
-        <v>474</v>
+        <v>1129</v>
       </c>
       <c r="F198" t="s">
         <v>30</v>
       </c>
       <c r="G198">
-        <v>93401</v>
+        <v>94577</v>
       </c>
       <c r="H198" t="s">
-        <v>813</v>
+        <v>1128</v>
       </c>
       <c r="I198" t="s">
-        <v>474</v>
+        <v>1129</v>
       </c>
       <c r="J198" t="s">
         <v>30</v>
       </c>
       <c r="K198">
-        <v>93406</v>
+        <v>94577</v>
       </c>
       <c r="L198" t="s">
-        <v>814</v>
+        <v>1130</v>
       </c>
       <c r="O198" s="1">
-        <v>37587</v>
+        <v>37582</v>
       </c>
       <c r="P198" t="s">
-        <v>1128</v>
+        <v>1131</v>
       </c>
       <c r="Q198" t="s">
-        <v>1128</v>
-[...14 lines deleted...]
-        <v>93445</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="199" spans="1:22" ht="15">
       <c r="A199" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="B199" t="s">
-        <v>811</v>
+        <v>1133</v>
       </c>
       <c r="C199" t="s">
-        <v>474</v>
+        <v>27</v>
       </c>
       <c r="D199" t="s">
-        <v>812</v>
+        <v>1128</v>
       </c>
       <c r="E199" t="s">
-        <v>474</v>
+        <v>1129</v>
       </c>
       <c r="F199" t="s">
         <v>30</v>
       </c>
       <c r="G199">
-        <v>93401</v>
+        <v>94577</v>
       </c>
       <c r="H199" t="s">
-        <v>813</v>
+        <v>1128</v>
       </c>
       <c r="I199" t="s">
-        <v>474</v>
+        <v>1129</v>
       </c>
       <c r="J199" t="s">
         <v>30</v>
       </c>
       <c r="K199">
-        <v>93406</v>
+        <v>94577</v>
       </c>
       <c r="L199" t="s">
-        <v>814</v>
+        <v>1130</v>
       </c>
       <c r="O199" s="1">
+        <v>37582</v>
+      </c>
+      <c r="P199" t="s">
+        <v>1134</v>
+      </c>
+      <c r="Q199" t="s">
+        <v>1134</v>
+      </c>
+      <c r="R199" t="s">
+        <v>27</v>
+      </c>
+      <c r="S199" t="s">
+        <v>1135</v>
+      </c>
+      <c r="T199" t="s">
+        <v>27</v>
+      </c>
+      <c r="U199" t="s">
+        <v>30</v>
+      </c>
+      <c r="V199">
+        <v>94501</v>
+      </c>
+    </row>
+    <row r="200" spans="1:22" ht="15">
+      <c r="A200" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B200" t="s">
+        <v>89</v>
+      </c>
+      <c r="C200" t="s">
+        <v>90</v>
+      </c>
+      <c r="D200" t="s">
+        <v>91</v>
+      </c>
+      <c r="E200" t="s">
+        <v>92</v>
+      </c>
+      <c r="F200" t="s">
+        <v>30</v>
+      </c>
+      <c r="G200">
+        <v>94901</v>
+      </c>
+      <c r="H200" t="s">
+        <v>91</v>
+      </c>
+      <c r="I200" t="s">
+        <v>92</v>
+      </c>
+      <c r="J200" t="s">
+        <v>30</v>
+      </c>
+      <c r="K200">
+        <v>94901</v>
+      </c>
+      <c r="L200" t="s">
+        <v>93</v>
+      </c>
+      <c r="O200" s="1">
         <v>37587</v>
       </c>
-      <c r="P199" t="s">
-[...60 lines deleted...]
-      </c>
       <c r="P200" t="s">
-        <v>1140</v>
+        <v>94</v>
       </c>
       <c r="Q200" t="s">
-        <v>1140</v>
+        <v>94</v>
+      </c>
+      <c r="R200" t="s">
+        <v>90</v>
+      </c>
+      <c r="S200" t="s">
+        <v>95</v>
+      </c>
+      <c r="T200" t="s">
+        <v>92</v>
+      </c>
+      <c r="U200" t="s">
+        <v>30</v>
+      </c>
+      <c r="V200">
+        <v>94913</v>
       </c>
     </row>
     <row r="201" spans="1:22" ht="15">
       <c r="A201" t="s">
-        <v>1141</v>
+        <v>1137</v>
       </c>
       <c r="B201" t="s">
-        <v>1142</v>
+        <v>89</v>
       </c>
       <c r="C201" t="s">
-        <v>27</v>
+        <v>90</v>
       </c>
       <c r="D201" t="s">
-        <v>1137</v>
+        <v>91</v>
       </c>
       <c r="E201" t="s">
+        <v>92</v>
+      </c>
+      <c r="F201" t="s">
+        <v>30</v>
+      </c>
+      <c r="G201">
+        <v>94901</v>
+      </c>
+      <c r="H201" t="s">
+        <v>91</v>
+      </c>
+      <c r="I201" t="s">
+        <v>92</v>
+      </c>
+      <c r="J201" t="s">
+        <v>30</v>
+      </c>
+      <c r="K201">
+        <v>94901</v>
+      </c>
+      <c r="L201" t="s">
+        <v>93</v>
+      </c>
+      <c r="O201" s="1">
+        <v>37587</v>
+      </c>
+      <c r="P201" t="s">
         <v>1138</v>
       </c>
-      <c r="F201" t="s">
-[...8 lines deleted...]
-      <c r="I201" t="s">
+      <c r="Q201" t="s">
         <v>1138</v>
       </c>
-      <c r="J201" t="s">
-[...5 lines deleted...]
-      <c r="L201" t="s">
+      <c r="R201" t="s">
+        <v>90</v>
+      </c>
+      <c r="S201" t="s">
         <v>1139</v>
       </c>
-      <c r="O201" s="1">
-[...13 lines deleted...]
-      </c>
       <c r="T201" t="s">
-        <v>27</v>
+        <v>1140</v>
       </c>
       <c r="U201" t="s">
         <v>30</v>
       </c>
       <c r="V201">
-        <v>94501</v>
+        <v>94960</v>
       </c>
     </row>
     <row r="202" spans="1:22" ht="15">
       <c r="A202" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B202" t="s">
+        <v>600</v>
+      </c>
+      <c r="C202" t="s">
+        <v>74</v>
+      </c>
+      <c r="D202" t="s">
+        <v>379</v>
+      </c>
+      <c r="E202" t="s">
+        <v>380</v>
+      </c>
+      <c r="F202" t="s">
+        <v>30</v>
+      </c>
+      <c r="G202">
+        <v>91706</v>
+      </c>
+      <c r="H202" t="s">
+        <v>379</v>
+      </c>
+      <c r="I202" t="s">
+        <v>380</v>
+      </c>
+      <c r="J202" t="s">
+        <v>30</v>
+      </c>
+      <c r="K202">
+        <v>91706</v>
+      </c>
+      <c r="L202" t="s">
+        <v>1142</v>
+      </c>
+      <c r="O202" s="1">
+        <v>37602</v>
+      </c>
+      <c r="P202" t="s">
+        <v>1143</v>
+      </c>
+      <c r="Q202" t="s">
+        <v>1143</v>
+      </c>
+      <c r="R202" t="s">
+        <v>74</v>
+      </c>
+      <c r="S202" t="s">
+        <v>1144</v>
+      </c>
+      <c r="T202" t="s">
         <v>1145</v>
       </c>
-      <c r="B202" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="U202" t="s">
         <v>30</v>
       </c>
       <c r="V202">
-        <v>94913</v>
+        <v>91006</v>
       </c>
     </row>
     <row r="203" spans="1:22" ht="15">
       <c r="A203" t="s">
         <v>1146</v>
       </c>
       <c r="B203" t="s">
-        <v>89</v>
+        <v>600</v>
       </c>
       <c r="C203" t="s">
-        <v>90</v>
+        <v>932</v>
       </c>
       <c r="D203" t="s">
-        <v>91</v>
+        <v>1147</v>
       </c>
       <c r="E203" t="s">
-        <v>92</v>
+        <v>939</v>
       </c>
       <c r="F203" t="s">
         <v>30</v>
       </c>
       <c r="G203">
-        <v>94901</v>
+        <v>95928</v>
       </c>
       <c r="H203" t="s">
-        <v>91</v>
+        <v>1147</v>
       </c>
       <c r="I203" t="s">
-        <v>92</v>
+        <v>939</v>
       </c>
       <c r="J203" t="s">
         <v>30</v>
       </c>
       <c r="K203">
-        <v>94901</v>
+        <v>95928</v>
       </c>
       <c r="L203" t="s">
-        <v>93</v>
+        <v>1148</v>
       </c>
       <c r="O203" s="1">
-        <v>37587</v>
+        <v>37630</v>
       </c>
       <c r="P203" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="Q203" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="R203" t="s">
-        <v>90</v>
+        <v>932</v>
       </c>
       <c r="S203" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="T203" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="U203" t="s">
         <v>30</v>
       </c>
       <c r="V203">
-        <v>94960</v>
+        <v>95917</v>
       </c>
     </row>
     <row r="204" spans="1:22" ht="15">
       <c r="A204" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="B204" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="C204" t="s">
-        <v>74</v>
+        <v>932</v>
       </c>
       <c r="D204" t="s">
-        <v>380</v>
+        <v>1147</v>
       </c>
       <c r="E204" t="s">
-        <v>381</v>
+        <v>939</v>
       </c>
       <c r="F204" t="s">
         <v>30</v>
       </c>
       <c r="G204">
-        <v>91706</v>
+        <v>95928</v>
       </c>
       <c r="H204" t="s">
-        <v>380</v>
+        <v>1147</v>
       </c>
       <c r="I204" t="s">
-        <v>381</v>
+        <v>939</v>
       </c>
       <c r="J204" t="s">
         <v>30</v>
       </c>
       <c r="K204">
-        <v>91706</v>
+        <v>95928</v>
       </c>
       <c r="L204" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="O204" s="1">
-        <v>37602</v>
+        <v>37630</v>
       </c>
       <c r="P204" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="Q204" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="R204" t="s">
-        <v>74</v>
+        <v>932</v>
       </c>
       <c r="S204" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="T204" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="U204" t="s">
         <v>30</v>
       </c>
       <c r="V204">
-        <v>91006</v>
+        <v>95948</v>
       </c>
     </row>
     <row r="205" spans="1:22" ht="15">
       <c r="A205" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="B205" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="C205" t="s">
-        <v>933</v>
+        <v>932</v>
       </c>
       <c r="D205" t="s">
-        <v>1156</v>
+        <v>1147</v>
       </c>
       <c r="E205" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
       <c r="F205" t="s">
         <v>30</v>
       </c>
       <c r="G205">
         <v>95928</v>
       </c>
       <c r="H205" t="s">
-        <v>1156</v>
+        <v>1147</v>
       </c>
       <c r="I205" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
       <c r="J205" t="s">
         <v>30</v>
       </c>
       <c r="K205">
         <v>95928</v>
       </c>
       <c r="L205" t="s">
-        <v>1157</v>
+        <v>1148</v>
       </c>
       <c r="O205" s="1">
         <v>37630</v>
       </c>
       <c r="P205" t="s">
-        <v>1158</v>
+        <v>937</v>
       </c>
       <c r="Q205" t="s">
-        <v>1158</v>
+        <v>937</v>
       </c>
       <c r="R205" t="s">
-        <v>933</v>
+        <v>932</v>
       </c>
       <c r="S205" t="s">
-        <v>1159</v>
+        <v>1157</v>
       </c>
       <c r="T205" t="s">
-        <v>1160</v>
+        <v>939</v>
       </c>
       <c r="U205" t="s">
         <v>30</v>
       </c>
       <c r="V205">
-        <v>95917</v>
+        <v>95927</v>
       </c>
     </row>
     <row r="206" spans="1:22" ht="15">
       <c r="A206" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B206" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C206" t="s">
+        <v>52</v>
+      </c>
+      <c r="D206" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E206" t="s">
         <v>1161</v>
       </c>
-      <c r="B206" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F206" t="s">
         <v>30</v>
       </c>
       <c r="G206">
-        <v>95928</v>
+        <v>94553</v>
       </c>
       <c r="H206" t="s">
-        <v>1156</v>
+        <v>1160</v>
       </c>
       <c r="I206" t="s">
-        <v>940</v>
+        <v>1161</v>
       </c>
       <c r="J206" t="s">
         <v>30</v>
       </c>
       <c r="K206">
-        <v>95928</v>
+        <v>94553</v>
       </c>
       <c r="L206" t="s">
-        <v>1157</v>
+        <v>1162</v>
       </c>
       <c r="O206" s="1">
         <v>37630</v>
       </c>
       <c r="P206" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="Q206" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="R206" t="s">
-        <v>933</v>
+        <v>52</v>
       </c>
       <c r="S206" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="T206" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="U206" t="s">
         <v>30</v>
       </c>
       <c r="V206">
-        <v>95948</v>
+        <v>94531</v>
       </c>
     </row>
     <row r="207" spans="1:22" ht="15">
       <c r="A207" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="B207" t="s">
-        <v>601</v>
+        <v>1159</v>
       </c>
       <c r="C207" t="s">
-        <v>933</v>
+        <v>52</v>
       </c>
       <c r="D207" t="s">
-        <v>1156</v>
+        <v>1160</v>
       </c>
       <c r="E207" t="s">
-        <v>940</v>
+        <v>1161</v>
       </c>
       <c r="F207" t="s">
         <v>30</v>
       </c>
       <c r="G207">
-        <v>95928</v>
+        <v>94553</v>
       </c>
       <c r="H207" t="s">
-        <v>1156</v>
+        <v>1160</v>
       </c>
       <c r="I207" t="s">
-        <v>940</v>
+        <v>1161</v>
       </c>
       <c r="J207" t="s">
         <v>30</v>
       </c>
       <c r="K207">
-        <v>95928</v>
+        <v>94553</v>
       </c>
       <c r="L207" t="s">
-        <v>1157</v>
+        <v>1162</v>
       </c>
       <c r="O207" s="1">
         <v>37630</v>
       </c>
       <c r="P207" t="s">
-        <v>938</v>
+        <v>1167</v>
       </c>
       <c r="Q207" t="s">
-        <v>938</v>
+        <v>1167</v>
       </c>
       <c r="R207" t="s">
-        <v>933</v>
+        <v>416</v>
       </c>
       <c r="S207" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="T207" t="s">
-        <v>940</v>
+        <v>1169</v>
       </c>
       <c r="U207" t="s">
         <v>30</v>
       </c>
       <c r="V207">
-        <v>95927</v>
+        <v>94510</v>
       </c>
     </row>
     <row r="208" spans="1:22" ht="15">
       <c r="A208" t="s">
-        <v>1167</v>
+        <v>1170</v>
       </c>
       <c r="B208" t="s">
-        <v>1168</v>
+        <v>1159</v>
       </c>
       <c r="C208" t="s">
         <v>52</v>
       </c>
       <c r="D208" t="s">
-        <v>1169</v>
+        <v>1160</v>
       </c>
       <c r="E208" t="s">
-        <v>1170</v>
+        <v>1161</v>
       </c>
       <c r="F208" t="s">
         <v>30</v>
       </c>
       <c r="G208">
         <v>94553</v>
       </c>
       <c r="H208" t="s">
-        <v>1169</v>
+        <v>1160</v>
       </c>
       <c r="I208" t="s">
-        <v>1170</v>
+        <v>1161</v>
       </c>
       <c r="J208" t="s">
         <v>30</v>
       </c>
       <c r="K208">
         <v>94553</v>
       </c>
       <c r="L208" t="s">
-        <v>1171</v>
+        <v>1162</v>
       </c>
       <c r="O208" s="1">
         <v>37630</v>
       </c>
       <c r="P208" t="s">
-        <v>1172</v>
+        <v>1171</v>
       </c>
       <c r="Q208" t="s">
-        <v>1172</v>
+        <v>374</v>
       </c>
       <c r="R208" t="s">
         <v>52</v>
       </c>
       <c r="S208" t="s">
-        <v>1173</v>
+        <v>375</v>
       </c>
       <c r="T208" t="s">
-        <v>1174</v>
+        <v>376</v>
       </c>
       <c r="U208" t="s">
         <v>30</v>
       </c>
       <c r="V208">
-        <v>94531</v>
+        <v>94553</v>
       </c>
     </row>
     <row r="209" spans="1:22" ht="15">
       <c r="A209" t="s">
-        <v>1175</v>
+        <v>1172</v>
       </c>
       <c r="B209" t="s">
-        <v>1168</v>
+        <v>1159</v>
       </c>
       <c r="C209" t="s">
         <v>52</v>
       </c>
       <c r="D209" t="s">
-        <v>1169</v>
+        <v>1160</v>
       </c>
       <c r="E209" t="s">
-        <v>1170</v>
+        <v>1161</v>
       </c>
       <c r="F209" t="s">
         <v>30</v>
       </c>
       <c r="G209">
         <v>94553</v>
       </c>
       <c r="H209" t="s">
-        <v>1169</v>
+        <v>1160</v>
       </c>
       <c r="I209" t="s">
-        <v>1170</v>
+        <v>1161</v>
       </c>
       <c r="J209" t="s">
         <v>30</v>
       </c>
       <c r="K209">
         <v>94553</v>
       </c>
       <c r="L209" t="s">
-        <v>1171</v>
+        <v>1162</v>
       </c>
       <c r="O209" s="1">
         <v>37630</v>
       </c>
       <c r="P209" t="s">
-        <v>1176</v>
+        <v>1173</v>
       </c>
       <c r="Q209" t="s">
-        <v>1176</v>
+        <v>1173</v>
       </c>
       <c r="R209" t="s">
-        <v>417</v>
+        <v>52</v>
       </c>
       <c r="S209" t="s">
-        <v>1177</v>
+        <v>1174</v>
       </c>
       <c r="T209" t="s">
-        <v>1178</v>
+        <v>376</v>
       </c>
       <c r="U209" t="s">
         <v>30</v>
       </c>
       <c r="V209">
-        <v>94510</v>
+        <v>94553</v>
       </c>
     </row>
     <row r="210" spans="1:22" ht="15">
       <c r="A210" t="s">
-        <v>1179</v>
+        <v>1175</v>
       </c>
       <c r="B210" t="s">
-        <v>1168</v>
+        <v>1159</v>
       </c>
       <c r="C210" t="s">
         <v>52</v>
       </c>
       <c r="D210" t="s">
-        <v>1169</v>
+        <v>1160</v>
       </c>
       <c r="E210" t="s">
-        <v>1170</v>
+        <v>1161</v>
       </c>
       <c r="F210" t="s">
         <v>30</v>
       </c>
       <c r="G210">
         <v>94553</v>
       </c>
       <c r="H210" t="s">
-        <v>1169</v>
+        <v>1160</v>
       </c>
       <c r="I210" t="s">
-        <v>1170</v>
+        <v>1161</v>
       </c>
       <c r="J210" t="s">
         <v>30</v>
       </c>
       <c r="K210">
         <v>94553</v>
       </c>
       <c r="L210" t="s">
-        <v>1171</v>
+        <v>1162</v>
       </c>
       <c r="O210" s="1">
         <v>37630</v>
       </c>
       <c r="P210" t="s">
-        <v>1180</v>
+        <v>1176</v>
       </c>
       <c r="Q210" t="s">
-        <v>375</v>
+        <v>1176</v>
       </c>
       <c r="R210" t="s">
         <v>52</v>
       </c>
       <c r="S210" t="s">
-        <v>376</v>
+        <v>1177</v>
       </c>
       <c r="T210" t="s">
-        <v>377</v>
+        <v>1178</v>
       </c>
       <c r="U210" t="s">
         <v>30</v>
       </c>
       <c r="V210">
-        <v>94553</v>
+        <v>94517</v>
       </c>
     </row>
     <row r="211" spans="1:22" ht="15">
       <c r="A211" t="s">
-        <v>1181</v>
+        <v>1179</v>
       </c>
       <c r="B211" t="s">
-        <v>1168</v>
+        <v>1159</v>
       </c>
       <c r="C211" t="s">
         <v>52</v>
       </c>
       <c r="D211" t="s">
-        <v>1169</v>
+        <v>1160</v>
       </c>
       <c r="E211" t="s">
-        <v>1170</v>
+        <v>1161</v>
       </c>
       <c r="F211" t="s">
         <v>30</v>
       </c>
       <c r="G211">
         <v>94553</v>
       </c>
       <c r="H211" t="s">
-        <v>1169</v>
+        <v>1160</v>
       </c>
       <c r="I211" t="s">
-        <v>1170</v>
+        <v>1161</v>
       </c>
       <c r="J211" t="s">
         <v>30</v>
       </c>
       <c r="K211">
         <v>94553</v>
       </c>
       <c r="L211" t="s">
-        <v>1171</v>
+        <v>1162</v>
       </c>
       <c r="O211" s="1">
         <v>37630</v>
       </c>
       <c r="P211" t="s">
-        <v>1182</v>
+        <v>1180</v>
       </c>
       <c r="Q211" t="s">
-        <v>1182</v>
+        <v>1180</v>
       </c>
       <c r="R211" t="s">
         <v>52</v>
       </c>
       <c r="S211" t="s">
-        <v>1183</v>
+        <v>1181</v>
       </c>
       <c r="T211" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="U211" t="s">
         <v>30</v>
       </c>
       <c r="V211">
         <v>94553</v>
       </c>
     </row>
     <row r="212" spans="1:22" ht="15">
       <c r="A212" t="s">
-        <v>1184</v>
+        <v>1182</v>
       </c>
       <c r="B212" t="s">
-        <v>1168</v>
+        <v>1159</v>
       </c>
       <c r="C212" t="s">
         <v>52</v>
       </c>
       <c r="D212" t="s">
-        <v>1169</v>
+        <v>1160</v>
       </c>
       <c r="E212" t="s">
-        <v>1170</v>
+        <v>1161</v>
       </c>
       <c r="F212" t="s">
         <v>30</v>
       </c>
       <c r="G212">
         <v>94553</v>
       </c>
       <c r="H212" t="s">
-        <v>1169</v>
+        <v>1160</v>
       </c>
       <c r="I212" t="s">
-        <v>1170</v>
+        <v>1161</v>
       </c>
       <c r="J212" t="s">
         <v>30</v>
       </c>
       <c r="K212">
         <v>94553</v>
       </c>
       <c r="L212" t="s">
-        <v>1171</v>
+        <v>1162</v>
       </c>
       <c r="O212" s="1">
         <v>37630</v>
       </c>
       <c r="P212" t="s">
-        <v>1185</v>
+        <v>1183</v>
       </c>
       <c r="Q212" t="s">
-        <v>1185</v>
+        <v>1183</v>
       </c>
       <c r="R212" t="s">
         <v>52</v>
       </c>
       <c r="S212" t="s">
-        <v>1186</v>
+        <v>1184</v>
       </c>
       <c r="T212" t="s">
-        <v>1187</v>
+        <v>1185</v>
       </c>
       <c r="U212" t="s">
         <v>30</v>
       </c>
       <c r="V212">
-        <v>94517</v>
+        <v>94523</v>
       </c>
     </row>
     <row r="213" spans="1:22" ht="15">
       <c r="A213" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B213" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C213" t="s">
+        <v>662</v>
+      </c>
+      <c r="D213" t="s">
         <v>1188</v>
       </c>
-      <c r="B213" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E213" t="s">
-        <v>1170</v>
+        <v>1189</v>
       </c>
       <c r="F213" t="s">
         <v>30</v>
       </c>
       <c r="G213">
-        <v>94553</v>
+        <v>95457</v>
       </c>
       <c r="H213" t="s">
-        <v>1169</v>
+        <v>1190</v>
       </c>
       <c r="I213" t="s">
-        <v>1170</v>
+        <v>609</v>
       </c>
       <c r="J213" t="s">
         <v>30</v>
       </c>
       <c r="K213">
-        <v>94553</v>
+        <v>95482</v>
       </c>
       <c r="L213" t="s">
-        <v>1171</v>
+        <v>237</v>
       </c>
       <c r="O213" s="1">
-        <v>37630</v>
+        <v>37628</v>
       </c>
       <c r="P213" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="Q213" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="R213" t="s">
-        <v>52</v>
+        <v>662</v>
       </c>
       <c r="S213" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="T213" t="s">
-        <v>377</v>
+        <v>664</v>
       </c>
       <c r="U213" t="s">
         <v>30</v>
       </c>
       <c r="V213">
-        <v>94553</v>
+        <v>95453</v>
       </c>
     </row>
     <row r="214" spans="1:22" ht="15">
       <c r="A214" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
       <c r="B214" t="s">
-        <v>1168</v>
+        <v>600</v>
       </c>
       <c r="C214" t="s">
-        <v>52</v>
+        <v>247</v>
       </c>
       <c r="D214" t="s">
-        <v>1169</v>
+        <v>751</v>
       </c>
       <c r="E214" t="s">
-        <v>1170</v>
+        <v>752</v>
       </c>
       <c r="F214" t="s">
         <v>30</v>
       </c>
       <c r="G214">
-        <v>94553</v>
+        <v>93065</v>
       </c>
       <c r="H214" t="s">
-        <v>1169</v>
+        <v>751</v>
       </c>
       <c r="I214" t="s">
-        <v>1170</v>
+        <v>752</v>
       </c>
       <c r="J214" t="s">
         <v>30</v>
       </c>
       <c r="K214">
-        <v>94553</v>
+        <v>93065</v>
       </c>
       <c r="L214" t="s">
-        <v>1171</v>
+        <v>1022</v>
       </c>
       <c r="O214" s="1">
-        <v>37630</v>
+        <v>37699</v>
       </c>
       <c r="P214" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="Q214" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="R214" t="s">
-        <v>52</v>
+        <v>74</v>
       </c>
       <c r="S214" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="T214" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="U214" t="s">
         <v>30</v>
       </c>
       <c r="V214">
-        <v>94523</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:22" ht="15">
+        <v>91302</v>
+      </c>
+    </row>
+    <row r="215" spans="1:23" ht="15">
       <c r="A215" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="B215" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="C215" t="s">
-        <v>663</v>
+        <v>247</v>
       </c>
       <c r="D215" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="E215" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="F215" t="s">
         <v>30</v>
       </c>
       <c r="G215">
-        <v>95457</v>
+        <v>93041</v>
       </c>
       <c r="H215" t="s">
         <v>1199</v>
       </c>
       <c r="I215" t="s">
-        <v>610</v>
+        <v>1200</v>
       </c>
       <c r="J215" t="s">
         <v>30</v>
       </c>
       <c r="K215">
-        <v>95482</v>
+        <v>93041</v>
       </c>
       <c r="L215" t="s">
-        <v>237</v>
+        <v>1201</v>
       </c>
       <c r="O215" s="1">
-        <v>37628</v>
+        <v>37699</v>
       </c>
       <c r="P215" t="s">
+        <v>1198</v>
+      </c>
+      <c r="Q215" t="s">
+        <v>1198</v>
+      </c>
+      <c r="R215" t="s">
+        <v>247</v>
+      </c>
+      <c r="S215" t="s">
+        <v>1199</v>
+      </c>
+      <c r="T215" t="s">
         <v>1200</v>
       </c>
-      <c r="Q215" t="s">
-[...5 lines deleted...]
-      <c r="S215" t="s">
+      <c r="U215" t="s">
+        <v>30</v>
+      </c>
+      <c r="V215">
+        <v>93041</v>
+      </c>
+      <c r="W215" t="s">
         <v>1201</v>
-      </c>
-[...7 lines deleted...]
-        <v>95453</v>
       </c>
     </row>
     <row r="216" spans="1:22" ht="15">
       <c r="A216" t="s">
         <v>1202</v>
       </c>
       <c r="B216" t="s">
-        <v>601</v>
+        <v>619</v>
       </c>
       <c r="C216" t="s">
-        <v>247</v>
+        <v>74</v>
       </c>
       <c r="D216" t="s">
-        <v>752</v>
+        <v>620</v>
       </c>
       <c r="E216" t="s">
-        <v>753</v>
+        <v>621</v>
       </c>
       <c r="F216" t="s">
         <v>30</v>
       </c>
       <c r="G216">
-        <v>93065</v>
+        <v>91746</v>
       </c>
       <c r="H216" t="s">
-        <v>752</v>
+        <v>622</v>
       </c>
       <c r="I216" t="s">
-        <v>753</v>
+        <v>623</v>
       </c>
       <c r="J216" t="s">
         <v>30</v>
       </c>
-      <c r="K216">
-        <v>93065</v>
+      <c r="K216" t="s">
+        <v>624</v>
       </c>
       <c r="L216" t="s">
-        <v>1026</v>
+        <v>625</v>
+      </c>
+      <c r="M216" t="s">
+        <v>626</v>
       </c>
       <c r="O216" s="1">
-        <v>37699</v>
+        <v>37714</v>
       </c>
       <c r="P216" t="s">
         <v>1203</v>
       </c>
       <c r="Q216" t="s">
         <v>1203</v>
       </c>
       <c r="R216" t="s">
         <v>74</v>
       </c>
       <c r="S216" t="s">
         <v>1204</v>
       </c>
       <c r="T216" t="s">
         <v>1205</v>
       </c>
       <c r="U216" t="s">
         <v>30</v>
       </c>
       <c r="V216">
-        <v>91302</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:23" ht="15">
+        <v>91016</v>
+      </c>
+    </row>
+    <row r="217" spans="1:22" ht="15">
       <c r="A217" t="s">
         <v>1206</v>
       </c>
       <c r="B217" t="s">
-        <v>1207</v>
+        <v>619</v>
       </c>
       <c r="C217" t="s">
-        <v>247</v>
+        <v>74</v>
       </c>
       <c r="D217" t="s">
-        <v>1208</v>
+        <v>620</v>
       </c>
       <c r="E217" t="s">
-        <v>1209</v>
+        <v>621</v>
       </c>
       <c r="F217" t="s">
         <v>30</v>
       </c>
       <c r="G217">
-        <v>93041</v>
+        <v>91746</v>
       </c>
       <c r="H217" t="s">
-        <v>1208</v>
+        <v>622</v>
       </c>
       <c r="I217" t="s">
-        <v>1209</v>
+        <v>623</v>
       </c>
       <c r="J217" t="s">
         <v>30</v>
       </c>
-      <c r="K217">
-        <v>93041</v>
+      <c r="K217" t="s">
+        <v>624</v>
       </c>
       <c r="L217" t="s">
-        <v>1210</v>
+        <v>625</v>
+      </c>
+      <c r="M217" t="s">
+        <v>626</v>
       </c>
       <c r="O217" s="1">
-        <v>37699</v>
+        <v>37714</v>
       </c>
       <c r="P217" t="s">
         <v>1207</v>
       </c>
       <c r="Q217" t="s">
         <v>1207</v>
       </c>
       <c r="R217" t="s">
-        <v>247</v>
+        <v>74</v>
       </c>
       <c r="S217" t="s">
         <v>1208</v>
       </c>
       <c r="T217" t="s">
         <v>1209</v>
       </c>
       <c r="U217" t="s">
         <v>30</v>
       </c>
       <c r="V217">
-        <v>93041</v>
-[...2 lines deleted...]
-        <v>1210</v>
+        <v>91024</v>
       </c>
     </row>
     <row r="218" spans="1:22" ht="15">
       <c r="A218" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B218" t="s">
         <v>1211</v>
       </c>
-      <c r="B218" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C218" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="D218" t="s">
-        <v>621</v>
+        <v>1212</v>
       </c>
       <c r="E218" t="s">
-        <v>622</v>
+        <v>1213</v>
       </c>
       <c r="F218" t="s">
         <v>30</v>
       </c>
       <c r="G218">
-        <v>91746</v>
+        <v>94561</v>
       </c>
       <c r="H218" t="s">
-        <v>623</v>
+        <v>55</v>
       </c>
       <c r="I218" t="s">
-        <v>624</v>
+        <v>54</v>
       </c>
       <c r="J218" t="s">
         <v>30</v>
       </c>
-      <c r="K218" t="s">
-        <v>625</v>
+      <c r="K218">
+        <v>94524</v>
       </c>
       <c r="L218" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>1214</v>
       </c>
       <c r="O218" s="1">
-        <v>37714</v>
+        <v>37742</v>
       </c>
       <c r="P218" t="s">
-        <v>1212</v>
+        <v>1215</v>
       </c>
       <c r="Q218" t="s">
-        <v>1212</v>
+        <v>374</v>
       </c>
       <c r="R218" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="S218" t="s">
-        <v>1213</v>
+        <v>375</v>
       </c>
       <c r="T218" t="s">
-        <v>1214</v>
+        <v>376</v>
       </c>
       <c r="U218" t="s">
         <v>30</v>
       </c>
       <c r="V218">
-        <v>91016</v>
+        <v>94553</v>
       </c>
     </row>
     <row r="219" spans="1:22" ht="15">
       <c r="A219" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="B219" t="s">
-        <v>620</v>
+        <v>600</v>
       </c>
       <c r="C219" t="s">
-        <v>74</v>
+        <v>225</v>
       </c>
       <c r="D219" t="s">
-        <v>621</v>
+        <v>1037</v>
       </c>
       <c r="E219" t="s">
-        <v>622</v>
+        <v>1038</v>
       </c>
       <c r="F219" t="s">
         <v>30</v>
       </c>
       <c r="G219">
-        <v>91746</v>
+        <v>95240</v>
       </c>
       <c r="H219" t="s">
-        <v>623</v>
+        <v>1037</v>
       </c>
       <c r="I219" t="s">
-        <v>624</v>
+        <v>1038</v>
       </c>
       <c r="J219" t="s">
         <v>30</v>
       </c>
-      <c r="K219" t="s">
-        <v>625</v>
+      <c r="K219">
+        <v>95240</v>
       </c>
       <c r="L219" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>1039</v>
       </c>
       <c r="O219" s="1">
-        <v>37714</v>
+        <v>37770</v>
       </c>
       <c r="P219" t="s">
-        <v>1216</v>
+        <v>229</v>
       </c>
       <c r="Q219" t="s">
-        <v>1216</v>
+        <v>229</v>
       </c>
       <c r="R219" t="s">
-        <v>74</v>
+        <v>225</v>
       </c>
       <c r="S219" t="s">
-        <v>1217</v>
+        <v>230</v>
       </c>
       <c r="T219" t="s">
-        <v>1218</v>
+        <v>227</v>
       </c>
       <c r="U219" t="s">
         <v>30</v>
       </c>
       <c r="V219">
-        <v>91024</v>
+        <v>95202</v>
       </c>
     </row>
     <row r="220" spans="1:22" ht="15">
       <c r="A220" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B220" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C220" t="s">
+        <v>119</v>
+      </c>
+      <c r="D220" t="s">
         <v>1219</v>
       </c>
-      <c r="B220" t="s">
+      <c r="E220" t="s">
+        <v>119</v>
+      </c>
+      <c r="F220" t="s">
+        <v>30</v>
+      </c>
+      <c r="G220">
+        <v>92111</v>
+      </c>
+      <c r="H220" t="s">
         <v>1220</v>
       </c>
-      <c r="C220" t="s">
-[...2 lines deleted...]
-      <c r="D220" t="s">
+      <c r="I220" t="s">
         <v>1221</v>
       </c>
-      <c r="E220" t="s">
+      <c r="J220" t="s">
+        <v>30</v>
+      </c>
+      <c r="K220">
+        <v>91911</v>
+      </c>
+      <c r="L220" t="s">
         <v>1222</v>
       </c>
-      <c r="F220" t="s">
-[...17 lines deleted...]
-      <c r="L220" t="s">
+      <c r="O220" s="1">
+        <v>37783</v>
+      </c>
+      <c r="P220" t="s">
         <v>1223</v>
       </c>
-      <c r="O220" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="Q220" t="s">
-        <v>375</v>
+        <v>335</v>
       </c>
       <c r="R220" t="s">
-        <v>52</v>
+        <v>119</v>
       </c>
       <c r="S220" t="s">
-        <v>376</v>
+        <v>828</v>
       </c>
       <c r="T220" t="s">
-        <v>377</v>
+        <v>119</v>
       </c>
       <c r="U220" t="s">
         <v>30</v>
       </c>
       <c r="V220">
-        <v>94553</v>
+        <v>92123</v>
       </c>
     </row>
     <row r="221" spans="1:22" ht="15">
       <c r="A221" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B221" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C221" t="s">
+        <v>119</v>
+      </c>
+      <c r="D221" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E221" t="s">
+        <v>119</v>
+      </c>
+      <c r="F221" t="s">
+        <v>30</v>
+      </c>
+      <c r="G221">
+        <v>92111</v>
+      </c>
+      <c r="H221" t="s">
+        <v>1220</v>
+      </c>
+      <c r="I221" t="s">
+        <v>1221</v>
+      </c>
+      <c r="J221" t="s">
+        <v>30</v>
+      </c>
+      <c r="K221">
+        <v>91911</v>
+      </c>
+      <c r="L221" t="s">
+        <v>1222</v>
+      </c>
+      <c r="O221" s="1">
+        <v>37783</v>
+      </c>
+      <c r="P221" t="s">
         <v>1225</v>
       </c>
-      <c r="B221" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="Q221" t="s">
-        <v>229</v>
+        <v>1225</v>
       </c>
       <c r="R221" t="s">
-        <v>225</v>
+        <v>119</v>
       </c>
       <c r="S221" t="s">
-        <v>230</v>
+        <v>1226</v>
       </c>
       <c r="T221" t="s">
-        <v>227</v>
+        <v>1221</v>
       </c>
       <c r="U221" t="s">
         <v>30</v>
       </c>
       <c r="V221">
-        <v>95202</v>
+        <v>91910</v>
       </c>
     </row>
     <row r="222" spans="1:22" ht="15">
       <c r="A222" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="B222" t="s">
-        <v>1227</v>
+        <v>216</v>
       </c>
       <c r="C222" t="s">
         <v>119</v>
       </c>
       <c r="D222" t="s">
+        <v>217</v>
+      </c>
+      <c r="E222" t="s">
+        <v>218</v>
+      </c>
+      <c r="F222" t="s">
+        <v>30</v>
+      </c>
+      <c r="G222">
+        <v>92078</v>
+      </c>
+      <c r="H222" t="s">
+        <v>217</v>
+      </c>
+      <c r="I222" t="s">
+        <v>218</v>
+      </c>
+      <c r="J222" t="s">
+        <v>30</v>
+      </c>
+      <c r="K222">
+        <v>92078</v>
+      </c>
+      <c r="L222" t="s">
+        <v>219</v>
+      </c>
+      <c r="O222" s="1">
+        <v>37798</v>
+      </c>
+      <c r="P222" t="s">
         <v>1228</v>
       </c>
-      <c r="E222" t="s">
-[...8 lines deleted...]
-      <c r="H222" t="s">
+      <c r="Q222" t="s">
+        <v>1228</v>
+      </c>
+      <c r="R222" t="s">
+        <v>74</v>
+      </c>
+      <c r="S222" t="s">
         <v>1229</v>
       </c>
-      <c r="I222" t="s">
+      <c r="T222" t="s">
         <v>1230</v>
       </c>
-      <c r="J222" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="U222" t="s">
         <v>30</v>
       </c>
       <c r="V222">
-        <v>92123</v>
+        <v>90755</v>
       </c>
     </row>
     <row r="223" spans="1:22" ht="15">
       <c r="A223" t="s">
-        <v>1233</v>
+        <v>1231</v>
       </c>
       <c r="B223" t="s">
-        <v>1227</v>
+        <v>433</v>
       </c>
       <c r="C223" t="s">
-        <v>119</v>
+        <v>434</v>
       </c>
       <c r="D223" t="s">
-        <v>1228</v>
+        <v>435</v>
       </c>
       <c r="E223" t="s">
-        <v>119</v>
+        <v>436</v>
       </c>
       <c r="F223" t="s">
         <v>30</v>
       </c>
-      <c r="G223">
-        <v>92111</v>
+      <c r="G223" t="s">
+        <v>437</v>
       </c>
       <c r="H223" t="s">
-        <v>1229</v>
+        <v>435</v>
       </c>
       <c r="I223" t="s">
-        <v>1230</v>
+        <v>436</v>
       </c>
       <c r="J223" t="s">
         <v>30</v>
       </c>
-      <c r="K223">
-        <v>91911</v>
+      <c r="K223" t="s">
+        <v>437</v>
       </c>
       <c r="L223" t="s">
-        <v>1231</v>
+        <v>438</v>
       </c>
       <c r="O223" s="1">
-        <v>37783</v>
+        <v>37868</v>
       </c>
       <c r="P223" t="s">
-        <v>1234</v>
+        <v>1232</v>
       </c>
       <c r="Q223" t="s">
-        <v>1234</v>
+        <v>412</v>
       </c>
       <c r="R223" t="s">
-        <v>119</v>
+        <v>256</v>
       </c>
       <c r="S223" t="s">
-        <v>1235</v>
+        <v>413</v>
       </c>
       <c r="T223" t="s">
-        <v>1230</v>
+        <v>256</v>
       </c>
       <c r="U223" t="s">
         <v>30</v>
       </c>
       <c r="V223">
-        <v>91910</v>
+        <v>92502</v>
       </c>
     </row>
     <row r="224" spans="1:22" ht="15">
       <c r="A224" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B224" t="s">
+        <v>433</v>
+      </c>
+      <c r="C224" t="s">
+        <v>434</v>
+      </c>
+      <c r="D224" t="s">
+        <v>435</v>
+      </c>
+      <c r="E224" t="s">
+        <v>436</v>
+      </c>
+      <c r="F224" t="s">
+        <v>30</v>
+      </c>
+      <c r="G224" t="s">
+        <v>437</v>
+      </c>
+      <c r="H224" t="s">
+        <v>435</v>
+      </c>
+      <c r="I224" t="s">
+        <v>436</v>
+      </c>
+      <c r="J224" t="s">
+        <v>30</v>
+      </c>
+      <c r="K224" t="s">
+        <v>437</v>
+      </c>
+      <c r="L224" t="s">
+        <v>438</v>
+      </c>
+      <c r="O224" s="1">
+        <v>37859</v>
+      </c>
+      <c r="P224" t="s">
+        <v>1234</v>
+      </c>
+      <c r="Q224" t="s">
+        <v>1234</v>
+      </c>
+      <c r="R224" t="s">
+        <v>256</v>
+      </c>
+      <c r="S224" t="s">
+        <v>1235</v>
+      </c>
+      <c r="T224" t="s">
         <v>1236</v>
       </c>
-      <c r="B224" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="U224" t="s">
         <v>30</v>
       </c>
       <c r="V224">
-        <v>90755</v>
+        <v>92581</v>
       </c>
     </row>
     <row r="225" spans="1:22" ht="15">
       <c r="A225" t="s">
-        <v>1240</v>
+        <v>1237</v>
       </c>
       <c r="B225" t="s">
-        <v>434</v>
+        <v>1218</v>
       </c>
       <c r="C225" t="s">
-        <v>435</v>
+        <v>119</v>
       </c>
       <c r="D225" t="s">
-        <v>436</v>
+        <v>1219</v>
       </c>
       <c r="E225" t="s">
-        <v>437</v>
+        <v>119</v>
       </c>
       <c r="F225" t="s">
         <v>30</v>
       </c>
-      <c r="G225" t="s">
-        <v>438</v>
+      <c r="G225">
+        <v>92111</v>
       </c>
       <c r="H225" t="s">
-        <v>436</v>
+        <v>1220</v>
       </c>
       <c r="I225" t="s">
-        <v>437</v>
+        <v>1221</v>
       </c>
       <c r="J225" t="s">
         <v>30</v>
       </c>
-      <c r="K225" t="s">
-        <v>438</v>
+      <c r="K225">
+        <v>91911</v>
       </c>
       <c r="L225" t="s">
-        <v>439</v>
+        <v>1222</v>
       </c>
       <c r="O225" s="1">
         <v>37868</v>
       </c>
       <c r="P225" t="s">
+        <v>130</v>
+      </c>
+      <c r="Q225" t="s">
+        <v>130</v>
+      </c>
+      <c r="R225" t="s">
+        <v>119</v>
+      </c>
+      <c r="S225" t="s">
+        <v>131</v>
+      </c>
+      <c r="T225" t="s">
+        <v>119</v>
+      </c>
+      <c r="U225" t="s">
+        <v>30</v>
+      </c>
+      <c r="V225">
+        <v>92123</v>
+      </c>
+    </row>
+    <row r="226" spans="1:23" ht="15">
+      <c r="A226" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B226" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C226" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D226" t="s">
         <v>1241</v>
       </c>
-      <c r="Q225" t="s">
-[...19 lines deleted...]
-      <c r="A226" t="s">
+      <c r="E226" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F226" t="s">
+        <v>30</v>
+      </c>
+      <c r="G226">
+        <v>95340</v>
+      </c>
+      <c r="H226" t="s">
         <v>1242</v>
       </c>
-      <c r="B226" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I226" t="s">
-        <v>437</v>
+        <v>1240</v>
       </c>
       <c r="J226" t="s">
         <v>30</v>
       </c>
-      <c r="K226" t="s">
-        <v>438</v>
+      <c r="K226">
+        <v>95340</v>
       </c>
       <c r="L226" t="s">
-        <v>439</v>
+        <v>1243</v>
       </c>
       <c r="O226" s="1">
-        <v>37859</v>
+        <v>37882</v>
       </c>
       <c r="P226" t="s">
+        <v>1239</v>
+      </c>
+      <c r="Q226" t="s">
+        <v>1239</v>
+      </c>
+      <c r="R226" t="s">
+        <v>1240</v>
+      </c>
+      <c r="S226" t="s">
+        <v>1242</v>
+      </c>
+      <c r="T226" t="s">
+        <v>1240</v>
+      </c>
+      <c r="U226" t="s">
+        <v>30</v>
+      </c>
+      <c r="V226">
+        <v>95340</v>
+      </c>
+      <c r="W226" t="s">
         <v>1243</v>
-      </c>
-[...16 lines deleted...]
-        <v>92581</v>
       </c>
     </row>
     <row r="227" spans="1:22" ht="15">
       <c r="A227" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B227" t="s">
+        <v>600</v>
+      </c>
+      <c r="C227" t="s">
+        <v>74</v>
+      </c>
+      <c r="D227" t="s">
+        <v>379</v>
+      </c>
+      <c r="E227" t="s">
+        <v>380</v>
+      </c>
+      <c r="F227" t="s">
+        <v>30</v>
+      </c>
+      <c r="G227">
+        <v>91706</v>
+      </c>
+      <c r="H227" t="s">
+        <v>379</v>
+      </c>
+      <c r="I227" t="s">
+        <v>380</v>
+      </c>
+      <c r="J227" t="s">
+        <v>30</v>
+      </c>
+      <c r="K227">
+        <v>91706</v>
+      </c>
+      <c r="L227" t="s">
+        <v>1142</v>
+      </c>
+      <c r="O227" s="1">
+        <v>37999</v>
+      </c>
+      <c r="P227" t="s">
+        <v>1245</v>
+      </c>
+      <c r="Q227" t="s">
+        <v>1245</v>
+      </c>
+      <c r="R227" t="s">
+        <v>74</v>
+      </c>
+      <c r="S227" t="s">
         <v>1246</v>
       </c>
-      <c r="B227" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="T227" t="s">
-        <v>119</v>
+        <v>1247</v>
       </c>
       <c r="U227" t="s">
         <v>30</v>
       </c>
       <c r="V227">
-        <v>92123</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:23" ht="15">
+        <v>91765</v>
+      </c>
+    </row>
+    <row r="228" spans="1:22" ht="15">
       <c r="A228" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="B228" t="s">
-        <v>1248</v>
+        <v>600</v>
       </c>
       <c r="C228" t="s">
+        <v>74</v>
+      </c>
+      <c r="D228" t="s">
+        <v>379</v>
+      </c>
+      <c r="E228" t="s">
+        <v>380</v>
+      </c>
+      <c r="F228" t="s">
+        <v>30</v>
+      </c>
+      <c r="G228">
+        <v>91706</v>
+      </c>
+      <c r="H228" t="s">
+        <v>379</v>
+      </c>
+      <c r="I228" t="s">
+        <v>380</v>
+      </c>
+      <c r="J228" t="s">
+        <v>30</v>
+      </c>
+      <c r="K228">
+        <v>91706</v>
+      </c>
+      <c r="L228" t="s">
+        <v>1142</v>
+      </c>
+      <c r="O228" s="1">
+        <v>37999</v>
+      </c>
+      <c r="P228" t="s">
         <v>1249</v>
       </c>
-      <c r="D228" t="s">
+      <c r="Q228" t="s">
+        <v>1249</v>
+      </c>
+      <c r="R228" t="s">
+        <v>74</v>
+      </c>
+      <c r="S228" t="s">
         <v>1250</v>
       </c>
-      <c r="E228" t="s">
-[...8 lines deleted...]
-      <c r="H228" t="s">
+      <c r="T228" t="s">
         <v>1251</v>
       </c>
-      <c r="I228" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="U228" t="s">
         <v>30</v>
       </c>
       <c r="V228">
-        <v>95340</v>
-[...2 lines deleted...]
-        <v>1252</v>
+        <v>91773</v>
       </c>
     </row>
     <row r="229" spans="1:22" ht="15">
       <c r="A229" t="s">
-        <v>1253</v>
+        <v>1252</v>
       </c>
       <c r="B229" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="C229" t="s">
         <v>74</v>
       </c>
       <c r="D229" t="s">
+        <v>379</v>
+      </c>
+      <c r="E229" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="F229" t="s">
         <v>30</v>
       </c>
       <c r="G229">
         <v>91706</v>
       </c>
       <c r="H229" t="s">
+        <v>379</v>
+      </c>
+      <c r="I229" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="J229" t="s">
         <v>30</v>
       </c>
       <c r="K229">
         <v>91706</v>
       </c>
       <c r="L229" t="s">
-        <v>1151</v>
+        <v>1142</v>
       </c>
       <c r="O229" s="1">
         <v>37999</v>
       </c>
       <c r="P229" t="s">
-        <v>1254</v>
+        <v>1253</v>
       </c>
       <c r="Q229" t="s">
-        <v>1254</v>
+        <v>1253</v>
       </c>
       <c r="R229" t="s">
         <v>74</v>
       </c>
       <c r="S229" t="s">
+        <v>1254</v>
+      </c>
+      <c r="T229" t="s">
         <v>1255</v>
       </c>
-      <c r="T229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U229" t="s">
         <v>30</v>
       </c>
       <c r="V229">
-        <v>91765</v>
+        <v>91750</v>
       </c>
     </row>
     <row r="230" spans="1:22" ht="15">
       <c r="A230" t="s">
-        <v>1257</v>
+        <v>1256</v>
       </c>
       <c r="B230" t="s">
-        <v>601</v>
+        <v>133</v>
       </c>
       <c r="C230" t="s">
-        <v>74</v>
+        <v>119</v>
       </c>
       <c r="D230" t="s">
-        <v>380</v>
+        <v>528</v>
       </c>
       <c r="E230" t="s">
-        <v>381</v>
+        <v>337</v>
       </c>
       <c r="F230" t="s">
         <v>30</v>
       </c>
       <c r="G230">
-        <v>91706</v>
+        <v>92020</v>
       </c>
       <c r="H230" t="s">
-        <v>380</v>
+        <v>528</v>
       </c>
       <c r="I230" t="s">
-        <v>381</v>
+        <v>337</v>
       </c>
       <c r="J230" t="s">
         <v>30</v>
       </c>
       <c r="K230">
-        <v>91706</v>
+        <v>92020</v>
       </c>
       <c r="L230" t="s">
-        <v>1151</v>
+        <v>529</v>
       </c>
       <c r="O230" s="1">
-        <v>37999</v>
+        <v>38000</v>
       </c>
       <c r="P230" t="s">
-        <v>1258</v>
+        <v>130</v>
       </c>
       <c r="Q230" t="s">
-        <v>1258</v>
+        <v>130</v>
       </c>
       <c r="R230" t="s">
-        <v>74</v>
+        <v>119</v>
       </c>
       <c r="S230" t="s">
-        <v>1259</v>
+        <v>131</v>
       </c>
       <c r="T230" t="s">
-        <v>1260</v>
+        <v>119</v>
       </c>
       <c r="U230" t="s">
         <v>30</v>
       </c>
       <c r="V230">
-        <v>91773</v>
+        <v>92123</v>
       </c>
     </row>
     <row r="231" spans="1:22" ht="15">
       <c r="A231" t="s">
-        <v>1261</v>
+        <v>1257</v>
       </c>
       <c r="B231" t="s">
-        <v>601</v>
+        <v>931</v>
       </c>
       <c r="C231" t="s">
-        <v>74</v>
+        <v>932</v>
       </c>
       <c r="D231" t="s">
-        <v>380</v>
+        <v>933</v>
       </c>
       <c r="E231" t="s">
-        <v>381</v>
+        <v>934</v>
       </c>
       <c r="F231" t="s">
         <v>30</v>
       </c>
       <c r="G231">
-        <v>91706</v>
+        <v>95965</v>
       </c>
       <c r="H231" t="s">
-        <v>380</v>
+        <v>935</v>
       </c>
       <c r="I231" t="s">
-        <v>381</v>
+        <v>934</v>
       </c>
       <c r="J231" t="s">
         <v>30</v>
       </c>
       <c r="K231">
-        <v>91706</v>
+        <v>95965</v>
       </c>
       <c r="L231" t="s">
-        <v>1151</v>
+        <v>936</v>
       </c>
       <c r="O231" s="1">
-        <v>37999</v>
+        <v>38035</v>
       </c>
       <c r="P231" t="s">
-        <v>1262</v>
+        <v>1258</v>
       </c>
       <c r="Q231" t="s">
-        <v>1262</v>
+        <v>1258</v>
       </c>
       <c r="R231" t="s">
-        <v>74</v>
+        <v>932</v>
       </c>
       <c r="S231" t="s">
-        <v>1263</v>
+        <v>1259</v>
       </c>
       <c r="T231" t="s">
-        <v>1264</v>
+        <v>934</v>
       </c>
       <c r="U231" t="s">
         <v>30</v>
       </c>
       <c r="V231">
-        <v>91750</v>
+        <v>95965</v>
       </c>
     </row>
     <row r="232" spans="1:22" ht="15">
       <c r="A232" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B232" t="s">
+        <v>600</v>
+      </c>
+      <c r="C232" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D232" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E232" t="s">
+        <v>1263</v>
+      </c>
+      <c r="F232" t="s">
+        <v>30</v>
+      </c>
+      <c r="G232">
+        <v>95776</v>
+      </c>
+      <c r="H232" t="s">
+        <v>1262</v>
+      </c>
+      <c r="I232" t="s">
+        <v>1263</v>
+      </c>
+      <c r="J232" t="s">
+        <v>30</v>
+      </c>
+      <c r="K232">
+        <v>95776</v>
+      </c>
+      <c r="L232" t="s">
+        <v>1264</v>
+      </c>
+      <c r="O232" s="1">
+        <v>38035</v>
+      </c>
+      <c r="P232" t="s">
         <v>1265</v>
       </c>
-      <c r="B232" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="Q232" t="s">
-        <v>130</v>
+        <v>1265</v>
       </c>
       <c r="R232" t="s">
-        <v>119</v>
+        <v>1261</v>
       </c>
       <c r="S232" t="s">
-        <v>131</v>
+        <v>1266</v>
       </c>
       <c r="T232" t="s">
-        <v>119</v>
+        <v>1267</v>
       </c>
       <c r="U232" t="s">
         <v>30</v>
       </c>
       <c r="V232">
-        <v>92123</v>
+        <v>95691</v>
       </c>
     </row>
     <row r="233" spans="1:22" ht="15">
       <c r="A233" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="B233" t="s">
-        <v>932</v>
+        <v>1269</v>
       </c>
       <c r="C233" t="s">
-        <v>933</v>
+        <v>1008</v>
       </c>
       <c r="D233" t="s">
-        <v>934</v>
+        <v>1034</v>
       </c>
       <c r="E233" t="s">
-        <v>935</v>
+        <v>1010</v>
       </c>
       <c r="F233" t="s">
         <v>30</v>
       </c>
       <c r="G233">
-        <v>95965</v>
+        <v>93309</v>
       </c>
       <c r="H233" t="s">
-        <v>936</v>
+        <v>1034</v>
       </c>
       <c r="I233" t="s">
-        <v>935</v>
+        <v>1010</v>
       </c>
       <c r="J233" t="s">
         <v>30</v>
       </c>
       <c r="K233">
-        <v>95965</v>
+        <v>93309</v>
       </c>
       <c r="L233" t="s">
-        <v>937</v>
+        <v>1035</v>
       </c>
       <c r="O233" s="1">
-        <v>38035</v>
+        <v>38068</v>
       </c>
       <c r="P233" t="s">
-        <v>1267</v>
+        <v>1033</v>
       </c>
       <c r="Q233" t="s">
-        <v>1267</v>
+        <v>1033</v>
       </c>
       <c r="R233" t="s">
-        <v>933</v>
+        <v>1008</v>
       </c>
       <c r="S233" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="T233" t="s">
-        <v>935</v>
+        <v>1010</v>
       </c>
       <c r="U233" t="s">
         <v>30</v>
       </c>
       <c r="V233">
-        <v>95965</v>
+        <v>93309</v>
       </c>
     </row>
     <row r="234" spans="1:22" ht="15">
       <c r="A234" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="B234" t="s">
-        <v>601</v>
+        <v>89</v>
       </c>
       <c r="C234" t="s">
-        <v>1270</v>
+        <v>90</v>
       </c>
       <c r="D234" t="s">
-        <v>1271</v>
+        <v>91</v>
       </c>
       <c r="E234" t="s">
+        <v>92</v>
+      </c>
+      <c r="F234" t="s">
+        <v>30</v>
+      </c>
+      <c r="G234">
+        <v>94901</v>
+      </c>
+      <c r="H234" t="s">
+        <v>91</v>
+      </c>
+      <c r="I234" t="s">
+        <v>92</v>
+      </c>
+      <c r="J234" t="s">
+        <v>30</v>
+      </c>
+      <c r="K234">
+        <v>94901</v>
+      </c>
+      <c r="L234" t="s">
+        <v>93</v>
+      </c>
+      <c r="O234" s="1">
+        <v>38068</v>
+      </c>
+      <c r="P234" t="s">
         <v>1272</v>
       </c>
-      <c r="F234" t="s">
-[...8 lines deleted...]
-      <c r="I234" t="s">
+      <c r="Q234" t="s">
         <v>1272</v>
       </c>
-      <c r="J234" t="s">
-[...5 lines deleted...]
-      <c r="L234" t="s">
+      <c r="R234" t="s">
+        <v>90</v>
+      </c>
+      <c r="S234" t="s">
         <v>1273</v>
       </c>
-      <c r="O234" s="1">
-[...2 lines deleted...]
-      <c r="P234" t="s">
+      <c r="T234" t="s">
         <v>1274</v>
       </c>
-      <c r="Q234" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U234" t="s">
         <v>30</v>
       </c>
       <c r="V234">
-        <v>95691</v>
+        <v>94930</v>
       </c>
     </row>
     <row r="235" spans="1:22" ht="15">
       <c r="A235" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B235" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C235" t="s">
+        <v>74</v>
+      </c>
+      <c r="D235" t="s">
         <v>1277</v>
       </c>
-      <c r="B235" t="s">
+      <c r="E235" t="s">
         <v>1278</v>
       </c>
-      <c r="C235" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F235" t="s">
         <v>30</v>
       </c>
       <c r="G235">
-        <v>93309</v>
+        <v>91103</v>
       </c>
       <c r="H235" t="s">
-        <v>1043</v>
+        <v>1279</v>
       </c>
       <c r="I235" t="s">
-        <v>1014</v>
+        <v>1278</v>
       </c>
       <c r="J235" t="s">
         <v>30</v>
       </c>
       <c r="K235">
-        <v>93309</v>
+        <v>91109</v>
       </c>
       <c r="L235" t="s">
-        <v>1044</v>
+        <v>1280</v>
       </c>
       <c r="O235" s="1">
-        <v>38068</v>
+        <v>38071</v>
       </c>
       <c r="P235" t="s">
-        <v>1042</v>
+        <v>1276</v>
       </c>
       <c r="Q235" t="s">
-        <v>1042</v>
+        <v>1276</v>
       </c>
       <c r="R235" t="s">
-        <v>1012</v>
+        <v>74</v>
       </c>
       <c r="S235" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="T235" t="s">
-        <v>1014</v>
+        <v>1278</v>
       </c>
       <c r="U235" t="s">
         <v>30</v>
       </c>
       <c r="V235">
-        <v>93309</v>
+        <v>91109</v>
       </c>
     </row>
     <row r="236" spans="1:22" ht="15">
       <c r="A236" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="B236" t="s">
-        <v>89</v>
+        <v>1283</v>
       </c>
       <c r="C236" t="s">
-        <v>90</v>
+        <v>52</v>
       </c>
       <c r="D236" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="E236" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
       <c r="F236" t="s">
         <v>30</v>
       </c>
       <c r="G236">
-        <v>94901</v>
+        <v>94520</v>
       </c>
       <c r="H236" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="I236" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
       <c r="J236" t="s">
         <v>30</v>
       </c>
       <c r="K236">
-        <v>94901</v>
+        <v>94520</v>
       </c>
       <c r="L236" t="s">
-        <v>93</v>
+        <v>1284</v>
       </c>
       <c r="O236" s="1">
-        <v>38068</v>
+        <v>38117</v>
       </c>
       <c r="P236" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="Q236" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="R236" t="s">
-        <v>90</v>
+        <v>416</v>
       </c>
       <c r="S236" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="T236" t="s">
-        <v>1283</v>
+        <v>1287</v>
       </c>
       <c r="U236" t="s">
         <v>30</v>
       </c>
       <c r="V236">
-        <v>94930</v>
+        <v>94571</v>
       </c>
     </row>
     <row r="237" spans="1:22" ht="15">
       <c r="A237" t="s">
-        <v>1284</v>
+        <v>1288</v>
       </c>
       <c r="B237" t="s">
-        <v>1285</v>
+        <v>1289</v>
       </c>
       <c r="C237" t="s">
-        <v>74</v>
+        <v>957</v>
       </c>
       <c r="D237" t="s">
-        <v>1286</v>
+        <v>1290</v>
       </c>
       <c r="E237" t="s">
-        <v>1287</v>
+        <v>1291</v>
       </c>
       <c r="F237" t="s">
         <v>30</v>
       </c>
       <c r="G237">
-        <v>91103</v>
+        <v>96080</v>
       </c>
       <c r="H237" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="I237" t="s">
-        <v>1287</v>
+        <v>1291</v>
       </c>
       <c r="J237" t="s">
         <v>30</v>
       </c>
       <c r="K237">
-        <v>91109</v>
+        <v>96080</v>
       </c>
       <c r="L237" t="s">
-        <v>1289</v>
+        <v>1292</v>
       </c>
       <c r="O237" s="1">
-        <v>38071</v>
+        <v>38140</v>
       </c>
       <c r="P237" t="s">
-        <v>1285</v>
+        <v>1293</v>
       </c>
       <c r="Q237" t="s">
-        <v>1285</v>
+        <v>1293</v>
       </c>
       <c r="R237" t="s">
-        <v>74</v>
+        <v>957</v>
       </c>
       <c r="S237" t="s">
-        <v>1290</v>
+        <v>1294</v>
       </c>
       <c r="T237" t="s">
-        <v>1287</v>
+        <v>1291</v>
       </c>
       <c r="U237" t="s">
         <v>30</v>
       </c>
       <c r="V237">
-        <v>91109</v>
+        <v>96080</v>
       </c>
     </row>
     <row r="238" spans="1:22" ht="15">
       <c r="A238" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B238" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C238" t="s">
+        <v>957</v>
+      </c>
+      <c r="D238" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E238" t="s">
         <v>1291</v>
       </c>
-      <c r="B238" t="s">
+      <c r="F238" t="s">
+        <v>30</v>
+      </c>
+      <c r="G238">
+        <v>96080</v>
+      </c>
+      <c r="H238" t="s">
+        <v>1290</v>
+      </c>
+      <c r="I238" t="s">
+        <v>1291</v>
+      </c>
+      <c r="J238" t="s">
+        <v>30</v>
+      </c>
+      <c r="K238">
+        <v>96080</v>
+      </c>
+      <c r="L238" t="s">
         <v>1292</v>
       </c>
-      <c r="C238" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="O238" s="1">
-        <v>38117</v>
+        <v>38140</v>
       </c>
       <c r="P238" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="Q238" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="R238" t="s">
-        <v>417</v>
+        <v>957</v>
       </c>
       <c r="S238" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="T238" t="s">
-        <v>1296</v>
+        <v>1291</v>
       </c>
       <c r="U238" t="s">
         <v>30</v>
       </c>
       <c r="V238">
-        <v>94571</v>
+        <v>96080</v>
       </c>
     </row>
     <row r="239" spans="1:22" ht="15">
       <c r="A239" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="B239" t="s">
-        <v>1298</v>
+        <v>722</v>
       </c>
       <c r="C239" t="s">
-        <v>958</v>
+        <v>106</v>
       </c>
       <c r="D239" t="s">
+        <v>723</v>
+      </c>
+      <c r="E239" t="s">
+        <v>724</v>
+      </c>
+      <c r="F239" t="s">
+        <v>30</v>
+      </c>
+      <c r="G239">
+        <v>92315</v>
+      </c>
+      <c r="H239" t="s">
+        <v>725</v>
+      </c>
+      <c r="I239" t="s">
+        <v>724</v>
+      </c>
+      <c r="J239" t="s">
+        <v>30</v>
+      </c>
+      <c r="K239">
+        <v>92315</v>
+      </c>
+      <c r="L239" t="s">
+        <v>726</v>
+      </c>
+      <c r="O239" s="1">
+        <v>38168</v>
+      </c>
+      <c r="P239" t="s">
         <v>1299</v>
       </c>
-      <c r="E239" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="Q239" t="s">
-        <v>1302</v>
+        <v>430</v>
       </c>
       <c r="R239" t="s">
-        <v>958</v>
+        <v>106</v>
       </c>
       <c r="S239" t="s">
-        <v>1303</v>
+        <v>431</v>
       </c>
       <c r="T239" t="s">
-        <v>1300</v>
+        <v>106</v>
       </c>
       <c r="U239" t="s">
         <v>30</v>
       </c>
       <c r="V239">
-        <v>96080</v>
+        <v>92415</v>
       </c>
     </row>
     <row r="240" spans="1:22" ht="15">
       <c r="A240" t="s">
-        <v>1304</v>
+        <v>1300</v>
       </c>
       <c r="B240" t="s">
-        <v>1298</v>
+        <v>531</v>
       </c>
       <c r="C240" t="s">
-        <v>958</v>
+        <v>256</v>
       </c>
       <c r="D240" t="s">
-        <v>1299</v>
+        <v>426</v>
       </c>
       <c r="E240" t="s">
-        <v>1300</v>
+        <v>256</v>
       </c>
       <c r="F240" t="s">
         <v>30</v>
       </c>
-      <c r="G240">
-        <v>96080</v>
+      <c r="G240" t="s">
+        <v>427</v>
       </c>
       <c r="H240" t="s">
-        <v>1299</v>
+        <v>426</v>
       </c>
       <c r="I240" t="s">
-        <v>1300</v>
+        <v>256</v>
       </c>
       <c r="J240" t="s">
         <v>30</v>
       </c>
-      <c r="K240">
-        <v>96080</v>
+      <c r="K240" t="s">
+        <v>427</v>
       </c>
       <c r="L240" t="s">
+        <v>428</v>
+      </c>
+      <c r="O240" s="1">
+        <v>38222</v>
+      </c>
+      <c r="P240" t="s">
         <v>1301</v>
       </c>
-      <c r="O240" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="Q240" t="s">
-        <v>1305</v>
+        <v>430</v>
       </c>
       <c r="R240" t="s">
-        <v>958</v>
+        <v>106</v>
       </c>
       <c r="S240" t="s">
-        <v>1306</v>
+        <v>431</v>
       </c>
       <c r="T240" t="s">
-        <v>1300</v>
+        <v>106</v>
       </c>
       <c r="U240" t="s">
         <v>30</v>
       </c>
       <c r="V240">
-        <v>96080</v>
+        <v>92415</v>
       </c>
     </row>
     <row r="241" spans="1:22" ht="15">
       <c r="A241" t="s">
-        <v>1307</v>
+        <v>1302</v>
       </c>
       <c r="B241" t="s">
-        <v>723</v>
+        <v>531</v>
       </c>
       <c r="C241" t="s">
-        <v>106</v>
+        <v>256</v>
       </c>
       <c r="D241" t="s">
-        <v>724</v>
+        <v>426</v>
       </c>
       <c r="E241" t="s">
-        <v>725</v>
+        <v>256</v>
       </c>
       <c r="F241" t="s">
         <v>30</v>
       </c>
-      <c r="G241">
-        <v>92315</v>
+      <c r="G241" t="s">
+        <v>427</v>
       </c>
       <c r="H241" t="s">
-        <v>726</v>
+        <v>426</v>
       </c>
       <c r="I241" t="s">
-        <v>725</v>
+        <v>256</v>
       </c>
       <c r="J241" t="s">
         <v>30</v>
       </c>
-      <c r="K241">
-        <v>92315</v>
+      <c r="K241" t="s">
+        <v>427</v>
       </c>
       <c r="L241" t="s">
-        <v>727</v>
+        <v>428</v>
       </c>
       <c r="O241" s="1">
-        <v>38168</v>
+        <v>38251</v>
       </c>
       <c r="P241" t="s">
-        <v>1308</v>
+        <v>1303</v>
       </c>
       <c r="Q241" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="R241" t="s">
         <v>106</v>
       </c>
       <c r="S241" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="T241" t="s">
         <v>106</v>
       </c>
       <c r="U241" t="s">
         <v>30</v>
       </c>
       <c r="V241">
         <v>92415</v>
       </c>
     </row>
     <row r="242" spans="1:22" ht="15">
       <c r="A242" t="s">
-        <v>1309</v>
+        <v>1304</v>
       </c>
       <c r="B242" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="C242" t="s">
         <v>256</v>
       </c>
       <c r="D242" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="E242" t="s">
         <v>256</v>
       </c>
       <c r="F242" t="s">
         <v>30</v>
       </c>
       <c r="G242" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="H242" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I242" t="s">
         <v>256</v>
       </c>
       <c r="J242" t="s">
         <v>30</v>
       </c>
       <c r="K242" t="s">
+        <v>427</v>
+      </c>
+      <c r="L242" t="s">
         <v>428</v>
       </c>
-      <c r="L242" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O242" s="1">
-        <v>38222</v>
+        <v>38257</v>
       </c>
       <c r="P242" t="s">
-        <v>1310</v>
+        <v>1305</v>
       </c>
       <c r="Q242" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="R242" t="s">
         <v>106</v>
       </c>
       <c r="S242" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="T242" t="s">
         <v>106</v>
       </c>
       <c r="U242" t="s">
         <v>30</v>
       </c>
       <c r="V242">
         <v>92415</v>
       </c>
     </row>
     <row r="243" spans="1:22" ht="15">
       <c r="A243" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B243" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C243" t="s">
+        <v>950</v>
+      </c>
+      <c r="D243" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E243" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F243" t="s">
+        <v>30</v>
+      </c>
+      <c r="G243">
+        <v>93630</v>
+      </c>
+      <c r="H243" t="s">
+        <v>1310</v>
+      </c>
+      <c r="I243" t="s">
+        <v>950</v>
+      </c>
+      <c r="J243" t="s">
+        <v>30</v>
+      </c>
+      <c r="K243">
+        <v>93777</v>
+      </c>
+      <c r="L243" t="s">
         <v>1311</v>
       </c>
-      <c r="B243" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O243" s="1">
-        <v>38251</v>
+        <v>38285</v>
       </c>
       <c r="P243" t="s">
         <v>1312</v>
       </c>
       <c r="Q243" t="s">
-        <v>431</v>
+        <v>1312</v>
       </c>
       <c r="R243" t="s">
-        <v>106</v>
+        <v>950</v>
       </c>
       <c r="S243" t="s">
-        <v>432</v>
+        <v>1313</v>
       </c>
       <c r="T243" t="s">
-        <v>106</v>
+        <v>1314</v>
       </c>
       <c r="U243" t="s">
         <v>30</v>
       </c>
       <c r="V243">
-        <v>92415</v>
+        <v>93234</v>
       </c>
     </row>
     <row r="244" spans="1:22" ht="15">
       <c r="A244" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="B244" t="s">
-        <v>532</v>
+        <v>1028</v>
       </c>
       <c r="C244" t="s">
-        <v>256</v>
+        <v>1008</v>
       </c>
       <c r="D244" t="s">
-        <v>427</v>
+        <v>1029</v>
       </c>
       <c r="E244" t="s">
-        <v>256</v>
+        <v>1010</v>
       </c>
       <c r="F244" t="s">
         <v>30</v>
       </c>
-      <c r="G244" t="s">
-        <v>428</v>
+      <c r="G244">
+        <v>93308</v>
       </c>
       <c r="H244" t="s">
-        <v>427</v>
+        <v>1030</v>
       </c>
       <c r="I244" t="s">
-        <v>256</v>
+        <v>534</v>
       </c>
       <c r="J244" t="s">
         <v>30</v>
       </c>
       <c r="K244" t="s">
-        <v>428</v>
+        <v>1031</v>
       </c>
       <c r="L244" t="s">
-        <v>429</v>
+        <v>1032</v>
       </c>
       <c r="O244" s="1">
-        <v>38257</v>
+        <v>38306</v>
       </c>
       <c r="P244" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
       <c r="Q244" t="s">
-        <v>431</v>
+        <v>1316</v>
       </c>
       <c r="R244" t="s">
-        <v>106</v>
+        <v>1008</v>
       </c>
       <c r="S244" t="s">
-        <v>432</v>
+        <v>1317</v>
       </c>
       <c r="T244" t="s">
-        <v>106</v>
+        <v>1010</v>
       </c>
       <c r="U244" t="s">
         <v>30</v>
       </c>
       <c r="V244">
-        <v>92415</v>
+        <v>93301</v>
       </c>
     </row>
     <row r="245" spans="1:22" ht="15">
       <c r="A245" t="s">
-        <v>1315</v>
+        <v>1318</v>
       </c>
       <c r="B245" t="s">
-        <v>1316</v>
+        <v>1319</v>
       </c>
       <c r="C245" t="s">
-        <v>951</v>
+        <v>350</v>
       </c>
       <c r="D245" t="s">
-        <v>1317</v>
+        <v>1320</v>
       </c>
       <c r="E245" t="s">
-        <v>1318</v>
+        <v>1321</v>
       </c>
       <c r="F245" t="s">
         <v>30</v>
       </c>
       <c r="G245">
-        <v>93630</v>
+        <v>95630</v>
       </c>
       <c r="H245" t="s">
+        <v>1322</v>
+      </c>
+      <c r="I245" t="s">
+        <v>1321</v>
+      </c>
+      <c r="J245" t="s">
+        <v>30</v>
+      </c>
+      <c r="K245">
+        <v>95630</v>
+      </c>
+      <c r="L245" t="s">
+        <v>1323</v>
+      </c>
+      <c r="O245" s="1">
+        <v>38329</v>
+      </c>
+      <c r="P245" t="s">
         <v>1319</v>
       </c>
-      <c r="I245" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="Q245" t="s">
-        <v>1321</v>
+        <v>1319</v>
       </c>
       <c r="R245" t="s">
-        <v>951</v>
+        <v>350</v>
       </c>
       <c r="S245" t="s">
         <v>1322</v>
       </c>
       <c r="T245" t="s">
-        <v>1323</v>
+        <v>1321</v>
       </c>
       <c r="U245" t="s">
         <v>30</v>
       </c>
       <c r="V245">
-        <v>93234</v>
+        <v>95630</v>
       </c>
     </row>
     <row r="246" spans="1:22" ht="15">
       <c r="A246" t="s">
         <v>1324</v>
       </c>
       <c r="B246" t="s">
-        <v>1037</v>
+        <v>531</v>
       </c>
       <c r="C246" t="s">
-        <v>1012</v>
+        <v>256</v>
       </c>
       <c r="D246" t="s">
-        <v>1038</v>
+        <v>426</v>
       </c>
       <c r="E246" t="s">
-        <v>1014</v>
+        <v>256</v>
       </c>
       <c r="F246" t="s">
         <v>30</v>
       </c>
-      <c r="G246">
-        <v>93308</v>
+      <c r="G246" t="s">
+        <v>427</v>
       </c>
       <c r="H246" t="s">
-        <v>1039</v>
+        <v>426</v>
       </c>
       <c r="I246" t="s">
-        <v>535</v>
+        <v>256</v>
       </c>
       <c r="J246" t="s">
         <v>30</v>
       </c>
       <c r="K246" t="s">
-        <v>1040</v>
+        <v>427</v>
       </c>
       <c r="L246" t="s">
-        <v>1041</v>
+        <v>428</v>
       </c>
       <c r="O246" s="1">
-        <v>38306</v>
+        <v>38328</v>
       </c>
       <c r="P246" t="s">
         <v>1325</v>
       </c>
       <c r="Q246" t="s">
         <v>1325</v>
       </c>
       <c r="R246" t="s">
-        <v>1012</v>
+        <v>106</v>
       </c>
       <c r="S246" t="s">
         <v>1326</v>
       </c>
       <c r="T246" t="s">
-        <v>1014</v>
+        <v>1327</v>
       </c>
       <c r="U246" t="s">
         <v>30</v>
       </c>
       <c r="V246">
-        <v>93301</v>
+        <v>92311</v>
       </c>
     </row>
     <row r="247" spans="1:22" ht="15">
       <c r="A247" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="B247" t="s">
-        <v>1328</v>
+        <v>575</v>
       </c>
       <c r="C247" t="s">
-        <v>351</v>
+        <v>576</v>
       </c>
       <c r="D247" t="s">
+        <v>577</v>
+      </c>
+      <c r="E247" t="s">
+        <v>578</v>
+      </c>
+      <c r="F247" t="s">
+        <v>30</v>
+      </c>
+      <c r="G247">
+        <v>95564</v>
+      </c>
+      <c r="H247" t="s">
+        <v>579</v>
+      </c>
+      <c r="I247" t="s">
+        <v>578</v>
+      </c>
+      <c r="J247" t="s">
+        <v>30</v>
+      </c>
+      <c r="K247">
+        <v>95564</v>
+      </c>
+      <c r="L247" t="s">
+        <v>580</v>
+      </c>
+      <c r="O247" s="1">
+        <v>38391</v>
+      </c>
+      <c r="P247" t="s">
         <v>1329</v>
       </c>
-      <c r="E247" t="s">
+      <c r="Q247" t="s">
+        <v>1329</v>
+      </c>
+      <c r="R247" t="s">
+        <v>576</v>
+      </c>
+      <c r="S247" t="s">
         <v>1330</v>
       </c>
-      <c r="F247" t="s">
-[...5 lines deleted...]
-      <c r="H247" t="s">
+      <c r="T247" t="s">
         <v>1331</v>
       </c>
-      <c r="I247" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="U247" t="s">
         <v>30</v>
       </c>
       <c r="V247">
-        <v>95630</v>
+        <v>95562</v>
       </c>
     </row>
     <row r="248" spans="1:22" ht="15">
       <c r="A248" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B248" t="s">
+        <v>600</v>
+      </c>
+      <c r="C248" t="s">
+        <v>321</v>
+      </c>
+      <c r="D248" t="s">
         <v>1333</v>
       </c>
-      <c r="B248" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E248" t="s">
-        <v>256</v>
+        <v>323</v>
       </c>
       <c r="F248" t="s">
         <v>30</v>
       </c>
-      <c r="G248" t="s">
-        <v>428</v>
+      <c r="G248">
+        <v>96002</v>
       </c>
       <c r="H248" t="s">
-        <v>427</v>
+        <v>1333</v>
       </c>
       <c r="I248" t="s">
-        <v>256</v>
+        <v>323</v>
       </c>
       <c r="J248" t="s">
         <v>30</v>
       </c>
-      <c r="K248" t="s">
-        <v>428</v>
+      <c r="K248">
+        <v>96002</v>
       </c>
       <c r="L248" t="s">
-        <v>429</v>
+        <v>1334</v>
       </c>
       <c r="O248" s="1">
-        <v>38328</v>
+        <v>38418</v>
       </c>
       <c r="P248" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="Q248" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="R248" t="s">
-        <v>106</v>
+        <v>321</v>
       </c>
       <c r="S248" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="T248" t="s">
-        <v>1336</v>
+        <v>323</v>
       </c>
       <c r="U248" t="s">
         <v>30</v>
       </c>
       <c r="V248">
-        <v>92311</v>
+        <v>96001</v>
       </c>
     </row>
     <row r="249" spans="1:22" ht="15">
       <c r="A249" t="s">
         <v>1337</v>
       </c>
       <c r="B249" t="s">
-        <v>576</v>
+        <v>600</v>
       </c>
       <c r="C249" t="s">
-        <v>577</v>
+        <v>321</v>
       </c>
       <c r="D249" t="s">
-        <v>578</v>
+        <v>1333</v>
       </c>
       <c r="E249" t="s">
-        <v>579</v>
+        <v>323</v>
       </c>
       <c r="F249" t="s">
         <v>30</v>
       </c>
       <c r="G249">
-        <v>95564</v>
+        <v>96002</v>
       </c>
       <c r="H249" t="s">
-        <v>580</v>
+        <v>1333</v>
       </c>
       <c r="I249" t="s">
-        <v>579</v>
+        <v>323</v>
       </c>
       <c r="J249" t="s">
         <v>30</v>
       </c>
       <c r="K249">
-        <v>95564</v>
+        <v>96002</v>
       </c>
       <c r="L249" t="s">
-        <v>581</v>
+        <v>1334</v>
       </c>
       <c r="O249" s="1">
-        <v>38391</v>
+        <v>38418</v>
       </c>
       <c r="P249" t="s">
         <v>1338</v>
       </c>
       <c r="Q249" t="s">
         <v>1338</v>
       </c>
       <c r="R249" t="s">
-        <v>577</v>
+        <v>321</v>
       </c>
       <c r="S249" t="s">
         <v>1339</v>
       </c>
       <c r="T249" t="s">
         <v>1340</v>
       </c>
       <c r="U249" t="s">
         <v>30</v>
       </c>
       <c r="V249">
-        <v>95562</v>
+        <v>96019</v>
       </c>
     </row>
     <row r="250" spans="1:22" ht="15">
       <c r="A250" t="s">
         <v>1341</v>
       </c>
       <c r="B250" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="C250" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="D250" t="s">
-        <v>1342</v>
+        <v>1333</v>
       </c>
       <c r="E250" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F250" t="s">
         <v>30</v>
       </c>
       <c r="G250">
         <v>96002</v>
       </c>
       <c r="H250" t="s">
-        <v>1342</v>
+        <v>1333</v>
       </c>
       <c r="I250" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="J250" t="s">
         <v>30</v>
       </c>
       <c r="K250">
         <v>96002</v>
       </c>
       <c r="L250" t="s">
-        <v>1343</v>
+        <v>1334</v>
       </c>
       <c r="O250" s="1">
         <v>38418</v>
       </c>
       <c r="P250" t="s">
+        <v>1342</v>
+      </c>
+      <c r="Q250" t="s">
+        <v>1342</v>
+      </c>
+      <c r="R250" t="s">
+        <v>321</v>
+      </c>
+      <c r="S250" t="s">
+        <v>1343</v>
+      </c>
+      <c r="T250" t="s">
         <v>1344</v>
       </c>
-      <c r="Q250" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U250" t="s">
         <v>30</v>
       </c>
       <c r="V250">
-        <v>96001</v>
+        <v>96007</v>
       </c>
     </row>
     <row r="251" spans="1:22" ht="15">
       <c r="A251" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B251" t="s">
         <v>1346</v>
       </c>
-      <c r="B251" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C251" t="s">
-        <v>322</v>
+        <v>1008</v>
       </c>
       <c r="D251" t="s">
-        <v>1342</v>
+        <v>1347</v>
       </c>
       <c r="E251" t="s">
-        <v>324</v>
+        <v>1010</v>
       </c>
       <c r="F251" t="s">
         <v>30</v>
       </c>
       <c r="G251">
-        <v>96002</v>
+        <v>93307</v>
       </c>
       <c r="H251" t="s">
-        <v>1342</v>
+        <v>642</v>
       </c>
       <c r="I251" t="s">
-        <v>324</v>
+        <v>534</v>
       </c>
       <c r="J251" t="s">
         <v>30</v>
       </c>
       <c r="K251">
-        <v>96002</v>
+        <v>92335</v>
       </c>
       <c r="L251" t="s">
-        <v>1343</v>
+        <v>1348</v>
       </c>
       <c r="O251" s="1">
-        <v>38418</v>
+        <v>38436</v>
       </c>
       <c r="P251" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
       <c r="Q251" t="s">
-        <v>1347</v>
+        <v>1316</v>
       </c>
       <c r="R251" t="s">
-        <v>322</v>
+        <v>1008</v>
       </c>
       <c r="S251" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="T251" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="U251" t="s">
         <v>30</v>
       </c>
       <c r="V251">
-        <v>96019</v>
+        <v>93203</v>
       </c>
     </row>
     <row r="252" spans="1:22" ht="15">
       <c r="A252" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="B252" t="s">
-        <v>601</v>
+        <v>1289</v>
       </c>
       <c r="C252" t="s">
-        <v>322</v>
+        <v>524</v>
       </c>
       <c r="D252" t="s">
-        <v>1342</v>
+        <v>1353</v>
       </c>
       <c r="E252" t="s">
-        <v>324</v>
+        <v>1354</v>
       </c>
       <c r="F252" t="s">
         <v>30</v>
       </c>
       <c r="G252">
-        <v>96002</v>
+        <v>95667</v>
       </c>
       <c r="H252" t="s">
-        <v>1342</v>
+        <v>1353</v>
       </c>
       <c r="I252" t="s">
-        <v>324</v>
+        <v>1354</v>
       </c>
       <c r="J252" t="s">
         <v>30</v>
       </c>
       <c r="K252">
-        <v>96002</v>
+        <v>95667</v>
       </c>
       <c r="L252" t="s">
-        <v>1343</v>
+        <v>1355</v>
       </c>
       <c r="O252" s="1">
-        <v>38418</v>
+        <v>38491</v>
       </c>
       <c r="P252" t="s">
-        <v>1351</v>
+        <v>1356</v>
       </c>
       <c r="Q252" t="s">
-        <v>1351</v>
+        <v>523</v>
       </c>
       <c r="R252" t="s">
-        <v>322</v>
+        <v>524</v>
       </c>
       <c r="S252" t="s">
-        <v>1352</v>
+        <v>1357</v>
       </c>
       <c r="T252" t="s">
-        <v>1353</v>
+        <v>526</v>
       </c>
       <c r="U252" t="s">
         <v>30</v>
       </c>
       <c r="V252">
-        <v>96007</v>
+        <v>95667</v>
       </c>
     </row>
     <row r="253" spans="1:22" ht="15">
       <c r="A253" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="B253" t="s">
-        <v>1355</v>
+        <v>1359</v>
       </c>
       <c r="C253" t="s">
-        <v>1012</v>
+        <v>473</v>
       </c>
       <c r="D253" t="s">
-        <v>1356</v>
+        <v>1360</v>
       </c>
       <c r="E253" t="s">
-        <v>1014</v>
+        <v>488</v>
       </c>
       <c r="F253" t="s">
         <v>30</v>
       </c>
       <c r="G253">
-        <v>93307</v>
+        <v>93446</v>
       </c>
       <c r="H253" t="s">
-        <v>643</v>
+        <v>1361</v>
       </c>
       <c r="I253" t="s">
-        <v>535</v>
+        <v>1362</v>
       </c>
       <c r="J253" t="s">
         <v>30</v>
       </c>
       <c r="K253">
-        <v>92335</v>
+        <v>93451</v>
       </c>
       <c r="L253" t="s">
-        <v>1357</v>
+        <v>1363</v>
       </c>
       <c r="O253" s="1">
-        <v>38436</v>
+        <v>38491</v>
       </c>
       <c r="P253" t="s">
-        <v>1358</v>
+        <v>1364</v>
       </c>
       <c r="Q253" t="s">
-        <v>1325</v>
+        <v>1365</v>
       </c>
       <c r="R253" t="s">
-        <v>1012</v>
+        <v>473</v>
       </c>
       <c r="S253" t="s">
-        <v>1359</v>
+        <v>1366</v>
       </c>
       <c r="T253" t="s">
-        <v>1360</v>
+        <v>488</v>
       </c>
       <c r="U253" t="s">
         <v>30</v>
       </c>
       <c r="V253">
-        <v>93203</v>
+        <v>93446</v>
       </c>
     </row>
     <row r="254" spans="1:22" ht="15">
       <c r="A254" t="s">
-        <v>1361</v>
+        <v>1367</v>
       </c>
       <c r="B254" t="s">
-        <v>1298</v>
+        <v>600</v>
       </c>
       <c r="C254" t="s">
-        <v>525</v>
+        <v>1261</v>
       </c>
       <c r="D254" t="s">
-        <v>1362</v>
+        <v>1262</v>
       </c>
       <c r="E254" t="s">
-        <v>1363</v>
+        <v>1263</v>
       </c>
       <c r="F254" t="s">
         <v>30</v>
       </c>
       <c r="G254">
-        <v>95667</v>
+        <v>95776</v>
       </c>
       <c r="H254" t="s">
-        <v>1362</v>
+        <v>1262</v>
       </c>
       <c r="I254" t="s">
-        <v>1363</v>
+        <v>1263</v>
       </c>
       <c r="J254" t="s">
         <v>30</v>
       </c>
       <c r="K254">
-        <v>95667</v>
+        <v>95776</v>
       </c>
       <c r="L254" t="s">
-        <v>1364</v>
+        <v>1264</v>
       </c>
       <c r="O254" s="1">
-        <v>38491</v>
+        <v>38505</v>
       </c>
       <c r="P254" t="s">
-        <v>1365</v>
+        <v>1368</v>
       </c>
       <c r="Q254" t="s">
-        <v>524</v>
+        <v>1368</v>
       </c>
       <c r="R254" t="s">
-        <v>525</v>
+        <v>1261</v>
       </c>
       <c r="S254" t="s">
-        <v>1366</v>
+        <v>1369</v>
       </c>
       <c r="T254" t="s">
-        <v>527</v>
+        <v>1263</v>
       </c>
       <c r="U254" t="s">
         <v>30</v>
       </c>
       <c r="V254">
-        <v>95667</v>
+        <v>95695</v>
       </c>
     </row>
     <row r="255" spans="1:22" ht="15">
       <c r="A255" t="s">
-        <v>1367</v>
+        <v>1370</v>
       </c>
       <c r="B255" t="s">
-        <v>1368</v>
+        <v>600</v>
       </c>
       <c r="C255" t="s">
-        <v>474</v>
+        <v>74</v>
       </c>
       <c r="D255" t="s">
-        <v>1369</v>
+        <v>601</v>
       </c>
       <c r="E255" t="s">
-        <v>489</v>
+        <v>602</v>
       </c>
       <c r="F255" t="s">
         <v>30</v>
       </c>
       <c r="G255">
-        <v>93446</v>
+        <v>90810</v>
       </c>
       <c r="H255" t="s">
-        <v>1370</v>
+        <v>601</v>
       </c>
       <c r="I255" t="s">
-        <v>1371</v>
+        <v>602</v>
       </c>
       <c r="J255" t="s">
         <v>30</v>
       </c>
       <c r="K255">
-        <v>93451</v>
+        <v>90810</v>
       </c>
       <c r="L255" t="s">
-        <v>1372</v>
+        <v>603</v>
       </c>
       <c r="O255" s="1">
         <v>38491</v>
       </c>
       <c r="P255" t="s">
+        <v>1371</v>
+      </c>
+      <c r="Q255" t="s">
+        <v>1371</v>
+      </c>
+      <c r="R255" t="s">
+        <v>74</v>
+      </c>
+      <c r="S255" t="s">
+        <v>1372</v>
+      </c>
+      <c r="T255" t="s">
         <v>1373</v>
       </c>
-      <c r="Q255" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U255" t="s">
         <v>30</v>
       </c>
       <c r="V255">
-        <v>93446</v>
+        <v>90274</v>
       </c>
     </row>
     <row r="256" spans="1:22" ht="15">
       <c r="A256" t="s">
-        <v>1376</v>
+        <v>1374</v>
       </c>
       <c r="B256" t="s">
-        <v>601</v>
+        <v>703</v>
       </c>
       <c r="C256" t="s">
-        <v>1270</v>
+        <v>171</v>
       </c>
       <c r="D256" t="s">
-        <v>1271</v>
+        <v>704</v>
       </c>
       <c r="E256" t="s">
-        <v>1272</v>
+        <v>173</v>
       </c>
       <c r="F256" t="s">
         <v>30</v>
       </c>
-      <c r="G256">
-        <v>95776</v>
+      <c r="G256" t="s">
+        <v>705</v>
       </c>
       <c r="H256" t="s">
-        <v>1271</v>
+        <v>704</v>
       </c>
       <c r="I256" t="s">
-        <v>1272</v>
+        <v>173</v>
       </c>
       <c r="J256" t="s">
         <v>30</v>
       </c>
-      <c r="K256">
-        <v>95776</v>
+      <c r="K256" t="s">
+        <v>705</v>
       </c>
       <c r="L256" t="s">
-        <v>1273</v>
+        <v>706</v>
       </c>
       <c r="O256" s="1">
-        <v>38505</v>
+        <v>38512</v>
       </c>
       <c r="P256" t="s">
-        <v>1377</v>
+        <v>191</v>
       </c>
       <c r="Q256" t="s">
-        <v>1377</v>
+        <v>191</v>
       </c>
       <c r="R256" t="s">
-        <v>1270</v>
+        <v>171</v>
       </c>
       <c r="S256" t="s">
-        <v>1378</v>
+        <v>1375</v>
       </c>
       <c r="T256" t="s">
-        <v>1272</v>
+        <v>173</v>
       </c>
       <c r="U256" t="s">
         <v>30</v>
       </c>
       <c r="V256">
-        <v>95695</v>
+        <v>95112</v>
       </c>
     </row>
     <row r="257" spans="1:22" ht="15">
       <c r="A257" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B257" t="s">
+        <v>703</v>
+      </c>
+      <c r="C257" t="s">
+        <v>171</v>
+      </c>
+      <c r="D257" t="s">
+        <v>704</v>
+      </c>
+      <c r="E257" t="s">
+        <v>173</v>
+      </c>
+      <c r="F257" t="s">
+        <v>30</v>
+      </c>
+      <c r="G257" t="s">
+        <v>705</v>
+      </c>
+      <c r="H257" t="s">
+        <v>704</v>
+      </c>
+      <c r="I257" t="s">
+        <v>173</v>
+      </c>
+      <c r="J257" t="s">
+        <v>30</v>
+      </c>
+      <c r="K257" t="s">
+        <v>705</v>
+      </c>
+      <c r="L257" t="s">
+        <v>706</v>
+      </c>
+      <c r="O257" s="1">
+        <v>38512</v>
+      </c>
+      <c r="P257" t="s">
+        <v>1377</v>
+      </c>
+      <c r="Q257" t="s">
+        <v>1377</v>
+      </c>
+      <c r="R257" t="s">
+        <v>148</v>
+      </c>
+      <c r="S257" t="s">
+        <v>1378</v>
+      </c>
+      <c r="T257" t="s">
         <v>1379</v>
       </c>
-      <c r="B257" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="U257" t="s">
         <v>30</v>
       </c>
       <c r="V257">
-        <v>90274</v>
+        <v>94028</v>
       </c>
     </row>
     <row r="258" spans="1:22" ht="15">
       <c r="A258" t="s">
-        <v>1383</v>
+        <v>1380</v>
       </c>
       <c r="B258" t="s">
-        <v>704</v>
+        <v>1289</v>
       </c>
       <c r="C258" t="s">
         <v>171</v>
       </c>
       <c r="D258" t="s">
-        <v>705</v>
+        <v>1381</v>
       </c>
       <c r="E258" t="s">
         <v>173</v>
       </c>
       <c r="F258" t="s">
         <v>30</v>
       </c>
-      <c r="G258" t="s">
-        <v>706</v>
+      <c r="G258">
+        <v>95112</v>
       </c>
       <c r="H258" t="s">
-        <v>705</v>
+        <v>1381</v>
       </c>
       <c r="I258" t="s">
         <v>173</v>
       </c>
       <c r="J258" t="s">
         <v>30</v>
       </c>
-      <c r="K258" t="s">
-        <v>706</v>
+      <c r="K258">
+        <v>95112</v>
       </c>
       <c r="L258" t="s">
-        <v>707</v>
+        <v>1382</v>
       </c>
       <c r="O258" s="1">
-        <v>38512</v>
+        <v>38518</v>
       </c>
       <c r="P258" t="s">
-        <v>191</v>
+        <v>1383</v>
       </c>
       <c r="Q258" t="s">
-        <v>191</v>
+        <v>1383</v>
       </c>
       <c r="R258" t="s">
         <v>171</v>
       </c>
       <c r="S258" t="s">
         <v>1384</v>
       </c>
       <c r="T258" t="s">
         <v>173</v>
       </c>
       <c r="U258" t="s">
         <v>30</v>
       </c>
       <c r="V258">
-        <v>95112</v>
+        <v>95113</v>
       </c>
     </row>
     <row r="259" spans="1:22" ht="15">
       <c r="A259" t="s">
         <v>1385</v>
       </c>
       <c r="B259" t="s">
-        <v>704</v>
+        <v>433</v>
       </c>
       <c r="C259" t="s">
-        <v>171</v>
+        <v>434</v>
       </c>
       <c r="D259" t="s">
-        <v>705</v>
+        <v>435</v>
       </c>
       <c r="E259" t="s">
-        <v>173</v>
+        <v>436</v>
       </c>
       <c r="F259" t="s">
         <v>30</v>
       </c>
       <c r="G259" t="s">
-        <v>706</v>
+        <v>437</v>
       </c>
       <c r="H259" t="s">
-        <v>705</v>
+        <v>435</v>
       </c>
       <c r="I259" t="s">
-        <v>173</v>
+        <v>436</v>
       </c>
       <c r="J259" t="s">
         <v>30</v>
       </c>
       <c r="K259" t="s">
-        <v>706</v>
+        <v>437</v>
       </c>
       <c r="L259" t="s">
-        <v>707</v>
+        <v>438</v>
       </c>
       <c r="O259" s="1">
-        <v>38512</v>
+        <v>38525</v>
       </c>
       <c r="P259" t="s">
         <v>1386</v>
       </c>
       <c r="Q259" t="s">
-        <v>1386</v>
+        <v>412</v>
       </c>
       <c r="R259" t="s">
-        <v>148</v>
+        <v>256</v>
       </c>
       <c r="S259" t="s">
-        <v>1387</v>
+        <v>413</v>
       </c>
       <c r="T259" t="s">
-        <v>1388</v>
+        <v>256</v>
       </c>
       <c r="U259" t="s">
         <v>30</v>
       </c>
       <c r="V259">
-        <v>94028</v>
+        <v>92502</v>
       </c>
     </row>
     <row r="260" spans="1:22" ht="15">
       <c r="A260" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B260" t="s">
+        <v>433</v>
+      </c>
+      <c r="C260" t="s">
+        <v>434</v>
+      </c>
+      <c r="D260" t="s">
+        <v>435</v>
+      </c>
+      <c r="E260" t="s">
+        <v>436</v>
+      </c>
+      <c r="F260" t="s">
+        <v>30</v>
+      </c>
+      <c r="G260" t="s">
+        <v>437</v>
+      </c>
+      <c r="H260" t="s">
+        <v>435</v>
+      </c>
+      <c r="I260" t="s">
+        <v>436</v>
+      </c>
+      <c r="J260" t="s">
+        <v>30</v>
+      </c>
+      <c r="K260" t="s">
+        <v>437</v>
+      </c>
+      <c r="L260" t="s">
+        <v>438</v>
+      </c>
+      <c r="O260" s="1">
+        <v>38551</v>
+      </c>
+      <c r="P260" t="s">
+        <v>1388</v>
+      </c>
+      <c r="Q260" t="s">
+        <v>1388</v>
+      </c>
+      <c r="R260" t="s">
+        <v>256</v>
+      </c>
+      <c r="S260" t="s">
         <v>1389</v>
       </c>
-      <c r="B260" t="s">
-[...5 lines deleted...]
-      <c r="D260" t="s">
+      <c r="T260" t="s">
         <v>1390</v>
       </c>
-      <c r="E260" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="U260" t="s">
         <v>30</v>
       </c>
       <c r="V260">
-        <v>95113</v>
+        <v>92320</v>
       </c>
     </row>
     <row r="261" spans="1:22" ht="15">
       <c r="A261" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B261" t="s">
+        <v>982</v>
+      </c>
+      <c r="C261" t="s">
+        <v>265</v>
+      </c>
+      <c r="D261" t="s">
+        <v>983</v>
+      </c>
+      <c r="E261" t="s">
+        <v>888</v>
+      </c>
+      <c r="F261" t="s">
+        <v>30</v>
+      </c>
+      <c r="G261">
+        <v>93458</v>
+      </c>
+      <c r="H261" t="s">
+        <v>379</v>
+      </c>
+      <c r="I261" t="s">
+        <v>380</v>
+      </c>
+      <c r="J261" t="s">
+        <v>30</v>
+      </c>
+      <c r="K261">
+        <v>91706</v>
+      </c>
+      <c r="L261" t="s">
+        <v>984</v>
+      </c>
+      <c r="O261" s="1">
+        <v>38560</v>
+      </c>
+      <c r="P261" t="s">
+        <v>1392</v>
+      </c>
+      <c r="Q261" t="s">
+        <v>1392</v>
+      </c>
+      <c r="R261" t="s">
+        <v>265</v>
+      </c>
+      <c r="S261" t="s">
+        <v>1393</v>
+      </c>
+      <c r="T261" t="s">
         <v>1394</v>
       </c>
-      <c r="B261" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="U261" t="s">
         <v>30</v>
       </c>
       <c r="V261">
-        <v>92502</v>
+        <v>93437</v>
       </c>
     </row>
     <row r="262" spans="1:22" ht="15">
       <c r="A262" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B262" t="s">
+        <v>355</v>
+      </c>
+      <c r="C262" t="s">
+        <v>52</v>
+      </c>
+      <c r="D262" t="s">
+        <v>356</v>
+      </c>
+      <c r="E262" t="s">
+        <v>357</v>
+      </c>
+      <c r="F262" t="s">
+        <v>30</v>
+      </c>
+      <c r="G262">
+        <v>94806</v>
+      </c>
+      <c r="H262" t="s">
+        <v>358</v>
+      </c>
+      <c r="I262" t="s">
+        <v>357</v>
+      </c>
+      <c r="J262" t="s">
+        <v>30</v>
+      </c>
+      <c r="K262">
+        <v>94804</v>
+      </c>
+      <c r="L262" t="s">
+        <v>359</v>
+      </c>
+      <c r="O262" s="1">
+        <v>38546</v>
+      </c>
+      <c r="P262" t="s">
         <v>1396</v>
       </c>
-      <c r="B262" t="s">
-[...35 lines deleted...]
-      <c r="P262" t="s">
+      <c r="Q262" t="s">
+        <v>1396</v>
+      </c>
+      <c r="R262" t="s">
+        <v>27</v>
+      </c>
+      <c r="S262" t="s">
         <v>1397</v>
       </c>
-      <c r="Q262" t="s">
-[...5 lines deleted...]
-      <c r="S262" t="s">
+      <c r="T262" t="s">
         <v>1398</v>
       </c>
-      <c r="T262" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U262" t="s">
         <v>30</v>
       </c>
       <c r="V262">
-        <v>92320</v>
+        <v>94611</v>
       </c>
     </row>
     <row r="263" spans="1:22" ht="15">
       <c r="A263" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B263" t="s">
+        <v>355</v>
+      </c>
+      <c r="C263" t="s">
+        <v>52</v>
+      </c>
+      <c r="D263" t="s">
+        <v>356</v>
+      </c>
+      <c r="E263" t="s">
+        <v>357</v>
+      </c>
+      <c r="F263" t="s">
+        <v>30</v>
+      </c>
+      <c r="G263">
+        <v>94806</v>
+      </c>
+      <c r="H263" t="s">
+        <v>358</v>
+      </c>
+      <c r="I263" t="s">
+        <v>357</v>
+      </c>
+      <c r="J263" t="s">
+        <v>30</v>
+      </c>
+      <c r="K263">
+        <v>94804</v>
+      </c>
+      <c r="L263" t="s">
+        <v>359</v>
+      </c>
+      <c r="O263" s="1">
+        <v>38546</v>
+      </c>
+      <c r="P263" t="s">
         <v>1400</v>
       </c>
-      <c r="B263" t="s">
-[...35 lines deleted...]
-      <c r="P263" t="s">
+      <c r="Q263" t="s">
+        <v>1400</v>
+      </c>
+      <c r="R263" t="s">
+        <v>52</v>
+      </c>
+      <c r="S263" t="s">
         <v>1401</v>
       </c>
-      <c r="Q263" t="s">
-[...5 lines deleted...]
-      <c r="S263" t="s">
+      <c r="T263" t="s">
         <v>1402</v>
       </c>
-      <c r="T263" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U263" t="s">
         <v>30</v>
       </c>
       <c r="V263">
-        <v>93437</v>
+        <v>94572</v>
       </c>
     </row>
     <row r="264" spans="1:22" ht="15">
       <c r="A264" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B264" t="s">
         <v>1404</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="C264" t="s">
         <v>52</v>
       </c>
       <c r="D264" t="s">
+        <v>356</v>
+      </c>
+      <c r="E264" t="s">
         <v>357</v>
       </c>
-      <c r="E264" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F264" t="s">
         <v>30</v>
       </c>
       <c r="G264">
-        <v>94806</v>
+        <v>94804</v>
       </c>
       <c r="H264" t="s">
-        <v>359</v>
+        <v>1405</v>
       </c>
       <c r="I264" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="J264" t="s">
         <v>30</v>
       </c>
       <c r="K264">
         <v>94804</v>
       </c>
       <c r="L264" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="O264" s="1">
         <v>38546</v>
       </c>
       <c r="P264" t="s">
-        <v>1405</v>
+        <v>374</v>
       </c>
       <c r="Q264" t="s">
-        <v>1405</v>
+        <v>374</v>
       </c>
       <c r="R264" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="S264" t="s">
-        <v>1406</v>
+        <v>375</v>
       </c>
       <c r="T264" t="s">
-        <v>1407</v>
+        <v>376</v>
       </c>
       <c r="U264" t="s">
         <v>30</v>
       </c>
       <c r="V264">
-        <v>94611</v>
+        <v>94553</v>
       </c>
     </row>
     <row r="265" spans="1:22" ht="15">
       <c r="A265" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B265" t="s">
+        <v>433</v>
+      </c>
+      <c r="C265" t="s">
+        <v>434</v>
+      </c>
+      <c r="D265" t="s">
+        <v>435</v>
+      </c>
+      <c r="E265" t="s">
+        <v>436</v>
+      </c>
+      <c r="F265" t="s">
+        <v>30</v>
+      </c>
+      <c r="G265" t="s">
+        <v>437</v>
+      </c>
+      <c r="H265" t="s">
+        <v>435</v>
+      </c>
+      <c r="I265" t="s">
+        <v>436</v>
+      </c>
+      <c r="J265" t="s">
+        <v>30</v>
+      </c>
+      <c r="K265" t="s">
+        <v>437</v>
+      </c>
+      <c r="L265" t="s">
+        <v>438</v>
+      </c>
+      <c r="O265" s="1">
+        <v>38615</v>
+      </c>
+      <c r="P265" t="s">
+        <v>1407</v>
+      </c>
+      <c r="Q265" t="s">
+        <v>1407</v>
+      </c>
+      <c r="R265" t="s">
+        <v>74</v>
+      </c>
+      <c r="S265" t="s">
         <v>1408</v>
       </c>
-      <c r="B265" t="s">
-[...35 lines deleted...]
-      <c r="P265" t="s">
+      <c r="T265" t="s">
         <v>1409</v>
       </c>
-      <c r="Q265" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U265" t="s">
         <v>30</v>
       </c>
       <c r="V265">
-        <v>94572</v>
+        <v>90706</v>
       </c>
     </row>
     <row r="266" spans="1:22" ht="15">
       <c r="A266" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B266" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D266" t="s">
         <v>1412</v>
       </c>
-      <c r="B266" t="s">
+      <c r="E266" t="s">
+        <v>1082</v>
+      </c>
+      <c r="F266" t="s">
+        <v>30</v>
+      </c>
+      <c r="G266">
+        <v>94558</v>
+      </c>
+      <c r="H266" t="s">
         <v>1413</v>
       </c>
-      <c r="C266" t="s">
-[...14 lines deleted...]
-      <c r="H266" t="s">
+      <c r="I266" t="s">
+        <v>1082</v>
+      </c>
+      <c r="J266" t="s">
+        <v>30</v>
+      </c>
+      <c r="K266" t="s">
         <v>1414</v>
       </c>
-      <c r="I266" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L266" t="s">
-        <v>360</v>
+        <v>1415</v>
       </c>
       <c r="O266" s="1">
-        <v>38546</v>
+        <v>38644</v>
       </c>
       <c r="P266" t="s">
-        <v>375</v>
+        <v>1416</v>
       </c>
       <c r="Q266" t="s">
-        <v>375</v>
+        <v>1416</v>
       </c>
       <c r="R266" t="s">
-        <v>52</v>
+        <v>1082</v>
       </c>
       <c r="S266" t="s">
-        <v>376</v>
+        <v>1417</v>
       </c>
       <c r="T266" t="s">
-        <v>377</v>
+        <v>1082</v>
       </c>
       <c r="U266" t="s">
         <v>30</v>
       </c>
       <c r="V266">
-        <v>94553</v>
+        <v>94559</v>
       </c>
     </row>
     <row r="267" spans="1:22" ht="15">
       <c r="A267" t="s">
-        <v>1415</v>
+        <v>1418</v>
       </c>
       <c r="B267" t="s">
-        <v>434</v>
+        <v>1419</v>
       </c>
       <c r="C267" t="s">
-        <v>435</v>
+        <v>1082</v>
       </c>
       <c r="D267" t="s">
-        <v>436</v>
+        <v>1412</v>
       </c>
       <c r="E267" t="s">
-        <v>437</v>
+        <v>1082</v>
       </c>
       <c r="F267" t="s">
         <v>30</v>
       </c>
-      <c r="G267" t="s">
-        <v>438</v>
+      <c r="G267">
+        <v>94558</v>
       </c>
       <c r="H267" t="s">
-        <v>436</v>
+        <v>1420</v>
       </c>
       <c r="I267" t="s">
-        <v>437</v>
+        <v>1082</v>
       </c>
       <c r="J267" t="s">
         <v>30</v>
       </c>
-      <c r="K267" t="s">
-        <v>438</v>
+      <c r="K267">
+        <v>94559</v>
       </c>
       <c r="L267" t="s">
-        <v>439</v>
+        <v>1421</v>
       </c>
       <c r="O267" s="1">
-        <v>38615</v>
+        <v>38644</v>
       </c>
       <c r="P267" t="s">
-        <v>1416</v>
+        <v>1422</v>
       </c>
       <c r="Q267" t="s">
-        <v>1416</v>
+        <v>1423</v>
       </c>
       <c r="R267" t="s">
-        <v>74</v>
+        <v>1082</v>
       </c>
       <c r="S267" t="s">
-        <v>1417</v>
+        <v>1088</v>
       </c>
       <c r="T267" t="s">
-        <v>1418</v>
+        <v>1082</v>
       </c>
       <c r="U267" t="s">
         <v>30</v>
       </c>
       <c r="V267">
-        <v>90706</v>
+        <v>94559</v>
       </c>
     </row>
     <row r="268" spans="1:22" ht="15">
       <c r="A268" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="B268" t="s">
-        <v>1420</v>
+        <v>1425</v>
       </c>
       <c r="C268" t="s">
-        <v>1091</v>
+        <v>950</v>
       </c>
       <c r="D268" t="s">
-        <v>1421</v>
+        <v>1426</v>
       </c>
       <c r="E268" t="s">
-        <v>1091</v>
+        <v>950</v>
       </c>
       <c r="F268" t="s">
         <v>30</v>
       </c>
       <c r="G268">
-        <v>94558</v>
+        <v>93722</v>
       </c>
       <c r="H268" t="s">
-        <v>1422</v>
+        <v>1426</v>
       </c>
       <c r="I268" t="s">
-        <v>1091</v>
+        <v>950</v>
       </c>
       <c r="J268" t="s">
         <v>30</v>
       </c>
-      <c r="K268" t="s">
-        <v>1423</v>
+      <c r="K268">
+        <v>93722</v>
       </c>
       <c r="L268" t="s">
-        <v>1424</v>
+        <v>1427</v>
       </c>
       <c r="O268" s="1">
-        <v>38644</v>
+        <v>38691</v>
       </c>
       <c r="P268" t="s">
-        <v>1425</v>
+        <v>1018</v>
       </c>
       <c r="Q268" t="s">
-        <v>1425</v>
+        <v>1019</v>
       </c>
       <c r="R268" t="s">
-        <v>1091</v>
+        <v>950</v>
       </c>
       <c r="S268" t="s">
-        <v>1426</v>
+        <v>1020</v>
       </c>
       <c r="T268" t="s">
-        <v>1091</v>
+        <v>950</v>
       </c>
       <c r="U268" t="s">
         <v>30</v>
       </c>
       <c r="V268">
-        <v>94559</v>
+        <v>93721</v>
       </c>
     </row>
     <row r="269" spans="1:22" ht="15">
       <c r="A269" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="B269" t="s">
-        <v>1428</v>
+        <v>433</v>
       </c>
       <c r="C269" t="s">
-        <v>1091</v>
+        <v>434</v>
       </c>
       <c r="D269" t="s">
-        <v>1421</v>
+        <v>435</v>
       </c>
       <c r="E269" t="s">
-        <v>1091</v>
+        <v>436</v>
       </c>
       <c r="F269" t="s">
         <v>30</v>
       </c>
-      <c r="G269">
-        <v>94558</v>
+      <c r="G269" t="s">
+        <v>437</v>
       </c>
       <c r="H269" t="s">
+        <v>435</v>
+      </c>
+      <c r="I269" t="s">
+        <v>436</v>
+      </c>
+      <c r="J269" t="s">
+        <v>30</v>
+      </c>
+      <c r="K269" t="s">
+        <v>437</v>
+      </c>
+      <c r="L269" t="s">
+        <v>438</v>
+      </c>
+      <c r="O269" s="1">
+        <v>38741</v>
+      </c>
+      <c r="P269" t="s">
         <v>1429</v>
       </c>
-      <c r="I269" t="s">
-[...8 lines deleted...]
-      <c r="L269" t="s">
+      <c r="Q269" t="s">
+        <v>1429</v>
+      </c>
+      <c r="R269" t="s">
+        <v>434</v>
+      </c>
+      <c r="S269" t="s">
         <v>1430</v>
       </c>
-      <c r="O269" s="1">
-[...2 lines deleted...]
-      <c r="P269" t="s">
+      <c r="T269" t="s">
         <v>1431</v>
       </c>
-      <c r="Q269" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U269" t="s">
         <v>30</v>
       </c>
       <c r="V269">
-        <v>94559</v>
+        <v>92688</v>
       </c>
     </row>
     <row r="270" spans="1:22" ht="15">
       <c r="A270" t="s">
-        <v>1433</v>
+        <v>1432</v>
       </c>
       <c r="B270" t="s">
-        <v>1434</v>
+        <v>1425</v>
       </c>
       <c r="C270" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D270" t="s">
-        <v>1435</v>
+        <v>1426</v>
       </c>
       <c r="E270" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="F270" t="s">
         <v>30</v>
       </c>
       <c r="G270">
         <v>93722</v>
       </c>
       <c r="H270" t="s">
-        <v>1435</v>
+        <v>1426</v>
       </c>
       <c r="I270" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J270" t="s">
         <v>30</v>
       </c>
       <c r="K270">
         <v>93722</v>
       </c>
       <c r="L270" t="s">
+        <v>1427</v>
+      </c>
+      <c r="O270" s="1">
+        <v>38720</v>
+      </c>
+      <c r="P270" t="s">
+        <v>1433</v>
+      </c>
+      <c r="Q270" t="s">
+        <v>1434</v>
+      </c>
+      <c r="R270" t="s">
+        <v>950</v>
+      </c>
+      <c r="S270" t="s">
+        <v>1435</v>
+      </c>
+      <c r="T270" t="s">
         <v>1436</v>
       </c>
-      <c r="O270" s="1">
-[...16 lines deleted...]
-      </c>
       <c r="U270" t="s">
         <v>30</v>
       </c>
       <c r="V270">
-        <v>93721</v>
+        <v>93611</v>
       </c>
     </row>
     <row r="271" spans="1:22" ht="15">
       <c r="A271" t="s">
         <v>1437</v>
       </c>
       <c r="B271" t="s">
-        <v>434</v>
+        <v>600</v>
       </c>
       <c r="C271" t="s">
-        <v>435</v>
+        <v>256</v>
       </c>
       <c r="D271" t="s">
-        <v>436</v>
+        <v>770</v>
       </c>
       <c r="E271" t="s">
-        <v>437</v>
+        <v>771</v>
       </c>
       <c r="F271" t="s">
         <v>30</v>
       </c>
-      <c r="G271" t="s">
-        <v>438</v>
+      <c r="G271">
+        <v>92879</v>
       </c>
       <c r="H271" t="s">
-        <v>436</v>
+        <v>770</v>
       </c>
       <c r="I271" t="s">
-        <v>437</v>
+        <v>771</v>
       </c>
       <c r="J271" t="s">
         <v>30</v>
       </c>
-      <c r="K271" t="s">
-        <v>438</v>
+      <c r="K271">
+        <v>92879</v>
       </c>
       <c r="L271" t="s">
-        <v>439</v>
+        <v>772</v>
       </c>
       <c r="O271" s="1">
-        <v>38741</v>
+        <v>38740</v>
       </c>
       <c r="P271" t="s">
         <v>1438</v>
       </c>
       <c r="Q271" t="s">
         <v>1438</v>
       </c>
       <c r="R271" t="s">
-        <v>435</v>
+        <v>256</v>
       </c>
       <c r="S271" t="s">
         <v>1439</v>
       </c>
       <c r="T271" t="s">
         <v>1440</v>
       </c>
       <c r="U271" t="s">
         <v>30</v>
       </c>
       <c r="V271">
-        <v>92688</v>
+        <v>92562</v>
       </c>
     </row>
     <row r="272" spans="1:22" ht="15">
       <c r="A272" t="s">
         <v>1441</v>
       </c>
       <c r="B272" t="s">
-        <v>1434</v>
+        <v>1442</v>
       </c>
       <c r="C272" t="s">
-        <v>951</v>
+        <v>416</v>
       </c>
       <c r="D272" t="s">
-        <v>1435</v>
+        <v>649</v>
       </c>
       <c r="E272" t="s">
-        <v>951</v>
+        <v>650</v>
       </c>
       <c r="F272" t="s">
         <v>30</v>
       </c>
       <c r="G272">
-        <v>93722</v>
+        <v>94589</v>
       </c>
       <c r="H272" t="s">
-        <v>1435</v>
+        <v>649</v>
       </c>
       <c r="I272" t="s">
-        <v>951</v>
+        <v>650</v>
       </c>
       <c r="J272" t="s">
         <v>30</v>
       </c>
       <c r="K272">
-        <v>93722</v>
+        <v>94589</v>
       </c>
       <c r="L272" t="s">
-        <v>1436</v>
+        <v>1443</v>
       </c>
       <c r="O272" s="1">
-        <v>38720</v>
+        <v>38764</v>
       </c>
       <c r="P272" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="Q272" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="R272" t="s">
-        <v>951</v>
+        <v>1082</v>
       </c>
       <c r="S272" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="T272" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="U272" t="s">
         <v>30</v>
       </c>
       <c r="V272">
-        <v>93611</v>
+        <v>94503</v>
       </c>
     </row>
     <row r="273" spans="1:22" ht="15">
       <c r="A273" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="B273" t="s">
-        <v>601</v>
+        <v>415</v>
       </c>
       <c r="C273" t="s">
-        <v>256</v>
+        <v>416</v>
       </c>
       <c r="D273" t="s">
-        <v>771</v>
+        <v>417</v>
       </c>
       <c r="E273" t="s">
-        <v>772</v>
+        <v>418</v>
       </c>
       <c r="F273" t="s">
         <v>30</v>
       </c>
       <c r="G273">
-        <v>92879</v>
+        <v>94533</v>
       </c>
       <c r="H273" t="s">
-        <v>771</v>
+        <v>419</v>
       </c>
       <c r="I273" t="s">
-        <v>772</v>
+        <v>418</v>
       </c>
       <c r="J273" t="s">
         <v>30</v>
       </c>
       <c r="K273">
-        <v>92879</v>
+        <v>94533</v>
       </c>
       <c r="L273" t="s">
-        <v>773</v>
+        <v>420</v>
       </c>
       <c r="O273" s="1">
-        <v>38740</v>
+        <v>38736</v>
       </c>
       <c r="P273" t="s">
-        <v>1447</v>
+        <v>946</v>
       </c>
       <c r="Q273" t="s">
-        <v>1447</v>
+        <v>946</v>
       </c>
       <c r="R273" t="s">
-        <v>256</v>
+        <v>416</v>
       </c>
       <c r="S273" t="s">
-        <v>1448</v>
+        <v>947</v>
       </c>
       <c r="T273" t="s">
-        <v>1449</v>
+        <v>418</v>
       </c>
       <c r="U273" t="s">
         <v>30</v>
       </c>
       <c r="V273">
-        <v>92562</v>
+        <v>94533</v>
       </c>
     </row>
     <row r="274" spans="1:22" ht="15">
       <c r="A274" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B274" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C274" t="s">
+        <v>350</v>
+      </c>
+      <c r="D274" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E274" t="s">
         <v>1450</v>
       </c>
-      <c r="B274" t="s">
+      <c r="F274" t="s">
+        <v>30</v>
+      </c>
+      <c r="G274">
+        <v>95670</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1449</v>
+      </c>
+      <c r="I274" t="s">
+        <v>1450</v>
+      </c>
+      <c r="J274" t="s">
+        <v>30</v>
+      </c>
+      <c r="K274">
+        <v>95670</v>
+      </c>
+      <c r="L274" t="s">
         <v>1451</v>
       </c>
-      <c r="C274" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="O274" s="1">
-        <v>38764</v>
+        <v>38741</v>
       </c>
       <c r="P274" t="s">
-        <v>1453</v>
+        <v>1043</v>
       </c>
       <c r="Q274" t="s">
-        <v>1453</v>
+        <v>1043</v>
       </c>
       <c r="R274" t="s">
-        <v>1091</v>
+        <v>350</v>
       </c>
       <c r="S274" t="s">
-        <v>1454</v>
+        <v>1044</v>
       </c>
       <c r="T274" t="s">
-        <v>1455</v>
+        <v>350</v>
       </c>
       <c r="U274" t="s">
         <v>30</v>
       </c>
       <c r="V274">
-        <v>94503</v>
+        <v>95827</v>
       </c>
     </row>
     <row r="275" spans="1:22" ht="15">
       <c r="A275" t="s">
-        <v>1456</v>
+        <v>1452</v>
       </c>
       <c r="B275" t="s">
-        <v>416</v>
+        <v>655</v>
       </c>
       <c r="C275" t="s">
-        <v>417</v>
+        <v>74</v>
       </c>
       <c r="D275" t="s">
-        <v>418</v>
+        <v>656</v>
       </c>
       <c r="E275" t="s">
-        <v>419</v>
+        <v>623</v>
       </c>
       <c r="F275" t="s">
         <v>30</v>
       </c>
       <c r="G275">
-        <v>94533</v>
+        <v>91748</v>
       </c>
       <c r="H275" t="s">
-        <v>420</v>
+        <v>656</v>
       </c>
       <c r="I275" t="s">
-        <v>419</v>
+        <v>623</v>
       </c>
       <c r="J275" t="s">
         <v>30</v>
       </c>
       <c r="K275">
-        <v>94533</v>
+        <v>91748</v>
       </c>
       <c r="L275" t="s">
-        <v>421</v>
+        <v>657</v>
       </c>
       <c r="O275" s="1">
-        <v>38736</v>
+        <v>38798</v>
       </c>
       <c r="P275" t="s">
-        <v>947</v>
+        <v>1453</v>
       </c>
       <c r="Q275" t="s">
-        <v>947</v>
+        <v>1453</v>
       </c>
       <c r="R275" t="s">
-        <v>417</v>
+        <v>74</v>
       </c>
       <c r="S275" t="s">
-        <v>948</v>
+        <v>1454</v>
       </c>
       <c r="T275" t="s">
-        <v>419</v>
+        <v>1455</v>
       </c>
       <c r="U275" t="s">
         <v>30</v>
       </c>
       <c r="V275">
-        <v>94533</v>
+        <v>91789</v>
       </c>
     </row>
     <row r="276" spans="1:22" ht="15">
       <c r="A276" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B276" t="s">
+        <v>655</v>
+      </c>
+      <c r="C276" t="s">
+        <v>74</v>
+      </c>
+      <c r="D276" t="s">
+        <v>656</v>
+      </c>
+      <c r="E276" t="s">
+        <v>623</v>
+      </c>
+      <c r="F276" t="s">
+        <v>30</v>
+      </c>
+      <c r="G276">
+        <v>91748</v>
+      </c>
+      <c r="H276" t="s">
+        <v>656</v>
+      </c>
+      <c r="I276" t="s">
+        <v>623</v>
+      </c>
+      <c r="J276" t="s">
+        <v>30</v>
+      </c>
+      <c r="K276">
+        <v>91748</v>
+      </c>
+      <c r="L276" t="s">
+        <v>657</v>
+      </c>
+      <c r="O276" s="1">
+        <v>38798</v>
+      </c>
+      <c r="P276" t="s">
         <v>1457</v>
       </c>
-      <c r="B276" t="s">
-[...5 lines deleted...]
-      <c r="D276" t="s">
+      <c r="Q276" t="s">
+        <v>1457</v>
+      </c>
+      <c r="R276" t="s">
+        <v>74</v>
+      </c>
+      <c r="S276" t="s">
         <v>1458</v>
       </c>
-      <c r="E276" t="s">
+      <c r="T276" t="s">
         <v>1459</v>
       </c>
-      <c r="F276" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="U276" t="s">
         <v>30</v>
       </c>
       <c r="V276">
-        <v>95827</v>
+        <v>91731</v>
       </c>
     </row>
     <row r="277" spans="1:22" ht="15">
       <c r="A277" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B277" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C277" t="s">
+        <v>350</v>
+      </c>
+      <c r="D277" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E277" t="s">
+        <v>1450</v>
+      </c>
+      <c r="F277" t="s">
+        <v>30</v>
+      </c>
+      <c r="G277">
+        <v>95670</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1449</v>
+      </c>
+      <c r="I277" t="s">
+        <v>1450</v>
+      </c>
+      <c r="J277" t="s">
+        <v>30</v>
+      </c>
+      <c r="K277">
+        <v>95670</v>
+      </c>
+      <c r="L277" t="s">
+        <v>1451</v>
+      </c>
+      <c r="O277" s="1">
+        <v>38804</v>
+      </c>
+      <c r="P277" t="s">
+        <v>1043</v>
+      </c>
+      <c r="Q277" t="s">
+        <v>1043</v>
+      </c>
+      <c r="R277" t="s">
+        <v>350</v>
+      </c>
+      <c r="S277" t="s">
+        <v>1044</v>
+      </c>
+      <c r="T277" t="s">
+        <v>350</v>
+      </c>
+      <c r="U277" t="s">
+        <v>30</v>
+      </c>
+      <c r="V277">
+        <v>95827</v>
+      </c>
+    </row>
+    <row r="278" spans="1:23" ht="15">
+      <c r="A278" t="s">
         <v>1461</v>
       </c>
-      <c r="B277" t="s">
-[...35 lines deleted...]
-      <c r="P277" t="s">
+      <c r="B278" t="s">
         <v>1462</v>
       </c>
-      <c r="Q277" t="s">
+      <c r="C278" t="s">
+        <v>292</v>
+      </c>
+      <c r="D278" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E278" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F278" t="s">
+        <v>30</v>
+      </c>
+      <c r="G278">
+        <v>93257</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1465</v>
+      </c>
+      <c r="I278" t="s">
+        <v>1464</v>
+      </c>
+      <c r="J278" t="s">
+        <v>30</v>
+      </c>
+      <c r="K278">
+        <v>93257</v>
+      </c>
+      <c r="L278" t="s">
+        <v>1466</v>
+      </c>
+      <c r="O278" s="1">
+        <v>38813</v>
+      </c>
+      <c r="P278" t="s">
         <v>1462</v>
       </c>
-      <c r="R277" t="s">
-[...5 lines deleted...]
-      <c r="T277" t="s">
+      <c r="Q278" t="s">
+        <v>1462</v>
+      </c>
+      <c r="R278" t="s">
+        <v>292</v>
+      </c>
+      <c r="S278" t="s">
+        <v>1465</v>
+      </c>
+      <c r="T278" t="s">
         <v>1464</v>
       </c>
-      <c r="U277" t="s">
-[...46 lines deleted...]
-      <c r="P278" t="s">
+      <c r="U278" t="s">
+        <v>30</v>
+      </c>
+      <c r="V278">
+        <v>93257</v>
+      </c>
+      <c r="W278" t="s">
         <v>1466</v>
-      </c>
-[...16 lines deleted...]
-        <v>91731</v>
       </c>
     </row>
     <row r="279" spans="1:22" ht="15">
       <c r="A279" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B279" t="s">
+        <v>600</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E279" t="s">
+        <v>1263</v>
+      </c>
+      <c r="F279" t="s">
+        <v>30</v>
+      </c>
+      <c r="G279">
+        <v>95776</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1262</v>
+      </c>
+      <c r="I279" t="s">
+        <v>1263</v>
+      </c>
+      <c r="J279" t="s">
+        <v>30</v>
+      </c>
+      <c r="K279">
+        <v>95776</v>
+      </c>
+      <c r="L279" t="s">
+        <v>1264</v>
+      </c>
+      <c r="O279" s="1">
+        <v>38867</v>
+      </c>
+      <c r="P279" t="s">
+        <v>1468</v>
+      </c>
+      <c r="Q279" t="s">
+        <v>1468</v>
+      </c>
+      <c r="R279" t="s">
+        <v>1261</v>
+      </c>
+      <c r="S279" t="s">
         <v>1469</v>
       </c>
-      <c r="B279" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="T279" t="s">
-        <v>351</v>
+        <v>1470</v>
       </c>
       <c r="U279" t="s">
         <v>30</v>
       </c>
       <c r="V279">
-        <v>95827</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:23" ht="15">
+        <v>95694</v>
+      </c>
+    </row>
+    <row r="280" spans="1:22" ht="15">
       <c r="A280" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="B280" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="C280" t="s">
-        <v>292</v>
+        <v>950</v>
       </c>
       <c r="D280" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="E280" t="s">
-        <v>1473</v>
+        <v>950</v>
       </c>
       <c r="F280" t="s">
         <v>30</v>
       </c>
       <c r="G280">
-        <v>93257</v>
+        <v>93725</v>
       </c>
       <c r="H280" t="s">
         <v>1474</v>
       </c>
       <c r="I280" t="s">
-        <v>1473</v>
+        <v>950</v>
       </c>
       <c r="J280" t="s">
         <v>30</v>
       </c>
       <c r="K280">
-        <v>93257</v>
+        <v>93709</v>
       </c>
       <c r="L280" t="s">
         <v>1475</v>
       </c>
       <c r="O280" s="1">
-        <v>38813</v>
+        <v>38868</v>
       </c>
       <c r="P280" t="s">
-        <v>1471</v>
+        <v>1018</v>
       </c>
       <c r="Q280" t="s">
-        <v>1471</v>
+        <v>1019</v>
       </c>
       <c r="R280" t="s">
-        <v>292</v>
+        <v>950</v>
       </c>
       <c r="S280" t="s">
-        <v>1474</v>
+        <v>1020</v>
       </c>
       <c r="T280" t="s">
-        <v>1473</v>
+        <v>950</v>
       </c>
       <c r="U280" t="s">
         <v>30</v>
       </c>
       <c r="V280">
-        <v>93257</v>
-[...2 lines deleted...]
-        <v>1475</v>
+        <v>93721</v>
       </c>
     </row>
     <row r="281" spans="1:22" ht="15">
       <c r="A281" t="s">
         <v>1476</v>
       </c>
       <c r="B281" t="s">
-        <v>601</v>
+        <v>1472</v>
       </c>
       <c r="C281" t="s">
-        <v>1270</v>
+        <v>950</v>
       </c>
       <c r="D281" t="s">
-        <v>1271</v>
+        <v>1473</v>
       </c>
       <c r="E281" t="s">
-        <v>1272</v>
+        <v>950</v>
       </c>
       <c r="F281" t="s">
         <v>30</v>
       </c>
       <c r="G281">
-        <v>95776</v>
+        <v>93725</v>
       </c>
       <c r="H281" t="s">
-        <v>1271</v>
+        <v>1474</v>
       </c>
       <c r="I281" t="s">
-        <v>1272</v>
+        <v>950</v>
       </c>
       <c r="J281" t="s">
         <v>30</v>
       </c>
       <c r="K281">
-        <v>95776</v>
+        <v>93709</v>
       </c>
       <c r="L281" t="s">
-        <v>1273</v>
+        <v>1475</v>
       </c>
       <c r="O281" s="1">
-        <v>38867</v>
+        <v>38870</v>
       </c>
       <c r="P281" t="s">
         <v>1477</v>
       </c>
       <c r="Q281" t="s">
         <v>1477</v>
       </c>
       <c r="R281" t="s">
-        <v>1270</v>
+        <v>950</v>
       </c>
       <c r="S281" t="s">
         <v>1478</v>
       </c>
       <c r="T281" t="s">
         <v>1479</v>
       </c>
       <c r="U281" t="s">
         <v>30</v>
       </c>
       <c r="V281">
-        <v>95694</v>
+        <v>93616</v>
       </c>
     </row>
     <row r="282" spans="1:22" ht="15">
       <c r="A282" t="s">
         <v>1480</v>
       </c>
       <c r="B282" t="s">
-        <v>1481</v>
+        <v>1472</v>
       </c>
       <c r="C282" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D282" t="s">
-        <v>1482</v>
+        <v>1473</v>
       </c>
       <c r="E282" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="F282" t="s">
         <v>30</v>
       </c>
       <c r="G282">
         <v>93725</v>
       </c>
       <c r="H282" t="s">
-        <v>1483</v>
+        <v>1474</v>
       </c>
       <c r="I282" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J282" t="s">
         <v>30</v>
       </c>
       <c r="K282">
         <v>93709</v>
       </c>
       <c r="L282" t="s">
-        <v>1484</v>
+        <v>1475</v>
       </c>
       <c r="O282" s="1">
-        <v>38868</v>
+        <v>38870</v>
       </c>
       <c r="P282" t="s">
-        <v>1022</v>
+        <v>1481</v>
       </c>
       <c r="Q282" t="s">
-        <v>1023</v>
+        <v>1481</v>
       </c>
       <c r="R282" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="S282" t="s">
-        <v>1024</v>
+        <v>1482</v>
       </c>
       <c r="T282" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="U282" t="s">
         <v>30</v>
       </c>
       <c r="V282">
-        <v>93721</v>
+        <v>93725</v>
       </c>
     </row>
     <row r="283" spans="1:22" ht="15">
       <c r="A283" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B283" t="s">
+        <v>739</v>
+      </c>
+      <c r="C283" t="s">
+        <v>350</v>
+      </c>
+      <c r="D283" t="s">
+        <v>740</v>
+      </c>
+      <c r="E283" t="s">
+        <v>741</v>
+      </c>
+      <c r="F283" t="s">
+        <v>30</v>
+      </c>
+      <c r="G283">
+        <v>95632</v>
+      </c>
+      <c r="H283" t="s">
+        <v>740</v>
+      </c>
+      <c r="I283" t="s">
+        <v>741</v>
+      </c>
+      <c r="J283" t="s">
+        <v>30</v>
+      </c>
+      <c r="K283">
+        <v>95632</v>
+      </c>
+      <c r="L283" t="s">
+        <v>742</v>
+      </c>
+      <c r="O283" s="1">
+        <v>38883</v>
+      </c>
+      <c r="P283" t="s">
+        <v>1484</v>
+      </c>
+      <c r="Q283" t="s">
+        <v>1484</v>
+      </c>
+      <c r="R283" t="s">
+        <v>350</v>
+      </c>
+      <c r="S283" t="s">
         <v>1485</v>
       </c>
-      <c r="B283" t="s">
-[...35 lines deleted...]
-      <c r="P283" t="s">
+      <c r="T283" t="s">
         <v>1486</v>
       </c>
-      <c r="Q283" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U283" t="s">
         <v>30</v>
       </c>
       <c r="V283">
-        <v>93616</v>
+        <v>95683</v>
       </c>
     </row>
     <row r="284" spans="1:22" ht="15">
       <c r="A284" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B284" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C284" t="s">
+        <v>256</v>
+      </c>
+      <c r="D284" t="s">
         <v>1489</v>
       </c>
-      <c r="B284" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E284" t="s">
-        <v>951</v>
+        <v>1490</v>
       </c>
       <c r="F284" t="s">
         <v>30</v>
       </c>
       <c r="G284">
-        <v>93725</v>
+        <v>92260</v>
       </c>
       <c r="H284" t="s">
-        <v>1483</v>
+        <v>1489</v>
       </c>
       <c r="I284" t="s">
-        <v>951</v>
+        <v>1490</v>
       </c>
       <c r="J284" t="s">
         <v>30</v>
       </c>
       <c r="K284">
-        <v>93709</v>
+        <v>92260</v>
       </c>
       <c r="L284" t="s">
-        <v>1484</v>
+        <v>1491</v>
       </c>
       <c r="O284" s="1">
-        <v>38870</v>
+        <v>38951</v>
       </c>
       <c r="P284" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
       <c r="Q284" t="s">
-        <v>1490</v>
+        <v>430</v>
       </c>
       <c r="R284" t="s">
-        <v>951</v>
+        <v>106</v>
       </c>
       <c r="S284" t="s">
-        <v>1491</v>
+        <v>431</v>
       </c>
       <c r="T284" t="s">
-        <v>951</v>
+        <v>106</v>
       </c>
       <c r="U284" t="s">
         <v>30</v>
       </c>
       <c r="V284">
-        <v>93725</v>
+        <v>92415</v>
       </c>
     </row>
     <row r="285" spans="1:22" ht="15">
       <c r="A285" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="B285" t="s">
-        <v>740</v>
+        <v>1488</v>
       </c>
       <c r="C285" t="s">
-        <v>351</v>
+        <v>256</v>
       </c>
       <c r="D285" t="s">
-        <v>741</v>
+        <v>1489</v>
       </c>
       <c r="E285" t="s">
-        <v>742</v>
+        <v>1490</v>
       </c>
       <c r="F285" t="s">
         <v>30</v>
       </c>
       <c r="G285">
-        <v>95632</v>
+        <v>92260</v>
       </c>
       <c r="H285" t="s">
-        <v>741</v>
+        <v>1489</v>
       </c>
       <c r="I285" t="s">
-        <v>742</v>
+        <v>1490</v>
       </c>
       <c r="J285" t="s">
         <v>30</v>
       </c>
       <c r="K285">
-        <v>95632</v>
+        <v>92260</v>
       </c>
       <c r="L285" t="s">
-        <v>743</v>
+        <v>1491</v>
       </c>
       <c r="O285" s="1">
-        <v>38883</v>
+        <v>38951</v>
       </c>
       <c r="P285" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="Q285" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="R285" t="s">
-        <v>351</v>
+        <v>256</v>
       </c>
       <c r="S285" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="T285" t="s">
-        <v>1495</v>
+        <v>1490</v>
       </c>
       <c r="U285" t="s">
         <v>30</v>
       </c>
       <c r="V285">
-        <v>95683</v>
+        <v>92260</v>
       </c>
     </row>
     <row r="286" spans="1:22" ht="15">
       <c r="A286" t="s">
         <v>1496</v>
       </c>
       <c r="B286" t="s">
-        <v>1497</v>
+        <v>1488</v>
       </c>
       <c r="C286" t="s">
         <v>256</v>
       </c>
       <c r="D286" t="s">
-        <v>1498</v>
+        <v>1489</v>
       </c>
       <c r="E286" t="s">
-        <v>1499</v>
+        <v>1490</v>
       </c>
       <c r="F286" t="s">
         <v>30</v>
       </c>
       <c r="G286">
         <v>92260</v>
       </c>
       <c r="H286" t="s">
-        <v>1498</v>
+        <v>1489</v>
       </c>
       <c r="I286" t="s">
-        <v>1499</v>
+        <v>1490</v>
       </c>
       <c r="J286" t="s">
         <v>30</v>
       </c>
       <c r="K286">
         <v>92260</v>
       </c>
       <c r="L286" t="s">
-        <v>1500</v>
+        <v>1491</v>
       </c>
       <c r="O286" s="1">
         <v>38951</v>
       </c>
       <c r="P286" t="s">
-        <v>1501</v>
+        <v>1497</v>
       </c>
       <c r="Q286" t="s">
-        <v>431</v>
+        <v>412</v>
       </c>
       <c r="R286" t="s">
-        <v>106</v>
+        <v>256</v>
       </c>
       <c r="S286" t="s">
-        <v>432</v>
+        <v>413</v>
       </c>
       <c r="T286" t="s">
-        <v>106</v>
+        <v>256</v>
       </c>
       <c r="U286" t="s">
         <v>30</v>
       </c>
       <c r="V286">
-        <v>92415</v>
+        <v>92502</v>
       </c>
     </row>
     <row r="287" spans="1:22" ht="15">
       <c r="A287" t="s">
-        <v>1502</v>
+        <v>1498</v>
       </c>
       <c r="B287" t="s">
-        <v>1497</v>
+        <v>1488</v>
       </c>
       <c r="C287" t="s">
         <v>256</v>
       </c>
       <c r="D287" t="s">
-        <v>1498</v>
+        <v>1489</v>
       </c>
       <c r="E287" t="s">
-        <v>1499</v>
+        <v>1490</v>
       </c>
       <c r="F287" t="s">
         <v>30</v>
       </c>
       <c r="G287">
         <v>92260</v>
       </c>
       <c r="H287" t="s">
-        <v>1498</v>
+        <v>1489</v>
       </c>
       <c r="I287" t="s">
-        <v>1499</v>
+        <v>1490</v>
       </c>
       <c r="J287" t="s">
         <v>30</v>
       </c>
       <c r="K287">
         <v>92260</v>
       </c>
       <c r="L287" t="s">
-        <v>1500</v>
+        <v>1491</v>
       </c>
       <c r="O287" s="1">
         <v>38951</v>
       </c>
       <c r="P287" t="s">
-        <v>1503</v>
+        <v>1499</v>
       </c>
       <c r="Q287" t="s">
-        <v>1503</v>
+        <v>1499</v>
       </c>
       <c r="R287" t="s">
         <v>256</v>
       </c>
       <c r="S287" t="s">
-        <v>1504</v>
+        <v>1500</v>
       </c>
       <c r="T287" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="U287" t="s">
         <v>30</v>
       </c>
       <c r="V287">
-        <v>92260</v>
+        <v>92236</v>
       </c>
     </row>
     <row r="288" spans="1:22" ht="15">
       <c r="A288" t="s">
-        <v>1505</v>
+        <v>1502</v>
       </c>
       <c r="B288" t="s">
-        <v>1497</v>
+        <v>1488</v>
       </c>
       <c r="C288" t="s">
         <v>256</v>
       </c>
       <c r="D288" t="s">
-        <v>1498</v>
+        <v>1489</v>
       </c>
       <c r="E288" t="s">
-        <v>1499</v>
+        <v>1490</v>
       </c>
       <c r="F288" t="s">
         <v>30</v>
       </c>
       <c r="G288">
         <v>92260</v>
       </c>
       <c r="H288" t="s">
-        <v>1498</v>
+        <v>1489</v>
       </c>
       <c r="I288" t="s">
-        <v>1499</v>
+        <v>1490</v>
       </c>
       <c r="J288" t="s">
         <v>30</v>
       </c>
       <c r="K288">
         <v>92260</v>
       </c>
       <c r="L288" t="s">
-        <v>1500</v>
+        <v>1491</v>
       </c>
       <c r="O288" s="1">
         <v>38951</v>
       </c>
       <c r="P288" t="s">
-        <v>1506</v>
+        <v>1503</v>
       </c>
       <c r="Q288" t="s">
-        <v>413</v>
+        <v>1503</v>
       </c>
       <c r="R288" t="s">
         <v>256</v>
       </c>
       <c r="S288" t="s">
-        <v>414</v>
+        <v>1504</v>
       </c>
       <c r="T288" t="s">
-        <v>256</v>
+        <v>1505</v>
       </c>
       <c r="U288" t="s">
         <v>30</v>
       </c>
       <c r="V288">
-        <v>92502</v>
+        <v>92201</v>
       </c>
     </row>
     <row r="289" spans="1:22" ht="15">
       <c r="A289" t="s">
-        <v>1507</v>
+        <v>1506</v>
       </c>
       <c r="B289" t="s">
-        <v>1497</v>
+        <v>1488</v>
       </c>
       <c r="C289" t="s">
         <v>256</v>
       </c>
       <c r="D289" t="s">
-        <v>1498</v>
+        <v>1489</v>
       </c>
       <c r="E289" t="s">
-        <v>1499</v>
+        <v>1490</v>
       </c>
       <c r="F289" t="s">
         <v>30</v>
       </c>
       <c r="G289">
         <v>92260</v>
       </c>
       <c r="H289" t="s">
-        <v>1498</v>
+        <v>1489</v>
       </c>
       <c r="I289" t="s">
-        <v>1499</v>
+        <v>1490</v>
       </c>
       <c r="J289" t="s">
         <v>30</v>
       </c>
       <c r="K289">
         <v>92260</v>
       </c>
       <c r="L289" t="s">
-        <v>1500</v>
+        <v>1491</v>
       </c>
       <c r="O289" s="1">
         <v>38951</v>
       </c>
       <c r="P289" t="s">
-        <v>1508</v>
+        <v>1507</v>
       </c>
       <c r="Q289" t="s">
-        <v>1508</v>
+        <v>1507</v>
       </c>
       <c r="R289" t="s">
         <v>256</v>
       </c>
       <c r="S289" t="s">
+        <v>1508</v>
+      </c>
+      <c r="T289" t="s">
         <v>1509</v>
       </c>
-      <c r="T289" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U289" t="s">
         <v>30</v>
       </c>
       <c r="V289">
-        <v>92236</v>
+        <v>92210</v>
       </c>
     </row>
     <row r="290" spans="1:22" ht="15">
       <c r="A290" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B290" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C290" t="s">
+        <v>524</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E290" t="s">
+        <v>526</v>
+      </c>
+      <c r="F290" t="s">
+        <v>30</v>
+      </c>
+      <c r="G290">
+        <v>95667</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1353</v>
+      </c>
+      <c r="I290" t="s">
+        <v>526</v>
+      </c>
+      <c r="J290" t="s">
+        <v>30</v>
+      </c>
+      <c r="K290">
+        <v>95667</v>
+      </c>
+      <c r="L290" t="s">
+        <v>1355</v>
+      </c>
+      <c r="O290" s="1">
+        <v>38953</v>
+      </c>
+      <c r="P290" t="s">
         <v>1511</v>
       </c>
-      <c r="B290" t="s">
-[...35 lines deleted...]
-      <c r="P290" t="s">
+      <c r="Q290" t="s">
+        <v>1511</v>
+      </c>
+      <c r="R290" t="s">
+        <v>524</v>
+      </c>
+      <c r="S290" t="s">
         <v>1512</v>
       </c>
-      <c r="Q290" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T290" t="s">
-        <v>1514</v>
+        <v>526</v>
       </c>
       <c r="U290" t="s">
         <v>30</v>
       </c>
       <c r="V290">
-        <v>92201</v>
+        <v>95667</v>
       </c>
     </row>
     <row r="291" spans="1:22" ht="15">
       <c r="A291" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B291" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C291" t="s">
+        <v>524</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E291" t="s">
+        <v>526</v>
+      </c>
+      <c r="F291" t="s">
+        <v>30</v>
+      </c>
+      <c r="G291">
+        <v>95667</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1353</v>
+      </c>
+      <c r="I291" t="s">
+        <v>526</v>
+      </c>
+      <c r="J291" t="s">
+        <v>30</v>
+      </c>
+      <c r="K291">
+        <v>95667</v>
+      </c>
+      <c r="L291" t="s">
+        <v>1355</v>
+      </c>
+      <c r="O291" s="1">
+        <v>38953</v>
+      </c>
+      <c r="P291" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q291" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R291" t="s">
+        <v>524</v>
+      </c>
+      <c r="S291" t="s">
+        <v>1514</v>
+      </c>
+      <c r="T291" t="s">
         <v>1515</v>
       </c>
-      <c r="B291" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="U291" t="s">
         <v>30</v>
       </c>
       <c r="V291">
-        <v>92210</v>
+        <v>95762</v>
       </c>
     </row>
     <row r="292" spans="1:22" ht="15">
       <c r="A292" t="s">
-        <v>1519</v>
+        <v>1516</v>
       </c>
       <c r="B292" t="s">
-        <v>1298</v>
+        <v>1289</v>
       </c>
       <c r="C292" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="D292" t="s">
-        <v>1362</v>
+        <v>1353</v>
       </c>
       <c r="E292" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F292" t="s">
         <v>30</v>
       </c>
       <c r="G292">
         <v>95667</v>
       </c>
       <c r="H292" t="s">
-        <v>1362</v>
+        <v>1353</v>
       </c>
       <c r="I292" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="J292" t="s">
         <v>30</v>
       </c>
       <c r="K292">
         <v>95667</v>
       </c>
       <c r="L292" t="s">
-        <v>1364</v>
+        <v>1355</v>
       </c>
       <c r="O292" s="1">
         <v>38953</v>
       </c>
       <c r="P292" t="s">
-        <v>1520</v>
+        <v>523</v>
       </c>
       <c r="Q292" t="s">
-        <v>1520</v>
+        <v>523</v>
       </c>
       <c r="R292" t="s">
+        <v>524</v>
+      </c>
+      <c r="S292" t="s">
         <v>525</v>
       </c>
-      <c r="S292" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T292" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="U292" t="s">
         <v>30</v>
       </c>
       <c r="V292">
         <v>95667</v>
       </c>
     </row>
     <row r="293" spans="1:22" ht="15">
       <c r="A293" t="s">
-        <v>1522</v>
+        <v>1517</v>
       </c>
       <c r="B293" t="s">
-        <v>1298</v>
+        <v>1488</v>
       </c>
       <c r="C293" t="s">
-        <v>525</v>
+        <v>256</v>
       </c>
       <c r="D293" t="s">
-        <v>1362</v>
+        <v>1489</v>
       </c>
       <c r="E293" t="s">
-        <v>527</v>
+        <v>1490</v>
       </c>
       <c r="F293" t="s">
         <v>30</v>
       </c>
       <c r="G293">
-        <v>95667</v>
+        <v>92260</v>
       </c>
       <c r="H293" t="s">
-        <v>1362</v>
+        <v>1489</v>
       </c>
       <c r="I293" t="s">
-        <v>527</v>
+        <v>1490</v>
       </c>
       <c r="J293" t="s">
         <v>30</v>
       </c>
       <c r="K293">
-        <v>95667</v>
+        <v>92260</v>
       </c>
       <c r="L293" t="s">
-        <v>1364</v>
+        <v>1491</v>
       </c>
       <c r="O293" s="1">
-        <v>38953</v>
+        <v>38975</v>
       </c>
       <c r="P293" t="s">
-        <v>1365</v>
+        <v>1518</v>
       </c>
       <c r="Q293" t="s">
-        <v>1365</v>
+        <v>1518</v>
       </c>
       <c r="R293" t="s">
-        <v>525</v>
+        <v>106</v>
       </c>
       <c r="S293" t="s">
-        <v>1523</v>
+        <v>1519</v>
       </c>
       <c r="T293" t="s">
-        <v>1524</v>
+        <v>1520</v>
       </c>
       <c r="U293" t="s">
         <v>30</v>
       </c>
       <c r="V293">
-        <v>95762</v>
+        <v>92277</v>
       </c>
     </row>
     <row r="294" spans="1:22" ht="15">
       <c r="A294" t="s">
-        <v>1525</v>
+        <v>1521</v>
       </c>
       <c r="B294" t="s">
-        <v>1298</v>
+        <v>1488</v>
       </c>
       <c r="C294" t="s">
-        <v>525</v>
+        <v>256</v>
       </c>
       <c r="D294" t="s">
-        <v>1362</v>
+        <v>1489</v>
       </c>
       <c r="E294" t="s">
-        <v>527</v>
+        <v>1490</v>
       </c>
       <c r="F294" t="s">
         <v>30</v>
       </c>
       <c r="G294">
-        <v>95667</v>
+        <v>92260</v>
       </c>
       <c r="H294" t="s">
-        <v>1362</v>
+        <v>1489</v>
       </c>
       <c r="I294" t="s">
-        <v>527</v>
+        <v>1490</v>
       </c>
       <c r="J294" t="s">
         <v>30</v>
       </c>
       <c r="K294">
-        <v>95667</v>
+        <v>92260</v>
       </c>
       <c r="L294" t="s">
-        <v>1364</v>
+        <v>1491</v>
       </c>
       <c r="O294" s="1">
-        <v>38953</v>
+        <v>38975</v>
       </c>
       <c r="P294" t="s">
-        <v>524</v>
+        <v>1522</v>
       </c>
       <c r="Q294" t="s">
-        <v>524</v>
+        <v>1522</v>
       </c>
       <c r="R294" t="s">
-        <v>525</v>
+        <v>256</v>
       </c>
       <c r="S294" t="s">
-        <v>526</v>
+        <v>1523</v>
       </c>
       <c r="T294" t="s">
-        <v>527</v>
+        <v>1524</v>
       </c>
       <c r="U294" t="s">
         <v>30</v>
       </c>
       <c r="V294">
-        <v>95667</v>
+        <v>92270</v>
       </c>
     </row>
     <row r="295" spans="1:22" ht="15">
       <c r="A295" t="s">
-        <v>1526</v>
+        <v>1525</v>
       </c>
       <c r="B295" t="s">
-        <v>1497</v>
+        <v>1488</v>
       </c>
       <c r="C295" t="s">
         <v>256</v>
       </c>
       <c r="D295" t="s">
-        <v>1498</v>
+        <v>1489</v>
       </c>
       <c r="E295" t="s">
-        <v>1499</v>
+        <v>1490</v>
       </c>
       <c r="F295" t="s">
         <v>30</v>
       </c>
       <c r="G295">
         <v>92260</v>
       </c>
       <c r="H295" t="s">
-        <v>1498</v>
+        <v>1489</v>
       </c>
       <c r="I295" t="s">
-        <v>1499</v>
+        <v>1490</v>
       </c>
       <c r="J295" t="s">
         <v>30</v>
       </c>
       <c r="K295">
         <v>92260</v>
       </c>
       <c r="L295" t="s">
-        <v>1500</v>
+        <v>1491</v>
       </c>
       <c r="O295" s="1">
         <v>38975</v>
       </c>
       <c r="P295" t="s">
-        <v>1527</v>
+        <v>1526</v>
       </c>
       <c r="Q295" t="s">
         <v>1527</v>
       </c>
       <c r="R295" t="s">
         <v>106</v>
       </c>
       <c r="S295" t="s">
         <v>1528</v>
       </c>
       <c r="T295" t="s">
         <v>1529</v>
       </c>
       <c r="U295" t="s">
         <v>30</v>
       </c>
       <c r="V295">
-        <v>92277</v>
+        <v>92284</v>
       </c>
     </row>
     <row r="296" spans="1:22" ht="15">
       <c r="A296" t="s">
         <v>1530</v>
       </c>
       <c r="B296" t="s">
-        <v>1497</v>
+        <v>1488</v>
       </c>
       <c r="C296" t="s">
         <v>256</v>
       </c>
       <c r="D296" t="s">
-        <v>1498</v>
+        <v>1489</v>
       </c>
       <c r="E296" t="s">
-        <v>1499</v>
+        <v>1490</v>
       </c>
       <c r="F296" t="s">
         <v>30</v>
       </c>
       <c r="G296">
         <v>92260</v>
       </c>
       <c r="H296" t="s">
-        <v>1498</v>
+        <v>1489</v>
       </c>
       <c r="I296" t="s">
-        <v>1499</v>
+        <v>1490</v>
       </c>
       <c r="J296" t="s">
         <v>30</v>
       </c>
       <c r="K296">
         <v>92260</v>
       </c>
       <c r="L296" t="s">
-        <v>1500</v>
+        <v>1491</v>
       </c>
       <c r="O296" s="1">
         <v>38975</v>
       </c>
       <c r="P296" t="s">
         <v>1531</v>
       </c>
       <c r="Q296" t="s">
         <v>1531</v>
       </c>
       <c r="R296" t="s">
         <v>256</v>
       </c>
       <c r="S296" t="s">
         <v>1532</v>
       </c>
       <c r="T296" t="s">
         <v>1533</v>
       </c>
       <c r="U296" t="s">
         <v>30</v>
       </c>
       <c r="V296">
-        <v>92270</v>
+        <v>92253</v>
       </c>
     </row>
     <row r="297" spans="1:22" ht="15">
       <c r="A297" t="s">
         <v>1534</v>
       </c>
       <c r="B297" t="s">
-        <v>1497</v>
+        <v>1488</v>
       </c>
       <c r="C297" t="s">
         <v>256</v>
       </c>
       <c r="D297" t="s">
-        <v>1498</v>
+        <v>1489</v>
       </c>
       <c r="E297" t="s">
-        <v>1499</v>
+        <v>1490</v>
       </c>
       <c r="F297" t="s">
         <v>30</v>
       </c>
       <c r="G297">
         <v>92260</v>
       </c>
       <c r="H297" t="s">
-        <v>1498</v>
+        <v>1489</v>
       </c>
       <c r="I297" t="s">
-        <v>1499</v>
+        <v>1490</v>
       </c>
       <c r="J297" t="s">
         <v>30</v>
       </c>
       <c r="K297">
         <v>92260</v>
       </c>
       <c r="L297" t="s">
-        <v>1500</v>
+        <v>1491</v>
       </c>
       <c r="O297" s="1">
         <v>38975</v>
       </c>
       <c r="P297" t="s">
         <v>1535</v>
       </c>
       <c r="Q297" t="s">
+        <v>1535</v>
+      </c>
+      <c r="R297" t="s">
+        <v>256</v>
+      </c>
+      <c r="S297" t="s">
         <v>1536</v>
       </c>
-      <c r="R297" t="s">
-[...2 lines deleted...]
-      <c r="S297" t="s">
+      <c r="T297" t="s">
         <v>1537</v>
       </c>
-      <c r="T297" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U297" t="s">
         <v>30</v>
       </c>
       <c r="V297">
-        <v>92284</v>
+        <v>92234</v>
       </c>
     </row>
     <row r="298" spans="1:22" ht="15">
       <c r="A298" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B298" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C298" t="s">
+        <v>350</v>
+      </c>
+      <c r="D298" t="s">
         <v>1539</v>
       </c>
-      <c r="B298" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E298" t="s">
-        <v>1499</v>
+        <v>1540</v>
       </c>
       <c r="F298" t="s">
         <v>30</v>
       </c>
       <c r="G298">
-        <v>92260</v>
+        <v>95660</v>
       </c>
       <c r="H298" t="s">
-        <v>1498</v>
+        <v>1541</v>
       </c>
       <c r="I298" t="s">
-        <v>1499</v>
+        <v>1450</v>
       </c>
       <c r="J298" t="s">
         <v>30</v>
       </c>
       <c r="K298">
-        <v>92260</v>
+        <v>95742</v>
       </c>
       <c r="L298" t="s">
-        <v>1500</v>
+        <v>1542</v>
       </c>
       <c r="O298" s="1">
-        <v>38975</v>
+        <v>39070</v>
       </c>
       <c r="P298" t="s">
-        <v>1540</v>
+        <v>1543</v>
       </c>
       <c r="Q298" t="s">
-        <v>1540</v>
+        <v>1543</v>
       </c>
       <c r="R298" t="s">
-        <v>256</v>
+        <v>350</v>
       </c>
       <c r="S298" t="s">
-        <v>1541</v>
+        <v>1544</v>
       </c>
       <c r="T298" t="s">
-        <v>1542</v>
+        <v>1545</v>
       </c>
       <c r="U298" t="s">
         <v>30</v>
       </c>
       <c r="V298">
-        <v>92253</v>
+        <v>95758</v>
       </c>
     </row>
     <row r="299" spans="1:22" ht="15">
       <c r="A299" t="s">
-        <v>1543</v>
+        <v>1546</v>
       </c>
       <c r="B299" t="s">
-        <v>1497</v>
+        <v>600</v>
       </c>
       <c r="C299" t="s">
         <v>256</v>
       </c>
       <c r="D299" t="s">
-        <v>1498</v>
+        <v>770</v>
       </c>
       <c r="E299" t="s">
-        <v>1499</v>
+        <v>771</v>
       </c>
       <c r="F299" t="s">
         <v>30</v>
       </c>
       <c r="G299">
-        <v>92260</v>
+        <v>92879</v>
       </c>
       <c r="H299" t="s">
-        <v>1498</v>
+        <v>770</v>
       </c>
       <c r="I299" t="s">
-        <v>1499</v>
+        <v>771</v>
       </c>
       <c r="J299" t="s">
         <v>30</v>
       </c>
       <c r="K299">
-        <v>92260</v>
+        <v>92879</v>
       </c>
       <c r="L299" t="s">
-        <v>1500</v>
+        <v>772</v>
       </c>
       <c r="O299" s="1">
-        <v>38975</v>
+        <v>39077</v>
       </c>
       <c r="P299" t="s">
-        <v>1544</v>
+        <v>430</v>
       </c>
       <c r="Q299" t="s">
-        <v>1544</v>
+        <v>430</v>
       </c>
       <c r="R299" t="s">
-        <v>256</v>
+        <v>106</v>
       </c>
       <c r="S299" t="s">
-        <v>1545</v>
+        <v>431</v>
       </c>
       <c r="T299" t="s">
-        <v>1546</v>
+        <v>106</v>
       </c>
       <c r="U299" t="s">
         <v>30</v>
       </c>
       <c r="V299">
-        <v>92234</v>
+        <v>92415</v>
       </c>
     </row>
     <row r="300" spans="1:22" ht="15">
       <c r="A300" t="s">
         <v>1547</v>
       </c>
       <c r="B300" t="s">
-        <v>1434</v>
+        <v>600</v>
       </c>
       <c r="C300" t="s">
-        <v>351</v>
+        <v>256</v>
       </c>
       <c r="D300" t="s">
+        <v>770</v>
+      </c>
+      <c r="E300" t="s">
+        <v>771</v>
+      </c>
+      <c r="F300" t="s">
+        <v>30</v>
+      </c>
+      <c r="G300">
+        <v>92879</v>
+      </c>
+      <c r="H300" t="s">
+        <v>770</v>
+      </c>
+      <c r="I300" t="s">
+        <v>771</v>
+      </c>
+      <c r="J300" t="s">
+        <v>30</v>
+      </c>
+      <c r="K300">
+        <v>92879</v>
+      </c>
+      <c r="L300" t="s">
+        <v>772</v>
+      </c>
+      <c r="O300" s="1">
+        <v>39122</v>
+      </c>
+      <c r="P300" t="s">
         <v>1548</v>
       </c>
-      <c r="E300" t="s">
+      <c r="Q300" t="s">
+        <v>1548</v>
+      </c>
+      <c r="R300" t="s">
+        <v>256</v>
+      </c>
+      <c r="S300" t="s">
         <v>1549</v>
       </c>
-      <c r="F300" t="s">
-[...5 lines deleted...]
-      <c r="H300" t="s">
+      <c r="T300" t="s">
         <v>1550</v>
       </c>
-      <c r="I300" t="s">
-[...8 lines deleted...]
-      <c r="L300" t="s">
+      <c r="U300" t="s">
+        <v>30</v>
+      </c>
+      <c r="V300">
+        <v>92223</v>
+      </c>
+    </row>
+    <row r="301" spans="1:17" ht="15">
+      <c r="A301" t="s">
         <v>1551</v>
       </c>
-      <c r="O300" s="1">
-[...2 lines deleted...]
-      <c r="P300" t="s">
+      <c r="B301" t="s">
         <v>1552</v>
       </c>
-      <c r="Q300" t="s">
-[...5 lines deleted...]
-      <c r="S300" t="s">
+      <c r="C301" t="s">
         <v>1553</v>
       </c>
-      <c r="T300" t="s">
+      <c r="D301" t="s">
         <v>1554</v>
       </c>
-      <c r="U300" t="s">
-[...7 lines deleted...]
-      <c r="A301" t="s">
+      <c r="E301" t="s">
         <v>1555</v>
       </c>
-      <c r="B301" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F301" t="s">
         <v>30</v>
       </c>
       <c r="G301">
-        <v>92879</v>
+        <v>92243</v>
       </c>
       <c r="H301" t="s">
-        <v>771</v>
+        <v>1556</v>
       </c>
       <c r="I301" t="s">
-        <v>772</v>
+        <v>1557</v>
       </c>
       <c r="J301" t="s">
-        <v>30</v>
+        <v>1558</v>
       </c>
       <c r="K301">
-        <v>92879</v>
+        <v>85365</v>
       </c>
       <c r="L301" t="s">
-        <v>773</v>
+        <v>1559</v>
       </c>
       <c r="O301" s="1">
-        <v>39077</v>
+        <v>39147</v>
       </c>
       <c r="P301" t="s">
-        <v>431</v>
+        <v>1560</v>
       </c>
       <c r="Q301" t="s">
-        <v>431</v>
-[...14 lines deleted...]
-        <v>92415</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="302" spans="1:22" ht="15">
       <c r="A302" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B302" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E302" t="s">
+        <v>1555</v>
+      </c>
+      <c r="F302" t="s">
+        <v>30</v>
+      </c>
+      <c r="G302">
+        <v>92243</v>
+      </c>
+      <c r="H302" t="s">
         <v>1556</v>
       </c>
-      <c r="B302" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I302" t="s">
-        <v>772</v>
+        <v>1557</v>
       </c>
       <c r="J302" t="s">
-        <v>30</v>
+        <v>1558</v>
       </c>
       <c r="K302">
-        <v>92879</v>
+        <v>85365</v>
       </c>
       <c r="L302" t="s">
-        <v>773</v>
+        <v>1559</v>
       </c>
       <c r="O302" s="1">
-        <v>39122</v>
+        <v>39147</v>
       </c>
       <c r="P302" t="s">
-        <v>1557</v>
+        <v>335</v>
       </c>
       <c r="Q302" t="s">
-        <v>1557</v>
+        <v>335</v>
       </c>
       <c r="R302" t="s">
-        <v>256</v>
+        <v>119</v>
       </c>
       <c r="S302" t="s">
-        <v>1558</v>
+        <v>828</v>
       </c>
       <c r="T302" t="s">
-        <v>1559</v>
+        <v>119</v>
       </c>
       <c r="U302" t="s">
         <v>30</v>
       </c>
       <c r="V302">
-        <v>92223</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:17" ht="15">
+        <v>92123</v>
+      </c>
+    </row>
+    <row r="303" spans="1:22" ht="15">
       <c r="A303" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="B303" t="s">
-        <v>1561</v>
+        <v>1552</v>
       </c>
       <c r="C303" t="s">
-        <v>1562</v>
+        <v>1553</v>
       </c>
       <c r="D303" t="s">
-        <v>1563</v>
+        <v>1554</v>
       </c>
       <c r="E303" t="s">
-        <v>1564</v>
+        <v>1555</v>
       </c>
       <c r="F303" t="s">
         <v>30</v>
       </c>
       <c r="G303">
         <v>92243</v>
       </c>
       <c r="H303" t="s">
-        <v>1565</v>
+        <v>1556</v>
       </c>
       <c r="I303" t="s">
-        <v>1566</v>
+        <v>1557</v>
       </c>
       <c r="J303" t="s">
-        <v>1567</v>
+        <v>1558</v>
       </c>
       <c r="K303">
         <v>85365</v>
       </c>
       <c r="L303" t="s">
-        <v>1568</v>
+        <v>1559</v>
       </c>
       <c r="O303" s="1">
         <v>39147</v>
       </c>
       <c r="P303" t="s">
-        <v>1569</v>
+        <v>1563</v>
       </c>
       <c r="Q303" t="s">
-        <v>1569</v>
+        <v>1563</v>
+      </c>
+      <c r="R303" t="s">
+        <v>1553</v>
+      </c>
+      <c r="S303" t="s">
+        <v>1564</v>
+      </c>
+      <c r="T303" t="s">
+        <v>1565</v>
+      </c>
+      <c r="U303" t="s">
+        <v>30</v>
+      </c>
+      <c r="V303">
+        <v>92227</v>
       </c>
     </row>
     <row r="304" spans="1:22" ht="15">
       <c r="A304" t="s">
-        <v>1570</v>
+        <v>1566</v>
       </c>
       <c r="B304" t="s">
-        <v>1561</v>
+        <v>1552</v>
       </c>
       <c r="C304" t="s">
-        <v>1562</v>
+        <v>1553</v>
       </c>
       <c r="D304" t="s">
-        <v>1563</v>
+        <v>1554</v>
       </c>
       <c r="E304" t="s">
-        <v>1564</v>
+        <v>1555</v>
       </c>
       <c r="F304" t="s">
         <v>30</v>
       </c>
       <c r="G304">
         <v>92243</v>
       </c>
       <c r="H304" t="s">
-        <v>1565</v>
+        <v>1556</v>
       </c>
       <c r="I304" t="s">
-        <v>1566</v>
+        <v>1557</v>
       </c>
       <c r="J304" t="s">
-        <v>1567</v>
+        <v>1558</v>
       </c>
       <c r="K304">
         <v>85365</v>
       </c>
       <c r="L304" t="s">
-        <v>1568</v>
+        <v>1559</v>
       </c>
       <c r="O304" s="1">
         <v>39147</v>
       </c>
       <c r="P304" t="s">
-        <v>336</v>
+        <v>1567</v>
       </c>
       <c r="Q304" t="s">
-        <v>336</v>
+        <v>1567</v>
       </c>
       <c r="R304" t="s">
-        <v>119</v>
+        <v>1553</v>
       </c>
       <c r="S304" t="s">
-        <v>829</v>
+        <v>1568</v>
       </c>
       <c r="T304" t="s">
-        <v>119</v>
+        <v>1569</v>
       </c>
       <c r="U304" t="s">
         <v>30</v>
       </c>
       <c r="V304">
-        <v>92123</v>
+        <v>92231</v>
       </c>
     </row>
     <row r="305" spans="1:22" ht="15">
       <c r="A305" t="s">
-        <v>1571</v>
+        <v>1570</v>
       </c>
       <c r="B305" t="s">
-        <v>1561</v>
+        <v>1359</v>
       </c>
       <c r="C305" t="s">
-        <v>1562</v>
+        <v>473</v>
       </c>
       <c r="D305" t="s">
-        <v>1563</v>
+        <v>1360</v>
       </c>
       <c r="E305" t="s">
-        <v>1564</v>
+        <v>488</v>
       </c>
       <c r="F305" t="s">
         <v>30</v>
       </c>
       <c r="G305">
-        <v>92243</v>
+        <v>93446</v>
       </c>
       <c r="H305" t="s">
-        <v>1565</v>
+        <v>1361</v>
       </c>
       <c r="I305" t="s">
-        <v>1566</v>
+        <v>1362</v>
       </c>
       <c r="J305" t="s">
-        <v>1567</v>
+        <v>30</v>
       </c>
       <c r="K305">
-        <v>85365</v>
+        <v>93451</v>
       </c>
       <c r="L305" t="s">
-        <v>1568</v>
+        <v>1363</v>
       </c>
       <c r="O305" s="1">
         <v>39147</v>
       </c>
       <c r="P305" t="s">
+        <v>1571</v>
+      </c>
+      <c r="Q305" t="s">
+        <v>1571</v>
+      </c>
+      <c r="R305" t="s">
+        <v>473</v>
+      </c>
+      <c r="S305" t="s">
         <v>1572</v>
       </c>
-      <c r="Q305" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T305" t="s">
-        <v>1574</v>
+        <v>1362</v>
       </c>
       <c r="U305" t="s">
         <v>30</v>
       </c>
       <c r="V305">
-        <v>92227</v>
+        <v>93451</v>
       </c>
     </row>
     <row r="306" spans="1:22" ht="15">
       <c r="A306" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B306" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C306" t="s">
+        <v>350</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1539</v>
+      </c>
+      <c r="E306" t="s">
+        <v>1540</v>
+      </c>
+      <c r="F306" t="s">
+        <v>30</v>
+      </c>
+      <c r="G306">
+        <v>95660</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1541</v>
+      </c>
+      <c r="I306" t="s">
+        <v>1450</v>
+      </c>
+      <c r="J306" t="s">
+        <v>30</v>
+      </c>
+      <c r="K306">
+        <v>95742</v>
+      </c>
+      <c r="L306" t="s">
+        <v>1542</v>
+      </c>
+      <c r="O306" s="1">
+        <v>39156</v>
+      </c>
+      <c r="P306" t="s">
+        <v>1574</v>
+      </c>
+      <c r="Q306" t="s">
+        <v>1574</v>
+      </c>
+      <c r="R306" t="s">
+        <v>350</v>
+      </c>
+      <c r="S306" t="s">
         <v>1575</v>
       </c>
-      <c r="B306" t="s">
-[...35 lines deleted...]
-      <c r="P306" t="s">
+      <c r="T306" t="s">
         <v>1576</v>
       </c>
-      <c r="Q306" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U306" t="s">
         <v>30</v>
       </c>
       <c r="V306">
-        <v>92231</v>
+        <v>95621</v>
       </c>
     </row>
     <row r="307" spans="1:22" ht="15">
       <c r="A307" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B307" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C307" t="s">
+        <v>932</v>
+      </c>
+      <c r="D307" t="s">
         <v>1579</v>
       </c>
-      <c r="B307" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E307" t="s">
-        <v>489</v>
+        <v>1580</v>
       </c>
       <c r="F307" t="s">
         <v>30</v>
       </c>
       <c r="G307">
-        <v>93446</v>
+        <v>95969</v>
       </c>
       <c r="H307" t="s">
-        <v>1370</v>
+        <v>1581</v>
       </c>
       <c r="I307" t="s">
-        <v>1371</v>
+        <v>1580</v>
       </c>
       <c r="J307" t="s">
         <v>30</v>
       </c>
       <c r="K307">
-        <v>93451</v>
+        <v>95967</v>
       </c>
       <c r="L307" t="s">
-        <v>1372</v>
+        <v>1582</v>
       </c>
       <c r="O307" s="1">
-        <v>39147</v>
+        <v>39173</v>
       </c>
       <c r="P307" t="s">
+        <v>1583</v>
+      </c>
+      <c r="Q307" t="s">
+        <v>1584</v>
+      </c>
+      <c r="R307" t="s">
+        <v>932</v>
+      </c>
+      <c r="S307" t="s">
+        <v>1585</v>
+      </c>
+      <c r="T307" t="s">
         <v>1580</v>
       </c>
-      <c r="Q307" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U307" t="s">
         <v>30</v>
       </c>
       <c r="V307">
-        <v>93451</v>
+        <v>95969</v>
       </c>
     </row>
     <row r="308" spans="1:22" ht="15">
       <c r="A308" t="s">
-        <v>1582</v>
+        <v>1586</v>
       </c>
       <c r="B308" t="s">
-        <v>1434</v>
+        <v>600</v>
       </c>
       <c r="C308" t="s">
-        <v>351</v>
+        <v>256</v>
       </c>
       <c r="D308" t="s">
-        <v>1548</v>
+        <v>770</v>
       </c>
       <c r="E308" t="s">
-        <v>1549</v>
+        <v>771</v>
       </c>
       <c r="F308" t="s">
         <v>30</v>
       </c>
       <c r="G308">
-        <v>95660</v>
+        <v>92879</v>
       </c>
       <c r="H308" t="s">
-        <v>1550</v>
+        <v>770</v>
       </c>
       <c r="I308" t="s">
-        <v>1459</v>
+        <v>771</v>
       </c>
       <c r="J308" t="s">
         <v>30</v>
       </c>
       <c r="K308">
-        <v>95742</v>
+        <v>92879</v>
       </c>
       <c r="L308" t="s">
-        <v>1551</v>
+        <v>772</v>
       </c>
       <c r="O308" s="1">
-        <v>39156</v>
+        <v>39169</v>
       </c>
       <c r="P308" t="s">
-        <v>1583</v>
+        <v>412</v>
       </c>
       <c r="Q308" t="s">
-        <v>1583</v>
+        <v>412</v>
       </c>
       <c r="R308" t="s">
-        <v>351</v>
+        <v>256</v>
       </c>
       <c r="S308" t="s">
-        <v>1584</v>
+        <v>413</v>
       </c>
       <c r="T308" t="s">
-        <v>1585</v>
+        <v>256</v>
       </c>
       <c r="U308" t="s">
         <v>30</v>
       </c>
       <c r="V308">
-        <v>95621</v>
+        <v>92502</v>
       </c>
     </row>
     <row r="309" spans="1:22" ht="15">
       <c r="A309" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="B309" t="s">
-        <v>1587</v>
+        <v>589</v>
       </c>
       <c r="C309" t="s">
-        <v>933</v>
+        <v>27</v>
       </c>
       <c r="D309" t="s">
-        <v>1588</v>
+        <v>590</v>
       </c>
       <c r="E309" t="s">
-        <v>1589</v>
+        <v>29</v>
       </c>
       <c r="F309" t="s">
         <v>30</v>
       </c>
-      <c r="G309">
-        <v>95969</v>
+      <c r="G309" t="s">
+        <v>591</v>
       </c>
       <c r="H309" t="s">
-        <v>1590</v>
+        <v>590</v>
       </c>
       <c r="I309" t="s">
-        <v>1589</v>
+        <v>29</v>
       </c>
       <c r="J309" t="s">
         <v>30</v>
       </c>
-      <c r="K309">
-        <v>95967</v>
+      <c r="K309" t="s">
+        <v>591</v>
       </c>
       <c r="L309" t="s">
-        <v>1591</v>
+        <v>592</v>
       </c>
       <c r="O309" s="1">
-        <v>39173</v>
+        <v>39184</v>
       </c>
       <c r="P309" t="s">
-        <v>1592</v>
+        <v>1383</v>
       </c>
       <c r="Q309" t="s">
-        <v>1593</v>
+        <v>1383</v>
       </c>
       <c r="R309" t="s">
-        <v>933</v>
+        <v>171</v>
       </c>
       <c r="S309" t="s">
-        <v>1594</v>
+        <v>1384</v>
       </c>
       <c r="T309" t="s">
-        <v>1589</v>
+        <v>173</v>
       </c>
       <c r="U309" t="s">
         <v>30</v>
       </c>
       <c r="V309">
-        <v>95969</v>
+        <v>95113</v>
       </c>
     </row>
     <row r="310" spans="1:22" ht="15">
       <c r="A310" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B310" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C310" t="s">
+        <v>74</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E310" t="s">
+        <v>1591</v>
+      </c>
+      <c r="F310" t="s">
+        <v>30</v>
+      </c>
+      <c r="G310">
+        <v>90670</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1592</v>
+      </c>
+      <c r="I310" t="s">
+        <v>1593</v>
+      </c>
+      <c r="J310" t="s">
+        <v>30</v>
+      </c>
+      <c r="K310">
+        <v>90605</v>
+      </c>
+      <c r="L310" t="s">
+        <v>1594</v>
+      </c>
+      <c r="O310" s="1">
+        <v>39192</v>
+      </c>
+      <c r="P310" t="s">
         <v>1595</v>
       </c>
-      <c r="B310" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="Q310" t="s">
-        <v>413</v>
+        <v>482</v>
       </c>
       <c r="R310" t="s">
-        <v>256</v>
+        <v>74</v>
       </c>
       <c r="S310" t="s">
-        <v>414</v>
+        <v>969</v>
       </c>
       <c r="T310" t="s">
-        <v>256</v>
+        <v>484</v>
       </c>
       <c r="U310" t="s">
         <v>30</v>
       </c>
       <c r="V310">
-        <v>92502</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:22" ht="15">
+        <v>91802</v>
+      </c>
+    </row>
+    <row r="311" spans="1:23" ht="15">
       <c r="A311" t="s">
         <v>1596</v>
       </c>
       <c r="B311" t="s">
-        <v>590</v>
+        <v>1597</v>
       </c>
       <c r="C311" t="s">
-        <v>27</v>
+        <v>473</v>
       </c>
       <c r="D311" t="s">
-        <v>591</v>
+        <v>1598</v>
       </c>
       <c r="E311" t="s">
-        <v>29</v>
+        <v>1599</v>
       </c>
       <c r="F311" t="s">
         <v>30</v>
       </c>
-      <c r="G311" t="s">
-        <v>592</v>
+      <c r="G311">
+        <v>93453</v>
       </c>
       <c r="H311" t="s">
-        <v>591</v>
+        <v>1600</v>
       </c>
       <c r="I311" t="s">
-        <v>29</v>
+        <v>1599</v>
       </c>
       <c r="J311" t="s">
         <v>30</v>
       </c>
-      <c r="K311" t="s">
-        <v>592</v>
+      <c r="K311">
+        <v>93453</v>
       </c>
       <c r="L311" t="s">
-        <v>593</v>
+        <v>1601</v>
       </c>
       <c r="O311" s="1">
-        <v>39184</v>
+        <v>39213</v>
       </c>
       <c r="P311" t="s">
-        <v>1392</v>
+        <v>1597</v>
       </c>
       <c r="Q311" t="s">
-        <v>1392</v>
+        <v>1597</v>
       </c>
       <c r="R311" t="s">
-        <v>171</v>
+        <v>473</v>
       </c>
       <c r="S311" t="s">
-        <v>1393</v>
+        <v>1600</v>
       </c>
       <c r="T311" t="s">
-        <v>173</v>
+        <v>1599</v>
       </c>
       <c r="U311" t="s">
         <v>30</v>
       </c>
       <c r="V311">
-        <v>95113</v>
+        <v>93453</v>
+      </c>
+      <c r="W311" t="s">
+        <v>1601</v>
       </c>
     </row>
     <row r="312" spans="1:22" ht="15">
       <c r="A312" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="B312" t="s">
-        <v>1598</v>
+        <v>655</v>
       </c>
       <c r="C312" t="s">
         <v>74</v>
       </c>
       <c r="D312" t="s">
-        <v>1599</v>
+        <v>656</v>
       </c>
       <c r="E312" t="s">
-        <v>1600</v>
+        <v>623</v>
       </c>
       <c r="F312" t="s">
         <v>30</v>
       </c>
       <c r="G312">
-        <v>90670</v>
+        <v>91748</v>
       </c>
       <c r="H312" t="s">
-        <v>1601</v>
+        <v>656</v>
       </c>
       <c r="I312" t="s">
-        <v>1602</v>
+        <v>623</v>
       </c>
       <c r="J312" t="s">
         <v>30</v>
       </c>
       <c r="K312">
-        <v>90605</v>
+        <v>91748</v>
       </c>
       <c r="L312" t="s">
+        <v>657</v>
+      </c>
+      <c r="O312" s="1">
+        <v>39213</v>
+      </c>
+      <c r="P312" t="s">
         <v>1603</v>
       </c>
-      <c r="O312" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="Q312" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="R312" t="s">
         <v>74</v>
       </c>
       <c r="S312" t="s">
-        <v>973</v>
+        <v>980</v>
       </c>
       <c r="T312" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="U312" t="s">
         <v>30</v>
       </c>
       <c r="V312">
-        <v>91802</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:23" ht="15">
+        <v>91803</v>
+      </c>
+    </row>
+    <row r="313" spans="1:22" ht="15">
       <c r="A313" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B313" t="s">
+        <v>600</v>
+      </c>
+      <c r="C313" t="s">
+        <v>256</v>
+      </c>
+      <c r="D313" t="s">
+        <v>770</v>
+      </c>
+      <c r="E313" t="s">
+        <v>771</v>
+      </c>
+      <c r="F313" t="s">
+        <v>30</v>
+      </c>
+      <c r="G313">
+        <v>92879</v>
+      </c>
+      <c r="H313" t="s">
+        <v>770</v>
+      </c>
+      <c r="I313" t="s">
+        <v>771</v>
+      </c>
+      <c r="J313" t="s">
+        <v>30</v>
+      </c>
+      <c r="K313">
+        <v>92879</v>
+      </c>
+      <c r="L313" t="s">
+        <v>772</v>
+      </c>
+      <c r="O313" s="1">
+        <v>39227</v>
+      </c>
+      <c r="P313" t="s">
         <v>1605</v>
       </c>
-      <c r="B313" t="s">
+      <c r="Q313" t="s">
+        <v>1605</v>
+      </c>
+      <c r="R313" t="s">
+        <v>256</v>
+      </c>
+      <c r="S313" t="s">
         <v>1606</v>
       </c>
-      <c r="C313" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="T313" t="s">
-        <v>1608</v>
+        <v>785</v>
       </c>
       <c r="U313" t="s">
         <v>30</v>
       </c>
       <c r="V313">
-        <v>93453</v>
-[...2 lines deleted...]
-        <v>1610</v>
+        <v>92552</v>
       </c>
     </row>
     <row r="314" spans="1:22" ht="15">
       <c r="A314" t="s">
-        <v>1611</v>
+        <v>1607</v>
       </c>
       <c r="B314" t="s">
-        <v>656</v>
+        <v>703</v>
       </c>
       <c r="C314" t="s">
-        <v>74</v>
+        <v>171</v>
       </c>
       <c r="D314" t="s">
-        <v>657</v>
+        <v>704</v>
       </c>
       <c r="E314" t="s">
-        <v>624</v>
+        <v>173</v>
       </c>
       <c r="F314" t="s">
         <v>30</v>
       </c>
-      <c r="G314">
-        <v>91748</v>
+      <c r="G314" t="s">
+        <v>705</v>
       </c>
       <c r="H314" t="s">
-        <v>657</v>
+        <v>704</v>
       </c>
       <c r="I314" t="s">
-        <v>624</v>
+        <v>173</v>
       </c>
       <c r="J314" t="s">
         <v>30</v>
       </c>
-      <c r="K314">
-        <v>91748</v>
+      <c r="K314" t="s">
+        <v>705</v>
       </c>
       <c r="L314" t="s">
-        <v>658</v>
+        <v>706</v>
       </c>
       <c r="O314" s="1">
-        <v>39213</v>
+        <v>39227</v>
       </c>
       <c r="P314" t="s">
-        <v>1612</v>
+        <v>1608</v>
       </c>
       <c r="Q314" t="s">
-        <v>483</v>
+        <v>1608</v>
       </c>
       <c r="R314" t="s">
-        <v>74</v>
+        <v>202</v>
       </c>
       <c r="S314" t="s">
-        <v>984</v>
+        <v>1609</v>
       </c>
       <c r="T314" t="s">
-        <v>485</v>
+        <v>1610</v>
       </c>
       <c r="U314" t="s">
         <v>30</v>
       </c>
       <c r="V314">
-        <v>91803</v>
+        <v>95066</v>
       </c>
     </row>
     <row r="315" spans="1:22" ht="15">
       <c r="A315" t="s">
-        <v>1613</v>
+        <v>1611</v>
       </c>
       <c r="B315" t="s">
-        <v>601</v>
+        <v>703</v>
       </c>
       <c r="C315" t="s">
-        <v>256</v>
+        <v>171</v>
       </c>
       <c r="D315" t="s">
-        <v>771</v>
+        <v>704</v>
       </c>
       <c r="E315" t="s">
-        <v>772</v>
+        <v>173</v>
       </c>
       <c r="F315" t="s">
         <v>30</v>
       </c>
-      <c r="G315">
-        <v>92879</v>
+      <c r="G315" t="s">
+        <v>705</v>
       </c>
       <c r="H315" t="s">
-        <v>771</v>
+        <v>704</v>
       </c>
       <c r="I315" t="s">
-        <v>772</v>
+        <v>173</v>
       </c>
       <c r="J315" t="s">
         <v>30</v>
       </c>
-      <c r="K315">
-        <v>92879</v>
+      <c r="K315" t="s">
+        <v>705</v>
       </c>
       <c r="L315" t="s">
-        <v>773</v>
+        <v>706</v>
       </c>
       <c r="O315" s="1">
         <v>39227</v>
       </c>
       <c r="P315" t="s">
+        <v>1612</v>
+      </c>
+      <c r="Q315" t="s">
+        <v>1613</v>
+      </c>
+      <c r="R315" t="s">
+        <v>202</v>
+      </c>
+      <c r="S315" t="s">
         <v>1614</v>
       </c>
-      <c r="Q315" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T315" t="s">
-        <v>786</v>
+        <v>202</v>
       </c>
       <c r="U315" t="s">
         <v>30</v>
       </c>
       <c r="V315">
-        <v>92552</v>
+        <v>95060</v>
       </c>
     </row>
     <row r="316" spans="1:22" ht="15">
       <c r="A316" t="s">
-        <v>1616</v>
+        <v>1615</v>
       </c>
       <c r="B316" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="C316" t="s">
         <v>171</v>
       </c>
       <c r="D316" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="E316" t="s">
         <v>173</v>
       </c>
       <c r="F316" t="s">
         <v>30</v>
       </c>
       <c r="G316" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="H316" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="I316" t="s">
         <v>173</v>
       </c>
       <c r="J316" t="s">
         <v>30</v>
       </c>
       <c r="K316" t="s">
+        <v>705</v>
+      </c>
+      <c r="L316" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>707</v>
       </c>
       <c r="O316" s="1">
         <v>39227</v>
       </c>
       <c r="P316" t="s">
-        <v>1617</v>
+        <v>1616</v>
       </c>
       <c r="Q316" t="s">
-        <v>1617</v>
+        <v>1616</v>
       </c>
       <c r="R316" t="s">
         <v>202</v>
       </c>
       <c r="S316" t="s">
+        <v>1617</v>
+      </c>
+      <c r="T316" t="s">
         <v>1618</v>
       </c>
-      <c r="T316" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U316" t="s">
         <v>30</v>
       </c>
       <c r="V316">
-        <v>95066</v>
+        <v>95010</v>
       </c>
     </row>
     <row r="317" spans="1:22" ht="15">
       <c r="A317" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B317" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C317" t="s">
+        <v>98</v>
+      </c>
+      <c r="D317" t="s">
         <v>1620</v>
       </c>
-      <c r="B317" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E317" t="s">
-        <v>173</v>
+        <v>1621</v>
       </c>
       <c r="F317" t="s">
         <v>30</v>
       </c>
-      <c r="G317" t="s">
-        <v>706</v>
+      <c r="G317">
+        <v>93907</v>
       </c>
       <c r="H317" t="s">
-        <v>705</v>
+        <v>1620</v>
       </c>
       <c r="I317" t="s">
-        <v>173</v>
+        <v>1621</v>
       </c>
       <c r="J317" t="s">
         <v>30</v>
       </c>
-      <c r="K317" t="s">
-        <v>706</v>
+      <c r="K317">
+        <v>93907</v>
       </c>
       <c r="L317" t="s">
-        <v>707</v>
+        <v>1622</v>
       </c>
       <c r="O317" s="1">
-        <v>39227</v>
+        <v>39255</v>
       </c>
       <c r="P317" t="s">
+        <v>1623</v>
+      </c>
+      <c r="Q317" t="s">
+        <v>1623</v>
+      </c>
+      <c r="R317" t="s">
+        <v>98</v>
+      </c>
+      <c r="S317" t="s">
+        <v>1624</v>
+      </c>
+      <c r="T317" t="s">
         <v>1621</v>
       </c>
-      <c r="Q317" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U317" t="s">
         <v>30</v>
       </c>
       <c r="V317">
-        <v>95060</v>
+        <v>93901</v>
       </c>
     </row>
     <row r="318" spans="1:22" ht="15">
       <c r="A318" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="B318" t="s">
-        <v>704</v>
+        <v>1425</v>
       </c>
       <c r="C318" t="s">
-        <v>171</v>
+        <v>74</v>
       </c>
       <c r="D318" t="s">
-        <v>705</v>
+        <v>1626</v>
       </c>
       <c r="E318" t="s">
-        <v>173</v>
+        <v>1627</v>
       </c>
       <c r="F318" t="s">
         <v>30</v>
       </c>
-      <c r="G318" t="s">
-        <v>706</v>
+      <c r="G318">
+        <v>90248</v>
       </c>
       <c r="H318" t="s">
-        <v>705</v>
+        <v>866</v>
       </c>
       <c r="I318" t="s">
-        <v>173</v>
+        <v>602</v>
       </c>
       <c r="J318" t="s">
         <v>30</v>
       </c>
-      <c r="K318" t="s">
-        <v>706</v>
+      <c r="K318">
+        <v>90805</v>
       </c>
       <c r="L318" t="s">
-        <v>707</v>
+        <v>1628</v>
       </c>
       <c r="O318" s="1">
-        <v>39227</v>
+        <v>39262</v>
       </c>
       <c r="P318" t="s">
-        <v>1625</v>
+        <v>1629</v>
       </c>
       <c r="Q318" t="s">
-        <v>1625</v>
+        <v>1629</v>
       </c>
       <c r="R318" t="s">
-        <v>202</v>
+        <v>74</v>
       </c>
       <c r="S318" t="s">
-        <v>1626</v>
+        <v>1630</v>
       </c>
       <c r="T318" t="s">
-        <v>1627</v>
+        <v>1631</v>
       </c>
       <c r="U318" t="s">
         <v>30</v>
       </c>
       <c r="V318">
-        <v>95010</v>
+        <v>90250</v>
       </c>
     </row>
     <row r="319" spans="1:22" ht="15">
       <c r="A319" t="s">
-        <v>1628</v>
+        <v>1632</v>
       </c>
       <c r="B319" t="s">
-        <v>1434</v>
+        <v>531</v>
       </c>
       <c r="C319" t="s">
-        <v>98</v>
+        <v>256</v>
       </c>
       <c r="D319" t="s">
-        <v>1629</v>
+        <v>426</v>
       </c>
       <c r="E319" t="s">
-        <v>1630</v>
+        <v>256</v>
       </c>
       <c r="F319" t="s">
         <v>30</v>
       </c>
-      <c r="G319">
-        <v>93907</v>
+      <c r="G319" t="s">
+        <v>427</v>
       </c>
       <c r="H319" t="s">
-        <v>1629</v>
+        <v>426</v>
       </c>
       <c r="I319" t="s">
-        <v>1630</v>
+        <v>256</v>
       </c>
       <c r="J319" t="s">
         <v>30</v>
       </c>
-      <c r="K319">
-        <v>93907</v>
+      <c r="K319" t="s">
+        <v>427</v>
       </c>
       <c r="L319" t="s">
-        <v>1631</v>
+        <v>428</v>
       </c>
       <c r="O319" s="1">
-        <v>39255</v>
+        <v>39262</v>
       </c>
       <c r="P319" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="Q319" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="R319" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="S319" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="T319" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="U319" t="s">
         <v>30</v>
       </c>
       <c r="V319">
-        <v>93901</v>
+        <v>92313</v>
       </c>
     </row>
     <row r="320" spans="1:22" ht="15">
       <c r="A320" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="B320" t="s">
-        <v>1434</v>
+        <v>703</v>
       </c>
       <c r="C320" t="s">
-        <v>74</v>
+        <v>171</v>
       </c>
       <c r="D320" t="s">
-        <v>1635</v>
+        <v>704</v>
       </c>
       <c r="E320" t="s">
-        <v>1636</v>
+        <v>173</v>
       </c>
       <c r="F320" t="s">
         <v>30</v>
       </c>
-      <c r="G320">
-        <v>90248</v>
+      <c r="G320" t="s">
+        <v>705</v>
       </c>
       <c r="H320" t="s">
-        <v>867</v>
+        <v>704</v>
       </c>
       <c r="I320" t="s">
-        <v>603</v>
+        <v>173</v>
       </c>
       <c r="J320" t="s">
         <v>30</v>
       </c>
-      <c r="K320">
-        <v>90805</v>
+      <c r="K320" t="s">
+        <v>705</v>
       </c>
       <c r="L320" t="s">
+        <v>706</v>
+      </c>
+      <c r="O320" s="1">
+        <v>39272</v>
+      </c>
+      <c r="P320" t="s">
         <v>1637</v>
       </c>
-      <c r="O320" s="1">
-[...2 lines deleted...]
-      <c r="P320" t="s">
+      <c r="Q320" t="s">
+        <v>1637</v>
+      </c>
+      <c r="R320" t="s">
+        <v>171</v>
+      </c>
+      <c r="S320" t="s">
         <v>1638</v>
       </c>
-      <c r="Q320" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T320" t="s">
-        <v>1640</v>
+        <v>177</v>
       </c>
       <c r="U320" t="s">
         <v>30</v>
       </c>
       <c r="V320">
-        <v>90250</v>
+        <v>95014</v>
       </c>
     </row>
     <row r="321" spans="1:22" ht="15">
       <c r="A321" t="s">
-        <v>1641</v>
+        <v>1639</v>
       </c>
       <c r="B321" t="s">
-        <v>532</v>
+        <v>600</v>
       </c>
       <c r="C321" t="s">
         <v>256</v>
       </c>
       <c r="D321" t="s">
-        <v>427</v>
+        <v>770</v>
       </c>
       <c r="E321" t="s">
+        <v>771</v>
+      </c>
+      <c r="F321" t="s">
+        <v>30</v>
+      </c>
+      <c r="G321">
+        <v>92879</v>
+      </c>
+      <c r="H321" t="s">
+        <v>770</v>
+      </c>
+      <c r="I321" t="s">
+        <v>771</v>
+      </c>
+      <c r="J321" t="s">
+        <v>30</v>
+      </c>
+      <c r="K321">
+        <v>92879</v>
+      </c>
+      <c r="L321" t="s">
+        <v>772</v>
+      </c>
+      <c r="O321" s="1">
+        <v>39315</v>
+      </c>
+      <c r="P321" t="s">
+        <v>1640</v>
+      </c>
+      <c r="Q321" t="s">
+        <v>1640</v>
+      </c>
+      <c r="R321" t="s">
         <v>256</v>
       </c>
-      <c r="F321" t="s">
-[...23 lines deleted...]
-      <c r="P321" t="s">
+      <c r="S321" t="s">
+        <v>1641</v>
+      </c>
+      <c r="T321" t="s">
         <v>1642</v>
       </c>
-      <c r="Q321" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U321" t="s">
         <v>30</v>
       </c>
       <c r="V321">
-        <v>92313</v>
+        <v>92220</v>
       </c>
     </row>
     <row r="322" spans="1:22" ht="15">
       <c r="A322" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B322" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C322" t="s">
+        <v>662</v>
+      </c>
+      <c r="D322" t="s">
         <v>1645</v>
       </c>
-      <c r="B322" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E322" t="s">
-        <v>173</v>
+        <v>664</v>
       </c>
       <c r="F322" t="s">
         <v>30</v>
       </c>
-      <c r="G322" t="s">
-        <v>706</v>
+      <c r="G322">
+        <v>95453</v>
       </c>
       <c r="H322" t="s">
-        <v>705</v>
+        <v>1646</v>
       </c>
       <c r="I322" t="s">
-        <v>173</v>
+        <v>609</v>
       </c>
       <c r="J322" t="s">
         <v>30</v>
       </c>
-      <c r="K322" t="s">
-        <v>706</v>
+      <c r="K322">
+        <v>95482</v>
       </c>
       <c r="L322" t="s">
-        <v>707</v>
+        <v>237</v>
       </c>
       <c r="O322" s="1">
-        <v>39272</v>
+        <v>39338</v>
       </c>
       <c r="P322" t="s">
-        <v>1646</v>
+        <v>1191</v>
       </c>
       <c r="Q322" t="s">
-        <v>1646</v>
+        <v>1191</v>
       </c>
       <c r="R322" t="s">
-        <v>171</v>
+        <v>662</v>
       </c>
       <c r="S322" t="s">
-        <v>1647</v>
+        <v>1192</v>
       </c>
       <c r="T322" t="s">
-        <v>177</v>
+        <v>664</v>
       </c>
       <c r="U322" t="s">
         <v>30</v>
       </c>
       <c r="V322">
-        <v>95014</v>
+        <v>95453</v>
       </c>
     </row>
     <row r="323" spans="1:22" ht="15">
       <c r="A323" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B323" t="s">
         <v>1648</v>
       </c>
-      <c r="B323" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C323" t="s">
-        <v>256</v>
+        <v>233</v>
       </c>
       <c r="D323" t="s">
-        <v>771</v>
+        <v>1649</v>
       </c>
       <c r="E323" t="s">
-        <v>772</v>
+        <v>609</v>
       </c>
       <c r="F323" t="s">
         <v>30</v>
       </c>
       <c r="G323">
-        <v>92879</v>
+        <v>95482</v>
       </c>
       <c r="H323" t="s">
-        <v>771</v>
+        <v>1190</v>
       </c>
       <c r="I323" t="s">
-        <v>772</v>
+        <v>609</v>
       </c>
       <c r="J323" t="s">
         <v>30</v>
       </c>
       <c r="K323">
-        <v>92879</v>
+        <v>95482</v>
       </c>
       <c r="L323" t="s">
-        <v>773</v>
+        <v>237</v>
       </c>
       <c r="O323" s="1">
-        <v>39315</v>
+        <v>39338</v>
       </c>
       <c r="P323" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="Q323" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="R323" t="s">
-        <v>256</v>
+        <v>662</v>
       </c>
       <c r="S323" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="T323" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="U323" t="s">
         <v>30</v>
       </c>
       <c r="V323">
-        <v>92220</v>
+        <v>95422</v>
       </c>
     </row>
     <row r="324" spans="1:22" ht="15">
       <c r="A324" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="B324" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="C324" t="s">
-        <v>663</v>
+        <v>90</v>
       </c>
       <c r="D324" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="E324" t="s">
-        <v>665</v>
+        <v>551</v>
       </c>
       <c r="F324" t="s">
         <v>30</v>
       </c>
       <c r="G324">
-        <v>95453</v>
+        <v>94941</v>
       </c>
       <c r="H324" t="s">
         <v>1655</v>
       </c>
       <c r="I324" t="s">
-        <v>610</v>
+        <v>551</v>
       </c>
       <c r="J324" t="s">
         <v>30</v>
       </c>
       <c r="K324">
-        <v>95482</v>
+        <v>94941</v>
       </c>
       <c r="L324" t="s">
-        <v>237</v>
+        <v>1656</v>
       </c>
       <c r="O324" s="1">
-        <v>39338</v>
+        <v>39374</v>
       </c>
       <c r="P324" t="s">
-        <v>1200</v>
+        <v>1654</v>
       </c>
       <c r="Q324" t="s">
-        <v>1200</v>
+        <v>1657</v>
       </c>
       <c r="R324" t="s">
-        <v>663</v>
+        <v>90</v>
       </c>
       <c r="S324" t="s">
-        <v>1201</v>
+        <v>1658</v>
       </c>
       <c r="T324" t="s">
-        <v>665</v>
+        <v>1659</v>
       </c>
       <c r="U324" t="s">
         <v>30</v>
       </c>
       <c r="V324">
-        <v>95453</v>
+        <v>94941</v>
       </c>
     </row>
     <row r="325" spans="1:22" ht="15">
       <c r="A325" t="s">
-        <v>1656</v>
+        <v>1660</v>
       </c>
       <c r="B325" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="C325" t="s">
-        <v>233</v>
+        <v>98</v>
       </c>
       <c r="D325" t="s">
-        <v>1658</v>
+        <v>99</v>
       </c>
       <c r="E325" t="s">
-        <v>610</v>
+        <v>98</v>
       </c>
       <c r="F325" t="s">
         <v>30</v>
       </c>
       <c r="G325">
-        <v>95482</v>
+        <v>93940</v>
       </c>
       <c r="H325" t="s">
-        <v>1199</v>
+        <v>100</v>
       </c>
       <c r="I325" t="s">
-        <v>610</v>
+        <v>98</v>
       </c>
       <c r="J325" t="s">
         <v>30</v>
       </c>
       <c r="K325">
-        <v>95482</v>
+        <v>93942</v>
       </c>
       <c r="L325" t="s">
-        <v>237</v>
+        <v>1662</v>
       </c>
       <c r="O325" s="1">
-        <v>39338</v>
+        <v>39374</v>
       </c>
       <c r="P325" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="Q325" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="R325" t="s">
-        <v>663</v>
+        <v>98</v>
       </c>
       <c r="S325" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="T325" t="s">
-        <v>1661</v>
+        <v>1621</v>
       </c>
       <c r="U325" t="s">
         <v>30</v>
       </c>
       <c r="V325">
-        <v>95422</v>
+        <v>93901</v>
       </c>
     </row>
     <row r="326" spans="1:22" ht="15">
       <c r="A326" t="s">
-        <v>1662</v>
+        <v>1665</v>
       </c>
       <c r="B326" t="s">
-        <v>1663</v>
+        <v>433</v>
       </c>
       <c r="C326" t="s">
-        <v>90</v>
+        <v>434</v>
       </c>
       <c r="D326" t="s">
-        <v>1664</v>
+        <v>435</v>
       </c>
       <c r="E326" t="s">
-        <v>552</v>
+        <v>436</v>
       </c>
       <c r="F326" t="s">
         <v>30</v>
       </c>
-      <c r="G326">
-        <v>94941</v>
+      <c r="G326" t="s">
+        <v>437</v>
       </c>
       <c r="H326" t="s">
-        <v>1664</v>
+        <v>435</v>
       </c>
       <c r="I326" t="s">
-        <v>552</v>
+        <v>436</v>
       </c>
       <c r="J326" t="s">
         <v>30</v>
       </c>
-      <c r="K326">
-        <v>94941</v>
+      <c r="K326" t="s">
+        <v>437</v>
       </c>
       <c r="L326" t="s">
-        <v>1665</v>
+        <v>438</v>
       </c>
       <c r="O326" s="1">
-        <v>39374</v>
+        <v>39356</v>
       </c>
       <c r="P326" t="s">
-        <v>1663</v>
+        <v>1666</v>
       </c>
       <c r="Q326" t="s">
         <v>1666</v>
       </c>
       <c r="R326" t="s">
-        <v>90</v>
+        <v>434</v>
       </c>
       <c r="S326" t="s">
         <v>1667</v>
       </c>
       <c r="T326" t="s">
         <v>1668</v>
       </c>
       <c r="U326" t="s">
         <v>30</v>
       </c>
       <c r="V326">
-        <v>94941</v>
+        <v>92780</v>
       </c>
     </row>
     <row r="327" spans="1:22" ht="15">
       <c r="A327" t="s">
         <v>1669</v>
       </c>
       <c r="B327" t="s">
+        <v>433</v>
+      </c>
+      <c r="C327" t="s">
+        <v>434</v>
+      </c>
+      <c r="D327" t="s">
+        <v>435</v>
+      </c>
+      <c r="E327" t="s">
+        <v>436</v>
+      </c>
+      <c r="F327" t="s">
+        <v>30</v>
+      </c>
+      <c r="G327" t="s">
+        <v>437</v>
+      </c>
+      <c r="H327" t="s">
+        <v>435</v>
+      </c>
+      <c r="I327" t="s">
+        <v>436</v>
+      </c>
+      <c r="J327" t="s">
+        <v>30</v>
+      </c>
+      <c r="K327" t="s">
+        <v>437</v>
+      </c>
+      <c r="L327" t="s">
+        <v>438</v>
+      </c>
+      <c r="O327" s="1">
+        <v>39356</v>
+      </c>
+      <c r="P327" t="s">
         <v>1670</v>
       </c>
-      <c r="C327" t="s">
-[...26 lines deleted...]
-      <c r="L327" t="s">
+      <c r="Q327" t="s">
+        <v>1670</v>
+      </c>
+      <c r="R327" t="s">
+        <v>434</v>
+      </c>
+      <c r="S327" t="s">
         <v>1671</v>
       </c>
-      <c r="O327" s="1">
-[...2 lines deleted...]
-      <c r="P327" t="s">
+      <c r="T327" t="s">
         <v>1672</v>
       </c>
-      <c r="Q327" t="s">
-[...5 lines deleted...]
-      <c r="S327" t="s">
+      <c r="U327" t="s">
+        <v>30</v>
+      </c>
+      <c r="V327">
+        <v>92663</v>
+      </c>
+    </row>
+    <row r="328" spans="1:17" ht="15">
+      <c r="A328" t="s">
         <v>1673</v>
       </c>
-      <c r="T327" t="s">
-[...10 lines deleted...]
-      <c r="A328" t="s">
+      <c r="B328" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C328" t="s">
+        <v>171</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E328" t="s">
+        <v>173</v>
+      </c>
+      <c r="F328" t="s">
+        <v>30</v>
+      </c>
+      <c r="G328">
+        <v>95112</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1381</v>
+      </c>
+      <c r="I328" t="s">
+        <v>173</v>
+      </c>
+      <c r="J328" t="s">
+        <v>30</v>
+      </c>
+      <c r="K328">
+        <v>95112</v>
+      </c>
+      <c r="L328" t="s">
+        <v>1382</v>
+      </c>
+      <c r="O328" s="1">
+        <v>45628</v>
+      </c>
+      <c r="P328" t="s">
         <v>1674</v>
       </c>
-      <c r="B328" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="Q328" t="s">
-        <v>1675</v>
-[...14 lines deleted...]
-        <v>92780</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="329" spans="1:22" ht="15">
       <c r="A329" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B329" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C329" t="s">
+        <v>27</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E329" t="s">
         <v>1678</v>
       </c>
-      <c r="B329" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F329" t="s">
         <v>30</v>
       </c>
-      <c r="G329" t="s">
-        <v>438</v>
+      <c r="G329">
+        <v>94550</v>
       </c>
       <c r="H329" t="s">
-        <v>436</v>
+        <v>1677</v>
       </c>
       <c r="I329" t="s">
-        <v>437</v>
+        <v>1678</v>
       </c>
       <c r="J329" t="s">
         <v>30</v>
       </c>
-      <c r="K329" t="s">
-        <v>438</v>
+      <c r="K329">
+        <v>94550</v>
       </c>
       <c r="L329" t="s">
-        <v>439</v>
+        <v>1679</v>
       </c>
       <c r="O329" s="1">
-        <v>39356</v>
+        <v>40402</v>
       </c>
       <c r="P329" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="Q329" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="R329" t="s">
-        <v>435</v>
+        <v>27</v>
       </c>
       <c r="S329" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="T329" t="s">
-        <v>1681</v>
+        <v>1678</v>
       </c>
       <c r="U329" t="s">
         <v>30</v>
       </c>
       <c r="V329">
-        <v>92663</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:17" ht="15">
+        <v>94550</v>
+      </c>
+    </row>
+    <row r="330" spans="1:22" ht="15">
       <c r="A330" t="s">
         <v>1682</v>
       </c>
       <c r="B330" t="s">
-        <v>1298</v>
+        <v>1683</v>
       </c>
       <c r="C330" t="s">
-        <v>171</v>
+        <v>473</v>
       </c>
       <c r="D330" t="s">
-        <v>1390</v>
+        <v>487</v>
       </c>
       <c r="E330" t="s">
-        <v>173</v>
+        <v>488</v>
       </c>
       <c r="F330" t="s">
         <v>30</v>
       </c>
       <c r="G330">
-        <v>95112</v>
+        <v>93446</v>
       </c>
       <c r="H330" t="s">
-        <v>1390</v>
+        <v>1684</v>
       </c>
       <c r="I330" t="s">
-        <v>173</v>
+        <v>488</v>
       </c>
       <c r="J330" t="s">
         <v>30</v>
       </c>
       <c r="K330">
-        <v>95112</v>
+        <v>93447</v>
       </c>
       <c r="L330" t="s">
-        <v>1391</v>
+        <v>1685</v>
       </c>
       <c r="O330" s="1">
-        <v>45628</v>
+        <v>39447</v>
       </c>
       <c r="P330" t="s">
-        <v>1683</v>
+        <v>1365</v>
       </c>
       <c r="Q330" t="s">
-        <v>1683</v>
+        <v>1365</v>
+      </c>
+      <c r="R330" t="s">
+        <v>473</v>
+      </c>
+      <c r="S330" t="s">
+        <v>1686</v>
+      </c>
+      <c r="T330" t="s">
+        <v>473</v>
+      </c>
+      <c r="U330" t="s">
+        <v>30</v>
+      </c>
+      <c r="V330">
+        <v>93408</v>
       </c>
     </row>
     <row r="331" spans="1:22" ht="15">
       <c r="A331" t="s">
-        <v>1684</v>
+        <v>1687</v>
       </c>
       <c r="B331" t="s">
-        <v>1685</v>
+        <v>1688</v>
       </c>
       <c r="C331" t="s">
         <v>27</v>
       </c>
       <c r="D331" t="s">
-        <v>1686</v>
+        <v>1677</v>
       </c>
       <c r="E331" t="s">
-        <v>1687</v>
+        <v>1678</v>
       </c>
       <c r="F331" t="s">
         <v>30</v>
       </c>
       <c r="G331">
         <v>94550</v>
       </c>
       <c r="H331" t="s">
-        <v>1686</v>
+        <v>1677</v>
       </c>
       <c r="I331" t="s">
-        <v>1687</v>
+        <v>1678</v>
       </c>
       <c r="J331" t="s">
         <v>30</v>
       </c>
       <c r="K331">
         <v>94550</v>
       </c>
       <c r="L331" t="s">
-        <v>1688</v>
+        <v>1679</v>
       </c>
       <c r="O331" s="1">
-        <v>40402</v>
+        <v>39449</v>
       </c>
       <c r="P331" t="s">
         <v>1689</v>
       </c>
       <c r="Q331" t="s">
         <v>1689</v>
       </c>
       <c r="R331" t="s">
         <v>27</v>
       </c>
       <c r="S331" t="s">
         <v>1690</v>
       </c>
       <c r="T331" t="s">
-        <v>1687</v>
+        <v>1691</v>
       </c>
       <c r="U331" t="s">
         <v>30</v>
       </c>
       <c r="V331">
-        <v>94550</v>
+        <v>94568</v>
       </c>
     </row>
     <row r="332" spans="1:22" ht="15">
       <c r="A332" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="B332" t="s">
-        <v>1692</v>
+        <v>600</v>
       </c>
       <c r="C332" t="s">
-        <v>474</v>
+        <v>932</v>
       </c>
       <c r="D332" t="s">
-        <v>488</v>
+        <v>1147</v>
       </c>
       <c r="E332" t="s">
-        <v>489</v>
+        <v>939</v>
       </c>
       <c r="F332" t="s">
         <v>30</v>
       </c>
       <c r="G332">
-        <v>93446</v>
+        <v>95928</v>
       </c>
       <c r="H332" t="s">
+        <v>1147</v>
+      </c>
+      <c r="I332" t="s">
+        <v>939</v>
+      </c>
+      <c r="J332" t="s">
+        <v>30</v>
+      </c>
+      <c r="K332">
+        <v>95928</v>
+      </c>
+      <c r="L332" t="s">
+        <v>1148</v>
+      </c>
+      <c r="O332" s="1">
+        <v>39448</v>
+      </c>
+      <c r="P332" t="s">
         <v>1693</v>
       </c>
-      <c r="I332" t="s">
-[...8 lines deleted...]
-      <c r="L332" t="s">
+      <c r="Q332" t="s">
         <v>1694</v>
       </c>
-      <c r="O332" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="R332" t="s">
-        <v>474</v>
+        <v>932</v>
       </c>
       <c r="S332" t="s">
         <v>1695</v>
       </c>
       <c r="T332" t="s">
-        <v>474</v>
+        <v>934</v>
       </c>
       <c r="U332" t="s">
         <v>30</v>
       </c>
       <c r="V332">
-        <v>93408</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:22" ht="15">
+        <v>95965</v>
+      </c>
+    </row>
+    <row r="333" spans="1:23" ht="15">
       <c r="A333" t="s">
         <v>1696</v>
       </c>
       <c r="B333" t="s">
         <v>1697</v>
       </c>
       <c r="C333" t="s">
-        <v>27</v>
+        <v>576</v>
       </c>
       <c r="D333" t="s">
-        <v>1686</v>
+        <v>1698</v>
       </c>
       <c r="E333" t="s">
-        <v>1687</v>
+        <v>685</v>
       </c>
       <c r="F333" t="s">
         <v>30</v>
       </c>
       <c r="G333">
-        <v>94550</v>
+        <v>95501</v>
       </c>
       <c r="H333" t="s">
-        <v>1686</v>
+        <v>1698</v>
       </c>
       <c r="I333" t="s">
-        <v>1687</v>
+        <v>685</v>
       </c>
       <c r="J333" t="s">
         <v>30</v>
       </c>
       <c r="K333">
-        <v>94550</v>
+        <v>95501</v>
       </c>
       <c r="L333" t="s">
-        <v>1688</v>
+        <v>1699</v>
       </c>
       <c r="O333" s="1">
-        <v>39449</v>
+        <v>39448</v>
       </c>
       <c r="P333" t="s">
+        <v>1697</v>
+      </c>
+      <c r="Q333" t="s">
+        <v>1697</v>
+      </c>
+      <c r="R333" t="s">
+        <v>576</v>
+      </c>
+      <c r="S333" t="s">
         <v>1698</v>
       </c>
-      <c r="Q333" t="s">
-[...5 lines deleted...]
-      <c r="S333" t="s">
+      <c r="T333" t="s">
+        <v>685</v>
+      </c>
+      <c r="U333" t="s">
+        <v>30</v>
+      </c>
+      <c r="V333">
+        <v>95501</v>
+      </c>
+      <c r="W333" t="s">
         <v>1699</v>
-      </c>
-[...7 lines deleted...]
-        <v>94568</v>
       </c>
     </row>
     <row r="334" spans="1:22" ht="15">
       <c r="A334" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B334" t="s">
         <v>1701</v>
       </c>
-      <c r="B334" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C334" t="s">
-        <v>933</v>
+        <v>416</v>
       </c>
       <c r="D334" t="s">
-        <v>1156</v>
+        <v>903</v>
       </c>
       <c r="E334" t="s">
-        <v>940</v>
+        <v>904</v>
       </c>
       <c r="F334" t="s">
         <v>30</v>
       </c>
       <c r="G334">
-        <v>95928</v>
+        <v>95688</v>
       </c>
       <c r="H334" t="s">
-        <v>1156</v>
+        <v>903</v>
       </c>
       <c r="I334" t="s">
-        <v>940</v>
+        <v>904</v>
       </c>
       <c r="J334" t="s">
         <v>30</v>
       </c>
       <c r="K334">
-        <v>95928</v>
+        <v>95688</v>
       </c>
       <c r="L334" t="s">
-        <v>1157</v>
+        <v>905</v>
       </c>
       <c r="O334" s="1">
-        <v>39448</v>
+        <v>39538</v>
       </c>
       <c r="P334" t="s">
         <v>1702</v>
       </c>
       <c r="Q334" t="s">
+        <v>1702</v>
+      </c>
+      <c r="R334" t="s">
+        <v>416</v>
+      </c>
+      <c r="S334" t="s">
         <v>1703</v>
       </c>
-      <c r="R334" t="s">
-[...2 lines deleted...]
-      <c r="S334" t="s">
+      <c r="T334" t="s">
         <v>1704</v>
       </c>
-      <c r="T334" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U334" t="s">
         <v>30</v>
       </c>
       <c r="V334">
-        <v>95965</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:23" ht="15">
+        <v>95620</v>
+      </c>
+    </row>
+    <row r="335" spans="1:22" ht="15">
       <c r="A335" t="s">
         <v>1705</v>
       </c>
       <c r="B335" t="s">
-        <v>1706</v>
+        <v>531</v>
       </c>
       <c r="C335" t="s">
-        <v>577</v>
+        <v>256</v>
       </c>
       <c r="D335" t="s">
-        <v>1707</v>
+        <v>426</v>
       </c>
       <c r="E335" t="s">
-        <v>686</v>
+        <v>256</v>
       </c>
       <c r="F335" t="s">
         <v>30</v>
       </c>
-      <c r="G335">
-        <v>95501</v>
+      <c r="G335" t="s">
+        <v>427</v>
       </c>
       <c r="H335" t="s">
-        <v>1707</v>
+        <v>426</v>
       </c>
       <c r="I335" t="s">
-        <v>686</v>
+        <v>256</v>
       </c>
       <c r="J335" t="s">
         <v>30</v>
       </c>
-      <c r="K335">
-        <v>95501</v>
+      <c r="K335" t="s">
+        <v>427</v>
       </c>
       <c r="L335" t="s">
-        <v>1708</v>
+        <v>428</v>
       </c>
       <c r="O335" s="1">
-        <v>39448</v>
+        <v>39501</v>
       </c>
       <c r="P335" t="s">
         <v>1706</v>
       </c>
       <c r="Q335" t="s">
         <v>1706</v>
       </c>
       <c r="R335" t="s">
-        <v>577</v>
+        <v>106</v>
       </c>
       <c r="S335" t="s">
         <v>1707</v>
       </c>
       <c r="T335" t="s">
-        <v>686</v>
+        <v>1708</v>
       </c>
       <c r="U335" t="s">
         <v>30</v>
       </c>
       <c r="V335">
-        <v>95501</v>
-[...2 lines deleted...]
-        <v>1708</v>
+        <v>92346</v>
       </c>
     </row>
     <row r="336" spans="1:22" ht="15">
       <c r="A336" t="s">
         <v>1709</v>
       </c>
       <c r="B336" t="s">
         <v>1710</v>
       </c>
       <c r="C336" t="s">
-        <v>417</v>
+        <v>171</v>
       </c>
       <c r="D336" t="s">
-        <v>904</v>
+        <v>1711</v>
       </c>
       <c r="E336" t="s">
-        <v>905</v>
+        <v>171</v>
       </c>
       <c r="F336" t="s">
         <v>30</v>
       </c>
       <c r="G336">
-        <v>95688</v>
+        <v>95050</v>
       </c>
       <c r="H336" t="s">
-        <v>904</v>
+        <v>1711</v>
       </c>
       <c r="I336" t="s">
-        <v>905</v>
+        <v>171</v>
       </c>
       <c r="J336" t="s">
         <v>30</v>
       </c>
       <c r="K336">
-        <v>95688</v>
+        <v>95050</v>
       </c>
       <c r="L336" t="s">
-        <v>906</v>
+        <v>1712</v>
       </c>
       <c r="O336" s="1">
-        <v>39538</v>
+        <v>40422</v>
       </c>
       <c r="P336" t="s">
-        <v>1711</v>
+        <v>1713</v>
       </c>
       <c r="Q336" t="s">
-        <v>1711</v>
+        <v>1713</v>
       </c>
       <c r="R336" t="s">
-        <v>417</v>
+        <v>171</v>
       </c>
       <c r="S336" t="s">
-        <v>1712</v>
+        <v>1714</v>
       </c>
       <c r="T336" t="s">
-        <v>1713</v>
+        <v>1715</v>
       </c>
       <c r="U336" t="s">
         <v>30</v>
       </c>
       <c r="V336">
-        <v>95620</v>
+        <v>94022</v>
       </c>
     </row>
     <row r="337" spans="1:22" ht="15">
       <c r="A337" t="s">
-        <v>1714</v>
+        <v>1716</v>
       </c>
       <c r="B337" t="s">
-        <v>532</v>
+        <v>619</v>
       </c>
       <c r="C337" t="s">
-        <v>256</v>
+        <v>74</v>
       </c>
       <c r="D337" t="s">
-        <v>427</v>
+        <v>620</v>
       </c>
       <c r="E337" t="s">
-        <v>256</v>
+        <v>621</v>
       </c>
       <c r="F337" t="s">
         <v>30</v>
       </c>
-      <c r="G337" t="s">
-        <v>428</v>
+      <c r="G337">
+        <v>91746</v>
       </c>
       <c r="H337" t="s">
-        <v>427</v>
+        <v>622</v>
       </c>
       <c r="I337" t="s">
-        <v>256</v>
+        <v>623</v>
       </c>
       <c r="J337" t="s">
         <v>30</v>
       </c>
       <c r="K337" t="s">
-        <v>428</v>
+        <v>624</v>
       </c>
       <c r="L337" t="s">
-        <v>429</v>
+        <v>625</v>
+      </c>
+      <c r="M337" t="s">
+        <v>626</v>
       </c>
       <c r="O337" s="1">
-        <v>39501</v>
+        <v>39508</v>
       </c>
       <c r="P337" t="s">
-        <v>1715</v>
+        <v>1717</v>
       </c>
       <c r="Q337" t="s">
-        <v>1715</v>
+        <v>1717</v>
       </c>
       <c r="R337" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="S337" t="s">
-        <v>1716</v>
+        <v>1718</v>
       </c>
       <c r="T337" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
       <c r="U337" t="s">
         <v>30</v>
       </c>
       <c r="V337">
-        <v>92346</v>
+        <v>90069</v>
       </c>
     </row>
     <row r="338" spans="1:22" ht="15">
       <c r="A338" t="s">
-        <v>1718</v>
+        <v>1720</v>
       </c>
       <c r="B338" t="s">
-        <v>1719</v>
+        <v>531</v>
       </c>
       <c r="C338" t="s">
-        <v>171</v>
+        <v>256</v>
       </c>
       <c r="D338" t="s">
-        <v>1720</v>
+        <v>426</v>
       </c>
       <c r="E338" t="s">
-        <v>171</v>
+        <v>256</v>
       </c>
       <c r="F338" t="s">
         <v>30</v>
       </c>
-      <c r="G338">
-        <v>95050</v>
+      <c r="G338" t="s">
+        <v>427</v>
       </c>
       <c r="H338" t="s">
-        <v>1720</v>
+        <v>426</v>
       </c>
       <c r="I338" t="s">
-        <v>171</v>
+        <v>256</v>
       </c>
       <c r="J338" t="s">
         <v>30</v>
       </c>
-      <c r="K338">
-        <v>95050</v>
+      <c r="K338" t="s">
+        <v>427</v>
       </c>
       <c r="L338" t="s">
+        <v>428</v>
+      </c>
+      <c r="O338" s="1">
+        <v>39573</v>
+      </c>
+      <c r="P338" t="s">
         <v>1721</v>
-      </c>
-[...4 lines deleted...]
-        <v>1722</v>
       </c>
       <c r="Q338" t="s">
         <v>1722</v>
       </c>
       <c r="R338" t="s">
-        <v>171</v>
+        <v>256</v>
       </c>
       <c r="S338" t="s">
         <v>1723</v>
       </c>
       <c r="T338" t="s">
         <v>1724</v>
       </c>
       <c r="U338" t="s">
         <v>30</v>
       </c>
       <c r="V338">
-        <v>94022</v>
+        <v>92519</v>
       </c>
     </row>
     <row r="339" spans="1:22" ht="15">
       <c r="A339" t="s">
         <v>1725</v>
       </c>
       <c r="B339" t="s">
-        <v>620</v>
+        <v>1726</v>
       </c>
       <c r="C339" t="s">
-        <v>74</v>
+        <v>292</v>
       </c>
       <c r="D339" t="s">
-        <v>621</v>
+        <v>1727</v>
       </c>
       <c r="E339" t="s">
-        <v>622</v>
+        <v>1728</v>
       </c>
       <c r="F339" t="s">
         <v>30</v>
       </c>
-      <c r="G339">
-        <v>91746</v>
+      <c r="G339" t="s">
+        <v>1729</v>
       </c>
       <c r="H339" t="s">
-        <v>623</v>
+        <v>1727</v>
       </c>
       <c r="I339" t="s">
-        <v>624</v>
+        <v>1728</v>
       </c>
       <c r="J339" t="s">
         <v>30</v>
       </c>
       <c r="K339" t="s">
-        <v>625</v>
+        <v>1729</v>
       </c>
       <c r="L339" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>1730</v>
       </c>
       <c r="O339" s="1">
-        <v>39508</v>
+        <v>39619</v>
       </c>
       <c r="P339" t="s">
-        <v>1726</v>
+        <v>1731</v>
       </c>
       <c r="Q339" t="s">
-        <v>1726</v>
+        <v>1732</v>
       </c>
       <c r="R339" t="s">
-        <v>74</v>
+        <v>292</v>
       </c>
       <c r="S339" t="s">
-        <v>1727</v>
+        <v>1733</v>
       </c>
       <c r="T339" t="s">
-        <v>1728</v>
+        <v>294</v>
       </c>
       <c r="U339" t="s">
         <v>30</v>
       </c>
       <c r="V339">
-        <v>90069</v>
+        <v>93277</v>
       </c>
     </row>
     <row r="340" spans="1:22" ht="15">
       <c r="A340" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C340" t="s">
+        <v>292</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1727</v>
+      </c>
+      <c r="E340" t="s">
+        <v>1728</v>
+      </c>
+      <c r="F340" t="s">
+        <v>30</v>
+      </c>
+      <c r="G340" t="s">
         <v>1729</v>
       </c>
-      <c r="B340" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H340" t="s">
-        <v>427</v>
+        <v>1727</v>
       </c>
       <c r="I340" t="s">
-        <v>256</v>
+        <v>1728</v>
       </c>
       <c r="J340" t="s">
         <v>30</v>
       </c>
       <c r="K340" t="s">
-        <v>428</v>
+        <v>1729</v>
       </c>
       <c r="L340" t="s">
-        <v>429</v>
+        <v>1730</v>
       </c>
       <c r="O340" s="1">
-        <v>39573</v>
+        <v>39619</v>
       </c>
       <c r="P340" t="s">
-        <v>1730</v>
+        <v>1735</v>
       </c>
       <c r="Q340" t="s">
-        <v>1731</v>
+        <v>1735</v>
       </c>
       <c r="R340" t="s">
-        <v>256</v>
+        <v>292</v>
       </c>
       <c r="S340" t="s">
-        <v>1732</v>
+        <v>1736</v>
       </c>
       <c r="T340" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="U340" t="s">
         <v>30</v>
       </c>
       <c r="V340">
-        <v>92519</v>
+        <v>93618</v>
       </c>
     </row>
     <row r="341" spans="1:22" ht="15">
       <c r="A341" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="B341" t="s">
-        <v>1735</v>
+        <v>1726</v>
       </c>
       <c r="C341" t="s">
         <v>292</v>
       </c>
       <c r="D341" t="s">
-        <v>1736</v>
+        <v>1727</v>
       </c>
       <c r="E341" t="s">
-        <v>1737</v>
+        <v>1728</v>
       </c>
       <c r="F341" t="s">
         <v>30</v>
       </c>
       <c r="G341" t="s">
-        <v>1738</v>
+        <v>1729</v>
       </c>
       <c r="H341" t="s">
-        <v>1736</v>
+        <v>1727</v>
       </c>
       <c r="I341" t="s">
-        <v>1737</v>
+        <v>1728</v>
       </c>
       <c r="J341" t="s">
         <v>30</v>
       </c>
       <c r="K341" t="s">
-        <v>1738</v>
+        <v>1729</v>
       </c>
       <c r="L341" t="s">
-        <v>1739</v>
+        <v>1730</v>
       </c>
       <c r="O341" s="1">
         <v>39619</v>
       </c>
       <c r="P341" t="s">
-        <v>1740</v>
+        <v>1739</v>
       </c>
       <c r="Q341" t="s">
-        <v>1741</v>
+        <v>1019</v>
       </c>
       <c r="R341" t="s">
-        <v>292</v>
+        <v>950</v>
       </c>
       <c r="S341" t="s">
-        <v>1742</v>
+        <v>1020</v>
       </c>
       <c r="T341" t="s">
-        <v>294</v>
+        <v>950</v>
       </c>
       <c r="U341" t="s">
         <v>30</v>
       </c>
       <c r="V341">
-        <v>93277</v>
+        <v>93721</v>
       </c>
     </row>
     <row r="342" spans="1:22" ht="15">
       <c r="A342" t="s">
-        <v>1743</v>
+        <v>1740</v>
       </c>
       <c r="B342" t="s">
-        <v>1735</v>
+        <v>284</v>
       </c>
       <c r="C342" t="s">
-        <v>292</v>
+        <v>171</v>
       </c>
       <c r="D342" t="s">
-        <v>1736</v>
+        <v>285</v>
       </c>
       <c r="E342" t="s">
-        <v>1737</v>
+        <v>286</v>
       </c>
       <c r="F342" t="s">
         <v>30</v>
       </c>
-      <c r="G342" t="s">
-        <v>1738</v>
+      <c r="G342">
+        <v>95020</v>
       </c>
       <c r="H342" t="s">
-        <v>1736</v>
+        <v>285</v>
       </c>
       <c r="I342" t="s">
-        <v>1737</v>
+        <v>286</v>
       </c>
       <c r="J342" t="s">
         <v>30</v>
       </c>
-      <c r="K342" t="s">
-        <v>1738</v>
+      <c r="K342">
+        <v>95020</v>
       </c>
       <c r="L342" t="s">
-        <v>1739</v>
+        <v>287</v>
       </c>
       <c r="O342" s="1">
         <v>39619</v>
       </c>
       <c r="P342" t="s">
+        <v>1741</v>
+      </c>
+      <c r="Q342" t="s">
+        <v>1742</v>
+      </c>
+      <c r="R342" t="s">
+        <v>1743</v>
+      </c>
+      <c r="S342" t="s">
         <v>1744</v>
       </c>
-      <c r="Q342" t="s">
-[...5 lines deleted...]
-      <c r="S342" t="s">
+      <c r="T342" t="s">
         <v>1745</v>
       </c>
-      <c r="T342" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U342" t="s">
         <v>30</v>
       </c>
       <c r="V342">
-        <v>93618</v>
+        <v>95023</v>
       </c>
     </row>
     <row r="343" spans="1:22" ht="15">
       <c r="A343" t="s">
-        <v>1747</v>
+        <v>1746</v>
       </c>
       <c r="B343" t="s">
-        <v>1735</v>
+        <v>531</v>
       </c>
       <c r="C343" t="s">
-        <v>292</v>
+        <v>256</v>
       </c>
       <c r="D343" t="s">
-        <v>1736</v>
+        <v>426</v>
       </c>
       <c r="E343" t="s">
-        <v>1737</v>
+        <v>256</v>
       </c>
       <c r="F343" t="s">
         <v>30</v>
       </c>
       <c r="G343" t="s">
-        <v>1738</v>
+        <v>427</v>
       </c>
       <c r="H343" t="s">
-        <v>1736</v>
+        <v>426</v>
       </c>
       <c r="I343" t="s">
-        <v>1737</v>
+        <v>256</v>
       </c>
       <c r="J343" t="s">
         <v>30</v>
       </c>
       <c r="K343" t="s">
-        <v>1738</v>
+        <v>427</v>
       </c>
       <c r="L343" t="s">
-        <v>1739</v>
+        <v>428</v>
       </c>
       <c r="O343" s="1">
         <v>39619</v>
       </c>
       <c r="P343" t="s">
+        <v>1747</v>
+      </c>
+      <c r="Q343" t="s">
+        <v>482</v>
+      </c>
+      <c r="R343" t="s">
+        <v>74</v>
+      </c>
+      <c r="S343" t="s">
         <v>1748</v>
       </c>
-      <c r="Q343" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T343" t="s">
-        <v>951</v>
+        <v>484</v>
       </c>
       <c r="U343" t="s">
         <v>30</v>
       </c>
       <c r="V343">
-        <v>93721</v>
+        <v>91803</v>
       </c>
     </row>
     <row r="344" spans="1:22" ht="15">
       <c r="A344" t="s">
         <v>1749</v>
       </c>
       <c r="B344" t="s">
-        <v>284</v>
+        <v>1750</v>
       </c>
       <c r="C344" t="s">
-        <v>171</v>
+        <v>256</v>
       </c>
       <c r="D344" t="s">
-        <v>285</v>
+        <v>1751</v>
       </c>
       <c r="E344" t="s">
-        <v>286</v>
+        <v>1642</v>
       </c>
       <c r="F344" t="s">
         <v>30</v>
       </c>
       <c r="G344">
-        <v>95020</v>
+        <v>92220</v>
       </c>
       <c r="H344" t="s">
-        <v>285</v>
+        <v>1751</v>
       </c>
       <c r="I344" t="s">
-        <v>286</v>
+        <v>1642</v>
       </c>
       <c r="J344" t="s">
         <v>30</v>
       </c>
       <c r="K344">
-        <v>95020</v>
+        <v>92220</v>
       </c>
       <c r="L344" t="s">
-        <v>287</v>
+        <v>1752</v>
       </c>
       <c r="O344" s="1">
-        <v>39619</v>
+        <v>39655</v>
       </c>
       <c r="P344" t="s">
         <v>1750</v>
       </c>
       <c r="Q344" t="s">
+        <v>1753</v>
+      </c>
+      <c r="R344" t="s">
+        <v>256</v>
+      </c>
+      <c r="S344" t="s">
         <v>1751</v>
       </c>
-      <c r="R344" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T344" t="s">
-        <v>1754</v>
+        <v>1642</v>
       </c>
       <c r="U344" t="s">
         <v>30</v>
       </c>
       <c r="V344">
-        <v>95023</v>
+        <v>92220</v>
       </c>
     </row>
     <row r="345" spans="1:22" ht="15">
       <c r="A345" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B345" t="s">
         <v>1755</v>
       </c>
-      <c r="B345" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C345" t="s">
-        <v>256</v>
+        <v>233</v>
       </c>
       <c r="D345" t="s">
-        <v>427</v>
+        <v>1649</v>
       </c>
       <c r="E345" t="s">
-        <v>256</v>
+        <v>609</v>
       </c>
       <c r="F345" t="s">
         <v>30</v>
       </c>
-      <c r="G345" t="s">
-        <v>428</v>
+      <c r="G345">
+        <v>95842</v>
       </c>
       <c r="H345" t="s">
-        <v>427</v>
+        <v>1190</v>
       </c>
       <c r="I345" t="s">
-        <v>256</v>
+        <v>609</v>
       </c>
       <c r="J345" t="s">
         <v>30</v>
       </c>
-      <c r="K345" t="s">
-        <v>428</v>
+      <c r="K345">
+        <v>95482</v>
       </c>
       <c r="L345" t="s">
-        <v>429</v>
+        <v>1756</v>
       </c>
       <c r="O345" s="1">
-        <v>39619</v>
+        <v>39657</v>
       </c>
       <c r="P345" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="Q345" t="s">
-        <v>483</v>
+        <v>1757</v>
       </c>
       <c r="R345" t="s">
-        <v>74</v>
+        <v>233</v>
       </c>
       <c r="S345" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="T345" t="s">
-        <v>485</v>
+        <v>609</v>
       </c>
       <c r="U345" t="s">
         <v>30</v>
       </c>
       <c r="V345">
-        <v>91803</v>
+        <v>95482</v>
       </c>
     </row>
     <row r="346" spans="1:22" ht="15">
       <c r="A346" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="B346" t="s">
-        <v>1759</v>
+        <v>1589</v>
       </c>
       <c r="C346" t="s">
-        <v>256</v>
+        <v>74</v>
       </c>
       <c r="D346" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E346" t="s">
+        <v>1591</v>
+      </c>
+      <c r="F346" t="s">
+        <v>30</v>
+      </c>
+      <c r="G346">
+        <v>90670</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1592</v>
+      </c>
+      <c r="I346" t="s">
+        <v>1593</v>
+      </c>
+      <c r="J346" t="s">
+        <v>30</v>
+      </c>
+      <c r="K346">
+        <v>90605</v>
+      </c>
+      <c r="L346" t="s">
+        <v>1594</v>
+      </c>
+      <c r="O346" s="1">
+        <v>39630</v>
+      </c>
+      <c r="P346" t="s">
         <v>1760</v>
       </c>
-      <c r="E346" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="Q346" t="s">
-        <v>1762</v>
+        <v>482</v>
       </c>
       <c r="R346" t="s">
-        <v>256</v>
+        <v>74</v>
       </c>
       <c r="S346" t="s">
-        <v>1760</v>
+        <v>483</v>
       </c>
       <c r="T346" t="s">
-        <v>1651</v>
+        <v>484</v>
       </c>
       <c r="U346" t="s">
         <v>30</v>
       </c>
       <c r="V346">
-        <v>92220</v>
+        <v>91803</v>
       </c>
     </row>
     <row r="347" spans="1:22" ht="15">
       <c r="A347" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C347" t="s">
+        <v>148</v>
+      </c>
+      <c r="D347" t="s">
         <v>1763</v>
       </c>
-      <c r="B347" t="s">
+      <c r="E347" t="s">
         <v>1764</v>
       </c>
-      <c r="C347" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F347" t="s">
         <v>30</v>
       </c>
       <c r="G347">
-        <v>95842</v>
+        <v>94070</v>
       </c>
       <c r="H347" t="s">
-        <v>1199</v>
+        <v>1763</v>
       </c>
       <c r="I347" t="s">
-        <v>610</v>
+        <v>1764</v>
       </c>
       <c r="J347" t="s">
         <v>30</v>
       </c>
       <c r="K347">
-        <v>95482</v>
+        <v>94070</v>
       </c>
       <c r="L347" t="s">
         <v>1765</v>
       </c>
       <c r="O347" s="1">
-        <v>39657</v>
+        <v>40512</v>
       </c>
       <c r="P347" t="s">
         <v>1766</v>
       </c>
       <c r="Q347" t="s">
         <v>1766</v>
       </c>
       <c r="R347" t="s">
-        <v>233</v>
+        <v>148</v>
       </c>
       <c r="S347" t="s">
         <v>1767</v>
       </c>
       <c r="T347" t="s">
-        <v>610</v>
+        <v>1768</v>
       </c>
       <c r="U347" t="s">
         <v>30</v>
       </c>
       <c r="V347">
-        <v>95482</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:22" ht="15">
+        <v>94061</v>
+      </c>
+    </row>
+    <row r="348" spans="1:23" ht="15">
       <c r="A348" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="B348" t="s">
-        <v>1598</v>
+        <v>1762</v>
       </c>
       <c r="C348" t="s">
-        <v>74</v>
+        <v>148</v>
       </c>
       <c r="D348" t="s">
-        <v>1599</v>
+        <v>1763</v>
       </c>
       <c r="E348" t="s">
-        <v>1600</v>
+        <v>1764</v>
       </c>
       <c r="F348" t="s">
         <v>30</v>
       </c>
       <c r="G348">
-        <v>90670</v>
+        <v>94070</v>
       </c>
       <c r="H348" t="s">
-        <v>1601</v>
+        <v>1763</v>
       </c>
       <c r="I348" t="s">
-        <v>1602</v>
+        <v>1764</v>
       </c>
       <c r="J348" t="s">
         <v>30</v>
       </c>
       <c r="K348">
-        <v>90605</v>
+        <v>94070</v>
       </c>
       <c r="L348" t="s">
-        <v>1603</v>
+        <v>1765</v>
       </c>
       <c r="O348" s="1">
-        <v>39630</v>
+        <v>40512</v>
       </c>
       <c r="P348" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="Q348" t="s">
-        <v>483</v>
+        <v>1770</v>
       </c>
       <c r="R348" t="s">
-        <v>74</v>
+        <v>148</v>
       </c>
       <c r="S348" t="s">
-        <v>484</v>
+        <v>1771</v>
       </c>
       <c r="T348" t="s">
-        <v>485</v>
+        <v>1772</v>
       </c>
       <c r="U348" t="s">
         <v>30</v>
       </c>
       <c r="V348">
-        <v>91803</v>
+        <v>94025</v>
+      </c>
+      <c r="W348" t="s">
+        <v>1773</v>
       </c>
     </row>
     <row r="349" spans="1:22" ht="15">
       <c r="A349" t="s">
-        <v>1770</v>
+        <v>1774</v>
       </c>
       <c r="B349" t="s">
-        <v>1771</v>
+        <v>1762</v>
       </c>
       <c r="C349" t="s">
         <v>148</v>
       </c>
       <c r="D349" t="s">
-        <v>1772</v>
+        <v>1763</v>
       </c>
       <c r="E349" t="s">
-        <v>1773</v>
+        <v>1764</v>
       </c>
       <c r="F349" t="s">
         <v>30</v>
       </c>
       <c r="G349">
         <v>94070</v>
       </c>
       <c r="H349" t="s">
-        <v>1772</v>
+        <v>1763</v>
       </c>
       <c r="I349" t="s">
-        <v>1773</v>
+        <v>1764</v>
       </c>
       <c r="J349" t="s">
         <v>30</v>
       </c>
       <c r="K349">
         <v>94070</v>
       </c>
       <c r="L349" t="s">
-        <v>1774</v>
+        <v>1765</v>
       </c>
       <c r="O349" s="1">
         <v>40512</v>
       </c>
       <c r="P349" t="s">
         <v>1775</v>
       </c>
       <c r="Q349" t="s">
         <v>1775</v>
       </c>
       <c r="R349" t="s">
         <v>148</v>
       </c>
       <c r="S349" t="s">
         <v>1776</v>
       </c>
       <c r="T349" t="s">
+        <v>148</v>
+      </c>
+      <c r="U349" t="s">
+        <v>30</v>
+      </c>
+      <c r="V349">
+        <v>94403</v>
+      </c>
+    </row>
+    <row r="350" spans="1:22" ht="15">
+      <c r="A350" t="s">
         <v>1777</v>
       </c>
-      <c r="U349" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="B350" t="s">
-        <v>1771</v>
+        <v>1762</v>
       </c>
       <c r="C350" t="s">
         <v>148</v>
       </c>
       <c r="D350" t="s">
-        <v>1772</v>
+        <v>1763</v>
       </c>
       <c r="E350" t="s">
-        <v>1773</v>
+        <v>1764</v>
       </c>
       <c r="F350" t="s">
         <v>30</v>
       </c>
       <c r="G350">
         <v>94070</v>
       </c>
       <c r="H350" t="s">
-        <v>1772</v>
+        <v>1763</v>
       </c>
       <c r="I350" t="s">
-        <v>1773</v>
+        <v>1764</v>
       </c>
       <c r="J350" t="s">
         <v>30</v>
       </c>
       <c r="K350">
         <v>94070</v>
       </c>
       <c r="L350" t="s">
-        <v>1774</v>
+        <v>1765</v>
       </c>
       <c r="O350" s="1">
         <v>40512</v>
       </c>
       <c r="P350" t="s">
-        <v>1779</v>
+        <v>1778</v>
       </c>
       <c r="Q350" t="s">
-        <v>1779</v>
+        <v>1778</v>
       </c>
       <c r="R350" t="s">
         <v>148</v>
       </c>
       <c r="S350" t="s">
-        <v>1780</v>
+        <v>1779</v>
       </c>
       <c r="T350" t="s">
-        <v>1781</v>
+        <v>1764</v>
       </c>
       <c r="U350" t="s">
         <v>30</v>
       </c>
       <c r="V350">
-        <v>94025</v>
-[...2 lines deleted...]
-        <v>1782</v>
+        <v>94070</v>
       </c>
     </row>
     <row r="351" spans="1:22" ht="15">
       <c r="A351" t="s">
-        <v>1783</v>
+        <v>1780</v>
       </c>
       <c r="B351" t="s">
-        <v>1771</v>
+        <v>1762</v>
       </c>
       <c r="C351" t="s">
         <v>148</v>
       </c>
       <c r="D351" t="s">
-        <v>1772</v>
+        <v>1763</v>
       </c>
       <c r="E351" t="s">
-        <v>1773</v>
+        <v>1764</v>
       </c>
       <c r="F351" t="s">
         <v>30</v>
       </c>
       <c r="G351">
         <v>94070</v>
       </c>
       <c r="H351" t="s">
-        <v>1772</v>
+        <v>1763</v>
       </c>
       <c r="I351" t="s">
-        <v>1773</v>
+        <v>1764</v>
       </c>
       <c r="J351" t="s">
         <v>30</v>
       </c>
       <c r="K351">
         <v>94070</v>
       </c>
       <c r="L351" t="s">
-        <v>1774</v>
+        <v>1765</v>
       </c>
       <c r="O351" s="1">
         <v>40512</v>
       </c>
       <c r="P351" t="s">
-        <v>1784</v>
+        <v>1781</v>
       </c>
       <c r="Q351" t="s">
-        <v>1784</v>
+        <v>1781</v>
       </c>
       <c r="R351" t="s">
         <v>148</v>
       </c>
       <c r="S351" t="s">
-        <v>1785</v>
+        <v>1782</v>
       </c>
       <c r="T351" t="s">
-        <v>148</v>
+        <v>1768</v>
       </c>
       <c r="U351" t="s">
         <v>30</v>
       </c>
       <c r="V351">
-        <v>94403</v>
+        <v>94064</v>
       </c>
     </row>
     <row r="352" spans="1:22" ht="15">
       <c r="A352" t="s">
-        <v>1786</v>
+        <v>1783</v>
       </c>
       <c r="B352" t="s">
-        <v>1771</v>
+        <v>1762</v>
       </c>
       <c r="C352" t="s">
         <v>148</v>
       </c>
       <c r="D352" t="s">
-        <v>1772</v>
+        <v>1763</v>
       </c>
       <c r="E352" t="s">
-        <v>1773</v>
+        <v>1764</v>
       </c>
       <c r="F352" t="s">
         <v>30</v>
       </c>
       <c r="G352">
         <v>94070</v>
       </c>
       <c r="H352" t="s">
-        <v>1772</v>
+        <v>1763</v>
       </c>
       <c r="I352" t="s">
-        <v>1773</v>
+        <v>1764</v>
       </c>
       <c r="J352" t="s">
         <v>30</v>
       </c>
       <c r="K352">
         <v>94070</v>
       </c>
       <c r="L352" t="s">
-        <v>1774</v>
+        <v>1765</v>
       </c>
       <c r="O352" s="1">
         <v>40512</v>
       </c>
       <c r="P352" t="s">
-        <v>1787</v>
+        <v>1784</v>
       </c>
       <c r="Q352" t="s">
-        <v>1787</v>
+        <v>1784</v>
       </c>
       <c r="R352" t="s">
         <v>148</v>
       </c>
       <c r="S352" t="s">
-        <v>1788</v>
+        <v>1785</v>
       </c>
       <c r="T352" t="s">
-        <v>1773</v>
+        <v>1772</v>
       </c>
       <c r="U352" t="s">
         <v>30</v>
       </c>
       <c r="V352">
-        <v>94070</v>
+        <v>94025</v>
       </c>
     </row>
     <row r="353" spans="1:22" ht="15">
       <c r="A353" t="s">
-        <v>1789</v>
+        <v>1786</v>
       </c>
       <c r="B353" t="s">
-        <v>1771</v>
+        <v>1762</v>
       </c>
       <c r="C353" t="s">
         <v>148</v>
       </c>
       <c r="D353" t="s">
-        <v>1772</v>
+        <v>1763</v>
       </c>
       <c r="E353" t="s">
-        <v>1773</v>
+        <v>1764</v>
       </c>
       <c r="F353" t="s">
         <v>30</v>
       </c>
       <c r="G353">
         <v>94070</v>
       </c>
       <c r="H353" t="s">
-        <v>1772</v>
+        <v>1763</v>
       </c>
       <c r="I353" t="s">
-        <v>1773</v>
+        <v>1764</v>
       </c>
       <c r="J353" t="s">
         <v>30</v>
       </c>
       <c r="K353">
         <v>94070</v>
       </c>
       <c r="L353" t="s">
-        <v>1774</v>
+        <v>1765</v>
       </c>
       <c r="O353" s="1">
         <v>40512</v>
       </c>
       <c r="P353" t="s">
+        <v>1787</v>
+      </c>
+      <c r="Q353" t="s">
+        <v>1787</v>
+      </c>
+      <c r="R353" t="s">
+        <v>171</v>
+      </c>
+      <c r="S353" t="s">
+        <v>1788</v>
+      </c>
+      <c r="T353" t="s">
+        <v>1789</v>
+      </c>
+      <c r="U353" t="s">
+        <v>30</v>
+      </c>
+      <c r="V353" t="s">
         <v>1790</v>
-      </c>
-[...16 lines deleted...]
-        <v>94064</v>
       </c>
     </row>
     <row r="354" spans="1:22" ht="15">
       <c r="A354" t="s">
-        <v>1792</v>
+        <v>1791</v>
       </c>
       <c r="B354" t="s">
-        <v>1771</v>
+        <v>1762</v>
       </c>
       <c r="C354" t="s">
         <v>148</v>
       </c>
       <c r="D354" t="s">
-        <v>1772</v>
+        <v>1763</v>
       </c>
       <c r="E354" t="s">
-        <v>1773</v>
+        <v>1764</v>
       </c>
       <c r="F354" t="s">
         <v>30</v>
       </c>
       <c r="G354">
         <v>94070</v>
       </c>
       <c r="H354" t="s">
-        <v>1772</v>
+        <v>1763</v>
       </c>
       <c r="I354" t="s">
-        <v>1773</v>
+        <v>1764</v>
       </c>
       <c r="J354" t="s">
         <v>30</v>
       </c>
       <c r="K354">
         <v>94070</v>
       </c>
       <c r="L354" t="s">
-        <v>1774</v>
+        <v>1765</v>
       </c>
       <c r="O354" s="1">
         <v>40512</v>
       </c>
       <c r="P354" t="s">
-        <v>1793</v>
+        <v>1792</v>
       </c>
       <c r="Q354" t="s">
-        <v>1793</v>
+        <v>1792</v>
       </c>
       <c r="R354" t="s">
         <v>148</v>
       </c>
       <c r="S354" t="s">
+        <v>1793</v>
+      </c>
+      <c r="T354" t="s">
         <v>1794</v>
       </c>
-      <c r="T354" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U354" t="s">
         <v>30</v>
       </c>
       <c r="V354">
-        <v>94025</v>
+        <v>94010</v>
       </c>
     </row>
     <row r="355" spans="1:22" ht="15">
       <c r="A355" t="s">
         <v>1795</v>
       </c>
       <c r="B355" t="s">
-        <v>1771</v>
+        <v>1762</v>
       </c>
       <c r="C355" t="s">
         <v>148</v>
       </c>
       <c r="D355" t="s">
-        <v>1772</v>
+        <v>1763</v>
       </c>
       <c r="E355" t="s">
-        <v>1773</v>
+        <v>1764</v>
       </c>
       <c r="F355" t="s">
         <v>30</v>
       </c>
       <c r="G355">
         <v>94070</v>
       </c>
       <c r="H355" t="s">
-        <v>1772</v>
+        <v>1763</v>
       </c>
       <c r="I355" t="s">
-        <v>1773</v>
+        <v>1764</v>
       </c>
       <c r="J355" t="s">
         <v>30</v>
       </c>
       <c r="K355">
         <v>94070</v>
       </c>
       <c r="L355" t="s">
-        <v>1774</v>
+        <v>1765</v>
       </c>
       <c r="O355" s="1">
         <v>40512</v>
       </c>
       <c r="P355" t="s">
         <v>1796</v>
       </c>
       <c r="Q355" t="s">
         <v>1796</v>
       </c>
       <c r="R355" t="s">
-        <v>171</v>
+        <v>148</v>
       </c>
       <c r="S355" t="s">
         <v>1797</v>
       </c>
       <c r="T355" t="s">
         <v>1798</v>
       </c>
       <c r="U355" t="s">
         <v>30</v>
       </c>
-      <c r="V355" t="s">
-        <v>1799</v>
+      <c r="V355">
+        <v>94002</v>
       </c>
     </row>
     <row r="356" spans="1:22" ht="15">
       <c r="A356" t="s">
-        <v>1800</v>
+        <v>1799</v>
       </c>
       <c r="B356" t="s">
-        <v>1771</v>
+        <v>1762</v>
       </c>
       <c r="C356" t="s">
         <v>148</v>
       </c>
       <c r="D356" t="s">
-        <v>1772</v>
+        <v>1763</v>
       </c>
       <c r="E356" t="s">
-        <v>1773</v>
+        <v>1764</v>
       </c>
       <c r="F356" t="s">
         <v>30</v>
       </c>
       <c r="G356">
         <v>94070</v>
       </c>
       <c r="H356" t="s">
-        <v>1772</v>
+        <v>1763</v>
       </c>
       <c r="I356" t="s">
-        <v>1773</v>
+        <v>1764</v>
       </c>
       <c r="J356" t="s">
         <v>30</v>
       </c>
       <c r="K356">
         <v>94070</v>
       </c>
       <c r="L356" t="s">
-        <v>1774</v>
+        <v>1765</v>
       </c>
       <c r="O356" s="1">
         <v>40512</v>
       </c>
       <c r="P356" t="s">
-        <v>1801</v>
+        <v>1800</v>
       </c>
       <c r="Q356" t="s">
-        <v>1801</v>
+        <v>1800</v>
       </c>
       <c r="R356" t="s">
         <v>148</v>
       </c>
       <c r="S356" t="s">
+        <v>1801</v>
+      </c>
+      <c r="T356" t="s">
         <v>1802</v>
-      </c>
-[...1 lines deleted...]
-        <v>1803</v>
       </c>
       <c r="U356" t="s">
         <v>30</v>
       </c>
       <c r="V356">
         <v>94010</v>
       </c>
     </row>
     <row r="357" spans="1:22" ht="15">
       <c r="A357" t="s">
-        <v>1804</v>
+        <v>1803</v>
       </c>
       <c r="B357" t="s">
-        <v>1771</v>
+        <v>1762</v>
       </c>
       <c r="C357" t="s">
         <v>148</v>
       </c>
       <c r="D357" t="s">
-        <v>1772</v>
+        <v>1763</v>
       </c>
       <c r="E357" t="s">
-        <v>1773</v>
+        <v>1764</v>
       </c>
       <c r="F357" t="s">
         <v>30</v>
       </c>
       <c r="G357">
         <v>94070</v>
       </c>
       <c r="H357" t="s">
-        <v>1772</v>
+        <v>1763</v>
       </c>
       <c r="I357" t="s">
-        <v>1773</v>
+        <v>1764</v>
       </c>
       <c r="J357" t="s">
         <v>30</v>
       </c>
       <c r="K357">
         <v>94070</v>
       </c>
       <c r="L357" t="s">
-        <v>1774</v>
+        <v>1765</v>
       </c>
       <c r="O357" s="1">
         <v>40512</v>
       </c>
       <c r="P357" t="s">
-        <v>1805</v>
+        <v>1804</v>
       </c>
       <c r="Q357" t="s">
-        <v>1805</v>
+        <v>1804</v>
       </c>
       <c r="R357" t="s">
         <v>148</v>
       </c>
       <c r="S357" t="s">
+        <v>1805</v>
+      </c>
+      <c r="T357" t="s">
         <v>1806</v>
       </c>
-      <c r="T357" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U357" t="s">
         <v>30</v>
       </c>
       <c r="V357">
-        <v>94002</v>
+        <v>94404</v>
       </c>
     </row>
     <row r="358" spans="1:22" ht="15">
       <c r="A358" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B358" t="s">
+        <v>531</v>
+      </c>
+      <c r="C358" t="s">
+        <v>256</v>
+      </c>
+      <c r="D358" t="s">
+        <v>426</v>
+      </c>
+      <c r="E358" t="s">
+        <v>256</v>
+      </c>
+      <c r="F358" t="s">
+        <v>30</v>
+      </c>
+      <c r="G358" t="s">
+        <v>427</v>
+      </c>
+      <c r="H358" t="s">
+        <v>426</v>
+      </c>
+      <c r="I358" t="s">
+        <v>256</v>
+      </c>
+      <c r="J358" t="s">
+        <v>30</v>
+      </c>
+      <c r="K358" t="s">
+        <v>427</v>
+      </c>
+      <c r="L358" t="s">
+        <v>428</v>
+      </c>
+      <c r="O358" s="1">
+        <v>39753</v>
+      </c>
+      <c r="P358" t="s">
         <v>1808</v>
       </c>
-      <c r="B358" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="Q358" t="s">
-        <v>1809</v>
+        <v>482</v>
       </c>
       <c r="R358" t="s">
-        <v>148</v>
+        <v>74</v>
       </c>
       <c r="S358" t="s">
-        <v>1810</v>
+        <v>980</v>
       </c>
       <c r="T358" t="s">
-        <v>1811</v>
+        <v>484</v>
       </c>
       <c r="U358" t="s">
         <v>30</v>
       </c>
       <c r="V358">
-        <v>94010</v>
+        <v>91803</v>
       </c>
     </row>
     <row r="359" spans="1:22" ht="15">
       <c r="A359" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1811</v>
+      </c>
+      <c r="E359" t="s">
+        <v>602</v>
+      </c>
+      <c r="F359" t="s">
+        <v>30</v>
+      </c>
+      <c r="G359">
+        <v>90810</v>
+      </c>
+      <c r="H359" t="s">
         <v>1812</v>
       </c>
-      <c r="B359" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I359" t="s">
-        <v>1773</v>
+        <v>1627</v>
       </c>
       <c r="J359" t="s">
         <v>30</v>
       </c>
       <c r="K359">
-        <v>94070</v>
+        <v>90247</v>
       </c>
       <c r="L359" t="s">
-        <v>1774</v>
+        <v>1813</v>
       </c>
       <c r="O359" s="1">
-        <v>40512</v>
+        <v>39872</v>
       </c>
       <c r="P359" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="Q359" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="R359" t="s">
-        <v>148</v>
+        <v>74</v>
       </c>
       <c r="S359" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="T359" t="s">
-        <v>1815</v>
+        <v>1627</v>
       </c>
       <c r="U359" t="s">
         <v>30</v>
       </c>
       <c r="V359">
-        <v>94404</v>
+        <v>90247</v>
       </c>
     </row>
     <row r="360" spans="1:22" ht="15">
       <c r="A360" t="s">
         <v>1816</v>
       </c>
       <c r="B360" t="s">
-        <v>532</v>
+        <v>1817</v>
       </c>
       <c r="C360" t="s">
-        <v>256</v>
+        <v>1008</v>
       </c>
       <c r="D360" t="s">
-        <v>427</v>
+        <v>1347</v>
       </c>
       <c r="E360" t="s">
-        <v>256</v>
+        <v>1010</v>
       </c>
       <c r="F360" t="s">
         <v>30</v>
       </c>
-      <c r="G360" t="s">
-        <v>428</v>
+      <c r="G360">
+        <v>93307</v>
       </c>
       <c r="H360" t="s">
-        <v>427</v>
+        <v>642</v>
       </c>
       <c r="I360" t="s">
-        <v>256</v>
+        <v>534</v>
       </c>
       <c r="J360" t="s">
         <v>30</v>
       </c>
       <c r="K360" t="s">
-        <v>428</v>
+        <v>643</v>
       </c>
       <c r="L360" t="s">
-        <v>429</v>
+        <v>1348</v>
       </c>
       <c r="O360" s="1">
-        <v>39753</v>
+        <v>39900</v>
       </c>
       <c r="P360" t="s">
-        <v>1817</v>
+        <v>1033</v>
       </c>
       <c r="Q360" t="s">
-        <v>483</v>
+        <v>1033</v>
       </c>
       <c r="R360" t="s">
-        <v>74</v>
+        <v>1008</v>
       </c>
       <c r="S360" t="s">
-        <v>984</v>
+        <v>1270</v>
       </c>
       <c r="T360" t="s">
-        <v>485</v>
+        <v>1010</v>
       </c>
       <c r="U360" t="s">
         <v>30</v>
       </c>
       <c r="V360">
-        <v>91803</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:22" ht="15">
+        <v>93309</v>
+      </c>
+    </row>
+    <row r="361" spans="1:23" ht="15">
       <c r="A361" t="s">
         <v>1818</v>
       </c>
       <c r="B361" t="s">
         <v>1819</v>
       </c>
+      <c r="C361" t="s">
+        <v>208</v>
+      </c>
       <c r="D361" t="s">
+        <v>272</v>
+      </c>
+      <c r="E361" t="s">
+        <v>273</v>
+      </c>
+      <c r="F361" t="s">
+        <v>30</v>
+      </c>
+      <c r="G361">
+        <v>95307</v>
+      </c>
+      <c r="H361" t="s">
+        <v>274</v>
+      </c>
+      <c r="I361" t="s">
+        <v>275</v>
+      </c>
+      <c r="J361" t="s">
+        <v>30</v>
+      </c>
+      <c r="K361">
+        <v>95307</v>
+      </c>
+      <c r="L361" t="s">
+        <v>276</v>
+      </c>
+      <c r="O361" s="1">
+        <v>39933</v>
+      </c>
+      <c r="P361" t="s">
         <v>1820</v>
       </c>
-      <c r="E361" t="s">
-[...8 lines deleted...]
-      <c r="H361" t="s">
+      <c r="Q361" t="s">
+        <v>1820</v>
+      </c>
+      <c r="R361" t="s">
+        <v>208</v>
+      </c>
+      <c r="S361" t="s">
         <v>1821</v>
       </c>
-      <c r="I361" t="s">
-[...8 lines deleted...]
-      <c r="L361" t="s">
+      <c r="T361" t="s">
         <v>1822</v>
       </c>
-      <c r="O361" s="1">
-[...2 lines deleted...]
-      <c r="P361" t="s">
+      <c r="U361" t="s">
+        <v>30</v>
+      </c>
+      <c r="V361">
+        <v>95363</v>
+      </c>
+      <c r="W361" t="s">
         <v>1823</v>
-      </c>
-[...16 lines deleted...]
-        <v>90247</v>
       </c>
     </row>
     <row r="362" spans="1:22" ht="15">
       <c r="A362" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B362" t="s">
+        <v>931</v>
+      </c>
+      <c r="C362" t="s">
+        <v>932</v>
+      </c>
+      <c r="D362" t="s">
+        <v>933</v>
+      </c>
+      <c r="E362" t="s">
+        <v>934</v>
+      </c>
+      <c r="F362" t="s">
+        <v>30</v>
+      </c>
+      <c r="G362">
+        <v>95965</v>
+      </c>
+      <c r="H362" t="s">
+        <v>935</v>
+      </c>
+      <c r="I362" t="s">
+        <v>934</v>
+      </c>
+      <c r="J362" t="s">
+        <v>30</v>
+      </c>
+      <c r="K362">
+        <v>95965</v>
+      </c>
+      <c r="L362" t="s">
+        <v>936</v>
+      </c>
+      <c r="O362" s="1">
+        <v>39933</v>
+      </c>
+      <c r="P362" t="s">
         <v>1825</v>
       </c>
-      <c r="B362" t="s">
+      <c r="Q362" t="s">
+        <v>1825</v>
+      </c>
+      <c r="R362" t="s">
         <v>1826</v>
       </c>
-      <c r="C362" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="S362" t="s">
-        <v>1279</v>
+        <v>1827</v>
       </c>
       <c r="T362" t="s">
-        <v>1014</v>
+        <v>1828</v>
       </c>
       <c r="U362" t="s">
         <v>30</v>
       </c>
       <c r="V362">
-        <v>93309</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:23" ht="15">
+        <v>95987</v>
+      </c>
+    </row>
+    <row r="363" spans="1:22" ht="15">
       <c r="A363" t="s">
-        <v>1827</v>
+        <v>1829</v>
       </c>
       <c r="B363" t="s">
-        <v>1828</v>
+        <v>1425</v>
       </c>
       <c r="C363" t="s">
-        <v>208</v>
+        <v>74</v>
       </c>
       <c r="D363" t="s">
-        <v>272</v>
+        <v>1830</v>
       </c>
       <c r="E363" t="s">
-        <v>273</v>
+        <v>1831</v>
       </c>
       <c r="F363" t="s">
         <v>30</v>
       </c>
       <c r="G363">
-        <v>95307</v>
+        <v>91352</v>
       </c>
       <c r="H363" t="s">
-        <v>274</v>
+        <v>866</v>
       </c>
       <c r="I363" t="s">
-        <v>275</v>
+        <v>602</v>
       </c>
       <c r="J363" t="s">
         <v>30</v>
       </c>
       <c r="K363">
-        <v>95307</v>
+        <v>90805</v>
       </c>
       <c r="L363" t="s">
-        <v>276</v>
+        <v>867</v>
       </c>
       <c r="O363" s="1">
-        <v>39933</v>
+        <v>39994</v>
       </c>
       <c r="P363" t="s">
-        <v>1829</v>
+        <v>1832</v>
       </c>
       <c r="Q363" t="s">
-        <v>1829</v>
+        <v>1832</v>
       </c>
       <c r="R363" t="s">
-        <v>208</v>
+        <v>74</v>
       </c>
       <c r="S363" t="s">
-        <v>1830</v>
+        <v>850</v>
       </c>
       <c r="T363" t="s">
-        <v>1831</v>
+        <v>1833</v>
       </c>
       <c r="U363" t="s">
         <v>30</v>
       </c>
       <c r="V363">
-        <v>95363</v>
-[...2 lines deleted...]
-        <v>1832</v>
+        <v>91011</v>
       </c>
     </row>
     <row r="364" spans="1:22" ht="15">
       <c r="A364" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="B364" t="s">
-        <v>932</v>
+        <v>703</v>
       </c>
       <c r="C364" t="s">
-        <v>933</v>
+        <v>171</v>
       </c>
       <c r="D364" t="s">
-        <v>934</v>
+        <v>704</v>
       </c>
       <c r="E364" t="s">
-        <v>935</v>
+        <v>173</v>
       </c>
       <c r="F364" t="s">
         <v>30</v>
       </c>
-      <c r="G364">
-        <v>95965</v>
+      <c r="G364" t="s">
+        <v>705</v>
       </c>
       <c r="H364" t="s">
-        <v>936</v>
+        <v>704</v>
       </c>
       <c r="I364" t="s">
-        <v>935</v>
+        <v>173</v>
       </c>
       <c r="J364" t="s">
         <v>30</v>
       </c>
-      <c r="K364">
-        <v>95965</v>
+      <c r="K364" t="s">
+        <v>705</v>
       </c>
       <c r="L364" t="s">
-        <v>937</v>
+        <v>706</v>
       </c>
       <c r="O364" s="1">
-        <v>39933</v>
+        <v>39994</v>
       </c>
       <c r="P364" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="Q364" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="R364" t="s">
-        <v>1835</v>
+        <v>171</v>
       </c>
       <c r="S364" t="s">
         <v>1836</v>
       </c>
       <c r="T364" t="s">
         <v>1837</v>
       </c>
       <c r="U364" t="s">
         <v>30</v>
       </c>
       <c r="V364">
-        <v>95987</v>
+        <v>94303</v>
       </c>
     </row>
     <row r="365" spans="1:22" ht="15">
       <c r="A365" t="s">
         <v>1838</v>
       </c>
       <c r="B365" t="s">
-        <v>1434</v>
+        <v>703</v>
       </c>
       <c r="C365" t="s">
-        <v>74</v>
+        <v>171</v>
       </c>
       <c r="D365" t="s">
-        <v>1839</v>
+        <v>704</v>
       </c>
       <c r="E365" t="s">
-        <v>1840</v>
+        <v>173</v>
       </c>
       <c r="F365" t="s">
         <v>30</v>
       </c>
-      <c r="G365">
-        <v>91352</v>
+      <c r="G365" t="s">
+        <v>705</v>
       </c>
       <c r="H365" t="s">
-        <v>867</v>
+        <v>704</v>
       </c>
       <c r="I365" t="s">
-        <v>603</v>
+        <v>173</v>
       </c>
       <c r="J365" t="s">
         <v>30</v>
       </c>
-      <c r="K365">
-        <v>90805</v>
+      <c r="K365" t="s">
+        <v>705</v>
       </c>
       <c r="L365" t="s">
-        <v>868</v>
+        <v>706</v>
       </c>
       <c r="O365" s="1">
         <v>39994</v>
       </c>
       <c r="P365" t="s">
+        <v>1839</v>
+      </c>
+      <c r="Q365" t="s">
+        <v>1840</v>
+      </c>
+      <c r="R365" t="s">
+        <v>171</v>
+      </c>
+      <c r="S365" t="s">
         <v>1841</v>
-      </c>
-[...7 lines deleted...]
-        <v>851</v>
       </c>
       <c r="T365" t="s">
         <v>1842</v>
       </c>
       <c r="U365" t="s">
         <v>30</v>
       </c>
       <c r="V365">
-        <v>91011</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:22" ht="15">
+        <v>94022</v>
+      </c>
+    </row>
+    <row r="366" spans="1:23" ht="15">
       <c r="A366" t="s">
         <v>1843</v>
       </c>
       <c r="B366" t="s">
-        <v>704</v>
+        <v>216</v>
       </c>
       <c r="C366" t="s">
-        <v>171</v>
+        <v>119</v>
       </c>
       <c r="D366" t="s">
-        <v>705</v>
+        <v>217</v>
       </c>
       <c r="E366" t="s">
-        <v>173</v>
+        <v>218</v>
       </c>
       <c r="F366" t="s">
         <v>30</v>
       </c>
-      <c r="G366" t="s">
-        <v>706</v>
+      <c r="G366">
+        <v>92078</v>
       </c>
       <c r="H366" t="s">
-        <v>705</v>
+        <v>217</v>
       </c>
       <c r="I366" t="s">
-        <v>173</v>
+        <v>218</v>
       </c>
       <c r="J366" t="s">
         <v>30</v>
       </c>
-      <c r="K366" t="s">
-        <v>706</v>
+      <c r="K366">
+        <v>92078</v>
       </c>
       <c r="L366" t="s">
-        <v>707</v>
+        <v>219</v>
       </c>
       <c r="O366" s="1">
-        <v>39994</v>
+        <v>40010</v>
       </c>
       <c r="P366" t="s">
         <v>1844</v>
       </c>
       <c r="Q366" t="s">
         <v>1844</v>
       </c>
       <c r="R366" t="s">
-        <v>171</v>
+        <v>74</v>
       </c>
       <c r="S366" t="s">
         <v>1845</v>
       </c>
       <c r="T366" t="s">
         <v>1846</v>
       </c>
       <c r="U366" t="s">
         <v>30</v>
       </c>
       <c r="V366">
-        <v>94303</v>
+        <v>90638</v>
+      </c>
+      <c r="W366" t="s">
+        <v>1847</v>
       </c>
     </row>
     <row r="367" spans="1:22" ht="15">
       <c r="A367" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="B367" t="s">
-        <v>704</v>
+        <v>1359</v>
       </c>
       <c r="C367" t="s">
-        <v>171</v>
+        <v>473</v>
       </c>
       <c r="D367" t="s">
-        <v>705</v>
+        <v>1360</v>
       </c>
       <c r="E367" t="s">
-        <v>173</v>
+        <v>488</v>
       </c>
       <c r="F367" t="s">
         <v>30</v>
       </c>
-      <c r="G367" t="s">
-        <v>706</v>
+      <c r="G367">
+        <v>93446</v>
       </c>
       <c r="H367" t="s">
-        <v>705</v>
+        <v>1361</v>
       </c>
       <c r="I367" t="s">
-        <v>173</v>
+        <v>1362</v>
       </c>
       <c r="J367" t="s">
         <v>30</v>
       </c>
-      <c r="K367" t="s">
-        <v>706</v>
+      <c r="K367">
+        <v>93451</v>
       </c>
       <c r="L367" t="s">
-        <v>707</v>
+        <v>1363</v>
       </c>
       <c r="O367" s="1">
-        <v>39994</v>
+        <v>40071</v>
       </c>
       <c r="P367" t="s">
-        <v>1848</v>
+        <v>1365</v>
       </c>
       <c r="Q367" t="s">
+        <v>1365</v>
+      </c>
+      <c r="R367" t="s">
+        <v>473</v>
+      </c>
+      <c r="S367" t="s">
+        <v>1686</v>
+      </c>
+      <c r="T367" t="s">
+        <v>473</v>
+      </c>
+      <c r="U367" t="s">
+        <v>30</v>
+      </c>
+      <c r="V367">
+        <v>93408</v>
+      </c>
+    </row>
+    <row r="368" spans="1:22" ht="15">
+      <c r="A368" t="s">
         <v>1849</v>
       </c>
-      <c r="R367" t="s">
-[...2 lines deleted...]
-      <c r="S367" t="s">
+      <c r="B368" t="s">
+        <v>531</v>
+      </c>
+      <c r="C368" t="s">
+        <v>256</v>
+      </c>
+      <c r="D368" t="s">
+        <v>426</v>
+      </c>
+      <c r="E368" t="s">
+        <v>256</v>
+      </c>
+      <c r="F368" t="s">
+        <v>30</v>
+      </c>
+      <c r="G368" t="s">
+        <v>427</v>
+      </c>
+      <c r="H368" t="s">
+        <v>426</v>
+      </c>
+      <c r="I368" t="s">
+        <v>256</v>
+      </c>
+      <c r="J368" t="s">
+        <v>30</v>
+      </c>
+      <c r="K368" t="s">
+        <v>427</v>
+      </c>
+      <c r="L368" t="s">
+        <v>428</v>
+      </c>
+      <c r="O368" s="1">
+        <v>40084</v>
+      </c>
+      <c r="P368" t="s">
         <v>1850</v>
       </c>
-      <c r="T367" t="s">
+      <c r="Q368" t="s">
+        <v>430</v>
+      </c>
+      <c r="R368" t="s">
+        <v>106</v>
+      </c>
+      <c r="S368" t="s">
+        <v>431</v>
+      </c>
+      <c r="T368" t="s">
+        <v>106</v>
+      </c>
+      <c r="U368" t="s">
+        <v>30</v>
+      </c>
+      <c r="V368">
+        <v>92415</v>
+      </c>
+    </row>
+    <row r="369" spans="1:23" ht="15">
+      <c r="A369" t="s">
         <v>1851</v>
       </c>
-      <c r="U367" t="s">
-[...7 lines deleted...]
-      <c r="A368" t="s">
+      <c r="B369" t="s">
         <v>1852</v>
       </c>
-      <c r="B368" t="s">
-[...2 lines deleted...]
-      <c r="C368" t="s">
+      <c r="C369" t="s">
         <v>119</v>
       </c>
-      <c r="D368" t="s">
-[...29 lines deleted...]
-      <c r="P368" t="s">
+      <c r="D369" t="s">
         <v>1853</v>
       </c>
-      <c r="Q368" t="s">
+      <c r="E369" t="s">
+        <v>832</v>
+      </c>
+      <c r="F369" t="s">
+        <v>30</v>
+      </c>
+      <c r="G369">
+        <v>91945</v>
+      </c>
+      <c r="H369" t="s">
         <v>1853</v>
       </c>
-      <c r="R368" t="s">
-[...2 lines deleted...]
-      <c r="S368" t="s">
+      <c r="I369" t="s">
+        <v>832</v>
+      </c>
+      <c r="J369" t="s">
+        <v>30</v>
+      </c>
+      <c r="K369">
+        <v>91945</v>
+      </c>
+      <c r="L369" t="s">
         <v>1854</v>
       </c>
-      <c r="T368" t="s">
+      <c r="O369" s="1">
+        <v>40109</v>
+      </c>
+      <c r="P369" t="s">
         <v>1855</v>
       </c>
-      <c r="U368" t="s">
-[...5 lines deleted...]
-      <c r="W368" t="s">
+      <c r="Q369" t="s">
+        <v>1855</v>
+      </c>
+      <c r="R369" t="s">
+        <v>434</v>
+      </c>
+      <c r="S369" t="s">
         <v>1856</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A369" t="s">
+      <c r="T369" t="s">
+        <v>839</v>
+      </c>
+      <c r="U369" t="s">
+        <v>30</v>
+      </c>
+      <c r="V369">
+        <v>92712</v>
+      </c>
+      <c r="W369" t="s">
         <v>1857</v>
       </c>
-      <c r="B369" t="s">
-[...57 lines deleted...]
-    <row r="370" spans="1:22" ht="15">
+    </row>
+    <row r="370" spans="1:23" ht="15">
       <c r="A370" t="s">
         <v>1858</v>
       </c>
       <c r="B370" t="s">
-        <v>532</v>
+        <v>1859</v>
       </c>
       <c r="C370" t="s">
-        <v>256</v>
+        <v>576</v>
       </c>
       <c r="D370" t="s">
-        <v>427</v>
+        <v>1860</v>
       </c>
       <c r="E370" t="s">
-        <v>256</v>
+        <v>1861</v>
       </c>
       <c r="F370" t="s">
         <v>30</v>
       </c>
-      <c r="G370" t="s">
-        <v>428</v>
+      <c r="G370">
+        <v>95525</v>
       </c>
       <c r="H370" t="s">
-        <v>427</v>
+        <v>1862</v>
       </c>
       <c r="I370" t="s">
-        <v>256</v>
+        <v>1861</v>
       </c>
       <c r="J370" t="s">
         <v>30</v>
       </c>
-      <c r="K370" t="s">
-        <v>428</v>
+      <c r="K370">
+        <v>95525</v>
       </c>
       <c r="L370" t="s">
-        <v>429</v>
+        <v>1863</v>
       </c>
       <c r="O370" s="1">
-        <v>40084</v>
+        <v>40213</v>
       </c>
       <c r="P370" t="s">
         <v>1859</v>
       </c>
       <c r="Q370" t="s">
-        <v>431</v>
+        <v>1859</v>
       </c>
       <c r="R370" t="s">
-        <v>106</v>
+        <v>576</v>
       </c>
       <c r="S370" t="s">
-        <v>432</v>
+        <v>1862</v>
       </c>
       <c r="T370" t="s">
-        <v>106</v>
+        <v>1861</v>
       </c>
       <c r="U370" t="s">
         <v>30</v>
       </c>
       <c r="V370">
-        <v>92415</v>
+        <v>95525</v>
+      </c>
+      <c r="W370" t="s">
+        <v>1863</v>
       </c>
     </row>
     <row r="371" spans="1:23" ht="15">
       <c r="A371" t="s">
-        <v>1860</v>
+        <v>1864</v>
       </c>
       <c r="B371" t="s">
-        <v>1861</v>
+        <v>1865</v>
       </c>
       <c r="C371" t="s">
-        <v>119</v>
+        <v>1866</v>
       </c>
       <c r="D371" t="s">
-        <v>1862</v>
+        <v>1867</v>
       </c>
       <c r="E371" t="s">
-        <v>833</v>
+        <v>1868</v>
       </c>
       <c r="F371" t="s">
         <v>30</v>
       </c>
       <c r="G371">
-        <v>91945</v>
+        <v>96097</v>
       </c>
       <c r="H371" t="s">
-        <v>1862</v>
+        <v>1869</v>
       </c>
       <c r="I371" t="s">
-        <v>833</v>
+        <v>1868</v>
       </c>
       <c r="J371" t="s">
         <v>30</v>
       </c>
       <c r="K371">
-        <v>91945</v>
+        <v>96097</v>
       </c>
       <c r="L371" t="s">
-        <v>1863</v>
+        <v>1870</v>
       </c>
       <c r="O371" s="1">
-        <v>40109</v>
+        <v>40225</v>
       </c>
       <c r="P371" t="s">
-        <v>1864</v>
+        <v>1871</v>
       </c>
       <c r="Q371" t="s">
-        <v>1864</v>
+        <v>1871</v>
       </c>
       <c r="R371" t="s">
-        <v>435</v>
+        <v>1866</v>
       </c>
       <c r="S371" t="s">
-        <v>1865</v>
+        <v>1872</v>
       </c>
       <c r="T371" t="s">
-        <v>840</v>
+        <v>1868</v>
       </c>
       <c r="U371" t="s">
         <v>30</v>
       </c>
       <c r="V371">
-        <v>92712</v>
+        <v>96097</v>
       </c>
       <c r="W371" t="s">
-        <v>1866</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="372" spans="1:23" ht="15">
       <c r="A372" t="s">
-        <v>1867</v>
+        <v>1874</v>
       </c>
       <c r="B372" t="s">
-        <v>1868</v>
+        <v>398</v>
       </c>
       <c r="C372" t="s">
-        <v>577</v>
+        <v>225</v>
       </c>
       <c r="D372" t="s">
-        <v>1869</v>
+        <v>399</v>
       </c>
       <c r="E372" t="s">
-        <v>1870</v>
+        <v>400</v>
       </c>
       <c r="F372" t="s">
         <v>30</v>
       </c>
       <c r="G372">
-        <v>95525</v>
+        <v>95377</v>
       </c>
       <c r="H372" t="s">
-        <v>1871</v>
+        <v>401</v>
       </c>
       <c r="I372" t="s">
-        <v>1870</v>
+        <v>400</v>
       </c>
       <c r="J372" t="s">
         <v>30</v>
       </c>
       <c r="K372">
-        <v>95525</v>
+        <v>95378</v>
       </c>
       <c r="L372" t="s">
-        <v>1872</v>
+        <v>402</v>
       </c>
       <c r="O372" s="1">
-        <v>40213</v>
+        <v>40231</v>
       </c>
       <c r="P372" t="s">
-        <v>1868</v>
+        <v>1875</v>
       </c>
       <c r="Q372" t="s">
-        <v>1868</v>
+        <v>1875</v>
       </c>
       <c r="R372" t="s">
-        <v>577</v>
+        <v>225</v>
       </c>
       <c r="S372" t="s">
-        <v>1871</v>
+        <v>1876</v>
       </c>
       <c r="T372" t="s">
-        <v>1870</v>
+        <v>1877</v>
       </c>
       <c r="U372" t="s">
         <v>30</v>
       </c>
       <c r="V372">
-        <v>95525</v>
+        <v>95391</v>
       </c>
       <c r="W372" t="s">
-        <v>1872</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="373" spans="1:23" ht="15">
       <c r="A373" t="s">
-        <v>1873</v>
+        <v>1879</v>
       </c>
       <c r="B373" t="s">
-        <v>1874</v>
+        <v>398</v>
       </c>
       <c r="C373" t="s">
-        <v>1875</v>
+        <v>225</v>
       </c>
       <c r="D373" t="s">
-        <v>1876</v>
+        <v>399</v>
       </c>
       <c r="E373" t="s">
-        <v>1877</v>
+        <v>400</v>
       </c>
       <c r="F373" t="s">
         <v>30</v>
       </c>
       <c r="G373">
-        <v>96097</v>
+        <v>95377</v>
       </c>
       <c r="H373" t="s">
-        <v>1878</v>
+        <v>401</v>
       </c>
       <c r="I373" t="s">
-        <v>1877</v>
+        <v>400</v>
       </c>
       <c r="J373" t="s">
         <v>30</v>
       </c>
       <c r="K373">
-        <v>96097</v>
+        <v>95378</v>
       </c>
       <c r="L373" t="s">
-        <v>1879</v>
+        <v>402</v>
       </c>
       <c r="O373" s="1">
-        <v>40225</v>
+        <v>40231</v>
       </c>
       <c r="P373" t="s">
         <v>1880</v>
       </c>
       <c r="Q373" t="s">
-        <v>1880</v>
+        <v>1047</v>
       </c>
       <c r="R373" t="s">
-        <v>1875</v>
+        <v>225</v>
       </c>
       <c r="S373" t="s">
+        <v>1048</v>
+      </c>
+      <c r="T373" t="s">
+        <v>227</v>
+      </c>
+      <c r="U373" t="s">
+        <v>30</v>
+      </c>
+      <c r="V373">
+        <v>95205</v>
+      </c>
+      <c r="W373" t="s">
         <v>1881</v>
-      </c>
-[...10 lines deleted...]
-        <v>1882</v>
       </c>
     </row>
     <row r="374" spans="1:23" ht="15">
       <c r="A374" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B374" t="s">
+        <v>655</v>
+      </c>
+      <c r="C374" t="s">
+        <v>74</v>
+      </c>
+      <c r="D374" t="s">
+        <v>656</v>
+      </c>
+      <c r="E374" t="s">
+        <v>623</v>
+      </c>
+      <c r="F374" t="s">
+        <v>30</v>
+      </c>
+      <c r="G374">
+        <v>91748</v>
+      </c>
+      <c r="H374" t="s">
+        <v>656</v>
+      </c>
+      <c r="I374" t="s">
+        <v>623</v>
+      </c>
+      <c r="J374" t="s">
+        <v>30</v>
+      </c>
+      <c r="K374">
+        <v>91748</v>
+      </c>
+      <c r="L374" t="s">
+        <v>657</v>
+      </c>
+      <c r="O374" s="1">
+        <v>40295</v>
+      </c>
+      <c r="P374" t="s">
         <v>1883</v>
       </c>
-      <c r="B374" t="s">
-[...35 lines deleted...]
-      <c r="P374" t="s">
+      <c r="Q374" t="s">
+        <v>482</v>
+      </c>
+      <c r="R374" t="s">
+        <v>74</v>
+      </c>
+      <c r="S374" t="s">
         <v>1884</v>
       </c>
-      <c r="Q374" t="s">
-[...5 lines deleted...]
-      <c r="S374" t="s">
+      <c r="T374" t="s">
+        <v>484</v>
+      </c>
+      <c r="U374" t="s">
+        <v>30</v>
+      </c>
+      <c r="V374">
+        <v>91803</v>
+      </c>
+      <c r="W374" t="s">
         <v>1885</v>
-      </c>
-[...10 lines deleted...]
-        <v>1887</v>
       </c>
     </row>
     <row r="375" spans="1:23" ht="15">
       <c r="A375" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C375" t="s">
+        <v>27</v>
+      </c>
+      <c r="D375" t="s">
         <v>1888</v>
       </c>
-      <c r="B375" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E375" t="s">
-        <v>401</v>
+        <v>1889</v>
       </c>
       <c r="F375" t="s">
         <v>30</v>
       </c>
       <c r="G375">
-        <v>95377</v>
+        <v>94566</v>
       </c>
       <c r="H375" t="s">
-        <v>402</v>
+        <v>1890</v>
       </c>
       <c r="I375" t="s">
-        <v>401</v>
+        <v>1889</v>
       </c>
       <c r="J375" t="s">
         <v>30</v>
       </c>
       <c r="K375">
-        <v>95378</v>
+        <v>94566</v>
       </c>
       <c r="L375" t="s">
-        <v>403</v>
+        <v>1891</v>
       </c>
       <c r="O375" s="1">
-        <v>40231</v>
+        <v>40296</v>
       </c>
       <c r="P375" t="s">
+        <v>1892</v>
+      </c>
+      <c r="Q375" t="s">
+        <v>1892</v>
+      </c>
+      <c r="R375" t="s">
+        <v>27</v>
+      </c>
+      <c r="S375" t="s">
+        <v>1893</v>
+      </c>
+      <c r="T375" t="s">
         <v>1889</v>
       </c>
-      <c r="Q375" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U375" t="s">
         <v>30</v>
       </c>
       <c r="V375">
-        <v>95205</v>
+        <v>94566</v>
       </c>
       <c r="W375" t="s">
-        <v>1890</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:23" ht="15">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="376" spans="1:22" ht="15">
       <c r="A376" t="s">
-        <v>1891</v>
+        <v>1895</v>
       </c>
       <c r="B376" t="s">
-        <v>656</v>
+        <v>216</v>
       </c>
       <c r="C376" t="s">
-        <v>74</v>
+        <v>119</v>
       </c>
       <c r="D376" t="s">
-        <v>657</v>
+        <v>217</v>
       </c>
       <c r="E376" t="s">
-        <v>624</v>
+        <v>218</v>
       </c>
       <c r="F376" t="s">
         <v>30</v>
       </c>
       <c r="G376">
-        <v>91748</v>
+        <v>92078</v>
       </c>
       <c r="H376" t="s">
-        <v>657</v>
+        <v>217</v>
       </c>
       <c r="I376" t="s">
-        <v>624</v>
+        <v>218</v>
       </c>
       <c r="J376" t="s">
         <v>30</v>
       </c>
       <c r="K376">
-        <v>91748</v>
+        <v>92078</v>
       </c>
       <c r="L376" t="s">
-        <v>658</v>
+        <v>219</v>
       </c>
       <c r="O376" s="1">
-        <v>40295</v>
+        <v>40310</v>
       </c>
       <c r="P376" t="s">
-        <v>1892</v>
+        <v>1896</v>
       </c>
       <c r="Q376" t="s">
-        <v>483</v>
+        <v>1896</v>
       </c>
       <c r="R376" t="s">
         <v>74</v>
       </c>
       <c r="S376" t="s">
-        <v>1893</v>
+        <v>1897</v>
       </c>
       <c r="T376" t="s">
-        <v>485</v>
+        <v>1898</v>
       </c>
       <c r="U376" t="s">
         <v>30</v>
       </c>
       <c r="V376">
-        <v>91803</v>
-[...5 lines deleted...]
-    <row r="377" spans="1:23" ht="15">
+        <v>90275</v>
+      </c>
+    </row>
+    <row r="377" spans="1:22" ht="15">
       <c r="A377" t="s">
-        <v>1895</v>
+        <v>1899</v>
       </c>
       <c r="B377" t="s">
-        <v>1896</v>
+        <v>1900</v>
       </c>
       <c r="C377" t="s">
-        <v>27</v>
+        <v>148</v>
       </c>
       <c r="D377" t="s">
-        <v>1897</v>
+        <v>1901</v>
       </c>
       <c r="E377" t="s">
-        <v>1898</v>
+        <v>1902</v>
       </c>
       <c r="F377" t="s">
         <v>30</v>
       </c>
       <c r="G377">
-        <v>94566</v>
+        <v>94044</v>
       </c>
       <c r="H377" t="s">
-        <v>1899</v>
+        <v>1903</v>
       </c>
       <c r="I377" t="s">
-        <v>1898</v>
+        <v>1902</v>
       </c>
       <c r="J377" t="s">
         <v>30</v>
       </c>
       <c r="K377">
-        <v>94566</v>
+        <v>94044</v>
       </c>
       <c r="L377" t="s">
-        <v>1900</v>
+        <v>1904</v>
       </c>
       <c r="O377" s="1">
-        <v>40296</v>
+        <v>40367</v>
       </c>
       <c r="P377" t="s">
-        <v>1901</v>
+        <v>1905</v>
       </c>
       <c r="Q377" t="s">
-        <v>1901</v>
+        <v>1905</v>
       </c>
       <c r="R377" t="s">
-        <v>27</v>
+        <v>148</v>
       </c>
       <c r="S377" t="s">
+        <v>1906</v>
+      </c>
+      <c r="T377" t="s">
         <v>1902</v>
       </c>
-      <c r="T377" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U377" t="s">
         <v>30</v>
       </c>
       <c r="V377">
-        <v>94566</v>
-[...2 lines deleted...]
-        <v>1903</v>
+        <v>94044</v>
       </c>
     </row>
     <row r="378" spans="1:22" ht="15">
       <c r="A378" t="s">
+        <v>1907</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C378" t="s">
+        <v>148</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E378" t="s">
+        <v>1902</v>
+      </c>
+      <c r="F378" t="s">
+        <v>30</v>
+      </c>
+      <c r="G378">
+        <v>94044</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1903</v>
+      </c>
+      <c r="I378" t="s">
+        <v>1902</v>
+      </c>
+      <c r="J378" t="s">
+        <v>30</v>
+      </c>
+      <c r="K378">
+        <v>94044</v>
+      </c>
+      <c r="L378" t="s">
         <v>1904</v>
       </c>
-      <c r="B378" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O378" s="1">
-        <v>40310</v>
+        <v>40367</v>
       </c>
       <c r="P378" t="s">
-        <v>1905</v>
+        <v>1908</v>
       </c>
       <c r="Q378" t="s">
-        <v>1905</v>
+        <v>1909</v>
       </c>
       <c r="R378" t="s">
-        <v>74</v>
+        <v>148</v>
       </c>
       <c r="S378" t="s">
-        <v>1906</v>
+        <v>1910</v>
       </c>
       <c r="T378" t="s">
-        <v>1907</v>
+        <v>1911</v>
       </c>
       <c r="U378" t="s">
         <v>30</v>
       </c>
       <c r="V378">
-        <v>90275</v>
+        <v>94018</v>
       </c>
     </row>
     <row r="379" spans="1:22" ht="15">
       <c r="A379" t="s">
-        <v>1908</v>
+        <v>1912</v>
       </c>
       <c r="B379" t="s">
-        <v>1909</v>
+        <v>1900</v>
       </c>
       <c r="C379" t="s">
         <v>148</v>
       </c>
       <c r="D379" t="s">
-        <v>1910</v>
+        <v>1901</v>
       </c>
       <c r="E379" t="s">
-        <v>1911</v>
+        <v>1902</v>
       </c>
       <c r="F379" t="s">
         <v>30</v>
       </c>
       <c r="G379">
         <v>94044</v>
       </c>
       <c r="H379" t="s">
-        <v>1912</v>
+        <v>1903</v>
       </c>
       <c r="I379" t="s">
-        <v>1911</v>
+        <v>1902</v>
       </c>
       <c r="J379" t="s">
         <v>30</v>
       </c>
       <c r="K379">
         <v>94044</v>
       </c>
       <c r="L379" t="s">
-        <v>1913</v>
+        <v>1904</v>
       </c>
       <c r="O379" s="1">
         <v>40367</v>
       </c>
       <c r="P379" t="s">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="Q379" t="s">
         <v>1914</v>
       </c>
       <c r="R379" t="s">
         <v>148</v>
       </c>
       <c r="S379" t="s">
         <v>1915</v>
       </c>
       <c r="T379" t="s">
-        <v>1911</v>
+        <v>1916</v>
       </c>
       <c r="U379" t="s">
         <v>30</v>
       </c>
       <c r="V379">
-        <v>94044</v>
+        <v>94037</v>
       </c>
     </row>
     <row r="380" spans="1:22" ht="15">
       <c r="A380" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="B380" t="s">
-        <v>1909</v>
+        <v>865</v>
       </c>
       <c r="C380" t="s">
-        <v>148</v>
+        <v>74</v>
       </c>
       <c r="D380" t="s">
-        <v>1910</v>
+        <v>866</v>
       </c>
       <c r="E380" t="s">
-        <v>1911</v>
+        <v>602</v>
       </c>
       <c r="F380" t="s">
         <v>30</v>
       </c>
       <c r="G380">
-        <v>94044</v>
+        <v>90805</v>
       </c>
       <c r="H380" t="s">
-        <v>1912</v>
+        <v>866</v>
       </c>
       <c r="I380" t="s">
-        <v>1911</v>
+        <v>602</v>
       </c>
       <c r="J380" t="s">
         <v>30</v>
       </c>
       <c r="K380">
-        <v>94044</v>
+        <v>90805</v>
       </c>
       <c r="L380" t="s">
-        <v>1913</v>
+        <v>867</v>
       </c>
       <c r="O380" s="1">
-        <v>40367</v>
+        <v>40365</v>
       </c>
       <c r="P380" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="Q380" t="s">
-        <v>1918</v>
+        <v>482</v>
       </c>
       <c r="R380" t="s">
-        <v>148</v>
+        <v>74</v>
       </c>
       <c r="S380" t="s">
+        <v>980</v>
+      </c>
+      <c r="T380" t="s">
+        <v>484</v>
+      </c>
+      <c r="U380" t="s">
+        <v>30</v>
+      </c>
+      <c r="V380">
+        <v>91803</v>
+      </c>
+    </row>
+    <row r="381" spans="1:23" ht="15">
+      <c r="A381" t="s">
         <v>1919</v>
       </c>
-      <c r="T380" t="s">
+      <c r="B381" t="s">
+        <v>433</v>
+      </c>
+      <c r="C381" t="s">
+        <v>434</v>
+      </c>
+      <c r="D381" t="s">
+        <v>435</v>
+      </c>
+      <c r="E381" t="s">
+        <v>436</v>
+      </c>
+      <c r="F381" t="s">
+        <v>30</v>
+      </c>
+      <c r="G381" t="s">
+        <v>437</v>
+      </c>
+      <c r="H381" t="s">
+        <v>435</v>
+      </c>
+      <c r="I381" t="s">
+        <v>436</v>
+      </c>
+      <c r="J381" t="s">
+        <v>30</v>
+      </c>
+      <c r="K381" t="s">
+        <v>437</v>
+      </c>
+      <c r="L381" t="s">
+        <v>438</v>
+      </c>
+      <c r="O381" s="1">
+        <v>40360</v>
+      </c>
+      <c r="P381" t="s">
         <v>1920</v>
       </c>
-      <c r="U380" t="s">
-[...7 lines deleted...]
-      <c r="A381" t="s">
+      <c r="Q381" t="s">
+        <v>1920</v>
+      </c>
+      <c r="R381" t="s">
+        <v>256</v>
+      </c>
+      <c r="S381" t="s">
         <v>1921</v>
       </c>
-      <c r="B381" t="s">
-[...35 lines deleted...]
-      <c r="P381" t="s">
+      <c r="T381" t="s">
         <v>1922</v>
       </c>
-      <c r="Q381" t="s">
+      <c r="U381" t="s">
+        <v>30</v>
+      </c>
+      <c r="V381">
+        <v>92595</v>
+      </c>
+      <c r="W381" t="s">
         <v>1923</v>
-      </c>
-[...13 lines deleted...]
-        <v>94037</v>
       </c>
     </row>
     <row r="382" spans="1:22" ht="15">
       <c r="A382" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B382" t="s">
+        <v>433</v>
+      </c>
+      <c r="C382" t="s">
+        <v>434</v>
+      </c>
+      <c r="D382" t="s">
+        <v>435</v>
+      </c>
+      <c r="E382" t="s">
+        <v>436</v>
+      </c>
+      <c r="F382" t="s">
+        <v>30</v>
+      </c>
+      <c r="G382" t="s">
+        <v>437</v>
+      </c>
+      <c r="H382" t="s">
+        <v>435</v>
+      </c>
+      <c r="I382" t="s">
+        <v>436</v>
+      </c>
+      <c r="J382" t="s">
+        <v>30</v>
+      </c>
+      <c r="K382" t="s">
+        <v>437</v>
+      </c>
+      <c r="L382" t="s">
+        <v>438</v>
+      </c>
+      <c r="O382" s="1">
+        <v>40360</v>
+      </c>
+      <c r="P382" t="s">
+        <v>1925</v>
+      </c>
+      <c r="Q382" t="s">
+        <v>1925</v>
+      </c>
+      <c r="R382" t="s">
+        <v>434</v>
+      </c>
+      <c r="S382" t="s">
         <v>1926</v>
       </c>
-      <c r="B382" t="s">
-[...35 lines deleted...]
-      <c r="P382" t="s">
+      <c r="T382" t="s">
+        <v>434</v>
+      </c>
+      <c r="U382" t="s">
+        <v>30</v>
+      </c>
+      <c r="V382">
+        <v>92866</v>
+      </c>
+    </row>
+    <row r="383" spans="1:22" ht="15">
+      <c r="A383" t="s">
         <v>1927</v>
       </c>
-      <c r="Q382" t="s">
-[...19 lines deleted...]
-      <c r="A383" t="s">
+      <c r="B383" t="s">
         <v>1928</v>
       </c>
-      <c r="B383" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C383" t="s">
-        <v>435</v>
+        <v>1929</v>
       </c>
       <c r="D383" t="s">
-        <v>436</v>
+        <v>1930</v>
       </c>
       <c r="E383" t="s">
-        <v>437</v>
+        <v>1931</v>
       </c>
       <c r="F383" t="s">
         <v>30</v>
       </c>
-      <c r="G383" t="s">
-        <v>438</v>
+      <c r="G383">
+        <v>96130</v>
       </c>
       <c r="H383" t="s">
-        <v>436</v>
+        <v>1932</v>
       </c>
       <c r="I383" t="s">
-        <v>437</v>
+        <v>1931</v>
       </c>
       <c r="J383" t="s">
         <v>30</v>
       </c>
-      <c r="K383" t="s">
-        <v>438</v>
+      <c r="K383">
+        <v>96127</v>
       </c>
       <c r="L383" t="s">
-        <v>439</v>
+        <v>1933</v>
       </c>
       <c r="O383" s="1">
-        <v>40360</v>
+        <v>40875</v>
       </c>
       <c r="P383" t="s">
+        <v>1934</v>
+      </c>
+      <c r="Q383" t="s">
+        <v>1934</v>
+      </c>
+      <c r="R383" t="s">
         <v>1929</v>
       </c>
-      <c r="Q383" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S383" t="s">
-        <v>1930</v>
+        <v>1935</v>
       </c>
       <c r="T383" t="s">
         <v>1931</v>
       </c>
       <c r="U383" t="s">
         <v>30</v>
       </c>
       <c r="V383">
-        <v>92595</v>
-[...5 lines deleted...]
-    <row r="384" spans="1:22" ht="15">
+        <v>96130</v>
+      </c>
+    </row>
+    <row r="384" spans="1:23" ht="15">
       <c r="A384" t="s">
-        <v>1933</v>
+        <v>1936</v>
       </c>
       <c r="B384" t="s">
-        <v>434</v>
+        <v>1937</v>
       </c>
       <c r="C384" t="s">
-        <v>435</v>
+        <v>292</v>
       </c>
       <c r="D384" t="s">
-        <v>436</v>
+        <v>1938</v>
       </c>
       <c r="E384" t="s">
-        <v>437</v>
+        <v>292</v>
       </c>
       <c r="F384" t="s">
         <v>30</v>
       </c>
-      <c r="G384" t="s">
-        <v>438</v>
+      <c r="G384">
+        <v>93274</v>
       </c>
       <c r="H384" t="s">
-        <v>436</v>
+        <v>1938</v>
       </c>
       <c r="I384" t="s">
-        <v>437</v>
+        <v>292</v>
       </c>
       <c r="J384" t="s">
         <v>30</v>
       </c>
-      <c r="K384" t="s">
-        <v>438</v>
+      <c r="K384">
+        <v>93274</v>
       </c>
       <c r="L384" t="s">
-        <v>439</v>
+        <v>1939</v>
       </c>
       <c r="O384" s="1">
-        <v>40360</v>
+        <v>40996</v>
       </c>
       <c r="P384" t="s">
-        <v>1934</v>
+        <v>1937</v>
       </c>
       <c r="Q384" t="s">
-        <v>1934</v>
+        <v>1937</v>
       </c>
       <c r="R384" t="s">
-        <v>435</v>
+        <v>292</v>
       </c>
       <c r="S384" t="s">
-        <v>1935</v>
+        <v>1938</v>
       </c>
       <c r="T384" t="s">
-        <v>435</v>
+        <v>292</v>
       </c>
       <c r="U384" t="s">
         <v>30</v>
       </c>
       <c r="V384">
-        <v>92866</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:22" ht="15">
+        <v>93274</v>
+      </c>
+      <c r="W384" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="385" spans="1:23" ht="15">
       <c r="A385" t="s">
-        <v>1936</v>
+        <v>1940</v>
       </c>
       <c r="B385" t="s">
-        <v>1937</v>
+        <v>1941</v>
       </c>
       <c r="C385" t="s">
-        <v>1938</v>
+        <v>74</v>
       </c>
       <c r="D385" t="s">
-        <v>1939</v>
+        <v>1942</v>
       </c>
       <c r="E385" t="s">
-        <v>1940</v>
+        <v>1943</v>
       </c>
       <c r="F385" t="s">
         <v>30</v>
       </c>
       <c r="G385">
-        <v>96130</v>
+        <v>90640</v>
       </c>
       <c r="H385" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="I385" t="s">
-        <v>1940</v>
+        <v>1943</v>
       </c>
       <c r="J385" t="s">
         <v>30</v>
       </c>
       <c r="K385">
-        <v>96127</v>
+        <v>90640</v>
       </c>
       <c r="L385" t="s">
-        <v>1942</v>
+        <v>1944</v>
       </c>
       <c r="O385" s="1">
-        <v>40875</v>
+        <v>41171</v>
       </c>
       <c r="P385" t="s">
-        <v>1943</v>
+        <v>79</v>
       </c>
       <c r="Q385" t="s">
-        <v>1943</v>
+        <v>79</v>
       </c>
       <c r="R385" t="s">
-        <v>1938</v>
+        <v>74</v>
       </c>
       <c r="S385" t="s">
-        <v>1944</v>
+        <v>80</v>
       </c>
       <c r="T385" t="s">
-        <v>1940</v>
+        <v>74</v>
       </c>
       <c r="U385" t="s">
         <v>30</v>
       </c>
       <c r="V385">
-        <v>96130</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:23" ht="15">
+        <v>90015</v>
+      </c>
+      <c r="W385" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="386" spans="1:22" ht="15">
       <c r="A386" t="s">
         <v>1945</v>
       </c>
       <c r="B386" t="s">
-        <v>1946</v>
+        <v>1941</v>
       </c>
       <c r="C386" t="s">
-        <v>292</v>
+        <v>74</v>
       </c>
       <c r="D386" t="s">
-        <v>1947</v>
+        <v>1942</v>
       </c>
       <c r="E386" t="s">
-        <v>292</v>
+        <v>1943</v>
       </c>
       <c r="F386" t="s">
         <v>30</v>
       </c>
       <c r="G386">
-        <v>93274</v>
+        <v>90640</v>
       </c>
       <c r="H386" t="s">
-        <v>1947</v>
+        <v>1942</v>
       </c>
       <c r="I386" t="s">
-        <v>292</v>
+        <v>1943</v>
       </c>
       <c r="J386" t="s">
         <v>30</v>
       </c>
       <c r="K386">
-        <v>93274</v>
+        <v>90640</v>
       </c>
       <c r="L386" t="s">
-        <v>1948</v>
+        <v>1944</v>
       </c>
       <c r="O386" s="1">
-        <v>40996</v>
+        <v>41171</v>
       </c>
       <c r="P386" t="s">
         <v>1946</v>
       </c>
       <c r="Q386" t="s">
         <v>1946</v>
       </c>
       <c r="R386" t="s">
-        <v>292</v>
+        <v>74</v>
       </c>
       <c r="S386" t="s">
         <v>1947</v>
       </c>
       <c r="T386" t="s">
-        <v>292</v>
+        <v>1948</v>
       </c>
       <c r="U386" t="s">
         <v>30</v>
       </c>
       <c r="V386">
-        <v>93274</v>
-[...5 lines deleted...]
-    <row r="387" spans="1:23" ht="15">
+        <v>90660</v>
+      </c>
+    </row>
+    <row r="387" spans="1:22" ht="15">
       <c r="A387" t="s">
         <v>1949</v>
       </c>
       <c r="B387" t="s">
-        <v>1950</v>
+        <v>1941</v>
       </c>
       <c r="C387" t="s">
         <v>74</v>
       </c>
       <c r="D387" t="s">
-        <v>1951</v>
+        <v>1942</v>
       </c>
       <c r="E387" t="s">
-        <v>1952</v>
+        <v>1943</v>
       </c>
       <c r="F387" t="s">
         <v>30</v>
       </c>
       <c r="G387">
         <v>90640</v>
       </c>
       <c r="H387" t="s">
-        <v>1951</v>
+        <v>1942</v>
       </c>
       <c r="I387" t="s">
-        <v>1952</v>
+        <v>1943</v>
       </c>
       <c r="J387" t="s">
         <v>30</v>
       </c>
       <c r="K387">
         <v>90640</v>
       </c>
       <c r="L387" t="s">
-        <v>1953</v>
+        <v>1944</v>
       </c>
       <c r="O387" s="1">
-        <v>41171</v>
+        <v>42305</v>
       </c>
       <c r="P387" t="s">
-        <v>79</v>
+        <v>1832</v>
       </c>
       <c r="Q387" t="s">
-        <v>79</v>
+        <v>1832</v>
       </c>
       <c r="R387" t="s">
         <v>74</v>
       </c>
       <c r="S387" t="s">
-        <v>80</v>
+        <v>850</v>
       </c>
       <c r="T387" t="s">
-        <v>74</v>
+        <v>1833</v>
       </c>
       <c r="U387" t="s">
         <v>30</v>
       </c>
       <c r="V387">
-        <v>90015</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>91011</v>
       </c>
     </row>
     <row r="388" spans="1:22" ht="15">
       <c r="A388" t="s">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="B388" t="s">
-        <v>1950</v>
+        <v>1941</v>
       </c>
       <c r="C388" t="s">
         <v>74</v>
       </c>
       <c r="D388" t="s">
-        <v>1951</v>
+        <v>1942</v>
       </c>
       <c r="E388" t="s">
-        <v>1952</v>
+        <v>1943</v>
       </c>
       <c r="F388" t="s">
         <v>30</v>
       </c>
       <c r="G388">
         <v>90640</v>
       </c>
       <c r="H388" t="s">
-        <v>1951</v>
+        <v>1942</v>
       </c>
       <c r="I388" t="s">
-        <v>1952</v>
+        <v>1943</v>
       </c>
       <c r="J388" t="s">
         <v>30</v>
       </c>
       <c r="K388">
         <v>90640</v>
       </c>
       <c r="L388" t="s">
-        <v>1953</v>
+        <v>1944</v>
       </c>
       <c r="O388" s="1">
-        <v>41171</v>
+        <v>42305</v>
       </c>
       <c r="P388" t="s">
-        <v>1955</v>
+        <v>929</v>
       </c>
       <c r="Q388" t="s">
-        <v>1955</v>
+        <v>929</v>
       </c>
       <c r="R388" t="s">
         <v>74</v>
       </c>
       <c r="S388" t="s">
-        <v>1956</v>
+        <v>926</v>
       </c>
       <c r="T388" t="s">
-        <v>1957</v>
+        <v>927</v>
       </c>
       <c r="U388" t="s">
         <v>30</v>
       </c>
       <c r="V388">
-        <v>90660</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:22" ht="15">
+        <v>91204</v>
+      </c>
+    </row>
+    <row r="389" spans="1:17" ht="15">
       <c r="A389" t="s">
-        <v>1958</v>
+        <v>1951</v>
       </c>
       <c r="B389" t="s">
-        <v>1950</v>
+        <v>308</v>
       </c>
       <c r="C389" t="s">
-        <v>74</v>
+        <v>309</v>
       </c>
       <c r="D389" t="s">
-        <v>1951</v>
+        <v>310</v>
       </c>
       <c r="E389" t="s">
+        <v>311</v>
+      </c>
+      <c r="F389" t="s">
+        <v>30</v>
+      </c>
+      <c r="G389">
+        <v>96145</v>
+      </c>
+      <c r="H389" t="s">
+        <v>312</v>
+      </c>
+      <c r="I389" t="s">
+        <v>311</v>
+      </c>
+      <c r="J389" t="s">
+        <v>30</v>
+      </c>
+      <c r="K389">
+        <v>96145</v>
+      </c>
+      <c r="L389" t="s">
+        <v>313</v>
+      </c>
+      <c r="O389" s="1">
+        <v>43409</v>
+      </c>
+      <c r="P389" t="s">
         <v>1952</v>
       </c>
-      <c r="F389" t="s">
-[...8 lines deleted...]
-      <c r="I389" t="s">
+      <c r="Q389" t="s">
         <v>1952</v>
       </c>
-      <c r="J389" t="s">
-[...5 lines deleted...]
-      <c r="L389" t="s">
+    </row>
+    <row r="390" spans="1:17" ht="15">
+      <c r="A390" t="s">
         <v>1953</v>
       </c>
-      <c r="O389" s="1">
-[...27 lines deleted...]
-      </c>
       <c r="B390" t="s">
-        <v>1950</v>
+        <v>909</v>
       </c>
       <c r="C390" t="s">
-        <v>74</v>
+        <v>910</v>
       </c>
       <c r="D390" t="s">
-        <v>1951</v>
+        <v>911</v>
       </c>
       <c r="E390" t="s">
-        <v>1952</v>
+        <v>912</v>
       </c>
       <c r="F390" t="s">
         <v>30</v>
       </c>
       <c r="G390">
-        <v>90640</v>
+        <v>95901</v>
       </c>
       <c r="H390" t="s">
-        <v>1951</v>
+        <v>911</v>
       </c>
       <c r="I390" t="s">
-        <v>1952</v>
+        <v>912</v>
       </c>
       <c r="J390" t="s">
         <v>30</v>
       </c>
       <c r="K390">
-        <v>90640</v>
+        <v>95901</v>
       </c>
       <c r="L390" t="s">
-        <v>1953</v>
+        <v>913</v>
       </c>
       <c r="O390" s="1">
-        <v>42305</v>
+        <v>45908</v>
       </c>
       <c r="P390" t="s">
-        <v>930</v>
+        <v>1954</v>
       </c>
       <c r="Q390" t="s">
-        <v>930</v>
-[...14 lines deleted...]
-        <v>91204</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="391" spans="1:17" ht="15">
       <c r="A391" t="s">
-        <v>1960</v>
+        <v>1955</v>
       </c>
       <c r="B391" t="s">
-        <v>309</v>
+        <v>909</v>
       </c>
       <c r="C391" t="s">
-        <v>310</v>
+        <v>910</v>
       </c>
       <c r="D391" t="s">
-        <v>311</v>
+        <v>911</v>
       </c>
       <c r="E391" t="s">
-        <v>312</v>
+        <v>912</v>
       </c>
       <c r="F391" t="s">
         <v>30</v>
       </c>
       <c r="G391">
-        <v>96145</v>
+        <v>95901</v>
       </c>
       <c r="H391" t="s">
-        <v>313</v>
+        <v>911</v>
       </c>
       <c r="I391" t="s">
-        <v>312</v>
+        <v>912</v>
       </c>
       <c r="J391" t="s">
         <v>30</v>
       </c>
       <c r="K391">
-        <v>96145</v>
+        <v>95901</v>
       </c>
       <c r="L391" t="s">
-        <v>314</v>
+        <v>913</v>
       </c>
       <c r="O391" s="1">
-        <v>43409</v>
+        <v>45908</v>
       </c>
       <c r="P391" t="s">
-        <v>1961</v>
+        <v>1956</v>
       </c>
       <c r="Q391" t="s">
-        <v>1961</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="392" spans="1:17" ht="15">
       <c r="A392" t="s">
-        <v>1962</v>
+        <v>1957</v>
       </c>
       <c r="B392" t="s">
+        <v>909</v>
+      </c>
+      <c r="C392" t="s">
         <v>910</v>
       </c>
-      <c r="C392" t="s">
+      <c r="D392" t="s">
         <v>911</v>
       </c>
-      <c r="D392" t="s">
+      <c r="E392" t="s">
         <v>912</v>
-      </c>
-[...1 lines deleted...]
-        <v>913</v>
       </c>
       <c r="F392" t="s">
         <v>30</v>
       </c>
       <c r="G392">
         <v>95901</v>
       </c>
       <c r="H392" t="s">
+        <v>911</v>
+      </c>
+      <c r="I392" t="s">
         <v>912</v>
-      </c>
-[...1 lines deleted...]
-        <v>913</v>
       </c>
       <c r="J392" t="s">
         <v>30</v>
       </c>
       <c r="K392">
         <v>95901</v>
       </c>
       <c r="L392" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
       <c r="O392" s="1">
         <v>45908</v>
       </c>
       <c r="P392" t="s">
-        <v>1963</v>
+        <v>1958</v>
       </c>
       <c r="Q392" t="s">
-        <v>1963</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="393" spans="1:17" ht="15">
       <c r="A393" t="s">
-        <v>1964</v>
+        <v>1959</v>
       </c>
       <c r="B393" t="s">
+        <v>909</v>
+      </c>
+      <c r="C393" t="s">
         <v>910</v>
       </c>
-      <c r="C393" t="s">
+      <c r="D393" t="s">
         <v>911</v>
       </c>
-      <c r="D393" t="s">
+      <c r="E393" t="s">
         <v>912</v>
-      </c>
-[...1 lines deleted...]
-        <v>913</v>
       </c>
       <c r="F393" t="s">
         <v>30</v>
       </c>
       <c r="G393">
         <v>95901</v>
       </c>
       <c r="H393" t="s">
+        <v>911</v>
+      </c>
+      <c r="I393" t="s">
         <v>912</v>
-      </c>
-[...1 lines deleted...]
-        <v>913</v>
       </c>
       <c r="J393" t="s">
         <v>30</v>
       </c>
       <c r="K393">
         <v>95901</v>
       </c>
       <c r="L393" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
       <c r="O393" s="1">
         <v>45908</v>
       </c>
       <c r="P393" t="s">
-        <v>1965</v>
+        <v>1960</v>
       </c>
       <c r="Q393" t="s">
-        <v>1965</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="394" spans="1:17" ht="15">
       <c r="A394" t="s">
-        <v>1966</v>
+        <v>1961</v>
       </c>
       <c r="B394" t="s">
+        <v>909</v>
+      </c>
+      <c r="C394" t="s">
         <v>910</v>
       </c>
-      <c r="C394" t="s">
+      <c r="D394" t="s">
         <v>911</v>
       </c>
-      <c r="D394" t="s">
+      <c r="E394" t="s">
         <v>912</v>
-      </c>
-[...1 lines deleted...]
-        <v>913</v>
       </c>
       <c r="F394" t="s">
         <v>30</v>
       </c>
       <c r="G394">
         <v>95901</v>
       </c>
       <c r="H394" t="s">
+        <v>911</v>
+      </c>
+      <c r="I394" t="s">
         <v>912</v>
-      </c>
-[...1 lines deleted...]
-        <v>913</v>
       </c>
       <c r="J394" t="s">
         <v>30</v>
       </c>
       <c r="K394">
         <v>95901</v>
       </c>
       <c r="L394" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
       <c r="O394" s="1">
         <v>45908</v>
       </c>
       <c r="P394" t="s">
-        <v>1967</v>
+        <v>1962</v>
       </c>
       <c r="Q394" t="s">
-        <v>1967</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="395" spans="1:17" ht="15">
       <c r="A395" t="s">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="B395" t="s">
+        <v>909</v>
+      </c>
+      <c r="C395" t="s">
         <v>910</v>
       </c>
-      <c r="C395" t="s">
+      <c r="D395" t="s">
         <v>911</v>
       </c>
-      <c r="D395" t="s">
+      <c r="E395" t="s">
         <v>912</v>
-      </c>
-[...1 lines deleted...]
-        <v>913</v>
       </c>
       <c r="F395" t="s">
         <v>30</v>
       </c>
       <c r="G395">
         <v>95901</v>
       </c>
       <c r="H395" t="s">
+        <v>911</v>
+      </c>
+      <c r="I395" t="s">
         <v>912</v>
-      </c>
-[...1 lines deleted...]
-        <v>913</v>
       </c>
       <c r="J395" t="s">
         <v>30</v>
       </c>
       <c r="K395">
         <v>95901</v>
       </c>
       <c r="L395" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
       <c r="O395" s="1">
-        <v>45908</v>
+        <v>45909</v>
       </c>
       <c r="P395" t="s">
+        <v>1964</v>
+      </c>
+      <c r="Q395" t="s">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="396" spans="1:23" ht="15">
+      <c r="A396" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B396" t="s">
+        <v>931</v>
+      </c>
+      <c r="C396" t="s">
+        <v>932</v>
+      </c>
+      <c r="D396" t="s">
+        <v>933</v>
+      </c>
+      <c r="E396" t="s">
+        <v>934</v>
+      </c>
+      <c r="F396" t="s">
+        <v>30</v>
+      </c>
+      <c r="G396">
+        <v>95965</v>
+      </c>
+      <c r="H396" t="s">
+        <v>935</v>
+      </c>
+      <c r="I396" t="s">
+        <v>934</v>
+      </c>
+      <c r="J396" t="s">
+        <v>30</v>
+      </c>
+      <c r="K396">
+        <v>95965</v>
+      </c>
+      <c r="L396" t="s">
+        <v>936</v>
+      </c>
+      <c r="O396" s="1">
+        <v>40564</v>
+      </c>
+      <c r="P396" t="s">
+        <v>1966</v>
+      </c>
+      <c r="Q396" t="s">
+        <v>1966</v>
+      </c>
+      <c r="S396" t="s">
+        <v>1967</v>
+      </c>
+      <c r="T396" t="s">
+        <v>1826</v>
+      </c>
+      <c r="U396" t="s">
+        <v>30</v>
+      </c>
+      <c r="V396">
+        <v>95932</v>
+      </c>
+      <c r="W396" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="397" spans="1:22" ht="15">
+      <c r="A397" t="s">
         <v>1969</v>
       </c>
-      <c r="Q395" t="s">
-[...53 lines deleted...]
-      </c>
       <c r="B397" t="s">
-        <v>910</v>
+        <v>931</v>
       </c>
       <c r="C397" t="s">
-        <v>911</v>
+        <v>932</v>
       </c>
       <c r="D397" t="s">
-        <v>912</v>
+        <v>933</v>
       </c>
       <c r="E397" t="s">
-        <v>913</v>
+        <v>934</v>
       </c>
       <c r="F397" t="s">
         <v>30</v>
       </c>
       <c r="G397">
-        <v>95901</v>
+        <v>95965</v>
       </c>
       <c r="H397" t="s">
-        <v>912</v>
+        <v>935</v>
       </c>
       <c r="I397" t="s">
-        <v>913</v>
+        <v>934</v>
       </c>
       <c r="J397" t="s">
         <v>30</v>
       </c>
       <c r="K397">
-        <v>95901</v>
+        <v>95965</v>
       </c>
       <c r="L397" t="s">
-        <v>914</v>
+        <v>936</v>
       </c>
       <c r="O397" s="1">
-        <v>45909</v>
+        <v>42669</v>
       </c>
       <c r="P397" t="s">
-        <v>1973</v>
+        <v>1693</v>
       </c>
       <c r="Q397" t="s">
-        <v>1973</v>
+        <v>1693</v>
+      </c>
+      <c r="R397" t="s">
+        <v>932</v>
+      </c>
+      <c r="S397" t="s">
+        <v>1695</v>
+      </c>
+      <c r="T397" t="s">
+        <v>934</v>
+      </c>
+      <c r="U397" t="s">
+        <v>30</v>
+      </c>
+      <c r="V397">
+        <v>95965</v>
       </c>
     </row>
     <row r="398" spans="1:23" ht="15">
       <c r="A398" t="s">
-        <v>1974</v>
+        <v>1970</v>
       </c>
       <c r="B398" t="s">
+        <v>931</v>
+      </c>
+      <c r="C398" t="s">
         <v>932</v>
       </c>
-      <c r="C398" t="s">
+      <c r="D398" t="s">
         <v>933</v>
       </c>
-      <c r="D398" t="s">
+      <c r="E398" t="s">
         <v>934</v>
-      </c>
-[...1 lines deleted...]
-        <v>935</v>
       </c>
       <c r="F398" t="s">
         <v>30</v>
       </c>
       <c r="G398">
         <v>95965</v>
       </c>
       <c r="H398" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
       <c r="I398" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
       <c r="J398" t="s">
         <v>30</v>
       </c>
       <c r="K398">
         <v>95965</v>
       </c>
       <c r="L398" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="O398" s="1">
-        <v>40564</v>
+        <v>42669</v>
       </c>
       <c r="P398" t="s">
-        <v>1975</v>
+        <v>1971</v>
       </c>
       <c r="Q398" t="s">
-        <v>1975</v>
+        <v>1971</v>
+      </c>
+      <c r="R398" t="s">
+        <v>1826</v>
       </c>
       <c r="S398" t="s">
-        <v>1976</v>
+        <v>1972</v>
       </c>
       <c r="T398" t="s">
-        <v>1835</v>
+        <v>1826</v>
       </c>
       <c r="U398" t="s">
         <v>30</v>
       </c>
       <c r="V398">
         <v>95932</v>
       </c>
       <c r="W398" t="s">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="399" spans="1:17" ht="15">
+      <c r="A399" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C399" t="s">
+        <v>208</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E399" t="s">
+        <v>273</v>
+      </c>
+      <c r="F399" t="s">
+        <v>30</v>
+      </c>
+      <c r="G399">
+        <v>95354</v>
+      </c>
+      <c r="H399" t="s">
         <v>1977</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A399" t="s">
+      <c r="I399" t="s">
         <v>1978</v>
       </c>
-      <c r="B399" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J399" t="s">
         <v>30</v>
       </c>
       <c r="K399">
-        <v>95965</v>
+        <v>95361</v>
       </c>
       <c r="L399" t="s">
-        <v>937</v>
+        <v>1979</v>
       </c>
       <c r="O399" s="1">
-        <v>42669</v>
+        <v>45027</v>
       </c>
       <c r="P399" t="s">
-        <v>1702</v>
+        <v>1980</v>
       </c>
       <c r="Q399" t="s">
-        <v>1702</v>
-[...14 lines deleted...]
-        <v>95965</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="400" spans="1:23" ht="15">
       <c r="A400" t="s">
-        <v>1979</v>
+        <v>1981</v>
       </c>
       <c r="B400" t="s">
-        <v>932</v>
+        <v>1007</v>
       </c>
       <c r="C400" t="s">
-        <v>933</v>
+        <v>1008</v>
       </c>
       <c r="D400" t="s">
-        <v>934</v>
+        <v>1009</v>
       </c>
       <c r="E400" t="s">
-        <v>935</v>
+        <v>1010</v>
       </c>
       <c r="F400" t="s">
         <v>30</v>
       </c>
       <c r="G400">
-        <v>95965</v>
+        <v>93307</v>
       </c>
       <c r="H400" t="s">
-        <v>936</v>
+        <v>1011</v>
       </c>
       <c r="I400" t="s">
-        <v>935</v>
+        <v>1010</v>
       </c>
       <c r="J400" t="s">
         <v>30</v>
       </c>
       <c r="K400">
-        <v>95965</v>
+        <v>93384</v>
       </c>
       <c r="L400" t="s">
-        <v>937</v>
+        <v>1012</v>
       </c>
       <c r="O400" s="1">
-        <v>42669</v>
+        <v>41788</v>
       </c>
       <c r="P400" t="s">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="Q400" t="s">
-        <v>1980</v>
+        <v>1983</v>
       </c>
       <c r="R400" t="s">
-        <v>1835</v>
+        <v>1008</v>
       </c>
       <c r="S400" t="s">
-        <v>1981</v>
+        <v>1984</v>
       </c>
       <c r="T400" t="s">
-        <v>1835</v>
+        <v>1985</v>
       </c>
       <c r="U400" t="s">
         <v>30</v>
       </c>
-      <c r="V400">
-        <v>95932</v>
+      <c r="V400" t="s">
+        <v>1986</v>
       </c>
       <c r="W400" t="s">
-        <v>1982</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:17" ht="15">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="401" spans="1:23" ht="15">
       <c r="A401" t="s">
-        <v>1983</v>
+        <v>1988</v>
       </c>
       <c r="B401" t="s">
-        <v>1984</v>
+        <v>1307</v>
       </c>
       <c r="C401" t="s">
-        <v>208</v>
+        <v>950</v>
       </c>
       <c r="D401" t="s">
-        <v>1985</v>
+        <v>1308</v>
       </c>
       <c r="E401" t="s">
-        <v>273</v>
+        <v>1309</v>
       </c>
       <c r="F401" t="s">
         <v>30</v>
       </c>
       <c r="G401">
-        <v>95354</v>
+        <v>93630</v>
       </c>
       <c r="H401" t="s">
-        <v>1986</v>
+        <v>1310</v>
       </c>
       <c r="I401" t="s">
-        <v>1987</v>
+        <v>950</v>
       </c>
       <c r="J401" t="s">
         <v>30</v>
       </c>
       <c r="K401">
-        <v>95361</v>
+        <v>93777</v>
       </c>
       <c r="L401" t="s">
-        <v>1988</v>
+        <v>1311</v>
       </c>
       <c r="O401" s="1">
-        <v>45027</v>
+        <v>40995</v>
       </c>
       <c r="P401" t="s">
         <v>1989</v>
       </c>
       <c r="Q401" t="s">
         <v>1989</v>
       </c>
-    </row>
-    <row r="402" spans="1:23" ht="15">
+      <c r="R401" t="s">
+        <v>1990</v>
+      </c>
+      <c r="S401" t="s">
+        <v>1991</v>
+      </c>
+      <c r="T401" t="s">
+        <v>1992</v>
+      </c>
+      <c r="U401" t="s">
+        <v>30</v>
+      </c>
+      <c r="V401">
+        <v>93230</v>
+      </c>
+      <c r="W401" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="402" spans="1:22" ht="15">
       <c r="A402" t="s">
-        <v>1990</v>
+        <v>1994</v>
       </c>
       <c r="B402" t="s">
-        <v>1011</v>
+        <v>1307</v>
       </c>
       <c r="C402" t="s">
-        <v>1012</v>
+        <v>950</v>
       </c>
       <c r="D402" t="s">
-        <v>1013</v>
+        <v>1308</v>
       </c>
       <c r="E402" t="s">
-        <v>1014</v>
+        <v>1309</v>
       </c>
       <c r="F402" t="s">
         <v>30</v>
       </c>
       <c r="G402">
-        <v>93307</v>
+        <v>93630</v>
       </c>
       <c r="H402" t="s">
-        <v>1015</v>
+        <v>1310</v>
       </c>
       <c r="I402" t="s">
-        <v>1014</v>
+        <v>950</v>
       </c>
       <c r="J402" t="s">
         <v>30</v>
       </c>
       <c r="K402">
-        <v>93384</v>
+        <v>93777</v>
       </c>
       <c r="L402" t="s">
-        <v>1016</v>
+        <v>1311</v>
       </c>
       <c r="O402" s="1">
-        <v>41788</v>
+        <v>41975</v>
       </c>
       <c r="P402" t="s">
-        <v>1991</v>
+        <v>1995</v>
       </c>
       <c r="Q402" t="s">
-        <v>1992</v>
+        <v>1995</v>
       </c>
       <c r="R402" t="s">
-        <v>1012</v>
+        <v>950</v>
       </c>
       <c r="S402" t="s">
-        <v>1993</v>
+        <v>1996</v>
       </c>
       <c r="T402" t="s">
-        <v>1994</v>
+        <v>1997</v>
       </c>
       <c r="U402" t="s">
         <v>30</v>
       </c>
-      <c r="V402" t="s">
-[...3 lines deleted...]
-        <v>1996</v>
+      <c r="V402">
+        <v>93657</v>
       </c>
     </row>
     <row r="403" spans="1:23" ht="15">
       <c r="A403" t="s">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="B403" t="s">
-        <v>1316</v>
+        <v>1999</v>
       </c>
       <c r="C403" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D403" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E403" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F403" t="s">
         <v>30</v>
       </c>
       <c r="G403">
         <v>93630</v>
       </c>
       <c r="H403" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I403" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J403" t="s">
         <v>30</v>
       </c>
       <c r="K403">
         <v>93777</v>
       </c>
       <c r="L403" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O403" s="1">
-        <v>40995</v>
+        <v>44424</v>
       </c>
       <c r="P403" t="s">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="Q403" t="s">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="R403" t="s">
-        <v>1999</v>
+        <v>950</v>
       </c>
       <c r="S403" t="s">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="T403" t="s">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="U403" t="s">
         <v>30</v>
       </c>
       <c r="V403">
-        <v>93230</v>
+        <v>93654</v>
       </c>
       <c r="W403" t="s">
-        <v>2002</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="404" spans="1:22" ht="15">
       <c r="A404" t="s">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="B404" t="s">
-        <v>1316</v>
+        <v>1159</v>
       </c>
       <c r="C404" t="s">
-        <v>951</v>
+        <v>52</v>
       </c>
       <c r="D404" t="s">
-        <v>1317</v>
+        <v>1160</v>
       </c>
       <c r="E404" t="s">
-        <v>1318</v>
+        <v>1161</v>
       </c>
       <c r="F404" t="s">
         <v>30</v>
       </c>
       <c r="G404">
-        <v>93630</v>
+        <v>94553</v>
       </c>
       <c r="H404" t="s">
-        <v>1319</v>
+        <v>1160</v>
       </c>
       <c r="I404" t="s">
-        <v>951</v>
+        <v>1161</v>
       </c>
       <c r="J404" t="s">
         <v>30</v>
       </c>
       <c r="K404">
-        <v>93777</v>
+        <v>94553</v>
       </c>
       <c r="L404" t="s">
-        <v>1320</v>
+        <v>1162</v>
       </c>
       <c r="O404" s="1">
-        <v>41975</v>
+        <v>41991</v>
       </c>
       <c r="P404" t="s">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="Q404" t="s">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="R404" t="s">
-        <v>951</v>
+        <v>52</v>
       </c>
       <c r="S404" t="s">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="T404" t="s">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="U404" t="s">
         <v>30</v>
       </c>
       <c r="V404">
-        <v>93657</v>
+        <v>94596</v>
       </c>
     </row>
     <row r="405" spans="1:23" ht="15">
       <c r="A405" t="s">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="B405" t="s">
-        <v>2008</v>
+        <v>1578</v>
       </c>
       <c r="C405" t="s">
-        <v>951</v>
+        <v>932</v>
       </c>
       <c r="D405" t="s">
-        <v>1317</v>
+        <v>1579</v>
       </c>
       <c r="E405" t="s">
-        <v>1318</v>
+        <v>1580</v>
       </c>
       <c r="F405" t="s">
         <v>30</v>
       </c>
       <c r="G405">
-        <v>93630</v>
+        <v>95969</v>
       </c>
       <c r="H405" t="s">
-        <v>1319</v>
+        <v>1581</v>
       </c>
       <c r="I405" t="s">
-        <v>951</v>
+        <v>1580</v>
       </c>
       <c r="J405" t="s">
         <v>30</v>
       </c>
       <c r="K405">
-        <v>93777</v>
+        <v>95967</v>
       </c>
       <c r="L405" t="s">
-        <v>1320</v>
+        <v>1582</v>
       </c>
       <c r="O405" s="1">
-        <v>44424</v>
+        <v>42136</v>
       </c>
       <c r="P405" t="s">
-        <v>2009</v>
+        <v>1693</v>
       </c>
       <c r="Q405" t="s">
-        <v>2009</v>
+        <v>1693</v>
       </c>
       <c r="R405" t="s">
-        <v>951</v>
+        <v>932</v>
       </c>
       <c r="S405" t="s">
+        <v>1581</v>
+      </c>
+      <c r="T405" t="s">
+        <v>1580</v>
+      </c>
+      <c r="U405" t="s">
+        <v>30</v>
+      </c>
+      <c r="V405">
+        <v>95967</v>
+      </c>
+      <c r="W405" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="406" spans="1:17" ht="15">
+      <c r="A406" t="s">
         <v>2010</v>
       </c>
-      <c r="T405" t="s">
+      <c r="B406" t="s">
         <v>2011</v>
       </c>
-      <c r="U405" t="s">
-[...5 lines deleted...]
-      <c r="W405" t="s">
+      <c r="C406" t="s">
+        <v>74</v>
+      </c>
+      <c r="D406" t="s">
         <v>2012</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A406" t="s">
+      <c r="E406" t="s">
+        <v>602</v>
+      </c>
+      <c r="F406" t="s">
+        <v>30</v>
+      </c>
+      <c r="G406">
+        <v>90814</v>
+      </c>
+      <c r="H406" t="s">
+        <v>2012</v>
+      </c>
+      <c r="I406" t="s">
+        <v>602</v>
+      </c>
+      <c r="J406" t="s">
+        <v>30</v>
+      </c>
+      <c r="K406">
+        <v>90814</v>
+      </c>
+      <c r="L406" t="s">
         <v>2013</v>
       </c>
-      <c r="B406" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O406" s="1">
-        <v>41991</v>
+        <v>44530</v>
       </c>
       <c r="P406" t="s">
+        <v>604</v>
+      </c>
+      <c r="Q406" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="407" spans="1:22" ht="15">
+      <c r="A407" t="s">
         <v>2014</v>
       </c>
-      <c r="Q406" t="s">
+      <c r="B407" t="s">
+        <v>703</v>
+      </c>
+      <c r="C407" t="s">
+        <v>171</v>
+      </c>
+      <c r="D407" t="s">
+        <v>704</v>
+      </c>
+      <c r="E407" t="s">
+        <v>173</v>
+      </c>
+      <c r="F407" t="s">
+        <v>30</v>
+      </c>
+      <c r="G407" t="s">
+        <v>705</v>
+      </c>
+      <c r="H407" t="s">
+        <v>704</v>
+      </c>
+      <c r="I407" t="s">
+        <v>173</v>
+      </c>
+      <c r="J407" t="s">
+        <v>30</v>
+      </c>
+      <c r="K407" t="s">
+        <v>705</v>
+      </c>
+      <c r="L407" t="s">
+        <v>706</v>
+      </c>
+      <c r="O407" s="1">
+        <v>42109</v>
+      </c>
+      <c r="P407" t="s">
         <v>2015</v>
       </c>
-      <c r="R406" t="s">
-[...2 lines deleted...]
-      <c r="S406" t="s">
+      <c r="Q407" t="s">
+        <v>2015</v>
+      </c>
+      <c r="R407" t="s">
+        <v>98</v>
+      </c>
+      <c r="S407" t="s">
         <v>2016</v>
       </c>
-      <c r="T406" t="s">
+      <c r="T407" t="s">
         <v>2017</v>
       </c>
-      <c r="U406" t="s">
-[...7 lines deleted...]
-      <c r="A407" t="s">
+      <c r="U407" t="s">
+        <v>30</v>
+      </c>
+      <c r="V407">
+        <v>93933</v>
+      </c>
+    </row>
+    <row r="408" spans="1:23" ht="15">
+      <c r="A408" t="s">
         <v>2018</v>
       </c>
-      <c r="B407" t="s">
-[...61 lines deleted...]
-      <c r="A408" t="s">
+      <c r="B408" t="s">
+        <v>703</v>
+      </c>
+      <c r="C408" t="s">
+        <v>171</v>
+      </c>
+      <c r="D408" t="s">
+        <v>704</v>
+      </c>
+      <c r="E408" t="s">
+        <v>173</v>
+      </c>
+      <c r="F408" t="s">
+        <v>30</v>
+      </c>
+      <c r="G408" t="s">
+        <v>705</v>
+      </c>
+      <c r="H408" t="s">
+        <v>704</v>
+      </c>
+      <c r="I408" t="s">
+        <v>173</v>
+      </c>
+      <c r="J408" t="s">
+        <v>30</v>
+      </c>
+      <c r="K408" t="s">
+        <v>705</v>
+      </c>
+      <c r="L408" t="s">
+        <v>706</v>
+      </c>
+      <c r="O408" s="1">
+        <v>42109</v>
+      </c>
+      <c r="P408" t="s">
         <v>2019</v>
       </c>
-      <c r="B408" t="s">
+      <c r="Q408" t="s">
+        <v>2019</v>
+      </c>
+      <c r="R408" t="s">
+        <v>98</v>
+      </c>
+      <c r="S408" t="s">
         <v>2020</v>
       </c>
-      <c r="C408" t="s">
-[...2 lines deleted...]
-      <c r="D408" t="s">
+      <c r="T408" t="s">
         <v>2021</v>
       </c>
-      <c r="E408" t="s">
-[...20 lines deleted...]
-      <c r="L408" t="s">
+      <c r="U408" t="s">
+        <v>30</v>
+      </c>
+      <c r="V408" t="s">
         <v>2022</v>
       </c>
-      <c r="O408" s="1">
-[...6 lines deleted...]
-        <v>605</v>
+      <c r="W408" t="s">
+        <v>2023</v>
       </c>
     </row>
     <row r="409" spans="1:22" ht="15">
       <c r="A409" t="s">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B409" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="C409" t="s">
         <v>171</v>
       </c>
       <c r="D409" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="E409" t="s">
         <v>173</v>
       </c>
       <c r="F409" t="s">
         <v>30</v>
       </c>
       <c r="G409" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="H409" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="I409" t="s">
         <v>173</v>
       </c>
       <c r="J409" t="s">
         <v>30</v>
       </c>
       <c r="K409" t="s">
+        <v>705</v>
+      </c>
+      <c r="L409" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>707</v>
       </c>
       <c r="O409" s="1">
         <v>42109</v>
       </c>
       <c r="P409" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="Q409" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="R409" t="s">
         <v>98</v>
       </c>
       <c r="S409" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="T409" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="U409" t="s">
         <v>30</v>
       </c>
       <c r="V409">
-        <v>93933</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:23" ht="15">
+        <v>93940</v>
+      </c>
+    </row>
+    <row r="410" spans="1:22" ht="15">
       <c r="A410" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="B410" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="C410" t="s">
         <v>171</v>
       </c>
       <c r="D410" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="E410" t="s">
         <v>173</v>
       </c>
       <c r="F410" t="s">
         <v>30</v>
       </c>
       <c r="G410" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="H410" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="I410" t="s">
         <v>173</v>
       </c>
       <c r="J410" t="s">
         <v>30</v>
       </c>
       <c r="K410" t="s">
+        <v>705</v>
+      </c>
+      <c r="L410" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>707</v>
       </c>
       <c r="O410" s="1">
         <v>42109</v>
       </c>
       <c r="P410" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="Q410" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="R410" t="s">
         <v>98</v>
       </c>
       <c r="S410" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="T410" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="U410" t="s">
         <v>30</v>
       </c>
-      <c r="V410" t="s">
-[...3 lines deleted...]
-        <v>2032</v>
+      <c r="V410">
+        <v>93955</v>
       </c>
     </row>
     <row r="411" spans="1:22" ht="15">
       <c r="A411" t="s">
-        <v>2033</v>
+        <v>2032</v>
       </c>
       <c r="B411" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="C411" t="s">
         <v>171</v>
       </c>
       <c r="D411" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="E411" t="s">
         <v>173</v>
       </c>
       <c r="F411" t="s">
         <v>30</v>
       </c>
       <c r="G411" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="H411" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="I411" t="s">
         <v>173</v>
       </c>
       <c r="J411" t="s">
         <v>30</v>
       </c>
       <c r="K411" t="s">
+        <v>705</v>
+      </c>
+      <c r="L411" t="s">
         <v>706</v>
       </c>
-      <c r="L411" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O411" s="1">
-        <v>42109</v>
+        <v>42116</v>
       </c>
       <c r="P411" t="s">
-        <v>2034</v>
+        <v>2033</v>
       </c>
       <c r="Q411" t="s">
-        <v>2034</v>
+        <v>2033</v>
       </c>
       <c r="R411" t="s">
         <v>98</v>
       </c>
       <c r="S411" t="s">
+        <v>2034</v>
+      </c>
+      <c r="T411" t="s">
         <v>2035</v>
       </c>
-      <c r="T411" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U411" t="s">
         <v>30</v>
       </c>
       <c r="V411">
-        <v>93940</v>
+        <v>93950</v>
       </c>
     </row>
     <row r="412" spans="1:22" ht="15">
       <c r="A412" t="s">
-        <v>2037</v>
+        <v>2036</v>
       </c>
       <c r="B412" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="C412" t="s">
         <v>171</v>
       </c>
       <c r="D412" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="E412" t="s">
         <v>173</v>
       </c>
       <c r="F412" t="s">
         <v>30</v>
       </c>
       <c r="G412" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="H412" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="I412" t="s">
         <v>173</v>
       </c>
       <c r="J412" t="s">
         <v>30</v>
       </c>
       <c r="K412" t="s">
+        <v>705</v>
+      </c>
+      <c r="L412" t="s">
         <v>706</v>
       </c>
-      <c r="L412" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O412" s="1">
-        <v>42109</v>
+        <v>42116</v>
       </c>
       <c r="P412" t="s">
-        <v>2038</v>
+        <v>2037</v>
       </c>
       <c r="Q412" t="s">
-        <v>2038</v>
+        <v>2037</v>
       </c>
       <c r="R412" t="s">
         <v>98</v>
       </c>
       <c r="S412" t="s">
+        <v>2038</v>
+      </c>
+      <c r="T412" t="s">
         <v>2039</v>
       </c>
-      <c r="T412" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U412" t="s">
         <v>30</v>
       </c>
       <c r="V412">
-        <v>93955</v>
+        <v>93953</v>
       </c>
     </row>
     <row r="413" spans="1:22" ht="15">
       <c r="A413" t="s">
-        <v>2041</v>
+        <v>2040</v>
       </c>
       <c r="B413" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="C413" t="s">
         <v>171</v>
       </c>
       <c r="D413" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="E413" t="s">
         <v>173</v>
       </c>
       <c r="F413" t="s">
         <v>30</v>
       </c>
       <c r="G413" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="H413" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="I413" t="s">
         <v>173</v>
       </c>
       <c r="J413" t="s">
         <v>30</v>
       </c>
       <c r="K413" t="s">
+        <v>705</v>
+      </c>
+      <c r="L413" t="s">
         <v>706</v>
       </c>
-      <c r="L413" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O413" s="1">
-        <v>42116</v>
+        <v>42121</v>
       </c>
       <c r="P413" t="s">
-        <v>2042</v>
+        <v>2041</v>
       </c>
       <c r="Q413" t="s">
-        <v>2042</v>
+        <v>2041</v>
       </c>
       <c r="R413" t="s">
         <v>98</v>
       </c>
       <c r="S413" t="s">
+        <v>2042</v>
+      </c>
+      <c r="T413" t="s">
         <v>2043</v>
       </c>
-      <c r="T413" t="s">
+      <c r="U413" t="s">
+        <v>30</v>
+      </c>
+      <c r="V413">
+        <v>93921</v>
+      </c>
+    </row>
+    <row r="414" spans="1:17" ht="15">
+      <c r="A414" t="s">
         <v>2044</v>
       </c>
-      <c r="U413" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="B414" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="C414" t="s">
         <v>171</v>
       </c>
       <c r="D414" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="E414" t="s">
         <v>173</v>
       </c>
       <c r="F414" t="s">
         <v>30</v>
       </c>
       <c r="G414" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="H414" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="I414" t="s">
         <v>173</v>
       </c>
       <c r="J414" t="s">
         <v>30</v>
       </c>
       <c r="K414" t="s">
+        <v>705</v>
+      </c>
+      <c r="L414" t="s">
         <v>706</v>
       </c>
-      <c r="L414" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O414" s="1">
-        <v>42116</v>
+        <v>44307</v>
       </c>
       <c r="P414" t="s">
-        <v>2046</v>
+        <v>2045</v>
       </c>
       <c r="Q414" t="s">
         <v>2046</v>
       </c>
-      <c r="R414" t="s">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="415" spans="1:22" ht="15">
       <c r="A415" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B415" t="s">
+        <v>600</v>
+      </c>
+      <c r="C415" t="s">
+        <v>315</v>
+      </c>
+      <c r="D415" t="s">
+        <v>2048</v>
+      </c>
+      <c r="E415" t="s">
         <v>2049</v>
       </c>
-      <c r="B415" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F415" t="s">
         <v>30</v>
       </c>
-      <c r="G415" t="s">
-        <v>706</v>
+      <c r="G415">
+        <v>95949</v>
       </c>
       <c r="H415" t="s">
-        <v>705</v>
+        <v>2048</v>
       </c>
       <c r="I415" t="s">
-        <v>173</v>
+        <v>2049</v>
       </c>
       <c r="J415" t="s">
         <v>30</v>
       </c>
-      <c r="K415" t="s">
-        <v>706</v>
+      <c r="K415">
+        <v>95949</v>
       </c>
       <c r="L415" t="s">
-        <v>707</v>
+        <v>2050</v>
       </c>
       <c r="O415" s="1">
-        <v>42121</v>
+        <v>40626</v>
       </c>
       <c r="P415" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="Q415" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="R415" t="s">
-        <v>98</v>
+        <v>315</v>
       </c>
       <c r="S415" t="s">
-        <v>2051</v>
+        <v>2052</v>
       </c>
       <c r="T415" t="s">
-        <v>2052</v>
+        <v>2049</v>
       </c>
       <c r="U415" t="s">
         <v>30</v>
       </c>
       <c r="V415">
-        <v>93921</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:17" ht="15">
+        <v>95945</v>
+      </c>
+    </row>
+    <row r="416" spans="1:22" ht="15">
       <c r="A416" t="s">
         <v>2053</v>
       </c>
       <c r="B416" t="s">
-        <v>704</v>
+        <v>600</v>
       </c>
       <c r="C416" t="s">
-        <v>171</v>
+        <v>315</v>
       </c>
       <c r="D416" t="s">
-        <v>705</v>
+        <v>2048</v>
       </c>
       <c r="E416" t="s">
-        <v>173</v>
+        <v>2049</v>
       </c>
       <c r="F416" t="s">
         <v>30</v>
       </c>
-      <c r="G416" t="s">
-        <v>706</v>
+      <c r="G416">
+        <v>95949</v>
       </c>
       <c r="H416" t="s">
-        <v>705</v>
+        <v>2048</v>
       </c>
       <c r="I416" t="s">
-        <v>173</v>
+        <v>2049</v>
       </c>
       <c r="J416" t="s">
         <v>30</v>
       </c>
-      <c r="K416" t="s">
-        <v>706</v>
+      <c r="K416">
+        <v>95949</v>
       </c>
       <c r="L416" t="s">
-        <v>707</v>
+        <v>2050</v>
       </c>
       <c r="O416" s="1">
-        <v>44307</v>
+        <v>40626</v>
       </c>
       <c r="P416" t="s">
-        <v>2054</v>
+        <v>314</v>
       </c>
       <c r="Q416" t="s">
-        <v>2055</v>
+        <v>314</v>
+      </c>
+      <c r="R416" t="s">
+        <v>315</v>
+      </c>
+      <c r="S416" t="s">
+        <v>316</v>
+      </c>
+      <c r="T416" t="s">
+        <v>317</v>
+      </c>
+      <c r="U416" t="s">
+        <v>30</v>
+      </c>
+      <c r="V416">
+        <v>95959</v>
       </c>
     </row>
     <row r="417" spans="1:22" ht="15">
       <c r="A417" t="s">
-        <v>2056</v>
+        <v>2054</v>
       </c>
       <c r="B417" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="C417" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D417" t="s">
-        <v>2057</v>
+        <v>2048</v>
       </c>
       <c r="E417" t="s">
-        <v>2058</v>
+        <v>2049</v>
       </c>
       <c r="F417" t="s">
         <v>30</v>
       </c>
       <c r="G417">
         <v>95949</v>
       </c>
       <c r="H417" t="s">
-        <v>2057</v>
+        <v>2048</v>
       </c>
       <c r="I417" t="s">
-        <v>2058</v>
+        <v>2049</v>
       </c>
       <c r="J417" t="s">
         <v>30</v>
       </c>
       <c r="K417">
         <v>95949</v>
       </c>
       <c r="L417" t="s">
-        <v>2059</v>
+        <v>2050</v>
       </c>
       <c r="O417" s="1">
         <v>40626</v>
       </c>
       <c r="P417" t="s">
-        <v>2060</v>
+        <v>2055</v>
       </c>
       <c r="Q417" t="s">
-        <v>2060</v>
+        <v>2055</v>
       </c>
       <c r="R417" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="S417" t="s">
-        <v>2061</v>
+        <v>2056</v>
       </c>
       <c r="T417" t="s">
-        <v>2058</v>
+        <v>317</v>
       </c>
       <c r="U417" t="s">
         <v>30</v>
       </c>
       <c r="V417">
-        <v>95945</v>
+        <v>95959</v>
       </c>
     </row>
     <row r="418" spans="1:22" ht="15">
       <c r="A418" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B418" t="s">
+        <v>600</v>
+      </c>
+      <c r="C418" t="s">
+        <v>98</v>
+      </c>
+      <c r="D418" t="s">
+        <v>2058</v>
+      </c>
+      <c r="E418" t="s">
+        <v>2059</v>
+      </c>
+      <c r="F418" t="s">
+        <v>30</v>
+      </c>
+      <c r="G418">
+        <v>95012</v>
+      </c>
+      <c r="H418" t="s">
+        <v>2058</v>
+      </c>
+      <c r="I418" t="s">
+        <v>2059</v>
+      </c>
+      <c r="J418" t="s">
+        <v>30</v>
+      </c>
+      <c r="K418">
+        <v>95012</v>
+      </c>
+      <c r="L418" t="s">
+        <v>2060</v>
+      </c>
+      <c r="O418" s="1">
+        <v>43308</v>
+      </c>
+      <c r="P418" t="s">
+        <v>2061</v>
+      </c>
+      <c r="Q418" t="s">
         <v>2062</v>
       </c>
-      <c r="B418" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="R418" t="s">
-        <v>316</v>
+        <v>98</v>
       </c>
       <c r="S418" t="s">
-        <v>317</v>
+        <v>2063</v>
       </c>
       <c r="T418" t="s">
-        <v>318</v>
+        <v>1621</v>
       </c>
       <c r="U418" t="s">
         <v>30</v>
       </c>
       <c r="V418">
-        <v>95959</v>
+        <v>93906</v>
       </c>
     </row>
     <row r="419" spans="1:22" ht="15">
       <c r="A419" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="B419" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="C419" t="s">
-        <v>316</v>
+        <v>98</v>
       </c>
       <c r="D419" t="s">
-        <v>2057</v>
+        <v>2058</v>
       </c>
       <c r="E419" t="s">
+        <v>2059</v>
+      </c>
+      <c r="F419" t="s">
+        <v>30</v>
+      </c>
+      <c r="G419">
+        <v>95012</v>
+      </c>
+      <c r="H419" t="s">
         <v>2058</v>
       </c>
-      <c r="F419" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I419" t="s">
-        <v>2058</v>
+        <v>2059</v>
       </c>
       <c r="J419" t="s">
         <v>30</v>
       </c>
       <c r="K419">
-        <v>95949</v>
+        <v>95012</v>
       </c>
       <c r="L419" t="s">
-        <v>2059</v>
+        <v>2060</v>
       </c>
       <c r="O419" s="1">
-        <v>40626</v>
+        <v>43308</v>
       </c>
       <c r="P419" t="s">
-        <v>2064</v>
+        <v>2065</v>
       </c>
       <c r="Q419" t="s">
-        <v>2064</v>
+        <v>2065</v>
       </c>
       <c r="R419" t="s">
-        <v>316</v>
+        <v>98</v>
       </c>
       <c r="S419" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
       <c r="T419" t="s">
-        <v>318</v>
+        <v>2067</v>
       </c>
       <c r="U419" t="s">
         <v>30</v>
       </c>
       <c r="V419">
-        <v>95959</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:22" ht="15">
+        <v>93930</v>
+      </c>
+    </row>
+    <row r="420" spans="1:23" ht="15">
       <c r="A420" t="s">
-        <v>2066</v>
+        <v>2068</v>
       </c>
       <c r="B420" t="s">
-        <v>601</v>
+        <v>216</v>
       </c>
       <c r="C420" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="D420" t="s">
-        <v>2067</v>
+        <v>217</v>
       </c>
       <c r="E420" t="s">
-        <v>2068</v>
+        <v>218</v>
       </c>
       <c r="F420" t="s">
         <v>30</v>
       </c>
       <c r="G420">
-        <v>95012</v>
+        <v>92078</v>
       </c>
       <c r="H420" t="s">
-        <v>2067</v>
+        <v>217</v>
       </c>
       <c r="I420" t="s">
-        <v>2068</v>
+        <v>218</v>
       </c>
       <c r="J420" t="s">
         <v>30</v>
       </c>
       <c r="K420">
-        <v>95012</v>
+        <v>92078</v>
       </c>
       <c r="L420" t="s">
+        <v>219</v>
+      </c>
+      <c r="O420" s="1">
+        <v>41085</v>
+      </c>
+      <c r="P420" t="s">
         <v>2069</v>
       </c>
-      <c r="O420" s="1">
-[...2 lines deleted...]
-      <c r="P420" t="s">
+      <c r="Q420" t="s">
+        <v>2069</v>
+      </c>
+      <c r="S420" t="s">
         <v>2070</v>
       </c>
-      <c r="Q420" t="s">
+      <c r="T420" t="s">
         <v>2071</v>
       </c>
-      <c r="R420" t="s">
-[...2 lines deleted...]
-      <c r="S420" t="s">
+      <c r="U420" t="s">
+        <v>30</v>
+      </c>
+      <c r="V420">
+        <v>90623</v>
+      </c>
+      <c r="W420" t="s">
         <v>2072</v>
       </c>
-      <c r="T420" t="s">
-[...9 lines deleted...]
-    <row r="421" spans="1:22" ht="15">
+    </row>
+    <row r="421" spans="1:17" ht="15">
       <c r="A421" t="s">
         <v>2073</v>
       </c>
       <c r="B421" t="s">
-        <v>601</v>
+        <v>216</v>
       </c>
       <c r="C421" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="D421" t="s">
-        <v>2067</v>
+        <v>217</v>
       </c>
       <c r="E421" t="s">
-        <v>2068</v>
+        <v>218</v>
       </c>
       <c r="F421" t="s">
         <v>30</v>
       </c>
       <c r="G421">
-        <v>95012</v>
+        <v>92078</v>
       </c>
       <c r="H421" t="s">
-        <v>2067</v>
+        <v>217</v>
       </c>
       <c r="I421" t="s">
-        <v>2068</v>
+        <v>218</v>
       </c>
       <c r="J421" t="s">
         <v>30</v>
       </c>
       <c r="K421">
-        <v>95012</v>
+        <v>92078</v>
       </c>
       <c r="L421" t="s">
-        <v>2069</v>
+        <v>219</v>
       </c>
       <c r="O421" s="1">
-        <v>43308</v>
+        <v>43640</v>
       </c>
       <c r="P421" t="s">
         <v>2074</v>
       </c>
       <c r="Q421" t="s">
         <v>2074</v>
       </c>
-      <c r="R421" t="s">
-[...2 lines deleted...]
-      <c r="S421" t="s">
+    </row>
+    <row r="422" spans="1:17" ht="15">
+      <c r="A422" t="s">
         <v>2075</v>
-      </c>
-[...12 lines deleted...]
-        <v>2077</v>
       </c>
       <c r="B422" t="s">
         <v>216</v>
       </c>
       <c r="C422" t="s">
         <v>119</v>
       </c>
       <c r="D422" t="s">
         <v>217</v>
       </c>
       <c r="E422" t="s">
         <v>218</v>
       </c>
       <c r="F422" t="s">
         <v>30</v>
       </c>
       <c r="G422">
         <v>92078</v>
       </c>
       <c r="H422" t="s">
         <v>217</v>
       </c>
       <c r="I422" t="s">
         <v>218</v>
       </c>
       <c r="J422" t="s">
         <v>30</v>
       </c>
       <c r="K422">
         <v>92078</v>
       </c>
       <c r="L422" t="s">
         <v>219</v>
       </c>
       <c r="O422" s="1">
-        <v>41085</v>
+        <v>44132</v>
       </c>
       <c r="P422" t="s">
-        <v>2078</v>
+        <v>2076</v>
       </c>
       <c r="Q422" t="s">
-        <v>2078</v>
-[...14 lines deleted...]
-        <v>2081</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="423" spans="1:17" ht="15">
       <c r="A423" t="s">
-        <v>2082</v>
+        <v>2077</v>
       </c>
       <c r="B423" t="s">
         <v>216</v>
       </c>
       <c r="C423" t="s">
         <v>119</v>
       </c>
       <c r="D423" t="s">
         <v>217</v>
       </c>
       <c r="E423" t="s">
         <v>218</v>
       </c>
       <c r="F423" t="s">
         <v>30</v>
       </c>
       <c r="G423">
         <v>92078</v>
       </c>
       <c r="H423" t="s">
         <v>217</v>
       </c>
       <c r="I423" t="s">
         <v>218</v>
       </c>
       <c r="J423" t="s">
         <v>30</v>
       </c>
       <c r="K423">
         <v>92078</v>
       </c>
       <c r="L423" t="s">
         <v>219</v>
       </c>
       <c r="O423" s="1">
-        <v>43640</v>
+        <v>44132</v>
       </c>
       <c r="P423" t="s">
-        <v>2083</v>
+        <v>2078</v>
       </c>
       <c r="Q423" t="s">
-        <v>2083</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="424" spans="1:17" ht="15">
       <c r="A424" t="s">
-        <v>2084</v>
+        <v>2079</v>
       </c>
       <c r="B424" t="s">
         <v>216</v>
       </c>
       <c r="C424" t="s">
         <v>119</v>
       </c>
       <c r="D424" t="s">
         <v>217</v>
       </c>
       <c r="E424" t="s">
         <v>218</v>
       </c>
       <c r="F424" t="s">
         <v>30</v>
       </c>
       <c r="G424">
         <v>92078</v>
       </c>
       <c r="H424" t="s">
         <v>217</v>
       </c>
       <c r="I424" t="s">
         <v>218</v>
       </c>
       <c r="J424" t="s">
         <v>30</v>
       </c>
       <c r="K424">
         <v>92078</v>
       </c>
       <c r="L424" t="s">
         <v>219</v>
       </c>
       <c r="O424" s="1">
-        <v>44132</v>
+        <v>44760</v>
       </c>
       <c r="P424" t="s">
-        <v>2085</v>
+        <v>2080</v>
       </c>
       <c r="Q424" t="s">
-        <v>2085</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="425" spans="1:17" ht="15">
       <c r="A425" t="s">
+        <v>2081</v>
+      </c>
+      <c r="B425" t="s">
+        <v>2082</v>
+      </c>
+      <c r="C425" t="s">
+        <v>434</v>
+      </c>
+      <c r="D425" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E425" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F425" t="s">
+        <v>30</v>
+      </c>
+      <c r="G425">
+        <v>92606</v>
+      </c>
+      <c r="H425" t="s">
+        <v>2085</v>
+      </c>
+      <c r="I425" t="s">
+        <v>2084</v>
+      </c>
+      <c r="J425" t="s">
+        <v>30</v>
+      </c>
+      <c r="K425">
+        <v>92606</v>
+      </c>
+      <c r="L425" t="s">
         <v>2086</v>
       </c>
-      <c r="B425" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O425" s="1">
-        <v>44132</v>
+        <v>44340</v>
       </c>
       <c r="P425" t="s">
         <v>2087</v>
       </c>
       <c r="Q425" t="s">
         <v>2087</v>
       </c>
     </row>
     <row r="426" spans="1:17" ht="15">
       <c r="A426" t="s">
         <v>2088</v>
       </c>
       <c r="B426" t="s">
-        <v>216</v>
+        <v>2082</v>
       </c>
       <c r="C426" t="s">
-        <v>119</v>
+        <v>434</v>
       </c>
       <c r="D426" t="s">
-        <v>217</v>
+        <v>2083</v>
       </c>
       <c r="E426" t="s">
-        <v>218</v>
+        <v>2084</v>
       </c>
       <c r="F426" t="s">
         <v>30</v>
       </c>
       <c r="G426">
-        <v>92078</v>
+        <v>92606</v>
       </c>
       <c r="H426" t="s">
-        <v>217</v>
+        <v>2085</v>
       </c>
       <c r="I426" t="s">
-        <v>218</v>
+        <v>2084</v>
       </c>
       <c r="J426" t="s">
         <v>30</v>
       </c>
       <c r="K426">
-        <v>92078</v>
+        <v>92606</v>
       </c>
       <c r="L426" t="s">
-        <v>219</v>
+        <v>2086</v>
       </c>
       <c r="O426" s="1">
-        <v>44760</v>
+        <v>44720</v>
       </c>
       <c r="P426" t="s">
         <v>2089</v>
       </c>
       <c r="Q426" t="s">
         <v>2089</v>
       </c>
     </row>
     <row r="427" spans="1:17" ht="15">
       <c r="A427" t="s">
         <v>2090</v>
       </c>
       <c r="B427" t="s">
-        <v>2091</v>
+        <v>2082</v>
       </c>
       <c r="C427" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="D427" t="s">
-        <v>2092</v>
+        <v>2083</v>
       </c>
       <c r="E427" t="s">
-        <v>2093</v>
+        <v>2084</v>
       </c>
       <c r="F427" t="s">
         <v>30</v>
       </c>
       <c r="G427">
         <v>92606</v>
       </c>
       <c r="H427" t="s">
-        <v>2094</v>
+        <v>2085</v>
       </c>
       <c r="I427" t="s">
-        <v>2093</v>
+        <v>2084</v>
       </c>
       <c r="J427" t="s">
         <v>30</v>
       </c>
       <c r="K427">
         <v>92606</v>
       </c>
       <c r="L427" t="s">
-        <v>2095</v>
+        <v>2086</v>
       </c>
       <c r="O427" s="1">
-        <v>44340</v>
+        <v>44729</v>
       </c>
       <c r="P427" t="s">
-        <v>2096</v>
+        <v>2091</v>
       </c>
       <c r="Q427" t="s">
-        <v>2096</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="428" spans="1:17" ht="15">
       <c r="A428" t="s">
-        <v>2097</v>
+        <v>2093</v>
       </c>
       <c r="B428" t="s">
-        <v>2091</v>
+        <v>2082</v>
       </c>
       <c r="C428" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="D428" t="s">
-        <v>2092</v>
+        <v>2083</v>
       </c>
       <c r="E428" t="s">
-        <v>2093</v>
+        <v>2084</v>
       </c>
       <c r="F428" t="s">
         <v>30</v>
       </c>
       <c r="G428">
         <v>92606</v>
       </c>
       <c r="H428" t="s">
-        <v>2094</v>
+        <v>2085</v>
       </c>
       <c r="I428" t="s">
-        <v>2093</v>
+        <v>2084</v>
       </c>
       <c r="J428" t="s">
         <v>30</v>
       </c>
       <c r="K428">
         <v>92606</v>
       </c>
       <c r="L428" t="s">
-        <v>2095</v>
+        <v>2086</v>
       </c>
       <c r="O428" s="1">
-        <v>44720</v>
+        <v>44729</v>
       </c>
       <c r="P428" t="s">
-        <v>2098</v>
+        <v>2094</v>
       </c>
       <c r="Q428" t="s">
-        <v>2098</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="429" spans="1:17" ht="15">
       <c r="A429" t="s">
-        <v>2099</v>
+        <v>2095</v>
       </c>
       <c r="B429" t="s">
-        <v>2091</v>
+        <v>2082</v>
       </c>
       <c r="C429" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="D429" t="s">
-        <v>2092</v>
+        <v>2083</v>
       </c>
       <c r="E429" t="s">
-        <v>2093</v>
+        <v>2084</v>
       </c>
       <c r="F429" t="s">
         <v>30</v>
       </c>
       <c r="G429">
         <v>92606</v>
       </c>
       <c r="H429" t="s">
-        <v>2094</v>
+        <v>2085</v>
       </c>
       <c r="I429" t="s">
-        <v>2093</v>
+        <v>2084</v>
       </c>
       <c r="J429" t="s">
         <v>30</v>
       </c>
       <c r="K429">
         <v>92606</v>
       </c>
       <c r="L429" t="s">
-        <v>2095</v>
+        <v>2086</v>
       </c>
       <c r="O429" s="1">
         <v>44729</v>
       </c>
       <c r="P429" t="s">
-        <v>2100</v>
+        <v>1232</v>
       </c>
       <c r="Q429" t="s">
-        <v>2101</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="430" spans="1:17" ht="15">
       <c r="A430" t="s">
-        <v>2102</v>
+        <v>2096</v>
       </c>
       <c r="B430" t="s">
-        <v>2091</v>
+        <v>2082</v>
       </c>
       <c r="C430" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="D430" t="s">
-        <v>2092</v>
+        <v>2083</v>
       </c>
       <c r="E430" t="s">
-        <v>2093</v>
+        <v>2084</v>
       </c>
       <c r="F430" t="s">
         <v>30</v>
       </c>
       <c r="G430">
         <v>92606</v>
       </c>
       <c r="H430" t="s">
-        <v>2094</v>
+        <v>2085</v>
       </c>
       <c r="I430" t="s">
-        <v>2093</v>
+        <v>2084</v>
       </c>
       <c r="J430" t="s">
         <v>30</v>
       </c>
       <c r="K430">
         <v>92606</v>
       </c>
       <c r="L430" t="s">
-        <v>2095</v>
+        <v>2086</v>
       </c>
       <c r="O430" s="1">
         <v>44729</v>
       </c>
       <c r="P430" t="s">
-        <v>2103</v>
+        <v>2097</v>
       </c>
       <c r="Q430" t="s">
+        <v>2092</v>
+      </c>
+    </row>
+    <row r="431" spans="1:22" ht="15">
+      <c r="A431" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E431" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F431" t="s">
+        <v>30</v>
+      </c>
+      <c r="G431">
+        <v>93308</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I431" t="s">
+        <v>534</v>
+      </c>
+      <c r="J431" t="s">
+        <v>30</v>
+      </c>
+      <c r="K431" t="s">
+        <v>1031</v>
+      </c>
+      <c r="L431" t="s">
+        <v>1032</v>
+      </c>
+      <c r="O431" s="1">
+        <v>43116</v>
+      </c>
+      <c r="P431" t="s">
+        <v>2099</v>
+      </c>
+      <c r="Q431" t="s">
+        <v>2099</v>
+      </c>
+      <c r="R431" t="s">
+        <v>1008</v>
+      </c>
+      <c r="S431" t="s">
+        <v>2100</v>
+      </c>
+      <c r="T431" t="s">
         <v>2101</v>
       </c>
-    </row>
-[...44 lines deleted...]
-        <v>2101</v>
+      <c r="U431" t="s">
+        <v>30</v>
+      </c>
+      <c r="V431">
+        <v>93263</v>
       </c>
     </row>
     <row r="432" spans="1:17" ht="15">
       <c r="A432" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B432" t="s">
+        <v>600</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E432" t="s">
+        <v>1263</v>
+      </c>
+      <c r="F432" t="s">
+        <v>30</v>
+      </c>
+      <c r="G432">
+        <v>95776</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1262</v>
+      </c>
+      <c r="I432" t="s">
+        <v>1263</v>
+      </c>
+      <c r="J432" t="s">
+        <v>30</v>
+      </c>
+      <c r="K432">
+        <v>95776</v>
+      </c>
+      <c r="L432" t="s">
+        <v>1264</v>
+      </c>
+      <c r="O432" s="1">
+        <v>44132</v>
+      </c>
+      <c r="P432" t="s">
+        <v>2103</v>
+      </c>
+      <c r="Q432" t="s">
+        <v>2103</v>
+      </c>
+    </row>
+    <row r="433" spans="1:23" ht="15">
+      <c r="A433" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B433" t="s">
+        <v>600</v>
+      </c>
+      <c r="C433" t="s">
+        <v>256</v>
+      </c>
+      <c r="D433" t="s">
+        <v>770</v>
+      </c>
+      <c r="E433" t="s">
+        <v>771</v>
+      </c>
+      <c r="F433" t="s">
+        <v>30</v>
+      </c>
+      <c r="G433">
+        <v>92879</v>
+      </c>
+      <c r="H433" t="s">
+        <v>770</v>
+      </c>
+      <c r="I433" t="s">
+        <v>771</v>
+      </c>
+      <c r="J433" t="s">
+        <v>30</v>
+      </c>
+      <c r="K433">
+        <v>92879</v>
+      </c>
+      <c r="L433" t="s">
+        <v>772</v>
+      </c>
+      <c r="O433" s="1">
+        <v>40626</v>
+      </c>
+      <c r="P433" t="s">
         <v>2105</v>
       </c>
-      <c r="B432" t="s">
-[...35 lines deleted...]
-      <c r="P432" t="s">
+      <c r="Q433" t="s">
+        <v>2105</v>
+      </c>
+      <c r="R433" t="s">
+        <v>256</v>
+      </c>
+      <c r="S433" t="s">
         <v>2106</v>
       </c>
-      <c r="Q432" t="s">
-[...4 lines deleted...]
-      <c r="A433" t="s">
+      <c r="T433" t="s">
         <v>2107</v>
       </c>
-      <c r="B433" t="s">
-[...35 lines deleted...]
-      <c r="P433" t="s">
+      <c r="U433" t="s">
+        <v>30</v>
+      </c>
+      <c r="V433">
+        <v>91752</v>
+      </c>
+      <c r="W433" t="s">
         <v>2108</v>
       </c>
-      <c r="Q433" t="s">
-[...5 lines deleted...]
-      <c r="S433" t="s">
+    </row>
+    <row r="434" spans="1:23" ht="15">
+      <c r="A434" t="s">
         <v>2109</v>
       </c>
-      <c r="T433" t="s">
+      <c r="B434" t="s">
+        <v>600</v>
+      </c>
+      <c r="C434" t="s">
+        <v>256</v>
+      </c>
+      <c r="D434" t="s">
+        <v>770</v>
+      </c>
+      <c r="E434" t="s">
+        <v>771</v>
+      </c>
+      <c r="F434" t="s">
+        <v>30</v>
+      </c>
+      <c r="G434">
+        <v>92879</v>
+      </c>
+      <c r="H434" t="s">
+        <v>770</v>
+      </c>
+      <c r="I434" t="s">
+        <v>771</v>
+      </c>
+      <c r="J434" t="s">
+        <v>30</v>
+      </c>
+      <c r="K434">
+        <v>92879</v>
+      </c>
+      <c r="L434" t="s">
+        <v>772</v>
+      </c>
+      <c r="O434" s="1">
+        <v>40626</v>
+      </c>
+      <c r="P434" t="s">
         <v>2110</v>
       </c>
-      <c r="U433" t="s">
-[...7 lines deleted...]
-      <c r="A434" t="s">
+      <c r="Q434" t="s">
+        <v>2110</v>
+      </c>
+      <c r="S434" t="s">
         <v>2111</v>
       </c>
-      <c r="B434" t="s">
-[...35 lines deleted...]
-      <c r="P434" t="s">
+      <c r="T434" t="s">
         <v>2112</v>
       </c>
-      <c r="Q434" t="s">
-[...3 lines deleted...]
-    <row r="435" spans="1:23" ht="15">
+      <c r="U434" t="s">
+        <v>30</v>
+      </c>
+      <c r="V434">
+        <v>92586</v>
+      </c>
+      <c r="W434" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="435" spans="1:22" ht="15">
       <c r="A435" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="B435" t="s">
-        <v>601</v>
+        <v>865</v>
       </c>
       <c r="C435" t="s">
-        <v>256</v>
+        <v>74</v>
       </c>
       <c r="D435" t="s">
-        <v>771</v>
+        <v>866</v>
       </c>
       <c r="E435" t="s">
-        <v>772</v>
+        <v>602</v>
       </c>
       <c r="F435" t="s">
         <v>30</v>
       </c>
       <c r="G435">
-        <v>92879</v>
+        <v>90805</v>
       </c>
       <c r="H435" t="s">
-        <v>771</v>
+        <v>866</v>
       </c>
       <c r="I435" t="s">
-        <v>772</v>
+        <v>602</v>
       </c>
       <c r="J435" t="s">
         <v>30</v>
       </c>
       <c r="K435">
-        <v>92879</v>
+        <v>90805</v>
       </c>
       <c r="L435" t="s">
-        <v>773</v>
+        <v>867</v>
       </c>
       <c r="O435" s="1">
-        <v>40626</v>
+        <v>40571</v>
       </c>
       <c r="P435" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
       <c r="Q435" t="s">
-        <v>2114</v>
+        <v>482</v>
       </c>
       <c r="R435" t="s">
-        <v>256</v>
+        <v>74</v>
       </c>
       <c r="S435" t="s">
-        <v>2115</v>
+        <v>980</v>
       </c>
       <c r="T435" t="s">
+        <v>484</v>
+      </c>
+      <c r="U435" t="s">
+        <v>30</v>
+      </c>
+      <c r="V435">
+        <v>91803</v>
+      </c>
+    </row>
+    <row r="436" spans="1:22" ht="15">
+      <c r="A436" t="s">
         <v>2116</v>
       </c>
-      <c r="U435" t="s">
-[...5 lines deleted...]
-      <c r="W435" t="s">
+      <c r="B436" t="s">
+        <v>865</v>
+      </c>
+      <c r="C436" t="s">
+        <v>74</v>
+      </c>
+      <c r="D436" t="s">
+        <v>866</v>
+      </c>
+      <c r="E436" t="s">
+        <v>602</v>
+      </c>
+      <c r="F436" t="s">
+        <v>30</v>
+      </c>
+      <c r="G436">
+        <v>90805</v>
+      </c>
+      <c r="H436" t="s">
+        <v>866</v>
+      </c>
+      <c r="I436" t="s">
+        <v>602</v>
+      </c>
+      <c r="J436" t="s">
+        <v>30</v>
+      </c>
+      <c r="K436">
+        <v>90805</v>
+      </c>
+      <c r="L436" t="s">
+        <v>867</v>
+      </c>
+      <c r="O436" s="1">
+        <v>41149</v>
+      </c>
+      <c r="P436" t="s">
         <v>2117</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A436" t="s">
+      <c r="Q436" t="s">
+        <v>2117</v>
+      </c>
+      <c r="R436" t="s">
+        <v>74</v>
+      </c>
+      <c r="S436" t="s">
         <v>2118</v>
       </c>
-      <c r="B436" t="s">
-[...35 lines deleted...]
-      <c r="P436" t="s">
+      <c r="T436" t="s">
         <v>2119</v>
       </c>
-      <c r="Q436" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="U436" t="s">
         <v>30</v>
       </c>
       <c r="V436">
-        <v>92586</v>
-[...2 lines deleted...]
-        <v>2122</v>
+        <v>90301</v>
       </c>
     </row>
     <row r="437" spans="1:22" ht="15">
       <c r="A437" t="s">
-        <v>2123</v>
+        <v>2120</v>
       </c>
       <c r="B437" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="C437" t="s">
         <v>74</v>
       </c>
       <c r="D437" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="E437" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F437" t="s">
         <v>30</v>
       </c>
       <c r="G437">
         <v>90805</v>
       </c>
       <c r="H437" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="I437" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="J437" t="s">
         <v>30</v>
       </c>
       <c r="K437">
         <v>90805</v>
       </c>
       <c r="L437" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="O437" s="1">
-        <v>40571</v>
+        <v>41675</v>
       </c>
       <c r="P437" t="s">
-        <v>2124</v>
+        <v>2121</v>
       </c>
       <c r="Q437" t="s">
-        <v>483</v>
+        <v>2121</v>
       </c>
       <c r="R437" t="s">
         <v>74</v>
       </c>
       <c r="S437" t="s">
-        <v>984</v>
+        <v>2122</v>
       </c>
       <c r="T437" t="s">
-        <v>485</v>
+        <v>2123</v>
       </c>
       <c r="U437" t="s">
         <v>30</v>
       </c>
       <c r="V437">
-        <v>91803</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:22" ht="15">
+        <v>91340</v>
+      </c>
+    </row>
+    <row r="438" spans="1:23" ht="15">
       <c r="A438" t="s">
-        <v>2125</v>
+        <v>2124</v>
       </c>
       <c r="B438" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="C438" t="s">
         <v>74</v>
       </c>
       <c r="D438" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="E438" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F438" t="s">
         <v>30</v>
       </c>
       <c r="G438">
         <v>90805</v>
       </c>
       <c r="H438" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="I438" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="J438" t="s">
         <v>30</v>
       </c>
       <c r="K438">
         <v>90805</v>
       </c>
       <c r="L438" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="O438" s="1">
-        <v>41149</v>
+        <v>41689</v>
       </c>
       <c r="P438" t="s">
-        <v>2126</v>
+        <v>2125</v>
       </c>
       <c r="Q438" t="s">
-        <v>2126</v>
+        <v>2125</v>
       </c>
       <c r="R438" t="s">
         <v>74</v>
       </c>
       <c r="S438" t="s">
+        <v>2126</v>
+      </c>
+      <c r="T438" t="s">
         <v>2127</v>
       </c>
-      <c r="T438" t="s">
+      <c r="U438" t="s">
+        <v>30</v>
+      </c>
+      <c r="V438">
+        <v>90220</v>
+      </c>
+      <c r="W438" t="s">
         <v>2128</v>
       </c>
-      <c r="U438" t="s">
-[...6 lines deleted...]
-    <row r="439" spans="1:22" ht="15">
+    </row>
+    <row r="439" spans="1:17" ht="15">
       <c r="A439" t="s">
         <v>2129</v>
       </c>
       <c r="B439" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="C439" t="s">
         <v>74</v>
       </c>
       <c r="D439" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="E439" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F439" t="s">
         <v>30</v>
       </c>
       <c r="G439">
         <v>90805</v>
       </c>
       <c r="H439" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="I439" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="J439" t="s">
         <v>30</v>
       </c>
       <c r="K439">
         <v>90805</v>
       </c>
       <c r="L439" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="O439" s="1">
-        <v>41675</v>
+        <v>44417</v>
       </c>
       <c r="P439" t="s">
         <v>2130</v>
       </c>
       <c r="Q439" t="s">
         <v>2130</v>
       </c>
-      <c r="R439" t="s">
-[...2 lines deleted...]
-      <c r="S439" t="s">
+    </row>
+    <row r="440" spans="1:17" ht="15">
+      <c r="A440" t="s">
         <v>2131</v>
       </c>
-      <c r="T439" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B440" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="C440" t="s">
         <v>74</v>
       </c>
       <c r="D440" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="E440" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F440" t="s">
         <v>30</v>
       </c>
       <c r="G440">
         <v>90805</v>
       </c>
       <c r="H440" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="I440" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="J440" t="s">
         <v>30</v>
       </c>
       <c r="K440">
         <v>90805</v>
       </c>
       <c r="L440" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="O440" s="1">
-        <v>41689</v>
+        <v>45295</v>
       </c>
       <c r="P440" t="s">
-        <v>2134</v>
+        <v>2132</v>
       </c>
       <c r="Q440" t="s">
-        <v>2134</v>
-[...17 lines deleted...]
-        <v>2137</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="441" spans="1:17" ht="15">
       <c r="A441" t="s">
-        <v>2138</v>
+        <v>2133</v>
       </c>
       <c r="B441" t="s">
-        <v>866</v>
+        <v>837</v>
       </c>
       <c r="C441" t="s">
-        <v>74</v>
+        <v>434</v>
       </c>
       <c r="D441" t="s">
-        <v>867</v>
+        <v>838</v>
       </c>
       <c r="E441" t="s">
-        <v>603</v>
+        <v>839</v>
       </c>
       <c r="F441" t="s">
         <v>30</v>
       </c>
       <c r="G441">
-        <v>90805</v>
+        <v>92705</v>
       </c>
       <c r="H441" t="s">
-        <v>867</v>
+        <v>838</v>
       </c>
       <c r="I441" t="s">
-        <v>603</v>
+        <v>839</v>
       </c>
       <c r="J441" t="s">
         <v>30</v>
       </c>
       <c r="K441">
-        <v>90805</v>
+        <v>92705</v>
       </c>
       <c r="L441" t="s">
-        <v>868</v>
+        <v>840</v>
       </c>
       <c r="O441" s="1">
-        <v>44417</v>
+        <v>44860</v>
       </c>
       <c r="P441" t="s">
-        <v>2139</v>
+        <v>2134</v>
       </c>
       <c r="Q441" t="s">
-        <v>2139</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="442" spans="1:17" ht="15">
       <c r="A442" t="s">
-        <v>2140</v>
+        <v>2135</v>
       </c>
       <c r="B442" t="s">
-        <v>866</v>
+        <v>837</v>
       </c>
       <c r="C442" t="s">
-        <v>74</v>
+        <v>434</v>
       </c>
       <c r="D442" t="s">
-        <v>867</v>
+        <v>838</v>
       </c>
       <c r="E442" t="s">
-        <v>603</v>
+        <v>839</v>
       </c>
       <c r="F442" t="s">
         <v>30</v>
       </c>
       <c r="G442">
-        <v>90805</v>
+        <v>92705</v>
       </c>
       <c r="H442" t="s">
-        <v>867</v>
+        <v>838</v>
       </c>
       <c r="I442" t="s">
-        <v>603</v>
+        <v>839</v>
       </c>
       <c r="J442" t="s">
         <v>30</v>
       </c>
       <c r="K442">
-        <v>90805</v>
+        <v>92705</v>
       </c>
       <c r="L442" t="s">
-        <v>868</v>
+        <v>840</v>
       </c>
       <c r="O442" s="1">
-        <v>45295</v>
+        <v>45232</v>
       </c>
       <c r="P442" t="s">
-        <v>2141</v>
+        <v>2136</v>
       </c>
       <c r="Q442" t="s">
-        <v>2141</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:17" ht="15">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="443" spans="1:22" ht="15">
       <c r="A443" t="s">
-        <v>2142</v>
+        <v>2137</v>
       </c>
       <c r="B443" t="s">
-        <v>838</v>
+        <v>711</v>
       </c>
       <c r="C443" t="s">
-        <v>435</v>
+        <v>265</v>
       </c>
       <c r="D443" t="s">
-        <v>839</v>
+        <v>712</v>
       </c>
       <c r="E443" t="s">
-        <v>840</v>
+        <v>265</v>
       </c>
       <c r="F443" t="s">
         <v>30</v>
       </c>
       <c r="G443">
-        <v>92705</v>
+        <v>93103</v>
       </c>
       <c r="H443" t="s">
-        <v>839</v>
+        <v>713</v>
       </c>
       <c r="I443" t="s">
-        <v>840</v>
+        <v>265</v>
       </c>
       <c r="J443" t="s">
         <v>30</v>
       </c>
       <c r="K443">
-        <v>92705</v>
+        <v>93140</v>
       </c>
       <c r="L443" t="s">
-        <v>841</v>
+        <v>714</v>
       </c>
       <c r="O443" s="1">
-        <v>44860</v>
+        <v>46170</v>
       </c>
       <c r="P443" t="s">
-        <v>2143</v>
+        <v>2138</v>
       </c>
       <c r="Q443" t="s">
-        <v>2143</v>
+        <v>715</v>
+      </c>
+      <c r="R443" t="s">
+        <v>265</v>
+      </c>
+      <c r="S443" t="s">
+        <v>716</v>
+      </c>
+      <c r="T443" t="s">
+        <v>265</v>
+      </c>
+      <c r="U443" t="s">
+        <v>30</v>
+      </c>
+      <c r="V443">
+        <v>93101</v>
       </c>
     </row>
     <row r="444" spans="1:17" ht="15">
       <c r="A444" t="s">
-        <v>2144</v>
+        <v>2139</v>
       </c>
       <c r="B444" t="s">
-        <v>838</v>
+        <v>1644</v>
       </c>
       <c r="C444" t="s">
-        <v>435</v>
+        <v>662</v>
       </c>
       <c r="D444" t="s">
-        <v>839</v>
+        <v>1645</v>
       </c>
       <c r="E444" t="s">
-        <v>840</v>
+        <v>664</v>
       </c>
       <c r="F444" t="s">
         <v>30</v>
       </c>
       <c r="G444">
-        <v>92705</v>
+        <v>95453</v>
       </c>
       <c r="H444" t="s">
-        <v>839</v>
+        <v>1646</v>
       </c>
       <c r="I444" t="s">
-        <v>840</v>
+        <v>609</v>
       </c>
       <c r="J444" t="s">
         <v>30</v>
       </c>
       <c r="K444">
-        <v>92705</v>
+        <v>95482</v>
       </c>
       <c r="L444" t="s">
-        <v>841</v>
+        <v>237</v>
       </c>
       <c r="O444" s="1">
-        <v>45232</v>
+        <v>45936</v>
       </c>
       <c r="P444" t="s">
-        <v>2145</v>
+        <v>2140</v>
       </c>
       <c r="Q444" t="s">
-        <v>2145</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:17" ht="15">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="445" spans="1:22" ht="15">
       <c r="A445" t="s">
-        <v>2146</v>
+        <v>2141</v>
       </c>
       <c r="B445" t="s">
-        <v>1653</v>
+        <v>531</v>
       </c>
       <c r="C445" t="s">
-        <v>663</v>
+        <v>256</v>
       </c>
       <c r="D445" t="s">
-        <v>1654</v>
+        <v>426</v>
       </c>
       <c r="E445" t="s">
-        <v>665</v>
+        <v>256</v>
       </c>
       <c r="F445" t="s">
         <v>30</v>
       </c>
-      <c r="G445">
-        <v>95453</v>
+      <c r="G445" t="s">
+        <v>427</v>
       </c>
       <c r="H445" t="s">
-        <v>1655</v>
+        <v>426</v>
       </c>
       <c r="I445" t="s">
-        <v>610</v>
+        <v>256</v>
       </c>
       <c r="J445" t="s">
         <v>30</v>
       </c>
-      <c r="K445">
-        <v>95482</v>
+      <c r="K445" t="s">
+        <v>427</v>
       </c>
       <c r="L445" t="s">
-        <v>237</v>
+        <v>428</v>
       </c>
       <c r="O445" s="1">
-        <v>45936</v>
+        <v>41282</v>
       </c>
       <c r="P445" t="s">
-        <v>2147</v>
+        <v>2142</v>
       </c>
       <c r="Q445" t="s">
-        <v>1200</v>
+        <v>2143</v>
+      </c>
+      <c r="R445" t="s">
+        <v>106</v>
+      </c>
+      <c r="S445" t="s">
+        <v>431</v>
+      </c>
+      <c r="T445" t="s">
+        <v>106</v>
+      </c>
+      <c r="U445" t="s">
+        <v>30</v>
+      </c>
+      <c r="V445">
+        <v>92415</v>
       </c>
     </row>
     <row r="446" spans="1:22" ht="15">
       <c r="A446" t="s">
-        <v>2148</v>
+        <v>2144</v>
       </c>
       <c r="B446" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="C446" t="s">
         <v>256</v>
       </c>
       <c r="D446" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="E446" t="s">
         <v>256</v>
       </c>
       <c r="F446" t="s">
         <v>30</v>
       </c>
       <c r="G446" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="H446" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I446" t="s">
         <v>256</v>
       </c>
       <c r="J446" t="s">
         <v>30</v>
       </c>
       <c r="K446" t="s">
+        <v>427</v>
+      </c>
+      <c r="L446" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
       <c r="O446" s="1">
         <v>41282</v>
       </c>
       <c r="P446" t="s">
-        <v>2149</v>
+        <v>2145</v>
       </c>
       <c r="Q446" t="s">
-        <v>2150</v>
+        <v>2145</v>
       </c>
       <c r="R446" t="s">
         <v>106</v>
       </c>
       <c r="S446" t="s">
-        <v>432</v>
+        <v>2146</v>
       </c>
       <c r="T446" t="s">
-        <v>106</v>
+        <v>2147</v>
       </c>
       <c r="U446" t="s">
         <v>30</v>
       </c>
       <c r="V446">
-        <v>92415</v>
+        <v>92376</v>
       </c>
     </row>
     <row r="447" spans="1:22" ht="15">
       <c r="A447" t="s">
-        <v>2151</v>
+        <v>2148</v>
       </c>
       <c r="B447" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="C447" t="s">
         <v>256</v>
       </c>
       <c r="D447" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="E447" t="s">
         <v>256</v>
       </c>
       <c r="F447" t="s">
         <v>30</v>
       </c>
       <c r="G447" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="H447" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I447" t="s">
         <v>256</v>
       </c>
       <c r="J447" t="s">
         <v>30</v>
       </c>
       <c r="K447" t="s">
+        <v>427</v>
+      </c>
+      <c r="L447" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
       <c r="O447" s="1">
         <v>41282</v>
       </c>
       <c r="P447" t="s">
-        <v>2152</v>
+        <v>2149</v>
       </c>
       <c r="Q447" t="s">
-        <v>2152</v>
+        <v>2149</v>
       </c>
       <c r="R447" t="s">
         <v>106</v>
       </c>
       <c r="S447" t="s">
-        <v>2153</v>
+        <v>2150</v>
       </c>
       <c r="T447" t="s">
-        <v>2154</v>
+        <v>2151</v>
       </c>
       <c r="U447" t="s">
         <v>30</v>
       </c>
       <c r="V447">
-        <v>92376</v>
+        <v>91729</v>
       </c>
     </row>
     <row r="448" spans="1:22" ht="15">
       <c r="A448" t="s">
-        <v>2155</v>
+        <v>2152</v>
       </c>
       <c r="B448" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="C448" t="s">
         <v>256</v>
       </c>
       <c r="D448" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="E448" t="s">
         <v>256</v>
       </c>
       <c r="F448" t="s">
         <v>30</v>
       </c>
       <c r="G448" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="H448" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I448" t="s">
         <v>256</v>
       </c>
       <c r="J448" t="s">
         <v>30</v>
       </c>
       <c r="K448" t="s">
+        <v>427</v>
+      </c>
+      <c r="L448" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
       <c r="O448" s="1">
         <v>41282</v>
       </c>
       <c r="P448" t="s">
-        <v>2156</v>
+        <v>2153</v>
       </c>
       <c r="Q448" t="s">
-        <v>2156</v>
+        <v>2143</v>
       </c>
       <c r="R448" t="s">
         <v>106</v>
       </c>
       <c r="S448" t="s">
-        <v>2157</v>
+        <v>431</v>
       </c>
       <c r="T448" t="s">
-        <v>2158</v>
+        <v>106</v>
       </c>
       <c r="U448" t="s">
         <v>30</v>
       </c>
       <c r="V448">
-        <v>91729</v>
+        <v>92415</v>
       </c>
     </row>
     <row r="449" spans="1:22" ht="15">
       <c r="A449" t="s">
-        <v>2159</v>
+        <v>2154</v>
       </c>
       <c r="B449" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="C449" t="s">
         <v>256</v>
       </c>
       <c r="D449" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="E449" t="s">
         <v>256</v>
       </c>
       <c r="F449" t="s">
         <v>30</v>
       </c>
       <c r="G449" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="H449" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I449" t="s">
         <v>256</v>
       </c>
       <c r="J449" t="s">
         <v>30</v>
       </c>
       <c r="K449" t="s">
+        <v>427</v>
+      </c>
+      <c r="L449" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
       <c r="O449" s="1">
         <v>41282</v>
       </c>
       <c r="P449" t="s">
-        <v>2160</v>
+        <v>2155</v>
       </c>
       <c r="Q449" t="s">
-        <v>2150</v>
+        <v>430</v>
       </c>
       <c r="R449" t="s">
         <v>106</v>
       </c>
       <c r="S449" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="T449" t="s">
         <v>106</v>
       </c>
       <c r="U449" t="s">
         <v>30</v>
       </c>
       <c r="V449">
         <v>92415</v>
       </c>
     </row>
-    <row r="450" spans="1:22" ht="15">
+    <row r="450" spans="1:23" ht="15">
       <c r="A450" t="s">
-        <v>2161</v>
+        <v>2156</v>
       </c>
       <c r="B450" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="C450" t="s">
         <v>256</v>
       </c>
       <c r="D450" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="E450" t="s">
         <v>256</v>
       </c>
       <c r="F450" t="s">
         <v>30</v>
       </c>
       <c r="G450" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="H450" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I450" t="s">
         <v>256</v>
       </c>
       <c r="J450" t="s">
         <v>30</v>
       </c>
       <c r="K450" t="s">
+        <v>427</v>
+      </c>
+      <c r="L450" t="s">
         <v>428</v>
       </c>
-      <c r="L450" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O450" s="1">
-        <v>41282</v>
+        <v>41358</v>
       </c>
       <c r="P450" t="s">
-        <v>2162</v>
+        <v>2157</v>
       </c>
       <c r="Q450" t="s">
-        <v>431</v>
+        <v>2157</v>
       </c>
       <c r="R450" t="s">
         <v>106</v>
       </c>
       <c r="S450" t="s">
-        <v>432</v>
+        <v>2158</v>
       </c>
       <c r="T450" t="s">
-        <v>106</v>
+        <v>2159</v>
       </c>
       <c r="U450" t="s">
         <v>30</v>
       </c>
       <c r="V450">
-        <v>92415</v>
-[...2 lines deleted...]
-    <row r="451" spans="1:23" ht="15">
+        <v>92342</v>
+      </c>
+      <c r="W450" t="s">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="451" spans="1:22" ht="15">
       <c r="A451" t="s">
-        <v>2163</v>
+        <v>2161</v>
       </c>
       <c r="B451" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="C451" t="s">
         <v>256</v>
       </c>
       <c r="D451" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="E451" t="s">
         <v>256</v>
       </c>
       <c r="F451" t="s">
         <v>30</v>
       </c>
       <c r="G451" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="H451" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I451" t="s">
         <v>256</v>
       </c>
       <c r="J451" t="s">
         <v>30</v>
       </c>
       <c r="K451" t="s">
+        <v>427</v>
+      </c>
+      <c r="L451" t="s">
         <v>428</v>
       </c>
-      <c r="L451" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O451" s="1">
-        <v>41358</v>
+        <v>41771</v>
       </c>
       <c r="P451" t="s">
-        <v>2164</v>
+        <v>2162</v>
       </c>
       <c r="Q451" t="s">
-        <v>2164</v>
+        <v>482</v>
       </c>
       <c r="R451" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="S451" t="s">
-        <v>2165</v>
+        <v>980</v>
       </c>
       <c r="T451" t="s">
-        <v>2166</v>
+        <v>484</v>
       </c>
       <c r="U451" t="s">
         <v>30</v>
       </c>
       <c r="V451">
-        <v>92342</v>
-[...5 lines deleted...]
-    <row r="452" spans="1:22" ht="15">
+        <v>91803</v>
+      </c>
+    </row>
+    <row r="452" spans="1:23" ht="15">
       <c r="A452" t="s">
-        <v>2168</v>
+        <v>2163</v>
       </c>
       <c r="B452" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="C452" t="s">
         <v>256</v>
       </c>
       <c r="D452" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="E452" t="s">
         <v>256</v>
       </c>
       <c r="F452" t="s">
         <v>30</v>
       </c>
       <c r="G452" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="H452" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I452" t="s">
         <v>256</v>
       </c>
       <c r="J452" t="s">
         <v>30</v>
       </c>
       <c r="K452" t="s">
+        <v>427</v>
+      </c>
+      <c r="L452" t="s">
         <v>428</v>
       </c>
-      <c r="L452" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O452" s="1">
-        <v>41771</v>
+        <v>41911</v>
       </c>
       <c r="P452" t="s">
-        <v>2169</v>
+        <v>2164</v>
       </c>
       <c r="Q452" t="s">
-        <v>483</v>
+        <v>2164</v>
       </c>
       <c r="R452" t="s">
-        <v>74</v>
+        <v>256</v>
       </c>
       <c r="S452" t="s">
-        <v>984</v>
+        <v>2165</v>
       </c>
       <c r="T452" t="s">
-        <v>485</v>
+        <v>2166</v>
       </c>
       <c r="U452" t="s">
         <v>30</v>
       </c>
       <c r="V452">
-        <v>91803</v>
-[...2 lines deleted...]
-    <row r="453" spans="1:23" ht="15">
+        <v>92509</v>
+      </c>
+      <c r="W452" t="s">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="453" spans="1:22" ht="15">
       <c r="A453" t="s">
-        <v>2170</v>
+        <v>2168</v>
       </c>
       <c r="B453" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="C453" t="s">
         <v>256</v>
       </c>
       <c r="D453" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="E453" t="s">
         <v>256</v>
       </c>
       <c r="F453" t="s">
         <v>30</v>
       </c>
       <c r="G453" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="H453" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I453" t="s">
         <v>256</v>
       </c>
       <c r="J453" t="s">
         <v>30</v>
       </c>
       <c r="K453" t="s">
+        <v>427</v>
+      </c>
+      <c r="L453" t="s">
         <v>428</v>
       </c>
-      <c r="L453" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O453" s="1">
-        <v>41911</v>
+        <v>42459</v>
       </c>
       <c r="P453" t="s">
-        <v>2171</v>
+        <v>2169</v>
       </c>
       <c r="Q453" t="s">
-        <v>2171</v>
+        <v>2169</v>
       </c>
       <c r="R453" t="s">
-        <v>256</v>
+        <v>106</v>
       </c>
       <c r="S453" t="s">
-        <v>2172</v>
+        <v>2170</v>
       </c>
       <c r="T453" t="s">
-        <v>2173</v>
+        <v>106</v>
       </c>
       <c r="U453" t="s">
         <v>30</v>
       </c>
       <c r="V453">
-        <v>92509</v>
-[...2 lines deleted...]
-        <v>2174</v>
+        <v>92418</v>
       </c>
     </row>
     <row r="454" spans="1:22" ht="15">
       <c r="A454" t="s">
-        <v>2175</v>
+        <v>2171</v>
       </c>
       <c r="B454" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="C454" t="s">
         <v>256</v>
       </c>
       <c r="D454" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="E454" t="s">
         <v>256</v>
       </c>
       <c r="F454" t="s">
         <v>30</v>
       </c>
       <c r="G454" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="H454" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I454" t="s">
         <v>256</v>
       </c>
       <c r="J454" t="s">
         <v>30</v>
       </c>
       <c r="K454" t="s">
+        <v>427</v>
+      </c>
+      <c r="L454" t="s">
         <v>428</v>
       </c>
-      <c r="L454" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O454" s="1">
-        <v>42459</v>
+        <v>42493</v>
       </c>
       <c r="P454" t="s">
-        <v>2176</v>
+        <v>2172</v>
       </c>
       <c r="Q454" t="s">
-        <v>2176</v>
+        <v>430</v>
       </c>
       <c r="R454" t="s">
         <v>106</v>
       </c>
       <c r="S454" t="s">
-        <v>2177</v>
+        <v>431</v>
       </c>
       <c r="T454" t="s">
         <v>106</v>
       </c>
       <c r="U454" t="s">
         <v>30</v>
       </c>
       <c r="V454">
-        <v>92418</v>
-[...2 lines deleted...]
-    <row r="455" spans="1:22" ht="15">
+        <v>92415</v>
+      </c>
+    </row>
+    <row r="455" spans="1:17" ht="15">
       <c r="A455" t="s">
-        <v>2178</v>
+        <v>2173</v>
       </c>
       <c r="B455" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="C455" t="s">
         <v>256</v>
       </c>
       <c r="D455" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="E455" t="s">
         <v>256</v>
       </c>
       <c r="F455" t="s">
         <v>30</v>
       </c>
       <c r="G455" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="H455" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I455" t="s">
         <v>256</v>
       </c>
       <c r="J455" t="s">
         <v>30</v>
       </c>
       <c r="K455" t="s">
+        <v>427</v>
+      </c>
+      <c r="L455" t="s">
         <v>428</v>
       </c>
-      <c r="L455" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O455" s="1">
-        <v>42493</v>
+        <v>45125</v>
       </c>
       <c r="P455" t="s">
+        <v>2174</v>
+      </c>
+      <c r="Q455" t="s">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="456" spans="1:22" ht="15">
+      <c r="A456" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B456" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D456" t="s">
+        <v>2177</v>
+      </c>
+      <c r="E456" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F456" t="s">
+        <v>30</v>
+      </c>
+      <c r="G456">
+        <v>93240</v>
+      </c>
+      <c r="H456" t="s">
         <v>2179</v>
       </c>
-      <c r="Q455" t="s">
-[...19 lines deleted...]
-      <c r="A456" t="s">
+      <c r="I456" t="s">
+        <v>2178</v>
+      </c>
+      <c r="J456" t="s">
+        <v>30</v>
+      </c>
+      <c r="K456">
+        <v>93240</v>
+      </c>
+      <c r="L456" t="s">
         <v>2180</v>
       </c>
-      <c r="B456" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O456" s="1">
-        <v>45125</v>
+        <v>42375</v>
       </c>
       <c r="P456" t="s">
+        <v>1316</v>
+      </c>
+      <c r="Q456" t="s">
+        <v>1316</v>
+      </c>
+      <c r="R456" t="s">
+        <v>1008</v>
+      </c>
+      <c r="S456" t="s">
+        <v>1317</v>
+      </c>
+      <c r="T456" t="s">
+        <v>1010</v>
+      </c>
+      <c r="U456" t="s">
+        <v>30</v>
+      </c>
+      <c r="V456">
+        <v>93301</v>
+      </c>
+    </row>
+    <row r="457" spans="1:17" ht="15">
+      <c r="A457" t="s">
         <v>2181</v>
       </c>
-      <c r="Q456" t="s">
-[...4 lines deleted...]
-      <c r="A457" t="s">
+      <c r="B457" t="s">
         <v>2182</v>
       </c>
-      <c r="B457" t="s">
+      <c r="C457" t="s">
         <v>2183</v>
-      </c>
-[...1 lines deleted...]
-        <v>1012</v>
       </c>
       <c r="D457" t="s">
         <v>2184</v>
       </c>
       <c r="E457" t="s">
         <v>2185</v>
       </c>
       <c r="F457" t="s">
         <v>30</v>
       </c>
       <c r="G457">
-        <v>93240</v>
+        <v>93546</v>
       </c>
       <c r="H457" t="s">
         <v>2186</v>
       </c>
       <c r="I457" t="s">
         <v>2185</v>
       </c>
       <c r="J457" t="s">
         <v>30</v>
       </c>
       <c r="K457">
-        <v>93240</v>
+        <v>93546</v>
       </c>
       <c r="L457" t="s">
         <v>2187</v>
       </c>
       <c r="O457" s="1">
-        <v>42375</v>
+        <v>43801</v>
       </c>
       <c r="P457" t="s">
-        <v>1325</v>
+        <v>2188</v>
       </c>
       <c r="Q457" t="s">
-        <v>1325</v>
-[...14 lines deleted...]
-        <v>93301</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="458" spans="1:17" ht="15">
       <c r="A458" t="s">
-        <v>2188</v>
+        <v>2189</v>
       </c>
       <c r="B458" t="s">
-        <v>2189</v>
+        <v>2182</v>
       </c>
       <c r="C458" t="s">
-        <v>2190</v>
+        <v>2183</v>
       </c>
       <c r="D458" t="s">
-        <v>2191</v>
+        <v>2184</v>
       </c>
       <c r="E458" t="s">
-        <v>2192</v>
+        <v>2185</v>
       </c>
       <c r="F458" t="s">
         <v>30</v>
       </c>
       <c r="G458">
         <v>93546</v>
       </c>
       <c r="H458" t="s">
-        <v>2193</v>
+        <v>2186</v>
       </c>
       <c r="I458" t="s">
-        <v>2192</v>
+        <v>2185</v>
       </c>
       <c r="J458" t="s">
         <v>30</v>
       </c>
       <c r="K458">
         <v>93546</v>
       </c>
       <c r="L458" t="s">
+        <v>2187</v>
+      </c>
+      <c r="O458" s="1">
+        <v>43872</v>
+      </c>
+      <c r="P458" t="s">
+        <v>2190</v>
+      </c>
+      <c r="Q458" t="s">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="459" spans="1:22" ht="15">
+      <c r="A459" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B459" t="s">
+        <v>619</v>
+      </c>
+      <c r="C459" t="s">
+        <v>74</v>
+      </c>
+      <c r="D459" t="s">
+        <v>620</v>
+      </c>
+      <c r="E459" t="s">
+        <v>621</v>
+      </c>
+      <c r="F459" t="s">
+        <v>30</v>
+      </c>
+      <c r="G459">
+        <v>91746</v>
+      </c>
+      <c r="H459" t="s">
+        <v>622</v>
+      </c>
+      <c r="I459" t="s">
+        <v>623</v>
+      </c>
+      <c r="J459" t="s">
+        <v>30</v>
+      </c>
+      <c r="K459" t="s">
+        <v>624</v>
+      </c>
+      <c r="L459" t="s">
+        <v>625</v>
+      </c>
+      <c r="M459" t="s">
+        <v>626</v>
+      </c>
+      <c r="O459" s="1">
+        <v>40709</v>
+      </c>
+      <c r="P459" t="s">
+        <v>2192</v>
+      </c>
+      <c r="Q459" t="s">
+        <v>2192</v>
+      </c>
+      <c r="R459" t="s">
+        <v>74</v>
+      </c>
+      <c r="S459" t="s">
+        <v>2193</v>
+      </c>
+      <c r="T459" t="s">
         <v>2194</v>
       </c>
-      <c r="O458" s="1">
-[...53 lines deleted...]
-        <v>2197</v>
+      <c r="U459" t="s">
+        <v>30</v>
+      </c>
+      <c r="V459">
+        <v>90277</v>
       </c>
     </row>
     <row r="460" spans="1:22" ht="15">
       <c r="A460" t="s">
-        <v>2198</v>
+        <v>2195</v>
       </c>
       <c r="B460" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C460" t="s">
         <v>74</v>
       </c>
       <c r="D460" t="s">
+        <v>620</v>
+      </c>
+      <c r="E460" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F460" t="s">
         <v>30</v>
       </c>
       <c r="G460">
         <v>91746</v>
       </c>
       <c r="H460" t="s">
+        <v>622</v>
+      </c>
+      <c r="I460" t="s">
         <v>623</v>
       </c>
-      <c r="I460" t="s">
+      <c r="J460" t="s">
+        <v>30</v>
+      </c>
+      <c r="K460" t="s">
         <v>624</v>
       </c>
-      <c r="J460" t="s">
-[...2 lines deleted...]
-      <c r="K460" t="s">
+      <c r="L460" t="s">
         <v>625</v>
       </c>
-      <c r="L460" t="s">
+      <c r="M460" t="s">
         <v>626</v>
       </c>
-      <c r="M460" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O460" s="1">
-        <v>40709</v>
+        <v>41443</v>
       </c>
       <c r="P460" t="s">
-        <v>2199</v>
+        <v>2196</v>
       </c>
       <c r="Q460" t="s">
-        <v>2199</v>
+        <v>2196</v>
       </c>
       <c r="R460" t="s">
         <v>74</v>
       </c>
       <c r="S460" t="s">
-        <v>2200</v>
+        <v>2197</v>
       </c>
       <c r="T460" t="s">
-        <v>2201</v>
+        <v>2198</v>
       </c>
       <c r="U460" t="s">
         <v>30</v>
       </c>
       <c r="V460">
-        <v>90277</v>
-[...2 lines deleted...]
-    <row r="461" spans="1:22" ht="15">
+        <v>90254</v>
+      </c>
+    </row>
+    <row r="461" spans="1:17" ht="15">
       <c r="A461" t="s">
-        <v>2202</v>
+        <v>2199</v>
       </c>
       <c r="B461" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C461" t="s">
         <v>74</v>
       </c>
       <c r="D461" t="s">
+        <v>620</v>
+      </c>
+      <c r="E461" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F461" t="s">
         <v>30</v>
       </c>
       <c r="G461">
         <v>91746</v>
       </c>
       <c r="H461" t="s">
+        <v>622</v>
+      </c>
+      <c r="I461" t="s">
         <v>623</v>
       </c>
-      <c r="I461" t="s">
+      <c r="J461" t="s">
+        <v>30</v>
+      </c>
+      <c r="K461" t="s">
         <v>624</v>
       </c>
-      <c r="J461" t="s">
-[...2 lines deleted...]
-      <c r="K461" t="s">
+      <c r="L461" t="s">
         <v>625</v>
       </c>
-      <c r="L461" t="s">
+      <c r="M461" t="s">
         <v>626</v>
       </c>
-      <c r="M461" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O461" s="1">
-        <v>41443</v>
+        <v>42185</v>
       </c>
       <c r="P461" t="s">
-        <v>2203</v>
+        <v>2200</v>
       </c>
       <c r="Q461" t="s">
-        <v>2203</v>
-[...17 lines deleted...]
-    <row r="462" spans="1:17" ht="15">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="462" spans="1:22" ht="15">
       <c r="A462" t="s">
-        <v>2206</v>
+        <v>2201</v>
       </c>
       <c r="B462" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C462" t="s">
         <v>74</v>
       </c>
       <c r="D462" t="s">
+        <v>620</v>
+      </c>
+      <c r="E462" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F462" t="s">
         <v>30</v>
       </c>
       <c r="G462">
         <v>91746</v>
       </c>
       <c r="H462" t="s">
+        <v>622</v>
+      </c>
+      <c r="I462" t="s">
         <v>623</v>
       </c>
-      <c r="I462" t="s">
+      <c r="J462" t="s">
+        <v>30</v>
+      </c>
+      <c r="K462" t="s">
         <v>624</v>
       </c>
-      <c r="J462" t="s">
-[...2 lines deleted...]
-      <c r="K462" t="s">
+      <c r="L462" t="s">
         <v>625</v>
       </c>
-      <c r="L462" t="s">
+      <c r="M462" t="s">
         <v>626</v>
       </c>
-      <c r="M462" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O462" s="1">
-        <v>42185</v>
+        <v>42262</v>
       </c>
       <c r="P462" t="s">
-        <v>2207</v>
+        <v>1832</v>
       </c>
       <c r="Q462" t="s">
-        <v>483</v>
+        <v>1832</v>
+      </c>
+      <c r="R462" t="s">
+        <v>74</v>
+      </c>
+      <c r="S462" t="s">
+        <v>850</v>
+      </c>
+      <c r="T462" t="s">
+        <v>1833</v>
+      </c>
+      <c r="U462" t="s">
+        <v>30</v>
+      </c>
+      <c r="V462">
+        <v>91011</v>
       </c>
     </row>
     <row r="463" spans="1:22" ht="15">
       <c r="A463" t="s">
-        <v>2208</v>
+        <v>2202</v>
       </c>
       <c r="B463" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C463" t="s">
         <v>74</v>
       </c>
       <c r="D463" t="s">
+        <v>620</v>
+      </c>
+      <c r="E463" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F463" t="s">
         <v>30</v>
       </c>
       <c r="G463">
         <v>91746</v>
       </c>
       <c r="H463" t="s">
+        <v>622</v>
+      </c>
+      <c r="I463" t="s">
         <v>623</v>
       </c>
-      <c r="I463" t="s">
+      <c r="J463" t="s">
+        <v>30</v>
+      </c>
+      <c r="K463" t="s">
         <v>624</v>
       </c>
-      <c r="J463" t="s">
-[...2 lines deleted...]
-      <c r="K463" t="s">
+      <c r="L463" t="s">
         <v>625</v>
       </c>
-      <c r="L463" t="s">
+      <c r="M463" t="s">
         <v>626</v>
       </c>
-      <c r="M463" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O463" s="1">
-        <v>42262</v>
+        <v>42557</v>
       </c>
       <c r="P463" t="s">
-        <v>1841</v>
+        <v>2203</v>
       </c>
       <c r="Q463" t="s">
-        <v>1841</v>
+        <v>2203</v>
       </c>
       <c r="R463" t="s">
         <v>74</v>
       </c>
       <c r="S463" t="s">
-        <v>851</v>
+        <v>2204</v>
       </c>
       <c r="T463" t="s">
-        <v>1842</v>
+        <v>1593</v>
       </c>
       <c r="U463" t="s">
         <v>30</v>
       </c>
       <c r="V463">
-        <v>91011</v>
+        <v>90602</v>
       </c>
     </row>
     <row r="464" spans="1:22" ht="15">
       <c r="A464" t="s">
-        <v>2209</v>
+        <v>2205</v>
       </c>
       <c r="B464" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C464" t="s">
         <v>74</v>
       </c>
       <c r="D464" t="s">
+        <v>620</v>
+      </c>
+      <c r="E464" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F464" t="s">
         <v>30</v>
       </c>
       <c r="G464">
         <v>91746</v>
       </c>
       <c r="H464" t="s">
+        <v>622</v>
+      </c>
+      <c r="I464" t="s">
         <v>623</v>
       </c>
-      <c r="I464" t="s">
+      <c r="J464" t="s">
+        <v>30</v>
+      </c>
+      <c r="K464" t="s">
         <v>624</v>
       </c>
-      <c r="J464" t="s">
-[...2 lines deleted...]
-      <c r="K464" t="s">
+      <c r="L464" t="s">
         <v>625</v>
       </c>
-      <c r="L464" t="s">
+      <c r="M464" t="s">
         <v>626</v>
       </c>
-      <c r="M464" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O464" s="1">
-        <v>42557</v>
+        <v>43311</v>
       </c>
       <c r="P464" t="s">
-        <v>2210</v>
+        <v>2206</v>
       </c>
       <c r="Q464" t="s">
-        <v>2210</v>
+        <v>2206</v>
       </c>
       <c r="R464" t="s">
         <v>74</v>
       </c>
       <c r="S464" t="s">
-        <v>2211</v>
+        <v>2207</v>
       </c>
       <c r="T464" t="s">
-        <v>1602</v>
+        <v>2208</v>
       </c>
       <c r="U464" t="s">
         <v>30</v>
       </c>
       <c r="V464">
-        <v>90602</v>
-[...2 lines deleted...]
-    <row r="465" spans="1:22" ht="15">
+        <v>90650</v>
+      </c>
+    </row>
+    <row r="465" spans="1:17" ht="15">
       <c r="A465" t="s">
-        <v>2212</v>
+        <v>2209</v>
       </c>
       <c r="B465" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C465" t="s">
         <v>74</v>
       </c>
       <c r="D465" t="s">
+        <v>620</v>
+      </c>
+      <c r="E465" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F465" t="s">
         <v>30</v>
       </c>
       <c r="G465">
         <v>91746</v>
       </c>
       <c r="H465" t="s">
+        <v>622</v>
+      </c>
+      <c r="I465" t="s">
         <v>623</v>
       </c>
-      <c r="I465" t="s">
+      <c r="J465" t="s">
+        <v>30</v>
+      </c>
+      <c r="K465" t="s">
         <v>624</v>
       </c>
-      <c r="J465" t="s">
-[...2 lines deleted...]
-      <c r="K465" t="s">
+      <c r="L465" t="s">
         <v>625</v>
       </c>
-      <c r="L465" t="s">
+      <c r="M465" t="s">
         <v>626</v>
       </c>
-      <c r="M465" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O465" s="1">
-        <v>43311</v>
+        <v>43717</v>
       </c>
       <c r="P465" t="s">
-        <v>2213</v>
+        <v>2210</v>
       </c>
       <c r="Q465" t="s">
-        <v>2213</v>
-[...14 lines deleted...]
-        <v>90650</v>
+        <v>482</v>
       </c>
     </row>
     <row r="466" spans="1:17" ht="15">
       <c r="A466" t="s">
-        <v>2216</v>
+        <v>2211</v>
       </c>
       <c r="B466" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C466" t="s">
         <v>74</v>
       </c>
       <c r="D466" t="s">
+        <v>620</v>
+      </c>
+      <c r="E466" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F466" t="s">
         <v>30</v>
       </c>
       <c r="G466">
         <v>91746</v>
       </c>
       <c r="H466" t="s">
+        <v>622</v>
+      </c>
+      <c r="I466" t="s">
         <v>623</v>
       </c>
-      <c r="I466" t="s">
+      <c r="J466" t="s">
+        <v>30</v>
+      </c>
+      <c r="K466" t="s">
         <v>624</v>
       </c>
-      <c r="J466" t="s">
-[...2 lines deleted...]
-      <c r="K466" t="s">
+      <c r="L466" t="s">
         <v>625</v>
       </c>
-      <c r="L466" t="s">
+      <c r="M466" t="s">
         <v>626</v>
       </c>
-      <c r="M466" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O466" s="1">
-        <v>43717</v>
+        <v>43879</v>
       </c>
       <c r="P466" t="s">
-        <v>2217</v>
+        <v>2212</v>
       </c>
       <c r="Q466" t="s">
-        <v>483</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="467" spans="1:17" ht="15">
       <c r="A467" t="s">
-        <v>2218</v>
+        <v>2213</v>
       </c>
       <c r="B467" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C467" t="s">
         <v>74</v>
       </c>
       <c r="D467" t="s">
+        <v>620</v>
+      </c>
+      <c r="E467" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F467" t="s">
         <v>30</v>
       </c>
       <c r="G467">
         <v>91746</v>
       </c>
       <c r="H467" t="s">
+        <v>622</v>
+      </c>
+      <c r="I467" t="s">
         <v>623</v>
       </c>
-      <c r="I467" t="s">
+      <c r="J467" t="s">
+        <v>30</v>
+      </c>
+      <c r="K467" t="s">
         <v>624</v>
       </c>
-      <c r="J467" t="s">
-[...2 lines deleted...]
-      <c r="K467" t="s">
+      <c r="L467" t="s">
         <v>625</v>
       </c>
-      <c r="L467" t="s">
+      <c r="M467" t="s">
         <v>626</v>
       </c>
-      <c r="M467" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O467" s="1">
-        <v>43879</v>
+        <v>44538</v>
       </c>
       <c r="P467" t="s">
-        <v>2219</v>
+        <v>2214</v>
       </c>
       <c r="Q467" t="s">
-        <v>2219</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="468" spans="1:17" ht="15">
       <c r="A468" t="s">
-        <v>2220</v>
+        <v>2215</v>
       </c>
       <c r="B468" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C468" t="s">
         <v>74</v>
       </c>
       <c r="D468" t="s">
+        <v>620</v>
+      </c>
+      <c r="E468" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F468" t="s">
         <v>30</v>
       </c>
       <c r="G468">
         <v>91746</v>
       </c>
       <c r="H468" t="s">
+        <v>622</v>
+      </c>
+      <c r="I468" t="s">
         <v>623</v>
       </c>
-      <c r="I468" t="s">
+      <c r="J468" t="s">
+        <v>30</v>
+      </c>
+      <c r="K468" t="s">
         <v>624</v>
       </c>
-      <c r="J468" t="s">
-[...2 lines deleted...]
-      <c r="K468" t="s">
+      <c r="L468" t="s">
         <v>625</v>
       </c>
-      <c r="L468" t="s">
+      <c r="M468" t="s">
         <v>626</v>
       </c>
-      <c r="M468" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O468" s="1">
-        <v>44538</v>
+        <v>44630</v>
       </c>
       <c r="P468" t="s">
-        <v>2221</v>
+        <v>2216</v>
       </c>
       <c r="Q468" t="s">
-        <v>2221</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="469" spans="1:17" ht="15">
       <c r="A469" t="s">
-        <v>2222</v>
+        <v>2217</v>
       </c>
       <c r="B469" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C469" t="s">
         <v>74</v>
       </c>
       <c r="D469" t="s">
+        <v>620</v>
+      </c>
+      <c r="E469" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F469" t="s">
         <v>30</v>
       </c>
       <c r="G469">
         <v>91746</v>
       </c>
       <c r="H469" t="s">
+        <v>622</v>
+      </c>
+      <c r="I469" t="s">
         <v>623</v>
       </c>
-      <c r="I469" t="s">
+      <c r="J469" t="s">
+        <v>30</v>
+      </c>
+      <c r="K469" t="s">
         <v>624</v>
       </c>
-      <c r="J469" t="s">
-[...2 lines deleted...]
-      <c r="K469" t="s">
+      <c r="L469" t="s">
         <v>625</v>
       </c>
-      <c r="L469" t="s">
+      <c r="M469" t="s">
         <v>626</v>
       </c>
-      <c r="M469" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O469" s="1">
-        <v>44630</v>
+        <v>44634</v>
       </c>
       <c r="P469" t="s">
-        <v>2223</v>
+        <v>2218</v>
       </c>
       <c r="Q469" t="s">
-        <v>2223</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="470" spans="1:17" ht="15">
       <c r="A470" t="s">
-        <v>2224</v>
+        <v>2219</v>
       </c>
       <c r="B470" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C470" t="s">
         <v>74</v>
       </c>
       <c r="D470" t="s">
+        <v>620</v>
+      </c>
+      <c r="E470" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F470" t="s">
         <v>30</v>
       </c>
       <c r="G470">
         <v>91746</v>
       </c>
       <c r="H470" t="s">
+        <v>622</v>
+      </c>
+      <c r="I470" t="s">
         <v>623</v>
       </c>
-      <c r="I470" t="s">
+      <c r="J470" t="s">
+        <v>30</v>
+      </c>
+      <c r="K470" t="s">
         <v>624</v>
       </c>
-      <c r="J470" t="s">
-[...2 lines deleted...]
-      <c r="K470" t="s">
+      <c r="L470" t="s">
         <v>625</v>
       </c>
-      <c r="L470" t="s">
+      <c r="M470" t="s">
         <v>626</v>
       </c>
-      <c r="M470" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O470" s="1">
-        <v>44634</v>
+        <v>44721</v>
       </c>
       <c r="P470" t="s">
-        <v>2225</v>
+        <v>2220</v>
       </c>
       <c r="Q470" t="s">
-        <v>2225</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="471" spans="1:17" ht="15">
       <c r="A471" t="s">
-        <v>2226</v>
+        <v>2221</v>
       </c>
       <c r="B471" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C471" t="s">
         <v>74</v>
       </c>
       <c r="D471" t="s">
+        <v>620</v>
+      </c>
+      <c r="E471" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F471" t="s">
         <v>30</v>
       </c>
       <c r="G471">
         <v>91746</v>
       </c>
       <c r="H471" t="s">
+        <v>622</v>
+      </c>
+      <c r="I471" t="s">
         <v>623</v>
       </c>
-      <c r="I471" t="s">
+      <c r="J471" t="s">
+        <v>30</v>
+      </c>
+      <c r="K471" t="s">
         <v>624</v>
       </c>
-      <c r="J471" t="s">
-[...2 lines deleted...]
-      <c r="K471" t="s">
+      <c r="L471" t="s">
         <v>625</v>
       </c>
-      <c r="L471" t="s">
+      <c r="M471" t="s">
         <v>626</v>
       </c>
-      <c r="M471" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O471" s="1">
-        <v>44721</v>
+        <v>45005</v>
       </c>
       <c r="P471" t="s">
-        <v>2227</v>
+        <v>2222</v>
       </c>
       <c r="Q471" t="s">
-        <v>2227</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="472" spans="1:17" ht="15">
       <c r="A472" t="s">
-        <v>2228</v>
+        <v>2223</v>
       </c>
       <c r="B472" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C472" t="s">
         <v>74</v>
       </c>
       <c r="D472" t="s">
+        <v>620</v>
+      </c>
+      <c r="E472" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F472" t="s">
         <v>30</v>
       </c>
       <c r="G472">
         <v>91746</v>
       </c>
       <c r="H472" t="s">
+        <v>622</v>
+      </c>
+      <c r="I472" t="s">
         <v>623</v>
       </c>
-      <c r="I472" t="s">
+      <c r="J472" t="s">
+        <v>30</v>
+      </c>
+      <c r="K472" t="s">
         <v>624</v>
       </c>
-      <c r="J472" t="s">
-[...2 lines deleted...]
-      <c r="K472" t="s">
+      <c r="L472" t="s">
         <v>625</v>
       </c>
-      <c r="L472" t="s">
+      <c r="M472" t="s">
         <v>626</v>
       </c>
-      <c r="M472" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O472" s="1">
-        <v>45005</v>
+        <v>45187</v>
       </c>
       <c r="P472" t="s">
-        <v>2229</v>
+        <v>2224</v>
       </c>
       <c r="Q472" t="s">
-        <v>2229</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="473" spans="1:17" ht="15">
       <c r="A473" t="s">
-        <v>2230</v>
+        <v>2225</v>
       </c>
       <c r="B473" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C473" t="s">
         <v>74</v>
       </c>
       <c r="D473" t="s">
+        <v>620</v>
+      </c>
+      <c r="E473" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F473" t="s">
         <v>30</v>
       </c>
       <c r="G473">
         <v>91746</v>
       </c>
       <c r="H473" t="s">
+        <v>622</v>
+      </c>
+      <c r="I473" t="s">
         <v>623</v>
       </c>
-      <c r="I473" t="s">
+      <c r="J473" t="s">
+        <v>30</v>
+      </c>
+      <c r="K473" t="s">
         <v>624</v>
       </c>
-      <c r="J473" t="s">
-[...2 lines deleted...]
-      <c r="K473" t="s">
+      <c r="L473" t="s">
         <v>625</v>
       </c>
-      <c r="L473" t="s">
+      <c r="M473" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="O473" s="1">
         <v>45187</v>
       </c>
       <c r="P473" t="s">
-        <v>2231</v>
+        <v>2226</v>
       </c>
       <c r="Q473" t="s">
-        <v>2231</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="474" spans="1:17" ht="15">
       <c r="A474" t="s">
-        <v>2232</v>
+        <v>2227</v>
       </c>
       <c r="B474" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C474" t="s">
         <v>74</v>
       </c>
       <c r="D474" t="s">
+        <v>620</v>
+      </c>
+      <c r="E474" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F474" t="s">
         <v>30</v>
       </c>
       <c r="G474">
         <v>91746</v>
       </c>
       <c r="H474" t="s">
+        <v>622</v>
+      </c>
+      <c r="I474" t="s">
         <v>623</v>
       </c>
-      <c r="I474" t="s">
+      <c r="J474" t="s">
+        <v>30</v>
+      </c>
+      <c r="K474" t="s">
         <v>624</v>
       </c>
-      <c r="J474" t="s">
-[...2 lines deleted...]
-      <c r="K474" t="s">
+      <c r="L474" t="s">
         <v>625</v>
       </c>
-      <c r="L474" t="s">
+      <c r="M474" t="s">
         <v>626</v>
       </c>
-      <c r="M474" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O474" s="1">
-        <v>45187</v>
+        <v>45194</v>
       </c>
       <c r="P474" t="s">
-        <v>2233</v>
+        <v>2228</v>
       </c>
       <c r="Q474" t="s">
-        <v>2233</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="475" spans="1:17" ht="15">
       <c r="A475" t="s">
-        <v>2234</v>
+        <v>2229</v>
       </c>
       <c r="B475" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C475" t="s">
         <v>74</v>
       </c>
       <c r="D475" t="s">
+        <v>620</v>
+      </c>
+      <c r="E475" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F475" t="s">
         <v>30</v>
       </c>
       <c r="G475">
         <v>91746</v>
       </c>
       <c r="H475" t="s">
+        <v>622</v>
+      </c>
+      <c r="I475" t="s">
         <v>623</v>
       </c>
-      <c r="I475" t="s">
+      <c r="J475" t="s">
+        <v>30</v>
+      </c>
+      <c r="K475" t="s">
         <v>624</v>
       </c>
-      <c r="J475" t="s">
-[...2 lines deleted...]
-      <c r="K475" t="s">
+      <c r="L475" t="s">
         <v>625</v>
       </c>
-      <c r="L475" t="s">
+      <c r="M475" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="O475" s="1">
         <v>45194</v>
       </c>
       <c r="P475" t="s">
-        <v>2235</v>
+        <v>2230</v>
       </c>
       <c r="Q475" t="s">
-        <v>2235</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="476" spans="1:17" ht="15">
       <c r="A476" t="s">
-        <v>2236</v>
+        <v>2231</v>
       </c>
       <c r="B476" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C476" t="s">
         <v>74</v>
       </c>
       <c r="D476" t="s">
+        <v>620</v>
+      </c>
+      <c r="E476" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F476" t="s">
         <v>30</v>
       </c>
       <c r="G476">
         <v>91746</v>
       </c>
       <c r="H476" t="s">
+        <v>622</v>
+      </c>
+      <c r="I476" t="s">
         <v>623</v>
       </c>
-      <c r="I476" t="s">
+      <c r="J476" t="s">
+        <v>30</v>
+      </c>
+      <c r="K476" t="s">
         <v>624</v>
       </c>
-      <c r="J476" t="s">
-[...2 lines deleted...]
-      <c r="K476" t="s">
+      <c r="L476" t="s">
         <v>625</v>
       </c>
-      <c r="L476" t="s">
+      <c r="M476" t="s">
         <v>626</v>
       </c>
-      <c r="M476" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O476" s="1">
-        <v>45194</v>
+        <v>45272</v>
       </c>
       <c r="P476" t="s">
-        <v>2237</v>
+        <v>2232</v>
       </c>
       <c r="Q476" t="s">
-        <v>2237</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="477" spans="1:17" ht="15">
       <c r="A477" t="s">
-        <v>2238</v>
+        <v>2233</v>
       </c>
       <c r="B477" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C477" t="s">
         <v>74</v>
       </c>
       <c r="D477" t="s">
+        <v>620</v>
+      </c>
+      <c r="E477" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F477" t="s">
         <v>30</v>
       </c>
       <c r="G477">
         <v>91746</v>
       </c>
       <c r="H477" t="s">
+        <v>622</v>
+      </c>
+      <c r="I477" t="s">
         <v>623</v>
       </c>
-      <c r="I477" t="s">
+      <c r="J477" t="s">
+        <v>30</v>
+      </c>
+      <c r="K477" t="s">
         <v>624</v>
       </c>
-      <c r="J477" t="s">
-[...2 lines deleted...]
-      <c r="K477" t="s">
+      <c r="L477" t="s">
         <v>625</v>
       </c>
-      <c r="L477" t="s">
+      <c r="M477" t="s">
         <v>626</v>
       </c>
-      <c r="M477" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O477" s="1">
-        <v>45272</v>
+        <v>45274</v>
       </c>
       <c r="P477" t="s">
-        <v>2239</v>
+        <v>2234</v>
       </c>
       <c r="Q477" t="s">
-        <v>2239</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="478" spans="1:17" ht="15">
       <c r="A478" t="s">
-        <v>2240</v>
+        <v>2235</v>
       </c>
       <c r="B478" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C478" t="s">
         <v>74</v>
       </c>
       <c r="D478" t="s">
+        <v>620</v>
+      </c>
+      <c r="E478" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F478" t="s">
         <v>30</v>
       </c>
       <c r="G478">
         <v>91746</v>
       </c>
       <c r="H478" t="s">
+        <v>622</v>
+      </c>
+      <c r="I478" t="s">
         <v>623</v>
       </c>
-      <c r="I478" t="s">
+      <c r="J478" t="s">
+        <v>30</v>
+      </c>
+      <c r="K478" t="s">
         <v>624</v>
       </c>
-      <c r="J478" t="s">
-[...2 lines deleted...]
-      <c r="K478" t="s">
+      <c r="L478" t="s">
         <v>625</v>
       </c>
-      <c r="L478" t="s">
+      <c r="M478" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="O478" s="1">
         <v>45274</v>
       </c>
       <c r="P478" t="s">
-        <v>2241</v>
+        <v>394</v>
       </c>
       <c r="Q478" t="s">
-        <v>2241</v>
+        <v>394</v>
       </c>
     </row>
     <row r="479" spans="1:17" ht="15">
       <c r="A479" t="s">
-        <v>2242</v>
+        <v>2236</v>
       </c>
       <c r="B479" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C479" t="s">
         <v>74</v>
       </c>
       <c r="D479" t="s">
+        <v>620</v>
+      </c>
+      <c r="E479" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F479" t="s">
         <v>30</v>
       </c>
       <c r="G479">
         <v>91746</v>
       </c>
       <c r="H479" t="s">
+        <v>622</v>
+      </c>
+      <c r="I479" t="s">
         <v>623</v>
       </c>
-      <c r="I479" t="s">
+      <c r="J479" t="s">
+        <v>30</v>
+      </c>
+      <c r="K479" t="s">
         <v>624</v>
       </c>
-      <c r="J479" t="s">
-[...2 lines deleted...]
-      <c r="K479" t="s">
+      <c r="L479" t="s">
         <v>625</v>
       </c>
-      <c r="L479" t="s">
+      <c r="M479" t="s">
         <v>626</v>
       </c>
-      <c r="M479" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O479" s="1">
-        <v>45274</v>
+        <v>45393</v>
       </c>
       <c r="P479" t="s">
-        <v>395</v>
+        <v>2237</v>
       </c>
       <c r="Q479" t="s">
-        <v>395</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="480" spans="1:17" ht="15">
       <c r="A480" t="s">
-        <v>2243</v>
+        <v>2238</v>
       </c>
       <c r="B480" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C480" t="s">
         <v>74</v>
       </c>
       <c r="D480" t="s">
+        <v>620</v>
+      </c>
+      <c r="E480" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F480" t="s">
         <v>30</v>
       </c>
       <c r="G480">
         <v>91746</v>
       </c>
       <c r="H480" t="s">
+        <v>622</v>
+      </c>
+      <c r="I480" t="s">
         <v>623</v>
       </c>
-      <c r="I480" t="s">
+      <c r="J480" t="s">
+        <v>30</v>
+      </c>
+      <c r="K480" t="s">
         <v>624</v>
       </c>
-      <c r="J480" t="s">
-[...2 lines deleted...]
-      <c r="K480" t="s">
+      <c r="L480" t="s">
         <v>625</v>
       </c>
-      <c r="L480" t="s">
+      <c r="M480" t="s">
         <v>626</v>
       </c>
-      <c r="M480" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O480" s="1">
-        <v>45393</v>
+        <v>45419</v>
       </c>
       <c r="P480" t="s">
-        <v>2244</v>
+        <v>564</v>
       </c>
       <c r="Q480" t="s">
-        <v>2244</v>
+        <v>564</v>
       </c>
     </row>
     <row r="481" spans="1:17" ht="15">
       <c r="A481" t="s">
-        <v>2245</v>
+        <v>2239</v>
       </c>
       <c r="B481" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C481" t="s">
         <v>74</v>
       </c>
       <c r="D481" t="s">
+        <v>620</v>
+      </c>
+      <c r="E481" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F481" t="s">
         <v>30</v>
       </c>
       <c r="G481">
         <v>91746</v>
       </c>
       <c r="H481" t="s">
+        <v>622</v>
+      </c>
+      <c r="I481" t="s">
         <v>623</v>
       </c>
-      <c r="I481" t="s">
+      <c r="J481" t="s">
+        <v>30</v>
+      </c>
+      <c r="K481" t="s">
         <v>624</v>
       </c>
-      <c r="J481" t="s">
-[...2 lines deleted...]
-      <c r="K481" t="s">
+      <c r="L481" t="s">
         <v>625</v>
       </c>
-      <c r="L481" t="s">
+      <c r="M481" t="s">
         <v>626</v>
       </c>
-      <c r="M481" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O481" s="1">
-        <v>45419</v>
+        <v>46044</v>
       </c>
       <c r="P481" t="s">
-        <v>565</v>
+        <v>2240</v>
       </c>
       <c r="Q481" t="s">
-        <v>565</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="482" spans="1:17" ht="15">
       <c r="A482" t="s">
-        <v>2246</v>
+        <v>2241</v>
       </c>
       <c r="B482" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C482" t="s">
         <v>74</v>
       </c>
       <c r="D482" t="s">
+        <v>620</v>
+      </c>
+      <c r="E482" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F482" t="s">
         <v>30</v>
       </c>
       <c r="G482">
         <v>91746</v>
       </c>
       <c r="H482" t="s">
+        <v>622</v>
+      </c>
+      <c r="I482" t="s">
         <v>623</v>
       </c>
-      <c r="I482" t="s">
+      <c r="J482" t="s">
+        <v>30</v>
+      </c>
+      <c r="K482" t="s">
         <v>624</v>
       </c>
-      <c r="J482" t="s">
-[...2 lines deleted...]
-      <c r="K482" t="s">
+      <c r="L482" t="s">
         <v>625</v>
       </c>
-      <c r="L482" t="s">
+      <c r="M482" t="s">
         <v>626</v>
       </c>
-      <c r="M482" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O482" s="1">
-        <v>46044</v>
+        <v>46071</v>
       </c>
       <c r="P482" t="s">
-        <v>2247</v>
+        <v>2242</v>
       </c>
       <c r="Q482" t="s">
-        <v>2247</v>
+        <v>482</v>
       </c>
     </row>
     <row r="483" spans="1:17" ht="15">
       <c r="A483" t="s">
-        <v>2248</v>
+        <v>2243</v>
       </c>
       <c r="B483" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C483" t="s">
         <v>74</v>
       </c>
       <c r="D483" t="s">
+        <v>620</v>
+      </c>
+      <c r="E483" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F483" t="s">
         <v>30</v>
       </c>
       <c r="G483">
         <v>91746</v>
       </c>
       <c r="H483" t="s">
+        <v>622</v>
+      </c>
+      <c r="I483" t="s">
         <v>623</v>
       </c>
-      <c r="I483" t="s">
+      <c r="J483" t="s">
+        <v>30</v>
+      </c>
+      <c r="K483" t="s">
         <v>624</v>
       </c>
-      <c r="J483" t="s">
-[...2 lines deleted...]
-      <c r="K483" t="s">
+      <c r="L483" t="s">
         <v>625</v>
       </c>
-      <c r="L483" t="s">
+      <c r="M483" t="s">
         <v>626</v>
       </c>
-      <c r="M483" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O483" s="1">
-        <v>46071</v>
+        <v>46097</v>
       </c>
       <c r="P483" t="s">
+        <v>2244</v>
+      </c>
+      <c r="Q483" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="484" spans="1:22" ht="15">
+      <c r="A484" t="s">
+        <v>2245</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C484" t="s">
+        <v>27</v>
+      </c>
+      <c r="D484" t="s">
+        <v>2246</v>
+      </c>
+      <c r="E484" t="s">
+        <v>2247</v>
+      </c>
+      <c r="F484" t="s">
+        <v>30</v>
+      </c>
+      <c r="G484">
+        <v>94538</v>
+      </c>
+      <c r="H484" t="s">
+        <v>2246</v>
+      </c>
+      <c r="I484" t="s">
+        <v>2247</v>
+      </c>
+      <c r="J484" t="s">
+        <v>30</v>
+      </c>
+      <c r="K484">
+        <v>94538</v>
+      </c>
+      <c r="L484" t="s">
+        <v>2248</v>
+      </c>
+      <c r="O484" s="1">
+        <v>41534</v>
+      </c>
+      <c r="P484" t="s">
         <v>2249</v>
       </c>
-      <c r="Q483" t="s">
-[...4 lines deleted...]
-      <c r="A484" t="s">
+      <c r="Q484" t="s">
+        <v>2249</v>
+      </c>
+      <c r="R484" t="s">
+        <v>27</v>
+      </c>
+      <c r="S484" t="s">
         <v>2250</v>
       </c>
-      <c r="B484" t="s">
-[...38 lines deleted...]
-      <c r="P484" t="s">
+      <c r="T484" t="s">
         <v>2251</v>
       </c>
-      <c r="Q484" t="s">
-        <v>483</v>
+      <c r="U484" t="s">
+        <v>30</v>
+      </c>
+      <c r="V484">
+        <v>94560</v>
       </c>
     </row>
     <row r="485" spans="1:22" ht="15">
       <c r="A485" t="s">
         <v>2252</v>
       </c>
       <c r="B485" t="s">
-        <v>1434</v>
+        <v>1425</v>
       </c>
       <c r="C485" t="s">
         <v>27</v>
       </c>
       <c r="D485" t="s">
-        <v>2253</v>
+        <v>2246</v>
       </c>
       <c r="E485" t="s">
-        <v>2254</v>
+        <v>2247</v>
       </c>
       <c r="F485" t="s">
         <v>30</v>
       </c>
       <c r="G485">
         <v>94538</v>
       </c>
       <c r="H485" t="s">
-        <v>2253</v>
+        <v>2246</v>
       </c>
       <c r="I485" t="s">
-        <v>2254</v>
+        <v>2247</v>
       </c>
       <c r="J485" t="s">
         <v>30</v>
       </c>
       <c r="K485">
         <v>94538</v>
       </c>
       <c r="L485" t="s">
-        <v>2255</v>
+        <v>2248</v>
       </c>
       <c r="O485" s="1">
         <v>41534</v>
       </c>
       <c r="P485" t="s">
-        <v>2256</v>
+        <v>2253</v>
       </c>
       <c r="Q485" t="s">
-        <v>2256</v>
+        <v>2253</v>
       </c>
       <c r="R485" t="s">
         <v>27</v>
       </c>
       <c r="S485" t="s">
-        <v>2257</v>
+        <v>2254</v>
       </c>
       <c r="T485" t="s">
-        <v>2258</v>
+        <v>2247</v>
       </c>
       <c r="U485" t="s">
         <v>30</v>
       </c>
       <c r="V485">
-        <v>94560</v>
+        <v>94537</v>
       </c>
     </row>
     <row r="486" spans="1:22" ht="15">
       <c r="A486" t="s">
+        <v>2255</v>
+      </c>
+      <c r="B486" t="s">
+        <v>2256</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D486" t="s">
+        <v>2257</v>
+      </c>
+      <c r="E486" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F486" t="s">
+        <v>30</v>
+      </c>
+      <c r="G486">
+        <v>93312</v>
+      </c>
+      <c r="H486" t="s">
+        <v>642</v>
+      </c>
+      <c r="I486" t="s">
+        <v>534</v>
+      </c>
+      <c r="J486" t="s">
+        <v>30</v>
+      </c>
+      <c r="K486">
+        <v>92335</v>
+      </c>
+      <c r="L486" t="s">
+        <v>2258</v>
+      </c>
+      <c r="O486" s="1">
+        <v>41653</v>
+      </c>
+      <c r="P486" t="s">
         <v>2259</v>
       </c>
-      <c r="B486" t="s">
-[...35 lines deleted...]
-      <c r="P486" t="s">
+      <c r="Q486" t="s">
+        <v>1316</v>
+      </c>
+      <c r="R486" t="s">
+        <v>1008</v>
+      </c>
+      <c r="S486" t="s">
+        <v>1350</v>
+      </c>
+      <c r="T486" t="s">
+        <v>1351</v>
+      </c>
+      <c r="U486" t="s">
+        <v>30</v>
+      </c>
+      <c r="V486">
+        <v>93203</v>
+      </c>
+    </row>
+    <row r="487" spans="1:23" ht="15">
+      <c r="A487" t="s">
         <v>2260</v>
       </c>
-      <c r="Q486" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="B487" t="s">
-        <v>2263</v>
+        <v>2256</v>
       </c>
       <c r="C487" t="s">
-        <v>1012</v>
+        <v>1008</v>
       </c>
       <c r="D487" t="s">
-        <v>2264</v>
+        <v>2257</v>
       </c>
       <c r="E487" t="s">
-        <v>1014</v>
+        <v>1010</v>
       </c>
       <c r="F487" t="s">
         <v>30</v>
       </c>
       <c r="G487">
         <v>93312</v>
       </c>
       <c r="H487" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="I487" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="J487" t="s">
         <v>30</v>
       </c>
       <c r="K487">
         <v>92335</v>
       </c>
       <c r="L487" t="s">
-        <v>2265</v>
+        <v>2258</v>
       </c>
       <c r="O487" s="1">
-        <v>41653</v>
+        <v>43129</v>
       </c>
       <c r="P487" t="s">
-        <v>2266</v>
+        <v>1033</v>
       </c>
       <c r="Q487" t="s">
-        <v>1325</v>
+        <v>1033</v>
       </c>
       <c r="R487" t="s">
-        <v>1012</v>
+        <v>1008</v>
       </c>
       <c r="S487" t="s">
-        <v>1359</v>
+        <v>1034</v>
       </c>
       <c r="T487" t="s">
-        <v>1360</v>
+        <v>1010</v>
       </c>
       <c r="U487" t="s">
         <v>30</v>
       </c>
       <c r="V487">
-        <v>93203</v>
-[...2 lines deleted...]
-    <row r="488" spans="1:23" ht="15">
+        <v>93309</v>
+      </c>
+      <c r="W487" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="488" spans="1:22" ht="15">
       <c r="A488" t="s">
-        <v>2267</v>
+        <v>2261</v>
       </c>
       <c r="B488" t="s">
-        <v>2263</v>
+        <v>2262</v>
       </c>
       <c r="C488" t="s">
-        <v>1012</v>
+        <v>1008</v>
       </c>
       <c r="D488" t="s">
-        <v>2264</v>
+        <v>2257</v>
       </c>
       <c r="E488" t="s">
-        <v>1014</v>
+        <v>1010</v>
       </c>
       <c r="F488" t="s">
         <v>30</v>
       </c>
       <c r="G488">
         <v>93312</v>
       </c>
       <c r="H488" t="s">
-        <v>643</v>
+        <v>2257</v>
       </c>
       <c r="I488" t="s">
-        <v>535</v>
+        <v>1010</v>
       </c>
       <c r="J488" t="s">
         <v>30</v>
       </c>
       <c r="K488">
-        <v>92335</v>
+        <v>93312</v>
       </c>
       <c r="L488" t="s">
+        <v>2258</v>
+      </c>
+      <c r="O488" s="1">
+        <v>41653</v>
+      </c>
+      <c r="P488" t="s">
+        <v>1316</v>
+      </c>
+      <c r="Q488" t="s">
+        <v>1316</v>
+      </c>
+      <c r="R488" t="s">
+        <v>1008</v>
+      </c>
+      <c r="S488" t="s">
+        <v>1317</v>
+      </c>
+      <c r="T488" t="s">
+        <v>1010</v>
+      </c>
+      <c r="U488" t="s">
+        <v>30</v>
+      </c>
+      <c r="V488">
+        <v>93301</v>
+      </c>
+    </row>
+    <row r="489" spans="1:23" ht="15">
+      <c r="A489" t="s">
+        <v>2263</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C489" t="s">
+        <v>524</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E489" t="s">
+        <v>526</v>
+      </c>
+      <c r="F489" t="s">
+        <v>30</v>
+      </c>
+      <c r="G489">
+        <v>95667</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1353</v>
+      </c>
+      <c r="I489" t="s">
+        <v>526</v>
+      </c>
+      <c r="J489" t="s">
+        <v>30</v>
+      </c>
+      <c r="K489">
+        <v>95667</v>
+      </c>
+      <c r="L489" t="s">
+        <v>1355</v>
+      </c>
+      <c r="O489" s="1">
+        <v>42597</v>
+      </c>
+      <c r="P489" t="s">
+        <v>2264</v>
+      </c>
+      <c r="Q489" t="s">
+        <v>2264</v>
+      </c>
+      <c r="R489" t="s">
+        <v>524</v>
+      </c>
+      <c r="S489" t="s">
         <v>2265</v>
       </c>
-      <c r="O488" s="1">
-[...28 lines deleted...]
-      <c r="A489" t="s">
+      <c r="T489" t="s">
+        <v>2266</v>
+      </c>
+      <c r="U489" t="s">
+        <v>30</v>
+      </c>
+      <c r="V489">
+        <v>95682</v>
+      </c>
+      <c r="W489" t="s">
+        <v>2267</v>
+      </c>
+    </row>
+    <row r="490" spans="1:22" ht="15">
+      <c r="A490" t="s">
         <v>2268</v>
       </c>
-      <c r="B489" t="s">
+      <c r="B490" t="s">
         <v>2269</v>
       </c>
-      <c r="C489" t="s">
-[...55 lines deleted...]
-      <c r="A490" t="s">
+      <c r="C490" t="s">
         <v>2270</v>
       </c>
-      <c r="B490" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D490" t="s">
-        <v>1362</v>
+        <v>2271</v>
       </c>
       <c r="E490" t="s">
-        <v>527</v>
+        <v>2272</v>
       </c>
       <c r="F490" t="s">
         <v>30</v>
       </c>
       <c r="G490">
-        <v>95667</v>
+        <v>93514</v>
       </c>
       <c r="H490" t="s">
-        <v>1362</v>
+        <v>2273</v>
       </c>
       <c r="I490" t="s">
-        <v>527</v>
+        <v>2272</v>
       </c>
       <c r="J490" t="s">
         <v>30</v>
       </c>
       <c r="K490">
-        <v>95667</v>
+        <v>93514</v>
       </c>
       <c r="L490" t="s">
-        <v>1364</v>
+        <v>2274</v>
       </c>
       <c r="O490" s="1">
-        <v>42597</v>
+        <v>42828</v>
       </c>
       <c r="P490" t="s">
-        <v>2271</v>
+        <v>2275</v>
       </c>
       <c r="Q490" t="s">
-        <v>2271</v>
+        <v>2275</v>
       </c>
       <c r="R490" t="s">
-        <v>525</v>
+        <v>2270</v>
       </c>
       <c r="S490" t="s">
+        <v>2276</v>
+      </c>
+      <c r="T490" t="s">
         <v>2272</v>
       </c>
-      <c r="T490" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U490" t="s">
         <v>30</v>
       </c>
       <c r="V490">
-        <v>95682</v>
-[...2 lines deleted...]
-        <v>2274</v>
+        <v>93514</v>
       </c>
     </row>
     <row r="491" spans="1:22" ht="15">
       <c r="A491" t="s">
-        <v>2275</v>
+        <v>2277</v>
       </c>
       <c r="B491" t="s">
-        <v>2276</v>
+        <v>648</v>
       </c>
       <c r="C491" t="s">
-        <v>2277</v>
+        <v>416</v>
       </c>
       <c r="D491" t="s">
+        <v>649</v>
+      </c>
+      <c r="E491" t="s">
+        <v>650</v>
+      </c>
+      <c r="F491" t="s">
+        <v>30</v>
+      </c>
+      <c r="G491">
+        <v>94589</v>
+      </c>
+      <c r="H491" t="s">
+        <v>649</v>
+      </c>
+      <c r="I491" t="s">
+        <v>650</v>
+      </c>
+      <c r="J491" t="s">
+        <v>30</v>
+      </c>
+      <c r="K491">
+        <v>94589</v>
+      </c>
+      <c r="L491" t="s">
+        <v>651</v>
+      </c>
+      <c r="O491" s="1">
+        <v>43213</v>
+      </c>
+      <c r="P491" t="s">
         <v>2278</v>
       </c>
-      <c r="E491" t="s">
+      <c r="Q491" t="s">
+        <v>946</v>
+      </c>
+      <c r="R491" t="s">
+        <v>416</v>
+      </c>
+      <c r="S491" t="s">
+        <v>947</v>
+      </c>
+      <c r="T491" t="s">
+        <v>418</v>
+      </c>
+      <c r="U491" t="s">
+        <v>30</v>
+      </c>
+      <c r="V491">
+        <v>94533</v>
+      </c>
+    </row>
+    <row r="492" spans="1:17" ht="15">
+      <c r="A492" t="s">
         <v>2279</v>
       </c>
-      <c r="F491" t="s">
-[...5 lines deleted...]
-      <c r="H491" t="s">
+      <c r="B492" t="s">
+        <v>40</v>
+      </c>
+      <c r="C492" t="s">
+        <v>27</v>
+      </c>
+      <c r="D492" t="s">
+        <v>41</v>
+      </c>
+      <c r="E492" t="s">
+        <v>38</v>
+      </c>
+      <c r="F492" t="s">
+        <v>30</v>
+      </c>
+      <c r="G492">
+        <v>94710</v>
+      </c>
+      <c r="H492" t="s">
+        <v>41</v>
+      </c>
+      <c r="I492" t="s">
+        <v>38</v>
+      </c>
+      <c r="J492" t="s">
+        <v>30</v>
+      </c>
+      <c r="K492">
+        <v>94710</v>
+      </c>
+      <c r="L492" t="s">
         <v>2280</v>
       </c>
-      <c r="I491" t="s">
-[...72 lines deleted...]
-      </c>
       <c r="O492" s="1">
-        <v>43213</v>
+        <v>45930</v>
       </c>
       <c r="P492" t="s">
-        <v>2285</v>
+        <v>40</v>
       </c>
       <c r="Q492" t="s">
-        <v>947</v>
-[...14 lines deleted...]
-        <v>94533</v>
+        <v>40</v>
       </c>
     </row>
     <row r="493" spans="1:17" ht="15">
       <c r="A493" t="s">
+        <v>2281</v>
+      </c>
+      <c r="B493" t="s">
+        <v>982</v>
+      </c>
+      <c r="C493" t="s">
+        <v>265</v>
+      </c>
+      <c r="D493" t="s">
+        <v>983</v>
+      </c>
+      <c r="E493" t="s">
+        <v>888</v>
+      </c>
+      <c r="F493" t="s">
+        <v>30</v>
+      </c>
+      <c r="G493">
+        <v>93458</v>
+      </c>
+      <c r="H493" t="s">
+        <v>379</v>
+      </c>
+      <c r="I493" t="s">
+        <v>380</v>
+      </c>
+      <c r="J493" t="s">
+        <v>30</v>
+      </c>
+      <c r="K493">
+        <v>91706</v>
+      </c>
+      <c r="L493" t="s">
+        <v>984</v>
+      </c>
+      <c r="O493" s="1">
+        <v>45371</v>
+      </c>
+      <c r="P493" t="s">
+        <v>2282</v>
+      </c>
+      <c r="Q493" t="s">
+        <v>2282</v>
+      </c>
+    </row>
+    <row r="494" spans="1:22" ht="15">
+      <c r="A494" t="s">
+        <v>2283</v>
+      </c>
+      <c r="B494" t="s">
+        <v>433</v>
+      </c>
+      <c r="C494" t="s">
+        <v>434</v>
+      </c>
+      <c r="D494" t="s">
+        <v>435</v>
+      </c>
+      <c r="E494" t="s">
+        <v>436</v>
+      </c>
+      <c r="F494" t="s">
+        <v>30</v>
+      </c>
+      <c r="G494" t="s">
+        <v>437</v>
+      </c>
+      <c r="H494" t="s">
+        <v>435</v>
+      </c>
+      <c r="I494" t="s">
+        <v>436</v>
+      </c>
+      <c r="J494" t="s">
+        <v>30</v>
+      </c>
+      <c r="K494" t="s">
+        <v>437</v>
+      </c>
+      <c r="L494" t="s">
+        <v>438</v>
+      </c>
+      <c r="O494" s="1">
+        <v>40935</v>
+      </c>
+      <c r="P494" t="s">
+        <v>2284</v>
+      </c>
+      <c r="Q494" t="s">
+        <v>2284</v>
+      </c>
+      <c r="R494" t="s">
+        <v>256</v>
+      </c>
+      <c r="S494" t="s">
+        <v>2285</v>
+      </c>
+      <c r="T494" t="s">
         <v>2286</v>
       </c>
-      <c r="B493" t="s">
-[...86 lines deleted...]
-        <v>2289</v>
+      <c r="U494" t="s">
+        <v>30</v>
+      </c>
+      <c r="V494">
+        <v>92545</v>
       </c>
     </row>
     <row r="495" spans="1:22" ht="15">
       <c r="A495" t="s">
+        <v>2287</v>
+      </c>
+      <c r="B495" t="s">
+        <v>433</v>
+      </c>
+      <c r="C495" t="s">
+        <v>434</v>
+      </c>
+      <c r="D495" t="s">
+        <v>435</v>
+      </c>
+      <c r="E495" t="s">
+        <v>436</v>
+      </c>
+      <c r="F495" t="s">
+        <v>30</v>
+      </c>
+      <c r="G495" t="s">
+        <v>437</v>
+      </c>
+      <c r="H495" t="s">
+        <v>435</v>
+      </c>
+      <c r="I495" t="s">
+        <v>436</v>
+      </c>
+      <c r="J495" t="s">
+        <v>30</v>
+      </c>
+      <c r="K495" t="s">
+        <v>437</v>
+      </c>
+      <c r="L495" t="s">
+        <v>438</v>
+      </c>
+      <c r="O495" s="1">
+        <v>41443</v>
+      </c>
+      <c r="P495" t="s">
+        <v>2288</v>
+      </c>
+      <c r="Q495" t="s">
+        <v>2289</v>
+      </c>
+      <c r="R495" t="s">
+        <v>74</v>
+      </c>
+      <c r="S495" t="s">
         <v>2290</v>
       </c>
-      <c r="B495" t="s">
-[...35 lines deleted...]
-      <c r="P495" t="s">
+      <c r="T495" t="s">
         <v>2291</v>
       </c>
-      <c r="Q495" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U495" t="s">
         <v>30</v>
       </c>
       <c r="V495">
-        <v>92545</v>
+        <v>90704</v>
       </c>
     </row>
     <row r="496" spans="1:22" ht="15">
       <c r="A496" t="s">
+        <v>2292</v>
+      </c>
+      <c r="B496" t="s">
+        <v>433</v>
+      </c>
+      <c r="C496" t="s">
+        <v>434</v>
+      </c>
+      <c r="D496" t="s">
+        <v>435</v>
+      </c>
+      <c r="E496" t="s">
+        <v>436</v>
+      </c>
+      <c r="F496" t="s">
+        <v>30</v>
+      </c>
+      <c r="G496" t="s">
+        <v>437</v>
+      </c>
+      <c r="H496" t="s">
+        <v>435</v>
+      </c>
+      <c r="I496" t="s">
+        <v>436</v>
+      </c>
+      <c r="J496" t="s">
+        <v>30</v>
+      </c>
+      <c r="K496" t="s">
+        <v>437</v>
+      </c>
+      <c r="L496" t="s">
+        <v>438</v>
+      </c>
+      <c r="O496" s="1">
+        <v>41715</v>
+      </c>
+      <c r="P496" t="s">
+        <v>1670</v>
+      </c>
+      <c r="Q496" t="s">
+        <v>1670</v>
+      </c>
+      <c r="R496" t="s">
+        <v>434</v>
+      </c>
+      <c r="S496" t="s">
+        <v>1671</v>
+      </c>
+      <c r="T496" t="s">
+        <v>1672</v>
+      </c>
+      <c r="U496" t="s">
+        <v>30</v>
+      </c>
+      <c r="V496">
+        <v>92663</v>
+      </c>
+    </row>
+    <row r="497" spans="1:17" ht="15">
+      <c r="A497" t="s">
+        <v>2293</v>
+      </c>
+      <c r="B497" t="s">
+        <v>433</v>
+      </c>
+      <c r="C497" t="s">
+        <v>434</v>
+      </c>
+      <c r="D497" t="s">
+        <v>435</v>
+      </c>
+      <c r="E497" t="s">
+        <v>436</v>
+      </c>
+      <c r="F497" t="s">
+        <v>30</v>
+      </c>
+      <c r="G497" t="s">
+        <v>437</v>
+      </c>
+      <c r="H497" t="s">
+        <v>435</v>
+      </c>
+      <c r="I497" t="s">
+        <v>436</v>
+      </c>
+      <c r="J497" t="s">
+        <v>30</v>
+      </c>
+      <c r="K497" t="s">
+        <v>437</v>
+      </c>
+      <c r="L497" t="s">
+        <v>438</v>
+      </c>
+      <c r="O497" s="1">
+        <v>41779</v>
+      </c>
+      <c r="P497" t="s">
         <v>2294</v>
       </c>
-      <c r="B496" t="s">
+      <c r="Q497" t="s">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="498" spans="1:22" ht="15">
+      <c r="A498" t="s">
+        <v>2295</v>
+      </c>
+      <c r="B498" t="s">
+        <v>433</v>
+      </c>
+      <c r="C498" t="s">
         <v>434</v>
       </c>
-      <c r="C496" t="s">
+      <c r="D498" t="s">
         <v>435</v>
       </c>
-      <c r="D496" t="s">
+      <c r="E498" t="s">
         <v>436</v>
       </c>
-      <c r="E496" t="s">
+      <c r="F498" t="s">
+        <v>30</v>
+      </c>
+      <c r="G498" t="s">
         <v>437</v>
       </c>
-      <c r="F496" t="s">
-[...2 lines deleted...]
-      <c r="G496" t="s">
+      <c r="H498" t="s">
+        <v>435</v>
+      </c>
+      <c r="I498" t="s">
+        <v>436</v>
+      </c>
+      <c r="J498" t="s">
+        <v>30</v>
+      </c>
+      <c r="K498" t="s">
+        <v>437</v>
+      </c>
+      <c r="L498" t="s">
         <v>438</v>
       </c>
-      <c r="H496" t="s">
+      <c r="O498" s="1">
+        <v>42332</v>
+      </c>
+      <c r="P498" t="s">
+        <v>2296</v>
+      </c>
+      <c r="Q498" t="s">
+        <v>2296</v>
+      </c>
+      <c r="R498" t="s">
+        <v>74</v>
+      </c>
+      <c r="S498" t="s">
+        <v>2297</v>
+      </c>
+      <c r="T498" t="s">
+        <v>2298</v>
+      </c>
+      <c r="U498" t="s">
+        <v>30</v>
+      </c>
+      <c r="V498">
+        <v>90701</v>
+      </c>
+    </row>
+    <row r="499" spans="1:17" ht="15">
+      <c r="A499" t="s">
+        <v>2299</v>
+      </c>
+      <c r="B499" t="s">
+        <v>433</v>
+      </c>
+      <c r="C499" t="s">
+        <v>434</v>
+      </c>
+      <c r="D499" t="s">
+        <v>435</v>
+      </c>
+      <c r="E499" t="s">
         <v>436</v>
       </c>
-      <c r="I496" t="s">
+      <c r="F499" t="s">
+        <v>30</v>
+      </c>
+      <c r="G499" t="s">
         <v>437</v>
       </c>
-      <c r="J496" t="s">
-[...2 lines deleted...]
-      <c r="K496" t="s">
+      <c r="H499" t="s">
+        <v>435</v>
+      </c>
+      <c r="I499" t="s">
+        <v>436</v>
+      </c>
+      <c r="J499" t="s">
+        <v>30</v>
+      </c>
+      <c r="K499" t="s">
+        <v>437</v>
+      </c>
+      <c r="L499" t="s">
         <v>438</v>
       </c>
-      <c r="L496" t="s">
-[...31 lines deleted...]
-      <c r="B497" t="s">
+      <c r="O499" s="1">
+        <v>42333</v>
+      </c>
+      <c r="P499" t="s">
+        <v>2300</v>
+      </c>
+      <c r="Q499" t="s">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="500" spans="1:23" ht="15">
+      <c r="A500" t="s">
+        <v>2301</v>
+      </c>
+      <c r="B500" t="s">
+        <v>433</v>
+      </c>
+      <c r="C500" t="s">
         <v>434</v>
       </c>
-      <c r="C497" t="s">
+      <c r="D500" t="s">
         <v>435</v>
       </c>
-      <c r="D497" t="s">
+      <c r="E500" t="s">
         <v>436</v>
       </c>
-      <c r="E497" t="s">
+      <c r="F500" t="s">
+        <v>30</v>
+      </c>
+      <c r="G500" t="s">
         <v>437</v>
       </c>
-      <c r="F497" t="s">
-[...2 lines deleted...]
-      <c r="G497" t="s">
+      <c r="H500" t="s">
+        <v>435</v>
+      </c>
+      <c r="I500" t="s">
+        <v>436</v>
+      </c>
+      <c r="J500" t="s">
+        <v>30</v>
+      </c>
+      <c r="K500" t="s">
+        <v>437</v>
+      </c>
+      <c r="L500" t="s">
         <v>438</v>
       </c>
-      <c r="H497" t="s">
+      <c r="O500" s="1">
+        <v>42620</v>
+      </c>
+      <c r="P500" t="s">
+        <v>2302</v>
+      </c>
+      <c r="Q500" t="s">
+        <v>2302</v>
+      </c>
+      <c r="R500" t="s">
+        <v>256</v>
+      </c>
+      <c r="S500" t="s">
+        <v>2303</v>
+      </c>
+      <c r="T500" t="s">
+        <v>2304</v>
+      </c>
+      <c r="U500" t="s">
+        <v>30</v>
+      </c>
+      <c r="V500">
+        <v>92225</v>
+      </c>
+      <c r="W500" t="s">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="501" spans="1:22" ht="15">
+      <c r="A501" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B501" t="s">
+        <v>433</v>
+      </c>
+      <c r="C501" t="s">
+        <v>434</v>
+      </c>
+      <c r="D501" t="s">
+        <v>435</v>
+      </c>
+      <c r="E501" t="s">
         <v>436</v>
       </c>
-      <c r="I497" t="s">
+      <c r="F501" t="s">
+        <v>30</v>
+      </c>
+      <c r="G501" t="s">
         <v>437</v>
       </c>
-      <c r="J497" t="s">
-[...2 lines deleted...]
-      <c r="K497" t="s">
+      <c r="H501" t="s">
+        <v>435</v>
+      </c>
+      <c r="I501" t="s">
+        <v>436</v>
+      </c>
+      <c r="J501" t="s">
+        <v>30</v>
+      </c>
+      <c r="K501" t="s">
+        <v>437</v>
+      </c>
+      <c r="L501" t="s">
         <v>438</v>
       </c>
-      <c r="L497" t="s">
-[...11 lines deleted...]
-      <c r="R497" t="s">
+      <c r="O501" s="1">
+        <v>42856</v>
+      </c>
+      <c r="P501" t="s">
+        <v>2307</v>
+      </c>
+      <c r="Q501" t="s">
+        <v>2307</v>
+      </c>
+      <c r="R501" t="s">
+        <v>106</v>
+      </c>
+      <c r="S501" t="s">
+        <v>2308</v>
+      </c>
+      <c r="T501" t="s">
+        <v>2309</v>
+      </c>
+      <c r="U501" t="s">
+        <v>30</v>
+      </c>
+      <c r="V501">
+        <v>92354</v>
+      </c>
+    </row>
+    <row r="502" spans="1:23" ht="15">
+      <c r="A502" t="s">
+        <v>2310</v>
+      </c>
+      <c r="B502" t="s">
+        <v>433</v>
+      </c>
+      <c r="C502" t="s">
+        <v>434</v>
+      </c>
+      <c r="D502" t="s">
         <v>435</v>
       </c>
-      <c r="S497" t="s">
-[...19 lines deleted...]
-      <c r="C498" t="s">
+      <c r="E502" t="s">
+        <v>436</v>
+      </c>
+      <c r="F502" t="s">
+        <v>30</v>
+      </c>
+      <c r="G502" t="s">
+        <v>437</v>
+      </c>
+      <c r="H502" t="s">
         <v>435</v>
       </c>
-      <c r="D498" t="s">
+      <c r="I502" t="s">
         <v>436</v>
       </c>
-      <c r="E498" t="s">
+      <c r="J502" t="s">
+        <v>30</v>
+      </c>
+      <c r="K502" t="s">
         <v>437</v>
       </c>
-      <c r="F498" t="s">
-[...2 lines deleted...]
-      <c r="G498" t="s">
+      <c r="L502" t="s">
         <v>438</v>
-      </c>
-[...234 lines deleted...]
-        <v>439</v>
       </c>
       <c r="O502" s="1">
         <v>42856</v>
       </c>
       <c r="P502" t="s">
-        <v>2314</v>
+        <v>2311</v>
       </c>
       <c r="Q502" t="s">
-        <v>2314</v>
+        <v>2311</v>
       </c>
       <c r="R502" t="s">
         <v>106</v>
       </c>
       <c r="S502" t="s">
+        <v>2312</v>
+      </c>
+      <c r="T502" t="s">
+        <v>2313</v>
+      </c>
+      <c r="U502" t="s">
+        <v>30</v>
+      </c>
+      <c r="V502">
+        <v>92324</v>
+      </c>
+      <c r="W502" t="s">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="503" spans="1:17" ht="15">
+      <c r="A503" t="s">
         <v>2315</v>
       </c>
-      <c r="T502" t="s">
+      <c r="B503" t="s">
+        <v>433</v>
+      </c>
+      <c r="C503" t="s">
+        <v>434</v>
+      </c>
+      <c r="D503" t="s">
+        <v>435</v>
+      </c>
+      <c r="E503" t="s">
+        <v>436</v>
+      </c>
+      <c r="F503" t="s">
+        <v>30</v>
+      </c>
+      <c r="G503" t="s">
+        <v>437</v>
+      </c>
+      <c r="H503" t="s">
+        <v>435</v>
+      </c>
+      <c r="I503" t="s">
+        <v>436</v>
+      </c>
+      <c r="J503" t="s">
+        <v>30</v>
+      </c>
+      <c r="K503" t="s">
+        <v>437</v>
+      </c>
+      <c r="L503" t="s">
+        <v>438</v>
+      </c>
+      <c r="O503" s="1">
+        <v>43766</v>
+      </c>
+      <c r="P503" t="s">
         <v>2316</v>
       </c>
-      <c r="U502" t="s">
-[...48 lines deleted...]
-      </c>
       <c r="Q503" t="s">
-        <v>2318</v>
-[...17 lines deleted...]
-        <v>2321</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="504" spans="1:17" ht="15">
       <c r="A504" t="s">
-        <v>2322</v>
+        <v>2317</v>
       </c>
       <c r="B504" t="s">
+        <v>433</v>
+      </c>
+      <c r="C504" t="s">
         <v>434</v>
       </c>
-      <c r="C504" t="s">
+      <c r="D504" t="s">
         <v>435</v>
       </c>
-      <c r="D504" t="s">
+      <c r="E504" t="s">
         <v>436</v>
       </c>
-      <c r="E504" t="s">
+      <c r="F504" t="s">
+        <v>30</v>
+      </c>
+      <c r="G504" t="s">
         <v>437</v>
       </c>
-      <c r="F504" t="s">
-[...2 lines deleted...]
-      <c r="G504" t="s">
+      <c r="H504" t="s">
+        <v>435</v>
+      </c>
+      <c r="I504" t="s">
+        <v>436</v>
+      </c>
+      <c r="J504" t="s">
+        <v>30</v>
+      </c>
+      <c r="K504" t="s">
+        <v>437</v>
+      </c>
+      <c r="L504" t="s">
         <v>438</v>
       </c>
-      <c r="H504" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O504" s="1">
-        <v>43766</v>
+        <v>44298</v>
       </c>
       <c r="P504" t="s">
-        <v>2323</v>
+        <v>430</v>
       </c>
       <c r="Q504" t="s">
-        <v>2323</v>
+        <v>430</v>
       </c>
     </row>
     <row r="505" spans="1:17" ht="15">
       <c r="A505" t="s">
-        <v>2324</v>
+        <v>2318</v>
       </c>
       <c r="B505" t="s">
+        <v>433</v>
+      </c>
+      <c r="C505" t="s">
         <v>434</v>
       </c>
-      <c r="C505" t="s">
+      <c r="D505" t="s">
         <v>435</v>
       </c>
-      <c r="D505" t="s">
+      <c r="E505" t="s">
         <v>436</v>
       </c>
-      <c r="E505" t="s">
+      <c r="F505" t="s">
+        <v>30</v>
+      </c>
+      <c r="G505" t="s">
         <v>437</v>
       </c>
-      <c r="F505" t="s">
-[...2 lines deleted...]
-      <c r="G505" t="s">
+      <c r="H505" t="s">
+        <v>435</v>
+      </c>
+      <c r="I505" t="s">
+        <v>436</v>
+      </c>
+      <c r="J505" t="s">
+        <v>30</v>
+      </c>
+      <c r="K505" t="s">
+        <v>437</v>
+      </c>
+      <c r="L505" t="s">
         <v>438</v>
       </c>
-      <c r="H505" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O505" s="1">
-        <v>44298</v>
+        <v>44312</v>
       </c>
       <c r="P505" t="s">
-        <v>431</v>
+        <v>2319</v>
       </c>
       <c r="Q505" t="s">
-        <v>431</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="506" spans="1:17" ht="15">
       <c r="A506" t="s">
-        <v>2325</v>
+        <v>2320</v>
       </c>
       <c r="B506" t="s">
+        <v>433</v>
+      </c>
+      <c r="C506" t="s">
         <v>434</v>
       </c>
-      <c r="C506" t="s">
+      <c r="D506" t="s">
         <v>435</v>
       </c>
-      <c r="D506" t="s">
+      <c r="E506" t="s">
         <v>436</v>
       </c>
-      <c r="E506" t="s">
+      <c r="F506" t="s">
+        <v>30</v>
+      </c>
+      <c r="G506" t="s">
         <v>437</v>
       </c>
-      <c r="F506" t="s">
-[...2 lines deleted...]
-      <c r="G506" t="s">
+      <c r="H506" t="s">
+        <v>435</v>
+      </c>
+      <c r="I506" t="s">
+        <v>436</v>
+      </c>
+      <c r="J506" t="s">
+        <v>30</v>
+      </c>
+      <c r="K506" t="s">
+        <v>437</v>
+      </c>
+      <c r="L506" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>439</v>
       </c>
       <c r="O506" s="1">
         <v>44312</v>
       </c>
       <c r="P506" t="s">
-        <v>2326</v>
+        <v>2321</v>
       </c>
       <c r="Q506" t="s">
-        <v>2326</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="507" spans="1:17" ht="15">
       <c r="A507" t="s">
-        <v>2327</v>
+        <v>2322</v>
       </c>
       <c r="B507" t="s">
+        <v>433</v>
+      </c>
+      <c r="C507" t="s">
         <v>434</v>
       </c>
-      <c r="C507" t="s">
+      <c r="D507" t="s">
         <v>435</v>
       </c>
-      <c r="D507" t="s">
+      <c r="E507" t="s">
         <v>436</v>
       </c>
-      <c r="E507" t="s">
+      <c r="F507" t="s">
+        <v>30</v>
+      </c>
+      <c r="G507" t="s">
         <v>437</v>
       </c>
-      <c r="F507" t="s">
-[...2 lines deleted...]
-      <c r="G507" t="s">
+      <c r="H507" t="s">
+        <v>435</v>
+      </c>
+      <c r="I507" t="s">
+        <v>436</v>
+      </c>
+      <c r="J507" t="s">
+        <v>30</v>
+      </c>
+      <c r="K507" t="s">
+        <v>437</v>
+      </c>
+      <c r="L507" t="s">
         <v>438</v>
       </c>
-      <c r="H507" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O507" s="1">
-        <v>44312</v>
+        <v>44403</v>
       </c>
       <c r="P507" t="s">
-        <v>2328</v>
+        <v>2323</v>
       </c>
       <c r="Q507" t="s">
-        <v>2328</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="508" spans="1:17" ht="15">
       <c r="A508" t="s">
-        <v>2329</v>
+        <v>2324</v>
       </c>
       <c r="B508" t="s">
+        <v>433</v>
+      </c>
+      <c r="C508" t="s">
         <v>434</v>
       </c>
-      <c r="C508" t="s">
+      <c r="D508" t="s">
         <v>435</v>
       </c>
-      <c r="D508" t="s">
+      <c r="E508" t="s">
         <v>436</v>
       </c>
-      <c r="E508" t="s">
+      <c r="F508" t="s">
+        <v>30</v>
+      </c>
+      <c r="G508" t="s">
         <v>437</v>
       </c>
-      <c r="F508" t="s">
-[...2 lines deleted...]
-      <c r="G508" t="s">
+      <c r="H508" t="s">
+        <v>435</v>
+      </c>
+      <c r="I508" t="s">
+        <v>436</v>
+      </c>
+      <c r="J508" t="s">
+        <v>30</v>
+      </c>
+      <c r="K508" t="s">
+        <v>437</v>
+      </c>
+      <c r="L508" t="s">
         <v>438</v>
       </c>
-      <c r="H508" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O508" s="1">
-        <v>44403</v>
+        <v>44543</v>
       </c>
       <c r="P508" t="s">
-        <v>2330</v>
+        <v>2325</v>
       </c>
       <c r="Q508" t="s">
-        <v>2330</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="509" spans="1:17" ht="15">
       <c r="A509" t="s">
-        <v>2331</v>
+        <v>2326</v>
       </c>
       <c r="B509" t="s">
+        <v>433</v>
+      </c>
+      <c r="C509" t="s">
         <v>434</v>
       </c>
-      <c r="C509" t="s">
+      <c r="D509" t="s">
         <v>435</v>
       </c>
-      <c r="D509" t="s">
+      <c r="E509" t="s">
         <v>436</v>
       </c>
-      <c r="E509" t="s">
+      <c r="F509" t="s">
+        <v>30</v>
+      </c>
+      <c r="G509" t="s">
         <v>437</v>
       </c>
-      <c r="F509" t="s">
-[...2 lines deleted...]
-      <c r="G509" t="s">
+      <c r="H509" t="s">
+        <v>435</v>
+      </c>
+      <c r="I509" t="s">
+        <v>436</v>
+      </c>
+      <c r="J509" t="s">
+        <v>30</v>
+      </c>
+      <c r="K509" t="s">
+        <v>437</v>
+      </c>
+      <c r="L509" t="s">
         <v>438</v>
       </c>
-      <c r="H509" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O509" s="1">
-        <v>44543</v>
+        <v>44566</v>
       </c>
       <c r="P509" t="s">
-        <v>2332</v>
+        <v>2327</v>
       </c>
       <c r="Q509" t="s">
-        <v>2101</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="510" spans="1:17" ht="15">
       <c r="A510" t="s">
-        <v>2333</v>
+        <v>2328</v>
       </c>
       <c r="B510" t="s">
+        <v>433</v>
+      </c>
+      <c r="C510" t="s">
         <v>434</v>
       </c>
-      <c r="C510" t="s">
+      <c r="D510" t="s">
         <v>435</v>
       </c>
-      <c r="D510" t="s">
+      <c r="E510" t="s">
         <v>436</v>
       </c>
-      <c r="E510" t="s">
+      <c r="F510" t="s">
+        <v>30</v>
+      </c>
+      <c r="G510" t="s">
         <v>437</v>
       </c>
-      <c r="F510" t="s">
-[...2 lines deleted...]
-      <c r="G510" t="s">
+      <c r="H510" t="s">
+        <v>435</v>
+      </c>
+      <c r="I510" t="s">
+        <v>436</v>
+      </c>
+      <c r="J510" t="s">
+        <v>30</v>
+      </c>
+      <c r="K510" t="s">
+        <v>437</v>
+      </c>
+      <c r="L510" t="s">
         <v>438</v>
       </c>
-      <c r="H510" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O510" s="1">
-        <v>44566</v>
+        <v>44657</v>
       </c>
       <c r="P510" t="s">
-        <v>2334</v>
+        <v>2329</v>
       </c>
       <c r="Q510" t="s">
-        <v>2101</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="511" spans="1:17" ht="15">
       <c r="A511" t="s">
-        <v>2335</v>
+        <v>2330</v>
       </c>
       <c r="B511" t="s">
+        <v>433</v>
+      </c>
+      <c r="C511" t="s">
         <v>434</v>
       </c>
-      <c r="C511" t="s">
+      <c r="D511" t="s">
         <v>435</v>
       </c>
-      <c r="D511" t="s">
+      <c r="E511" t="s">
         <v>436</v>
       </c>
-      <c r="E511" t="s">
+      <c r="F511" t="s">
+        <v>30</v>
+      </c>
+      <c r="G511" t="s">
         <v>437</v>
       </c>
-      <c r="F511" t="s">
-[...2 lines deleted...]
-      <c r="G511" t="s">
+      <c r="H511" t="s">
+        <v>435</v>
+      </c>
+      <c r="I511" t="s">
+        <v>436</v>
+      </c>
+      <c r="J511" t="s">
+        <v>30</v>
+      </c>
+      <c r="K511" t="s">
+        <v>437</v>
+      </c>
+      <c r="L511" t="s">
         <v>438</v>
       </c>
-      <c r="H511" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O511" s="1">
-        <v>44657</v>
+        <v>45484</v>
       </c>
       <c r="P511" t="s">
-        <v>2336</v>
+        <v>2331</v>
       </c>
       <c r="Q511" t="s">
-        <v>2336</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="512" spans="1:17" ht="15">
       <c r="A512" t="s">
+        <v>2332</v>
+      </c>
+      <c r="B512" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C512" t="s">
+        <v>225</v>
+      </c>
+      <c r="D512" t="s">
+        <v>2334</v>
+      </c>
+      <c r="E512" t="s">
+        <v>2335</v>
+      </c>
+      <c r="F512" t="s">
+        <v>30</v>
+      </c>
+      <c r="G512" t="s">
+        <v>2336</v>
+      </c>
+      <c r="H512" t="s">
+        <v>2334</v>
+      </c>
+      <c r="I512" t="s">
+        <v>2335</v>
+      </c>
+      <c r="J512" t="s">
+        <v>30</v>
+      </c>
+      <c r="K512" t="s">
+        <v>2336</v>
+      </c>
+      <c r="L512" t="s">
         <v>2337</v>
       </c>
-      <c r="B512" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O512" s="1">
-        <v>45484</v>
+        <v>46030</v>
       </c>
       <c r="P512" t="s">
-        <v>1033</v>
+        <v>2333</v>
       </c>
       <c r="Q512" t="s">
-        <v>1033</v>
-[...2 lines deleted...]
-    <row r="513" spans="1:17" ht="15">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="513" spans="1:22" ht="15">
       <c r="A513" t="s">
         <v>2338</v>
       </c>
       <c r="B513" t="s">
-        <v>2339</v>
+        <v>1589</v>
       </c>
       <c r="C513" t="s">
-        <v>225</v>
+        <v>74</v>
       </c>
       <c r="D513" t="s">
-        <v>2340</v>
+        <v>1590</v>
       </c>
       <c r="E513" t="s">
-        <v>2341</v>
+        <v>1591</v>
       </c>
       <c r="F513" t="s">
         <v>30</v>
       </c>
-      <c r="G513" t="s">
-        <v>2342</v>
+      <c r="G513">
+        <v>90670</v>
       </c>
       <c r="H513" t="s">
-        <v>2340</v>
+        <v>1592</v>
       </c>
       <c r="I513" t="s">
-        <v>2341</v>
+        <v>1593</v>
       </c>
       <c r="J513" t="s">
         <v>30</v>
       </c>
-      <c r="K513" t="s">
-        <v>2342</v>
+      <c r="K513">
+        <v>90605</v>
       </c>
       <c r="L513" t="s">
-        <v>2343</v>
+        <v>1594</v>
       </c>
       <c r="O513" s="1">
-        <v>46030</v>
+        <v>41807</v>
       </c>
       <c r="P513" t="s">
         <v>2339</v>
       </c>
       <c r="Q513" t="s">
-        <v>2339</v>
+        <v>482</v>
+      </c>
+      <c r="R513" t="s">
+        <v>74</v>
+      </c>
+      <c r="S513" t="s">
+        <v>980</v>
+      </c>
+      <c r="T513" t="s">
+        <v>484</v>
+      </c>
+      <c r="U513" t="s">
+        <v>30</v>
+      </c>
+      <c r="V513">
+        <v>91803</v>
       </c>
     </row>
     <row r="514" spans="1:22" ht="15">
       <c r="A514" t="s">
-        <v>2344</v>
+        <v>2340</v>
       </c>
       <c r="B514" t="s">
-        <v>1598</v>
+        <v>1589</v>
       </c>
       <c r="C514" t="s">
         <v>74</v>
       </c>
       <c r="D514" t="s">
-        <v>1599</v>
+        <v>1590</v>
       </c>
       <c r="E514" t="s">
-        <v>1600</v>
+        <v>1591</v>
       </c>
       <c r="F514" t="s">
         <v>30</v>
       </c>
       <c r="G514">
         <v>90670</v>
       </c>
       <c r="H514" t="s">
-        <v>1601</v>
+        <v>1592</v>
       </c>
       <c r="I514" t="s">
-        <v>1602</v>
+        <v>1593</v>
       </c>
       <c r="J514" t="s">
         <v>30</v>
       </c>
       <c r="K514">
         <v>90605</v>
       </c>
       <c r="L514" t="s">
-        <v>1603</v>
+        <v>1594</v>
       </c>
       <c r="O514" s="1">
-        <v>41807</v>
+        <v>42088</v>
       </c>
       <c r="P514" t="s">
-        <v>2345</v>
+        <v>2341</v>
       </c>
       <c r="Q514" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="R514" t="s">
         <v>74</v>
       </c>
       <c r="S514" t="s">
-        <v>984</v>
+        <v>980</v>
       </c>
       <c r="T514" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="U514" t="s">
         <v>30</v>
       </c>
       <c r="V514">
         <v>91803</v>
       </c>
     </row>
     <row r="515" spans="1:22" ht="15">
       <c r="A515" t="s">
-        <v>2346</v>
+        <v>2342</v>
       </c>
       <c r="B515" t="s">
-        <v>1598</v>
+        <v>1589</v>
       </c>
       <c r="C515" t="s">
         <v>74</v>
       </c>
       <c r="D515" t="s">
-        <v>1599</v>
+        <v>1590</v>
       </c>
       <c r="E515" t="s">
-        <v>1600</v>
+        <v>1591</v>
       </c>
       <c r="F515" t="s">
         <v>30</v>
       </c>
       <c r="G515">
         <v>90670</v>
       </c>
       <c r="H515" t="s">
-        <v>1601</v>
+        <v>1592</v>
       </c>
       <c r="I515" t="s">
-        <v>1602</v>
+        <v>1593</v>
       </c>
       <c r="J515" t="s">
         <v>30</v>
       </c>
       <c r="K515">
         <v>90605</v>
       </c>
       <c r="L515" t="s">
-        <v>1603</v>
+        <v>1594</v>
       </c>
       <c r="O515" s="1">
-        <v>42088</v>
+        <v>42454</v>
       </c>
       <c r="P515" t="s">
-        <v>2347</v>
+        <v>2343</v>
       </c>
       <c r="Q515" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="R515" t="s">
         <v>74</v>
       </c>
       <c r="S515" t="s">
-        <v>984</v>
+        <v>980</v>
       </c>
       <c r="T515" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="U515" t="s">
         <v>30</v>
       </c>
       <c r="V515">
         <v>91803</v>
       </c>
     </row>
     <row r="516" spans="1:22" ht="15">
       <c r="A516" t="s">
-        <v>2348</v>
+        <v>2344</v>
       </c>
       <c r="B516" t="s">
-        <v>1598</v>
+        <v>1589</v>
       </c>
       <c r="C516" t="s">
         <v>74</v>
       </c>
       <c r="D516" t="s">
-        <v>1599</v>
+        <v>1590</v>
       </c>
       <c r="E516" t="s">
-        <v>1600</v>
+        <v>1591</v>
       </c>
       <c r="F516" t="s">
         <v>30</v>
       </c>
       <c r="G516">
         <v>90670</v>
       </c>
       <c r="H516" t="s">
-        <v>1601</v>
+        <v>1592</v>
       </c>
       <c r="I516" t="s">
-        <v>1602</v>
+        <v>1593</v>
       </c>
       <c r="J516" t="s">
         <v>30</v>
       </c>
       <c r="K516">
         <v>90605</v>
       </c>
       <c r="L516" t="s">
-        <v>1603</v>
+        <v>1594</v>
       </c>
       <c r="O516" s="1">
-        <v>42454</v>
+        <v>43885</v>
       </c>
       <c r="P516" t="s">
-        <v>2349</v>
+        <v>482</v>
       </c>
       <c r="Q516" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="R516" t="s">
         <v>74</v>
       </c>
       <c r="S516" t="s">
-        <v>984</v>
+        <v>980</v>
       </c>
       <c r="T516" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="U516" t="s">
         <v>30</v>
       </c>
       <c r="V516">
         <v>91803</v>
       </c>
     </row>
-    <row r="517" spans="1:22" ht="15">
+    <row r="517" spans="1:17" ht="15">
       <c r="A517" t="s">
-        <v>2350</v>
+        <v>2345</v>
       </c>
       <c r="B517" t="s">
-        <v>1598</v>
+        <v>1589</v>
       </c>
       <c r="C517" t="s">
         <v>74</v>
       </c>
       <c r="D517" t="s">
-        <v>1599</v>
+        <v>1590</v>
       </c>
       <c r="E517" t="s">
-        <v>1600</v>
+        <v>1591</v>
       </c>
       <c r="F517" t="s">
         <v>30</v>
       </c>
       <c r="G517">
         <v>90670</v>
       </c>
       <c r="H517" t="s">
-        <v>1601</v>
+        <v>1592</v>
       </c>
       <c r="I517" t="s">
-        <v>1602</v>
+        <v>1593</v>
       </c>
       <c r="J517" t="s">
         <v>30</v>
       </c>
       <c r="K517">
         <v>90605</v>
       </c>
       <c r="L517" t="s">
-        <v>1603</v>
+        <v>1594</v>
       </c>
       <c r="O517" s="1">
-        <v>43885</v>
+        <v>44943</v>
       </c>
       <c r="P517" t="s">
-        <v>483</v>
+        <v>1223</v>
       </c>
       <c r="Q517" t="s">
-        <v>483</v>
-[...14 lines deleted...]
-        <v>91803</v>
+        <v>335</v>
       </c>
     </row>
     <row r="518" spans="1:17" ht="15">
       <c r="A518" t="s">
-        <v>2351</v>
+        <v>2346</v>
       </c>
       <c r="B518" t="s">
-        <v>1598</v>
+        <v>1589</v>
       </c>
       <c r="C518" t="s">
         <v>74</v>
       </c>
       <c r="D518" t="s">
-        <v>1599</v>
+        <v>1590</v>
       </c>
       <c r="E518" t="s">
-        <v>1600</v>
+        <v>1591</v>
       </c>
       <c r="F518" t="s">
         <v>30</v>
       </c>
       <c r="G518">
         <v>90670</v>
       </c>
       <c r="H518" t="s">
-        <v>1601</v>
+        <v>1592</v>
       </c>
       <c r="I518" t="s">
-        <v>1602</v>
+        <v>1593</v>
       </c>
       <c r="J518" t="s">
         <v>30</v>
       </c>
       <c r="K518">
         <v>90605</v>
       </c>
       <c r="L518" t="s">
-        <v>1603</v>
+        <v>1594</v>
       </c>
       <c r="O518" s="1">
         <v>44943</v>
       </c>
       <c r="P518" t="s">
-        <v>1232</v>
+        <v>2347</v>
       </c>
       <c r="Q518" t="s">
-        <v>336</v>
+        <v>482</v>
       </c>
     </row>
     <row r="519" spans="1:17" ht="15">
       <c r="A519" t="s">
-        <v>2352</v>
+        <v>2348</v>
       </c>
       <c r="B519" t="s">
-        <v>1598</v>
+        <v>1589</v>
       </c>
       <c r="C519" t="s">
         <v>74</v>
       </c>
       <c r="D519" t="s">
-        <v>1599</v>
+        <v>1590</v>
       </c>
       <c r="E519" t="s">
-        <v>1600</v>
+        <v>1591</v>
       </c>
       <c r="F519" t="s">
         <v>30</v>
       </c>
       <c r="G519">
         <v>90670</v>
       </c>
       <c r="H519" t="s">
-        <v>1601</v>
+        <v>1592</v>
       </c>
       <c r="I519" t="s">
-        <v>1602</v>
+        <v>1593</v>
       </c>
       <c r="J519" t="s">
         <v>30</v>
       </c>
       <c r="K519">
         <v>90605</v>
       </c>
       <c r="L519" t="s">
-        <v>1603</v>
+        <v>1594</v>
       </c>
       <c r="O519" s="1">
-        <v>44943</v>
+        <v>44958</v>
       </c>
       <c r="P519" t="s">
-        <v>2353</v>
+        <v>2349</v>
       </c>
       <c r="Q519" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
     </row>
     <row r="520" spans="1:17" ht="15">
       <c r="A520" t="s">
-        <v>2354</v>
+        <v>2350</v>
       </c>
       <c r="B520" t="s">
-        <v>1598</v>
+        <v>1589</v>
       </c>
       <c r="C520" t="s">
         <v>74</v>
       </c>
       <c r="D520" t="s">
-        <v>1599</v>
+        <v>1590</v>
       </c>
       <c r="E520" t="s">
-        <v>1600</v>
+        <v>1591</v>
       </c>
       <c r="F520" t="s">
         <v>30</v>
       </c>
       <c r="G520">
         <v>90670</v>
       </c>
       <c r="H520" t="s">
-        <v>1601</v>
+        <v>1592</v>
       </c>
       <c r="I520" t="s">
-        <v>1602</v>
+        <v>1593</v>
       </c>
       <c r="J520" t="s">
         <v>30</v>
       </c>
       <c r="K520">
         <v>90605</v>
       </c>
       <c r="L520" t="s">
-        <v>1603</v>
+        <v>1594</v>
       </c>
       <c r="O520" s="1">
-        <v>44958</v>
+        <v>44980</v>
       </c>
       <c r="P520" t="s">
-        <v>2355</v>
+        <v>2351</v>
       </c>
       <c r="Q520" t="s">
-        <v>483</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="521" spans="1:17" ht="15">
       <c r="A521" t="s">
-        <v>2356</v>
+        <v>2352</v>
       </c>
       <c r="B521" t="s">
-        <v>1598</v>
+        <v>1589</v>
       </c>
       <c r="C521" t="s">
         <v>74</v>
       </c>
       <c r="D521" t="s">
-        <v>1599</v>
+        <v>1590</v>
       </c>
       <c r="E521" t="s">
-        <v>1600</v>
+        <v>1591</v>
       </c>
       <c r="F521" t="s">
         <v>30</v>
       </c>
       <c r="G521">
         <v>90670</v>
       </c>
       <c r="H521" t="s">
-        <v>1601</v>
+        <v>1592</v>
       </c>
       <c r="I521" t="s">
-        <v>1602</v>
+        <v>1593</v>
       </c>
       <c r="J521" t="s">
         <v>30</v>
       </c>
       <c r="K521">
         <v>90605</v>
       </c>
       <c r="L521" t="s">
-        <v>1603</v>
+        <v>1594</v>
       </c>
       <c r="O521" s="1">
-        <v>44980</v>
+        <v>45117</v>
       </c>
       <c r="P521" t="s">
-        <v>2357</v>
+        <v>2353</v>
       </c>
       <c r="Q521" t="s">
-        <v>2357</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="522" spans="1:17" ht="15">
       <c r="A522" t="s">
-        <v>2358</v>
+        <v>2354</v>
       </c>
       <c r="B522" t="s">
-        <v>1598</v>
+        <v>1589</v>
       </c>
       <c r="C522" t="s">
         <v>74</v>
       </c>
       <c r="D522" t="s">
-        <v>1599</v>
+        <v>1590</v>
       </c>
       <c r="E522" t="s">
-        <v>1600</v>
+        <v>1591</v>
       </c>
       <c r="F522" t="s">
         <v>30</v>
       </c>
       <c r="G522">
         <v>90670</v>
       </c>
       <c r="H522" t="s">
-        <v>1601</v>
+        <v>1592</v>
       </c>
       <c r="I522" t="s">
-        <v>1602</v>
+        <v>1593</v>
       </c>
       <c r="J522" t="s">
         <v>30</v>
       </c>
       <c r="K522">
         <v>90605</v>
       </c>
       <c r="L522" t="s">
-        <v>1603</v>
+        <v>1594</v>
       </c>
       <c r="O522" s="1">
         <v>45117</v>
       </c>
       <c r="P522" t="s">
-        <v>2359</v>
+        <v>2355</v>
       </c>
       <c r="Q522" t="s">
-        <v>2359</v>
-[...2 lines deleted...]
-    <row r="523" spans="1:17" ht="15">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="523" spans="1:22" ht="15">
       <c r="A523" t="s">
-        <v>2360</v>
+        <v>2356</v>
       </c>
       <c r="B523" t="s">
-        <v>1598</v>
+        <v>655</v>
       </c>
       <c r="C523" t="s">
         <v>74</v>
       </c>
       <c r="D523" t="s">
-        <v>1599</v>
+        <v>656</v>
       </c>
       <c r="E523" t="s">
-        <v>1600</v>
+        <v>623</v>
       </c>
       <c r="F523" t="s">
         <v>30</v>
       </c>
       <c r="G523">
-        <v>90670</v>
+        <v>91748</v>
       </c>
       <c r="H523" t="s">
-        <v>1601</v>
+        <v>656</v>
       </c>
       <c r="I523" t="s">
-        <v>1602</v>
+        <v>623</v>
       </c>
       <c r="J523" t="s">
         <v>30</v>
       </c>
       <c r="K523">
-        <v>90605</v>
+        <v>91748</v>
       </c>
       <c r="L523" t="s">
-        <v>1603</v>
+        <v>657</v>
       </c>
       <c r="O523" s="1">
-        <v>45117</v>
+        <v>42360</v>
       </c>
       <c r="P523" t="s">
-        <v>2361</v>
+        <v>2357</v>
       </c>
       <c r="Q523" t="s">
-        <v>2361</v>
-[...2 lines deleted...]
-    <row r="524" spans="1:22" ht="15">
+        <v>2357</v>
+      </c>
+      <c r="R523" t="s">
+        <v>434</v>
+      </c>
+      <c r="S523" t="s">
+        <v>2358</v>
+      </c>
+      <c r="T523" t="s">
+        <v>2359</v>
+      </c>
+      <c r="U523" t="s">
+        <v>30</v>
+      </c>
+      <c r="V523">
+        <v>90630</v>
+      </c>
+    </row>
+    <row r="524" spans="1:17" ht="15">
       <c r="A524" t="s">
-        <v>2362</v>
+        <v>2360</v>
       </c>
       <c r="B524" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="C524" t="s">
         <v>74</v>
       </c>
       <c r="D524" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="E524" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F524" t="s">
         <v>30</v>
       </c>
       <c r="G524">
         <v>91748</v>
       </c>
       <c r="H524" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="I524" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="J524" t="s">
         <v>30</v>
       </c>
       <c r="K524">
         <v>91748</v>
       </c>
       <c r="L524" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="O524" s="1">
-        <v>42360</v>
+        <v>45320</v>
       </c>
       <c r="P524" t="s">
-        <v>2363</v>
+        <v>2361</v>
       </c>
       <c r="Q524" t="s">
-        <v>2363</v>
-[...14 lines deleted...]
-        <v>90630</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="525" spans="1:17" ht="15">
       <c r="A525" t="s">
-        <v>2366</v>
+        <v>2362</v>
       </c>
       <c r="B525" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="C525" t="s">
         <v>74</v>
       </c>
       <c r="D525" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="E525" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F525" t="s">
         <v>30</v>
       </c>
       <c r="G525">
         <v>91748</v>
       </c>
       <c r="H525" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="I525" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="J525" t="s">
         <v>30</v>
       </c>
       <c r="K525">
         <v>91748</v>
       </c>
       <c r="L525" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="O525" s="1">
-        <v>45320</v>
+        <v>45644</v>
       </c>
       <c r="P525" t="s">
-        <v>2367</v>
+        <v>2363</v>
       </c>
       <c r="Q525" t="s">
-        <v>2367</v>
+        <v>482</v>
       </c>
     </row>
     <row r="526" spans="1:17" ht="15">
       <c r="A526" t="s">
-        <v>2368</v>
+        <v>2364</v>
       </c>
       <c r="B526" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="C526" t="s">
         <v>74</v>
       </c>
       <c r="D526" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="E526" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F526" t="s">
         <v>30</v>
       </c>
       <c r="G526">
         <v>91748</v>
       </c>
       <c r="H526" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="I526" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="J526" t="s">
         <v>30</v>
       </c>
       <c r="K526">
         <v>91748</v>
       </c>
       <c r="L526" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="O526" s="1">
-        <v>45644</v>
+        <v>45975</v>
       </c>
       <c r="P526" t="s">
+        <v>1245</v>
+      </c>
+      <c r="Q526" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="527" spans="1:22" ht="15">
+      <c r="A527" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B527" t="s">
+        <v>739</v>
+      </c>
+      <c r="C527" t="s">
+        <v>350</v>
+      </c>
+      <c r="D527" t="s">
+        <v>740</v>
+      </c>
+      <c r="E527" t="s">
+        <v>741</v>
+      </c>
+      <c r="F527" t="s">
+        <v>30</v>
+      </c>
+      <c r="G527">
+        <v>95632</v>
+      </c>
+      <c r="H527" t="s">
+        <v>740</v>
+      </c>
+      <c r="I527" t="s">
+        <v>741</v>
+      </c>
+      <c r="J527" t="s">
+        <v>30</v>
+      </c>
+      <c r="K527">
+        <v>95632</v>
+      </c>
+      <c r="L527" t="s">
+        <v>742</v>
+      </c>
+      <c r="O527" s="1">
+        <v>41788</v>
+      </c>
+      <c r="P527" t="s">
+        <v>2366</v>
+      </c>
+      <c r="Q527" t="s">
+        <v>2366</v>
+      </c>
+      <c r="R527" t="s">
+        <v>2367</v>
+      </c>
+      <c r="S527" t="s">
+        <v>2368</v>
+      </c>
+      <c r="T527" t="s">
         <v>2369</v>
       </c>
-      <c r="Q526" t="s">
-[...4 lines deleted...]
-      <c r="A527" t="s">
+      <c r="U527" t="s">
+        <v>30</v>
+      </c>
+      <c r="V527">
+        <v>95249</v>
+      </c>
+    </row>
+    <row r="528" spans="1:23" ht="15">
+      <c r="A528" t="s">
         <v>2370</v>
       </c>
-      <c r="B527" t="s">
-[...45 lines deleted...]
-      </c>
       <c r="B528" t="s">
+        <v>739</v>
+      </c>
+      <c r="C528" t="s">
+        <v>350</v>
+      </c>
+      <c r="D528" t="s">
         <v>740</v>
       </c>
-      <c r="C528" t="s">
-[...2 lines deleted...]
-      <c r="D528" t="s">
+      <c r="E528" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
       <c r="F528" t="s">
         <v>30</v>
       </c>
       <c r="G528">
         <v>95632</v>
       </c>
       <c r="H528" t="s">
+        <v>740</v>
+      </c>
+      <c r="I528" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
       <c r="J528" t="s">
         <v>30</v>
       </c>
       <c r="K528">
         <v>95632</v>
       </c>
       <c r="L528" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="O528" s="1">
-        <v>41788</v>
+        <v>41787</v>
       </c>
       <c r="P528" t="s">
+        <v>2371</v>
+      </c>
+      <c r="Q528" t="s">
+        <v>2371</v>
+      </c>
+      <c r="R528" t="s">
         <v>2372</v>
       </c>
-      <c r="Q528" t="s">
-[...2 lines deleted...]
-      <c r="R528" t="s">
+      <c r="S528" t="s">
         <v>2373</v>
       </c>
-      <c r="S528" t="s">
+      <c r="T528" t="s">
         <v>2374</v>
       </c>
-      <c r="T528" t="s">
+      <c r="U528" t="s">
+        <v>30</v>
+      </c>
+      <c r="V528">
+        <v>96120</v>
+      </c>
+      <c r="W528" t="s">
         <v>2375</v>
       </c>
-      <c r="U528" t="s">
-[...6 lines deleted...]
-    <row r="529" spans="1:23" ht="15">
+    </row>
+    <row r="529" spans="1:22" ht="15">
       <c r="A529" t="s">
         <v>2376</v>
       </c>
       <c r="B529" t="s">
+        <v>739</v>
+      </c>
+      <c r="C529" t="s">
+        <v>350</v>
+      </c>
+      <c r="D529" t="s">
         <v>740</v>
       </c>
-      <c r="C529" t="s">
-[...2 lines deleted...]
-      <c r="D529" t="s">
+      <c r="E529" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
       <c r="F529" t="s">
         <v>30</v>
       </c>
       <c r="G529">
         <v>95632</v>
       </c>
       <c r="H529" t="s">
+        <v>740</v>
+      </c>
+      <c r="I529" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
       <c r="J529" t="s">
         <v>30</v>
       </c>
       <c r="K529">
         <v>95632</v>
       </c>
       <c r="L529" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="O529" s="1">
-        <v>41787</v>
+        <v>41780</v>
       </c>
       <c r="P529" t="s">
         <v>2377</v>
       </c>
       <c r="Q529" t="s">
         <v>2377</v>
       </c>
       <c r="R529" t="s">
+        <v>2367</v>
+      </c>
+      <c r="S529" t="s">
+        <v>1821</v>
+      </c>
+      <c r="T529" t="s">
         <v>2378</v>
       </c>
-      <c r="S529" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U529" t="s">
         <v>30</v>
       </c>
       <c r="V529">
-        <v>96120</v>
-[...2 lines deleted...]
-        <v>2381</v>
+        <v>95222</v>
       </c>
     </row>
     <row r="530" spans="1:22" ht="15">
       <c r="A530" t="s">
-        <v>2382</v>
+        <v>2379</v>
       </c>
       <c r="B530" t="s">
+        <v>739</v>
+      </c>
+      <c r="C530" t="s">
+        <v>350</v>
+      </c>
+      <c r="D530" t="s">
         <v>740</v>
       </c>
-      <c r="C530" t="s">
-[...2 lines deleted...]
-      <c r="D530" t="s">
+      <c r="E530" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
       <c r="F530" t="s">
         <v>30</v>
       </c>
       <c r="G530">
         <v>95632</v>
       </c>
       <c r="H530" t="s">
+        <v>740</v>
+      </c>
+      <c r="I530" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
       <c r="J530" t="s">
         <v>30</v>
       </c>
       <c r="K530">
         <v>95632</v>
       </c>
       <c r="L530" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="O530" s="1">
-        <v>41780</v>
+        <v>43102</v>
       </c>
       <c r="P530" t="s">
-        <v>2383</v>
+        <v>2380</v>
       </c>
       <c r="Q530" t="s">
-        <v>2383</v>
+        <v>2380</v>
       </c>
       <c r="R530" t="s">
-        <v>2373</v>
+        <v>350</v>
       </c>
       <c r="S530" t="s">
-        <v>1830</v>
+        <v>2381</v>
       </c>
       <c r="T530" t="s">
-        <v>2384</v>
+        <v>2382</v>
       </c>
       <c r="U530" t="s">
         <v>30</v>
       </c>
       <c r="V530">
-        <v>95222</v>
+        <v>95641</v>
       </c>
     </row>
     <row r="531" spans="1:22" ht="15">
       <c r="A531" t="s">
+        <v>2383</v>
+      </c>
+      <c r="B531" t="s">
+        <v>600</v>
+      </c>
+      <c r="C531" t="s">
+        <v>950</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E531" t="s">
+        <v>950</v>
+      </c>
+      <c r="F531" t="s">
+        <v>30</v>
+      </c>
+      <c r="G531">
+        <v>93725</v>
+      </c>
+      <c r="H531" t="s">
+        <v>1017</v>
+      </c>
+      <c r="I531" t="s">
+        <v>950</v>
+      </c>
+      <c r="J531" t="s">
+        <v>30</v>
+      </c>
+      <c r="K531">
+        <v>93725</v>
+      </c>
+      <c r="L531" t="s">
+        <v>461</v>
+      </c>
+      <c r="O531" s="1">
+        <v>40399</v>
+      </c>
+      <c r="P531" t="s">
+        <v>2384</v>
+      </c>
+      <c r="Q531" t="s">
+        <v>2384</v>
+      </c>
+      <c r="R531" t="s">
+        <v>950</v>
+      </c>
+      <c r="S531" t="s">
         <v>2385</v>
       </c>
-      <c r="B531" t="s">
-[...35 lines deleted...]
-      <c r="P531" t="s">
+      <c r="T531" t="s">
         <v>2386</v>
       </c>
-      <c r="Q531" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U531" t="s">
         <v>30</v>
       </c>
       <c r="V531">
-        <v>95641</v>
+        <v>93625</v>
       </c>
     </row>
     <row r="532" spans="1:22" ht="15">
       <c r="A532" t="s">
-        <v>2389</v>
+        <v>2387</v>
       </c>
       <c r="B532" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="C532" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D532" t="s">
-        <v>1021</v>
+        <v>1017</v>
       </c>
       <c r="E532" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="F532" t="s">
         <v>30</v>
       </c>
       <c r="G532">
         <v>93725</v>
       </c>
       <c r="H532" t="s">
-        <v>1021</v>
+        <v>1017</v>
       </c>
       <c r="I532" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J532" t="s">
         <v>30</v>
       </c>
       <c r="K532">
         <v>93725</v>
       </c>
       <c r="L532" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="O532" s="1">
-        <v>40399</v>
+        <v>41829</v>
       </c>
       <c r="P532" t="s">
+        <v>1732</v>
+      </c>
+      <c r="Q532" t="s">
+        <v>1732</v>
+      </c>
+      <c r="R532" t="s">
+        <v>292</v>
+      </c>
+      <c r="S532" t="s">
+        <v>1733</v>
+      </c>
+      <c r="T532" t="s">
+        <v>294</v>
+      </c>
+      <c r="U532" t="s">
+        <v>30</v>
+      </c>
+      <c r="V532">
+        <v>93277</v>
+      </c>
+    </row>
+    <row r="533" spans="1:23" ht="15">
+      <c r="A533" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B533" t="s">
+        <v>2389</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D533" t="s">
         <v>2390</v>
       </c>
-      <c r="Q532" t="s">
+      <c r="E533" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F533" t="s">
+        <v>30</v>
+      </c>
+      <c r="G533">
+        <v>93307</v>
+      </c>
+      <c r="H533" t="s">
+        <v>642</v>
+      </c>
+      <c r="I533" t="s">
+        <v>534</v>
+      </c>
+      <c r="J533" t="s">
+        <v>30</v>
+      </c>
+      <c r="K533" t="s">
+        <v>643</v>
+      </c>
+      <c r="L533" t="s">
+        <v>2391</v>
+      </c>
+      <c r="O533" s="1">
+        <v>41673</v>
+      </c>
+      <c r="P533" t="s">
+        <v>1033</v>
+      </c>
+      <c r="Q533" t="s">
+        <v>1033</v>
+      </c>
+      <c r="R533" t="s">
+        <v>1008</v>
+      </c>
+      <c r="S533" t="s">
+        <v>1034</v>
+      </c>
+      <c r="T533" t="s">
+        <v>1010</v>
+      </c>
+      <c r="U533" t="s">
+        <v>30</v>
+      </c>
+      <c r="V533">
+        <v>93309</v>
+      </c>
+      <c r="W533" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="534" spans="1:22" ht="15">
+      <c r="A534" t="s">
+        <v>2392</v>
+      </c>
+      <c r="B534" t="s">
+        <v>2389</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D534" t="s">
         <v>2390</v>
       </c>
-      <c r="R532" t="s">
-[...89 lines deleted...]
-      </c>
       <c r="E534" t="s">
-        <v>1014</v>
+        <v>1010</v>
       </c>
       <c r="F534" t="s">
         <v>30</v>
       </c>
       <c r="G534">
         <v>93307</v>
       </c>
       <c r="H534" t="s">
+        <v>642</v>
+      </c>
+      <c r="I534" t="s">
+        <v>534</v>
+      </c>
+      <c r="J534" t="s">
+        <v>30</v>
+      </c>
+      <c r="K534" t="s">
         <v>643</v>
       </c>
-      <c r="I534" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L534" t="s">
-        <v>2397</v>
+        <v>2391</v>
       </c>
       <c r="O534" s="1">
-        <v>41673</v>
+        <v>41675</v>
       </c>
       <c r="P534" t="s">
-        <v>1042</v>
+        <v>1316</v>
       </c>
       <c r="Q534" t="s">
-        <v>1042</v>
+        <v>1316</v>
       </c>
       <c r="R534" t="s">
-        <v>1012</v>
+        <v>1008</v>
       </c>
       <c r="S534" t="s">
-        <v>1043</v>
+        <v>1350</v>
       </c>
       <c r="T534" t="s">
-        <v>1014</v>
+        <v>1351</v>
       </c>
       <c r="U534" t="s">
         <v>30</v>
       </c>
       <c r="V534">
-        <v>93309</v>
-[...5 lines deleted...]
-    <row r="535" spans="1:22" ht="15">
+        <v>93203</v>
+      </c>
+    </row>
+    <row r="535" spans="1:17" ht="15">
       <c r="A535" t="s">
-        <v>2398</v>
+        <v>2393</v>
       </c>
       <c r="B535" t="s">
+        <v>2394</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D535" t="s">
         <v>2395</v>
       </c>
-      <c r="C535" t="s">
-[...2 lines deleted...]
-      <c r="D535" t="s">
+      <c r="E535" t="s">
         <v>2396</v>
       </c>
-      <c r="E535" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F535" t="s">
         <v>30</v>
       </c>
       <c r="G535">
-        <v>93307</v>
+        <v>93280</v>
       </c>
       <c r="H535" t="s">
-        <v>643</v>
+        <v>2395</v>
       </c>
       <c r="I535" t="s">
-        <v>535</v>
+        <v>2396</v>
       </c>
       <c r="J535" t="s">
         <v>30</v>
       </c>
-      <c r="K535" t="s">
-        <v>644</v>
+      <c r="K535">
+        <v>93280</v>
       </c>
       <c r="L535" t="s">
         <v>2397</v>
       </c>
       <c r="O535" s="1">
-        <v>41675</v>
+        <v>45117</v>
       </c>
       <c r="P535" t="s">
-        <v>1325</v>
+        <v>2099</v>
       </c>
       <c r="Q535" t="s">
-        <v>1325</v>
-[...14 lines deleted...]
-        <v>93203</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="536" spans="1:17" ht="15">
       <c r="A536" t="s">
-        <v>2399</v>
+        <v>2398</v>
       </c>
       <c r="B536" t="s">
-        <v>2400</v>
+        <v>2394</v>
       </c>
       <c r="C536" t="s">
-        <v>1012</v>
+        <v>1008</v>
       </c>
       <c r="D536" t="s">
-        <v>2401</v>
+        <v>2395</v>
       </c>
       <c r="E536" t="s">
-        <v>2402</v>
+        <v>2396</v>
       </c>
       <c r="F536" t="s">
         <v>30</v>
       </c>
       <c r="G536">
         <v>93280</v>
       </c>
       <c r="H536" t="s">
-        <v>2401</v>
+        <v>2395</v>
       </c>
       <c r="I536" t="s">
-        <v>2402</v>
+        <v>2396</v>
       </c>
       <c r="J536" t="s">
         <v>30</v>
       </c>
       <c r="K536">
         <v>93280</v>
       </c>
       <c r="L536" t="s">
-        <v>2403</v>
+        <v>2397</v>
       </c>
       <c r="O536" s="1">
         <v>45117</v>
       </c>
       <c r="P536" t="s">
-        <v>2108</v>
+        <v>2399</v>
       </c>
       <c r="Q536" t="s">
-        <v>2108</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="537" spans="1:17" ht="15">
       <c r="A537" t="s">
-        <v>2404</v>
+        <v>2400</v>
       </c>
       <c r="B537" t="s">
-        <v>2400</v>
+        <v>600</v>
       </c>
       <c r="C537" t="s">
-        <v>1012</v>
+        <v>74</v>
       </c>
       <c r="D537" t="s">
-        <v>2401</v>
+        <v>459</v>
       </c>
       <c r="E537" t="s">
-        <v>2402</v>
+        <v>460</v>
       </c>
       <c r="F537" t="s">
         <v>30</v>
       </c>
       <c r="G537">
-        <v>93280</v>
+        <v>93551</v>
       </c>
       <c r="H537" t="s">
         <v>2401</v>
       </c>
       <c r="I537" t="s">
-        <v>2402</v>
+        <v>460</v>
       </c>
       <c r="J537" t="s">
         <v>30</v>
       </c>
       <c r="K537">
-        <v>93280</v>
+        <v>93590</v>
       </c>
       <c r="L537" t="s">
-        <v>2403</v>
+        <v>461</v>
       </c>
       <c r="O537" s="1">
-        <v>45117</v>
+        <v>44148</v>
       </c>
       <c r="P537" t="s">
-        <v>2405</v>
+        <v>1316</v>
       </c>
       <c r="Q537" t="s">
-        <v>2405</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="538" spans="1:17" ht="15">
       <c r="A538" t="s">
-        <v>2406</v>
+        <v>2402</v>
       </c>
       <c r="B538" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="C538" t="s">
         <v>74</v>
       </c>
       <c r="D538" t="s">
+        <v>459</v>
+      </c>
+      <c r="E538" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="F538" t="s">
         <v>30</v>
       </c>
       <c r="G538">
         <v>93551</v>
       </c>
       <c r="H538" t="s">
-        <v>2407</v>
+        <v>2401</v>
       </c>
       <c r="I538" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="J538" t="s">
         <v>30</v>
       </c>
       <c r="K538">
         <v>93590</v>
       </c>
       <c r="L538" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="O538" s="1">
-        <v>44148</v>
+        <v>45385</v>
       </c>
       <c r="P538" t="s">
-        <v>1325</v>
+        <v>2403</v>
       </c>
       <c r="Q538" t="s">
-        <v>1325</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="539" spans="1:17" ht="15">
       <c r="A539" t="s">
+        <v>2404</v>
+      </c>
+      <c r="B539" t="s">
+        <v>2405</v>
+      </c>
+      <c r="C539" t="s">
+        <v>434</v>
+      </c>
+      <c r="D539" t="s">
+        <v>2406</v>
+      </c>
+      <c r="E539" t="s">
+        <v>2407</v>
+      </c>
+      <c r="F539" t="s">
+        <v>30</v>
+      </c>
+      <c r="G539">
+        <v>92630</v>
+      </c>
+      <c r="H539" t="s">
+        <v>2406</v>
+      </c>
+      <c r="I539" t="s">
+        <v>2407</v>
+      </c>
+      <c r="J539" t="s">
+        <v>30</v>
+      </c>
+      <c r="K539">
+        <v>92630</v>
+      </c>
+      <c r="L539" t="s">
         <v>2408</v>
       </c>
-      <c r="B539" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O539" s="1">
-        <v>45385</v>
+        <v>41885</v>
       </c>
       <c r="P539" t="s">
-        <v>2409</v>
+        <v>2294</v>
       </c>
       <c r="Q539" t="s">
-        <v>2409</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="540" spans="1:17" ht="15">
       <c r="A540" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B540" t="s">
         <v>2410</v>
       </c>
-      <c r="B540" t="s">
+      <c r="C540" t="s">
+        <v>350</v>
+      </c>
+      <c r="D540" t="s">
         <v>2411</v>
       </c>
-      <c r="C540" t="s">
-[...2 lines deleted...]
-      <c r="D540" t="s">
+      <c r="E540" t="s">
+        <v>1450</v>
+      </c>
+      <c r="F540" t="s">
+        <v>30</v>
+      </c>
+      <c r="G540">
+        <v>95670</v>
+      </c>
+      <c r="H540" t="s">
+        <v>2411</v>
+      </c>
+      <c r="I540" t="s">
+        <v>1450</v>
+      </c>
+      <c r="J540" t="s">
+        <v>30</v>
+      </c>
+      <c r="K540">
+        <v>95670</v>
+      </c>
+      <c r="L540" t="s">
         <v>2412</v>
       </c>
-      <c r="E540" t="s">
+      <c r="O540" s="1">
+        <v>45888</v>
+      </c>
+      <c r="P540" t="s">
         <v>2413</v>
       </c>
-      <c r="F540" t="s">
-[...8 lines deleted...]
-      <c r="I540" t="s">
+      <c r="Q540" t="s">
         <v>2413</v>
       </c>
-      <c r="J540" t="s">
-[...5 lines deleted...]
-      <c r="L540" t="s">
+    </row>
+    <row r="541" spans="1:23" ht="15">
+      <c r="A541" t="s">
         <v>2414</v>
       </c>
-      <c r="O540" s="1">
-[...10 lines deleted...]
-      <c r="A541" t="s">
+      <c r="B541" t="s">
         <v>2415</v>
       </c>
-      <c r="B541" t="s">
+      <c r="C541" t="s">
+        <v>98</v>
+      </c>
+      <c r="D541" t="s">
         <v>2416</v>
       </c>
-      <c r="C541" t="s">
-[...2 lines deleted...]
-      <c r="D541" t="s">
+      <c r="E541" t="s">
         <v>2417</v>
       </c>
-      <c r="E541" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F541" t="s">
         <v>30</v>
       </c>
       <c r="G541">
-        <v>95670</v>
+        <v>93928</v>
       </c>
       <c r="H541" t="s">
+        <v>2416</v>
+      </c>
+      <c r="I541" t="s">
         <v>2417</v>
       </c>
-      <c r="I541" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J541" t="s">
         <v>30</v>
       </c>
       <c r="K541">
-        <v>95670</v>
+        <v>93928</v>
       </c>
       <c r="L541" t="s">
         <v>2418</v>
       </c>
       <c r="O541" s="1">
-        <v>45888</v>
+        <v>42061</v>
       </c>
       <c r="P541" t="s">
-        <v>2419</v>
+        <v>2415</v>
       </c>
       <c r="Q541" t="s">
-        <v>2419</v>
+        <v>2415</v>
+      </c>
+      <c r="R541" t="s">
+        <v>98</v>
+      </c>
+      <c r="S541" t="s">
+        <v>2416</v>
+      </c>
+      <c r="T541" t="s">
+        <v>2417</v>
+      </c>
+      <c r="U541" t="s">
+        <v>30</v>
+      </c>
+      <c r="V541">
+        <v>93928</v>
+      </c>
+      <c r="W541" t="s">
+        <v>2418</v>
       </c>
     </row>
     <row r="542" spans="1:23" ht="15">
       <c r="A542" t="s">
+        <v>2419</v>
+      </c>
+      <c r="B542" t="s">
         <v>2420</v>
       </c>
-      <c r="B542" t="s">
+      <c r="C542" t="s">
+        <v>247</v>
+      </c>
+      <c r="D542" t="s">
         <v>2421</v>
       </c>
-      <c r="C542" t="s">
-[...2 lines deleted...]
-      <c r="D542" t="s">
+      <c r="E542" t="s">
         <v>2422</v>
       </c>
-      <c r="E542" t="s">
+      <c r="F542" t="s">
+        <v>30</v>
+      </c>
+      <c r="G542" t="s">
         <v>2423</v>
       </c>
-      <c r="F542" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H542" t="s">
+        <v>2421</v>
+      </c>
+      <c r="I542" t="s">
         <v>2422</v>
       </c>
-      <c r="I542" t="s">
+      <c r="J542" t="s">
+        <v>30</v>
+      </c>
+      <c r="K542" t="s">
         <v>2423</v>
-      </c>
-[...4 lines deleted...]
-        <v>93928</v>
       </c>
       <c r="L542" t="s">
         <v>2424</v>
       </c>
       <c r="O542" s="1">
-        <v>42061</v>
+        <v>42297</v>
       </c>
       <c r="P542" t="s">
+        <v>2420</v>
+      </c>
+      <c r="Q542" t="s">
+        <v>2420</v>
+      </c>
+      <c r="R542" t="s">
+        <v>247</v>
+      </c>
+      <c r="S542" t="s">
         <v>2421</v>
       </c>
-      <c r="Q542" t="s">
-[...5 lines deleted...]
-      <c r="S542" t="s">
+      <c r="T542" t="s">
         <v>2422</v>
       </c>
-      <c r="T542" t="s">
+      <c r="U542" t="s">
+        <v>30</v>
+      </c>
+      <c r="V542" t="s">
         <v>2423</v>
-      </c>
-[...4 lines deleted...]
-        <v>93928</v>
       </c>
       <c r="W542" t="s">
         <v>2424</v>
       </c>
     </row>
-    <row r="543" spans="1:23" ht="15">
+    <row r="543" spans="1:17" ht="15">
       <c r="A543" t="s">
         <v>2425</v>
       </c>
       <c r="B543" t="s">
+        <v>600</v>
+      </c>
+      <c r="C543" t="s">
+        <v>106</v>
+      </c>
+      <c r="D543" t="s">
         <v>2426</v>
       </c>
-      <c r="C543" t="s">
-[...2 lines deleted...]
-      <c r="D543" t="s">
+      <c r="E543" t="s">
+        <v>775</v>
+      </c>
+      <c r="F543" t="s">
+        <v>30</v>
+      </c>
+      <c r="G543">
+        <v>91710</v>
+      </c>
+      <c r="H543" t="s">
+        <v>2426</v>
+      </c>
+      <c r="I543" t="s">
+        <v>775</v>
+      </c>
+      <c r="J543" t="s">
+        <v>30</v>
+      </c>
+      <c r="K543">
+        <v>91710</v>
+      </c>
+      <c r="L543" t="s">
         <v>2427</v>
       </c>
-      <c r="E543" t="s">
+      <c r="O543" s="1">
+        <v>45019</v>
+      </c>
+      <c r="P543" t="s">
         <v>2428</v>
       </c>
-      <c r="F543" t="s">
-[...2 lines deleted...]
-      <c r="G543" t="s">
+      <c r="Q543" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="544" spans="1:23" ht="15">
+      <c r="A544" t="s">
         <v>2429</v>
       </c>
-      <c r="H543" t="s">
-[...11 lines deleted...]
-      <c r="L543" t="s">
+      <c r="B544" t="s">
+        <v>600</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D544" t="s">
         <v>2430</v>
       </c>
-      <c r="O543" s="1">
-[...23 lines deleted...]
-      <c r="W543" t="s">
+      <c r="E544" t="s">
+        <v>2431</v>
+      </c>
+      <c r="F544" t="s">
+        <v>30</v>
+      </c>
+      <c r="G544">
+        <v>95971</v>
+      </c>
+      <c r="H544" t="s">
         <v>2430</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A544" t="s">
+      <c r="I544" t="s">
         <v>2431</v>
       </c>
-      <c r="B544" t="s">
-[...5 lines deleted...]
-      <c r="D544" t="s">
+      <c r="J544" t="s">
+        <v>30</v>
+      </c>
+      <c r="K544">
+        <v>95971</v>
+      </c>
+      <c r="L544" t="s">
         <v>2432</v>
       </c>
-      <c r="E544" t="s">
-[...20 lines deleted...]
-      <c r="L544" t="s">
+      <c r="O544" s="1">
+        <v>42248</v>
+      </c>
+      <c r="P544" t="s">
         <v>2433</v>
       </c>
-      <c r="O544" s="1">
-[...2 lines deleted...]
-      <c r="P544" t="s">
+      <c r="Q544" t="s">
+        <v>2433</v>
+      </c>
+      <c r="R544" t="s">
+        <v>1104</v>
+      </c>
+      <c r="S544" t="s">
         <v>2434</v>
       </c>
-      <c r="Q544" t="s">
-[...3 lines deleted...]
-    <row r="545" spans="1:23" ht="15">
+      <c r="T544" t="s">
+        <v>2431</v>
+      </c>
+      <c r="U544" t="s">
+        <v>30</v>
+      </c>
+      <c r="V544">
+        <v>95971</v>
+      </c>
+      <c r="W544" t="s">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="545" spans="1:17" ht="15">
       <c r="A545" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
       <c r="B545" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="C545" t="s">
-        <v>1113</v>
+        <v>1104</v>
       </c>
       <c r="D545" t="s">
-        <v>2436</v>
+        <v>2430</v>
       </c>
       <c r="E545" t="s">
-        <v>2437</v>
+        <v>2431</v>
       </c>
       <c r="F545" t="s">
         <v>30</v>
       </c>
       <c r="G545">
         <v>95971</v>
       </c>
       <c r="H545" t="s">
-        <v>2436</v>
+        <v>2430</v>
       </c>
       <c r="I545" t="s">
-        <v>2437</v>
+        <v>2431</v>
       </c>
       <c r="J545" t="s">
         <v>30</v>
       </c>
       <c r="K545">
         <v>95971</v>
       </c>
       <c r="L545" t="s">
+        <v>2432</v>
+      </c>
+      <c r="O545" s="1">
+        <v>46100</v>
+      </c>
+      <c r="P545" t="s">
+        <v>2437</v>
+      </c>
+      <c r="Q545" t="s">
+        <v>2437</v>
+      </c>
+    </row>
+    <row r="546" spans="1:23" ht="15">
+      <c r="A546" t="s">
         <v>2438</v>
       </c>
-      <c r="O545" s="1">
-[...2 lines deleted...]
-      <c r="P545" t="s">
+      <c r="B546" t="s">
         <v>2439</v>
       </c>
-      <c r="Q545" t="s">
+      <c r="C546" t="s">
+        <v>74</v>
+      </c>
+      <c r="D546" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E546" t="s">
+        <v>2441</v>
+      </c>
+      <c r="F546" t="s">
+        <v>30</v>
+      </c>
+      <c r="G546">
+        <v>91502</v>
+      </c>
+      <c r="H546" t="s">
+        <v>2440</v>
+      </c>
+      <c r="I546" t="s">
+        <v>2441</v>
+      </c>
+      <c r="J546" t="s">
+        <v>30</v>
+      </c>
+      <c r="K546">
+        <v>91502</v>
+      </c>
+      <c r="L546" t="s">
+        <v>2442</v>
+      </c>
+      <c r="O546" s="1">
+        <v>41282</v>
+      </c>
+      <c r="P546" t="s">
         <v>2439</v>
       </c>
-      <c r="R545" t="s">
-[...2 lines deleted...]
-      <c r="S545" t="s">
+      <c r="Q546" t="s">
+        <v>2439</v>
+      </c>
+      <c r="R546" t="s">
+        <v>74</v>
+      </c>
+      <c r="S546" t="s">
         <v>2440</v>
       </c>
-      <c r="T545" t="s">
-[...8 lines deleted...]
-      <c r="W545" t="s">
+      <c r="T546" t="s">
         <v>2441</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A546" t="s">
+      <c r="U546" t="s">
+        <v>30</v>
+      </c>
+      <c r="V546">
+        <v>91502</v>
+      </c>
+      <c r="W546" t="s">
         <v>2442</v>
-      </c>
-[...40 lines deleted...]
-        <v>2443</v>
       </c>
     </row>
     <row r="547" spans="1:23" ht="15">
       <c r="A547" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B547" t="s">
         <v>2444</v>
       </c>
-      <c r="B547" t="s">
+      <c r="C547" t="s">
         <v>2445</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D547" t="s">
         <v>2446</v>
       </c>
       <c r="E547" t="s">
         <v>2447</v>
       </c>
       <c r="F547" t="s">
         <v>30</v>
       </c>
       <c r="G547">
-        <v>91502</v>
+        <v>93610</v>
       </c>
       <c r="H547" t="s">
-        <v>2446</v>
+        <v>1474</v>
       </c>
       <c r="I547" t="s">
-        <v>2447</v>
+        <v>950</v>
       </c>
       <c r="J547" t="s">
         <v>30</v>
       </c>
       <c r="K547">
-        <v>91502</v>
+        <v>93709</v>
       </c>
       <c r="L547" t="s">
+        <v>1475</v>
+      </c>
+      <c r="O547" s="1">
+        <v>42297</v>
+      </c>
+      <c r="P547" t="s">
         <v>2448</v>
       </c>
-      <c r="O547" s="1">
-[...2 lines deleted...]
-      <c r="P547" t="s">
+      <c r="Q547" t="s">
+        <v>2449</v>
+      </c>
+      <c r="R547" t="s">
         <v>2445</v>
       </c>
-      <c r="Q547" t="s">
+      <c r="S547" t="s">
+        <v>2450</v>
+      </c>
+      <c r="T547" t="s">
         <v>2445</v>
       </c>
-      <c r="R547" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="U547" t="s">
         <v>30</v>
       </c>
       <c r="V547">
-        <v>91502</v>
+        <v>93637</v>
       </c>
       <c r="W547" t="s">
-        <v>2448</v>
-[...2 lines deleted...]
-    <row r="548" spans="1:23" ht="15">
+        <v>2451</v>
+      </c>
+    </row>
+    <row r="548" spans="1:22" ht="15">
       <c r="A548" t="s">
-        <v>2449</v>
+        <v>2452</v>
       </c>
       <c r="B548" t="s">
-        <v>2450</v>
+        <v>1999</v>
       </c>
       <c r="C548" t="s">
-        <v>2451</v>
+        <v>950</v>
       </c>
       <c r="D548" t="s">
-        <v>2452</v>
+        <v>1308</v>
       </c>
       <c r="E548" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F548" t="s">
+        <v>30</v>
+      </c>
+      <c r="G548">
+        <v>93630</v>
+      </c>
+      <c r="H548" t="s">
+        <v>1310</v>
+      </c>
+      <c r="I548" t="s">
+        <v>950</v>
+      </c>
+      <c r="J548" t="s">
+        <v>30</v>
+      </c>
+      <c r="K548">
+        <v>93777</v>
+      </c>
+      <c r="L548" t="s">
+        <v>1311</v>
+      </c>
+      <c r="O548" s="1">
+        <v>42661</v>
+      </c>
+      <c r="P548" t="s">
         <v>2453</v>
       </c>
-      <c r="F548" t="s">
-[...23 lines deleted...]
-      <c r="P548" t="s">
+      <c r="Q548" t="s">
+        <v>2453</v>
+      </c>
+      <c r="R548" t="s">
+        <v>292</v>
+      </c>
+      <c r="S548" t="s">
         <v>2454</v>
       </c>
-      <c r="Q548" t="s">
+      <c r="T548" t="s">
         <v>2455</v>
       </c>
-      <c r="R548" t="s">
-[...2 lines deleted...]
-      <c r="S548" t="s">
+      <c r="U548" t="s">
+        <v>30</v>
+      </c>
+      <c r="V548">
+        <v>93286</v>
+      </c>
+    </row>
+    <row r="549" spans="1:23" ht="15">
+      <c r="A549" t="s">
         <v>2456</v>
       </c>
-      <c r="T548" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B549" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C549" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D549" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E549" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F549" t="s">
         <v>30</v>
       </c>
       <c r="G549">
         <v>93630</v>
       </c>
       <c r="H549" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I549" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J549" t="s">
         <v>30</v>
       </c>
       <c r="K549">
         <v>93777</v>
       </c>
       <c r="L549" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O549" s="1">
-        <v>42661</v>
+        <v>42662</v>
       </c>
       <c r="P549" t="s">
+        <v>2457</v>
+      </c>
+      <c r="Q549" t="s">
+        <v>2457</v>
+      </c>
+      <c r="R549" t="s">
+        <v>1990</v>
+      </c>
+      <c r="S549" t="s">
+        <v>2458</v>
+      </c>
+      <c r="T549" t="s">
         <v>2459</v>
       </c>
-      <c r="Q549" t="s">
-[...5 lines deleted...]
-      <c r="S549" t="s">
+      <c r="U549" t="s">
+        <v>30</v>
+      </c>
+      <c r="V549">
+        <v>93266</v>
+      </c>
+      <c r="W549" t="s">
         <v>2460</v>
       </c>
-      <c r="T549" t="s">
+    </row>
+    <row r="550" spans="1:22" ht="15">
+      <c r="A550" t="s">
         <v>2461</v>
       </c>
-      <c r="U549" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="B550" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C550" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D550" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E550" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F550" t="s">
         <v>30</v>
       </c>
       <c r="G550">
         <v>93630</v>
       </c>
       <c r="H550" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I550" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J550" t="s">
         <v>30</v>
       </c>
       <c r="K550">
         <v>93777</v>
       </c>
       <c r="L550" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O550" s="1">
         <v>42662</v>
       </c>
       <c r="P550" t="s">
-        <v>2463</v>
+        <v>2462</v>
       </c>
       <c r="Q550" t="s">
         <v>2463</v>
       </c>
       <c r="R550" t="s">
-        <v>1999</v>
+        <v>950</v>
       </c>
       <c r="S550" t="s">
         <v>2464</v>
       </c>
       <c r="T550" t="s">
         <v>2465</v>
       </c>
       <c r="U550" t="s">
         <v>30</v>
       </c>
       <c r="V550">
-        <v>93266</v>
-[...2 lines deleted...]
-        <v>2466</v>
+        <v>93656</v>
       </c>
     </row>
     <row r="551" spans="1:22" ht="15">
       <c r="A551" t="s">
-        <v>2467</v>
+        <v>2466</v>
       </c>
       <c r="B551" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C551" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D551" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E551" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F551" t="s">
         <v>30</v>
       </c>
       <c r="G551">
         <v>93630</v>
       </c>
       <c r="H551" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I551" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J551" t="s">
         <v>30</v>
       </c>
       <c r="K551">
         <v>93777</v>
       </c>
       <c r="L551" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O551" s="1">
-        <v>42662</v>
+        <v>42682</v>
       </c>
       <c r="P551" t="s">
+        <v>2467</v>
+      </c>
+      <c r="Q551" t="s">
+        <v>2467</v>
+      </c>
+      <c r="R551" t="s">
+        <v>292</v>
+      </c>
+      <c r="S551" t="s">
         <v>2468</v>
       </c>
-      <c r="Q551" t="s">
+      <c r="T551" t="s">
         <v>2469</v>
       </c>
-      <c r="R551" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="U551" t="s">
         <v>30</v>
       </c>
       <c r="V551">
-        <v>93656</v>
+        <v>93221</v>
       </c>
     </row>
     <row r="552" spans="1:22" ht="15">
       <c r="A552" t="s">
-        <v>2472</v>
+        <v>2470</v>
       </c>
       <c r="B552" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C552" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D552" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E552" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F552" t="s">
         <v>30</v>
       </c>
       <c r="G552">
         <v>93630</v>
       </c>
       <c r="H552" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I552" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J552" t="s">
         <v>30</v>
       </c>
       <c r="K552">
         <v>93777</v>
       </c>
       <c r="L552" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O552" s="1">
-        <v>42682</v>
+        <v>43192</v>
       </c>
       <c r="P552" t="s">
-        <v>2473</v>
+        <v>1018</v>
       </c>
       <c r="Q552" t="s">
-        <v>2473</v>
+        <v>1019</v>
       </c>
       <c r="R552" t="s">
-        <v>292</v>
+        <v>950</v>
       </c>
       <c r="S552" t="s">
-        <v>2474</v>
+        <v>1020</v>
       </c>
       <c r="T552" t="s">
-        <v>2475</v>
+        <v>950</v>
       </c>
       <c r="U552" t="s">
         <v>30</v>
       </c>
       <c r="V552">
-        <v>93221</v>
-[...2 lines deleted...]
-    <row r="553" spans="1:22" ht="15">
+        <v>93721</v>
+      </c>
+    </row>
+    <row r="553" spans="1:17" ht="15">
       <c r="A553" t="s">
-        <v>2476</v>
+        <v>2471</v>
       </c>
       <c r="B553" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C553" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D553" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E553" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F553" t="s">
         <v>30</v>
       </c>
       <c r="G553">
         <v>93630</v>
       </c>
       <c r="H553" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I553" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J553" t="s">
         <v>30</v>
       </c>
       <c r="K553">
         <v>93777</v>
       </c>
       <c r="L553" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O553" s="1">
-        <v>43192</v>
+        <v>43409</v>
       </c>
       <c r="P553" t="s">
-        <v>1022</v>
+        <v>2472</v>
       </c>
       <c r="Q553" t="s">
-        <v>1023</v>
-[...14 lines deleted...]
-        <v>93721</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="554" spans="1:17" ht="15">
       <c r="A554" t="s">
-        <v>2477</v>
+        <v>2473</v>
       </c>
       <c r="B554" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C554" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D554" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E554" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F554" t="s">
         <v>30</v>
       </c>
       <c r="G554">
         <v>93630</v>
       </c>
       <c r="H554" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I554" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J554" t="s">
         <v>30</v>
       </c>
       <c r="K554">
         <v>93777</v>
       </c>
       <c r="L554" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O554" s="1">
-        <v>43409</v>
+        <v>44421</v>
       </c>
       <c r="P554" t="s">
-        <v>2478</v>
+        <v>2474</v>
       </c>
       <c r="Q554" t="s">
-        <v>2478</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="555" spans="1:17" ht="15">
       <c r="A555" t="s">
-        <v>2479</v>
+        <v>2475</v>
       </c>
       <c r="B555" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C555" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D555" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E555" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F555" t="s">
         <v>30</v>
       </c>
       <c r="G555">
         <v>93630</v>
       </c>
       <c r="H555" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I555" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J555" t="s">
         <v>30</v>
       </c>
       <c r="K555">
         <v>93777</v>
       </c>
       <c r="L555" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O555" s="1">
-        <v>44421</v>
+        <v>44755</v>
       </c>
       <c r="P555" t="s">
-        <v>2480</v>
+        <v>2476</v>
       </c>
       <c r="Q555" t="s">
-        <v>2480</v>
+        <v>2476</v>
       </c>
     </row>
     <row r="556" spans="1:17" ht="15">
       <c r="A556" t="s">
-        <v>2481</v>
+        <v>2477</v>
       </c>
       <c r="B556" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C556" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D556" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E556" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F556" t="s">
         <v>30</v>
       </c>
       <c r="G556">
         <v>93630</v>
       </c>
       <c r="H556" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I556" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J556" t="s">
         <v>30</v>
       </c>
       <c r="K556">
         <v>93777</v>
       </c>
       <c r="L556" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O556" s="1">
         <v>44755</v>
       </c>
       <c r="P556" t="s">
-        <v>2482</v>
+        <v>2478</v>
       </c>
       <c r="Q556" t="s">
-        <v>2482</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="557" spans="1:17" ht="15">
       <c r="A557" t="s">
-        <v>2483</v>
+        <v>2479</v>
       </c>
       <c r="B557" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C557" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D557" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E557" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F557" t="s">
         <v>30</v>
       </c>
       <c r="G557">
         <v>93630</v>
       </c>
       <c r="H557" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I557" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J557" t="s">
         <v>30</v>
       </c>
       <c r="K557">
         <v>93777</v>
       </c>
       <c r="L557" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O557" s="1">
-        <v>44755</v>
+        <v>44883</v>
       </c>
       <c r="P557" t="s">
-        <v>2484</v>
+        <v>2480</v>
       </c>
       <c r="Q557" t="s">
-        <v>2484</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="558" spans="1:17" ht="15">
       <c r="A558" t="s">
-        <v>2485</v>
+        <v>2481</v>
       </c>
       <c r="B558" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C558" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D558" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E558" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F558" t="s">
         <v>30</v>
       </c>
       <c r="G558">
         <v>93630</v>
       </c>
       <c r="H558" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I558" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J558" t="s">
         <v>30</v>
       </c>
       <c r="K558">
         <v>93777</v>
       </c>
       <c r="L558" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O558" s="1">
         <v>44883</v>
       </c>
       <c r="P558" t="s">
-        <v>2486</v>
+        <v>2482</v>
       </c>
       <c r="Q558" t="s">
-        <v>2486</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="559" spans="1:17" ht="15">
       <c r="A559" t="s">
-        <v>2487</v>
+        <v>2483</v>
       </c>
       <c r="B559" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C559" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D559" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E559" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F559" t="s">
         <v>30</v>
       </c>
       <c r="G559">
         <v>93630</v>
       </c>
       <c r="H559" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I559" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J559" t="s">
         <v>30</v>
       </c>
       <c r="K559">
         <v>93777</v>
       </c>
       <c r="L559" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O559" s="1">
         <v>44883</v>
       </c>
       <c r="P559" t="s">
-        <v>2488</v>
+        <v>2484</v>
       </c>
       <c r="Q559" t="s">
-        <v>2488</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="560" spans="1:17" ht="15">
       <c r="A560" t="s">
-        <v>2489</v>
+        <v>2485</v>
       </c>
       <c r="B560" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C560" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D560" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E560" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F560" t="s">
         <v>30</v>
       </c>
       <c r="G560">
         <v>93630</v>
       </c>
       <c r="H560" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I560" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J560" t="s">
         <v>30</v>
       </c>
       <c r="K560">
         <v>93777</v>
       </c>
       <c r="L560" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O560" s="1">
         <v>44883</v>
       </c>
       <c r="P560" t="s">
-        <v>2490</v>
+        <v>2486</v>
       </c>
       <c r="Q560" t="s">
-        <v>2490</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="561" spans="1:17" ht="15">
       <c r="A561" t="s">
-        <v>2491</v>
+        <v>2487</v>
       </c>
       <c r="B561" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C561" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D561" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E561" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F561" t="s">
         <v>30</v>
       </c>
       <c r="G561">
         <v>93630</v>
       </c>
       <c r="H561" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I561" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J561" t="s">
         <v>30</v>
       </c>
       <c r="K561">
         <v>93777</v>
       </c>
       <c r="L561" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O561" s="1">
         <v>44883</v>
       </c>
       <c r="P561" t="s">
-        <v>2492</v>
+        <v>2488</v>
       </c>
       <c r="Q561" t="s">
-        <v>2492</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="562" spans="1:17" ht="15">
       <c r="A562" t="s">
-        <v>2493</v>
+        <v>2489</v>
       </c>
       <c r="B562" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C562" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D562" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E562" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F562" t="s">
         <v>30</v>
       </c>
       <c r="G562">
         <v>93630</v>
       </c>
       <c r="H562" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I562" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J562" t="s">
         <v>30</v>
       </c>
       <c r="K562">
         <v>93777</v>
       </c>
       <c r="L562" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O562" s="1">
-        <v>44883</v>
+        <v>44900</v>
       </c>
       <c r="P562" t="s">
-        <v>2494</v>
+        <v>2490</v>
       </c>
       <c r="Q562" t="s">
-        <v>2494</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="563" spans="1:17" ht="15">
       <c r="A563" t="s">
-        <v>2495</v>
+        <v>2491</v>
       </c>
       <c r="B563" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C563" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D563" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E563" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F563" t="s">
         <v>30</v>
       </c>
       <c r="G563">
         <v>93630</v>
       </c>
       <c r="H563" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I563" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J563" t="s">
         <v>30</v>
       </c>
       <c r="K563">
         <v>93777</v>
       </c>
       <c r="L563" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O563" s="1">
         <v>44900</v>
       </c>
       <c r="P563" t="s">
-        <v>2496</v>
+        <v>2492</v>
       </c>
       <c r="Q563" t="s">
-        <v>2496</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="564" spans="1:17" ht="15">
       <c r="A564" t="s">
-        <v>2497</v>
+        <v>2493</v>
       </c>
       <c r="B564" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C564" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D564" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E564" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F564" t="s">
         <v>30</v>
       </c>
       <c r="G564">
         <v>93630</v>
       </c>
       <c r="H564" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I564" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J564" t="s">
         <v>30</v>
       </c>
       <c r="K564">
         <v>93777</v>
       </c>
       <c r="L564" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O564" s="1">
         <v>44900</v>
       </c>
       <c r="P564" t="s">
-        <v>2498</v>
+        <v>2494</v>
       </c>
       <c r="Q564" t="s">
-        <v>2498</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="565" spans="1:17" ht="15">
       <c r="A565" t="s">
-        <v>2499</v>
+        <v>2495</v>
       </c>
       <c r="B565" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C565" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D565" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E565" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F565" t="s">
         <v>30</v>
       </c>
       <c r="G565">
         <v>93630</v>
       </c>
       <c r="H565" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I565" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J565" t="s">
         <v>30</v>
       </c>
       <c r="K565">
         <v>93777</v>
       </c>
       <c r="L565" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O565" s="1">
-        <v>44900</v>
+        <v>44902</v>
       </c>
       <c r="P565" t="s">
-        <v>2500</v>
+        <v>2496</v>
       </c>
       <c r="Q565" t="s">
-        <v>2500</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="566" spans="1:17" ht="15">
       <c r="A566" t="s">
-        <v>2501</v>
+        <v>2497</v>
       </c>
       <c r="B566" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C566" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D566" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E566" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F566" t="s">
         <v>30</v>
       </c>
       <c r="G566">
         <v>93630</v>
       </c>
       <c r="H566" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I566" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J566" t="s">
         <v>30</v>
       </c>
       <c r="K566">
         <v>93777</v>
       </c>
       <c r="L566" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O566" s="1">
-        <v>44902</v>
+        <v>44967</v>
       </c>
       <c r="P566" t="s">
-        <v>2502</v>
+        <v>2498</v>
       </c>
       <c r="Q566" t="s">
-        <v>2502</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="567" spans="1:17" ht="15">
       <c r="A567" t="s">
-        <v>2503</v>
+        <v>2499</v>
       </c>
       <c r="B567" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C567" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D567" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E567" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F567" t="s">
         <v>30</v>
       </c>
       <c r="G567">
         <v>93630</v>
       </c>
       <c r="H567" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I567" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J567" t="s">
         <v>30</v>
       </c>
       <c r="K567">
         <v>93777</v>
       </c>
       <c r="L567" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O567" s="1">
-        <v>44967</v>
+        <v>45027</v>
       </c>
       <c r="P567" t="s">
-        <v>2504</v>
+        <v>2500</v>
       </c>
       <c r="Q567" t="s">
-        <v>2504</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="568" spans="1:17" ht="15">
       <c r="A568" t="s">
-        <v>2505</v>
+        <v>2501</v>
       </c>
       <c r="B568" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C568" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D568" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E568" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F568" t="s">
         <v>30</v>
       </c>
       <c r="G568">
         <v>93630</v>
       </c>
       <c r="H568" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I568" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J568" t="s">
         <v>30</v>
       </c>
       <c r="K568">
         <v>93777</v>
       </c>
       <c r="L568" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O568" s="1">
         <v>45027</v>
       </c>
       <c r="P568" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="Q568" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="569" spans="1:17" ht="15">
       <c r="A569" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="B569" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C569" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D569" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E569" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F569" t="s">
         <v>30</v>
       </c>
       <c r="G569">
         <v>93630</v>
       </c>
       <c r="H569" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I569" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J569" t="s">
         <v>30</v>
       </c>
       <c r="K569">
         <v>93777</v>
       </c>
       <c r="L569" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O569" s="1">
-        <v>45027</v>
+        <v>45033</v>
       </c>
       <c r="P569" t="s">
-        <v>2508</v>
+        <v>2504</v>
       </c>
       <c r="Q569" t="s">
-        <v>2508</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="570" spans="1:17" ht="15">
       <c r="A570" t="s">
-        <v>2509</v>
+        <v>2505</v>
       </c>
       <c r="B570" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C570" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D570" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E570" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F570" t="s">
         <v>30</v>
       </c>
       <c r="G570">
         <v>93630</v>
       </c>
       <c r="H570" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I570" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J570" t="s">
         <v>30</v>
       </c>
       <c r="K570">
         <v>93777</v>
       </c>
       <c r="L570" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O570" s="1">
-        <v>45033</v>
+        <v>45282</v>
       </c>
       <c r="P570" t="s">
-        <v>2510</v>
+        <v>2506</v>
       </c>
       <c r="Q570" t="s">
-        <v>2510</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="571" spans="1:17" ht="15">
       <c r="A571" t="s">
-        <v>2511</v>
+        <v>2507</v>
       </c>
       <c r="B571" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C571" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D571" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E571" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F571" t="s">
         <v>30</v>
       </c>
       <c r="G571">
         <v>93630</v>
       </c>
       <c r="H571" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I571" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J571" t="s">
         <v>30</v>
       </c>
       <c r="K571">
         <v>93777</v>
       </c>
       <c r="L571" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O571" s="1">
-        <v>45282</v>
+        <v>45481</v>
       </c>
       <c r="P571" t="s">
-        <v>2512</v>
+        <v>2508</v>
       </c>
       <c r="Q571" t="s">
-        <v>2512</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="572" spans="1:17" ht="15">
       <c r="A572" t="s">
-        <v>2513</v>
+        <v>2509</v>
       </c>
       <c r="B572" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C572" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D572" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E572" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F572" t="s">
         <v>30</v>
       </c>
       <c r="G572">
         <v>93630</v>
       </c>
       <c r="H572" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I572" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J572" t="s">
         <v>30</v>
       </c>
       <c r="K572">
         <v>93777</v>
       </c>
       <c r="L572" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O572" s="1">
-        <v>45481</v>
+        <v>45518</v>
       </c>
       <c r="P572" t="s">
-        <v>2514</v>
+        <v>2478</v>
       </c>
       <c r="Q572" t="s">
-        <v>1741</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="573" spans="1:17" ht="15">
       <c r="A573" t="s">
-        <v>2515</v>
+        <v>2510</v>
       </c>
       <c r="B573" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C573" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D573" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E573" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F573" t="s">
         <v>30</v>
       </c>
       <c r="G573">
         <v>93630</v>
       </c>
       <c r="H573" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I573" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J573" t="s">
         <v>30</v>
       </c>
       <c r="K573">
         <v>93777</v>
       </c>
       <c r="L573" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O573" s="1">
-        <v>45518</v>
+        <v>45631</v>
       </c>
       <c r="P573" t="s">
-        <v>2484</v>
+        <v>1989</v>
       </c>
       <c r="Q573" t="s">
-        <v>2484</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="574" spans="1:17" ht="15">
       <c r="A574" t="s">
-        <v>2516</v>
+        <v>2511</v>
       </c>
       <c r="B574" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C574" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D574" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E574" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F574" t="s">
         <v>30</v>
       </c>
       <c r="G574">
         <v>93630</v>
       </c>
       <c r="H574" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I574" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J574" t="s">
         <v>30</v>
       </c>
       <c r="K574">
         <v>93777</v>
       </c>
       <c r="L574" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O574" s="1">
-        <v>45631</v>
+        <v>45670</v>
       </c>
       <c r="P574" t="s">
-        <v>1998</v>
+        <v>2512</v>
       </c>
       <c r="Q574" t="s">
-        <v>1998</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="575" spans="1:17" ht="15">
       <c r="A575" t="s">
-        <v>2517</v>
+        <v>2513</v>
       </c>
       <c r="B575" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C575" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D575" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E575" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F575" t="s">
         <v>30</v>
       </c>
       <c r="G575">
         <v>93630</v>
       </c>
       <c r="H575" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I575" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J575" t="s">
         <v>30</v>
       </c>
       <c r="K575">
         <v>93777</v>
       </c>
       <c r="L575" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O575" s="1">
-        <v>45670</v>
+        <v>45699</v>
       </c>
       <c r="P575" t="s">
-        <v>2518</v>
+        <v>2514</v>
       </c>
       <c r="Q575" t="s">
-        <v>2518</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="576" spans="1:17" ht="15">
       <c r="A576" t="s">
-        <v>2519</v>
+        <v>2515</v>
       </c>
       <c r="B576" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C576" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D576" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E576" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F576" t="s">
         <v>30</v>
       </c>
       <c r="G576">
         <v>93630</v>
       </c>
       <c r="H576" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I576" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J576" t="s">
         <v>30</v>
       </c>
       <c r="K576">
         <v>93777</v>
       </c>
       <c r="L576" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O576" s="1">
-        <v>45699</v>
+        <v>45957</v>
       </c>
       <c r="P576" t="s">
-        <v>2520</v>
+        <v>2516</v>
       </c>
       <c r="Q576" t="s">
-        <v>2520</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="577" spans="1:17" ht="15">
       <c r="A577" t="s">
-        <v>2521</v>
+        <v>2517</v>
       </c>
       <c r="B577" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C577" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D577" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E577" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F577" t="s">
         <v>30</v>
       </c>
       <c r="G577">
         <v>93630</v>
       </c>
       <c r="H577" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I577" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J577" t="s">
         <v>30</v>
       </c>
       <c r="K577">
         <v>93777</v>
       </c>
       <c r="L577" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O577" s="1">
-        <v>45957</v>
+        <v>45958</v>
       </c>
       <c r="P577" t="s">
-        <v>2522</v>
+        <v>1995</v>
       </c>
       <c r="Q577" t="s">
-        <v>2522</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="578" spans="1:17" ht="15">
       <c r="A578" t="s">
-        <v>2523</v>
+        <v>2518</v>
       </c>
       <c r="B578" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C578" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D578" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="E578" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="F578" t="s">
         <v>30</v>
       </c>
       <c r="G578">
         <v>93630</v>
       </c>
       <c r="H578" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="I578" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J578" t="s">
         <v>30</v>
       </c>
       <c r="K578">
         <v>93777</v>
       </c>
       <c r="L578" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
       <c r="O578" s="1">
-        <v>45958</v>
+        <v>45974</v>
       </c>
       <c r="P578" t="s">
-        <v>2004</v>
+        <v>1434</v>
       </c>
       <c r="Q578" t="s">
-        <v>2004</v>
-[...2 lines deleted...]
-    <row r="579" spans="1:17" ht="15">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="579" spans="1:22" ht="15">
       <c r="A579" t="s">
+        <v>2519</v>
+      </c>
+      <c r="B579" t="s">
+        <v>2520</v>
+      </c>
+      <c r="C579" t="s">
+        <v>292</v>
+      </c>
+      <c r="D579" t="s">
+        <v>2521</v>
+      </c>
+      <c r="E579" t="s">
+        <v>2522</v>
+      </c>
+      <c r="F579" t="s">
+        <v>30</v>
+      </c>
+      <c r="G579">
+        <v>93261</v>
+      </c>
+      <c r="H579" t="s">
+        <v>2523</v>
+      </c>
+      <c r="I579" t="s">
+        <v>2522</v>
+      </c>
+      <c r="J579" t="s">
+        <v>30</v>
+      </c>
+      <c r="K579">
+        <v>93261</v>
+      </c>
+      <c r="L579" t="s">
         <v>2524</v>
       </c>
-      <c r="B579" t="s">
-[...5 lines deleted...]
-      <c r="D579" t="s">
+      <c r="O579" s="1">
+        <v>42753</v>
+      </c>
+      <c r="P579" t="s">
+        <v>2525</v>
+      </c>
+      <c r="Q579" t="s">
+        <v>2525</v>
+      </c>
+      <c r="R579" t="s">
+        <v>1008</v>
+      </c>
+      <c r="S579" t="s">
+        <v>2526</v>
+      </c>
+      <c r="T579" t="s">
+        <v>2527</v>
+      </c>
+      <c r="U579" t="s">
+        <v>30</v>
+      </c>
+      <c r="V579">
+        <v>93215</v>
+      </c>
+    </row>
+    <row r="580" spans="1:23" ht="15">
+      <c r="A580" t="s">
+        <v>2528</v>
+      </c>
+      <c r="B580" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C580" t="s">
+        <v>434</v>
+      </c>
+      <c r="D580" t="s">
+        <v>2530</v>
+      </c>
+      <c r="E580" t="s">
+        <v>2531</v>
+      </c>
+      <c r="F580" t="s">
+        <v>30</v>
+      </c>
+      <c r="G580">
+        <v>92683</v>
+      </c>
+      <c r="H580" t="s">
+        <v>2530</v>
+      </c>
+      <c r="I580" t="s">
+        <v>2531</v>
+      </c>
+      <c r="J580" t="s">
+        <v>30</v>
+      </c>
+      <c r="K580">
+        <v>92683</v>
+      </c>
+      <c r="L580" t="s">
+        <v>2532</v>
+      </c>
+      <c r="O580" s="1">
+        <v>42759</v>
+      </c>
+      <c r="P580" t="s">
+        <v>2529</v>
+      </c>
+      <c r="Q580" t="s">
+        <v>2529</v>
+      </c>
+      <c r="R580" t="s">
+        <v>434</v>
+      </c>
+      <c r="S580" t="s">
+        <v>2530</v>
+      </c>
+      <c r="T580" t="s">
+        <v>2531</v>
+      </c>
+      <c r="U580" t="s">
+        <v>30</v>
+      </c>
+      <c r="V580">
+        <v>92683</v>
+      </c>
+      <c r="W580" t="s">
+        <v>2532</v>
+      </c>
+    </row>
+    <row r="581" spans="1:22" ht="15">
+      <c r="A581" t="s">
+        <v>2533</v>
+      </c>
+      <c r="B581" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D581" t="s">
+        <v>2535</v>
+      </c>
+      <c r="E581" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F581" t="s">
+        <v>30</v>
+      </c>
+      <c r="G581">
+        <v>93307</v>
+      </c>
+      <c r="H581" t="s">
+        <v>2535</v>
+      </c>
+      <c r="I581" t="s">
+        <v>1010</v>
+      </c>
+      <c r="J581" t="s">
+        <v>30</v>
+      </c>
+      <c r="K581">
+        <v>93307</v>
+      </c>
+      <c r="L581" t="s">
+        <v>2536</v>
+      </c>
+      <c r="O581" s="1">
+        <v>42766</v>
+      </c>
+      <c r="P581" t="s">
+        <v>1316</v>
+      </c>
+      <c r="Q581" t="s">
+        <v>1316</v>
+      </c>
+      <c r="R581" t="s">
+        <v>1008</v>
+      </c>
+      <c r="S581" t="s">
         <v>1317</v>
       </c>
-      <c r="E579" t="s">
-[...108 lines deleted...]
-      <c r="E581" t="s">
+      <c r="T581" t="s">
+        <v>1010</v>
+      </c>
+      <c r="U581" t="s">
+        <v>30</v>
+      </c>
+      <c r="V581">
+        <v>93301</v>
+      </c>
+    </row>
+    <row r="582" spans="1:23" ht="15">
+      <c r="A582" t="s">
         <v>2537</v>
       </c>
-      <c r="F581" t="s">
-[...17 lines deleted...]
-      <c r="L581" t="s">
+      <c r="B582" t="s">
         <v>2538</v>
       </c>
-      <c r="O581" s="1">
-[...28 lines deleted...]
-      <c r="A582" t="s">
+      <c r="C582" t="s">
+        <v>434</v>
+      </c>
+      <c r="D582" t="s">
         <v>2539</v>
       </c>
-      <c r="B582" t="s">
+      <c r="E582" t="s">
         <v>2540</v>
       </c>
-      <c r="C582" t="s">
-[...2 lines deleted...]
-      <c r="D582" t="s">
+      <c r="F582" t="s">
+        <v>30</v>
+      </c>
+      <c r="G582">
+        <v>92647</v>
+      </c>
+      <c r="H582" t="s">
+        <v>866</v>
+      </c>
+      <c r="I582" t="s">
+        <v>602</v>
+      </c>
+      <c r="J582" t="s">
+        <v>30</v>
+      </c>
+      <c r="K582">
+        <v>90805</v>
+      </c>
+      <c r="L582" t="s">
+        <v>1628</v>
+      </c>
+      <c r="O582" s="1">
+        <v>42899</v>
+      </c>
+      <c r="P582" t="s">
         <v>2541</v>
       </c>
-      <c r="E582" t="s">
-[...8 lines deleted...]
-      <c r="H582" t="s">
+      <c r="Q582" t="s">
         <v>2541</v>
       </c>
-      <c r="I582" t="s">
-[...8 lines deleted...]
-      <c r="L582" t="s">
+      <c r="R582" t="s">
+        <v>434</v>
+      </c>
+      <c r="S582" t="s">
         <v>2542</v>
       </c>
-      <c r="O582" s="1">
-[...13 lines deleted...]
-      </c>
       <c r="T582" t="s">
-        <v>1014</v>
+        <v>2543</v>
       </c>
       <c r="U582" t="s">
         <v>30</v>
       </c>
       <c r="V582">
-        <v>93301</v>
+        <v>92708</v>
+      </c>
+      <c r="W582" t="s">
+        <v>2544</v>
       </c>
     </row>
     <row r="583" spans="1:23" ht="15">
       <c r="A583" t="s">
-        <v>2543</v>
+        <v>2545</v>
       </c>
       <c r="B583" t="s">
-        <v>2544</v>
+        <v>2538</v>
       </c>
       <c r="C583" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="D583" t="s">
-        <v>2545</v>
+        <v>2539</v>
       </c>
       <c r="E583" t="s">
-        <v>2546</v>
+        <v>2540</v>
       </c>
       <c r="F583" t="s">
         <v>30</v>
       </c>
       <c r="G583">
         <v>92647</v>
       </c>
       <c r="H583" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="I583" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="J583" t="s">
         <v>30</v>
       </c>
       <c r="K583">
         <v>90805</v>
       </c>
       <c r="L583" t="s">
-        <v>1637</v>
+        <v>1628</v>
       </c>
       <c r="O583" s="1">
         <v>42899</v>
       </c>
       <c r="P583" t="s">
+        <v>2546</v>
+      </c>
+      <c r="Q583" t="s">
+        <v>2546</v>
+      </c>
+      <c r="R583" t="s">
+        <v>434</v>
+      </c>
+      <c r="S583" t="s">
         <v>2547</v>
       </c>
-      <c r="Q583" t="s">
-[...5 lines deleted...]
-      <c r="S583" t="s">
+      <c r="T583" t="s">
+        <v>2540</v>
+      </c>
+      <c r="U583" t="s">
+        <v>30</v>
+      </c>
+      <c r="V583">
+        <v>92647</v>
+      </c>
+      <c r="W583" t="s">
         <v>2548</v>
       </c>
-      <c r="T583" t="s">
+    </row>
+    <row r="584" spans="1:22" ht="15">
+      <c r="A584" t="s">
         <v>2549</v>
       </c>
-      <c r="U583" t="s">
-[...5 lines deleted...]
-      <c r="W583" t="s">
+      <c r="B584" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C584" t="s">
+        <v>148</v>
+      </c>
+      <c r="D584" t="s">
+        <v>803</v>
+      </c>
+      <c r="E584" t="s">
+        <v>804</v>
+      </c>
+      <c r="F584" t="s">
+        <v>30</v>
+      </c>
+      <c r="G584">
+        <v>94015</v>
+      </c>
+      <c r="H584" t="s">
+        <v>803</v>
+      </c>
+      <c r="I584" t="s">
+        <v>804</v>
+      </c>
+      <c r="J584" t="s">
+        <v>30</v>
+      </c>
+      <c r="K584">
+        <v>94015</v>
+      </c>
+      <c r="L584" t="s">
         <v>2550</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A584" t="s">
+      <c r="O584" s="1">
+        <v>42976</v>
+      </c>
+      <c r="P584" t="s">
         <v>2551</v>
       </c>
-      <c r="B584" t="s">
-[...35 lines deleted...]
-      <c r="P584" t="s">
+      <c r="Q584" t="s">
+        <v>2551</v>
+      </c>
+      <c r="R584" t="s">
+        <v>148</v>
+      </c>
+      <c r="S584" t="s">
         <v>2552</v>
       </c>
-      <c r="Q584" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T584" t="s">
-        <v>2546</v>
+        <v>804</v>
       </c>
       <c r="U584" t="s">
         <v>30</v>
       </c>
       <c r="V584">
-        <v>92647</v>
-[...2 lines deleted...]
-        <v>2554</v>
+        <v>94015</v>
       </c>
     </row>
     <row r="585" spans="1:22" ht="15">
       <c r="A585" t="s">
+        <v>2553</v>
+      </c>
+      <c r="B585" t="s">
+        <v>2554</v>
+      </c>
+      <c r="C585" t="s">
+        <v>171</v>
+      </c>
+      <c r="D585" t="s">
         <v>2555</v>
       </c>
-      <c r="B585" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E585" t="s">
-        <v>805</v>
+        <v>171</v>
       </c>
       <c r="F585" t="s">
         <v>30</v>
       </c>
       <c r="G585">
-        <v>94015</v>
+        <v>95050</v>
       </c>
       <c r="H585" t="s">
-        <v>804</v>
+        <v>2555</v>
       </c>
       <c r="I585" t="s">
-        <v>805</v>
+        <v>171</v>
       </c>
       <c r="J585" t="s">
         <v>30</v>
       </c>
       <c r="K585">
-        <v>94015</v>
+        <v>95050</v>
       </c>
       <c r="L585" t="s">
         <v>2556</v>
       </c>
       <c r="O585" s="1">
-        <v>42976</v>
+        <v>43060</v>
       </c>
       <c r="P585" t="s">
         <v>2557</v>
       </c>
       <c r="Q585" t="s">
         <v>2557</v>
       </c>
       <c r="R585" t="s">
-        <v>148</v>
+        <v>171</v>
       </c>
       <c r="S585" t="s">
         <v>2558</v>
       </c>
       <c r="T585" t="s">
-        <v>805</v>
+        <v>2559</v>
       </c>
       <c r="U585" t="s">
         <v>30</v>
       </c>
       <c r="V585">
-        <v>94015</v>
+        <v>95035</v>
       </c>
     </row>
     <row r="586" spans="1:22" ht="15">
       <c r="A586" t="s">
-        <v>2559</v>
+        <v>2560</v>
       </c>
       <c r="B586" t="s">
-        <v>2560</v>
+        <v>2561</v>
       </c>
       <c r="C586" t="s">
-        <v>171</v>
+        <v>790</v>
       </c>
       <c r="D586" t="s">
-        <v>2561</v>
+        <v>2562</v>
       </c>
       <c r="E586" t="s">
-        <v>171</v>
+        <v>2563</v>
       </c>
       <c r="F586" t="s">
         <v>30</v>
       </c>
       <c r="G586">
-        <v>95050</v>
+        <v>94931</v>
       </c>
       <c r="H586" t="s">
-        <v>2561</v>
+        <v>2564</v>
       </c>
       <c r="I586" t="s">
-        <v>171</v>
+        <v>2565</v>
       </c>
       <c r="J586" t="s">
         <v>30</v>
       </c>
       <c r="K586">
-        <v>95050</v>
+        <v>95492</v>
       </c>
       <c r="L586" t="s">
-        <v>2562</v>
+        <v>2566</v>
       </c>
       <c r="O586" s="1">
-        <v>43060</v>
+        <v>43032</v>
       </c>
       <c r="P586" t="s">
-        <v>2563</v>
+        <v>2567</v>
       </c>
       <c r="Q586" t="s">
-        <v>2563</v>
+        <v>2567</v>
       </c>
       <c r="R586" t="s">
-        <v>171</v>
+        <v>790</v>
       </c>
       <c r="S586" t="s">
-        <v>2564</v>
+        <v>2568</v>
       </c>
       <c r="T586" t="s">
         <v>2565</v>
       </c>
       <c r="U586" t="s">
         <v>30</v>
       </c>
       <c r="V586">
-        <v>95035</v>
+        <v>95492</v>
       </c>
     </row>
     <row r="587" spans="1:22" ht="15">
       <c r="A587" t="s">
-        <v>2566</v>
+        <v>2569</v>
       </c>
       <c r="B587" t="s">
-        <v>2567</v>
+        <v>2570</v>
       </c>
       <c r="C587" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="D587" t="s">
-        <v>2568</v>
+        <v>2571</v>
       </c>
       <c r="E587" t="s">
-        <v>2569</v>
+        <v>798</v>
       </c>
       <c r="F587" t="s">
         <v>30</v>
       </c>
       <c r="G587">
-        <v>94931</v>
+        <v>95407</v>
       </c>
       <c r="H587" t="s">
-        <v>2570</v>
+        <v>2571</v>
       </c>
       <c r="I587" t="s">
-        <v>2571</v>
+        <v>798</v>
       </c>
       <c r="J587" t="s">
         <v>30</v>
       </c>
       <c r="K587">
-        <v>95492</v>
+        <v>95407</v>
       </c>
       <c r="L587" t="s">
         <v>2572</v>
       </c>
       <c r="O587" s="1">
-        <v>43032</v>
+        <v>43136</v>
       </c>
       <c r="P587" t="s">
         <v>2573</v>
       </c>
       <c r="Q587" t="s">
         <v>2573</v>
       </c>
       <c r="R587" t="s">
-        <v>791</v>
+        <v>90</v>
       </c>
       <c r="S587" t="s">
         <v>2574</v>
       </c>
       <c r="T587" t="s">
-        <v>2571</v>
+        <v>2575</v>
       </c>
       <c r="U587" t="s">
         <v>30</v>
       </c>
       <c r="V587">
-        <v>95492</v>
+        <v>94945</v>
       </c>
     </row>
     <row r="588" spans="1:22" ht="15">
       <c r="A588" t="s">
-        <v>2575</v>
+        <v>2576</v>
       </c>
       <c r="B588" t="s">
-        <v>2576</v>
+        <v>2570</v>
       </c>
       <c r="C588" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="D588" t="s">
-        <v>2577</v>
+        <v>2571</v>
       </c>
       <c r="E588" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F588" t="s">
         <v>30</v>
       </c>
       <c r="G588">
         <v>95407</v>
       </c>
       <c r="H588" t="s">
-        <v>2577</v>
+        <v>2571</v>
       </c>
       <c r="I588" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="J588" t="s">
         <v>30</v>
       </c>
       <c r="K588">
         <v>95407</v>
       </c>
       <c r="L588" t="s">
-        <v>2578</v>
+        <v>2572</v>
       </c>
       <c r="O588" s="1">
         <v>43136</v>
       </c>
       <c r="P588" t="s">
-        <v>2579</v>
+        <v>2577</v>
       </c>
       <c r="Q588" t="s">
-        <v>2579</v>
+        <v>2577</v>
       </c>
       <c r="R588" t="s">
-        <v>90</v>
+        <v>790</v>
       </c>
       <c r="S588" t="s">
-        <v>2580</v>
+        <v>2578</v>
       </c>
       <c r="T588" t="s">
-        <v>2581</v>
+        <v>2563</v>
       </c>
       <c r="U588" t="s">
         <v>30</v>
       </c>
       <c r="V588">
-        <v>94945</v>
+        <v>94931</v>
       </c>
     </row>
     <row r="589" spans="1:22" ht="15">
       <c r="A589" t="s">
-        <v>2582</v>
+        <v>2579</v>
       </c>
       <c r="B589" t="s">
-        <v>2576</v>
+        <v>2570</v>
       </c>
       <c r="C589" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="D589" t="s">
-        <v>2577</v>
+        <v>2571</v>
       </c>
       <c r="E589" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F589" t="s">
         <v>30</v>
       </c>
       <c r="G589">
         <v>95407</v>
       </c>
       <c r="H589" t="s">
-        <v>2577</v>
+        <v>2571</v>
       </c>
       <c r="I589" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="J589" t="s">
         <v>30</v>
       </c>
       <c r="K589">
         <v>95407</v>
       </c>
       <c r="L589" t="s">
-        <v>2578</v>
+        <v>2572</v>
       </c>
       <c r="O589" s="1">
         <v>43136</v>
       </c>
       <c r="P589" t="s">
-        <v>2583</v>
+        <v>2580</v>
       </c>
       <c r="Q589" t="s">
-        <v>2583</v>
+        <v>2580</v>
       </c>
       <c r="R589" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="S589" t="s">
-        <v>2584</v>
+        <v>2581</v>
       </c>
       <c r="T589" t="s">
-        <v>2569</v>
+        <v>2582</v>
       </c>
       <c r="U589" t="s">
         <v>30</v>
       </c>
       <c r="V589">
-        <v>94931</v>
+        <v>95448</v>
       </c>
     </row>
     <row r="590" spans="1:22" ht="15">
       <c r="A590" t="s">
-        <v>2585</v>
+        <v>2583</v>
       </c>
       <c r="B590" t="s">
-        <v>2576</v>
+        <v>2570</v>
       </c>
       <c r="C590" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="D590" t="s">
-        <v>2577</v>
+        <v>2571</v>
       </c>
       <c r="E590" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F590" t="s">
         <v>30</v>
       </c>
       <c r="G590">
         <v>95407</v>
       </c>
       <c r="H590" t="s">
-        <v>2577</v>
+        <v>2571</v>
       </c>
       <c r="I590" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="J590" t="s">
         <v>30</v>
       </c>
       <c r="K590">
         <v>95407</v>
       </c>
       <c r="L590" t="s">
-        <v>2578</v>
+        <v>2572</v>
       </c>
       <c r="O590" s="1">
         <v>43136</v>
       </c>
       <c r="P590" t="s">
-        <v>2586</v>
+        <v>94</v>
       </c>
       <c r="Q590" t="s">
-        <v>2586</v>
+        <v>94</v>
       </c>
       <c r="R590" t="s">
-        <v>791</v>
+        <v>90</v>
       </c>
       <c r="S590" t="s">
-        <v>2587</v>
+        <v>95</v>
       </c>
       <c r="T590" t="s">
-        <v>2588</v>
+        <v>92</v>
       </c>
       <c r="U590" t="s">
         <v>30</v>
       </c>
       <c r="V590">
-        <v>95448</v>
+        <v>94913</v>
       </c>
     </row>
     <row r="591" spans="1:22" ht="15">
       <c r="A591" t="s">
-        <v>2589</v>
+        <v>2584</v>
       </c>
       <c r="B591" t="s">
-        <v>2576</v>
+        <v>2570</v>
       </c>
       <c r="C591" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="D591" t="s">
-        <v>2577</v>
+        <v>2571</v>
       </c>
       <c r="E591" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F591" t="s">
         <v>30</v>
       </c>
       <c r="G591">
         <v>95407</v>
       </c>
       <c r="H591" t="s">
-        <v>2577</v>
+        <v>2571</v>
       </c>
       <c r="I591" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="J591" t="s">
         <v>30</v>
       </c>
       <c r="K591">
         <v>95407</v>
       </c>
       <c r="L591" t="s">
-        <v>2578</v>
+        <v>2572</v>
       </c>
       <c r="O591" s="1">
         <v>43136</v>
       </c>
       <c r="P591" t="s">
-        <v>94</v>
+        <v>2585</v>
       </c>
       <c r="Q591" t="s">
-        <v>94</v>
+        <v>2585</v>
       </c>
       <c r="R591" t="s">
-        <v>90</v>
+        <v>790</v>
       </c>
       <c r="S591" t="s">
-        <v>95</v>
+        <v>2586</v>
       </c>
       <c r="T591" t="s">
-        <v>92</v>
+        <v>2587</v>
       </c>
       <c r="U591" t="s">
         <v>30</v>
       </c>
       <c r="V591">
-        <v>94913</v>
+        <v>95473</v>
       </c>
     </row>
     <row r="592" spans="1:22" ht="15">
       <c r="A592" t="s">
-        <v>2590</v>
+        <v>2588</v>
       </c>
       <c r="B592" t="s">
-        <v>2576</v>
+        <v>2570</v>
       </c>
       <c r="C592" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="D592" t="s">
-        <v>2577</v>
+        <v>2571</v>
       </c>
       <c r="E592" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F592" t="s">
         <v>30</v>
       </c>
       <c r="G592">
         <v>95407</v>
       </c>
       <c r="H592" t="s">
-        <v>2577</v>
+        <v>2571</v>
       </c>
       <c r="I592" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="J592" t="s">
         <v>30</v>
       </c>
       <c r="K592">
         <v>95407</v>
       </c>
       <c r="L592" t="s">
-        <v>2578</v>
+        <v>2572</v>
       </c>
       <c r="O592" s="1">
         <v>43136</v>
       </c>
       <c r="P592" t="s">
+        <v>2589</v>
+      </c>
+      <c r="Q592" t="s">
+        <v>2589</v>
+      </c>
+      <c r="R592" t="s">
+        <v>790</v>
+      </c>
+      <c r="S592" t="s">
+        <v>2590</v>
+      </c>
+      <c r="T592" t="s">
         <v>2591</v>
       </c>
-      <c r="Q592" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U592" t="s">
         <v>30</v>
       </c>
       <c r="V592">
-        <v>95473</v>
+        <v>94928</v>
       </c>
     </row>
     <row r="593" spans="1:22" ht="15">
       <c r="A593" t="s">
-        <v>2594</v>
+        <v>2592</v>
       </c>
       <c r="B593" t="s">
-        <v>2576</v>
+        <v>2570</v>
       </c>
       <c r="C593" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="D593" t="s">
-        <v>2577</v>
+        <v>2571</v>
       </c>
       <c r="E593" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F593" t="s">
         <v>30</v>
       </c>
       <c r="G593">
         <v>95407</v>
       </c>
       <c r="H593" t="s">
-        <v>2577</v>
+        <v>2571</v>
       </c>
       <c r="I593" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="J593" t="s">
         <v>30</v>
       </c>
       <c r="K593">
         <v>95407</v>
       </c>
       <c r="L593" t="s">
-        <v>2578</v>
+        <v>2572</v>
       </c>
       <c r="O593" s="1">
-        <v>43136</v>
+        <v>43147</v>
       </c>
       <c r="P593" t="s">
+        <v>2593</v>
+      </c>
+      <c r="Q593" t="s">
+        <v>2593</v>
+      </c>
+      <c r="R593" t="s">
+        <v>90</v>
+      </c>
+      <c r="S593" t="s">
+        <v>2594</v>
+      </c>
+      <c r="T593" t="s">
         <v>2595</v>
       </c>
-      <c r="Q593" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U593" t="s">
         <v>30</v>
       </c>
       <c r="V593">
-        <v>94928</v>
+        <v>94970</v>
       </c>
     </row>
     <row r="594" spans="1:22" ht="15">
       <c r="A594" t="s">
-        <v>2598</v>
+        <v>2596</v>
       </c>
       <c r="B594" t="s">
-        <v>2576</v>
+        <v>2570</v>
       </c>
       <c r="C594" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="D594" t="s">
-        <v>2577</v>
+        <v>2571</v>
       </c>
       <c r="E594" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F594" t="s">
         <v>30</v>
       </c>
       <c r="G594">
         <v>95407</v>
       </c>
       <c r="H594" t="s">
-        <v>2577</v>
+        <v>2571</v>
       </c>
       <c r="I594" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="J594" t="s">
         <v>30</v>
       </c>
       <c r="K594">
         <v>95407</v>
       </c>
       <c r="L594" t="s">
-        <v>2578</v>
+        <v>2572</v>
       </c>
       <c r="O594" s="1">
         <v>43147</v>
       </c>
       <c r="P594" t="s">
+        <v>2597</v>
+      </c>
+      <c r="Q594" t="s">
+        <v>2597</v>
+      </c>
+      <c r="R594" t="s">
+        <v>790</v>
+      </c>
+      <c r="S594" t="s">
+        <v>2598</v>
+      </c>
+      <c r="T594" t="s">
         <v>2599</v>
       </c>
-      <c r="Q594" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U594" t="s">
         <v>30</v>
       </c>
       <c r="V594">
-        <v>94970</v>
+        <v>95425</v>
       </c>
     </row>
     <row r="595" spans="1:22" ht="15">
       <c r="A595" t="s">
-        <v>2602</v>
+        <v>2600</v>
       </c>
       <c r="B595" t="s">
-        <v>2576</v>
+        <v>2570</v>
       </c>
       <c r="C595" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="D595" t="s">
-        <v>2577</v>
+        <v>2571</v>
       </c>
       <c r="E595" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F595" t="s">
         <v>30</v>
       </c>
       <c r="G595">
         <v>95407</v>
       </c>
       <c r="H595" t="s">
-        <v>2577</v>
+        <v>2571</v>
       </c>
       <c r="I595" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="J595" t="s">
         <v>30</v>
       </c>
       <c r="K595">
         <v>95407</v>
       </c>
       <c r="L595" t="s">
-        <v>2578</v>
+        <v>2572</v>
       </c>
       <c r="O595" s="1">
         <v>43147</v>
       </c>
       <c r="P595" t="s">
-        <v>2603</v>
+        <v>2601</v>
       </c>
       <c r="Q595" t="s">
-        <v>2603</v>
+        <v>2601</v>
       </c>
       <c r="R595" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="S595" t="s">
-        <v>2604</v>
+        <v>2602</v>
       </c>
       <c r="T595" t="s">
-        <v>2605</v>
+        <v>798</v>
       </c>
       <c r="U595" t="s">
         <v>30</v>
       </c>
       <c r="V595">
-        <v>95425</v>
+        <v>95402</v>
       </c>
     </row>
     <row r="596" spans="1:22" ht="15">
       <c r="A596" t="s">
-        <v>2606</v>
+        <v>2603</v>
       </c>
       <c r="B596" t="s">
-        <v>2576</v>
+        <v>2570</v>
       </c>
       <c r="C596" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="D596" t="s">
-        <v>2577</v>
+        <v>2571</v>
       </c>
       <c r="E596" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F596" t="s">
         <v>30</v>
       </c>
       <c r="G596">
         <v>95407</v>
       </c>
       <c r="H596" t="s">
-        <v>2577</v>
+        <v>2571</v>
       </c>
       <c r="I596" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="J596" t="s">
         <v>30</v>
       </c>
       <c r="K596">
         <v>95407</v>
       </c>
       <c r="L596" t="s">
-        <v>2578</v>
+        <v>2572</v>
       </c>
       <c r="O596" s="1">
-        <v>43147</v>
+        <v>43153</v>
       </c>
       <c r="P596" t="s">
-        <v>2607</v>
+        <v>2604</v>
       </c>
       <c r="Q596" t="s">
-        <v>2607</v>
+        <v>2604</v>
       </c>
       <c r="R596" t="s">
-        <v>791</v>
+        <v>90</v>
       </c>
       <c r="S596" t="s">
-        <v>2608</v>
+        <v>2605</v>
       </c>
       <c r="T596" t="s">
-        <v>799</v>
+        <v>2606</v>
       </c>
       <c r="U596" t="s">
         <v>30</v>
       </c>
       <c r="V596">
-        <v>95402</v>
+        <v>94924</v>
       </c>
     </row>
     <row r="597" spans="1:22" ht="15">
       <c r="A597" t="s">
-        <v>2609</v>
+        <v>2607</v>
       </c>
       <c r="B597" t="s">
-        <v>2576</v>
+        <v>2570</v>
       </c>
       <c r="C597" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="D597" t="s">
-        <v>2577</v>
+        <v>2571</v>
       </c>
       <c r="E597" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F597" t="s">
         <v>30</v>
       </c>
       <c r="G597">
         <v>95407</v>
       </c>
       <c r="H597" t="s">
-        <v>2577</v>
+        <v>2571</v>
       </c>
       <c r="I597" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="J597" t="s">
         <v>30</v>
       </c>
       <c r="K597">
         <v>95407</v>
       </c>
       <c r="L597" t="s">
-        <v>2578</v>
+        <v>2572</v>
       </c>
       <c r="O597" s="1">
         <v>43153</v>
       </c>
       <c r="P597" t="s">
-        <v>2610</v>
+        <v>796</v>
       </c>
       <c r="Q597" t="s">
-        <v>2610</v>
+        <v>796</v>
       </c>
       <c r="R597" t="s">
-        <v>90</v>
+        <v>790</v>
       </c>
       <c r="S597" t="s">
-        <v>2611</v>
+        <v>797</v>
       </c>
       <c r="T597" t="s">
-        <v>2612</v>
+        <v>798</v>
       </c>
       <c r="U597" t="s">
         <v>30</v>
       </c>
       <c r="V597">
-        <v>94924</v>
+        <v>95403</v>
       </c>
     </row>
     <row r="598" spans="1:22" ht="15">
       <c r="A598" t="s">
-        <v>2613</v>
+        <v>2608</v>
       </c>
       <c r="B598" t="s">
-        <v>2576</v>
+        <v>2570</v>
       </c>
       <c r="C598" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="D598" t="s">
-        <v>2577</v>
+        <v>2571</v>
       </c>
       <c r="E598" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F598" t="s">
         <v>30</v>
       </c>
       <c r="G598">
         <v>95407</v>
       </c>
       <c r="H598" t="s">
-        <v>2577</v>
+        <v>2571</v>
       </c>
       <c r="I598" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="J598" t="s">
         <v>30</v>
       </c>
       <c r="K598">
         <v>95407</v>
       </c>
       <c r="L598" t="s">
-        <v>2578</v>
+        <v>2572</v>
       </c>
       <c r="O598" s="1">
-        <v>43153</v>
+        <v>43243</v>
       </c>
       <c r="P598" t="s">
-        <v>797</v>
+        <v>2609</v>
       </c>
       <c r="Q598" t="s">
-        <v>797</v>
+        <v>2609</v>
       </c>
       <c r="R598" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="S598" t="s">
-        <v>798</v>
+        <v>2610</v>
       </c>
       <c r="T598" t="s">
-        <v>799</v>
+        <v>2611</v>
       </c>
       <c r="U598" t="s">
         <v>30</v>
       </c>
       <c r="V598">
-        <v>95403</v>
+        <v>94952</v>
       </c>
     </row>
     <row r="599" spans="1:22" ht="15">
       <c r="A599" t="s">
+        <v>2612</v>
+      </c>
+      <c r="B599" t="s">
+        <v>2613</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D599" t="s">
         <v>2614</v>
       </c>
-      <c r="B599" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E599" t="s">
-        <v>799</v>
+        <v>2615</v>
       </c>
       <c r="F599" t="s">
         <v>30</v>
       </c>
-      <c r="G599">
-        <v>95407</v>
+      <c r="G599" t="s">
+        <v>2616</v>
       </c>
       <c r="H599" t="s">
-        <v>2577</v>
+        <v>2614</v>
       </c>
       <c r="I599" t="s">
-        <v>799</v>
+        <v>2615</v>
       </c>
       <c r="J599" t="s">
         <v>30</v>
       </c>
-      <c r="K599">
-        <v>95407</v>
+      <c r="K599" t="s">
+        <v>2616</v>
       </c>
       <c r="L599" t="s">
-        <v>2578</v>
+        <v>2617</v>
       </c>
       <c r="O599" s="1">
-        <v>43243</v>
+        <v>43227</v>
       </c>
       <c r="P599" t="s">
+        <v>2618</v>
+      </c>
+      <c r="Q599" t="s">
+        <v>2618</v>
+      </c>
+      <c r="R599" t="s">
+        <v>1261</v>
+      </c>
+      <c r="S599" t="s">
+        <v>2619</v>
+      </c>
+      <c r="T599" t="s">
         <v>2615</v>
       </c>
-      <c r="Q599" t="s">
+      <c r="U599" t="s">
+        <v>30</v>
+      </c>
+      <c r="V599">
+        <v>95616</v>
+      </c>
+    </row>
+    <row r="600" spans="1:23" ht="15">
+      <c r="A600" t="s">
+        <v>2620</v>
+      </c>
+      <c r="B600" t="s">
+        <v>2613</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D600" t="s">
+        <v>2614</v>
+      </c>
+      <c r="E600" t="s">
         <v>2615</v>
       </c>
-      <c r="R599" t="s">
-[...2 lines deleted...]
-      <c r="S599" t="s">
+      <c r="F600" t="s">
+        <v>30</v>
+      </c>
+      <c r="G600" t="s">
         <v>2616</v>
       </c>
-      <c r="T599" t="s">
+      <c r="H600" t="s">
+        <v>2614</v>
+      </c>
+      <c r="I600" t="s">
+        <v>2615</v>
+      </c>
+      <c r="J600" t="s">
+        <v>30</v>
+      </c>
+      <c r="K600" t="s">
+        <v>2616</v>
+      </c>
+      <c r="L600" t="s">
         <v>2617</v>
       </c>
-      <c r="U599" t="s">
-[...19 lines deleted...]
-      <c r="E600" t="s">
+      <c r="O600" s="1">
+        <v>43231</v>
+      </c>
+      <c r="P600" t="s">
+        <v>2103</v>
+      </c>
+      <c r="Q600" t="s">
+        <v>2103</v>
+      </c>
+      <c r="R600" t="s">
+        <v>1261</v>
+      </c>
+      <c r="S600" t="s">
         <v>2621</v>
       </c>
-      <c r="F600" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="T600" t="s">
-        <v>2621</v>
+        <v>2615</v>
       </c>
       <c r="U600" t="s">
         <v>30</v>
       </c>
       <c r="V600">
         <v>95616</v>
       </c>
-    </row>
-    <row r="601" spans="1:23" ht="15">
+      <c r="W600" t="s">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="601" spans="1:17" ht="15">
       <c r="A601" t="s">
+        <v>2623</v>
+      </c>
+      <c r="B601" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C601" t="s">
+        <v>27</v>
+      </c>
+      <c r="D601" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E601" t="s">
+        <v>1129</v>
+      </c>
+      <c r="F601" t="s">
+        <v>30</v>
+      </c>
+      <c r="G601">
+        <v>94577</v>
+      </c>
+      <c r="H601" t="s">
+        <v>1128</v>
+      </c>
+      <c r="I601" t="s">
+        <v>1129</v>
+      </c>
+      <c r="J601" t="s">
+        <v>30</v>
+      </c>
+      <c r="K601">
+        <v>94577</v>
+      </c>
+      <c r="L601" t="s">
+        <v>2625</v>
+      </c>
+      <c r="O601" s="1">
+        <v>43584</v>
+      </c>
+      <c r="P601" t="s">
         <v>2626</v>
       </c>
-      <c r="B601" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="Q601" t="s">
-        <v>2112</v>
-[...17 lines deleted...]
-        <v>2628</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="602" spans="1:17" ht="15">
       <c r="A602" t="s">
+        <v>2627</v>
+      </c>
+      <c r="B602" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D602" t="s">
+        <v>1811</v>
+      </c>
+      <c r="E602" t="s">
+        <v>602</v>
+      </c>
+      <c r="F602" t="s">
+        <v>30</v>
+      </c>
+      <c r="G602">
+        <v>90810</v>
+      </c>
+      <c r="H602" t="s">
         <v>2629</v>
       </c>
-      <c r="B602" t="s">
+      <c r="I602" t="s">
+        <v>1627</v>
+      </c>
+      <c r="J602" t="s">
+        <v>30</v>
+      </c>
+      <c r="K602">
+        <v>90247</v>
+      </c>
+      <c r="L602" t="s">
+        <v>1813</v>
+      </c>
+      <c r="O602" s="1">
+        <v>43745</v>
+      </c>
+      <c r="P602" t="s">
         <v>2630</v>
       </c>
-      <c r="C602" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="Q602" t="s">
-        <v>2632</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="603" spans="1:17" ht="15">
       <c r="A603" t="s">
-        <v>2633</v>
+        <v>2631</v>
       </c>
       <c r="B603" t="s">
-        <v>2634</v>
+        <v>2628</v>
       </c>
       <c r="D603" t="s">
-        <v>1820</v>
+        <v>1811</v>
       </c>
       <c r="E603" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F603" t="s">
         <v>30</v>
       </c>
       <c r="G603">
         <v>90810</v>
       </c>
       <c r="H603" t="s">
-        <v>2635</v>
+        <v>2629</v>
       </c>
       <c r="I603" t="s">
-        <v>1636</v>
+        <v>1627</v>
       </c>
       <c r="J603" t="s">
         <v>30</v>
       </c>
       <c r="K603">
         <v>90247</v>
       </c>
       <c r="L603" t="s">
-        <v>1822</v>
+        <v>1813</v>
       </c>
       <c r="O603" s="1">
-        <v>43745</v>
+        <v>44411</v>
       </c>
       <c r="P603" t="s">
-        <v>2636</v>
+        <v>2632</v>
       </c>
       <c r="Q603" t="s">
-        <v>2636</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="604" spans="1:17" ht="15">
       <c r="A604" t="s">
-        <v>2637</v>
+        <v>2633</v>
       </c>
       <c r="B604" t="s">
-        <v>2634</v>
+        <v>2628</v>
       </c>
       <c r="D604" t="s">
-        <v>1820</v>
+        <v>1811</v>
       </c>
       <c r="E604" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F604" t="s">
         <v>30</v>
       </c>
       <c r="G604">
         <v>90810</v>
       </c>
       <c r="H604" t="s">
-        <v>2635</v>
+        <v>2629</v>
       </c>
       <c r="I604" t="s">
-        <v>1636</v>
+        <v>1627</v>
       </c>
       <c r="J604" t="s">
         <v>30</v>
       </c>
       <c r="K604">
         <v>90247</v>
       </c>
       <c r="L604" t="s">
-        <v>1822</v>
+        <v>1813</v>
       </c>
       <c r="O604" s="1">
-        <v>44411</v>
+        <v>44417</v>
       </c>
       <c r="P604" t="s">
+        <v>2634</v>
+      </c>
+      <c r="Q604" t="s">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="605" spans="1:22" ht="15">
+      <c r="A605" t="s">
+        <v>2635</v>
+      </c>
+      <c r="B605" t="s">
+        <v>2636</v>
+      </c>
+      <c r="C605" t="s">
+        <v>27</v>
+      </c>
+      <c r="D605" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E605" t="s">
+        <v>1129</v>
+      </c>
+      <c r="F605" t="s">
+        <v>30</v>
+      </c>
+      <c r="G605">
+        <v>94577</v>
+      </c>
+      <c r="H605" t="s">
+        <v>1128</v>
+      </c>
+      <c r="I605" t="s">
+        <v>1129</v>
+      </c>
+      <c r="J605" t="s">
+        <v>30</v>
+      </c>
+      <c r="K605">
+        <v>94577</v>
+      </c>
+      <c r="L605" t="s">
+        <v>2625</v>
+      </c>
+      <c r="O605" s="1">
+        <v>43689</v>
+      </c>
+      <c r="P605" t="s">
+        <v>2637</v>
+      </c>
+      <c r="Q605" t="s">
+        <v>2637</v>
+      </c>
+      <c r="R605" t="s">
+        <v>52</v>
+      </c>
+      <c r="S605" t="s">
         <v>2638</v>
       </c>
-      <c r="Q604" t="s">
-[...4 lines deleted...]
-      <c r="A605" t="s">
+      <c r="T605" t="s">
         <v>2639</v>
       </c>
-      <c r="B605" t="s">
-[...32 lines deleted...]
-      <c r="P605" t="s">
+      <c r="U605" t="s">
+        <v>30</v>
+      </c>
+      <c r="V605">
+        <v>94582</v>
+      </c>
+    </row>
+    <row r="606" spans="1:17" ht="15">
+      <c r="A606" t="s">
         <v>2640</v>
       </c>
-      <c r="Q605" t="s">
-[...4 lines deleted...]
-      <c r="A606" t="s">
+      <c r="B606" t="s">
         <v>2641</v>
       </c>
-      <c r="B606" t="s">
+      <c r="C606" t="s">
+        <v>233</v>
+      </c>
+      <c r="D606" t="s">
         <v>2642</v>
       </c>
-      <c r="C606" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E606" t="s">
-        <v>1138</v>
+        <v>609</v>
       </c>
       <c r="F606" t="s">
         <v>30</v>
       </c>
       <c r="G606">
-        <v>94577</v>
+        <v>95482</v>
       </c>
       <c r="H606" t="s">
-        <v>1137</v>
+        <v>1190</v>
       </c>
       <c r="I606" t="s">
-        <v>1138</v>
+        <v>609</v>
       </c>
       <c r="J606" t="s">
         <v>30</v>
       </c>
       <c r="K606">
-        <v>94577</v>
+        <v>95482</v>
       </c>
       <c r="L606" t="s">
-        <v>2631</v>
+        <v>237</v>
       </c>
       <c r="O606" s="1">
-        <v>43689</v>
+        <v>44729</v>
       </c>
       <c r="P606" t="s">
         <v>2643</v>
       </c>
       <c r="Q606" t="s">
         <v>2643</v>
       </c>
-      <c r="R606" t="s">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="607" spans="1:17" ht="15">
       <c r="A607" t="s">
-        <v>2646</v>
+        <v>2644</v>
       </c>
       <c r="B607" t="s">
-        <v>2647</v>
+        <v>2641</v>
       </c>
       <c r="C607" t="s">
         <v>233</v>
       </c>
       <c r="D607" t="s">
-        <v>2648</v>
+        <v>2642</v>
       </c>
       <c r="E607" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="F607" t="s">
         <v>30</v>
       </c>
       <c r="G607">
         <v>95482</v>
       </c>
       <c r="H607" t="s">
-        <v>1199</v>
+        <v>1190</v>
       </c>
       <c r="I607" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="J607" t="s">
         <v>30</v>
       </c>
       <c r="K607">
         <v>95482</v>
       </c>
       <c r="L607" t="s">
         <v>237</v>
       </c>
       <c r="O607" s="1">
         <v>44729</v>
       </c>
       <c r="P607" t="s">
-        <v>2649</v>
+        <v>607</v>
       </c>
       <c r="Q607" t="s">
-        <v>2649</v>
+        <v>607</v>
       </c>
     </row>
     <row r="608" spans="1:17" ht="15">
       <c r="A608" t="s">
-        <v>2650</v>
+        <v>2645</v>
       </c>
       <c r="B608" t="s">
-        <v>2647</v>
+        <v>2641</v>
       </c>
       <c r="C608" t="s">
         <v>233</v>
       </c>
       <c r="D608" t="s">
-        <v>2648</v>
+        <v>2642</v>
       </c>
       <c r="E608" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="F608" t="s">
         <v>30</v>
       </c>
       <c r="G608">
         <v>95482</v>
       </c>
       <c r="H608" t="s">
-        <v>1199</v>
+        <v>1190</v>
       </c>
       <c r="I608" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="J608" t="s">
         <v>30</v>
       </c>
       <c r="K608">
         <v>95482</v>
       </c>
       <c r="L608" t="s">
         <v>237</v>
       </c>
       <c r="O608" s="1">
-        <v>44729</v>
+        <v>45363</v>
       </c>
       <c r="P608" t="s">
-        <v>608</v>
+        <v>238</v>
       </c>
       <c r="Q608" t="s">
-        <v>608</v>
+        <v>238</v>
       </c>
     </row>
     <row r="609" spans="1:17" ht="15">
       <c r="A609" t="s">
-        <v>2651</v>
+        <v>2646</v>
       </c>
       <c r="B609" t="s">
-        <v>2647</v>
+        <v>2641</v>
       </c>
       <c r="C609" t="s">
         <v>233</v>
       </c>
       <c r="D609" t="s">
-        <v>2648</v>
+        <v>2642</v>
       </c>
       <c r="E609" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="F609" t="s">
         <v>30</v>
       </c>
       <c r="G609">
         <v>95482</v>
       </c>
       <c r="H609" t="s">
-        <v>1199</v>
+        <v>1190</v>
       </c>
       <c r="I609" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="J609" t="s">
         <v>30</v>
       </c>
       <c r="K609">
         <v>95482</v>
       </c>
       <c r="L609" t="s">
         <v>237</v>
       </c>
       <c r="O609" s="1">
         <v>45363</v>
       </c>
       <c r="P609" t="s">
-        <v>238</v>
+        <v>2647</v>
       </c>
       <c r="Q609" t="s">
-        <v>238</v>
+        <v>607</v>
       </c>
     </row>
     <row r="610" spans="1:17" ht="15">
       <c r="A610" t="s">
+        <v>2648</v>
+      </c>
+      <c r="B610" t="s">
+        <v>2649</v>
+      </c>
+      <c r="C610" t="s">
+        <v>202</v>
+      </c>
+      <c r="D610" t="s">
+        <v>2650</v>
+      </c>
+      <c r="E610" t="s">
+        <v>2651</v>
+      </c>
+      <c r="F610" t="s">
+        <v>30</v>
+      </c>
+      <c r="G610">
+        <v>95006</v>
+      </c>
+      <c r="H610" t="s">
+        <v>2650</v>
+      </c>
+      <c r="I610" t="s">
+        <v>2651</v>
+      </c>
+      <c r="J610" t="s">
+        <v>30</v>
+      </c>
+      <c r="K610">
+        <v>95006</v>
+      </c>
+      <c r="L610" t="s">
         <v>2652</v>
       </c>
-      <c r="B610" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O610" s="1">
-        <v>45363</v>
+        <v>45446</v>
       </c>
       <c r="P610" t="s">
-        <v>2653</v>
+        <v>1766</v>
       </c>
       <c r="Q610" t="s">
-        <v>608</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="611" spans="1:17" ht="15">
       <c r="A611" t="s">
+        <v>2653</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C611" t="s">
+        <v>119</v>
+      </c>
+      <c r="D611" t="s">
         <v>2654</v>
       </c>
-      <c r="B611" t="s">
+      <c r="E611" t="s">
         <v>2655</v>
       </c>
-      <c r="C611" t="s">
-[...2 lines deleted...]
-      <c r="D611" t="s">
+      <c r="F611" t="s">
+        <v>30</v>
+      </c>
+      <c r="G611">
+        <v>92008</v>
+      </c>
+      <c r="H611" t="s">
+        <v>2654</v>
+      </c>
+      <c r="I611" t="s">
+        <v>2655</v>
+      </c>
+      <c r="J611" t="s">
+        <v>30</v>
+      </c>
+      <c r="K611">
+        <v>92008</v>
+      </c>
+      <c r="L611" t="s">
         <v>2656</v>
       </c>
-      <c r="E611" t="s">
+      <c r="O611" s="1">
+        <v>44749</v>
+      </c>
+      <c r="P611" t="s">
         <v>2657</v>
       </c>
-      <c r="F611" t="s">
-[...8 lines deleted...]
-      <c r="I611" t="s">
+      <c r="Q611" t="s">
         <v>2657</v>
-      </c>
-[...16 lines deleted...]
-        <v>1775</v>
       </c>
     </row>
     <row r="612" spans="1:17" ht="15">
       <c r="A612" t="s">
+        <v>2658</v>
+      </c>
+      <c r="B612" t="s">
         <v>2659</v>
       </c>
-      <c r="B612" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C612" t="s">
-        <v>119</v>
+        <v>1008</v>
       </c>
       <c r="D612" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E612" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F612" t="s">
+        <v>30</v>
+      </c>
+      <c r="G612">
+        <v>93308</v>
+      </c>
+      <c r="H612" t="s">
+        <v>642</v>
+      </c>
+      <c r="I612" t="s">
+        <v>534</v>
+      </c>
+      <c r="J612" t="s">
+        <v>30</v>
+      </c>
+      <c r="K612">
+        <v>92335</v>
+      </c>
+      <c r="L612" t="s">
+        <v>2258</v>
+      </c>
+      <c r="O612" s="1">
+        <v>44957</v>
+      </c>
+      <c r="P612" t="s">
         <v>2660</v>
       </c>
-      <c r="E612" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="Q612" t="s">
-        <v>2663</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="613" spans="1:17" ht="15">
       <c r="A613" t="s">
+        <v>2661</v>
+      </c>
+      <c r="B613" t="s">
+        <v>600</v>
+      </c>
+      <c r="C613" t="s">
+        <v>473</v>
+      </c>
+      <c r="D613" t="s">
+        <v>2662</v>
+      </c>
+      <c r="E613" t="s">
+        <v>488</v>
+      </c>
+      <c r="F613" t="s">
+        <v>30</v>
+      </c>
+      <c r="G613">
+        <v>93446</v>
+      </c>
+      <c r="H613" t="s">
+        <v>2662</v>
+      </c>
+      <c r="I613" t="s">
+        <v>488</v>
+      </c>
+      <c r="J613" t="s">
+        <v>30</v>
+      </c>
+      <c r="K613">
+        <v>93446</v>
+      </c>
+      <c r="L613" t="s">
+        <v>2663</v>
+      </c>
+      <c r="O613" s="1">
+        <v>45320</v>
+      </c>
+      <c r="P613" t="s">
         <v>2664</v>
       </c>
-      <c r="B613" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="Q613" t="s">
-        <v>1325</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="614" spans="1:17" ht="15">
       <c r="A614" t="s">
-        <v>2667</v>
+        <v>2665</v>
       </c>
       <c r="B614" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="C614" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="D614" t="s">
-        <v>2668</v>
+        <v>2662</v>
       </c>
       <c r="E614" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F614" t="s">
         <v>30</v>
       </c>
       <c r="G614">
         <v>93446</v>
       </c>
       <c r="H614" t="s">
-        <v>2668</v>
+        <v>2662</v>
       </c>
       <c r="I614" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="J614" t="s">
         <v>30</v>
       </c>
       <c r="K614">
         <v>93446</v>
       </c>
       <c r="L614" t="s">
-        <v>2669</v>
+        <v>2663</v>
       </c>
       <c r="O614" s="1">
-        <v>45320</v>
+        <v>45329</v>
       </c>
       <c r="P614" t="s">
-        <v>2670</v>
+        <v>1365</v>
       </c>
       <c r="Q614" t="s">
-        <v>2670</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="615" spans="1:17" ht="15">
       <c r="A615" t="s">
-        <v>2671</v>
+        <v>2666</v>
       </c>
       <c r="B615" t="s">
-        <v>601</v>
+        <v>2667</v>
       </c>
       <c r="C615" t="s">
-        <v>474</v>
+        <v>208</v>
       </c>
       <c r="D615" t="s">
-        <v>2668</v>
+        <v>272</v>
       </c>
       <c r="E615" t="s">
-        <v>489</v>
+        <v>275</v>
       </c>
       <c r="F615" t="s">
         <v>30</v>
       </c>
       <c r="G615">
-        <v>93446</v>
+        <v>95358</v>
       </c>
       <c r="H615" t="s">
-        <v>2668</v>
+        <v>274</v>
       </c>
       <c r="I615" t="s">
-        <v>489</v>
+        <v>275</v>
       </c>
       <c r="J615" t="s">
         <v>30</v>
       </c>
       <c r="K615">
-        <v>93446</v>
+        <v>95307</v>
       </c>
       <c r="L615" t="s">
-        <v>2669</v>
+        <v>276</v>
       </c>
       <c r="O615" s="1">
-        <v>45329</v>
+        <v>45670</v>
       </c>
       <c r="P615" t="s">
-        <v>1374</v>
+        <v>1980</v>
       </c>
       <c r="Q615" t="s">
-        <v>1374</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="616" spans="1:17" ht="15">
       <c r="A616" t="s">
+        <v>2668</v>
+      </c>
+      <c r="B616" t="s">
+        <v>2669</v>
+      </c>
+      <c r="C616" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D616" t="s">
+        <v>2671</v>
+      </c>
+      <c r="E616" t="s">
         <v>2672</v>
       </c>
-      <c r="B616" t="s">
+      <c r="F616" t="s">
+        <v>30</v>
+      </c>
+      <c r="G616">
+        <v>95640</v>
+      </c>
+      <c r="H616" t="s">
+        <v>226</v>
+      </c>
+      <c r="I616" t="s">
+        <v>227</v>
+      </c>
+      <c r="J616" t="s">
+        <v>30</v>
+      </c>
+      <c r="K616">
+        <v>95206</v>
+      </c>
+      <c r="L616" t="s">
         <v>2673</v>
       </c>
-      <c r="C616" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="O616" s="1">
-        <v>45670</v>
+        <v>45860</v>
       </c>
       <c r="P616" t="s">
-        <v>1989</v>
+        <v>2674</v>
       </c>
       <c r="Q616" t="s">
-        <v>1989</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="617" spans="1:17" ht="15">
       <c r="A617" t="s">
-        <v>2674</v>
+        <v>2676</v>
       </c>
       <c r="B617" t="s">
-        <v>2675</v>
+        <v>2669</v>
       </c>
       <c r="C617" t="s">
-        <v>2676</v>
+        <v>2670</v>
       </c>
       <c r="D617" t="s">
-        <v>2677</v>
+        <v>2671</v>
       </c>
       <c r="E617" t="s">
-        <v>2678</v>
+        <v>2672</v>
       </c>
       <c r="F617" t="s">
         <v>30</v>
       </c>
       <c r="G617">
         <v>95640</v>
       </c>
       <c r="H617" t="s">
         <v>226</v>
       </c>
       <c r="I617" t="s">
         <v>227</v>
       </c>
       <c r="J617" t="s">
         <v>30</v>
       </c>
       <c r="K617">
         <v>95206</v>
       </c>
       <c r="L617" t="s">
-        <v>2679</v>
+        <v>2673</v>
       </c>
       <c r="O617" s="1">
-        <v>45860</v>
+        <v>45876</v>
       </c>
       <c r="P617" t="s">
-        <v>2680</v>
+        <v>2675</v>
       </c>
       <c r="Q617" t="s">
-        <v>2681</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="618" spans="1:17" ht="15">
       <c r="A618" t="s">
-        <v>2682</v>
+        <v>2677</v>
       </c>
       <c r="B618" t="s">
-        <v>2675</v>
+        <v>2669</v>
       </c>
       <c r="C618" t="s">
-        <v>2676</v>
+        <v>2670</v>
       </c>
       <c r="D618" t="s">
-        <v>2677</v>
+        <v>2671</v>
       </c>
       <c r="E618" t="s">
-        <v>2678</v>
+        <v>2672</v>
       </c>
       <c r="F618" t="s">
         <v>30</v>
       </c>
       <c r="G618">
         <v>95640</v>
       </c>
       <c r="H618" t="s">
         <v>226</v>
       </c>
       <c r="I618" t="s">
         <v>227</v>
       </c>
       <c r="J618" t="s">
         <v>30</v>
       </c>
       <c r="K618">
         <v>95206</v>
       </c>
       <c r="L618" t="s">
-        <v>2679</v>
+        <v>2673</v>
       </c>
       <c r="O618" s="1">
         <v>45876</v>
       </c>
       <c r="P618" t="s">
-        <v>2681</v>
+        <v>2678</v>
       </c>
       <c r="Q618" t="s">
-        <v>2681</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="619" spans="1:17" ht="15">
       <c r="A619" t="s">
-        <v>2683</v>
+        <v>2679</v>
       </c>
       <c r="B619" t="s">
-        <v>2675</v>
+        <v>2669</v>
       </c>
       <c r="C619" t="s">
-        <v>2676</v>
+        <v>2670</v>
       </c>
       <c r="D619" t="s">
-        <v>2677</v>
+        <v>2671</v>
       </c>
       <c r="E619" t="s">
-        <v>2678</v>
+        <v>2672</v>
       </c>
       <c r="F619" t="s">
         <v>30</v>
       </c>
       <c r="G619">
         <v>95640</v>
       </c>
       <c r="H619" t="s">
         <v>226</v>
       </c>
       <c r="I619" t="s">
         <v>227</v>
       </c>
       <c r="J619" t="s">
         <v>30</v>
       </c>
       <c r="K619">
         <v>95206</v>
       </c>
       <c r="L619" t="s">
-        <v>2679</v>
+        <v>2673</v>
       </c>
       <c r="O619" s="1">
         <v>45876</v>
       </c>
       <c r="P619" t="s">
-        <v>2684</v>
+        <v>2680</v>
       </c>
       <c r="Q619" t="s">
-        <v>2684</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="620" spans="1:17" ht="15">
       <c r="A620" t="s">
-        <v>2685</v>
+        <v>2681</v>
       </c>
       <c r="B620" t="s">
-        <v>2675</v>
+        <v>2669</v>
       </c>
       <c r="C620" t="s">
-        <v>2676</v>
+        <v>2670</v>
       </c>
       <c r="D620" t="s">
-        <v>2677</v>
+        <v>2671</v>
       </c>
       <c r="E620" t="s">
-        <v>2678</v>
+        <v>2672</v>
       </c>
       <c r="F620" t="s">
         <v>30</v>
       </c>
       <c r="G620">
         <v>95640</v>
       </c>
       <c r="H620" t="s">
         <v>226</v>
       </c>
       <c r="I620" t="s">
         <v>227</v>
       </c>
       <c r="J620" t="s">
         <v>30</v>
       </c>
       <c r="K620">
         <v>95206</v>
       </c>
       <c r="L620" t="s">
-        <v>2679</v>
+        <v>2673</v>
       </c>
       <c r="O620" s="1">
         <v>45876</v>
       </c>
       <c r="P620" t="s">
-        <v>2686</v>
+        <v>2682</v>
       </c>
       <c r="Q620" t="s">
-        <v>2686</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="621" spans="1:17" ht="15">
       <c r="A621" t="s">
-        <v>2687</v>
+        <v>2683</v>
       </c>
       <c r="B621" t="s">
-        <v>2675</v>
+        <v>2669</v>
       </c>
       <c r="C621" t="s">
-        <v>2676</v>
+        <v>2670</v>
       </c>
       <c r="D621" t="s">
-        <v>2677</v>
+        <v>2671</v>
       </c>
       <c r="E621" t="s">
-        <v>2678</v>
+        <v>2672</v>
       </c>
       <c r="F621" t="s">
         <v>30</v>
       </c>
       <c r="G621">
         <v>95640</v>
       </c>
       <c r="H621" t="s">
         <v>226</v>
       </c>
       <c r="I621" t="s">
         <v>227</v>
       </c>
       <c r="J621" t="s">
         <v>30</v>
       </c>
       <c r="K621">
         <v>95206</v>
       </c>
       <c r="L621" t="s">
-        <v>2679</v>
+        <v>2673</v>
       </c>
       <c r="O621" s="1">
-        <v>45876</v>
+        <v>45887</v>
       </c>
       <c r="P621" t="s">
-        <v>2688</v>
+        <v>2684</v>
       </c>
       <c r="Q621" t="s">
-        <v>2688</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="622" spans="1:17" ht="15">
       <c r="A622" t="s">
-        <v>2689</v>
+        <v>2685</v>
       </c>
       <c r="B622" t="s">
-        <v>2675</v>
+        <v>2669</v>
       </c>
       <c r="C622" t="s">
-        <v>2676</v>
+        <v>2670</v>
       </c>
       <c r="D622" t="s">
-        <v>2677</v>
+        <v>2671</v>
       </c>
       <c r="E622" t="s">
-        <v>2678</v>
+        <v>2672</v>
       </c>
       <c r="F622" t="s">
         <v>30</v>
       </c>
       <c r="G622">
         <v>95640</v>
       </c>
       <c r="H622" t="s">
         <v>226</v>
       </c>
       <c r="I622" t="s">
         <v>227</v>
       </c>
       <c r="J622" t="s">
         <v>30</v>
       </c>
       <c r="K622">
         <v>95206</v>
       </c>
       <c r="L622" t="s">
-        <v>2679</v>
+        <v>2673</v>
       </c>
       <c r="O622" s="1">
         <v>45887</v>
       </c>
       <c r="P622" t="s">
-        <v>2690</v>
+        <v>2686</v>
       </c>
       <c r="Q622" t="s">
-        <v>2690</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="623" spans="1:17" ht="15">
       <c r="A623" t="s">
-        <v>2691</v>
+        <v>2687</v>
       </c>
       <c r="B623" t="s">
-        <v>2675</v>
+        <v>1817</v>
       </c>
       <c r="C623" t="s">
-        <v>2676</v>
+        <v>1008</v>
       </c>
       <c r="D623" t="s">
-        <v>2677</v>
+        <v>1347</v>
       </c>
       <c r="E623" t="s">
-        <v>2678</v>
+        <v>1010</v>
       </c>
       <c r="F623" t="s">
         <v>30</v>
       </c>
       <c r="G623">
-        <v>95640</v>
+        <v>93307</v>
       </c>
       <c r="H623" t="s">
-        <v>226</v>
+        <v>642</v>
       </c>
       <c r="I623" t="s">
-        <v>227</v>
+        <v>534</v>
       </c>
       <c r="J623" t="s">
         <v>30</v>
       </c>
-      <c r="K623">
-        <v>95206</v>
+      <c r="K623" t="s">
+        <v>643</v>
       </c>
       <c r="L623" t="s">
-        <v>2679</v>
+        <v>1348</v>
       </c>
       <c r="O623" s="1">
-        <v>45887</v>
+        <v>45070</v>
       </c>
       <c r="P623" t="s">
-        <v>2692</v>
+        <v>2688</v>
       </c>
       <c r="Q623" t="s">
-        <v>2692</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="624" spans="1:17" ht="15">
       <c r="A624" t="s">
+        <v>2689</v>
+      </c>
+      <c r="B624" t="s">
+        <v>2690</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D624" t="s">
+        <v>2691</v>
+      </c>
+      <c r="E624" t="s">
+        <v>2692</v>
+      </c>
+      <c r="F624" t="s">
+        <v>30</v>
+      </c>
+      <c r="G624">
+        <v>95301</v>
+      </c>
+      <c r="H624" t="s">
+        <v>2691</v>
+      </c>
+      <c r="I624" t="s">
+        <v>2692</v>
+      </c>
+      <c r="J624" t="s">
+        <v>30</v>
+      </c>
+      <c r="K624">
+        <v>95301</v>
+      </c>
+      <c r="L624" t="s">
         <v>2693</v>
       </c>
-      <c r="B624" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O624" s="1">
-        <v>45070</v>
+        <v>45796</v>
       </c>
       <c r="P624" t="s">
         <v>2694</v>
       </c>
       <c r="Q624" t="s">
-        <v>1325</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="625" spans="1:17" ht="15">
       <c r="A625" t="s">
-        <v>2695</v>
+        <v>2696</v>
       </c>
       <c r="B625" t="s">
-        <v>2696</v>
+        <v>378</v>
       </c>
       <c r="C625" t="s">
-        <v>1249</v>
+        <v>256</v>
       </c>
       <c r="D625" t="s">
+        <v>770</v>
+      </c>
+      <c r="E625" t="s">
+        <v>771</v>
+      </c>
+      <c r="F625" t="s">
+        <v>30</v>
+      </c>
+      <c r="G625">
+        <v>92879</v>
+      </c>
+      <c r="H625" t="s">
+        <v>770</v>
+      </c>
+      <c r="I625" t="s">
+        <v>771</v>
+      </c>
+      <c r="J625" t="s">
+        <v>30</v>
+      </c>
+      <c r="K625">
+        <v>92879</v>
+      </c>
+      <c r="L625" t="s">
         <v>2697</v>
       </c>
-      <c r="E625" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="O625" s="1">
-        <v>45796</v>
+        <v>46161</v>
       </c>
       <c r="P625" t="s">
-        <v>2700</v>
+        <v>787</v>
       </c>
       <c r="Q625" t="s">
-        <v>2701</v>
+        <v>412</v>
       </c>
     </row>
     <row r="626" spans="1:22" ht="15">
       <c r="A626" t="s">
-        <v>2702</v>
+        <v>2698</v>
       </c>
       <c r="B626" t="s">
-        <v>2703</v>
+        <v>2699</v>
       </c>
       <c r="C626" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="D626" t="s">
-        <v>2704</v>
+        <v>2700</v>
       </c>
       <c r="E626" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="F626" t="s">
         <v>30</v>
       </c>
       <c r="G626">
         <v>95501</v>
       </c>
       <c r="H626" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="I626" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="J626" t="s">
         <v>30</v>
       </c>
       <c r="K626">
         <v>95564</v>
       </c>
       <c r="L626" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="O626" s="1">
         <v>42375</v>
       </c>
       <c r="P626" t="s">
-        <v>2705</v>
+        <v>2701</v>
       </c>
       <c r="Q626" t="s">
+        <v>683</v>
+      </c>
+      <c r="R626" t="s">
+        <v>576</v>
+      </c>
+      <c r="S626" t="s">
         <v>684</v>
       </c>
-      <c r="R626" t="s">
-[...2 lines deleted...]
-      <c r="S626" t="s">
+      <c r="T626" t="s">
         <v>685</v>
-      </c>
-[...1 lines deleted...]
-        <v>686</v>
       </c>
       <c r="U626" t="s">
         <v>30</v>
       </c>
       <c r="V626">
         <v>95501</v>
       </c>
     </row>
     <row r="627" spans="1:17" ht="15">
       <c r="A627" t="s">
-        <v>2706</v>
+        <v>2702</v>
       </c>
       <c r="B627" t="s">
-        <v>2703</v>
+        <v>2699</v>
       </c>
       <c r="C627" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="D627" t="s">
-        <v>2704</v>
+        <v>2700</v>
       </c>
       <c r="E627" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="F627" t="s">
         <v>30</v>
       </c>
       <c r="G627">
         <v>95501</v>
       </c>
       <c r="H627" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="I627" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="J627" t="s">
         <v>30</v>
       </c>
       <c r="K627">
         <v>95564</v>
       </c>
       <c r="L627" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="O627" s="1">
         <v>45155</v>
       </c>
       <c r="P627" t="s">
-        <v>2707</v>
+        <v>2703</v>
       </c>
       <c r="Q627" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
     </row>
     <row r="628" spans="1:23" ht="15">
       <c r="A628" t="s">
-        <v>2708</v>
+        <v>2704</v>
       </c>
       <c r="B628" t="s">
         <v>133</v>
       </c>
       <c r="C628" t="s">
         <v>74</v>
       </c>
       <c r="D628" t="s">
+        <v>459</v>
+      </c>
+      <c r="E628" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="F628" t="s">
         <v>30</v>
       </c>
       <c r="G628">
         <v>93551</v>
       </c>
       <c r="H628" t="s">
+        <v>459</v>
+      </c>
+      <c r="I628" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="J628" t="s">
         <v>30</v>
       </c>
       <c r="K628">
         <v>93551</v>
       </c>
       <c r="L628" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="O628" s="1">
         <v>41401</v>
       </c>
       <c r="P628" t="s">
-        <v>2709</v>
+        <v>2705</v>
       </c>
       <c r="Q628" t="s">
-        <v>2709</v>
+        <v>2705</v>
       </c>
       <c r="R628" t="s">
-        <v>1012</v>
+        <v>1008</v>
       </c>
       <c r="S628" t="s">
-        <v>2710</v>
+        <v>2706</v>
       </c>
       <c r="T628" t="s">
-        <v>2711</v>
+        <v>2707</v>
       </c>
       <c r="U628" t="s">
         <v>30</v>
       </c>
       <c r="V628">
         <v>93505</v>
       </c>
       <c r="W628" t="s">
-        <v>2712</v>
+        <v>2708</v>
       </c>
     </row>
     <row r="629" spans="1:23" ht="15">
       <c r="A629" t="s">
-        <v>2713</v>
+        <v>2709</v>
       </c>
       <c r="B629" t="s">
         <v>133</v>
       </c>
       <c r="C629" t="s">
         <v>74</v>
       </c>
       <c r="D629" t="s">
+        <v>459</v>
+      </c>
+      <c r="E629" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="F629" t="s">
         <v>30</v>
       </c>
       <c r="G629">
         <v>93551</v>
       </c>
       <c r="H629" t="s">
+        <v>459</v>
+      </c>
+      <c r="I629" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="J629" t="s">
         <v>30</v>
       </c>
       <c r="K629">
         <v>93551</v>
       </c>
       <c r="L629" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="O629" s="1">
         <v>42299</v>
       </c>
       <c r="P629" t="s">
-        <v>2714</v>
+        <v>2710</v>
       </c>
       <c r="Q629" t="s">
-        <v>2714</v>
+        <v>2710</v>
       </c>
       <c r="R629" t="s">
-        <v>1012</v>
+        <v>1008</v>
       </c>
       <c r="S629" t="s">
-        <v>2715</v>
+        <v>2711</v>
       </c>
       <c r="T629" t="s">
-        <v>2716</v>
+        <v>2712</v>
       </c>
       <c r="U629" t="s">
         <v>30</v>
       </c>
       <c r="V629">
         <v>93555</v>
       </c>
       <c r="W629" t="s">
-        <v>2717</v>
+        <v>2713</v>
       </c>
     </row>
     <row r="630" spans="1:22" ht="15">
       <c r="A630" t="s">
-        <v>2718</v>
+        <v>2714</v>
       </c>
       <c r="B630" t="s">
         <v>133</v>
       </c>
       <c r="C630" t="s">
         <v>74</v>
       </c>
       <c r="D630" t="s">
+        <v>459</v>
+      </c>
+      <c r="E630" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="F630" t="s">
         <v>30</v>
       </c>
       <c r="G630">
         <v>93551</v>
       </c>
       <c r="H630" t="s">
+        <v>459</v>
+      </c>
+      <c r="I630" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="J630" t="s">
         <v>30</v>
       </c>
       <c r="K630">
         <v>93551</v>
       </c>
       <c r="L630" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="O630" s="1">
         <v>43192</v>
       </c>
       <c r="P630" t="s">
-        <v>2719</v>
+        <v>2715</v>
       </c>
       <c r="Q630" t="s">
-        <v>2719</v>
+        <v>2715</v>
       </c>
       <c r="R630" t="s">
         <v>74</v>
       </c>
       <c r="S630" t="s">
-        <v>2720</v>
+        <v>2716</v>
       </c>
       <c r="T630" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="U630" t="s">
         <v>30</v>
       </c>
       <c r="V630">
         <v>93550</v>
       </c>
     </row>
     <row r="631" spans="1:23" ht="15">
       <c r="A631" t="s">
-        <v>2721</v>
+        <v>2717</v>
       </c>
       <c r="B631" t="s">
         <v>133</v>
       </c>
       <c r="C631" t="s">
         <v>74</v>
       </c>
       <c r="D631" t="s">
+        <v>459</v>
+      </c>
+      <c r="E631" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="F631" t="s">
         <v>30</v>
       </c>
       <c r="G631">
         <v>93551</v>
       </c>
       <c r="H631" t="s">
+        <v>459</v>
+      </c>
+      <c r="I631" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="J631" t="s">
         <v>30</v>
       </c>
       <c r="K631">
         <v>93551</v>
       </c>
       <c r="L631" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="O631" s="1">
         <v>43192</v>
       </c>
       <c r="P631" t="s">
-        <v>2722</v>
+        <v>2718</v>
       </c>
       <c r="Q631" t="s">
-        <v>2722</v>
+        <v>2718</v>
       </c>
       <c r="R631" t="s">
-        <v>1012</v>
+        <v>1008</v>
       </c>
       <c r="S631" t="s">
-        <v>2723</v>
+        <v>2719</v>
       </c>
       <c r="T631" t="s">
-        <v>1994</v>
+        <v>1985</v>
       </c>
       <c r="U631" t="s">
         <v>30</v>
       </c>
       <c r="V631">
         <v>93561</v>
       </c>
       <c r="W631" t="s">
-        <v>2724</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="632" spans="1:22" ht="15">
       <c r="A632" t="s">
-        <v>2725</v>
+        <v>2721</v>
       </c>
       <c r="B632" t="s">
-        <v>2726</v>
+        <v>2722</v>
       </c>
       <c r="C632" t="s">
         <v>119</v>
       </c>
       <c r="D632" t="s">
         <v>217</v>
       </c>
       <c r="E632" t="s">
         <v>218</v>
       </c>
       <c r="F632" t="s">
         <v>30</v>
       </c>
       <c r="G632">
         <v>92078</v>
       </c>
       <c r="H632" t="s">
         <v>217</v>
       </c>
       <c r="I632" t="s">
         <v>218</v>
       </c>
       <c r="J632" t="s">
         <v>30</v>
       </c>
       <c r="K632">
         <v>92078</v>
       </c>
       <c r="L632" t="s">
-        <v>2727</v>
+        <v>2723</v>
       </c>
       <c r="O632" s="1">
         <v>44658</v>
       </c>
       <c r="P632" t="s">
-        <v>2728</v>
+        <v>2724</v>
       </c>
       <c r="Q632" t="s">
-        <v>2728</v>
+        <v>2724</v>
       </c>
       <c r="R632" t="s">
         <v>119</v>
       </c>
       <c r="S632" t="s">
-        <v>2729</v>
+        <v>2725</v>
       </c>
       <c r="T632" t="s">
-        <v>2730</v>
+        <v>2726</v>
       </c>
       <c r="U632" t="s">
         <v>30</v>
       </c>
       <c r="V632">
         <v>92075</v>
       </c>
     </row>
     <row r="633" spans="1:22" ht="15">
       <c r="A633" t="s">
-        <v>2731</v>
+        <v>2727</v>
       </c>
       <c r="B633" t="s">
-        <v>2726</v>
+        <v>2722</v>
       </c>
       <c r="C633" t="s">
         <v>119</v>
       </c>
       <c r="D633" t="s">
         <v>217</v>
       </c>
       <c r="E633" t="s">
         <v>218</v>
       </c>
       <c r="F633" t="s">
         <v>30</v>
       </c>
       <c r="G633">
         <v>92078</v>
       </c>
       <c r="H633" t="s">
         <v>217</v>
       </c>
       <c r="I633" t="s">
         <v>218</v>
       </c>
       <c r="J633" t="s">
         <v>30</v>
       </c>
       <c r="K633">
         <v>92078</v>
       </c>
       <c r="L633" t="s">
-        <v>2727</v>
+        <v>2723</v>
       </c>
       <c r="O633" s="1">
         <v>44662</v>
       </c>
       <c r="P633" t="s">
-        <v>2732</v>
+        <v>2728</v>
       </c>
       <c r="Q633" t="s">
-        <v>2732</v>
+        <v>2728</v>
       </c>
       <c r="R633" t="s">
         <v>119</v>
       </c>
       <c r="S633" t="s">
-        <v>2733</v>
+        <v>2729</v>
       </c>
       <c r="T633" t="s">
-        <v>2734</v>
+        <v>2730</v>
       </c>
       <c r="U633" t="s">
         <v>30</v>
       </c>
       <c r="V633">
         <v>92024</v>
       </c>
     </row>
     <row r="634" spans="1:22" ht="15">
       <c r="A634" t="s">
-        <v>2735</v>
+        <v>2731</v>
       </c>
       <c r="B634" t="s">
-        <v>2726</v>
+        <v>2722</v>
       </c>
       <c r="C634" t="s">
         <v>119</v>
       </c>
       <c r="D634" t="s">
         <v>217</v>
       </c>
       <c r="E634" t="s">
         <v>218</v>
       </c>
       <c r="F634" t="s">
         <v>30</v>
       </c>
       <c r="G634">
         <v>92078</v>
       </c>
       <c r="H634" t="s">
         <v>217</v>
       </c>
       <c r="I634" t="s">
         <v>218</v>
       </c>
       <c r="J634" t="s">
         <v>30</v>
       </c>
       <c r="K634">
         <v>92078</v>
       </c>
       <c r="L634" t="s">
-        <v>2727</v>
+        <v>2723</v>
       </c>
       <c r="O634" s="1">
         <v>44671</v>
       </c>
       <c r="P634" t="s">
-        <v>2736</v>
+        <v>2732</v>
       </c>
       <c r="Q634" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="R634" t="s">
         <v>119</v>
       </c>
       <c r="S634" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="T634" t="s">
         <v>119</v>
       </c>
       <c r="U634" t="s">
         <v>30</v>
       </c>
       <c r="V634">
         <v>92123</v>
       </c>
     </row>
     <row r="635" spans="1:17" ht="15">
       <c r="A635" t="s">
-        <v>2737</v>
+        <v>2733</v>
       </c>
       <c r="B635" t="s">
-        <v>2726</v>
+        <v>2722</v>
       </c>
       <c r="C635" t="s">
         <v>119</v>
       </c>
       <c r="D635" t="s">
         <v>217</v>
       </c>
       <c r="E635" t="s">
         <v>218</v>
       </c>
       <c r="F635" t="s">
         <v>30</v>
       </c>
       <c r="G635">
         <v>92078</v>
       </c>
       <c r="H635" t="s">
         <v>217</v>
       </c>
       <c r="I635" t="s">
         <v>218</v>
       </c>
       <c r="J635" t="s">
         <v>30</v>
       </c>
       <c r="K635">
         <v>92078</v>
       </c>
       <c r="L635" t="s">
-        <v>2727</v>
+        <v>2723</v>
       </c>
       <c r="O635" s="1">
         <v>44676</v>
       </c>
       <c r="P635" t="s">
-        <v>2738</v>
+        <v>2734</v>
       </c>
       <c r="Q635" t="s">
-        <v>2738</v>
+        <v>2734</v>
       </c>
     </row>
     <row r="636" spans="1:17" ht="15">
       <c r="A636" t="s">
-        <v>2739</v>
+        <v>2735</v>
       </c>
       <c r="B636" t="s">
-        <v>2726</v>
+        <v>2722</v>
       </c>
       <c r="C636" t="s">
         <v>119</v>
       </c>
       <c r="D636" t="s">
         <v>217</v>
       </c>
       <c r="E636" t="s">
         <v>218</v>
       </c>
       <c r="F636" t="s">
         <v>30</v>
       </c>
       <c r="G636">
         <v>92078</v>
       </c>
       <c r="H636" t="s">
         <v>217</v>
       </c>
       <c r="I636" t="s">
         <v>218</v>
       </c>
       <c r="J636" t="s">
         <v>30</v>
       </c>
       <c r="K636">
         <v>92078</v>
       </c>
       <c r="L636" t="s">
-        <v>2727</v>
+        <v>2723</v>
       </c>
       <c r="O636" s="1">
         <v>44678</v>
       </c>
       <c r="P636" t="s">
-        <v>2740</v>
+        <v>2736</v>
       </c>
       <c r="Q636" t="s">
-        <v>2740</v>
+        <v>2736</v>
       </c>
     </row>
     <row r="637" spans="1:17" ht="15">
       <c r="A637" t="s">
-        <v>2741</v>
+        <v>2737</v>
       </c>
       <c r="B637" t="s">
-        <v>2726</v>
+        <v>2722</v>
       </c>
       <c r="C637" t="s">
         <v>119</v>
       </c>
       <c r="D637" t="s">
         <v>217</v>
       </c>
       <c r="E637" t="s">
         <v>218</v>
       </c>
       <c r="F637" t="s">
         <v>30</v>
       </c>
       <c r="G637">
         <v>92078</v>
       </c>
       <c r="H637" t="s">
         <v>217</v>
       </c>
       <c r="I637" t="s">
         <v>218</v>
       </c>
       <c r="J637" t="s">
         <v>30</v>
       </c>
       <c r="K637">
         <v>92078</v>
       </c>
       <c r="L637" t="s">
-        <v>2727</v>
+        <v>2723</v>
       </c>
       <c r="O637" s="1">
         <v>44686</v>
       </c>
       <c r="P637" t="s">
-        <v>2742</v>
+        <v>2738</v>
       </c>
       <c r="Q637" t="s">
-        <v>2742</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="638" spans="1:23" ht="15">
       <c r="A638" t="s">
-        <v>2743</v>
+        <v>2739</v>
       </c>
       <c r="B638" t="s">
-        <v>2744</v>
+        <v>2740</v>
       </c>
       <c r="C638" t="s">
         <v>52</v>
       </c>
       <c r="D638" t="s">
-        <v>1221</v>
+        <v>1212</v>
       </c>
       <c r="E638" t="s">
-        <v>1222</v>
+        <v>1213</v>
       </c>
       <c r="F638" t="s">
         <v>30</v>
       </c>
       <c r="G638">
         <v>94561</v>
       </c>
       <c r="H638" t="s">
-        <v>2745</v>
+        <v>2741</v>
       </c>
       <c r="I638" t="s">
         <v>54</v>
       </c>
       <c r="J638" t="s">
         <v>30</v>
       </c>
       <c r="K638">
         <v>94524</v>
       </c>
       <c r="L638" t="s">
-        <v>2746</v>
+        <v>2742</v>
       </c>
       <c r="O638" s="1">
         <v>40541</v>
       </c>
       <c r="P638" t="s">
-        <v>2747</v>
+        <v>2743</v>
       </c>
       <c r="Q638" t="s">
-        <v>2747</v>
+        <v>2743</v>
       </c>
       <c r="S638" t="s">
-        <v>2748</v>
+        <v>2744</v>
       </c>
       <c r="T638" t="s">
-        <v>1222</v>
+        <v>1213</v>
       </c>
       <c r="U638" t="s">
         <v>30</v>
       </c>
       <c r="V638">
         <v>94561</v>
       </c>
       <c r="W638" t="s">
-        <v>2749</v>
+        <v>2745</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="15" baseColWidth="0"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">