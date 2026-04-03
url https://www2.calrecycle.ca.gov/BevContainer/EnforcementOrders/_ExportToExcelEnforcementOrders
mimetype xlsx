--- v0 (2025-12-14)
+++ v1 (2026-04-03)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Document Date</t>
   </si>
   <si>
     <t>Enforcement Order Title</t>
   </si>
   <si>
     <t xml:space="preserve">Imperial Valley Recycling  </t>
   </si>
   <si>
     <t>Nixon Hernandez and Nixon Recycling</t>
   </si>
   <si>
     <t>Valadez Recycling, Jorge Valadez &amp; Rita Ramirez Valadez</t>
   </si>
   <si>
     <t>Foresthill Recycling; Michelle Walden</t>
   </si>
   <si>
     <t>Evergreen Recycling; Arthur Avetisov</t>
   </si>
   <si>
     <t>NextStep Recycling Decision</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>RIVIERA BEVERAGES, LLC</t>
   </si>
   <si>
     <t>P &amp; A Beverages</t>
   </si>
   <si>
     <t xml:space="preserve">Greenyard Recycling Settlement </t>
   </si>
   <si>
     <t>Morada Market</t>
   </si>
   <si>
     <t xml:space="preserve">Eric's Recycling  </t>
   </si>
   <si>
     <t xml:space="preserve">Juarez Recycling </t>
   </si>
   <si>
     <t xml:space="preserve">SOS Recycling </t>
   </si>
   <si>
     <t>Martinez Recycling</t>
   </si>
   <si>
     <t xml:space="preserve">Shoreline Military Sales </t>
+  </si>
+  <si>
+    <t>Green LA Recycling - Settlement Agreement</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="M/d/yyyy"/>
   </numFmts>
   <fonts count="5">
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <charset val="0"/>
     </font>
@@ -371,51 +374,51 @@
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:B88"/>
+  <dimension ref="A1:B89"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="15" baseColWidth="0"/>
   <sheetData>
     <row r="1" spans="1:2" ht="15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1">
         <v>42909</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="1">
@@ -1081,50 +1084,58 @@
         <v>82</v>
       </c>
     </row>
     <row r="86" spans="1:2">
       <c r="A86" s="1">
         <v>45882</v>
       </c>
       <c r="B86" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="87" spans="1:2">
       <c r="A87" s="1">
         <v>45905</v>
       </c>
       <c r="B87" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="88" spans="1:2">
       <c r="A88" s="1">
         <v>45944</v>
       </c>
       <c r="B88" t="s">
         <v>85</v>
+      </c>
+    </row>
+    <row r="89" spans="1:2">
+      <c r="A89" s="1">
+        <v>46050</v>
+      </c>
+      <c r="B89" t="s">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="15" baseColWidth="0"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">