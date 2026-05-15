--- v1 (2026-04-03)
+++ v2 (2026-05-15)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Document Date</t>
   </si>
   <si>
     <t>Enforcement Order Title</t>
   </si>
   <si>
     <t xml:space="preserve">Imperial Valley Recycling  </t>
   </si>
   <si>
     <t>Nixon Hernandez and Nixon Recycling</t>
   </si>
   <si>
     <t>Valadez Recycling, Jorge Valadez &amp; Rita Ramirez Valadez</t>
   </si>
   <si>
     <t>Foresthill Recycling; Michelle Walden</t>
   </si>
   <si>
     <t>Evergreen Recycling; Arthur Avetisov</t>
   </si>
   <si>
     <t>NextStep Recycling Decision</t>
   </si>
   <si>
@@ -271,50 +271,59 @@
     <t>P &amp; A Beverages</t>
   </si>
   <si>
     <t xml:space="preserve">Greenyard Recycling Settlement </t>
   </si>
   <si>
     <t>Morada Market</t>
   </si>
   <si>
     <t xml:space="preserve">Eric's Recycling  </t>
   </si>
   <si>
     <t xml:space="preserve">Juarez Recycling </t>
   </si>
   <si>
     <t xml:space="preserve">SOS Recycling </t>
   </si>
   <si>
     <t>Martinez Recycling</t>
   </si>
   <si>
     <t xml:space="preserve">Shoreline Military Sales </t>
   </si>
   <si>
     <t>Green LA Recycling - Settlement Agreement</t>
+  </si>
+  <si>
+    <t>Medford Recycling - Settlement</t>
+  </si>
+  <si>
+    <t>Eliseo Recycling, Inc</t>
+  </si>
+  <si>
+    <t>Tikal-Emy Recycling</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="M/d/yyyy"/>
   </numFmts>
   <fonts count="5">
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <charset val="0"/>
     </font>
@@ -374,51 +383,51 @@
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:B89"/>
+  <dimension ref="A1:B92"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="15" baseColWidth="0"/>
   <sheetData>
     <row r="1" spans="1:2" ht="15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1">
         <v>42909</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="1">
@@ -1092,50 +1101,74 @@
         <v>83</v>
       </c>
     </row>
     <row r="87" spans="1:2">
       <c r="A87" s="1">
         <v>45905</v>
       </c>
       <c r="B87" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="88" spans="1:2">
       <c r="A88" s="1">
         <v>45944</v>
       </c>
       <c r="B88" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="89" spans="1:2">
       <c r="A89" s="1">
         <v>46050</v>
       </c>
       <c r="B89" t="s">
         <v>86</v>
+      </c>
+    </row>
+    <row r="90" spans="1:2">
+      <c r="A90" s="1">
+        <v>46129</v>
+      </c>
+      <c r="B90" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="91" spans="1:2">
+      <c r="A91" s="1">
+        <v>45938</v>
+      </c>
+      <c r="B91" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="92" spans="1:2">
+      <c r="A92" s="1">
+        <v>46001</v>
+      </c>
+      <c r="B92" t="s">
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="15" baseColWidth="0"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">