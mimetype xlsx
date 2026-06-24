--- v2 (2026-05-15)
+++ v3 (2026-06-24)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Document Date</t>
   </si>
   <si>
     <t>Enforcement Order Title</t>
   </si>
   <si>
     <t xml:space="preserve">Imperial Valley Recycling  </t>
   </si>
   <si>
     <t>Nixon Hernandez and Nixon Recycling</t>
   </si>
   <si>
     <t>Valadez Recycling, Jorge Valadez &amp; Rita Ramirez Valadez</t>
   </si>
   <si>
     <t>Foresthill Recycling; Michelle Walden</t>
   </si>
   <si>
     <t>Evergreen Recycling; Arthur Avetisov</t>
   </si>
   <si>
     <t>NextStep Recycling Decision</t>
   </si>
   <si>
@@ -280,50 +280,53 @@
     <t xml:space="preserve">Eric's Recycling  </t>
   </si>
   <si>
     <t xml:space="preserve">Juarez Recycling </t>
   </si>
   <si>
     <t xml:space="preserve">SOS Recycling </t>
   </si>
   <si>
     <t>Martinez Recycling</t>
   </si>
   <si>
     <t xml:space="preserve">Shoreline Military Sales </t>
   </si>
   <si>
     <t>Green LA Recycling - Settlement Agreement</t>
   </si>
   <si>
     <t>Medford Recycling - Settlement</t>
   </si>
   <si>
     <t>Eliseo Recycling, Inc</t>
   </si>
   <si>
     <t>Tikal-Emy Recycling</t>
+  </si>
+  <si>
+    <t>G &amp; E Foods Distribution</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="M/d/yyyy"/>
   </numFmts>
   <fonts count="5">
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <charset val="0"/>
     </font>
@@ -383,51 +386,51 @@
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:B92"/>
+  <dimension ref="A1:B93"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="15" baseColWidth="0"/>
   <sheetData>
     <row r="1" spans="1:2" ht="15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1">
         <v>42909</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="1">
@@ -1125,50 +1128,58 @@
         <v>86</v>
       </c>
     </row>
     <row r="90" spans="1:2">
       <c r="A90" s="1">
         <v>46129</v>
       </c>
       <c r="B90" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="91" spans="1:2">
       <c r="A91" s="1">
         <v>45938</v>
       </c>
       <c r="B91" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="92" spans="1:2">
       <c r="A92" s="1">
         <v>46001</v>
       </c>
       <c r="B92" t="s">
         <v>89</v>
+      </c>
+    </row>
+    <row r="93" spans="1:2">
+      <c r="A93" s="1">
+        <v>46190</v>
+      </c>
+      <c r="B93" t="s">
+        <v>90</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="15" baseColWidth="0"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">