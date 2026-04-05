--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -10,1565 +10,1580 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="505">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="510">
   <si>
     <t>Project Title</t>
   </si>
   <si>
     <t>Contract Number</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Advertisement Date</t>
   </si>
   <si>
     <t>Submittal Date</t>
   </si>
   <si>
+    <t>One-Pound Propane Cylinder Market Analysis and Support</t>
+  </si>
+  <si>
+    <t>DRR25048</t>
+  </si>
+  <si>
+    <t>Open</t>
+  </si>
+  <si>
+    <t>Debt Collection on behalf of CalRecycle</t>
+  </si>
+  <si>
+    <t>DRR26009</t>
+  </si>
+  <si>
+    <t>Small and Medium-Sized Composting Facilities Environmental Impact Report</t>
+  </si>
+  <si>
+    <t>DRR25046</t>
+  </si>
+  <si>
+    <t>Tire Market Analysis and Support (TMAS)</t>
+  </si>
+  <si>
+    <t>DRR25029</t>
+  </si>
+  <si>
+    <t>Awarded</t>
+  </si>
+  <si>
+    <t>Landfill, Disposal Site, and Waste Tire Site Remediation</t>
+  </si>
+  <si>
+    <t>DRR25032</t>
+  </si>
+  <si>
+    <t>Economic Study to Determine Covered Electronic Waste Recycling Program Payment Rates</t>
+  </si>
+  <si>
+    <t>DRR25021</t>
+  </si>
+  <si>
+    <t>Climate and Sustainability Data for California TK-12 Schools</t>
+  </si>
+  <si>
+    <t>DRR25022</t>
+  </si>
+  <si>
+    <t>DRR24068</t>
+  </si>
+  <si>
+    <t>Cancelled</t>
+  </si>
+  <si>
+    <t>SB 54 Needs Assessment: Consumer Education and Access</t>
+  </si>
+  <si>
+    <t>DRR24065</t>
+  </si>
+  <si>
+    <t>Engineering and Construction Management Services for Civil Engineering Applications Using Tire Derived Aggregate (TDA)</t>
+  </si>
+  <si>
+    <t>DRR24070</t>
+  </si>
+  <si>
+    <t>DRR24054</t>
+  </si>
+  <si>
+    <t>2025 Processing Fee and Handling Fee Cost Surveys</t>
+  </si>
+  <si>
+    <t>DRR24051</t>
+  </si>
+  <si>
+    <t>Study on the Availability of Postconsumer Recycled Plastic in the Market</t>
+  </si>
+  <si>
+    <t>DRR24036</t>
+  </si>
+  <si>
+    <t>RFB Park, Thompson and Boyles Fire (Butte and Tehama)</t>
+  </si>
+  <si>
+    <t>DRR24041</t>
+  </si>
+  <si>
+    <t>	RFB Borel Fire (Kern County)</t>
+  </si>
+  <si>
+    <t>DRR24042</t>
+  </si>
+  <si>
+    <t>SB 54 Disposal Facility-Based Material Characterization Study</t>
+  </si>
+  <si>
+    <t>DRR24046</t>
+  </si>
+  <si>
+    <t>SB 54 Material Characterization Study</t>
+  </si>
+  <si>
+    <t>DRR24008</t>
+  </si>
+  <si>
+    <t>Rural Infrastructure for a Zero Waste Plan</t>
+  </si>
+  <si>
+    <t>DRR24010</t>
+  </si>
+  <si>
+    <t>SB 54 Source Reduction Baseline</t>
+  </si>
+  <si>
+    <t>DRR24011</t>
+  </si>
+  <si>
+    <t>DRR23070</t>
+  </si>
+  <si>
+    <t>DRR23059</t>
+  </si>
+  <si>
+    <t>SB 54 Regulations CEQA Initial Study and Subsequent MND, ND or EIR</t>
+  </si>
+  <si>
+    <t>DRR23058</t>
+  </si>
+  <si>
+    <t>Zero Waste RFP</t>
+  </si>
+  <si>
+    <t>DRR23048</t>
+  </si>
+  <si>
+    <t>Environmental and Laboratory Services for CIA Program</t>
+  </si>
+  <si>
+    <t>DRR23027</t>
+  </si>
+  <si>
+    <t>Tire Market Analysis and Support</t>
+  </si>
+  <si>
+    <t>DRR22057</t>
+  </si>
+  <si>
+    <t>2023 Recyclable Material Reclamation Study</t>
+  </si>
+  <si>
+    <t>DRR22060</t>
+  </si>
+  <si>
+    <t>2023 Material Recovery Facility (MRF) Recyclable Material Study</t>
+  </si>
+  <si>
+    <t>DRR22056</t>
+  </si>
+  <si>
+    <t>BKK Landfill Gas Probe Assessment Services</t>
+  </si>
+  <si>
+    <t>DRR22035</t>
+  </si>
+  <si>
+    <t>Recruitment</t>
+  </si>
+  <si>
+    <t>DRR22047</t>
+  </si>
+  <si>
     <t>Landfill, Disposal Site, and Waste Tire Site Remediation for Northern California</t>
   </si>
   <si>
+    <t>DRR22018</t>
+  </si>
+  <si>
+    <t>Landfill, Disposal Site, and Waste Tire Site Remediation for Southern California</t>
+  </si>
+  <si>
+    <t>DRR22019</t>
+  </si>
+  <si>
+    <t>2023 Processing Fee and Handling Fee Cost Surveys</t>
+  </si>
+  <si>
+    <t>DRR22033</t>
+  </si>
+  <si>
+    <t>Landfill, Disposal Site, and Waste Tire Site Remediation Engineering Services</t>
+  </si>
+  <si>
+    <t>DRR22017</t>
+  </si>
+  <si>
+    <t>2022 Fires in Siskiyou County Structural Debris Removal &amp; Hazard Tree Removal</t>
+  </si>
+  <si>
+    <t>DRR22039</t>
+  </si>
+  <si>
+    <t>Rubberized Asphalt Concrete Engineering &amp; Technical Assistance</t>
+  </si>
+  <si>
+    <t>DRR21067</t>
+  </si>
+  <si>
+    <t>2021 FALL FIRES: STRUCTURAL DEBRIS REMOVAL &amp; HAZARD TREE REMOVAL SERVICES</t>
+  </si>
+  <si>
+    <t>DRR21062</t>
+  </si>
+  <si>
+    <t>Feedstock Conversion Technical Assistance and Material Testing Services</t>
+  </si>
+  <si>
+    <t>DRR21047</t>
+  </si>
+  <si>
+    <t>2021 FIRES: STRUCTURAL DEBRIS REMOVAL &amp; HAZARD TREE REMOVAL SERVICES</t>
+  </si>
+  <si>
+    <t>DRR21049</t>
+  </si>
+  <si>
+    <t>(Luke Wainscott) Assessment and Monitoring of Disaster Debris and Hazard Tree Removal</t>
+  </si>
+  <si>
+    <t>DRR21048</t>
+  </si>
+  <si>
+    <t>Bonzi Sanitation Landfill Closure Construction</t>
+  </si>
+  <si>
+    <t>DRR21001</t>
+  </si>
+  <si>
+    <t>DRR20080</t>
+  </si>
+  <si>
+    <t>2021 Processing Fee and Handling Fee Cost Surveys</t>
+  </si>
+  <si>
+    <t>DRR20035</t>
+  </si>
+  <si>
+    <t>(Luke Wainscott) 2020 Fires Structural Debris &amp; Hazard Tree Removal Services</t>
+  </si>
+  <si>
+    <t>DRR20058</t>
+  </si>
+  <si>
+    <t>2020 Fires Debris and Tree Removal Assessment and Management Services” DRR20059</t>
+  </si>
+  <si>
+    <t>DRR20059</t>
+  </si>
+  <si>
+    <t>Tree Removal for the Camp Fire</t>
+  </si>
+  <si>
+    <t>DRR19067</t>
+  </si>
+  <si>
+    <t>Tree Removal Administrative Management for the Camp Fire</t>
+  </si>
+  <si>
+    <t>DRR19104</t>
+  </si>
+  <si>
+    <t>Retread Tire Contract</t>
+  </si>
+  <si>
+    <t>DRR19084</t>
+  </si>
+  <si>
+    <t>Composting VOC Emission Guide</t>
+  </si>
+  <si>
+    <t>DRR19086</t>
+  </si>
+  <si>
+    <t>Bonzi Sanitary Landfill Closure Engineering Services</t>
+  </si>
+  <si>
+    <t>DRR19073</t>
+  </si>
+  <si>
+    <t>RFP(S) - 2020 Statewide Disposal-based Waste Characterization Study</t>
+  </si>
+  <si>
+    <t>DRR19079</t>
+  </si>
+  <si>
+    <t>RFP - Organics Recycling Characterization Study</t>
+  </si>
+  <si>
+    <t>DRR19070</t>
+  </si>
+  <si>
+    <t>RFP - 2020 Commercial Generator-Based Edible Food Waste Characterization Study</t>
+  </si>
+  <si>
+    <t>DRR19080</t>
+  </si>
+  <si>
+    <t>DRR19054</t>
+  </si>
+  <si>
+    <t>Tree Removal Management for the Camp Fire</t>
+  </si>
+  <si>
+    <t>DRR19055</t>
+  </si>
+  <si>
+    <t>2020 Disposal-Based Waste Characterization Study</t>
+  </si>
+  <si>
+    <t>DRR19034</t>
+  </si>
+  <si>
+    <t>2020 Commercial Generator-Based Edible Food Waste Characterization Study</t>
+  </si>
+  <si>
+    <t>DRR19036</t>
+  </si>
+  <si>
+    <t>California Packaging and Organics Recycling Campaign</t>
+  </si>
+  <si>
+    <t>DRR19012</t>
+  </si>
+  <si>
+    <t>DRR19009</t>
+  </si>
+  <si>
+    <t>DRR18125</t>
+  </si>
+  <si>
+    <t>SB1383 Ordinance Tools</t>
+  </si>
+  <si>
+    <t>DRR18106</t>
+  </si>
+  <si>
+    <t>DRR18113</t>
+  </si>
+  <si>
+    <t>Debt Collection Services (PROCESS CANCELLED, REBID UNDER DRR19009)</t>
+  </si>
+  <si>
+    <t>DRR18085</t>
+  </si>
+  <si>
+    <t>Debris Removal for Woolsey/Hill Fire in Ventura &amp; LA Counties</t>
+  </si>
+  <si>
+    <t>DRR18092</t>
+  </si>
+  <si>
+    <t>Debris Removal (Camp Fire - Butte County)</t>
+  </si>
+  <si>
+    <t>DRR18088</t>
+  </si>
+  <si>
+    <t>Environmental Laboratory And Sampling Services</t>
+  </si>
+  <si>
+    <t>DRR18080</t>
+  </si>
+  <si>
+    <t>SB 1383 Regulations Environmental Impact Report (EIR)</t>
+  </si>
+  <si>
+    <t>DRR18084</t>
+  </si>
+  <si>
+    <t>Debris Management for Woolsey/Hill Fire in Ventura &amp; LA Counties</t>
+  </si>
+  <si>
+    <t>DRR18091</t>
+  </si>
+  <si>
+    <t>Debris Management for Camp Fire in Butte County</t>
+  </si>
+  <si>
+    <t>DRR18087</t>
+  </si>
+  <si>
+    <t>Technical Assistance for TDA Engineering &amp; Construction Management</t>
+  </si>
+  <si>
+    <t>DRR18072</t>
+  </si>
+  <si>
+    <t>Processing Fee and Handling Fee Cost Surveys</t>
+  </si>
+  <si>
+    <t>DRR18063</t>
+  </si>
+  <si>
+    <t>Radiation Instrument Service Contract</t>
+  </si>
+  <si>
+    <t>DRR18051</t>
+  </si>
+  <si>
+    <t>DRR18069</t>
+  </si>
+  <si>
+    <t>DRR18039</t>
+  </si>
+  <si>
+    <t>Debris Management for Mendocino Complex Fire</t>
+  </si>
+  <si>
+    <t>DRR18062</t>
+  </si>
+  <si>
+    <t>Air Monitoring Instrument Services</t>
+  </si>
+  <si>
+    <t>DRR18037</t>
+  </si>
+  <si>
+    <t>DRR18061</t>
+  </si>
+  <si>
+    <t>Debris Removal for Carr Fire in Shasta County</t>
+  </si>
+  <si>
+    <t>DRR18053</t>
+  </si>
+  <si>
+    <t>Debris Management for Carr Fire in Shasta County</t>
+  </si>
+  <si>
+    <t>DRR18052</t>
+  </si>
+  <si>
+    <t>California`s Food Rescue Infrastructure</t>
+  </si>
+  <si>
+    <t>DRR17118</t>
+  </si>
+  <si>
+    <t>EEI Curriculum Printing, Storage, &amp; Fulfillment Project</t>
+  </si>
+  <si>
+    <t>DRR17111</t>
+  </si>
+  <si>
+    <t>Annual Health &amp; Safety Field Refresher Tier 2 Training</t>
+  </si>
+  <si>
+    <t>DRR17081</t>
+  </si>
+  <si>
+    <t>Environmental Services Contract for the Closed, Illegal &amp; Abandoned Site Investigation Program</t>
+  </si>
+  <si>
+    <t>DRR17045</t>
+  </si>
+  <si>
+    <t>Fire Debris Removal and Recovery Services for the Thomas Fire in Ventura County</t>
+  </si>
+  <si>
+    <t>DRR17090</t>
+  </si>
+  <si>
+    <t>Debris Management for Thomas Fire in Ventura County</t>
+  </si>
+  <si>
+    <t>DRR17089</t>
+  </si>
+  <si>
+    <t>2018 Calif Statewide Waste Characterization Study</t>
+  </si>
+  <si>
+    <t>DRR17050</t>
+  </si>
+  <si>
+    <t>SB 1383 Local Service Rates Analysis</t>
+  </si>
+  <si>
+    <t>DRR17063</t>
+  </si>
+  <si>
+    <t>Fire Debris Removal and Recovery Services for the Wind Complex Fires in Butte, Nevada and Yuba Counties</t>
+  </si>
+  <si>
+    <t>DRR17075</t>
+  </si>
+  <si>
+    <t>Debris Management for the Wind Complex Fires in Butte, Nevada, and Yuba Counties</t>
+  </si>
+  <si>
+    <t>DRR17074</t>
+  </si>
+  <si>
+    <t>DRR17009</t>
+  </si>
+  <si>
+    <t>SB 1383 Infrastructure &amp; Market Analysis</t>
+  </si>
+  <si>
+    <t>DRR17010</t>
+  </si>
+  <si>
+    <t>Processing Seized Material So Cal</t>
+  </si>
+  <si>
+    <t>DRR16003</t>
+  </si>
+  <si>
+    <t>DRR16128</t>
+  </si>
+  <si>
+    <t>Scrap Metal Pick-Up and Recycling For Riverside and San Bernardino Counties</t>
+  </si>
+  <si>
+    <t>DRR16119</t>
+  </si>
+  <si>
+    <t>DRR16072</t>
+  </si>
+  <si>
+    <t>Laboratory Services for Closed, Illegal, Abandoned Investigation Program</t>
+  </si>
+  <si>
+    <t>DRR16060</t>
+  </si>
+  <si>
+    <t>Tire Outreach and Market Analysis</t>
+  </si>
+  <si>
+    <t>DRR16027</t>
+  </si>
+  <si>
+    <t>Scrap Metal Pick-Up and Recycling for Los Angeles, Ventura, and Orange Counties</t>
+  </si>
+  <si>
+    <t>DRR16040</t>
+  </si>
+  <si>
+    <t>Fire Debris Removal and Recovery Services for the Erskine Fire in Kern County</t>
+  </si>
+  <si>
+    <t>DRR16039</t>
+  </si>
+  <si>
+    <t>DRR15108</t>
+  </si>
+  <si>
+    <t>Engineering Services For Landfill, Disposal and Waste Tire Site Remediation</t>
+  </si>
+  <si>
+    <t>DRR16020</t>
+  </si>
+  <si>
+    <t>DRR15031</t>
+  </si>
+  <si>
+    <t>DRR15032</t>
+  </si>
+  <si>
+    <t>DRR15092</t>
+  </si>
+  <si>
+    <t>Forklift Repair and Maintenance</t>
+  </si>
+  <si>
+    <t>DRR15018</t>
+  </si>
+  <si>
+    <t>DRR15082</t>
+  </si>
+  <si>
+    <t>Fire Debris and Recovery Services for the Valley Fire in Napa and Lake Counties</t>
+  </si>
+  <si>
+    <t>DRR15042</t>
+  </si>
+  <si>
+    <t>Fire Debris and Recovery Services for the Butte Fire in Calaveras County</t>
+  </si>
+  <si>
+    <t>DRR15043</t>
+  </si>
+  <si>
+    <t>DRR14019</t>
+  </si>
+  <si>
+    <t>RAC Engineering &amp; Technical Assistance</t>
+  </si>
+  <si>
+    <t>DRR15001</t>
+  </si>
+  <si>
+    <t>DRR14140</t>
+  </si>
+  <si>
+    <t>DRR14135</t>
+  </si>
+  <si>
+    <t>DRR14056</t>
+  </si>
+  <si>
+    <t>DRR14044</t>
+  </si>
+  <si>
+    <t>DRR14034</t>
+  </si>
+  <si>
+    <t>DRR14029</t>
+  </si>
+  <si>
+    <t>Environmental Services Contract for the Closed, Illegal and Abandoned Site Investigation Program</t>
+  </si>
+  <si>
+    <t>DRR14001</t>
+  </si>
+  <si>
+    <t>DRR13070</t>
+  </si>
+  <si>
+    <t>Civil Engineering and Construction Management Services For Tire-Derived Aggregate Applications Contract</t>
+  </si>
+  <si>
+    <t>DRR13056</t>
+  </si>
+  <si>
+    <t>Certified Collection Center Services</t>
+  </si>
+  <si>
+    <t>DRR13062</t>
+  </si>
+  <si>
+    <t>DRR13043</t>
+  </si>
+  <si>
+    <t>DRR13017</t>
+  </si>
+  <si>
+    <t>Scrap Metal Pick-Up and Recycling For Ventura, Los Angeles and Orange Counties</t>
+  </si>
+  <si>
+    <t>DRR13016</t>
+  </si>
+  <si>
+    <t>DRR13003</t>
+  </si>
+  <si>
+    <t>Study to Identify Potential Long-Term Threats and Financial Assurance Mechanisms</t>
+  </si>
+  <si>
+    <t>DRR13011</t>
+  </si>
+  <si>
+    <t>Repair And Maintenance - Air Monitoring Svs</t>
+  </si>
+  <si>
+    <t>DRR12088</t>
+  </si>
+  <si>
+    <t>DRR12084</t>
+  </si>
+  <si>
+    <t>2014 CA Statewide Waste Characterization Study</t>
+  </si>
+  <si>
+    <t>DRR12059</t>
+  </si>
+  <si>
+    <t>EEI Curriculum Printing &amp; Fulfillment</t>
+  </si>
+  <si>
+    <t>DRR12065</t>
+  </si>
+  <si>
+    <t>Used Oil Laboratory Testing Services</t>
+  </si>
+  <si>
+    <t>DRR12054</t>
+  </si>
+  <si>
+    <t>Closed</t>
+  </si>
+  <si>
+    <t>Cost Survey</t>
+  </si>
+  <si>
+    <t>DRR12043</t>
+  </si>
+  <si>
+    <t>Southern CA Environmental Services for Landfill, Disposal and Waste tire Site Remediation</t>
+  </si>
+  <si>
+    <t>DRR12033</t>
+  </si>
+  <si>
+    <t>Northern CA Environmental Services for Landfill, Disposal and Waste tire Site Remediation</t>
+  </si>
+  <si>
+    <t>DRR12034</t>
+  </si>
+  <si>
+    <t>DRR12032</t>
+  </si>
+  <si>
+    <t>Used Oil LCA ISO Critical Review Panel Member C-D Contract</t>
+  </si>
+  <si>
+    <t>DRR12027</t>
+  </si>
+  <si>
+    <t>Data Entry for the Beverage Container Program</t>
+  </si>
+  <si>
+    <t>DRR12001</t>
+  </si>
+  <si>
+    <t>DRR11056</t>
+  </si>
+  <si>
+    <t>DRR11055</t>
+  </si>
+  <si>
+    <t>Used Oil LCA ISO Critical Review Panel Members A-D Contract</t>
+  </si>
+  <si>
+    <t>DRR11045</t>
+  </si>
+  <si>
+    <t>Radiation Calibration Services</t>
+  </si>
+  <si>
+    <t>DRR11057</t>
+  </si>
+  <si>
+    <t>Engineering &amp; Construction Management Services for Civil Engineering Applications Using Tire Derived Aggregate (TDA)</t>
+  </si>
+  <si>
+    <t>DRR11037</t>
+  </si>
+  <si>
+    <t>DRR11041</t>
+  </si>
+  <si>
+    <t>Used Oil Economic Study</t>
+  </si>
+  <si>
+    <t>DRR11040</t>
+  </si>
+  <si>
+    <t>DRR11030</t>
+  </si>
+  <si>
+    <t>ISO Critical Review for Used Oil Life Cycle Assessment</t>
+  </si>
+  <si>
+    <t>DRR11023</t>
+  </si>
+  <si>
+    <t>DRR10073</t>
+  </si>
+  <si>
+    <t>CBCRP Disbursement Data Mining Project for Risk Assessment</t>
+  </si>
+  <si>
+    <t>DRR10061</t>
+  </si>
+  <si>
+    <t>Used Oil Life Cycle Assessment Critical Review Contract,</t>
+  </si>
+  <si>
+    <t>DRR10060</t>
+  </si>
+  <si>
+    <t>Statewide Outreach &amp; Education Campaign for Used Oil &amp; Filter Recycling</t>
+  </si>
+  <si>
+    <t>DRR10043</t>
+  </si>
+  <si>
+    <t>DRR10042</t>
+  </si>
+  <si>
+    <t>Tire-Derived Product Business Assistance Program: Technical Assistance Grants Contract</t>
+  </si>
+  <si>
+    <t>DRR10032</t>
+  </si>
+  <si>
+    <t>Tire-Derived Product Business Assistance Program: Industry-wide Support Activities</t>
+  </si>
+  <si>
+    <t>DRR10033</t>
+  </si>
+  <si>
+    <t>DRR10008</t>
+  </si>
+  <si>
+    <t>DRR10009</t>
+  </si>
+  <si>
+    <t>DRR10007</t>
+  </si>
+  <si>
+    <t>Collection and Purchase of Scrap Metal from State Agencies</t>
+  </si>
+  <si>
+    <t>DRR10024</t>
+  </si>
+  <si>
+    <t>Laboratory Services for the Cleanup, Closure and Financial Assurances Division</t>
+  </si>
+  <si>
+    <t>IWM09025</t>
+  </si>
+  <si>
+    <t>IWM09026</t>
+  </si>
+  <si>
+    <t>RAC Engineering and Technical Assistance</t>
+  </si>
+  <si>
+    <t>IWM09001</t>
+  </si>
+  <si>
+    <t>IWM08071</t>
+  </si>
+  <si>
+    <t>Baja Tire Management Assistance</t>
+  </si>
+  <si>
+    <t>IWM08043</t>
+  </si>
+  <si>
+    <t>Statewide Program Environmental Impact Report for Anaerobic Digestion Facilities</t>
+  </si>
+  <si>
+    <t>IWM08047</t>
+  </si>
+  <si>
+    <t>Foreclosure Services</t>
+  </si>
+  <si>
+    <t>IWM08051</t>
+  </si>
+  <si>
+    <t>Outreach and Education Campaign to Promote the Use of Tire-Derived Products</t>
+  </si>
+  <si>
+    <t>IWM08039</t>
+  </si>
+  <si>
+    <t>Outreach Campaign to Promote Sustainable Tire Practices</t>
+  </si>
+  <si>
+    <t>IWM08040</t>
+  </si>
+  <si>
+    <t>Industrial Hygiene Laboratory Services</t>
+  </si>
+  <si>
+    <t>IWM08038</t>
+  </si>
+  <si>
+    <t>IWM08028</t>
+  </si>
+  <si>
+    <t>IWM08032</t>
+  </si>
+  <si>
+    <t>Public Awareness Campaign Promoting Reusable Bags</t>
+  </si>
+  <si>
+    <t>IWM08015</t>
+  </si>
+  <si>
+    <t>IWM08017</t>
+  </si>
+  <si>
+    <t>Radiation Instrumentation Calibration</t>
+  </si>
+  <si>
+    <t>IWM08019</t>
+  </si>
+  <si>
+    <t>IWM08016</t>
+  </si>
+  <si>
+    <t>Cost Study on Commercial Recycling</t>
+  </si>
+  <si>
+    <t>IWM08007</t>
+  </si>
+  <si>
+    <t>Education &amp; the Environment Initiative Principal Consultant</t>
+  </si>
+  <si>
+    <t>IWM08003</t>
+  </si>
+  <si>
+    <t>Smart Growth Plan for the Cal/EPA Headquarters Building</t>
+  </si>
+  <si>
+    <t>IWM07068</t>
+  </si>
+  <si>
+    <t>Tire Derived Product Business Assistance Program</t>
+  </si>
+  <si>
+    <t>IWM07059</t>
+  </si>
+  <si>
+    <t>Baseline Infrastructure Inventory and Information Framework</t>
+  </si>
+  <si>
+    <t>IWM07024</t>
+  </si>
+  <si>
+    <t>Development of Training on the Principles of Integrated Waste Management and Research of Certification Programs for Recycling Professionals</t>
+  </si>
+  <si>
+    <t>IWM07046</t>
+  </si>
+  <si>
+    <t>First Aid/CPR, AED and Bloodborne Pathogen (BBP) Training</t>
+  </si>
+  <si>
+    <t>IWM07066</t>
+  </si>
+  <si>
+    <t>Interpreter and Translator Services</t>
+  </si>
+  <si>
+    <t>IWM07063</t>
+  </si>
+  <si>
+    <t>IWM07039</t>
+  </si>
+  <si>
+    <t>Commercial Off-the-Shelf (COTS) Billing and Accounts Receivable System</t>
+  </si>
+  <si>
+    <t>IWM07061</t>
+  </si>
+  <si>
+    <t>IWM07038</t>
+  </si>
+  <si>
+    <t>IWM07060</t>
+  </si>
+  <si>
+    <t>IWM07045</t>
+  </si>
+  <si>
+    <t>IWM07035</t>
+  </si>
+  <si>
+    <t>IWM07036</t>
+  </si>
+  <si>
+    <t>IWM07037</t>
+  </si>
+  <si>
+    <t>Tier 2 Annual Health and Safety Refresher</t>
+  </si>
+  <si>
+    <t>IWM07050</t>
+  </si>
+  <si>
+    <t>Multi Pronged Approach to Outreach Activities</t>
+  </si>
+  <si>
+    <t>IWM06096</t>
+  </si>
+  <si>
+    <t>IWM06100</t>
+  </si>
+  <si>
+    <t>Technologies and Management Practices Reducing Greenhouse Gas Emissions from Landfills</t>
+  </si>
+  <si>
+    <t>IWM06091</t>
+  </si>
+  <si>
+    <t>2007-2008 Statewide Waste Characterization Study</t>
+  </si>
+  <si>
+    <t>IWM06045</t>
+  </si>
+  <si>
+    <t>Survey and Analysis of Composting Industry Best Management Practices and Market Conditions</t>
+  </si>
+  <si>
+    <t>IWM06088</t>
+  </si>
+  <si>
+    <t>Life Cycle Assessment of Organic Diversion Alternatives and Economic Analysis of Greenhouse Gas Reduction Options</t>
+  </si>
+  <si>
+    <t>IWM06073</t>
+  </si>
+  <si>
+    <t>The Study To Identify Potential Long-Term Threats and Financial Assurance Mechanisms For Long-Term Postclosure Maintenance and Corrective Action At Solid Waste Landfills</t>
+  </si>
+  <si>
+    <t>IWM06051</t>
+  </si>
+  <si>
+    <t>Engineering Services Regarding Civil Engineering Applications Using Tire-Derived Aggregate</t>
+  </si>
+  <si>
+    <t>IWM06008</t>
+  </si>
+  <si>
+    <t>INDUSTRIAL HYGIENE LAB ANALYSIS</t>
+  </si>
+  <si>
+    <t>IWM06080</t>
+  </si>
+  <si>
+    <t>IWM06061</t>
+  </si>
+  <si>
+    <t>Tier 0 Annual Health &amp; Safety Refresher Training</t>
+  </si>
+  <si>
+    <t>IWM06065</t>
+  </si>
+  <si>
+    <t>Newsprint Quality Standards Testing</t>
+  </si>
+  <si>
+    <t>IWM06040</t>
+  </si>
+  <si>
+    <t>IWM06023</t>
+  </si>
+  <si>
+    <t>Tier 1 Annual Health and Safety Refresher Training</t>
+  </si>
+  <si>
+    <t>IWM06042</t>
+  </si>
+  <si>
+    <t>Tire Retread Targeted Outreach Materials And Promotional Training</t>
+  </si>
+  <si>
+    <t>IWM06044</t>
+  </si>
+  <si>
+    <t>IWM06004</t>
+  </si>
+  <si>
+    <t>Assessment of Landfill Gas Monitoring Well Viability and Its Effect on Greenhouse Gas Emissions</t>
+  </si>
+  <si>
+    <t>IWM05102</t>
+  </si>
+  <si>
+    <t>Public Relations Services for Electronic Waste and Tire Sustainability Programs</t>
+  </si>
+  <si>
+    <t>IWM05057</t>
+  </si>
+  <si>
+    <t>IWM05097</t>
+  </si>
+  <si>
+    <t>IWM05077</t>
+  </si>
+  <si>
+    <t>IWM05046</t>
+  </si>
+  <si>
+    <t>Consultant Services in Support of the Education and the Environment Initiative</t>
+  </si>
+  <si>
+    <t>IWM05026</t>
+  </si>
+  <si>
+    <t>Closed, Illegal &amp; Abandoned Disposal Site Investigation Services</t>
+  </si>
+  <si>
+    <t>IWM05073</t>
+  </si>
+  <si>
+    <t>Civil Engineering Applications, Research and Construction Management Using Shredded Tires</t>
+  </si>
+  <si>
+    <t>IWM05058</t>
+  </si>
+  <si>
+    <t>IWM05030</t>
+  </si>
+  <si>
+    <t>Engineering Services for the Solid Waste Cleanup Program</t>
+  </si>
+  <si>
+    <t>IWM05018</t>
+  </si>
+  <si>
+    <t>Environmental Services for Landfill &amp; Disposal Site Remediation -- Southern Calif.</t>
+  </si>
+  <si>
+    <t>IWM05017</t>
+  </si>
+  <si>
+    <t>IWM05022</t>
+  </si>
+  <si>
+    <t>Environmental Services for Landfill &amp; Disposal Site Remedication -- Northern Calif.</t>
+  </si>
+  <si>
+    <t>IWM05067</t>
+  </si>
+  <si>
+    <t>Environmental Field Sampling Training</t>
+  </si>
+  <si>
+    <t>IWM05064</t>
+  </si>
+  <si>
+    <t>IWM05068</t>
+  </si>
+  <si>
+    <t>Third Party Certification of EMS</t>
+  </si>
+  <si>
+    <t>IWM05038</t>
+  </si>
+  <si>
+    <t>Landfill Gas Monitoring and Control Strategies at Developed Sites Training</t>
+  </si>
+  <si>
+    <t>IWM05032</t>
+  </si>
+  <si>
+    <t>Recycled-Content Materials Marketing</t>
+  </si>
+  <si>
+    <t>IWM04053</t>
+  </si>
+  <si>
+    <t>IWM04057</t>
+  </si>
+  <si>
+    <t>Engineering and Environmental Services</t>
+  </si>
+  <si>
+    <t>IWM04054</t>
+  </si>
+  <si>
+    <t>National Product Stewardship Dialog for Tires</t>
+  </si>
+  <si>
+    <t>IWM04047</t>
+  </si>
+  <si>
+    <t>Final Remediation of the Tracy Tire Fire Site</t>
+  </si>
+  <si>
+    <t>IWM04046</t>
+  </si>
+  <si>
+    <t>Collection, Recycling and Purchase of Laser Toner, Photocopier and Fax Toner Cartridges from State of California Facilities</t>
+  </si>
+  <si>
+    <t>IWM04041</t>
+  </si>
+  <si>
+    <t>Collection, Recycling and Purchase of Ink Jet Cartridges from State of California Facilities</t>
+  </si>
+  <si>
+    <t>IWM04042</t>
+  </si>
+  <si>
+    <t>Waste Tire Short-Term Remediation</t>
+  </si>
+  <si>
+    <t>IWM04030</t>
+  </si>
+  <si>
+    <t>Collection Of Rec. Material--state Gov. Facilities</t>
+  </si>
+  <si>
+    <t>IWM04024</t>
+  </si>
+  <si>
+    <t>IWM03037</t>
+  </si>
+  <si>
+    <t>IWM03032</t>
+  </si>
+  <si>
+    <t>Waste Characterization Study</t>
+  </si>
+  <si>
+    <t>IWM03027</t>
+  </si>
+  <si>
+    <t>Laboratory Services</t>
+  </si>
+  <si>
+    <t>IWM03038</t>
+  </si>
+  <si>
+    <t>IWM03031</t>
+  </si>
+  <si>
+    <t>IWM03026</t>
+  </si>
+  <si>
+    <t>Environmental Services for Landfill and Disposal Site Remediation</t>
+  </si>
+  <si>
+    <t>IWM03015</t>
+  </si>
+  <si>
+    <t>IWM03002</t>
+  </si>
+  <si>
+    <t>IWM-C3001</t>
+  </si>
+  <si>
+    <t>Annual Health and Safety Refresher Training</t>
+  </si>
+  <si>
+    <t>IWM-C2053</t>
+  </si>
+  <si>
+    <t>Recycle Store Marketing Assistance Contract</t>
+  </si>
+  <si>
+    <t>IWM-C2041</t>
+  </si>
+  <si>
+    <t>State Green Lodging Contract</t>
+  </si>
+  <si>
+    <t>IWM-C2042</t>
+  </si>
+  <si>
+    <t>Evaluation Of Waste Tire Devulcanization Technologies Contracts</t>
+  </si>
+  <si>
+    <t>IWM-C2048</t>
+  </si>
+  <si>
+    <t>Postconsumer Resin Quaility Assurance &amp; Testing Protocol</t>
+  </si>
+  <si>
+    <t>IWM-C2040</t>
+  </si>
+  <si>
+    <t>IWM-C2044</t>
+  </si>
+  <si>
+    <t>Conversion Technology Market Impact Assessment Assistance</t>
+  </si>
+  <si>
+    <t>IWM-C2030</t>
+  </si>
+  <si>
+    <t>IWM-C2036</t>
+  </si>
+  <si>
+    <t>IWM-C2031</t>
+  </si>
+  <si>
+    <t>Oversight of Civil Engineering Applications Using Waste Tires Incentives Contract</t>
+  </si>
+  <si>
+    <t>IWM-C2022</t>
+  </si>
+  <si>
+    <t>Remediation Services at the Tracy Tire Fire Site</t>
+  </si>
+  <si>
+    <t>IWM-C2017</t>
+  </si>
+  <si>
+    <t>Engineering And Environmental Services Contract for the Tracy Tire Fire Site</t>
+  </si>
+  <si>
+    <t>IWM-C2016</t>
+  </si>
+  <si>
+    <t>Sustainable Building Technical Assistance</t>
+  </si>
+  <si>
+    <t>IWM-C2013</t>
+  </si>
+  <si>
+    <t>IWM-C2006</t>
+  </si>
+  <si>
+    <t>IWM-C2005</t>
+  </si>
+  <si>
+    <t>IWM-C2001</t>
+  </si>
+  <si>
+    <t>Air Monitoring Instrumentation Training</t>
+  </si>
+  <si>
+    <t>IWM-C0174</t>
+  </si>
+  <si>
+    <t>Tier 1 Annual Health and Safety Refresher</t>
+  </si>
+  <si>
+    <t>IWM-C0173</t>
+  </si>
+  <si>
+    <t>Green Building Contracts with Local Government &amp; State Agencies</t>
+  </si>
+  <si>
+    <t>IWM-C0164</t>
+  </si>
+  <si>
+    <t>Second Assessment of California`s Compost and Mulch-Producing Infrastruture</t>
+  </si>
+  <si>
+    <t>IWM-C0153</t>
+  </si>
+  <si>
+    <t>Waste Tire Remediation</t>
+  </si>
+  <si>
+    <t>IWM-C0149</t>
+  </si>
+  <si>
+    <t>Investigate Increasing the Lifespan of Tires (Re-Issued)</t>
+  </si>
+  <si>
+    <t>IWM-C0139</t>
+  </si>
+  <si>
+    <t>IWM-C0140</t>
+  </si>
+  <si>
+    <t>IWM-C0145</t>
+  </si>
+  <si>
+    <t>Assessment of Markets for the Fiber and Steel By-Products from Recycling Waste Tires</t>
+  </si>
+  <si>
+    <t>IWM-C0144</t>
+  </si>
+  <si>
+    <t>Increasing the Recycled Content in New Tires</t>
+  </si>
+  <si>
+    <t>IWM-C0138</t>
+  </si>
+  <si>
+    <t>Loan Servicing</t>
+  </si>
+  <si>
+    <t>IWM-C0142</t>
+  </si>
+  <si>
+    <t>IWM-C0130</t>
+  </si>
+  <si>
+    <t>IWM-C0133</t>
+  </si>
+  <si>
+    <t>Product Stewardship Initiative Support Project</t>
+  </si>
+  <si>
+    <t>IWM-C0122</t>
+  </si>
+  <si>
+    <t>Native American Intergovernmental Greening Project</t>
+  </si>
+  <si>
+    <t>IWM-C9096</t>
+  </si>
+  <si>
+    <t>Collection, Recycling, and Purchase of Inkjet Cartridges from State of California Facilities</t>
+  </si>
+  <si>
+    <t>IWM-C0128</t>
+  </si>
+  <si>
+    <t>IWM-C0076</t>
+  </si>
+  <si>
+    <t>Recycled Product Trade Show</t>
+  </si>
+  <si>
+    <t>IWM-C0118</t>
+  </si>
+  <si>
+    <t>IWM-C0106</t>
+  </si>
+  <si>
+    <t>IWM-C0021</t>
+  </si>
+  <si>
+    <t>IWM-C0116</t>
+  </si>
+  <si>
+    <t>Westley Tire Fire Site Remediation</t>
+  </si>
+  <si>
+    <t>IWM-C0107</t>
+  </si>
+  <si>
+    <t>Recycling Market Development Revolving Loan Leveraging Study</t>
+  </si>
+  <si>
+    <t>IWM-C0085</t>
+  </si>
+  <si>
+    <t>Collect &amp; Recycle Scrap Metal</t>
+  </si>
+  <si>
+    <t>IWM-C0054</t>
+  </si>
+  <si>
+    <t>Survey of Mine Reclamation Sites</t>
+  </si>
+  <si>
+    <t>IWM-C0052</t>
+  </si>
+  <si>
+    <t>IWM-C0041</t>
+  </si>
+  <si>
+    <t>Plastics White Paper</t>
+  </si>
+  <si>
+    <t>IWM-C0037</t>
+  </si>
+  <si>
+    <t>CA Legal Profession Paper Waste Reduction</t>
+  </si>
+  <si>
+    <t>IWM-C9072</t>
+  </si>
+  <si>
+    <t>Laser Toner, Photocopier And Fax Toner Cartridges</t>
+  </si>
+  <si>
+    <t>IWM-C9022</t>
+  </si>
+  <si>
+    <t>DRR19044</t>
+  </si>
+  <si>
+    <t>DRR19050</t>
+  </si>
+  <si>
+    <t>DRR19051</t>
+  </si>
+  <si>
+    <t>Tree Removal Field Management for the Camp Fire</t>
+  </si>
+  <si>
+    <t>DRR19103</t>
+  </si>
+  <si>
+    <t>DRR21019</t>
+  </si>
+  <si>
+    <t>DRR23005</t>
+  </si>
+  <si>
+    <t>Small/Medium Composting Project Permitting</t>
+  </si>
+  <si>
+    <t>DRR23044</t>
+  </si>
+  <si>
+    <t>Public Education and Change Campaign for the Circular Economy and Zero Waste</t>
+  </si>
+  <si>
+    <t>DRR23049</t>
+  </si>
+  <si>
+    <t>Tribal Composting Technical Assistance Program</t>
+  </si>
+  <si>
+    <t>DRR23064</t>
+  </si>
+  <si>
+    <t>SB 54 Needs Assessment: Collection, Processing and End Markets</t>
+  </si>
+  <si>
+    <t>DRR24043</t>
+  </si>
+  <si>
+    <t>DRR24057</t>
+  </si>
+  <si>
+    <t>SB 54 Source Reduction Material Design Needs Assessment</t>
+  </si>
+  <si>
+    <t>DRR24062</t>
+  </si>
+  <si>
     <t>DRR25033</t>
   </si>
   <si>
-    <t>Open</t>
-[...4 lines deleted...]
-  <si>
     <t>DRR25034</t>
-  </si>
-[...1483 lines deleted...]
-    <t>DRR24062</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="M/d/yyyy"/>
   </numFmts>
   <fonts count="5">
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <charset val="0"/>
     </font>
@@ -1628,5049 +1643,5094 @@
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:E296"/>
+  <dimension ref="A1:E299"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="15" baseColWidth="0"/>
   <sheetData>
     <row r="1" spans="1:5" ht="15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="15">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="1">
-        <v>45986</v>
+        <v>46094</v>
       </c>
       <c r="E2" s="1">
-        <v>46034.583333333336</v>
+        <v>46136.583333333336</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="15">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="1">
-        <v>45986</v>
+        <v>46108</v>
       </c>
       <c r="E3" s="1">
-        <v>46034.583333333336</v>
+        <v>46135.583333333336</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="15">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="1">
-        <v>45987</v>
+        <v>46084</v>
       </c>
       <c r="E4" s="1">
-        <v>46020.583333333336</v>
+        <v>46125.583333333336</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="15">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D5" s="1">
-        <v>45974</v>
+        <v>45987</v>
       </c>
       <c r="E5" s="1">
-        <v>46010.583333333336</v>
+        <v>46020.583333333336</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="15">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D6" s="1">
-        <v>45910</v>
+        <v>45974</v>
       </c>
       <c r="E6" s="1">
-        <v>45938.583333333336</v>
+        <v>46010.583333333336</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="15">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D7" s="1">
-        <v>45827</v>
+        <v>45910</v>
       </c>
       <c r="E7" s="1">
-        <v>45841.583333333336</v>
+        <v>45938.583333333336</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="15">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D8" s="1">
-        <v>45757</v>
+        <v>45827</v>
       </c>
       <c r="E8" s="1">
-        <v>45789.583333333336</v>
+        <v>45841.583333333336</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="15">
       <c r="A9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" t="s">
         <v>21</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>22</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="1">
-        <v>45736</v>
+        <v>45757</v>
       </c>
       <c r="E9" s="1">
-        <v>45768.583333333336</v>
+        <v>45789.583333333336</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="15">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D10" s="1">
-        <v>45721</v>
+        <v>45736</v>
       </c>
       <c r="E10" s="1">
-        <v>45735.583333333336</v>
+        <v>45768.583333333336</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D11" s="1">
-        <v>45671</v>
+        <v>45721</v>
       </c>
       <c r="E11" s="1">
-        <v>45701.583333333336</v>
+        <v>45735.583333333336</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="15">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D12" s="1">
-        <v>45637</v>
+        <v>45671</v>
       </c>
       <c r="E12" s="1">
-        <v>45677.583333333336</v>
+        <v>45701.583333333336</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="15">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13" t="s">
         <v>29</v>
       </c>
       <c r="C13" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D13" s="1">
-        <v>45593</v>
+        <v>45637</v>
       </c>
       <c r="E13" s="1">
-        <v>45632.583333333336</v>
+        <v>45677.583333333336</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="15">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14" t="s">
         <v>31</v>
       </c>
       <c r="C14" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D14" s="1">
-        <v>45560</v>
+        <v>45593</v>
       </c>
       <c r="E14" s="1">
-        <v>45580.583333333336</v>
+        <v>45632.583333333336</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="15">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15" t="s">
         <v>33</v>
       </c>
       <c r="C15" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D15" s="1">
         <v>45560</v>
       </c>
       <c r="E15" s="1">
         <v>45580.583333333336</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="15">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16" t="s">
         <v>35</v>
       </c>
       <c r="C16" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D16" s="1">
-        <v>45559</v>
+        <v>45560</v>
       </c>
       <c r="E16" s="1">
-        <v>45574.583333333336</v>
+        <v>45580.583333333336</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="15">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>37</v>
       </c>
       <c r="C17" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D17" s="1">
-        <v>45443</v>
+        <v>45559</v>
       </c>
       <c r="E17" s="1">
-        <v>45492.583333333336</v>
+        <v>45574.583333333336</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="15">
       <c r="A18" t="s">
         <v>38</v>
       </c>
       <c r="B18" t="s">
         <v>39</v>
       </c>
       <c r="C18" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D18" s="1">
-        <v>45455</v>
+        <v>45443</v>
       </c>
       <c r="E18" s="1">
-        <v>45490.583333333336</v>
+        <v>45492.583333333336</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="15">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19" t="s">
         <v>41</v>
       </c>
       <c r="C19" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D19" s="1">
-        <v>45407</v>
+        <v>45455</v>
       </c>
       <c r="E19" s="1">
-        <v>45447.583333333336</v>
+        <v>45490.583333333336</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="15">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="B20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C20" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D20" s="1">
-        <v>45422</v>
+        <v>45407</v>
       </c>
       <c r="E20" s="1">
-        <v>45443.583333333336</v>
+        <v>45447.583333333336</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="15">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C21" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D21" s="1">
-        <v>45373</v>
+        <v>45422</v>
       </c>
       <c r="E21" s="1">
-        <v>45415.583333333336</v>
+        <v>45443.583333333336</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="15">
       <c r="A22" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="B22" t="s">
         <v>45</v>
       </c>
       <c r="C22" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D22" s="1">
-        <v>45344</v>
+        <v>45373</v>
       </c>
       <c r="E22" s="1">
-        <v>45372.583333333336</v>
+        <v>45415.583333333336</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="15">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23" t="s">
         <v>47</v>
       </c>
       <c r="C23" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D23" s="1">
-        <v>45239</v>
+        <v>45344</v>
       </c>
       <c r="E23" s="1">
-        <v>45296.5</v>
+        <v>45372.583333333336</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="15">
       <c r="A24" t="s">
         <v>48</v>
       </c>
       <c r="B24" t="s">
         <v>49</v>
       </c>
       <c r="C24" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D24" s="1">
-        <v>45113</v>
+        <v>45239</v>
       </c>
       <c r="E24" s="1">
-        <v>45145.583333333336</v>
+        <v>45296.5</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="15">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25" t="s">
         <v>51</v>
       </c>
       <c r="C25" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D25" s="1">
-        <v>45050</v>
+        <v>45113</v>
       </c>
       <c r="E25" s="1">
-        <v>45072.583333333336</v>
+        <v>45145.583333333336</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="15">
       <c r="A26" t="s">
         <v>52</v>
       </c>
       <c r="B26" t="s">
         <v>53</v>
       </c>
       <c r="C26" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D26" s="1">
         <v>45050</v>
       </c>
       <c r="E26" s="1">
         <v>45072.583333333336</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="15">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27" t="s">
         <v>55</v>
       </c>
       <c r="C27" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D27" s="1">
-        <v>45012</v>
+        <v>45050</v>
       </c>
       <c r="E27" s="1">
-        <v>45061.583333333336</v>
+        <v>45072.583333333336</v>
       </c>
     </row>
     <row r="28" spans="1:5" ht="15">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28" t="s">
         <v>57</v>
       </c>
       <c r="C28" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D28" s="1">
-        <v>45005</v>
+        <v>45012</v>
       </c>
       <c r="E28" s="1">
-        <v>45030.583333333336</v>
+        <v>45061.583333333336</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="15">
       <c r="A29" t="s">
         <v>58</v>
       </c>
       <c r="B29" t="s">
         <v>59</v>
       </c>
       <c r="C29" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D29" s="1">
-        <v>44930</v>
+        <v>45005</v>
       </c>
       <c r="E29" s="1">
-        <v>44987.583333333336</v>
+        <v>45030.583333333336</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="15">
       <c r="A30" t="s">
-        <v>5</v>
+        <v>60</v>
       </c>
       <c r="B30" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C30" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D30" s="1">
-        <v>44918</v>
+        <v>44930</v>
       </c>
       <c r="E30" s="1">
-        <v>44956.583333333336</v>
+        <v>44987.583333333336</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="15">
       <c r="A31" t="s">
-        <v>8</v>
+        <v>62</v>
       </c>
       <c r="B31" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C31" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D31" s="1">
         <v>44918</v>
       </c>
       <c r="E31" s="1">
         <v>44956.583333333336</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="15">
       <c r="A32" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B32" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C32" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D32" s="1">
-        <v>44894</v>
+        <v>44918</v>
       </c>
       <c r="E32" s="1">
-        <v>44949.583333333336</v>
+        <v>44956.583333333336</v>
       </c>
     </row>
     <row r="33" spans="1:5" ht="15">
       <c r="A33" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B33" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C33" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D33" s="1">
-        <v>44887</v>
+        <v>44894</v>
       </c>
       <c r="E33" s="1">
-        <v>44936.583333333336</v>
+        <v>44949.583333333336</v>
       </c>
     </row>
     <row r="34" spans="1:5" ht="15">
       <c r="A34" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B34" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C34" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D34" s="1">
-        <v>44837</v>
+        <v>44887</v>
       </c>
       <c r="E34" s="1">
-        <v>44852.583333333336</v>
+        <v>44936.583333333336</v>
       </c>
     </row>
     <row r="35" spans="1:5" ht="15">
       <c r="A35" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B35" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C35" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D35" s="1">
-        <v>44610</v>
+        <v>44837</v>
       </c>
       <c r="E35" s="1">
-        <v>44649.583333333336</v>
+        <v>44852.583333333336</v>
       </c>
     </row>
     <row r="36" spans="1:5" ht="15">
       <c r="A36" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B36" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C36" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D36" s="1">
-        <v>44505</v>
+        <v>44610</v>
       </c>
       <c r="E36" s="1">
-        <v>44533.583333333336</v>
+        <v>44649.583333333336</v>
       </c>
     </row>
     <row r="37" spans="1:5" ht="15">
       <c r="A37" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B37" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C37" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D37" s="1">
-        <v>44504</v>
+        <v>44505</v>
       </c>
       <c r="E37" s="1">
-        <v>44532.583333333336</v>
+        <v>44533.583333333336</v>
       </c>
     </row>
     <row r="38" spans="1:5" ht="15">
       <c r="A38" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B38" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C38" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D38" s="1">
-        <v>44449</v>
+        <v>44504</v>
       </c>
       <c r="E38" s="1">
-        <v>44470.583333333336</v>
+        <v>44532.583333333336</v>
       </c>
     </row>
     <row r="39" spans="1:5" ht="15">
       <c r="A39" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B39" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C39" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D39" s="1">
-        <v>44433</v>
+        <v>44449</v>
       </c>
       <c r="E39" s="1">
-        <v>44453.583333333336</v>
+        <v>44470.583333333336</v>
       </c>
     </row>
     <row r="40" spans="1:5" ht="15">
       <c r="A40" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B40" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C40" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D40" s="1">
-        <v>44363</v>
+        <v>44433</v>
       </c>
       <c r="E40" s="1">
-        <v>44390.583333333336</v>
+        <v>44453.583333333336</v>
       </c>
     </row>
     <row r="41" spans="1:5" ht="15">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="B41" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C41" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D41" s="1">
-        <v>44319</v>
+        <v>44363</v>
       </c>
       <c r="E41" s="1">
-        <v>44330.583333333336</v>
+        <v>44390.583333333336</v>
       </c>
     </row>
     <row r="42" spans="1:5" ht="15">
       <c r="A42" t="s">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="B42" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C42" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D42" s="1">
-        <v>44134</v>
+        <v>44319</v>
       </c>
       <c r="E42" s="1">
-        <v>44175.583333333336</v>
+        <v>44330.583333333336</v>
       </c>
     </row>
     <row r="43" spans="1:5" ht="15">
       <c r="A43" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B43" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C43" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D43" s="1">
-        <v>44142</v>
+        <v>44134</v>
       </c>
       <c r="E43" s="1">
-        <v>44158.583333333336</v>
+        <v>44175.583333333336</v>
       </c>
     </row>
     <row r="44" spans="1:5" ht="15">
       <c r="A44" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B44" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C44" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D44" s="1">
-        <v>44141</v>
+        <v>44142</v>
       </c>
       <c r="E44" s="1">
-        <v>44151.583333333336</v>
+        <v>44158.583333333336</v>
       </c>
     </row>
     <row r="45" spans="1:5" ht="15">
       <c r="A45" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B45" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C45" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D45" s="1">
-        <v>43971</v>
+        <v>44141</v>
       </c>
       <c r="E45" s="1">
-        <v>44050.583333333336</v>
+        <v>44151.583333333336</v>
       </c>
     </row>
     <row r="46" spans="1:5" ht="15">
       <c r="A46" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B46" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C46" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D46" s="1">
-        <v>43962</v>
+        <v>43971</v>
       </c>
       <c r="E46" s="1">
-        <v>43987.583333333336</v>
+        <v>44050.583333333336</v>
       </c>
     </row>
     <row r="47" spans="1:5" ht="15">
       <c r="A47" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B47" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C47" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D47" s="1">
-        <v>43936</v>
+        <v>43962</v>
       </c>
       <c r="E47" s="1">
-        <v>43965.583333333336</v>
+        <v>43987.583333333336</v>
       </c>
     </row>
     <row r="48" spans="1:5" ht="15">
       <c r="A48" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B48" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C48" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D48" s="1">
-        <v>43929</v>
+        <v>43936</v>
       </c>
       <c r="E48" s="1">
-        <v>43951.583333333336</v>
+        <v>43965.583333333336</v>
       </c>
     </row>
     <row r="49" spans="1:5" ht="15">
       <c r="A49" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B49" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C49" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D49" s="1">
-        <v>43902</v>
+        <v>43929</v>
       </c>
       <c r="E49" s="1">
-        <v>43943.583333333336</v>
+        <v>43951.583333333336</v>
       </c>
     </row>
     <row r="50" spans="1:5" ht="15">
       <c r="A50" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B50" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C50" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D50" s="1">
-        <v>43896</v>
+        <v>43902</v>
       </c>
       <c r="E50" s="1">
-        <v>43942.583333333336</v>
+        <v>43943.583333333336</v>
       </c>
     </row>
     <row r="51" spans="1:5" ht="15">
       <c r="A51" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B51" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C51" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D51" s="1">
-        <v>43893</v>
+        <v>43896</v>
       </c>
       <c r="E51" s="1">
-        <v>43934.583333333336</v>
+        <v>43942.583333333336</v>
       </c>
     </row>
     <row r="52" spans="1:5" ht="15">
       <c r="A52" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B52" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C52" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D52" s="1">
-        <v>43892</v>
+        <v>43893</v>
       </c>
       <c r="E52" s="1">
-        <v>43924.583333333336</v>
+        <v>43934.583333333336</v>
       </c>
     </row>
     <row r="53" spans="1:5" ht="15">
       <c r="A53" t="s">
-        <v>50</v>
+        <v>105</v>
       </c>
       <c r="B53" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C53" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D53" s="1">
-        <v>43810</v>
+        <v>43892</v>
       </c>
       <c r="E53" s="1">
-        <v>43839.583333333336</v>
+        <v>43924.583333333336</v>
       </c>
     </row>
     <row r="54" spans="1:5" ht="15">
       <c r="A54" t="s">
-        <v>104</v>
+        <v>52</v>
       </c>
       <c r="B54" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C54" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D54" s="1">
-        <v>43784</v>
+        <v>43810</v>
       </c>
       <c r="E54" s="1">
-        <v>43815.583333333336</v>
+        <v>43839.583333333336</v>
       </c>
     </row>
     <row r="55" spans="1:5" ht="15">
       <c r="A55" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B55" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C55" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D55" s="1">
-        <v>43738</v>
+        <v>43784</v>
       </c>
       <c r="E55" s="1">
-        <v>43777.583333333336</v>
+        <v>43815.583333333336</v>
       </c>
     </row>
     <row r="56" spans="1:5" ht="15">
       <c r="A56" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B56" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C56" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D56" s="1">
         <v>43738</v>
       </c>
       <c r="E56" s="1">
         <v>43777.583333333336</v>
       </c>
     </row>
     <row r="57" spans="1:5" ht="15">
       <c r="A57" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B57" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C57" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D57" s="1">
-        <v>43602</v>
+        <v>43738</v>
       </c>
       <c r="E57" s="1">
-        <v>43644.583333333336</v>
+        <v>43777.583333333336</v>
       </c>
     </row>
     <row r="58" spans="1:5" ht="15">
       <c r="A58" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B58" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C58" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D58" s="1">
-        <v>43613</v>
+        <v>43602</v>
       </c>
       <c r="E58" s="1">
-        <v>43636.583333333336</v>
+        <v>43644.583333333336</v>
       </c>
     </row>
     <row r="59" spans="1:5" ht="15">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C59" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D59" s="1">
-        <v>43565</v>
+        <v>43613</v>
       </c>
       <c r="E59" s="1">
-        <v>43592.583333333336</v>
+        <v>43636.583333333336</v>
       </c>
     </row>
     <row r="60" spans="1:5" ht="15">
       <c r="A60" t="s">
-        <v>115</v>
+        <v>72</v>
       </c>
       <c r="B60" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C60" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D60" s="1">
-        <v>43539</v>
+        <v>43565</v>
       </c>
       <c r="E60" s="1">
-        <v>43580.583333333336</v>
+        <v>43592.583333333336</v>
       </c>
     </row>
     <row r="61" spans="1:5" ht="15">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>118</v>
       </c>
       <c r="B61" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C61" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D61" s="1">
-        <v>43501</v>
+        <v>43539</v>
       </c>
       <c r="E61" s="1">
-        <v>43518.583333333336</v>
+        <v>43580.583333333336</v>
       </c>
     </row>
     <row r="62" spans="1:5" ht="15">
       <c r="A62" t="s">
-        <v>118</v>
+        <v>76</v>
       </c>
       <c r="B62" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C62" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D62" s="1">
-        <v>43473</v>
+        <v>43501</v>
       </c>
       <c r="E62" s="1">
-        <v>43489.583333333336</v>
+        <v>43518.583333333336</v>
       </c>
     </row>
     <row r="63" spans="1:5" ht="15">
       <c r="A63" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B63" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C63" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D63" s="1">
-        <v>43453</v>
+        <v>43473</v>
       </c>
       <c r="E63" s="1">
         <v>43489.583333333336</v>
       </c>
     </row>
     <row r="64" spans="1:5" ht="15">
       <c r="A64" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B64" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C64" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D64" s="1">
         <v>43453</v>
       </c>
       <c r="E64" s="1">
-        <v>43487.583333333336</v>
+        <v>43489.583333333336</v>
       </c>
     </row>
     <row r="65" spans="1:5" ht="15">
       <c r="A65" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B65" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C65" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D65" s="1">
-        <v>43455</v>
+        <v>43453</v>
       </c>
       <c r="E65" s="1">
-        <v>43482.583333333336</v>
+        <v>43487.583333333336</v>
       </c>
     </row>
     <row r="66" spans="1:5" ht="15">
       <c r="A66" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B66" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C66" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D66" s="1">
-        <v>43447</v>
+        <v>43455</v>
       </c>
       <c r="E66" s="1">
-        <v>43481.583333333336</v>
+        <v>43482.583333333336</v>
       </c>
     </row>
     <row r="67" spans="1:5" ht="15">
       <c r="A67" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B67" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C67" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D67" s="1">
-        <v>43439</v>
+        <v>43447</v>
       </c>
       <c r="E67" s="1">
-        <v>43468.583333333336</v>
+        <v>43481.583333333336</v>
       </c>
     </row>
     <row r="68" spans="1:5" ht="15">
       <c r="A68" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B68" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C68" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D68" s="1">
-        <v>43437</v>
+        <v>43439</v>
       </c>
       <c r="E68" s="1">
-        <v>43451.583333333336</v>
+        <v>43468.583333333336</v>
       </c>
     </row>
     <row r="69" spans="1:5" ht="15">
       <c r="A69" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B69" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C69" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D69" s="1">
-        <v>43406</v>
+        <v>43437</v>
       </c>
       <c r="E69" s="1">
-        <v>43431.583333333336</v>
+        <v>43451.583333333336</v>
       </c>
     </row>
     <row r="70" spans="1:5" ht="15">
       <c r="A70" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B70" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C70" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D70" s="1">
-        <v>43374</v>
+        <v>43406</v>
       </c>
       <c r="E70" s="1">
-        <v>43417.583333333336</v>
+        <v>43431.583333333336</v>
       </c>
     </row>
     <row r="71" spans="1:5" ht="15">
       <c r="A71" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B71" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C71" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D71" s="1">
-        <v>43384</v>
+        <v>43374</v>
       </c>
       <c r="E71" s="1">
-        <v>43399.583333333336</v>
+        <v>43417.583333333336</v>
       </c>
     </row>
     <row r="72" spans="1:5" ht="15">
       <c r="A72" t="s">
-        <v>72</v>
+        <v>139</v>
       </c>
       <c r="B72" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C72" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D72" s="1">
-        <v>43371</v>
+        <v>43384</v>
       </c>
       <c r="E72" s="1">
-        <v>43385.583333333336</v>
+        <v>43399.583333333336</v>
       </c>
     </row>
     <row r="73" spans="1:5" ht="15">
       <c r="A73" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B73" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C73" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D73" s="1">
-        <v>43314</v>
+        <v>43371</v>
       </c>
       <c r="E73" s="1">
-        <v>43364.583333333336</v>
+        <v>43385.583333333336</v>
       </c>
     </row>
     <row r="74" spans="1:5" ht="15">
       <c r="A74" t="s">
-        <v>140</v>
+        <v>76</v>
       </c>
       <c r="B74" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C74" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D74" s="1">
-        <v>43342</v>
+        <v>43314</v>
       </c>
       <c r="E74" s="1">
-        <v>43362.583333333336</v>
+        <v>43364.583333333336</v>
       </c>
     </row>
     <row r="75" spans="1:5" ht="15">
       <c r="A75" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B75" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C75" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D75" s="1">
-        <v>43339</v>
+        <v>43342</v>
       </c>
       <c r="E75" s="1">
-        <v>43355.583333333336</v>
+        <v>43362.583333333336</v>
       </c>
     </row>
     <row r="76" spans="1:5" ht="15">
       <c r="A76" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="B76" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C76" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D76" s="1">
-        <v>43340</v>
+        <v>43339</v>
       </c>
       <c r="E76" s="1">
-        <v>43353.583333333336</v>
+        <v>43355.583333333336</v>
       </c>
     </row>
     <row r="77" spans="1:5" ht="15">
       <c r="A77" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B77" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C77" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D77" s="1">
-        <v>43326</v>
+        <v>43340</v>
       </c>
       <c r="E77" s="1">
-        <v>43339.583333333336</v>
+        <v>43353.583333333336</v>
       </c>
     </row>
     <row r="78" spans="1:5" ht="15">
       <c r="A78" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B78" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C78" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D78" s="1">
-        <v>43321</v>
+        <v>43326</v>
       </c>
       <c r="E78" s="1">
-        <v>43329.583333333336</v>
+        <v>43339.583333333336</v>
       </c>
     </row>
     <row r="79" spans="1:5" ht="15">
       <c r="A79" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B79" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C79" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D79" s="1">
-        <v>43238</v>
+        <v>43321</v>
       </c>
       <c r="E79" s="1">
-        <v>43256.583333333336</v>
+        <v>43329.583333333336</v>
       </c>
     </row>
     <row r="80" spans="1:5" ht="15">
       <c r="A80" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B80" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C80" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D80" s="1">
-        <v>43194</v>
+        <v>43238</v>
       </c>
       <c r="E80" s="1">
-        <v>43208.583333333336</v>
+        <v>43256.583333333336</v>
       </c>
     </row>
     <row r="81" spans="1:5" ht="15">
       <c r="A81" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B81" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C81" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D81" s="1">
-        <v>43119</v>
+        <v>43194</v>
       </c>
       <c r="E81" s="1">
-        <v>43133.583333333336</v>
+        <v>43208.583333333336</v>
       </c>
     </row>
     <row r="82" spans="1:5" ht="15">
       <c r="A82" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B82" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C82" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D82" s="1">
-        <v>43088</v>
+        <v>43119</v>
       </c>
       <c r="E82" s="1">
-        <v>43111.583333333336</v>
+        <v>43133.583333333336</v>
       </c>
     </row>
     <row r="83" spans="1:5" ht="15">
       <c r="A83" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B83" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C83" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D83" s="1">
-        <v>43097</v>
+        <v>43088</v>
       </c>
       <c r="E83" s="1">
         <v>43111.583333333336</v>
       </c>
     </row>
     <row r="84" spans="1:5" ht="15">
       <c r="A84" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B84" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C84" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D84" s="1">
-        <v>43090</v>
+        <v>43097</v>
       </c>
       <c r="E84" s="1">
-        <v>43103.583333333336</v>
+        <v>43111.583333333336</v>
       </c>
     </row>
     <row r="85" spans="1:5" ht="15">
       <c r="A85" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B85" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C85" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D85" s="1">
-        <v>43047</v>
+        <v>43090</v>
       </c>
       <c r="E85" s="1">
-        <v>43089.583333333336</v>
+        <v>43103.583333333336</v>
       </c>
     </row>
     <row r="86" spans="1:5" ht="15">
       <c r="A86" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B86" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C86" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D86" s="1">
         <v>43047</v>
       </c>
       <c r="E86" s="1">
-        <v>43080.583333333336</v>
+        <v>43089.583333333336</v>
       </c>
     </row>
     <row r="87" spans="1:5" ht="15">
       <c r="A87" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B87" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C87" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D87" s="1">
-        <v>43041</v>
+        <v>43047</v>
       </c>
       <c r="E87" s="1">
-        <v>43052.583333333336</v>
+        <v>43080.583333333336</v>
       </c>
     </row>
     <row r="88" spans="1:5" ht="15">
       <c r="A88" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B88" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C88" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D88" s="1">
-        <v>43034</v>
+        <v>43041</v>
       </c>
       <c r="E88" s="1">
-        <v>43041.583333333336</v>
+        <v>43052.583333333336</v>
       </c>
     </row>
     <row r="89" spans="1:5" ht="15">
       <c r="A89" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="B89" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C89" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D89" s="1">
-        <v>42950</v>
+        <v>43034</v>
       </c>
       <c r="E89" s="1">
-        <v>42978.583333333336</v>
+        <v>43041.583333333336</v>
       </c>
     </row>
     <row r="90" spans="1:5" ht="15">
       <c r="A90" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="B90" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C90" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D90" s="1">
-        <v>42927</v>
+        <v>42950</v>
       </c>
       <c r="E90" s="1">
-        <v>42976.583333333336</v>
+        <v>42978.583333333336</v>
       </c>
     </row>
     <row r="91" spans="1:5" ht="15">
       <c r="A91" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B91" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C91" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D91" s="1">
-        <v>42846</v>
+        <v>42927</v>
       </c>
       <c r="E91" s="1">
-        <v>42866.583333333336</v>
+        <v>42976.583333333336</v>
       </c>
     </row>
     <row r="92" spans="1:5" ht="15">
       <c r="A92" t="s">
-        <v>151</v>
+        <v>175</v>
       </c>
       <c r="B92" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C92" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D92" s="1">
-        <v>42783</v>
+        <v>42846</v>
       </c>
       <c r="E92" s="1">
-        <v>42800.583333333336</v>
+        <v>42866.583333333336</v>
       </c>
     </row>
     <row r="93" spans="1:5" ht="15">
       <c r="A93" t="s">
-        <v>175</v>
+        <v>154</v>
       </c>
       <c r="B93" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C93" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D93" s="1">
-        <v>42774</v>
+        <v>42783</v>
       </c>
       <c r="E93" s="1">
-        <v>42789.583333333336</v>
+        <v>42800.583333333336</v>
       </c>
     </row>
     <row r="94" spans="1:5" ht="15">
       <c r="A94" t="s">
-        <v>134</v>
+        <v>178</v>
       </c>
       <c r="B94" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C94" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D94" s="1">
-        <v>42682</v>
+        <v>42774</v>
       </c>
       <c r="E94" s="1">
-        <v>42718.583333333336</v>
+        <v>42789.583333333336</v>
       </c>
     </row>
     <row r="95" spans="1:5" ht="15">
       <c r="A95" t="s">
-        <v>178</v>
+        <v>137</v>
       </c>
       <c r="B95" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C95" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D95" s="1">
-        <v>42664</v>
+        <v>42682</v>
       </c>
       <c r="E95" s="1">
-        <v>42691.583333333336</v>
+        <v>42718.583333333336</v>
       </c>
     </row>
     <row r="96" spans="1:5" ht="15">
       <c r="A96" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B96" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C96" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D96" s="1">
-        <v>42578</v>
+        <v>42664</v>
       </c>
       <c r="E96" s="1">
-        <v>42606.583333333336</v>
+        <v>42691.583333333336</v>
       </c>
     </row>
     <row r="97" spans="1:5" ht="15">
       <c r="A97" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B97" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C97" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D97" s="1">
-        <v>42572</v>
+        <v>42578</v>
       </c>
       <c r="E97" s="1">
-        <v>42599.583333333336</v>
+        <v>42606.583333333336</v>
       </c>
     </row>
     <row r="98" spans="1:5" ht="15">
       <c r="A98" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B98" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C98" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D98" s="1">
-        <v>42566</v>
+        <v>42572</v>
       </c>
       <c r="E98" s="1">
-        <v>42578.583333333336</v>
+        <v>42599.583333333336</v>
       </c>
     </row>
     <row r="99" spans="1:5" ht="15">
       <c r="A99" t="s">
-        <v>142</v>
+        <v>187</v>
       </c>
       <c r="B99" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C99" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D99" s="1">
-        <v>42522</v>
+        <v>42566</v>
       </c>
       <c r="E99" s="1">
-        <v>42536.583333333336</v>
+        <v>42578.583333333336</v>
       </c>
     </row>
     <row r="100" spans="1:5" ht="15">
       <c r="A100" t="s">
-        <v>187</v>
+        <v>145</v>
       </c>
       <c r="B100" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C100" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D100" s="1">
-        <v>42478</v>
+        <v>42522</v>
       </c>
       <c r="E100" s="1">
-        <v>42508.583333333336</v>
+        <v>42536.583333333336</v>
       </c>
     </row>
     <row r="101" spans="1:5" ht="15">
       <c r="A101" t="s">
-        <v>5</v>
+        <v>190</v>
       </c>
       <c r="B101" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C101" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D101" s="1">
-        <v>42459</v>
+        <v>42478</v>
       </c>
       <c r="E101" s="1">
-        <v>42489.583333333336</v>
+        <v>42508.583333333336</v>
       </c>
     </row>
     <row r="102" spans="1:5" ht="15">
       <c r="A102" t="s">
-        <v>8</v>
+        <v>62</v>
       </c>
       <c r="B102" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C102" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D102" s="1">
         <v>42459</v>
       </c>
       <c r="E102" s="1">
         <v>42489.583333333336</v>
       </c>
     </row>
     <row r="103" spans="1:5" ht="15">
       <c r="A103" t="s">
-        <v>132</v>
+        <v>64</v>
       </c>
       <c r="B103" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C103" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D103" s="1">
-        <v>42436</v>
+        <v>42459</v>
       </c>
       <c r="E103" s="1">
-        <v>42485.583333333336</v>
+        <v>42489.583333333336</v>
       </c>
     </row>
     <row r="104" spans="1:5" ht="15">
       <c r="A104" t="s">
-        <v>192</v>
+        <v>135</v>
       </c>
       <c r="B104" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C104" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D104" s="1">
-        <v>42459</v>
+        <v>42436</v>
       </c>
       <c r="E104" s="1">
-        <v>42465.583333333336</v>
+        <v>42485.583333333336</v>
       </c>
     </row>
     <row r="105" spans="1:5" ht="15">
       <c r="A105" t="s">
-        <v>151</v>
+        <v>195</v>
       </c>
       <c r="B105" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C105" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D105" s="1">
-        <v>42410</v>
+        <v>42459</v>
       </c>
       <c r="E105" s="1">
-        <v>42432.583333333336</v>
+        <v>42465.583333333336</v>
       </c>
     </row>
     <row r="106" spans="1:5" ht="15">
       <c r="A106" t="s">
-        <v>195</v>
+        <v>154</v>
       </c>
       <c r="B106" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C106" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D106" s="1">
-        <v>42298</v>
+        <v>42410</v>
       </c>
       <c r="E106" s="1">
-        <v>42306.583333333336</v>
+        <v>42432.583333333336</v>
       </c>
     </row>
     <row r="107" spans="1:5" ht="15">
       <c r="A107" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B107" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C107" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D107" s="1">
         <v>42298</v>
       </c>
       <c r="E107" s="1">
         <v>42306.583333333336</v>
       </c>
     </row>
     <row r="108" spans="1:5" ht="15">
       <c r="A108" t="s">
-        <v>72</v>
+        <v>200</v>
       </c>
       <c r="B108" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C108" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D108" s="1">
-        <v>42097</v>
+        <v>42298</v>
       </c>
       <c r="E108" s="1">
-        <v>42131.583333333336</v>
+        <v>42306.583333333336</v>
       </c>
     </row>
     <row r="109" spans="1:5" ht="15">
       <c r="A109" t="s">
-        <v>200</v>
+        <v>76</v>
       </c>
       <c r="B109" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C109" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D109" s="1">
-        <v>42090</v>
+        <v>42097</v>
       </c>
       <c r="E109" s="1">
         <v>42131.583333333336</v>
       </c>
     </row>
     <row r="110" spans="1:5" ht="15">
       <c r="A110" t="s">
-        <v>178</v>
+        <v>203</v>
       </c>
       <c r="B110" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C110" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D110" s="1">
-        <v>42104</v>
+        <v>42090</v>
       </c>
       <c r="E110" s="1">
         <v>42131.583333333336</v>
       </c>
     </row>
     <row r="111" spans="1:5" ht="15">
       <c r="A111" t="s">
-        <v>136</v>
+        <v>181</v>
       </c>
       <c r="B111" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C111" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D111" s="1">
-        <v>42090</v>
+        <v>42104</v>
       </c>
       <c r="E111" s="1">
-        <v>42108.583333333336</v>
+        <v>42131.583333333336</v>
       </c>
     </row>
     <row r="112" spans="1:5" ht="15">
       <c r="A112" t="s">
-        <v>175</v>
+        <v>139</v>
       </c>
       <c r="B112" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C112" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D112" s="1">
-        <v>42012</v>
+        <v>42090</v>
       </c>
       <c r="E112" s="1">
-        <v>42052.583333333336</v>
+        <v>42108.583333333336</v>
       </c>
     </row>
     <row r="113" spans="1:5" ht="15">
       <c r="A113" t="s">
-        <v>134</v>
+        <v>178</v>
       </c>
       <c r="B113" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C113" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D113" s="1">
-        <v>41948</v>
+        <v>42012</v>
       </c>
       <c r="E113" s="1">
-        <v>41988.583333333336</v>
+        <v>42052.583333333336</v>
       </c>
     </row>
     <row r="114" spans="1:5" ht="15">
       <c r="A114" t="s">
-        <v>151</v>
+        <v>137</v>
       </c>
       <c r="B114" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C114" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D114" s="1">
-        <v>41862</v>
+        <v>41948</v>
       </c>
       <c r="E114" s="1">
-        <v>41879.583333333336</v>
+        <v>41988.583333333336</v>
       </c>
     </row>
     <row r="115" spans="1:5" ht="15">
       <c r="A115" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B115" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C115" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D115" s="1">
-        <v>41837</v>
+        <v>41862</v>
       </c>
       <c r="E115" s="1">
-        <v>41852.583333333336</v>
+        <v>41879.583333333336</v>
       </c>
     </row>
     <row r="116" spans="1:5" ht="15">
       <c r="A116" t="s">
-        <v>208</v>
+        <v>154</v>
       </c>
       <c r="B116" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C116" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D116" s="1">
-        <v>41736</v>
+        <v>41837</v>
       </c>
       <c r="E116" s="1">
-        <v>41771.583333333336</v>
+        <v>41852.583333333336</v>
       </c>
     </row>
     <row r="117" spans="1:5" ht="15">
       <c r="A117" t="s">
-        <v>72</v>
+        <v>211</v>
       </c>
       <c r="B117" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C117" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D117" s="1">
-        <v>41731</v>
+        <v>41736</v>
       </c>
       <c r="E117" s="1">
-        <v>41766.583333333336</v>
+        <v>41771.583333333336</v>
       </c>
     </row>
     <row r="118" spans="1:5" ht="15">
       <c r="A118" t="s">
-        <v>211</v>
+        <v>76</v>
       </c>
       <c r="B118" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C118" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D118" s="1">
-        <v>41662</v>
+        <v>41731</v>
       </c>
       <c r="E118" s="1">
-        <v>41709.583333333336</v>
+        <v>41766.583333333336</v>
       </c>
     </row>
     <row r="119" spans="1:5" ht="15">
       <c r="A119" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B119" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C119" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D119" s="1">
-        <v>41656</v>
+        <v>41662</v>
       </c>
       <c r="E119" s="1">
-        <v>41684.583333333336</v>
+        <v>41709.583333333336</v>
       </c>
     </row>
     <row r="120" spans="1:5" ht="15">
       <c r="A120" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B120" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C120" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D120" s="1">
-        <v>41593</v>
+        <v>41656</v>
       </c>
       <c r="E120" s="1">
-        <v>41621.583333333336</v>
+        <v>41684.583333333336</v>
       </c>
     </row>
     <row r="121" spans="1:5" ht="15">
       <c r="A121" t="s">
-        <v>187</v>
+        <v>216</v>
       </c>
       <c r="B121" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C121" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D121" s="1">
-        <v>41513</v>
+        <v>41593</v>
       </c>
       <c r="E121" s="1">
-        <v>41551.583333333336</v>
+        <v>41621.583333333336</v>
       </c>
     </row>
     <row r="122" spans="1:5" ht="15">
       <c r="A122" t="s">
-        <v>217</v>
+        <v>190</v>
       </c>
       <c r="B122" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C122" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D122" s="1">
-        <v>41473</v>
+        <v>41513</v>
       </c>
       <c r="E122" s="1">
-        <v>41521.583333333336</v>
+        <v>41551.583333333336</v>
       </c>
     </row>
     <row r="123" spans="1:5" ht="15">
       <c r="A123" t="s">
-        <v>180</v>
+        <v>220</v>
       </c>
       <c r="B123" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C123" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D123" s="1">
-        <v>41408</v>
+        <v>41473</v>
       </c>
       <c r="E123" s="1">
-        <v>41450.583333333336</v>
+        <v>41521.583333333336</v>
       </c>
     </row>
     <row r="124" spans="1:5" ht="15">
       <c r="A124" t="s">
-        <v>220</v>
+        <v>183</v>
       </c>
       <c r="B124" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C124" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D124" s="1">
-        <v>41414</v>
+        <v>41408</v>
       </c>
       <c r="E124" s="1">
-        <v>41439.583333333336</v>
+        <v>41450.583333333336</v>
       </c>
     </row>
     <row r="125" spans="1:5" ht="15">
       <c r="A125" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B125" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C125" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D125" s="1">
-        <v>41400</v>
+        <v>41414</v>
       </c>
       <c r="E125" s="1">
-        <v>41410.583333333336</v>
+        <v>41439.583333333336</v>
       </c>
     </row>
     <row r="126" spans="1:5" ht="15">
       <c r="A126" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B126" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C126" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D126" s="1">
-        <v>41386</v>
+        <v>41400</v>
       </c>
       <c r="E126" s="1">
-        <v>41408.583333333336</v>
+        <v>41410.583333333336</v>
       </c>
     </row>
     <row r="127" spans="1:5" ht="15">
       <c r="A127" t="s">
         <v>225</v>
       </c>
       <c r="B127" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C127" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D127" s="1">
-        <v>41338</v>
+        <v>41386</v>
       </c>
       <c r="E127" s="1">
-        <v>41394.583333333336</v>
+        <v>41408.583333333336</v>
       </c>
     </row>
     <row r="128" spans="1:5" ht="15">
       <c r="A128" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B128" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C128" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D128" s="1">
-        <v>41369</v>
+        <v>41338</v>
       </c>
       <c r="E128" s="1">
-        <v>41389.583333333336</v>
+        <v>41394.583333333336</v>
       </c>
     </row>
     <row r="129" spans="1:5" ht="15">
       <c r="A129" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B129" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C129" t="s">
-        <v>231</v>
+        <v>14</v>
       </c>
       <c r="D129" s="1">
-        <v>41327</v>
+        <v>41369</v>
       </c>
       <c r="E129" s="1">
-        <v>41345.583333333336</v>
+        <v>41389.583333333336</v>
       </c>
     </row>
     <row r="130" spans="1:5" ht="15">
       <c r="A130" t="s">
         <v>232</v>
       </c>
       <c r="B130" t="s">
         <v>233</v>
       </c>
       <c r="C130" t="s">
-        <v>16</v>
+        <v>234</v>
       </c>
       <c r="D130" s="1">
-        <v>41242</v>
+        <v>41327</v>
       </c>
       <c r="E130" s="1">
-        <v>41276.583333333336</v>
+        <v>41345.583333333336</v>
       </c>
     </row>
     <row r="131" spans="1:5" ht="15">
       <c r="A131" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B131" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C131" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D131" s="1">
-        <v>41213</v>
+        <v>41242</v>
       </c>
       <c r="E131" s="1">
-        <v>41253.583333333336</v>
+        <v>41276.583333333336</v>
       </c>
     </row>
     <row r="132" spans="1:5" ht="15">
       <c r="A132" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B132" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C132" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D132" s="1">
         <v>41213</v>
       </c>
       <c r="E132" s="1">
         <v>41253.583333333336</v>
       </c>
     </row>
     <row r="133" spans="1:5" ht="15">
       <c r="A133" t="s">
-        <v>124</v>
+        <v>239</v>
       </c>
       <c r="B133" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C133" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D133" s="1">
-        <v>41208</v>
+        <v>41213</v>
       </c>
       <c r="E133" s="1">
-        <v>41243.583333333336</v>
+        <v>41253.583333333336</v>
       </c>
     </row>
     <row r="134" spans="1:5" ht="15">
       <c r="A134" t="s">
-        <v>239</v>
+        <v>127</v>
       </c>
       <c r="B134" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C134" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D134" s="1">
-        <v>41177</v>
+        <v>41208</v>
       </c>
       <c r="E134" s="1">
-        <v>41212.583333333336</v>
+        <v>41243.583333333336</v>
       </c>
     </row>
     <row r="135" spans="1:5" ht="15">
       <c r="A135" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B135" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C135" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D135" s="1">
-        <v>40974</v>
+        <v>41177</v>
       </c>
       <c r="E135" s="1">
-        <v>41036.583333333336</v>
+        <v>41212.583333333336</v>
       </c>
     </row>
     <row r="136" spans="1:5" ht="15">
       <c r="A136" t="s">
-        <v>68</v>
+        <v>244</v>
       </c>
       <c r="B136" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C136" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D136" s="1">
-        <v>40976</v>
+        <v>40974</v>
       </c>
       <c r="E136" s="1">
-        <v>41010.583333333336</v>
+        <v>41036.583333333336</v>
       </c>
     </row>
     <row r="137" spans="1:5" ht="15">
       <c r="A137" t="s">
-        <v>208</v>
+        <v>72</v>
       </c>
       <c r="B137" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C137" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D137" s="1">
-        <v>40970</v>
+        <v>40976</v>
       </c>
       <c r="E137" s="1">
-        <v>41001.583333333336</v>
+        <v>41010.583333333336</v>
       </c>
     </row>
     <row r="138" spans="1:5" ht="15">
       <c r="A138" t="s">
-        <v>245</v>
+        <v>211</v>
       </c>
       <c r="B138" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C138" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D138" s="1">
-        <v>40973</v>
+        <v>40970</v>
       </c>
       <c r="E138" s="1">
-        <v>40996.583333333336</v>
+        <v>41001.583333333336</v>
       </c>
     </row>
     <row r="139" spans="1:5" ht="15">
       <c r="A139" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B139" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C139" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D139" s="1">
-        <v>40962</v>
+        <v>40973</v>
       </c>
       <c r="E139" s="1">
-        <v>40987.583333333336</v>
+        <v>40996.583333333336</v>
       </c>
     </row>
     <row r="140" spans="1:5" ht="15">
       <c r="A140" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B140" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C140" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D140" s="1">
-        <v>40900</v>
+        <v>40962</v>
       </c>
       <c r="E140" s="1">
-        <v>40940.583333333336</v>
+        <v>40987.583333333336</v>
       </c>
     </row>
     <row r="141" spans="1:5" ht="15">
       <c r="A141" t="s">
-        <v>175</v>
+        <v>252</v>
       </c>
       <c r="B141" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C141" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D141" s="1">
-        <v>40890</v>
+        <v>40900</v>
       </c>
       <c r="E141" s="1">
-        <v>40919.583333333336</v>
+        <v>40940.583333333336</v>
       </c>
     </row>
     <row r="142" spans="1:5" ht="15">
       <c r="A142" t="s">
-        <v>252</v>
+        <v>178</v>
       </c>
       <c r="B142" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C142" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D142" s="1">
-        <v>40865</v>
+        <v>40890</v>
       </c>
       <c r="E142" s="1">
-        <v>40892.583333333336</v>
+        <v>40919.583333333336</v>
       </c>
     </row>
     <row r="143" spans="1:5" ht="15">
       <c r="A143" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="B143" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C143" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D143" s="1">
-        <v>40800</v>
+        <v>40865</v>
       </c>
       <c r="E143" s="1">
-        <v>40836.583333333336</v>
+        <v>40892.583333333336</v>
       </c>
     </row>
     <row r="144" spans="1:5" ht="15">
       <c r="A144" t="s">
         <v>255</v>
       </c>
       <c r="B144" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C144" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D144" s="1">
-        <v>40718</v>
+        <v>40800</v>
       </c>
       <c r="E144" s="1">
-        <v>40750.583333333336</v>
+        <v>40836.583333333336</v>
       </c>
     </row>
     <row r="145" spans="1:5" ht="15">
       <c r="A145" t="s">
-        <v>134</v>
+        <v>258</v>
       </c>
       <c r="B145" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C145" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D145" s="1">
-        <v>40697</v>
+        <v>40718</v>
       </c>
       <c r="E145" s="1">
-        <v>40711.583333333336</v>
+        <v>40750.583333333336</v>
       </c>
     </row>
     <row r="146" spans="1:5" ht="15">
       <c r="A146" t="s">
-        <v>258</v>
+        <v>137</v>
       </c>
       <c r="B146" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C146" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D146" s="1">
-        <v>40618</v>
+        <v>40697</v>
       </c>
       <c r="E146" s="1">
-        <v>40651.583333333336</v>
+        <v>40711.583333333336</v>
       </c>
     </row>
     <row r="147" spans="1:5" ht="15">
       <c r="A147" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B147" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C147" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D147" s="1">
-        <v>40613</v>
+        <v>40618</v>
       </c>
       <c r="E147" s="1">
-        <v>40647.583333333336</v>
+        <v>40651.583333333336</v>
       </c>
     </row>
     <row r="148" spans="1:5" ht="15">
       <c r="A148" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B148" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C148" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D148" s="1">
-        <v>40581</v>
+        <v>40613</v>
       </c>
       <c r="E148" s="1">
-        <v>40641.583333333336</v>
+        <v>40647.583333333336</v>
       </c>
     </row>
     <row r="149" spans="1:5" ht="15">
       <c r="A149" t="s">
-        <v>134</v>
+        <v>265</v>
       </c>
       <c r="B149" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C149" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D149" s="1">
-        <v>40603</v>
+        <v>40581</v>
       </c>
       <c r="E149" s="1">
-        <v>40634.583333333336</v>
+        <v>40641.583333333336</v>
       </c>
     </row>
     <row r="150" spans="1:5" ht="15">
       <c r="A150" t="s">
-        <v>265</v>
+        <v>137</v>
       </c>
       <c r="B150" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C150" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D150" s="1">
-        <v>40529</v>
+        <v>40603</v>
       </c>
       <c r="E150" s="1">
-        <v>40591.583333333336</v>
+        <v>40634.583333333336</v>
       </c>
     </row>
     <row r="151" spans="1:5" ht="15">
       <c r="A151" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B151" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C151" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D151" s="1">
         <v>40529</v>
       </c>
       <c r="E151" s="1">
-        <v>40584.583333333336</v>
+        <v>40591.583333333336</v>
       </c>
     </row>
     <row r="152" spans="1:5" ht="15">
       <c r="A152" t="s">
-        <v>236</v>
+        <v>270</v>
       </c>
       <c r="B152" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C152" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D152" s="1">
-        <v>40421</v>
+        <v>40529</v>
       </c>
       <c r="E152" s="1">
-        <v>40465.583333333336</v>
+        <v>40584.583333333336</v>
       </c>
     </row>
     <row r="153" spans="1:5" ht="15">
       <c r="A153" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="B153" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C153" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D153" s="1">
         <v>40421</v>
       </c>
       <c r="E153" s="1">
         <v>40465.583333333336</v>
       </c>
     </row>
     <row r="154" spans="1:5" ht="15">
       <c r="A154" t="s">
-        <v>187</v>
+        <v>237</v>
       </c>
       <c r="B154" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C154" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D154" s="1">
         <v>40421</v>
       </c>
       <c r="E154" s="1">
-        <v>40458.583333333336</v>
+        <v>40465.583333333336</v>
       </c>
     </row>
     <row r="155" spans="1:5" ht="15">
       <c r="A155" t="s">
-        <v>272</v>
+        <v>190</v>
       </c>
       <c r="B155" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C155" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D155" s="1">
-        <v>40409</v>
+        <v>40421</v>
       </c>
       <c r="E155" s="1">
-        <v>40435.583333333336</v>
+        <v>40458.583333333336</v>
       </c>
     </row>
     <row r="156" spans="1:5" ht="15">
       <c r="A156" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B156" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C156" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D156" s="1">
-        <v>40217</v>
+        <v>40409</v>
       </c>
       <c r="E156" s="1">
-        <v>40255.583333333336</v>
+        <v>40435.583333333336</v>
       </c>
     </row>
     <row r="157" spans="1:5" ht="15">
       <c r="A157" t="s">
-        <v>208</v>
+        <v>277</v>
       </c>
       <c r="B157" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C157" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D157" s="1">
-        <v>40213</v>
+        <v>40217</v>
       </c>
       <c r="E157" s="1">
-        <v>40238.583333333336</v>
+        <v>40255.583333333336</v>
       </c>
     </row>
     <row r="158" spans="1:5" ht="15">
       <c r="A158" t="s">
-        <v>277</v>
+        <v>211</v>
       </c>
       <c r="B158" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C158" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D158" s="1">
-        <v>39944</v>
+        <v>40213</v>
       </c>
       <c r="E158" s="1">
-        <v>40002.583333333336</v>
+        <v>40238.583333333336</v>
       </c>
     </row>
     <row r="159" spans="1:5" ht="15">
       <c r="A159" t="s">
-        <v>217</v>
+        <v>280</v>
       </c>
       <c r="B159" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C159" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D159" s="1">
-        <v>39952</v>
+        <v>39944</v>
       </c>
       <c r="E159" s="1">
-        <v>39979.583333333336</v>
+        <v>40002.583333333336</v>
       </c>
     </row>
     <row r="160" spans="1:5" ht="15">
       <c r="A160" t="s">
-        <v>280</v>
+        <v>220</v>
       </c>
       <c r="B160" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C160" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D160" s="1">
-        <v>39891</v>
+        <v>39952</v>
       </c>
       <c r="E160" s="1">
-        <v>39927.583333333336</v>
+        <v>39979.583333333336</v>
       </c>
     </row>
     <row r="161" spans="1:5" ht="15">
       <c r="A161" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B161" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C161" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D161" s="1">
-        <v>39870</v>
+        <v>39891</v>
       </c>
       <c r="E161" s="1">
-        <v>39924.583333333336</v>
+        <v>39927.583333333336</v>
       </c>
     </row>
     <row r="162" spans="1:5" ht="15">
       <c r="A162" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B162" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C162" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D162" s="1">
-        <v>39892</v>
+        <v>39870</v>
       </c>
       <c r="E162" s="1">
-        <v>39910.583333333336</v>
+        <v>39924.583333333336</v>
       </c>
     </row>
     <row r="163" spans="1:5" ht="15">
       <c r="A163" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B163" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C163" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D163" s="1">
-        <v>39868</v>
+        <v>39892</v>
       </c>
       <c r="E163" s="1">
-        <v>39899.583333333336</v>
+        <v>39910.583333333336</v>
       </c>
     </row>
     <row r="164" spans="1:5" ht="15">
       <c r="A164" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B164" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C164" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D164" s="1">
         <v>39868</v>
       </c>
       <c r="E164" s="1">
         <v>39899.583333333336</v>
       </c>
     </row>
     <row r="165" spans="1:5" ht="15">
       <c r="A165" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B165" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C165" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D165" s="1">
-        <v>39826</v>
+        <v>39868</v>
       </c>
       <c r="E165" s="1">
-        <v>39857.583333333336</v>
+        <v>39899.583333333336</v>
       </c>
     </row>
     <row r="166" spans="1:5" ht="15">
       <c r="A166" t="s">
-        <v>211</v>
+        <v>293</v>
       </c>
       <c r="B166" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C166" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D166" s="1">
-        <v>39797</v>
+        <v>39826</v>
       </c>
       <c r="E166" s="1">
-        <v>39855.583333333336</v>
+        <v>39857.583333333336</v>
       </c>
     </row>
     <row r="167" spans="1:5" ht="15">
       <c r="A167" t="s">
-        <v>175</v>
+        <v>214</v>
       </c>
       <c r="B167" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C167" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D167" s="1">
-        <v>39801</v>
+        <v>39797</v>
       </c>
       <c r="E167" s="1">
-        <v>39835.583333333336</v>
+        <v>39855.583333333336</v>
       </c>
     </row>
     <row r="168" spans="1:5" ht="15">
       <c r="A168" t="s">
-        <v>294</v>
+        <v>178</v>
       </c>
       <c r="B168" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C168" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D168" s="1">
-        <v>39728</v>
+        <v>39801</v>
       </c>
       <c r="E168" s="1">
-        <v>39791.583333333336</v>
+        <v>39835.583333333336</v>
       </c>
     </row>
     <row r="169" spans="1:5" ht="15">
       <c r="A169" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
       <c r="B169" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C169" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D169" s="1">
-        <v>39744</v>
+        <v>39728</v>
       </c>
       <c r="E169" s="1">
-        <v>39786.583333333336</v>
+        <v>39791.583333333336</v>
       </c>
     </row>
     <row r="170" spans="1:5" ht="15">
       <c r="A170" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="B170" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C170" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D170" s="1">
-        <v>39737</v>
+        <v>39744</v>
       </c>
       <c r="E170" s="1">
-        <v>39772.583333333336</v>
+        <v>39786.583333333336</v>
       </c>
     </row>
     <row r="171" spans="1:5" ht="15">
       <c r="A171" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
       <c r="B171" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C171" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D171" s="1">
         <v>39737</v>
       </c>
       <c r="E171" s="1">
-        <v>39770.583333333336</v>
+        <v>39772.583333333336</v>
       </c>
     </row>
     <row r="172" spans="1:5" ht="15">
       <c r="A172" t="s">
-        <v>300</v>
+        <v>289</v>
       </c>
       <c r="B172" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C172" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D172" s="1">
-        <v>39700</v>
+        <v>39737</v>
       </c>
       <c r="E172" s="1">
-        <v>39742.583333333336</v>
+        <v>39770.583333333336</v>
       </c>
     </row>
     <row r="173" spans="1:5" ht="15">
       <c r="A173" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B173" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C173" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D173" s="1">
-        <v>39639</v>
+        <v>39700</v>
       </c>
       <c r="E173" s="1">
-        <v>39667.583333333336</v>
+        <v>39742.583333333336</v>
       </c>
     </row>
     <row r="174" spans="1:5" ht="15">
       <c r="A174" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B174" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C174" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D174" s="1">
-        <v>39560</v>
+        <v>39639</v>
       </c>
       <c r="E174" s="1">
-        <v>39588.583333333336</v>
+        <v>39667.583333333336</v>
       </c>
     </row>
     <row r="175" spans="1:5" ht="15">
       <c r="A175" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B175" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C175" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D175" s="1">
-        <v>39535</v>
+        <v>39560</v>
       </c>
       <c r="E175" s="1">
-        <v>39575.583333333336</v>
+        <v>39588.583333333336</v>
       </c>
     </row>
     <row r="176" spans="1:5" ht="15">
       <c r="A176" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B176" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C176" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D176" s="1">
-        <v>39525</v>
+        <v>39535</v>
       </c>
       <c r="E176" s="1">
-        <v>39560.583333333336</v>
+        <v>39575.583333333336</v>
       </c>
     </row>
     <row r="177" spans="1:5" ht="15">
       <c r="A177" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B177" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C177" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D177" s="1">
         <v>39525</v>
       </c>
       <c r="E177" s="1">
         <v>39560.583333333336</v>
       </c>
     </row>
     <row r="178" spans="1:5" ht="15">
       <c r="A178" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B178" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C178" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D178" s="1">
-        <v>39534</v>
+        <v>39525</v>
       </c>
       <c r="E178" s="1">
-        <v>39555.583333333336</v>
+        <v>39560.583333333336</v>
       </c>
     </row>
     <row r="179" spans="1:5" ht="15">
       <c r="A179" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B179" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C179" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D179" s="1">
-        <v>39545</v>
+        <v>39534</v>
       </c>
       <c r="E179" s="1">
-        <v>39545.583333333336</v>
+        <v>39555.583333333336</v>
       </c>
     </row>
     <row r="180" spans="1:5" ht="15">
       <c r="A180" t="s">
-        <v>208</v>
+        <v>317</v>
       </c>
       <c r="B180" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C180" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D180" s="1">
-        <v>39479</v>
+        <v>39545</v>
       </c>
       <c r="E180" s="1">
-        <v>39542.583333333336</v>
+        <v>39545.583333333336</v>
       </c>
     </row>
     <row r="181" spans="1:5" ht="15">
       <c r="A181" t="s">
-        <v>317</v>
+        <v>211</v>
       </c>
       <c r="B181" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C181" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D181" s="1">
-        <v>39499</v>
+        <v>39479</v>
       </c>
       <c r="E181" s="1">
-        <v>39528.583333333336</v>
+        <v>39542.583333333336</v>
       </c>
     </row>
     <row r="182" spans="1:5" ht="15">
       <c r="A182" t="s">
-        <v>274</v>
+        <v>320</v>
       </c>
       <c r="B182" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C182" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D182" s="1">
-        <v>39479</v>
+        <v>39499</v>
       </c>
       <c r="E182" s="1">
-        <v>39521.583333333336</v>
+        <v>39528.583333333336</v>
       </c>
     </row>
     <row r="183" spans="1:5" ht="15">
       <c r="A183" t="s">
-        <v>312</v>
+        <v>277</v>
       </c>
       <c r="B183" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="C183" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D183" s="1">
-        <v>39487</v>
+        <v>39479</v>
       </c>
       <c r="E183" s="1">
-        <v>39507.583333333336</v>
+        <v>39521.583333333336</v>
       </c>
     </row>
     <row r="184" spans="1:5" ht="15">
       <c r="A184" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B184" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C184" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D184" s="1">
-        <v>39482</v>
+        <v>39487</v>
       </c>
       <c r="E184" s="1">
-        <v>39503.583333333336</v>
+        <v>39507.583333333336</v>
       </c>
     </row>
     <row r="185" spans="1:5" ht="15">
       <c r="A185" t="s">
-        <v>187</v>
+        <v>317</v>
       </c>
       <c r="B185" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C185" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D185" s="1">
-        <v>39434</v>
+        <v>39482</v>
       </c>
       <c r="E185" s="1">
-        <v>39492.583333333336</v>
+        <v>39503.583333333336</v>
       </c>
     </row>
     <row r="186" spans="1:5" ht="15">
       <c r="A186" t="s">
-        <v>236</v>
+        <v>190</v>
       </c>
       <c r="B186" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C186" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D186" s="1">
-        <v>39442</v>
+        <v>39434</v>
       </c>
       <c r="E186" s="1">
-        <v>39483.583333333336</v>
+        <v>39492.583333333336</v>
       </c>
     </row>
     <row r="187" spans="1:5" ht="15">
       <c r="A187" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="B187" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C187" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D187" s="1">
         <v>39442</v>
       </c>
       <c r="E187" s="1">
         <v>39483.583333333336</v>
       </c>
     </row>
     <row r="188" spans="1:5" ht="15">
       <c r="A188" t="s">
-        <v>325</v>
+        <v>237</v>
       </c>
       <c r="B188" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C188" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D188" s="1">
-        <v>39433</v>
+        <v>39442</v>
       </c>
       <c r="E188" s="1">
-        <v>39457.583333333336</v>
+        <v>39483.583333333336</v>
       </c>
     </row>
     <row r="189" spans="1:5" ht="15">
       <c r="A189" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B189" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C189" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D189" s="1">
-        <v>39183</v>
+        <v>39433</v>
       </c>
       <c r="E189" s="1">
-        <v>39225.583333333336</v>
+        <v>39457.583333333336</v>
       </c>
     </row>
     <row r="190" spans="1:5" ht="15">
       <c r="A190" t="s">
-        <v>290</v>
+        <v>330</v>
       </c>
       <c r="B190" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C190" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D190" s="1">
-        <v>39190</v>
+        <v>39183</v>
       </c>
       <c r="E190" s="1">
-        <v>39204.583333333336</v>
+        <v>39225.583333333336</v>
       </c>
     </row>
     <row r="191" spans="1:5" ht="15">
       <c r="A191" t="s">
-        <v>330</v>
+        <v>293</v>
       </c>
       <c r="B191" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C191" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D191" s="1">
-        <v>39168</v>
+        <v>39190</v>
       </c>
       <c r="E191" s="1">
-        <v>39195.583333333336</v>
+        <v>39204.583333333336</v>
       </c>
     </row>
     <row r="192" spans="1:5" ht="15">
       <c r="A192" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B192" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C192" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D192" s="1">
-        <v>39150</v>
+        <v>39168</v>
       </c>
       <c r="E192" s="1">
-        <v>39189.583333333336</v>
+        <v>39195.583333333336</v>
       </c>
     </row>
     <row r="193" spans="1:5" ht="15">
       <c r="A193" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B193" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C193" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D193" s="1">
-        <v>39147</v>
+        <v>39150</v>
       </c>
       <c r="E193" s="1">
-        <v>39188.583333333336</v>
+        <v>39189.583333333336</v>
       </c>
     </row>
     <row r="194" spans="1:5" ht="15">
       <c r="A194" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B194" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C194" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D194" s="1">
-        <v>39126</v>
+        <v>39147</v>
       </c>
       <c r="E194" s="1">
-        <v>39174.583333333336</v>
+        <v>39188.583333333336</v>
       </c>
     </row>
     <row r="195" spans="1:5" ht="15">
       <c r="A195" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B195" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C195" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D195" s="1">
-        <v>39118</v>
+        <v>39126</v>
       </c>
       <c r="E195" s="1">
-        <v>39160.583333333336</v>
+        <v>39174.583333333336</v>
       </c>
     </row>
     <row r="196" spans="1:5" ht="15">
       <c r="A196" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B196" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C196" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D196" s="1">
-        <v>39092</v>
+        <v>39118</v>
       </c>
       <c r="E196" s="1">
-        <v>39134.583333333336</v>
+        <v>39160.583333333336</v>
       </c>
     </row>
     <row r="197" spans="1:5" ht="15">
       <c r="A197" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B197" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C197" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D197" s="1">
-        <v>39098</v>
+        <v>39092</v>
       </c>
       <c r="E197" s="1">
-        <v>39133.583333333336</v>
+        <v>39134.583333333336</v>
       </c>
     </row>
     <row r="198" spans="1:5" ht="15">
       <c r="A198" t="s">
-        <v>284</v>
+        <v>345</v>
       </c>
       <c r="B198" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C198" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D198" s="1">
-        <v>39069</v>
+        <v>39098</v>
       </c>
       <c r="E198" s="1">
-        <v>39101.583333333336</v>
+        <v>39133.583333333336</v>
       </c>
     </row>
     <row r="199" spans="1:5" ht="15">
       <c r="A199" t="s">
-        <v>345</v>
+        <v>287</v>
       </c>
       <c r="B199" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C199" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D199" s="1">
-        <v>39072</v>
+        <v>39069</v>
       </c>
       <c r="E199" s="1">
-        <v>39093.583333333336</v>
+        <v>39101.583333333336</v>
       </c>
     </row>
     <row r="200" spans="1:5" ht="15">
       <c r="A200" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B200" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C200" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D200" s="1">
-        <v>39056</v>
+        <v>39072</v>
       </c>
       <c r="E200" s="1">
-        <v>39087.583333333336</v>
+        <v>39093.583333333336</v>
       </c>
     </row>
     <row r="201" spans="1:5" ht="15">
       <c r="A201" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="B201" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C201" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D201" s="1">
-        <v>39030</v>
+        <v>39056</v>
       </c>
       <c r="E201" s="1">
-        <v>39059.583333333336</v>
+        <v>39087.583333333336</v>
       </c>
     </row>
     <row r="202" spans="1:5" ht="15">
       <c r="A202" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B202" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C202" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D202" s="1">
         <v>39030</v>
       </c>
       <c r="E202" s="1">
         <v>39059.583333333336</v>
       </c>
     </row>
     <row r="203" spans="1:5" ht="15">
       <c r="A203" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B203" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C203" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D203" s="1">
-        <v>39010</v>
+        <v>39030</v>
       </c>
       <c r="E203" s="1">
-        <v>39037.583333333336</v>
+        <v>39059.583333333336</v>
       </c>
     </row>
     <row r="204" spans="1:5" ht="15">
       <c r="A204" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="B204" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="C204" t="s">
-        <v>231</v>
+        <v>14</v>
       </c>
       <c r="D204" s="1">
-        <v>38952</v>
+        <v>39010</v>
       </c>
       <c r="E204" s="1">
-        <v>38987.583333333336</v>
+        <v>39037.583333333336</v>
       </c>
     </row>
     <row r="205" spans="1:5" ht="15">
       <c r="A205" t="s">
         <v>355</v>
       </c>
       <c r="B205" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C205" t="s">
-        <v>16</v>
+        <v>234</v>
       </c>
       <c r="D205" s="1">
-        <v>38833</v>
+        <v>38952</v>
       </c>
       <c r="E205" s="1">
-        <v>38861.583333333336</v>
+        <v>38987.583333333336</v>
       </c>
     </row>
     <row r="206" spans="1:5" ht="15">
       <c r="A206" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B206" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C206" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D206" s="1">
-        <v>38803</v>
+        <v>38833</v>
       </c>
       <c r="E206" s="1">
-        <v>38854.583333333336</v>
+        <v>38861.583333333336</v>
       </c>
     </row>
     <row r="207" spans="1:5" ht="15">
       <c r="A207" t="s">
-        <v>217</v>
+        <v>360</v>
       </c>
       <c r="B207" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="C207" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D207" s="1">
-        <v>38810</v>
+        <v>38803</v>
       </c>
       <c r="E207" s="1">
-        <v>38838.583333333336</v>
+        <v>38854.583333333336</v>
       </c>
     </row>
     <row r="208" spans="1:5" ht="15">
       <c r="A208" t="s">
-        <v>124</v>
+        <v>220</v>
       </c>
       <c r="B208" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="C208" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D208" s="1">
-        <v>38797</v>
+        <v>38810</v>
       </c>
       <c r="E208" s="1">
-        <v>38834.583333333336</v>
+        <v>38838.583333333336</v>
       </c>
     </row>
     <row r="209" spans="1:5" ht="15">
       <c r="A209" t="s">
-        <v>355</v>
+        <v>127</v>
       </c>
       <c r="B209" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C209" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D209" s="1">
-        <v>38775</v>
+        <v>38797</v>
       </c>
       <c r="E209" s="1">
-        <v>38814.583333333336</v>
+        <v>38834.583333333336</v>
       </c>
     </row>
     <row r="210" spans="1:5" ht="15">
       <c r="A210" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="B210" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C210" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D210" s="1">
-        <v>38740</v>
+        <v>38775</v>
       </c>
       <c r="E210" s="1">
-        <v>38782.583333333336</v>
+        <v>38814.583333333336</v>
       </c>
     </row>
     <row r="211" spans="1:5" ht="15">
       <c r="A211" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B211" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C211" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D211" s="1">
-        <v>38730</v>
+        <v>38740</v>
       </c>
       <c r="E211" s="1">
-        <v>38772.583333333336</v>
+        <v>38782.583333333336</v>
       </c>
     </row>
     <row r="212" spans="1:5" ht="15">
       <c r="A212" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B212" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C212" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D212" s="1">
-        <v>38723</v>
+        <v>38730</v>
       </c>
       <c r="E212" s="1">
-        <v>38765.583333333336</v>
+        <v>38772.583333333336</v>
       </c>
     </row>
     <row r="213" spans="1:5" ht="15">
       <c r="A213" t="s">
-        <v>306</v>
+        <v>369</v>
       </c>
       <c r="B213" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="C213" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D213" s="1">
-        <v>38688</v>
+        <v>38723</v>
       </c>
       <c r="E213" s="1">
-        <v>38737.583333333336</v>
+        <v>38765.583333333336</v>
       </c>
     </row>
     <row r="214" spans="1:5" ht="15">
       <c r="A214" t="s">
-        <v>369</v>
+        <v>309</v>
       </c>
       <c r="B214" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C214" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D214" s="1">
-        <v>38674</v>
+        <v>38688</v>
       </c>
       <c r="E214" s="1">
-        <v>38728.583333333336</v>
+        <v>38737.583333333336</v>
       </c>
     </row>
     <row r="215" spans="1:5" ht="15">
       <c r="A215" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B215" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C215" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D215" s="1">
-        <v>38672</v>
+        <v>38674</v>
       </c>
       <c r="E215" s="1">
-        <v>38723.583333333336</v>
+        <v>38728.583333333336</v>
       </c>
     </row>
     <row r="216" spans="1:5" ht="15">
       <c r="A216" t="s">
-        <v>284</v>
+        <v>374</v>
       </c>
       <c r="B216" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C216" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D216" s="1">
-        <v>38701</v>
+        <v>38672</v>
       </c>
       <c r="E216" s="1">
         <v>38723.583333333336</v>
       </c>
     </row>
     <row r="217" spans="1:5" ht="15">
       <c r="A217" t="s">
-        <v>374</v>
+        <v>287</v>
       </c>
       <c r="B217" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C217" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D217" s="1">
-        <v>38672</v>
+        <v>38701</v>
       </c>
       <c r="E217" s="1">
         <v>38723.583333333336</v>
       </c>
     </row>
     <row r="218" spans="1:5" ht="15">
       <c r="A218" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B218" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C218" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D218" s="1">
-        <v>38659</v>
+        <v>38672</v>
       </c>
       <c r="E218" s="1">
-        <v>38694.583333333336</v>
+        <v>38723.583333333336</v>
       </c>
     </row>
     <row r="219" spans="1:5" ht="15">
       <c r="A219" t="s">
-        <v>175</v>
+        <v>379</v>
       </c>
       <c r="B219" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="C219" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D219" s="1">
-        <v>38649</v>
+        <v>38659</v>
       </c>
       <c r="E219" s="1">
-        <v>38663.583333333336</v>
+        <v>38694.583333333336</v>
       </c>
     </row>
     <row r="220" spans="1:5" ht="15">
       <c r="A220" t="s">
-        <v>379</v>
+        <v>178</v>
       </c>
       <c r="B220" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C220" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D220" s="1">
-        <v>38611</v>
+        <v>38649</v>
       </c>
       <c r="E220" s="1">
-        <v>38628.583333333336</v>
+        <v>38663.583333333336</v>
       </c>
     </row>
     <row r="221" spans="1:5" ht="15">
       <c r="A221" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B221" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C221" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D221" s="1">
-        <v>38597</v>
+        <v>38611</v>
       </c>
       <c r="E221" s="1">
-        <v>38625.583333333336</v>
+        <v>38628.583333333336</v>
       </c>
     </row>
     <row r="222" spans="1:5" ht="15">
       <c r="A222" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B222" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C222" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D222" s="1">
-        <v>38456</v>
+        <v>38597</v>
       </c>
       <c r="E222" s="1">
-        <v>38492.583333333336</v>
+        <v>38625.583333333336</v>
       </c>
     </row>
     <row r="223" spans="1:5" ht="15">
       <c r="A223" t="s">
-        <v>277</v>
+        <v>386</v>
       </c>
       <c r="B223" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="C223" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D223" s="1">
-        <v>38460</v>
+        <v>38456</v>
       </c>
       <c r="E223" s="1">
-        <v>38490.583333333336</v>
+        <v>38492.583333333336</v>
       </c>
     </row>
     <row r="224" spans="1:5" ht="15">
       <c r="A224" t="s">
-        <v>386</v>
+        <v>280</v>
       </c>
       <c r="B224" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C224" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D224" s="1">
-        <v>38448</v>
+        <v>38460</v>
       </c>
       <c r="E224" s="1">
-        <v>38475.583333333336</v>
+        <v>38490.583333333336</v>
       </c>
     </row>
     <row r="225" spans="1:5" ht="15">
       <c r="A225" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B225" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C225" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D225" s="1">
-        <v>38442</v>
+        <v>38448</v>
       </c>
       <c r="E225" s="1">
-        <v>38462.583333333336</v>
+        <v>38475.583333333336</v>
       </c>
     </row>
     <row r="226" spans="1:5" ht="15">
       <c r="A226" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B226" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C226" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D226" s="1">
-        <v>38401</v>
+        <v>38442</v>
       </c>
       <c r="E226" s="1">
-        <v>38429.583333333336</v>
+        <v>38462.583333333336</v>
       </c>
     </row>
     <row r="227" spans="1:5" ht="15">
       <c r="A227" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B227" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C227" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D227" s="1">
-        <v>38324</v>
+        <v>38401</v>
       </c>
       <c r="E227" s="1">
-        <v>38359.583333333336</v>
+        <v>38429.583333333336</v>
       </c>
     </row>
     <row r="228" spans="1:5" ht="15">
       <c r="A228" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B228" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C228" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D228" s="1">
         <v>38324</v>
       </c>
       <c r="E228" s="1">
         <v>38359.583333333336</v>
       </c>
     </row>
     <row r="229" spans="1:5" ht="15">
       <c r="A229" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B229" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C229" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D229" s="1">
-        <v>38303</v>
+        <v>38324</v>
       </c>
       <c r="E229" s="1">
-        <v>38334.583333333336</v>
+        <v>38359.583333333336</v>
       </c>
     </row>
     <row r="230" spans="1:5" ht="15">
       <c r="A230" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B230" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C230" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D230" s="1">
-        <v>38296</v>
+        <v>38303</v>
       </c>
       <c r="E230" s="1">
-        <v>38331.583333333336</v>
+        <v>38334.583333333336</v>
       </c>
     </row>
     <row r="231" spans="1:5" ht="15">
       <c r="A231" t="s">
-        <v>347</v>
+        <v>401</v>
       </c>
       <c r="B231" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="C231" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D231" s="1">
-        <v>38085</v>
+        <v>38296</v>
       </c>
       <c r="E231" s="1">
-        <v>38141.583333333336</v>
+        <v>38331.583333333336</v>
       </c>
     </row>
     <row r="232" spans="1:5" ht="15">
       <c r="A232" t="s">
-        <v>364</v>
+        <v>350</v>
       </c>
       <c r="B232" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="C232" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D232" s="1">
-        <v>38054</v>
+        <v>38085</v>
       </c>
       <c r="E232" s="1">
-        <v>38107.583333333336</v>
+        <v>38141.583333333336</v>
       </c>
     </row>
     <row r="233" spans="1:5" ht="15">
       <c r="A233" t="s">
-        <v>402</v>
+        <v>367</v>
       </c>
       <c r="B233" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C233" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D233" s="1">
-        <v>38047</v>
+        <v>38054</v>
       </c>
       <c r="E233" s="1">
-        <v>38093.583333333336</v>
+        <v>38107.583333333336</v>
       </c>
     </row>
     <row r="234" spans="1:5" ht="15">
       <c r="A234" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B234" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C234" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D234" s="1">
-        <v>38069</v>
+        <v>38047</v>
       </c>
       <c r="E234" s="1">
-        <v>38085.583333333336</v>
+        <v>38093.583333333336</v>
       </c>
     </row>
     <row r="235" spans="1:5" ht="15">
       <c r="A235" t="s">
-        <v>366</v>
+        <v>407</v>
       </c>
       <c r="B235" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C235" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D235" s="1">
-        <v>38040</v>
+        <v>38069</v>
       </c>
       <c r="E235" s="1">
-        <v>38076.583333333336</v>
+        <v>38085.583333333336</v>
       </c>
     </row>
     <row r="236" spans="1:5" ht="15">
       <c r="A236" t="s">
-        <v>404</v>
+        <v>369</v>
       </c>
       <c r="B236" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="C236" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D236" s="1">
-        <v>38016</v>
+        <v>38040</v>
       </c>
       <c r="E236" s="1">
-        <v>38062.583333333336</v>
+        <v>38076.583333333336</v>
       </c>
     </row>
     <row r="237" spans="1:5" ht="15">
       <c r="A237" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="B237" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C237" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D237" s="1">
-        <v>37910</v>
+        <v>38016</v>
       </c>
       <c r="E237" s="1">
-        <v>37931.583333333336</v>
+        <v>38062.583333333336</v>
       </c>
     </row>
     <row r="238" spans="1:5" ht="15">
       <c r="A238" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="B238" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C238" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D238" s="1">
-        <v>37845</v>
+        <v>37910</v>
       </c>
       <c r="E238" s="1">
-        <v>37882.583333333336</v>
+        <v>37931.583333333336</v>
       </c>
     </row>
     <row r="239" spans="1:5" ht="15">
       <c r="A239" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="B239" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="C239" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D239" s="1">
-        <v>37788</v>
+        <v>37845</v>
       </c>
       <c r="E239" s="1">
-        <v>37839.583333333336</v>
+        <v>37882.583333333336</v>
       </c>
     </row>
     <row r="240" spans="1:5" ht="15">
       <c r="A240" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B240" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C240" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D240" s="1">
-        <v>37750</v>
+        <v>37788</v>
       </c>
       <c r="E240" s="1">
-        <v>37788.583333333336</v>
+        <v>37839.583333333336</v>
       </c>
     </row>
     <row r="241" spans="1:5" ht="15">
       <c r="A241" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B241" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C241" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D241" s="1">
-        <v>37708</v>
+        <v>37750</v>
       </c>
       <c r="E241" s="1">
-        <v>37754.583333333336</v>
+        <v>37788.583333333336</v>
       </c>
     </row>
     <row r="242" spans="1:5" ht="15">
       <c r="A242" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B242" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C242" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D242" s="1">
-        <v>37720</v>
+        <v>37708</v>
       </c>
       <c r="E242" s="1">
-        <v>37750.583333333336</v>
+        <v>37754.583333333336</v>
       </c>
     </row>
     <row r="243" spans="1:5" ht="15">
       <c r="A243" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B243" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C243" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D243" s="1">
-        <v>37683</v>
+        <v>37720</v>
       </c>
       <c r="E243" s="1">
-        <v>37725.583333333336</v>
+        <v>37750.583333333336</v>
       </c>
     </row>
     <row r="244" spans="1:5" ht="15">
       <c r="A244" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B244" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C244" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D244" s="1">
-        <v>37659</v>
+        <v>37683</v>
       </c>
       <c r="E244" s="1">
-        <v>37715.583333333336</v>
+        <v>37725.583333333336</v>
       </c>
     </row>
     <row r="245" spans="1:5" ht="15">
       <c r="A245" t="s">
-        <v>386</v>
+        <v>423</v>
       </c>
       <c r="B245" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="C245" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D245" s="1">
-        <v>37672</v>
+        <v>37659</v>
       </c>
       <c r="E245" s="1">
-        <v>37706.583333333336</v>
+        <v>37715.583333333336</v>
       </c>
     </row>
     <row r="246" spans="1:5" ht="15">
       <c r="A246" t="s">
-        <v>423</v>
+        <v>389</v>
       </c>
       <c r="B246" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C246" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D246" s="1">
-        <v>37638</v>
+        <v>37672</v>
       </c>
       <c r="E246" s="1">
-        <v>37701.583333333336</v>
+        <v>37706.583333333336</v>
       </c>
     </row>
     <row r="247" spans="1:5" ht="15">
       <c r="A247" t="s">
-        <v>284</v>
+        <v>426</v>
       </c>
       <c r="B247" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="C247" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D247" s="1">
         <v>37638</v>
       </c>
       <c r="E247" s="1">
-        <v>37687.583333333336</v>
+        <v>37701.583333333336</v>
       </c>
     </row>
     <row r="248" spans="1:5" ht="15">
       <c r="A248" t="s">
-        <v>402</v>
+        <v>287</v>
       </c>
       <c r="B248" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="C248" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D248" s="1">
-        <v>37587</v>
+        <v>37638</v>
       </c>
       <c r="E248" s="1">
-        <v>37638.583333333336</v>
+        <v>37687.583333333336</v>
       </c>
     </row>
     <row r="249" spans="1:5" ht="15">
       <c r="A249" t="s">
-        <v>427</v>
+        <v>405</v>
       </c>
       <c r="B249" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C249" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D249" s="1">
-        <v>37547</v>
+        <v>37587</v>
       </c>
       <c r="E249" s="1">
-        <v>37580.583333333336</v>
+        <v>37638.583333333336</v>
       </c>
     </row>
     <row r="250" spans="1:5" ht="15">
       <c r="A250" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B250" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C250" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D250" s="1">
-        <v>37525</v>
+        <v>37547</v>
       </c>
       <c r="E250" s="1">
-        <v>37567.583333333336</v>
+        <v>37580.583333333336</v>
       </c>
     </row>
     <row r="251" spans="1:5" ht="15">
       <c r="A251" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B251" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C251" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D251" s="1">
-        <v>37518</v>
+        <v>37525</v>
       </c>
       <c r="E251" s="1">
-        <v>37551.583333333336</v>
+        <v>37567.583333333336</v>
       </c>
     </row>
     <row r="252" spans="1:5" ht="15">
       <c r="A252" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B252" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C252" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D252" s="1">
-        <v>37512</v>
+        <v>37518</v>
       </c>
       <c r="E252" s="1">
-        <v>37546.583333333336</v>
+        <v>37551.583333333336</v>
       </c>
     </row>
     <row r="253" spans="1:5" ht="15">
       <c r="A253" t="s">
-        <v>175</v>
+        <v>436</v>
       </c>
       <c r="B253" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="C253" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D253" s="1">
-        <v>37428</v>
+        <v>37512</v>
       </c>
       <c r="E253" s="1">
-        <v>37448.583333333336</v>
+        <v>37546.583333333336</v>
       </c>
     </row>
     <row r="254" spans="1:5" ht="15">
       <c r="A254" t="s">
-        <v>217</v>
+        <v>178</v>
       </c>
       <c r="B254" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="C254" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D254" s="1">
-        <v>37426</v>
+        <v>37428</v>
       </c>
       <c r="E254" s="1">
-        <v>37446.583333333336</v>
+        <v>37448.583333333336</v>
       </c>
     </row>
     <row r="255" spans="1:5" ht="15">
       <c r="A255" t="s">
-        <v>369</v>
+        <v>220</v>
       </c>
       <c r="B255" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C255" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D255" s="1">
-        <v>37398</v>
+        <v>37426</v>
       </c>
       <c r="E255" s="1">
-        <v>37439.583333333336</v>
+        <v>37446.583333333336</v>
       </c>
     </row>
     <row r="256" spans="1:5" ht="15">
       <c r="A256" t="s">
-        <v>438</v>
+        <v>372</v>
       </c>
       <c r="B256" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C256" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D256" s="1">
-        <v>37390</v>
+        <v>37398</v>
       </c>
       <c r="E256" s="1">
-        <v>37406.583333333336</v>
+        <v>37439.583333333336</v>
       </c>
     </row>
     <row r="257" spans="1:5" ht="15">
       <c r="A257" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B257" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C257" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D257" s="1">
         <v>37390</v>
       </c>
       <c r="E257" s="1">
-        <v>37405.583333333336</v>
+        <v>37406.583333333336</v>
       </c>
     </row>
     <row r="258" spans="1:5" ht="15">
       <c r="A258" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B258" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C258" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D258" s="1">
-        <v>37348</v>
+        <v>37390</v>
       </c>
       <c r="E258" s="1">
-        <v>37386.583333333336</v>
+        <v>37405.583333333336</v>
       </c>
     </row>
     <row r="259" spans="1:5" ht="15">
       <c r="A259" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B259" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C259" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D259" s="1">
-        <v>37330</v>
+        <v>37348</v>
       </c>
       <c r="E259" s="1">
-        <v>37364.583333333336</v>
+        <v>37386.583333333336</v>
       </c>
     </row>
     <row r="260" spans="1:5" ht="15">
       <c r="A260" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B260" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C260" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D260" s="1">
-        <v>37300</v>
+        <v>37330</v>
       </c>
       <c r="E260" s="1">
-        <v>37351.583333333336</v>
+        <v>37364.583333333336</v>
       </c>
     </row>
     <row r="261" spans="1:5" ht="15">
       <c r="A261" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B261" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C261" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D261" s="1">
-        <v>37322</v>
+        <v>37300</v>
       </c>
       <c r="E261" s="1">
-        <v>37343.583333333336</v>
+        <v>37351.583333333336</v>
       </c>
     </row>
     <row r="262" spans="1:5" ht="15">
       <c r="A262" t="s">
-        <v>404</v>
+        <v>451</v>
       </c>
       <c r="B262" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C262" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D262" s="1">
-        <v>37293</v>
+        <v>37322</v>
       </c>
       <c r="E262" s="1">
-        <v>37335.583333333336</v>
+        <v>37343.583333333336</v>
       </c>
     </row>
     <row r="263" spans="1:5" ht="15">
       <c r="A263" t="s">
-        <v>433</v>
+        <v>407</v>
       </c>
       <c r="B263" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="C263" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D263" s="1">
-        <v>37288</v>
+        <v>37293</v>
       </c>
       <c r="E263" s="1">
-        <v>37330.583333333336</v>
+        <v>37335.583333333336</v>
       </c>
     </row>
     <row r="264" spans="1:5" ht="15">
       <c r="A264" t="s">
-        <v>452</v>
+        <v>436</v>
       </c>
       <c r="B264" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C264" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D264" s="1">
-        <v>37279</v>
+        <v>37288</v>
       </c>
       <c r="E264" s="1">
-        <v>37328.583333333336</v>
+        <v>37330.583333333336</v>
       </c>
     </row>
     <row r="265" spans="1:5" ht="15">
       <c r="A265" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B265" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C265" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D265" s="1">
-        <v>37286</v>
+        <v>37279</v>
       </c>
       <c r="E265" s="1">
         <v>37328.583333333336</v>
       </c>
     </row>
     <row r="266" spans="1:5" ht="15">
       <c r="A266" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B266" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C266" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D266" s="1">
-        <v>37284</v>
+        <v>37286</v>
       </c>
       <c r="E266" s="1">
-        <v>37322.583333333336</v>
+        <v>37328.583333333336</v>
       </c>
     </row>
     <row r="267" spans="1:5" ht="15">
       <c r="A267" t="s">
-        <v>364</v>
+        <v>459</v>
       </c>
       <c r="B267" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="C267" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D267" s="1">
-        <v>37258</v>
+        <v>37284</v>
       </c>
       <c r="E267" s="1">
-        <v>37300.583333333336</v>
+        <v>37322.583333333336</v>
       </c>
     </row>
     <row r="268" spans="1:5" ht="15">
       <c r="A268" t="s">
-        <v>398</v>
+        <v>367</v>
       </c>
       <c r="B268" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="C268" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D268" s="1">
-        <v>37249</v>
+        <v>37258</v>
       </c>
       <c r="E268" s="1">
-        <v>37285.583333333336</v>
+        <v>37300.583333333336</v>
       </c>
     </row>
     <row r="269" spans="1:5" ht="15">
       <c r="A269" t="s">
-        <v>460</v>
+        <v>401</v>
       </c>
       <c r="B269" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C269" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D269" s="1">
-        <v>37221</v>
+        <v>37249</v>
       </c>
       <c r="E269" s="1">
-        <v>37267.583333333336</v>
+        <v>37285.583333333336</v>
       </c>
     </row>
     <row r="270" spans="1:5" ht="15">
       <c r="A270" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B270" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C270" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D270" s="1">
-        <v>37223</v>
+        <v>37221</v>
       </c>
       <c r="E270" s="1">
-        <v>37260.583333333336</v>
+        <v>37267.583333333336</v>
       </c>
     </row>
     <row r="271" spans="1:5" ht="15">
       <c r="A271" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B271" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C271" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D271" s="1">
-        <v>37232</v>
+        <v>37223</v>
       </c>
       <c r="E271" s="1">
-        <v>37252.583333333336</v>
+        <v>37260.583333333336</v>
       </c>
     </row>
     <row r="272" spans="1:5" ht="15">
       <c r="A272" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="B272" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="C272" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D272" s="1">
-        <v>37095</v>
+        <v>37232</v>
       </c>
       <c r="E272" s="1">
-        <v>37176.583333333336</v>
+        <v>37252.583333333336</v>
       </c>
     </row>
     <row r="273" spans="1:5" ht="15">
       <c r="A273" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="B273" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C273" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D273" s="1">
-        <v>37133</v>
+        <v>37095</v>
       </c>
       <c r="E273" s="1">
-        <v>37175.583333333336</v>
+        <v>37176.583333333336</v>
       </c>
     </row>
     <row r="274" spans="1:5" ht="15">
       <c r="A274" t="s">
-        <v>408</v>
+        <v>470</v>
       </c>
       <c r="B274" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="C274" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D274" s="1">
-        <v>37130</v>
+        <v>37133</v>
       </c>
       <c r="E274" s="1">
-        <v>37169.583333333336</v>
+        <v>37175.583333333336</v>
       </c>
     </row>
     <row r="275" spans="1:5" ht="15">
       <c r="A275" t="s">
-        <v>398</v>
+        <v>411</v>
       </c>
       <c r="B275" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="C275" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D275" s="1">
-        <v>37095</v>
+        <v>37130</v>
       </c>
       <c r="E275" s="1">
-        <v>37153.583333333336</v>
+        <v>37169.583333333336</v>
       </c>
     </row>
     <row r="276" spans="1:5" ht="15">
       <c r="A276" t="s">
-        <v>272</v>
+        <v>401</v>
       </c>
       <c r="B276" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="C276" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D276" s="1">
-        <v>37123</v>
+        <v>37095</v>
       </c>
       <c r="E276" s="1">
-        <v>37144.583333333336</v>
+        <v>37153.583333333336</v>
       </c>
     </row>
     <row r="277" spans="1:5" ht="15">
       <c r="A277" t="s">
-        <v>472</v>
+        <v>275</v>
       </c>
       <c r="B277" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C277" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D277" s="1">
-        <v>37116</v>
+        <v>37123</v>
       </c>
       <c r="E277" s="1">
-        <v>37141.583333333336</v>
+        <v>37144.583333333336</v>
       </c>
     </row>
     <row r="278" spans="1:5" ht="15">
       <c r="A278" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B278" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C278" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D278" s="1">
-        <v>37071</v>
+        <v>37116</v>
       </c>
       <c r="E278" s="1">
-        <v>37112.583333333336</v>
+        <v>37141.583333333336</v>
       </c>
     </row>
     <row r="279" spans="1:5" ht="15">
       <c r="A279" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B279" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C279" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D279" s="1">
-        <v>37063</v>
+        <v>37071</v>
       </c>
       <c r="E279" s="1">
-        <v>37098.583333333336</v>
+        <v>37112.583333333336</v>
       </c>
     </row>
     <row r="280" spans="1:5" ht="15">
       <c r="A280" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B280" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C280" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D280" s="1">
-        <v>36994</v>
+        <v>37063</v>
       </c>
       <c r="E280" s="1">
-        <v>37025.583333333336</v>
+        <v>37098.583333333336</v>
       </c>
     </row>
     <row r="281" spans="1:5" ht="15">
       <c r="A281" t="s">
-        <v>347</v>
+        <v>481</v>
       </c>
       <c r="B281" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C281" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D281" s="1">
-        <v>36983</v>
+        <v>36994</v>
       </c>
       <c r="E281" s="1">
-        <v>37022.583333333336</v>
+        <v>37025.583333333336</v>
       </c>
     </row>
     <row r="282" spans="1:5" ht="15">
       <c r="A282" t="s">
-        <v>481</v>
+        <v>350</v>
       </c>
       <c r="B282" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C282" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D282" s="1">
-        <v>36959</v>
+        <v>36983</v>
       </c>
       <c r="E282" s="1">
-        <v>37005.583333333336</v>
+        <v>37022.583333333336</v>
       </c>
     </row>
     <row r="283" spans="1:5" ht="15">
       <c r="A283" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B283" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C283" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D283" s="1">
-        <v>36678</v>
+        <v>36959</v>
       </c>
       <c r="E283" s="1">
-        <v>36728.583333333336</v>
+        <v>37005.583333333336</v>
       </c>
     </row>
     <row r="284" spans="1:5" ht="15">
       <c r="A284" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B284" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C284" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D284" s="1">
+        <v>36678</v>
+      </c>
+      <c r="E284" s="1">
+        <v>36728.583333333336</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" ht="15">
+      <c r="A285" t="s">
+        <v>488</v>
+      </c>
+      <c r="B285" t="s">
+        <v>489</v>
+      </c>
+      <c r="C285" t="s">
+        <v>14</v>
+      </c>
+      <c r="D285" s="1">
         <v>36441</v>
       </c>
-      <c r="E284" s="1">
+      <c r="E285" s="1">
         <v>36461.583333333336</v>
-      </c>
-[...12 lines deleted...]
-        <v>43775</v>
       </c>
     </row>
     <row r="286" spans="1:4" ht="15">
       <c r="A286" t="s">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B286" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="C286" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D286" s="1">
-        <v>43768</v>
+        <v>43775</v>
       </c>
     </row>
     <row r="287" spans="1:4" ht="15">
       <c r="A287" t="s">
-        <v>8</v>
+        <v>62</v>
       </c>
       <c r="B287" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="C287" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D287" s="1">
         <v>43768</v>
       </c>
     </row>
     <row r="288" spans="1:4" ht="15">
       <c r="A288" t="s">
-        <v>490</v>
+        <v>64</v>
       </c>
       <c r="B288" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C288" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D288" s="1">
-        <v>43952</v>
+        <v>43768</v>
       </c>
     </row>
     <row r="289" spans="1:4" ht="15">
       <c r="A289" t="s">
-        <v>112</v>
+        <v>493</v>
       </c>
       <c r="B289" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="C289" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D289" s="1">
-        <v>44378</v>
+        <v>43952</v>
       </c>
     </row>
     <row r="290" spans="1:4" ht="15">
       <c r="A290" t="s">
-        <v>112</v>
+        <v>8</v>
       </c>
       <c r="B290" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="C290" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D290" s="1">
-        <v>45103</v>
+        <v>44378</v>
       </c>
     </row>
     <row r="291" spans="1:4" ht="15">
       <c r="A291" t="s">
-        <v>494</v>
+        <v>8</v>
       </c>
       <c r="B291" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C291" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D291" s="1">
+        <v>45103</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4" ht="15">
+      <c r="A292" t="s">
+        <v>497</v>
+      </c>
+      <c r="B292" t="s">
+        <v>498</v>
+      </c>
+      <c r="C292" t="s">
+        <v>14</v>
+      </c>
+      <c r="D292" s="1">
         <v>45209</v>
       </c>
     </row>
-    <row r="292" spans="1:3" ht="15">
-[...10 lines deleted...]
-    <row r="293" spans="1:4" ht="15">
+    <row r="293" spans="1:3" ht="15">
       <c r="A293" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B293" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C293" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>45387</v>
+        <v>14</v>
       </c>
     </row>
     <row r="294" spans="1:4" ht="15">
       <c r="A294" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B294" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C294" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D294" s="1">
-        <v>45617</v>
+        <v>45387</v>
       </c>
     </row>
     <row r="295" spans="1:4" ht="15">
       <c r="A295" t="s">
-        <v>68</v>
+        <v>503</v>
       </c>
       <c r="B295" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="C295" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D295" s="1">
-        <v>45720</v>
+        <v>45617</v>
       </c>
     </row>
     <row r="296" spans="1:4" ht="15">
       <c r="A296" t="s">
-        <v>503</v>
+        <v>72</v>
       </c>
       <c r="B296" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C296" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D296" s="1">
+        <v>45720</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4" ht="15">
+      <c r="A297" t="s">
+        <v>506</v>
+      </c>
+      <c r="B297" t="s">
+        <v>507</v>
+      </c>
+      <c r="C297" t="s">
+        <v>14</v>
+      </c>
+      <c r="D297" s="1">
         <v>45709</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4" ht="15">
+      <c r="A298" t="s">
+        <v>62</v>
+      </c>
+      <c r="B298" t="s">
+        <v>508</v>
+      </c>
+      <c r="C298" t="s">
+        <v>14</v>
+      </c>
+      <c r="D298" s="1">
+        <v>45986</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4" ht="15">
+      <c r="A299" t="s">
+        <v>64</v>
+      </c>
+      <c r="B299" t="s">
+        <v>509</v>
+      </c>
+      <c r="C299" t="s">
+        <v>14</v>
+      </c>
+      <c r="D299" s="1">
+        <v>45986</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="15" baseColWidth="0"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">