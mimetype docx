--- v0 (2026-05-21)
+++ v1 (2026-10-25)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="16AC8354" w14:textId="73CB8402" w:rsidR="001A7501" w:rsidRPr="00993C7E" w:rsidRDefault="001A7501" w:rsidP="002C6451">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc341875716"/>
       <w:bookmarkStart w:id="1" w:name="_Toc348000977"/>
       <w:bookmarkStart w:id="2" w:name="_Toc365631361"/>
       <w:bookmarkStart w:id="3" w:name="_Toc384192659"/>
       <w:r w:rsidRPr="00993C7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Prepare and </w:t>
       </w:r>
       <w:r w:rsidR="00EF03D5" w:rsidRPr="00993C7E">
@@ -540,51 +540,51 @@
       </m:oMathPara>
     </w:p>
     <w:p w14:paraId="38C9CC69" w14:textId="77777777" w:rsidR="001F2201" w:rsidRDefault="001F2201" w:rsidP="001F2201"/>
     <w:p w14:paraId="30B3A1E0" w14:textId="77777777" w:rsidR="001F2201" w:rsidRDefault="001F2201" w:rsidP="001F2201">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">METHOD #1 </w:t>
       </w:r>
       <w:r>
         <w:t>–TOTAL REFUND VALUE (Aluminum Example):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7655DE05" w14:textId="77777777" w:rsidR="001F2201" w:rsidRDefault="001F2201" w:rsidP="001F2201">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Total Refund Value paid associated with the material being shipped.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5733693D" w14:textId="77777777" w:rsidR="001F2201" w:rsidRDefault="001F2201" w:rsidP="001F2201">
+    <w:p w14:paraId="5733693D" w14:textId="29464EAC" w:rsidR="001F2201" w:rsidRDefault="001F2201" w:rsidP="001F2201">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:r>
             <m:rPr>
               <m:sty m:val="b"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             </w:rPr>
             <m:t xml:space="preserve">Redemption Weight </m:t>
           </m:r>
           <m:r>
             <m:rPr>
               <m:sty m:val="b"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               <w:highlight w:val="yellow"/>
@@ -605,91 +605,168 @@
               <m:sty m:val="p"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             </w:rPr>
             <m:t xml:space="preserve">= </m:t>
           </m:r>
           <m:f>
             <m:fPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Cambria Math" w:cs="Calibri"/>
                   <w:szCs w:val="24"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:fPr>
             <m:num>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
-                <m:t>$925.34</m:t>
+                <m:t>$9</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                </w:rPr>
+                <m:t>14</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                </w:rPr>
+                <m:t>.</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                </w:rPr>
+                <m:t>33</m:t>
               </m:r>
             </m:num>
             <m:den>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
-                <m:t>$1.68</m:t>
+                <m:t>$1.6</m:t>
+              </m:r>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                </w:rPr>
+                <m:t>6</m:t>
               </m:r>
             </m:den>
           </m:f>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:p w14:paraId="6A593A13" w14:textId="77777777" w:rsidR="001F2201" w:rsidRDefault="001F2201" w:rsidP="001F2201">
+    <w:p w14:paraId="6A593A13" w14:textId="34EC0771" w:rsidR="001F2201" w:rsidRDefault="001F2201" w:rsidP="001F2201">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">550.8 lbs. X $1.68 = </w:t>
+        <w:t>550.8 lbs. X $1.6</w:t>
+      </w:r>
+      <w:r w:rsidR="00911E7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>$925.34 REFUND</w:t>
+        <w:t>$9</w:t>
+      </w:r>
+      <w:r w:rsidR="008C3140">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r w:rsidR="008C3140">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> REFUND</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C15E0D6" w14:textId="77777777" w:rsidR="001F2201" w:rsidRDefault="001F2201" w:rsidP="001F2201">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E5F6E32" w14:textId="77777777" w:rsidR="001F2201" w:rsidRDefault="001F2201" w:rsidP="001F2201">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>METHOD #2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – DAILY SUMMARY (Aluminum Example):</w:t>
       </w:r>
     </w:p>
@@ -882,84 +959,93 @@
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>500.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="781F5D43" w14:textId="77777777" w:rsidR="001F2201" w:rsidRDefault="001F2201">
+          <w:p w14:paraId="781F5D43" w14:textId="66783728" w:rsidR="001F2201" w:rsidRDefault="001F2201">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
-              <w:t>$1.68</w:t>
+              <w:t>$1.6</w:t>
+            </w:r>
+            <w:r w:rsidR="008C3140">
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6649BC50" w14:textId="77777777" w:rsidR="001F2201" w:rsidRDefault="001F2201">
+          <w:p w14:paraId="6649BC50" w14:textId="5A1A207B" w:rsidR="001F2201" w:rsidRDefault="001F2201">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
-              <w:t>$840.00</w:t>
+              <w:t>$8</w:t>
+            </w:r>
+            <w:r w:rsidR="005F0132">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F2201" w14:paraId="0D6633D9" w14:textId="77777777" w:rsidTr="001F2201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="296CE9C7" w14:textId="77777777" w:rsidR="001F2201" w:rsidRDefault="001F2201">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
@@ -1341,185 +1427,306 @@
           </w:tcPr>
           <w:p w14:paraId="0419F1C4" w14:textId="77777777" w:rsidR="001F2201" w:rsidRDefault="001F2201">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="725CAA3E" w14:textId="77777777" w:rsidR="001F2201" w:rsidRDefault="001F2201">
+          <w:p w14:paraId="725CAA3E" w14:textId="053B1CD5" w:rsidR="001F2201" w:rsidRDefault="001F2201">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
-              <w:t>$841.25</w:t>
+              <w:t>$8</w:t>
+            </w:r>
+            <w:r w:rsidR="005F0132">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:t>1.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="480BB526" w14:textId="77777777" w:rsidR="001F2201" w:rsidRDefault="001F2201" w:rsidP="001F2201">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04315677" w14:textId="77777777" w:rsidR="001F2201" w:rsidRDefault="001F2201" w:rsidP="001F2201">
+    <w:p w14:paraId="04315677" w14:textId="5D3EC405" w:rsidR="001F2201" w:rsidRDefault="001F2201" w:rsidP="001F2201">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:r>
             <m:rPr>
               <m:sty m:val="b"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             </w:rPr>
             <m:t xml:space="preserve">Redemption Weight </m:t>
           </m:r>
           <m:r>
             <m:rPr>
               <m:sty m:val="b"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
-            <m:t>500.7 lbs.</m:t>
+            <m:t>500.</m:t>
+          </m:r>
+          <m:r>
+            <m:rPr>
+              <m:sty m:val="b"/>
+            </m:rPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+              <w:highlight w:val="yellow"/>
+            </w:rPr>
+            <m:t>8</m:t>
+          </m:r>
+          <m:r>
+            <m:rPr>
+              <m:sty m:val="b"/>
+            </m:rPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+              <w:highlight w:val="yellow"/>
+            </w:rPr>
+            <m:t xml:space="preserve"> lbs.</m:t>
           </m:r>
           <m:r>
             <m:rPr>
               <m:sty m:val="b"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             </w:rPr>
             <m:t xml:space="preserve">  </m:t>
           </m:r>
           <m:r>
             <m:rPr>
               <m:sty m:val="p"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             </w:rPr>
             <m:t xml:space="preserve">= </m:t>
           </m:r>
           <m:f>
             <m:fPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Cambria Math" w:cs="Calibri"/>
                   <w:szCs w:val="24"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:fPr>
             <m:num>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
-                <m:t>$841.25</m:t>
+                <m:t>$8</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                </w:rPr>
+                <m:t>3</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                </w:rPr>
+                <m:t>1.25</m:t>
               </m:r>
             </m:num>
             <m:den>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
-                <m:t>$1.68</m:t>
+                <m:t>$1.6</m:t>
+              </m:r>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                </w:rPr>
+                <m:t>6</m:t>
               </m:r>
             </m:den>
           </m:f>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:p w14:paraId="73CEB6AB" w14:textId="77777777" w:rsidR="001F2201" w:rsidRDefault="001F2201" w:rsidP="001F2201">
+    <w:p w14:paraId="73CEB6AB" w14:textId="5A73F3AB" w:rsidR="001F2201" w:rsidRPr="00E139D6" w:rsidRDefault="001F2201" w:rsidP="001F2201">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math"/>
           </w:rPr>
-          <m:t xml:space="preserve">500.7 lbs. </m:t>
+          <m:t>500.</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math"/>
+          </w:rPr>
+          <m:t>8</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math"/>
+          </w:rPr>
+          <m:t xml:space="preserve"> lbs. </m:t>
         </m:r>
       </m:oMath>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">X $1.68 = </w:t>
+        <w:t>X $1.6</w:t>
+      </w:r>
+      <w:r w:rsidR="005F0132">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>$841.18 REFUND (Variance due to rounding to 1/10 of a lb.)</w:t>
+        <w:t>$8</w:t>
       </w:r>
+      <w:r w:rsidR="00085267">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00085267">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> REFUND (Variance due to rounding to 1/10 of a lb.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140B9DAD" w14:textId="4242410D" w:rsidR="00E139D6" w:rsidRDefault="00E139D6" w:rsidP="008D7A2E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="3240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="5C42BB1A" w14:textId="77777777" w:rsidR="001F2201" w:rsidRDefault="001F2201" w:rsidP="001F2201">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0710AD64" w14:textId="77777777" w:rsidR="001F2201" w:rsidRDefault="001F2201" w:rsidP="001F2201">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25D879BF" w14:textId="77777777" w:rsidR="001F2201" w:rsidRDefault="001F2201" w:rsidP="001F2201">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lastly, you need to keep copies of paper shipping reports to be able to enter the information into DORIIS.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CC35280" w14:textId="77777777" w:rsidR="001F2201" w:rsidRDefault="001F2201" w:rsidP="001F2201">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
@@ -1540,181 +1747,181 @@
         <w:t xml:space="preserve"> to enter shipping report information into DORIIS when it becomes available.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27273F60" w14:textId="1127DEDF" w:rsidR="00BA0357" w:rsidRPr="00544750" w:rsidRDefault="00BA0357" w:rsidP="001F2201">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BA0357" w:rsidRPr="00544750" w:rsidSect="008F7ACB">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5889008C" w14:textId="77777777" w:rsidR="006A25AB" w:rsidRDefault="006A25AB" w:rsidP="00FF12FB">
+    <w:p w14:paraId="2EC7FA96" w14:textId="77777777" w:rsidR="0005454F" w:rsidRDefault="0005454F" w:rsidP="00FF12FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25BF7A16" w14:textId="77777777" w:rsidR="006A25AB" w:rsidRDefault="006A25AB" w:rsidP="00FF12FB">
+    <w:p w14:paraId="19F69CD0" w14:textId="77777777" w:rsidR="0005454F" w:rsidRDefault="0005454F" w:rsidP="00FF12FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5B13A202" w14:textId="77777777" w:rsidR="006A25AB" w:rsidRDefault="006A25AB">
+    <w:p w14:paraId="560FC2DB" w14:textId="77777777" w:rsidR="0005454F" w:rsidRDefault="0005454F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4DB361D4" w14:textId="77777777" w:rsidR="009C4677" w:rsidRDefault="009C4677" w:rsidP="00EB0D1B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="4182"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1994628157"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="676B27D3" w14:textId="77777777" w:rsidR="009C4677" w:rsidRDefault="009C4677">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -1723,105 +1930,105 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="14E3C729" w14:textId="77777777" w:rsidR="009C4677" w:rsidRDefault="009C4677">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4472D8C7" w14:textId="77777777" w:rsidR="006A25AB" w:rsidRDefault="006A25AB" w:rsidP="00FF12FB">
+    <w:p w14:paraId="365970D3" w14:textId="77777777" w:rsidR="0005454F" w:rsidRDefault="0005454F" w:rsidP="00FF12FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00AC67C9" w14:textId="77777777" w:rsidR="006A25AB" w:rsidRDefault="006A25AB" w:rsidP="00FF12FB">
+    <w:p w14:paraId="540C68F8" w14:textId="77777777" w:rsidR="0005454F" w:rsidRDefault="0005454F" w:rsidP="00FF12FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7A736323" w14:textId="77777777" w:rsidR="006A25AB" w:rsidRDefault="006A25AB">
+    <w:p w14:paraId="262E2EB0" w14:textId="77777777" w:rsidR="0005454F" w:rsidRDefault="0005454F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1030" type="#_x0000_t75" alt="Description: C:\Users\janet\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\IQX313LF\MC900433917[1].png" style="width:135pt;height:135pt;visibility:visible" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Description: C:\Users\janet\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\IQX313LF\MC900433917[1].png" style="width:135pt;height:135pt;visibility:visible" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="MC900433917[1]"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04B073C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44A28256"/>
     <w:lvl w:ilvl="0" w:tplc="C07E4834">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -6522,51 +6729,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1236866360">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="36"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -6583,82 +6790,85 @@
     <w:rsid w:val="00010C23"/>
     <w:rsid w:val="00011362"/>
     <w:rsid w:val="00011A70"/>
     <w:rsid w:val="000124B5"/>
     <w:rsid w:val="00012517"/>
     <w:rsid w:val="00016332"/>
     <w:rsid w:val="00022966"/>
     <w:rsid w:val="000229D2"/>
     <w:rsid w:val="00022F2D"/>
     <w:rsid w:val="00027835"/>
     <w:rsid w:val="00030EF5"/>
     <w:rsid w:val="00032807"/>
     <w:rsid w:val="000338E9"/>
     <w:rsid w:val="000354A5"/>
     <w:rsid w:val="00036398"/>
     <w:rsid w:val="000373BA"/>
     <w:rsid w:val="00037AB1"/>
     <w:rsid w:val="00040BE9"/>
     <w:rsid w:val="0004150E"/>
     <w:rsid w:val="000421C4"/>
     <w:rsid w:val="00043747"/>
     <w:rsid w:val="00044025"/>
     <w:rsid w:val="00046A3E"/>
     <w:rsid w:val="00047442"/>
     <w:rsid w:val="00053BC6"/>
+    <w:rsid w:val="0005454F"/>
     <w:rsid w:val="000553BC"/>
     <w:rsid w:val="000561C4"/>
     <w:rsid w:val="0006084F"/>
     <w:rsid w:val="00061FCA"/>
     <w:rsid w:val="000642CC"/>
     <w:rsid w:val="00064AAD"/>
     <w:rsid w:val="00064EFD"/>
     <w:rsid w:val="00065EBC"/>
     <w:rsid w:val="00066463"/>
     <w:rsid w:val="00070BD9"/>
     <w:rsid w:val="00080528"/>
     <w:rsid w:val="00081EF0"/>
     <w:rsid w:val="000832A6"/>
     <w:rsid w:val="000835D7"/>
     <w:rsid w:val="000837CE"/>
     <w:rsid w:val="00085240"/>
+    <w:rsid w:val="00085267"/>
     <w:rsid w:val="000862FF"/>
     <w:rsid w:val="0008653F"/>
     <w:rsid w:val="000902A7"/>
     <w:rsid w:val="00095689"/>
     <w:rsid w:val="00097E96"/>
     <w:rsid w:val="000A08A8"/>
     <w:rsid w:val="000A0B55"/>
     <w:rsid w:val="000A12D3"/>
     <w:rsid w:val="000A4011"/>
     <w:rsid w:val="000A4180"/>
     <w:rsid w:val="000A7ABB"/>
     <w:rsid w:val="000B6ACC"/>
     <w:rsid w:val="000C40C7"/>
     <w:rsid w:val="000C4342"/>
     <w:rsid w:val="000C4DAF"/>
     <w:rsid w:val="000C7D88"/>
+    <w:rsid w:val="000D168E"/>
     <w:rsid w:val="000D6752"/>
     <w:rsid w:val="000E4E5F"/>
     <w:rsid w:val="000F0062"/>
     <w:rsid w:val="000F2DB8"/>
     <w:rsid w:val="00100F5C"/>
     <w:rsid w:val="0010789D"/>
     <w:rsid w:val="0010799D"/>
     <w:rsid w:val="00112EA8"/>
     <w:rsid w:val="001139A5"/>
     <w:rsid w:val="001150BD"/>
     <w:rsid w:val="00115626"/>
     <w:rsid w:val="0011592C"/>
     <w:rsid w:val="00121921"/>
     <w:rsid w:val="0012367B"/>
     <w:rsid w:val="00125475"/>
     <w:rsid w:val="00126DCF"/>
     <w:rsid w:val="00136E1B"/>
     <w:rsid w:val="001370FF"/>
     <w:rsid w:val="0014060F"/>
     <w:rsid w:val="00141AB0"/>
     <w:rsid w:val="00145CAE"/>
     <w:rsid w:val="0014659E"/>
     <w:rsid w:val="00146989"/>
     <w:rsid w:val="00147A93"/>
     <w:rsid w:val="00147C5D"/>
@@ -6794,61 +7004,63 @@
     <w:rsid w:val="002C77C4"/>
     <w:rsid w:val="002C7B90"/>
     <w:rsid w:val="002D19DE"/>
     <w:rsid w:val="002D217B"/>
     <w:rsid w:val="002D61C0"/>
     <w:rsid w:val="002D748F"/>
     <w:rsid w:val="002D7FCF"/>
     <w:rsid w:val="002E15D6"/>
     <w:rsid w:val="002E274B"/>
     <w:rsid w:val="002E2844"/>
     <w:rsid w:val="002E46CB"/>
     <w:rsid w:val="002E5085"/>
     <w:rsid w:val="002E538B"/>
     <w:rsid w:val="002F0C61"/>
     <w:rsid w:val="002F5051"/>
     <w:rsid w:val="002F610C"/>
     <w:rsid w:val="002F626A"/>
     <w:rsid w:val="00301B1B"/>
     <w:rsid w:val="0030323C"/>
     <w:rsid w:val="003036E3"/>
     <w:rsid w:val="00303ACF"/>
     <w:rsid w:val="00307B1F"/>
     <w:rsid w:val="0031048B"/>
     <w:rsid w:val="0031053F"/>
     <w:rsid w:val="0031066A"/>
+    <w:rsid w:val="00314A91"/>
     <w:rsid w:val="00314B4B"/>
     <w:rsid w:val="00315CE1"/>
     <w:rsid w:val="0031754B"/>
     <w:rsid w:val="003250C8"/>
     <w:rsid w:val="003250CA"/>
     <w:rsid w:val="00326D74"/>
     <w:rsid w:val="00327645"/>
     <w:rsid w:val="00330225"/>
     <w:rsid w:val="003339A6"/>
     <w:rsid w:val="00333FF9"/>
     <w:rsid w:val="00334660"/>
+    <w:rsid w:val="003405AA"/>
     <w:rsid w:val="0034126A"/>
     <w:rsid w:val="00341855"/>
     <w:rsid w:val="0034201B"/>
     <w:rsid w:val="0034219E"/>
     <w:rsid w:val="0034694B"/>
     <w:rsid w:val="00350A4F"/>
     <w:rsid w:val="00351B53"/>
     <w:rsid w:val="00353859"/>
     <w:rsid w:val="00356152"/>
     <w:rsid w:val="003601E4"/>
     <w:rsid w:val="00362C13"/>
     <w:rsid w:val="00366D42"/>
     <w:rsid w:val="00366EB2"/>
     <w:rsid w:val="0037282E"/>
     <w:rsid w:val="003757D2"/>
     <w:rsid w:val="00376278"/>
     <w:rsid w:val="003770D7"/>
     <w:rsid w:val="003816C6"/>
     <w:rsid w:val="0038356C"/>
     <w:rsid w:val="0039097D"/>
     <w:rsid w:val="003937EF"/>
     <w:rsid w:val="003A2601"/>
     <w:rsid w:val="003A3CED"/>
     <w:rsid w:val="003A4F4E"/>
     <w:rsid w:val="003B1441"/>
@@ -6993,85 +7205,88 @@
     <w:rsid w:val="0053164A"/>
     <w:rsid w:val="00532119"/>
     <w:rsid w:val="00537EFF"/>
     <w:rsid w:val="0054031F"/>
     <w:rsid w:val="00540472"/>
     <w:rsid w:val="005408E0"/>
     <w:rsid w:val="00540B3A"/>
     <w:rsid w:val="0054296A"/>
     <w:rsid w:val="00544750"/>
     <w:rsid w:val="005474B6"/>
     <w:rsid w:val="005532EB"/>
     <w:rsid w:val="00557357"/>
     <w:rsid w:val="00560D1B"/>
     <w:rsid w:val="0056292E"/>
     <w:rsid w:val="00563CF3"/>
     <w:rsid w:val="005706B1"/>
     <w:rsid w:val="0057174E"/>
     <w:rsid w:val="00571F5D"/>
     <w:rsid w:val="00573515"/>
     <w:rsid w:val="00573713"/>
     <w:rsid w:val="00573EC6"/>
     <w:rsid w:val="0057481E"/>
     <w:rsid w:val="00580EB4"/>
     <w:rsid w:val="00581756"/>
     <w:rsid w:val="005820C8"/>
+    <w:rsid w:val="005840C9"/>
     <w:rsid w:val="00586185"/>
     <w:rsid w:val="0058732D"/>
     <w:rsid w:val="00590DC5"/>
     <w:rsid w:val="0059102E"/>
     <w:rsid w:val="0059137C"/>
     <w:rsid w:val="00592B4C"/>
     <w:rsid w:val="00593AA7"/>
     <w:rsid w:val="00596506"/>
     <w:rsid w:val="0059697E"/>
     <w:rsid w:val="00596E0B"/>
     <w:rsid w:val="005A32B0"/>
     <w:rsid w:val="005A3F79"/>
+    <w:rsid w:val="005A6131"/>
     <w:rsid w:val="005A771B"/>
     <w:rsid w:val="005B02C4"/>
     <w:rsid w:val="005B1D3C"/>
     <w:rsid w:val="005B5CD6"/>
     <w:rsid w:val="005C1A48"/>
     <w:rsid w:val="005C1DAF"/>
     <w:rsid w:val="005C2CE9"/>
     <w:rsid w:val="005C4A72"/>
     <w:rsid w:val="005C52CA"/>
     <w:rsid w:val="005C5896"/>
     <w:rsid w:val="005C66A2"/>
     <w:rsid w:val="005D00E3"/>
     <w:rsid w:val="005D3AAE"/>
     <w:rsid w:val="005D5ADC"/>
     <w:rsid w:val="005E06E2"/>
     <w:rsid w:val="005E0CFF"/>
     <w:rsid w:val="005E1A80"/>
     <w:rsid w:val="005E498F"/>
     <w:rsid w:val="005E5B10"/>
     <w:rsid w:val="005E601B"/>
     <w:rsid w:val="005E68D7"/>
     <w:rsid w:val="005E726C"/>
     <w:rsid w:val="005E7B1F"/>
+    <w:rsid w:val="005F0132"/>
     <w:rsid w:val="005F0DE1"/>
     <w:rsid w:val="005F0E46"/>
     <w:rsid w:val="005F2440"/>
     <w:rsid w:val="005F29BE"/>
     <w:rsid w:val="005F3A71"/>
     <w:rsid w:val="005F6A95"/>
     <w:rsid w:val="0060388F"/>
     <w:rsid w:val="00604D30"/>
     <w:rsid w:val="00604E39"/>
     <w:rsid w:val="006066C9"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00613D2D"/>
     <w:rsid w:val="0061473E"/>
     <w:rsid w:val="00620965"/>
     <w:rsid w:val="00620C30"/>
     <w:rsid w:val="00621224"/>
     <w:rsid w:val="006214F1"/>
     <w:rsid w:val="006223B1"/>
     <w:rsid w:val="00622454"/>
     <w:rsid w:val="00626026"/>
     <w:rsid w:val="0062679F"/>
     <w:rsid w:val="006277A3"/>
     <w:rsid w:val="00632DD6"/>
     <w:rsid w:val="0063315C"/>
     <w:rsid w:val="0063397D"/>
@@ -7242,88 +7457,92 @@
     <w:rsid w:val="00844CC9"/>
     <w:rsid w:val="008467DD"/>
     <w:rsid w:val="0084686E"/>
     <w:rsid w:val="00846999"/>
     <w:rsid w:val="00846E91"/>
     <w:rsid w:val="0085424B"/>
     <w:rsid w:val="00855169"/>
     <w:rsid w:val="00855E41"/>
     <w:rsid w:val="0086101E"/>
     <w:rsid w:val="00862539"/>
     <w:rsid w:val="0086258D"/>
     <w:rsid w:val="00863997"/>
     <w:rsid w:val="008643B9"/>
     <w:rsid w:val="00864413"/>
     <w:rsid w:val="008714B3"/>
     <w:rsid w:val="00872B5D"/>
     <w:rsid w:val="00874160"/>
     <w:rsid w:val="0087646F"/>
     <w:rsid w:val="00880DE6"/>
     <w:rsid w:val="008818BB"/>
     <w:rsid w:val="0088341C"/>
     <w:rsid w:val="0088416B"/>
     <w:rsid w:val="00884994"/>
     <w:rsid w:val="00885B8D"/>
     <w:rsid w:val="0088766C"/>
+    <w:rsid w:val="00887803"/>
     <w:rsid w:val="00891E0E"/>
     <w:rsid w:val="00891F9E"/>
     <w:rsid w:val="0089254D"/>
     <w:rsid w:val="008A0F00"/>
     <w:rsid w:val="008A4E85"/>
     <w:rsid w:val="008A4EBF"/>
     <w:rsid w:val="008A4F6F"/>
     <w:rsid w:val="008A65E4"/>
     <w:rsid w:val="008A65F6"/>
     <w:rsid w:val="008A7548"/>
     <w:rsid w:val="008B036F"/>
     <w:rsid w:val="008B6AA2"/>
     <w:rsid w:val="008C03C9"/>
     <w:rsid w:val="008C090A"/>
+    <w:rsid w:val="008C3140"/>
     <w:rsid w:val="008C322C"/>
     <w:rsid w:val="008C5631"/>
     <w:rsid w:val="008C5CD5"/>
     <w:rsid w:val="008D3563"/>
     <w:rsid w:val="008D7067"/>
     <w:rsid w:val="008D74EC"/>
+    <w:rsid w:val="008D7A2E"/>
     <w:rsid w:val="008E041E"/>
     <w:rsid w:val="008E092B"/>
     <w:rsid w:val="008E2D1D"/>
     <w:rsid w:val="008E3A11"/>
     <w:rsid w:val="008E436C"/>
     <w:rsid w:val="008E45A6"/>
     <w:rsid w:val="008E764D"/>
     <w:rsid w:val="008F27B2"/>
     <w:rsid w:val="008F32F6"/>
     <w:rsid w:val="008F51E7"/>
     <w:rsid w:val="008F5D18"/>
     <w:rsid w:val="008F7ACB"/>
     <w:rsid w:val="00901B36"/>
     <w:rsid w:val="00901DA8"/>
     <w:rsid w:val="009026A0"/>
     <w:rsid w:val="00902C62"/>
     <w:rsid w:val="00903527"/>
     <w:rsid w:val="00905136"/>
+    <w:rsid w:val="00911E7E"/>
     <w:rsid w:val="009127EA"/>
     <w:rsid w:val="00912DE7"/>
     <w:rsid w:val="00916444"/>
     <w:rsid w:val="009175CE"/>
     <w:rsid w:val="00921049"/>
     <w:rsid w:val="00927104"/>
     <w:rsid w:val="009272B3"/>
     <w:rsid w:val="00927B9B"/>
     <w:rsid w:val="00930047"/>
     <w:rsid w:val="00930F82"/>
     <w:rsid w:val="00931106"/>
     <w:rsid w:val="009317E4"/>
     <w:rsid w:val="009352ED"/>
     <w:rsid w:val="00935E31"/>
     <w:rsid w:val="0093608D"/>
     <w:rsid w:val="00940AED"/>
     <w:rsid w:val="00942442"/>
     <w:rsid w:val="00943170"/>
     <w:rsid w:val="00943F1D"/>
     <w:rsid w:val="00945C5C"/>
     <w:rsid w:val="009472C2"/>
     <w:rsid w:val="00951AB0"/>
     <w:rsid w:val="00951D4E"/>
     <w:rsid w:val="009626E0"/>
     <w:rsid w:val="00962D34"/>
@@ -7375,98 +7594,100 @@
     <w:rsid w:val="009D6563"/>
     <w:rsid w:val="009D7676"/>
     <w:rsid w:val="009E194C"/>
     <w:rsid w:val="009E1D91"/>
     <w:rsid w:val="009E29AE"/>
     <w:rsid w:val="009E2BB3"/>
     <w:rsid w:val="009E7A0E"/>
     <w:rsid w:val="009F16D7"/>
     <w:rsid w:val="009F23BA"/>
     <w:rsid w:val="009F2A3D"/>
     <w:rsid w:val="009F58E6"/>
     <w:rsid w:val="009F5F48"/>
     <w:rsid w:val="009F784C"/>
     <w:rsid w:val="00A029DB"/>
     <w:rsid w:val="00A033D5"/>
     <w:rsid w:val="00A06230"/>
     <w:rsid w:val="00A10B8C"/>
     <w:rsid w:val="00A115AB"/>
     <w:rsid w:val="00A119E8"/>
     <w:rsid w:val="00A13183"/>
     <w:rsid w:val="00A14FEA"/>
     <w:rsid w:val="00A23095"/>
     <w:rsid w:val="00A2372F"/>
     <w:rsid w:val="00A24654"/>
     <w:rsid w:val="00A25C89"/>
+    <w:rsid w:val="00A25ED4"/>
     <w:rsid w:val="00A2617B"/>
     <w:rsid w:val="00A26F62"/>
     <w:rsid w:val="00A3478D"/>
     <w:rsid w:val="00A350A9"/>
     <w:rsid w:val="00A373DD"/>
     <w:rsid w:val="00A40184"/>
     <w:rsid w:val="00A429A5"/>
     <w:rsid w:val="00A42C23"/>
     <w:rsid w:val="00A45402"/>
     <w:rsid w:val="00A5131E"/>
     <w:rsid w:val="00A517AD"/>
     <w:rsid w:val="00A535E7"/>
     <w:rsid w:val="00A54A7F"/>
     <w:rsid w:val="00A562EE"/>
     <w:rsid w:val="00A60980"/>
     <w:rsid w:val="00A61443"/>
     <w:rsid w:val="00A61472"/>
     <w:rsid w:val="00A61E13"/>
     <w:rsid w:val="00A66A4A"/>
     <w:rsid w:val="00A67079"/>
     <w:rsid w:val="00A67600"/>
     <w:rsid w:val="00A74ABF"/>
     <w:rsid w:val="00A75549"/>
     <w:rsid w:val="00A7589B"/>
     <w:rsid w:val="00A75EBF"/>
     <w:rsid w:val="00A7650C"/>
     <w:rsid w:val="00A76DC8"/>
     <w:rsid w:val="00A833CA"/>
     <w:rsid w:val="00A84006"/>
     <w:rsid w:val="00A846EB"/>
     <w:rsid w:val="00A84B0E"/>
     <w:rsid w:val="00A85243"/>
     <w:rsid w:val="00A85962"/>
     <w:rsid w:val="00A90E8D"/>
     <w:rsid w:val="00A926C4"/>
     <w:rsid w:val="00A94133"/>
     <w:rsid w:val="00A94670"/>
     <w:rsid w:val="00A97633"/>
     <w:rsid w:val="00A977AC"/>
     <w:rsid w:val="00AA1FC4"/>
     <w:rsid w:val="00AA20DD"/>
     <w:rsid w:val="00AA4262"/>
     <w:rsid w:val="00AA495B"/>
     <w:rsid w:val="00AA6DC2"/>
     <w:rsid w:val="00AB3E39"/>
     <w:rsid w:val="00AB4BB2"/>
     <w:rsid w:val="00AB7B7C"/>
     <w:rsid w:val="00AC16D8"/>
+    <w:rsid w:val="00AC196E"/>
     <w:rsid w:val="00AC2B0C"/>
     <w:rsid w:val="00AC39FA"/>
     <w:rsid w:val="00AC4899"/>
     <w:rsid w:val="00AC6167"/>
     <w:rsid w:val="00AC7424"/>
     <w:rsid w:val="00AC77F8"/>
     <w:rsid w:val="00AD10D8"/>
     <w:rsid w:val="00AD14FC"/>
     <w:rsid w:val="00AD2A24"/>
     <w:rsid w:val="00AD380D"/>
     <w:rsid w:val="00AD5A3F"/>
     <w:rsid w:val="00AD60EE"/>
     <w:rsid w:val="00AE19B3"/>
     <w:rsid w:val="00AE3AA6"/>
     <w:rsid w:val="00AE5CEF"/>
     <w:rsid w:val="00AF4A10"/>
     <w:rsid w:val="00AF4DE7"/>
     <w:rsid w:val="00AF5AD1"/>
     <w:rsid w:val="00AF5C58"/>
     <w:rsid w:val="00B00FA1"/>
     <w:rsid w:val="00B01711"/>
     <w:rsid w:val="00B0293C"/>
     <w:rsid w:val="00B02F8A"/>
     <w:rsid w:val="00B0541E"/>
     <w:rsid w:val="00B06047"/>
@@ -7692,50 +7913,51 @@
     <w:rsid w:val="00DC1431"/>
     <w:rsid w:val="00DC1F05"/>
     <w:rsid w:val="00DC2367"/>
     <w:rsid w:val="00DC2C67"/>
     <w:rsid w:val="00DC447B"/>
     <w:rsid w:val="00DC4531"/>
     <w:rsid w:val="00DD0B71"/>
     <w:rsid w:val="00DD1EB7"/>
     <w:rsid w:val="00DD2FF8"/>
     <w:rsid w:val="00DD35D1"/>
     <w:rsid w:val="00DD3BCB"/>
     <w:rsid w:val="00DD4662"/>
     <w:rsid w:val="00DD4951"/>
     <w:rsid w:val="00DD59FC"/>
     <w:rsid w:val="00DD7778"/>
     <w:rsid w:val="00DE76AC"/>
     <w:rsid w:val="00DF1D6B"/>
     <w:rsid w:val="00DF2B02"/>
     <w:rsid w:val="00DF7231"/>
     <w:rsid w:val="00DF7408"/>
     <w:rsid w:val="00E0107C"/>
     <w:rsid w:val="00E03BE2"/>
     <w:rsid w:val="00E048F0"/>
     <w:rsid w:val="00E04E3E"/>
     <w:rsid w:val="00E10873"/>
+    <w:rsid w:val="00E139D6"/>
     <w:rsid w:val="00E1550D"/>
     <w:rsid w:val="00E15CF7"/>
     <w:rsid w:val="00E17CB4"/>
     <w:rsid w:val="00E17CCF"/>
     <w:rsid w:val="00E20AE8"/>
     <w:rsid w:val="00E22690"/>
     <w:rsid w:val="00E2423C"/>
     <w:rsid w:val="00E2430C"/>
     <w:rsid w:val="00E2554E"/>
     <w:rsid w:val="00E25B5E"/>
     <w:rsid w:val="00E2780B"/>
     <w:rsid w:val="00E304C9"/>
     <w:rsid w:val="00E311CA"/>
     <w:rsid w:val="00E31512"/>
     <w:rsid w:val="00E31536"/>
     <w:rsid w:val="00E329E5"/>
     <w:rsid w:val="00E36475"/>
     <w:rsid w:val="00E42123"/>
     <w:rsid w:val="00E4354F"/>
     <w:rsid w:val="00E439BD"/>
     <w:rsid w:val="00E46BED"/>
     <w:rsid w:val="00E47F9A"/>
     <w:rsid w:val="00E53279"/>
     <w:rsid w:val="00E54E94"/>
     <w:rsid w:val="00E569A8"/>
@@ -7762,50 +7984,51 @@
     <w:rsid w:val="00E936DF"/>
     <w:rsid w:val="00E9372A"/>
     <w:rsid w:val="00E9682D"/>
     <w:rsid w:val="00EA1E20"/>
     <w:rsid w:val="00EA2BA2"/>
     <w:rsid w:val="00EA2FA9"/>
     <w:rsid w:val="00EA38AF"/>
     <w:rsid w:val="00EB0D1B"/>
     <w:rsid w:val="00EB3465"/>
     <w:rsid w:val="00EB3CDC"/>
     <w:rsid w:val="00EB401F"/>
     <w:rsid w:val="00EC01DE"/>
     <w:rsid w:val="00EC708E"/>
     <w:rsid w:val="00EC719B"/>
     <w:rsid w:val="00ED141A"/>
     <w:rsid w:val="00ED14D1"/>
     <w:rsid w:val="00ED7333"/>
     <w:rsid w:val="00EE27DF"/>
     <w:rsid w:val="00EE2DDA"/>
     <w:rsid w:val="00EE3CF0"/>
     <w:rsid w:val="00EE41F3"/>
     <w:rsid w:val="00EE5104"/>
     <w:rsid w:val="00EE73A1"/>
     <w:rsid w:val="00EF0131"/>
     <w:rsid w:val="00EF03D5"/>
+    <w:rsid w:val="00EF2189"/>
     <w:rsid w:val="00EF3DBF"/>
     <w:rsid w:val="00EF557F"/>
     <w:rsid w:val="00F002B6"/>
     <w:rsid w:val="00F0205F"/>
     <w:rsid w:val="00F0227B"/>
     <w:rsid w:val="00F0394E"/>
     <w:rsid w:val="00F04B45"/>
     <w:rsid w:val="00F0634D"/>
     <w:rsid w:val="00F104BB"/>
     <w:rsid w:val="00F10855"/>
     <w:rsid w:val="00F12605"/>
     <w:rsid w:val="00F13CD6"/>
     <w:rsid w:val="00F15D7C"/>
     <w:rsid w:val="00F201F6"/>
     <w:rsid w:val="00F22009"/>
     <w:rsid w:val="00F25FFF"/>
     <w:rsid w:val="00F307F4"/>
     <w:rsid w:val="00F30C86"/>
     <w:rsid w:val="00F31E39"/>
     <w:rsid w:val="00F368DF"/>
     <w:rsid w:val="00F36BED"/>
     <w:rsid w:val="00F42289"/>
     <w:rsid w:val="00F46672"/>
     <w:rsid w:val="00F503B8"/>
     <w:rsid w:val="00F5243C"/>
@@ -7862,51 +8085,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="67647B52"/>
   <w15:docId w15:val="{3C82B5DC-8BC3-4FC8-9BD7-CBD676C0C25F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9067,51 +9290,51 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
     <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DD2FF8"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="33309408">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="52587967">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9918,63 +10141,50 @@
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...11 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010003546BE82DBF7747B69DD7B99DBA25E1" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6a4e58cebff8736e705b1d471421c2b0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="2d9d0025-abd6-4217-920d-bf6a9d577e86" xmlns:ns4="ff1e3e63-f505-452c-8755-cc87e458b069" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c0454e2c5d6d65cbbeffacaeb741d76d" ns3:_="" ns4:_="">
     <xsd:import namespace="2d9d0025-abd6-4217-920d-bf6a9d577e86"/>
     <xsd:import namespace="ff1e3e63-f505-452c-8755-cc87e458b069"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -10133,138 +10343,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF98938E-262B-4E82-852C-8C64195D043E}">
-[...14 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDB90680-70B8-4012-B104-0F4EBAB8C366}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2d9d0025-abd6-4217-920d-bf6a9d577e86"/>
     <ds:schemaRef ds:uri="ff1e3e63-f505-452c-8755-cc87e458b069"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{463D30F5-35E6-4873-952A-91DAF1F8AAEA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF98938E-262B-4E82-852C-8C64195D043E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E25524E1-1F24-4EC3-A651-4D12EDFC806D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>277</Words>
-  <Characters>1580</Characters>
+  <Characters>1581</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Recycler Operating &amp; Recordkeeping Manual</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CalRecycle</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1854</CharactersWithSpaces>
+  <CharactersWithSpaces>1855</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Recycler Operating &amp; Recordkeeping Manual</dc:title>
   <dc:subject/>
   <dc:creator>Stephanie Qian</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010003546BE82DBF7747B69DD7B99DBA25E1</vt:lpwstr>
   </property>