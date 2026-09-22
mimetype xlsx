--- v0 (2026-05-25)
+++ v1 (2026-09-22)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://calrecycle-my.sharepoint.com/personal/patty_quisenberry_calrecycle_ca_gov/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\KFrazier\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{83B4361B-E08F-49C0-94D8-926456BAF6D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DE53D23D-1D9A-41C2-8CB4-F1ED17B3DC36}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Travel Expense Log Form" sheetId="1" r:id="rId1"/>
     <sheet name="Example" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -172,53 +172,50 @@
   <si>
     <t>Grantee's Signature (if contractor used)</t>
   </si>
   <si>
     <t>Only travel expenses directly related to the implementation of the grant can be claimed. Please see the Travel Reimbursements section on the reverse.</t>
   </si>
   <si>
     <t xml:space="preserve">Please provide documentation/receipts for all expenses except meals.  This includes car rental, airline tickets, and lodging. </t>
   </si>
   <si>
     <t>For travel taking place January 1, 2021 to December 31, 2021, the mileage rate is 56 cents per mile.</t>
   </si>
   <si>
     <t>For travel taking place January 1, 2022 to June 30, 2022, the mileage rate is 58.5 cents per mile.</t>
   </si>
   <si>
     <t>For travel taking place July 1, 2022 to December 30, 2022, the mileage rate is 62.5 cents per mile.</t>
   </si>
   <si>
     <t>For travel taking place January 1, 2023 to December 31, 2023, the mileage rate is 65.5 cents per mile.</t>
   </si>
   <si>
     <t>For travel taking place January 1, 2024 and later, the mileage rate is 67 cents per mile.</t>
   </si>
   <si>
-    <t>.</t>
-[...1 lines deleted...]
-  <si>
     <t>Mike Patton</t>
   </si>
   <si>
     <t>ABCXX-XX-123</t>
   </si>
   <si>
     <t>Personnel/Other</t>
   </si>
   <si>
     <t>Sacramento County</t>
   </si>
   <si>
     <t>To attend the 2-day Used Oil HHW Workshop in San Francisco, CA on January 3 &amp; 4, 2024</t>
   </si>
   <si>
     <t>1/3/24
 0700</t>
   </si>
   <si>
     <t>Sacramento to SF</t>
   </si>
   <si>
     <t>1/4/24
 1630</t>
   </si>
@@ -299,65 +296,74 @@
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> "Incidentals" means fees and tips given to porters, baggage carriers, hotel staff, and staff on ships.</t>
     </r>
   </si>
   <si>
     <t>Lodging Reimbursement</t>
   </si>
   <si>
     <t>https://www.calhr.ca.gov/employees/Pages/travel-reimbursements.aspx.</t>
   </si>
   <si>
     <t xml:space="preserve">Approved overnight lodging expenses may be reimbursed.  </t>
   </si>
   <si>
     <t>Employees must stay at a commercial lodging establishment catering to short-term travelers, such as:</t>
   </si>
   <si>
     <t xml:space="preserve">a hotel, motel, bed and breakfast, public campground, etc. </t>
   </si>
   <si>
     <t xml:space="preserve">A receipt must be provided in order to claim reimbursement; no reimbursement will be paid without a receipt.  </t>
   </si>
+  <si>
+    <t>For travel taking place July 1, 2026  and later, the mileage rate is .76 cents per mile.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -576,128 +582,129 @@
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
@@ -987,1569 +994,1591 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calhr.benefitsprograms.info/state-employee/work-engagement-resources/travel-reimbursements/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calhr.ca.gov/employees/Pages/travel-reimbursements.aspx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A4:N37"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="P28" sqref="P28"/>
+    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A2" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="80" workbookViewId="0">
+      <selection activeCell="J14" sqref="J14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="14.88671875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="2" width="14.85546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="18.7109375" style="1" customWidth="1"/>
+    <col min="4" max="14" width="14.85546875" style="1" customWidth="1"/>
+    <col min="15" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:14" ht="16.2" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:14" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="21"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
       <c r="I4" s="21"/>
       <c r="J4" s="21"/>
       <c r="K4" s="21"/>
       <c r="L4" s="21"/>
       <c r="M4" s="21"/>
       <c r="N4" s="21"/>
     </row>
-    <row r="5" spans="1:14" ht="16.8" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="21"/>
       <c r="C5" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="21"/>
       <c r="G5" s="21"/>
       <c r="H5" s="21"/>
       <c r="I5" s="21"/>
       <c r="J5" s="21"/>
       <c r="K5" s="21"/>
       <c r="L5" s="21"/>
       <c r="M5" s="21"/>
       <c r="N5" s="21"/>
     </row>
-    <row r="6" spans="1:14" ht="16.8" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="21"/>
       <c r="G6" s="21"/>
       <c r="H6" s="21"/>
       <c r="I6" s="21"/>
       <c r="J6" s="21"/>
       <c r="K6" s="21"/>
       <c r="L6" s="21"/>
       <c r="M6" s="21"/>
       <c r="N6" s="21"/>
     </row>
-    <row r="7" spans="1:14" ht="16.8" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="21"/>
       <c r="C7" s="24"/>
       <c r="D7" s="24"/>
       <c r="E7" s="24"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="21"/>
       <c r="L7" s="21"/>
       <c r="M7" s="21"/>
       <c r="N7" s="21"/>
     </row>
-    <row r="8" spans="1:14" ht="16.8" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:14" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="21"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="21"/>
       <c r="G8" s="21"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
       <c r="N8" s="21"/>
     </row>
-    <row r="9" spans="1:14" ht="15.6" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:14" ht="15.75" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A9" s="21"/>
       <c r="B9" s="21"/>
       <c r="C9" s="21"/>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
       <c r="F9" s="21"/>
       <c r="G9" s="21"/>
       <c r="H9" s="21"/>
       <c r="I9" s="21"/>
       <c r="J9" s="21"/>
       <c r="K9" s="21"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
     </row>
-    <row r="11" spans="1:14" s="2" customFormat="1" ht="52.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:14" s="2" customFormat="1" ht="52.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="J11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="L11" s="5" t="s">
         <v>17</v>
       </c>
       <c r="M11" s="5" t="s">
         <v>18</v>
       </c>
       <c r="N11" s="5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="25"/>
       <c r="B12" s="25"/>
       <c r="C12" s="25"/>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="26"/>
       <c r="G12" s="26"/>
       <c r="H12" s="25"/>
       <c r="I12" s="26"/>
       <c r="J12" s="26"/>
       <c r="K12" s="26"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="N12" s="27">
         <f>D12+E12+F12+G12+I12+J12+K12+L12+M12</f>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="25"/>
       <c r="B13" s="25"/>
       <c r="C13" s="25"/>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="26"/>
       <c r="G13" s="26"/>
       <c r="H13" s="25"/>
       <c r="I13" s="26"/>
       <c r="J13" s="26"/>
       <c r="K13" s="26"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
       <c r="N13" s="27">
         <f t="shared" ref="N13:N21" si="0">D13+E13+F13+G13+I13+J13+K13+L13+M13</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="25"/>
       <c r="B14" s="25"/>
       <c r="C14" s="25"/>
       <c r="D14" s="26"/>
       <c r="E14" s="26"/>
       <c r="F14" s="26"/>
       <c r="G14" s="26"/>
       <c r="H14" s="25"/>
       <c r="I14" s="26"/>
       <c r="J14" s="26"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="N14" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="25"/>
       <c r="B15" s="25"/>
       <c r="C15" s="25"/>
       <c r="D15" s="26"/>
       <c r="E15" s="26"/>
       <c r="F15" s="26"/>
       <c r="G15" s="26"/>
       <c r="H15" s="25"/>
       <c r="I15" s="26"/>
       <c r="J15" s="26"/>
       <c r="K15" s="26"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="N15" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="25"/>
       <c r="B16" s="25"/>
       <c r="C16" s="25"/>
       <c r="D16" s="26"/>
       <c r="E16" s="26"/>
       <c r="F16" s="26"/>
       <c r="G16" s="26"/>
       <c r="H16" s="25"/>
       <c r="I16" s="26"/>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="N16" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="25"/>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="26"/>
       <c r="E17" s="26"/>
       <c r="F17" s="26"/>
       <c r="G17" s="26"/>
       <c r="H17" s="25"/>
       <c r="I17" s="26"/>
       <c r="J17" s="26"/>
       <c r="K17" s="26"/>
       <c r="L17" s="26"/>
       <c r="M17" s="26"/>
       <c r="N17" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="25"/>
       <c r="B18" s="25"/>
       <c r="C18" s="25"/>
       <c r="D18" s="26"/>
       <c r="E18" s="26"/>
       <c r="F18" s="26"/>
       <c r="G18" s="26"/>
       <c r="H18" s="25"/>
       <c r="I18" s="26"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
       <c r="N18" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="25"/>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="26"/>
       <c r="G19" s="26"/>
       <c r="H19" s="25"/>
       <c r="I19" s="26"/>
       <c r="J19" s="26"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="27">
         <f>D19+E19+F19+G19+I19+J19+K19+L19+M19</f>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="25"/>
       <c r="B20" s="25"/>
       <c r="C20" s="25"/>
       <c r="D20" s="26"/>
       <c r="E20" s="26"/>
       <c r="F20" s="26"/>
       <c r="G20" s="26"/>
       <c r="H20" s="25"/>
       <c r="I20" s="26"/>
       <c r="J20" s="26"/>
       <c r="K20" s="26"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="25"/>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="26"/>
       <c r="E21" s="26"/>
       <c r="F21" s="26"/>
       <c r="G21" s="26"/>
       <c r="H21" s="25"/>
       <c r="I21" s="26"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="25"/>
       <c r="B22" s="25"/>
       <c r="C22" s="25"/>
       <c r="D22" s="25"/>
       <c r="E22" s="26"/>
       <c r="F22" s="26"/>
       <c r="G22" s="26"/>
       <c r="H22" s="25"/>
       <c r="I22" s="26"/>
       <c r="J22" s="26"/>
       <c r="K22" s="26"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="27">
         <f>D23+E22+F22+G22+I22+J22+K22+L22+M22</f>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:14" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="21"/>
       <c r="B23" s="21"/>
       <c r="C23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D23" s="4">
         <f>SUM(D12:D22)</f>
         <v>0</v>
       </c>
       <c r="E23" s="4">
         <f t="shared" ref="E23:N23" si="1">SUM(E12:E22)</f>
         <v>0</v>
       </c>
       <c r="F23" s="4">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G23" s="4">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H23" s="4"/>
       <c r="I23" s="4">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J23" s="4">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K23" s="4">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L23" s="4">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M23" s="4">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N23" s="4">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:14" ht="15.6" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="28"/>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="21"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="21"/>
       <c r="I26" s="21"/>
       <c r="J26" s="21"/>
       <c r="K26" s="21"/>
       <c r="L26" s="21"/>
       <c r="M26" s="21"/>
       <c r="N26" s="21"/>
     </row>
-    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="21"/>
       <c r="C27" s="21"/>
       <c r="D27" s="21"/>
       <c r="E27" s="21" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="21"/>
       <c r="G27" s="21"/>
       <c r="H27" s="21"/>
       <c r="I27" s="21"/>
       <c r="J27" s="21"/>
       <c r="K27" s="21"/>
       <c r="L27" s="21"/>
       <c r="M27" s="21"/>
       <c r="N27" s="21"/>
     </row>
-    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="21"/>
       <c r="C29" s="21"/>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
       <c r="F29" s="21"/>
       <c r="G29" s="21"/>
       <c r="H29" s="21"/>
       <c r="I29" s="21"/>
       <c r="J29" s="21"/>
       <c r="K29" s="21"/>
       <c r="L29" s="21"/>
       <c r="M29" s="21"/>
       <c r="N29" s="21"/>
     </row>
-    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="21"/>
       <c r="C30" s="21"/>
       <c r="D30" s="21"/>
       <c r="E30" s="21"/>
       <c r="F30" s="21"/>
       <c r="G30" s="21"/>
       <c r="H30" s="21"/>
       <c r="I30" s="21"/>
       <c r="J30" s="21"/>
       <c r="K30" s="21"/>
       <c r="L30" s="21"/>
       <c r="M30" s="21"/>
       <c r="N30" s="21"/>
     </row>
-    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="21"/>
       <c r="C32" s="21"/>
       <c r="D32" s="21"/>
       <c r="E32" s="21"/>
       <c r="F32" s="21"/>
       <c r="G32" s="21"/>
       <c r="H32" s="21"/>
       <c r="I32" s="21"/>
       <c r="J32" s="21"/>
       <c r="K32" s="21"/>
       <c r="L32" s="21"/>
       <c r="M32" s="21"/>
       <c r="N32" s="21"/>
     </row>
-    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A33" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="21"/>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
       <c r="N33" s="21"/>
     </row>
-    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A34" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="21"/>
       <c r="C34" s="21"/>
       <c r="D34" s="21"/>
       <c r="E34" s="21"/>
       <c r="F34" s="21"/>
       <c r="G34" s="21"/>
       <c r="H34" s="21"/>
       <c r="I34" s="21"/>
       <c r="J34" s="21"/>
       <c r="K34" s="21"/>
       <c r="L34" s="21"/>
       <c r="M34" s="21"/>
       <c r="N34" s="21"/>
     </row>
-    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A35" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="21"/>
       <c r="C35" s="21"/>
       <c r="D35" s="21"/>
       <c r="E35" s="21"/>
       <c r="F35" s="21"/>
       <c r="G35" s="21"/>
       <c r="H35" s="21"/>
       <c r="I35" s="21"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
       <c r="N35" s="21"/>
     </row>
-    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="21"/>
       <c r="C36" s="21"/>
       <c r="D36" s="21"/>
       <c r="E36" s="21"/>
       <c r="F36" s="21"/>
       <c r="G36" s="21"/>
       <c r="H36" s="21"/>
       <c r="I36" s="21"/>
       <c r="J36" s="21"/>
       <c r="K36" s="21"/>
       <c r="L36" s="21"/>
       <c r="M36" s="21"/>
       <c r="N36" s="21"/>
     </row>
-    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>30</v>
+    <row r="37" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="42" t="s">
+        <v>65</v>
       </c>
       <c r="B37" s="21"/>
       <c r="C37" s="21"/>
       <c r="D37" s="21"/>
       <c r="E37" s="21"/>
       <c r="F37" s="21"/>
       <c r="G37" s="21"/>
       <c r="H37" s="21"/>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
       <c r="N37" s="21"/>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="5" scale="81" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="5" scale="82" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Arial,Regular"&amp;12State of California
 CalRecycle 246 (REV. 01/2026)&amp;C&amp;"Arial,Bold"&amp;20Travel Expense Log Form&amp;R&amp;"Arial,Regular"&amp;12Department of Resources Recycling and Recovery
 DiCE/FiRM/Grants and Payments</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A4:R49"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScale="85" zoomScaleNormal="80" zoomScalePageLayoutView="85" workbookViewId="0">
       <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="14.88671875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="21.109375" style="1" customWidth="1"/>
+    <col min="1" max="2" width="14.85546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="18.7109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="14.85546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="21.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="19" style="1" customWidth="1"/>
-    <col min="7" max="7" width="16.44140625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="16384" width="8.88671875" style="1"/>
+    <col min="7" max="7" width="16.42578125" style="1" customWidth="1"/>
+    <col min="8" max="14" width="14.85546875" style="1" customWidth="1"/>
+    <col min="15" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:14" ht="16.2" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:14" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="21"/>
       <c r="C4" s="22" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D4" s="22"/>
       <c r="E4" s="21"/>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
       <c r="I4" s="21"/>
       <c r="J4" s="21"/>
       <c r="K4" s="21"/>
       <c r="L4" s="21"/>
       <c r="M4" s="21"/>
       <c r="N4" s="21"/>
     </row>
-    <row r="5" spans="1:14" ht="16.8" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="21"/>
       <c r="C5" s="23" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="21"/>
       <c r="F5" s="21"/>
       <c r="G5" s="21"/>
       <c r="H5" s="21"/>
       <c r="I5" s="21"/>
       <c r="J5" s="21"/>
       <c r="K5" s="21"/>
       <c r="L5" s="21"/>
       <c r="M5" s="21"/>
       <c r="N5" s="21"/>
     </row>
-    <row r="6" spans="1:14" ht="16.8" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D6" s="24"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
       <c r="G6" s="21"/>
       <c r="H6" s="21"/>
       <c r="I6" s="21"/>
       <c r="J6" s="21"/>
       <c r="K6" s="21"/>
       <c r="L6" s="21"/>
       <c r="M6" s="21"/>
       <c r="N6" s="21"/>
     </row>
-    <row r="7" spans="1:14" ht="16.8" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="21"/>
       <c r="C7" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D7" s="24"/>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="21"/>
       <c r="L7" s="21"/>
       <c r="M7" s="21"/>
       <c r="N7" s="21"/>
     </row>
-    <row r="8" spans="1:14" ht="16.8" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:14" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="21"/>
       <c r="C8" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D8" s="24"/>
       <c r="E8" s="29"/>
       <c r="F8" s="29"/>
       <c r="G8" s="29"/>
       <c r="H8" s="29"/>
       <c r="I8" s="29"/>
       <c r="J8" s="29"/>
       <c r="K8" s="29"/>
       <c r="L8" s="29"/>
       <c r="M8" s="29"/>
       <c r="N8" s="21"/>
     </row>
-    <row r="9" spans="1:14" ht="15.6" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:14" ht="15.75" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A9" s="21"/>
       <c r="B9" s="21"/>
       <c r="C9" s="21"/>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
       <c r="F9" s="21"/>
       <c r="G9" s="21"/>
       <c r="H9" s="21"/>
       <c r="I9" s="21"/>
       <c r="J9" s="21"/>
       <c r="K9" s="21"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
     </row>
-    <row r="11" spans="1:14" s="2" customFormat="1" ht="52.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:14" s="2" customFormat="1" ht="52.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="J11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="L11" s="5" t="s">
         <v>17</v>
       </c>
       <c r="M11" s="5" t="s">
         <v>18</v>
       </c>
       <c r="N11" s="5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="12" spans="1:14" ht="30" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:14" ht="30" x14ac:dyDescent="0.2">
       <c r="A12" s="30" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B12" s="30"/>
       <c r="C12" s="31" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D12" s="32">
         <v>120</v>
       </c>
       <c r="E12" s="32"/>
       <c r="F12" s="32">
         <v>15</v>
       </c>
       <c r="G12" s="32">
         <v>26</v>
       </c>
       <c r="H12" s="31">
         <v>100</v>
       </c>
       <c r="I12" s="32">
         <f>H12*0.655</f>
         <v>65.5</v>
       </c>
       <c r="J12" s="32"/>
       <c r="K12" s="32"/>
       <c r="L12" s="32"/>
       <c r="M12" s="32"/>
       <c r="N12" s="27">
         <f>D12+E12+F12+G12+I12+J12+K12+L12+M12</f>
         <v>226.5</v>
       </c>
     </row>
-    <row r="13" spans="1:14" ht="30" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:14" ht="30" x14ac:dyDescent="0.2">
       <c r="A13" s="30"/>
       <c r="B13" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" s="31" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="D13" s="32"/>
       <c r="E13" s="32">
         <v>13</v>
       </c>
       <c r="F13" s="32">
         <v>11</v>
       </c>
       <c r="G13" s="32"/>
       <c r="H13" s="31">
         <v>100</v>
       </c>
       <c r="I13" s="32">
         <f>H13*0.655</f>
         <v>65.5</v>
       </c>
       <c r="J13" s="32"/>
       <c r="K13" s="32"/>
       <c r="L13" s="32"/>
       <c r="M13" s="32"/>
       <c r="N13" s="27">
         <f>D13+E13+F13+G13+I13+J13+K13+L13+M13</f>
         <v>89.5</v>
       </c>
     </row>
-    <row r="14" spans="1:14" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="21"/>
       <c r="B14" s="21"/>
       <c r="C14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="4">
         <f>SUM(D12:D13)</f>
         <v>120</v>
       </c>
       <c r="E14" s="4">
         <f>SUM(E12:E13)</f>
         <v>13</v>
       </c>
       <c r="F14" s="4">
         <f>SUM(F12:F13)</f>
         <v>26</v>
       </c>
       <c r="G14" s="4">
         <f>SUM(G12:G13)</f>
         <v>26</v>
       </c>
       <c r="H14" s="4"/>
       <c r="I14" s="4">
         <f t="shared" ref="I14:N14" si="0">SUM(I12:I13)</f>
         <v>131</v>
       </c>
       <c r="J14" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K14" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L14" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M14" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N14" s="4">
         <f t="shared" si="0"/>
         <v>316</v>
       </c>
     </row>
-    <row r="17" spans="1:18" ht="22.8" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:18" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A17" s="21"/>
       <c r="B17" s="21"/>
       <c r="C17" s="21"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
       <c r="F17" s="21"/>
       <c r="G17" s="8" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H17" s="21"/>
       <c r="I17" s="21"/>
       <c r="J17" s="21"/>
       <c r="K17" s="21"/>
       <c r="L17" s="21"/>
       <c r="M17" s="21"/>
       <c r="N17" s="21"/>
       <c r="O17" s="21"/>
       <c r="P17" s="21"/>
       <c r="Q17" s="21"/>
       <c r="R17" s="21"/>
     </row>
-    <row r="18" spans="1:18" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="21"/>
       <c r="B18" s="21"/>
       <c r="C18" s="21"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G18" s="21"/>
       <c r="H18" s="21"/>
       <c r="I18" s="21"/>
       <c r="J18" s="21"/>
       <c r="K18" s="21"/>
       <c r="L18" s="21"/>
       <c r="M18" s="21"/>
       <c r="N18" s="21"/>
       <c r="O18" s="21"/>
       <c r="P18" s="21"/>
       <c r="Q18" s="21"/>
       <c r="R18" s="21"/>
     </row>
-    <row r="20" spans="1:18" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="21"/>
       <c r="B20" s="21"/>
       <c r="C20" s="21"/>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
       <c r="F20" s="21"/>
       <c r="G20" s="3" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="H20" s="33">
         <v>13</v>
       </c>
       <c r="I20" s="21"/>
       <c r="J20" s="21"/>
       <c r="K20" s="21"/>
       <c r="L20" s="21"/>
       <c r="M20" s="21"/>
       <c r="N20" s="21"/>
       <c r="O20" s="21"/>
       <c r="P20" s="21"/>
       <c r="Q20" s="21"/>
       <c r="R20" s="21"/>
     </row>
-    <row r="21" spans="1:18" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A21" s="21"/>
       <c r="B21" s="21"/>
       <c r="C21" s="21"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H21" s="33">
         <v>15</v>
       </c>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
       <c r="L21" s="21"/>
       <c r="M21" s="21"/>
       <c r="N21" s="21"/>
       <c r="O21" s="21"/>
       <c r="P21" s="21"/>
       <c r="Q21" s="21"/>
       <c r="R21" s="21"/>
     </row>
-    <row r="22" spans="1:18" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="21"/>
       <c r="B22" s="21"/>
       <c r="C22" s="21"/>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
       <c r="F22" s="21"/>
       <c r="G22" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H22" s="33">
         <v>26</v>
       </c>
       <c r="I22" s="21"/>
       <c r="J22" s="21"/>
       <c r="K22" s="21"/>
       <c r="L22" s="21"/>
       <c r="M22" s="21"/>
       <c r="N22" s="21"/>
       <c r="O22" s="21"/>
       <c r="P22" s="21"/>
       <c r="Q22" s="21"/>
       <c r="R22" s="21"/>
     </row>
-    <row r="23" spans="1:18" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="21"/>
       <c r="B23" s="21"/>
       <c r="C23" s="21"/>
       <c r="D23" s="21"/>
       <c r="E23" s="21"/>
       <c r="F23" s="21"/>
       <c r="G23" s="3" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H23" s="33">
         <v>5</v>
       </c>
       <c r="I23" s="21"/>
       <c r="J23" s="21"/>
       <c r="K23" s="21"/>
       <c r="L23" s="21"/>
       <c r="M23" s="21"/>
       <c r="N23" s="21"/>
       <c r="O23" s="21"/>
       <c r="P23" s="21"/>
       <c r="Q23" s="21"/>
       <c r="R23" s="21"/>
     </row>
-    <row r="24" spans="1:18" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:18" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="21"/>
       <c r="B24" s="21"/>
       <c r="C24" s="21"/>
       <c r="D24" s="21"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
     </row>
-    <row r="25" spans="1:18" ht="17.399999999999999" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:18" ht="18" x14ac:dyDescent="0.25">
       <c r="A25" s="21"/>
       <c r="B25" s="21"/>
       <c r="C25" s="21"/>
       <c r="D25" s="21"/>
       <c r="E25" s="14"/>
       <c r="F25" s="34"/>
       <c r="G25" s="10" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H25" s="34"/>
       <c r="I25" s="34"/>
       <c r="J25" s="34"/>
       <c r="K25" s="35"/>
       <c r="L25" s="21"/>
       <c r="M25" s="21"/>
       <c r="N25" s="21"/>
       <c r="O25" s="21"/>
       <c r="P25" s="21"/>
       <c r="Q25" s="21"/>
       <c r="R25" s="21"/>
     </row>
-    <row r="26" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A26" s="21"/>
       <c r="B26" s="21"/>
       <c r="C26" s="21"/>
       <c r="D26" s="21"/>
       <c r="E26" s="36" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F26" s="21"/>
       <c r="G26" s="21"/>
       <c r="H26" s="21"/>
       <c r="I26" s="21"/>
       <c r="J26" s="21"/>
       <c r="K26" s="37"/>
       <c r="L26" s="21"/>
       <c r="M26" s="21"/>
       <c r="N26" s="21"/>
       <c r="O26" s="21"/>
       <c r="P26" s="21"/>
       <c r="Q26" s="21"/>
       <c r="R26" s="21"/>
     </row>
-    <row r="27" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A27" s="21"/>
       <c r="B27" s="21"/>
       <c r="C27" s="21"/>
       <c r="D27" s="21"/>
       <c r="E27" s="36"/>
       <c r="F27" s="21"/>
       <c r="G27" s="21"/>
       <c r="H27" s="21"/>
       <c r="I27" s="21"/>
       <c r="J27" s="21"/>
       <c r="K27" s="37"/>
       <c r="L27" s="21"/>
       <c r="M27" s="21"/>
       <c r="N27" s="21"/>
       <c r="O27" s="21"/>
       <c r="P27" s="21"/>
       <c r="Q27" s="21"/>
       <c r="R27" s="21"/>
     </row>
-    <row r="28" spans="1:18" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:18" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="21"/>
       <c r="B28" s="21"/>
       <c r="C28" s="21"/>
       <c r="D28" s="21"/>
       <c r="E28" s="15" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F28" s="29"/>
       <c r="G28" s="16"/>
       <c r="H28" s="17" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="38"/>
       <c r="L28" s="21"/>
       <c r="M28" s="21"/>
       <c r="N28" s="21"/>
       <c r="O28" s="21"/>
       <c r="P28" s="21"/>
       <c r="Q28" s="21"/>
       <c r="R28" s="21"/>
     </row>
-    <row r="29" spans="1:18" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:18" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A29" s="21"/>
       <c r="B29" s="21"/>
       <c r="C29" s="21"/>
       <c r="D29" s="21"/>
       <c r="E29" s="11" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F29" s="21"/>
       <c r="G29" s="21"/>
       <c r="H29" s="9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="I29" s="21"/>
       <c r="J29" s="21"/>
       <c r="K29" s="37"/>
       <c r="L29" s="21"/>
       <c r="M29" s="21"/>
       <c r="N29" s="21"/>
       <c r="O29" s="21"/>
       <c r="P29" s="21"/>
       <c r="Q29" s="21"/>
       <c r="R29" s="21"/>
     </row>
-    <row r="30" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="21"/>
       <c r="B30" s="21"/>
       <c r="C30" s="21"/>
       <c r="D30" s="21"/>
       <c r="E30" s="11" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F30" s="21"/>
       <c r="G30" s="21"/>
       <c r="H30" s="9" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="I30" s="21"/>
       <c r="J30" s="21"/>
       <c r="K30" s="37"/>
       <c r="L30" s="21"/>
       <c r="M30" s="21"/>
       <c r="N30" s="21"/>
       <c r="O30" s="21"/>
       <c r="P30" s="21"/>
       <c r="Q30" s="21"/>
       <c r="R30" s="21"/>
     </row>
-    <row r="31" spans="1:18" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:18" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="21"/>
       <c r="B31" s="21"/>
       <c r="C31" s="21"/>
       <c r="D31" s="21"/>
       <c r="E31" s="12" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F31" s="28"/>
       <c r="G31" s="28"/>
       <c r="H31" s="13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="I31" s="28"/>
       <c r="J31" s="28"/>
       <c r="K31" s="39"/>
       <c r="L31" s="21"/>
       <c r="M31" s="21"/>
       <c r="N31" s="21"/>
       <c r="O31" s="21"/>
       <c r="P31" s="21"/>
       <c r="Q31" s="21"/>
       <c r="R31" s="21"/>
     </row>
-    <row r="33" spans="5:18" ht="15.6" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="5:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
       <c r="N33" s="21"/>
       <c r="O33" s="21"/>
       <c r="P33" s="21"/>
       <c r="Q33" s="21"/>
       <c r="R33" s="21"/>
     </row>
-    <row r="34" spans="5:18" ht="17.399999999999999" x14ac:dyDescent="0.3">
+    <row r="34" spans="5:18" ht="18" x14ac:dyDescent="0.25">
       <c r="E34" s="14"/>
       <c r="F34" s="34"/>
       <c r="G34" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="34"/>
       <c r="K34" s="35"/>
       <c r="L34" s="21"/>
       <c r="M34" s="21"/>
       <c r="N34" s="21"/>
       <c r="O34" s="21"/>
       <c r="P34" s="21"/>
       <c r="Q34" s="21"/>
       <c r="R34" s="21"/>
     </row>
-    <row r="35" spans="5:18" x14ac:dyDescent="0.25">
+    <row r="35" spans="5:18" x14ac:dyDescent="0.2">
       <c r="E35" s="36" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F35" s="21"/>
       <c r="G35" s="21"/>
       <c r="H35" s="21"/>
       <c r="I35" s="21"/>
       <c r="J35" s="21"/>
       <c r="K35" s="37"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
       <c r="N35" s="21"/>
       <c r="O35" s="21"/>
       <c r="P35" s="21"/>
       <c r="Q35" s="21"/>
       <c r="R35" s="21"/>
     </row>
-    <row r="36" spans="5:18" x14ac:dyDescent="0.25">
+    <row r="36" spans="5:18" x14ac:dyDescent="0.2">
       <c r="E36" s="36"/>
       <c r="F36" s="21"/>
       <c r="G36" s="21"/>
       <c r="H36" s="21"/>
       <c r="I36" s="21"/>
       <c r="J36" s="21"/>
       <c r="K36" s="37"/>
       <c r="L36" s="21"/>
       <c r="M36" s="21"/>
       <c r="N36" s="21"/>
       <c r="O36" s="21"/>
       <c r="P36" s="21"/>
       <c r="Q36" s="21"/>
       <c r="R36" s="21"/>
     </row>
-    <row r="37" spans="5:18" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="37" spans="5:18" ht="15.75" x14ac:dyDescent="0.25">
       <c r="E37" s="18" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F37" s="21"/>
       <c r="G37" s="21"/>
       <c r="H37" s="21"/>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="37"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
       <c r="N37" s="21"/>
       <c r="O37" s="21"/>
       <c r="P37" s="21"/>
       <c r="Q37" s="21"/>
       <c r="R37" s="21"/>
     </row>
-    <row r="38" spans="5:18" x14ac:dyDescent="0.25">
+    <row r="38" spans="5:18" x14ac:dyDescent="0.2">
       <c r="E38" s="36"/>
       <c r="F38" s="21"/>
       <c r="G38" s="21"/>
       <c r="H38" s="21"/>
       <c r="I38" s="21"/>
       <c r="J38" s="21"/>
       <c r="K38" s="37"/>
       <c r="L38" s="21"/>
       <c r="M38" s="21"/>
       <c r="N38" s="21"/>
       <c r="O38" s="21"/>
       <c r="P38" s="21"/>
       <c r="Q38" s="21"/>
       <c r="R38" s="21"/>
     </row>
-    <row r="39" spans="5:18" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="5:18" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="E39" s="19" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F39" s="28"/>
       <c r="G39" s="28"/>
       <c r="H39" s="28"/>
       <c r="I39" s="28"/>
       <c r="J39" s="28"/>
       <c r="K39" s="39"/>
       <c r="L39" s="21"/>
       <c r="M39" s="21"/>
       <c r="N39" s="21"/>
       <c r="O39" s="21"/>
       <c r="P39" s="21"/>
       <c r="Q39" s="21"/>
       <c r="R39" s="21"/>
     </row>
-    <row r="42" spans="5:18" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="42" spans="5:18" ht="15.75" x14ac:dyDescent="0.25">
       <c r="E42" s="21" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F42" s="21"/>
       <c r="G42" s="21"/>
       <c r="H42" s="21"/>
       <c r="I42" s="21"/>
       <c r="J42" s="21"/>
       <c r="K42" s="21"/>
       <c r="L42" s="21"/>
       <c r="M42" s="21"/>
       <c r="N42" s="21"/>
       <c r="O42" s="21"/>
       <c r="P42" s="21"/>
       <c r="Q42" s="21"/>
       <c r="R42" s="21"/>
     </row>
-    <row r="43" spans="5:18" ht="15.6" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="5:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="E43" s="21"/>
       <c r="F43" s="21"/>
       <c r="G43" s="21"/>
       <c r="H43" s="21"/>
       <c r="I43" s="21"/>
       <c r="J43" s="21"/>
       <c r="K43" s="21"/>
       <c r="L43" s="21"/>
       <c r="M43" s="21"/>
       <c r="N43" s="21"/>
       <c r="O43" s="21"/>
       <c r="P43" s="21"/>
       <c r="Q43" s="21"/>
       <c r="R43" s="21"/>
     </row>
-    <row r="44" spans="5:18" ht="30" x14ac:dyDescent="0.25">
+    <row r="44" spans="5:18" ht="30" x14ac:dyDescent="0.2">
       <c r="E44" s="40"/>
       <c r="F44" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="G44" s="34" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="H44" s="34"/>
       <c r="I44" s="34"/>
       <c r="J44" s="34"/>
       <c r="K44" s="35"/>
       <c r="L44" s="21"/>
       <c r="M44" s="21"/>
       <c r="N44" s="21"/>
       <c r="O44" s="21"/>
       <c r="P44" s="21"/>
       <c r="Q44" s="21"/>
       <c r="R44" s="21"/>
     </row>
-    <row r="45" spans="5:18" x14ac:dyDescent="0.25">
+    <row r="45" spans="5:18" x14ac:dyDescent="0.2">
       <c r="E45" s="36"/>
       <c r="F45" s="21"/>
       <c r="G45" s="21"/>
       <c r="H45" s="21"/>
       <c r="I45" s="21"/>
       <c r="J45" s="21"/>
       <c r="K45" s="37"/>
       <c r="L45" s="21"/>
       <c r="M45" s="21"/>
       <c r="N45" s="21"/>
       <c r="O45" s="21"/>
       <c r="P45" s="21"/>
       <c r="Q45" s="21"/>
       <c r="R45" s="21"/>
     </row>
-    <row r="46" spans="5:18" x14ac:dyDescent="0.25">
+    <row r="46" spans="5:18" x14ac:dyDescent="0.2">
       <c r="E46" s="36" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F46" s="21"/>
       <c r="G46" s="21"/>
       <c r="H46" s="21"/>
       <c r="I46" s="21"/>
       <c r="J46" s="21"/>
       <c r="K46" s="37"/>
       <c r="L46" s="21"/>
       <c r="M46" s="21"/>
       <c r="N46" s="21"/>
       <c r="O46" s="21"/>
       <c r="P46" s="21"/>
       <c r="Q46" s="21"/>
       <c r="R46" s="21"/>
     </row>
-    <row r="47" spans="5:18" x14ac:dyDescent="0.25">
+    <row r="47" spans="5:18" x14ac:dyDescent="0.2">
       <c r="E47" s="36" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F47" s="21"/>
       <c r="G47" s="21"/>
       <c r="H47" s="21"/>
       <c r="I47" s="21"/>
       <c r="J47" s="21"/>
       <c r="K47" s="37"/>
       <c r="L47" s="21"/>
       <c r="M47" s="21"/>
       <c r="N47" s="21"/>
       <c r="O47" s="21"/>
       <c r="P47" s="21"/>
       <c r="Q47" s="21"/>
       <c r="R47" s="21"/>
     </row>
-    <row r="48" spans="5:18" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="48" spans="5:18" ht="15.75" x14ac:dyDescent="0.25">
       <c r="E48" s="18" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F48" s="21"/>
       <c r="G48" s="21"/>
       <c r="H48" s="21"/>
       <c r="I48" s="21"/>
       <c r="J48" s="21"/>
       <c r="K48" s="37"/>
       <c r="L48" s="21"/>
       <c r="M48" s="21"/>
       <c r="N48" s="21"/>
       <c r="O48" s="21"/>
       <c r="P48" s="21"/>
       <c r="Q48" s="21"/>
       <c r="R48" s="21"/>
     </row>
-    <row r="49" spans="5:11" ht="15.6" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="5:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="E49" s="41" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F49" s="28"/>
       <c r="G49" s="28"/>
       <c r="H49" s="28"/>
       <c r="I49" s="28"/>
       <c r="J49" s="28"/>
       <c r="K49" s="39"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G17" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="F44" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="78" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId3"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Arial,Regular"&amp;12State of California
 CalRecycle 246 (Rev. 4/20)&amp;C&amp;"Arial,Bold"&amp;18Travel Expense Log Form&amp;R&amp;"Arial,Regular"&amp;12Department of Resources 
 Recycling and Recovery 
 (CalRecycle)</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="53e42ad1-be98-4340-99d0-0de370839da2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="9e671959-9e68-4b42-96ec-5a3372ac6387" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051FBDF1923DEA54ABEE5AA3AFC12BB90" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a73483eced6269c0f2d98c0c6fc3ace0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="53e42ad1-be98-4340-99d0-0de370839da2" xmlns:ns3="9e671959-9e68-4b42-96ec-5a3372ac6387" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1a4ee609c005af1f252cc20d6c85e614" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="53e42ad1-be98-4340-99d0-0de370839da2"/>
     <xsd:import namespace="9e671959-9e68-4b42-96ec-5a3372ac6387"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
@@ -2735,114 +2764,92 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79BAE551-A4FB-4C68-ACAB-85285817620E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F1AB86E-834E-4755-AFF2-1538504C55D5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...11 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{913DA2AB-CED6-4850-A6DD-26C9D317EA20}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="53e42ad1-be98-4340-99d0-0de370839da2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="9e671959-9e68-4b42-96ec-5a3372ac6387"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F1AB86E-834E-4755-AFF2-1538504C55D5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79BAE551-A4FB-4C68-ACAB-85285817620E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="53e42ad1-be98-4340-99d0-0de370839da2"/>
+    <ds:schemaRef ds:uri="9e671959-9e68-4b42-96ec-5a3372ac6387"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Travel Expense Log Form</vt:lpstr>
       <vt:lpstr>Example</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>