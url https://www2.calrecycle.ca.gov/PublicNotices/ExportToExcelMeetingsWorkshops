--- v0 (2025-12-21)
+++ v1 (2026-04-02)
@@ -10,109 +10,136 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="935">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="943">
   <si>
     <t>ActionItemID</t>
   </si>
   <si>
     <t>ActionItemNumber</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>EventDate</t>
   </si>
   <si>
     <t>EventLocation</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>NoticeDate</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>CalEPA Building, Byron Sher Auditorium (2nd Floor), 1001 I St., Sacramento, CA 95814</t>
   </si>
   <si>
+    <t>Public Meeting Notice: (April 2026) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
+  </si>
+  <si>
+    <t>Monthly Public Meeting: CalRecycle</t>
+  </si>
+  <si>
+    <t>CalEPA Building, Sierra Hearing Room, 1001 I Street, 2nd Floor, Sacramento, CA 95814</t>
+  </si>
+  <si>
+    <t>Title: Notice of Public Workshop – Covered Electronic Waste Workshop: Recovery and Recycling Payment Rates Considerations</t>
+  </si>
+  <si>
+    <t>Workshop: CalRecycle</t>
+  </si>
+  <si>
+    <t>CalEPA Building, Sierra Hearing Room (2nd floor), 1001 I Street, Sacramento, CA 95814; Zoom; Live Webcast</t>
+  </si>
+  <si>
+    <t>April 14, 2026 - SB 54 Needs Assessment Public Information Session on Collection, Processing, and End Markets, and Consumer Education and Access</t>
+  </si>
+  <si>
+    <t>CalEPA Building, Byron Sher Auditorium (2nd floor), 1001 I Street, Sacramento, CA 95814</t>
+  </si>
+  <si>
+    <t>April 7, 2026 - Textile Needs Assessment Informational Workshop</t>
+  </si>
+  <si>
+    <t>April 6, 2026 - SB 54 Needs Assessment Public Information Session on Source Reduction, Reuse and Refill, and Consumer Education and Access</t>
+  </si>
+  <si>
+    <t>Public Meeting Notice: (March 2026) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
+  </si>
+  <si>
+    <t>Public Meeting Notice: (February 2026) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
+  </si>
+  <si>
     <t>Public Meeting Notice: (January 2026) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
   </si>
   <si>
-    <t>Monthly Public Meeting: CalRecycle</t>
-[...1 lines deleted...]
-  <si>
     <t>Public Meeting Notice: (December 2025) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
   </si>
   <si>
     <t>Public Meeting Notice: (November 2025) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
   </si>
   <si>
     <t>CalEPA Building, Sierra Hearing Room (2nd floor), 1001 I Street, Sacramento, CA 95814</t>
   </si>
   <si>
     <t>October 28, 2025 - Plastic Pollution Prevention and Packaging Producer Responsibility Act (SB 54) Material Characterization Study Preliminary Findings</t>
   </si>
   <si>
-    <t>Workshop: CalRecycle</t>
-[...1 lines deleted...]
-  <si>
     <t>Public Meeting Notice: (October 2025) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
   </si>
   <si>
-    <t>CalEPA Building, Byron Sher Auditorium (2nd floor), 1001 I Street, Sacramento, CA 95814</t>
-[...1 lines deleted...]
-  <si>
     <t>[October 1, 2025] - Zero Waste Plan Workshop</t>
   </si>
   <si>
     <t>(September 2025) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
   </si>
   <si>
     <t>September 9, 2025 - Textile PRO Application Workshop</t>
   </si>
   <si>
     <t>Cal/EPA Building, Byron Sher Auditorium, 2nd floor, 1001 I Street, Sacramento, CA 95814</t>
   </si>
   <si>
     <t>Overview of the 2024 California Waste Tire Market Report</t>
   </si>
   <si>
     <t>Workshop: Materials Management &amp; Local Assistance Division</t>
   </si>
   <si>
     <t>Public Meeting Notice: (August 2025) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
   </si>
   <si>
     <t>Textile Stewardship Informational Workshop</t>
   </si>
   <si>
     <t>(July 2025) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
@@ -172,53 +199,50 @@
     <t>CalEPA Building, Byron Sher Auditorium (2nd floor) 1001 I Street, Sacramento, Ca 95814</t>
   </si>
   <si>
     <t>(March 2025) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
   </si>
   <si>
     <t>Grants 101 Workshop</t>
   </si>
   <si>
     <t>Sierra Hearing Room, 2nd floor, 1001 I Street, Sacramento, CA 95814</t>
   </si>
   <si>
     <t>Paint Stewardship Informal Regulatory Concept Workshop</t>
   </si>
   <si>
     <t>Information Below</t>
   </si>
   <si>
     <t>Beverage Container Redemption Innovation Grant Program Informational Workshop</t>
   </si>
   <si>
     <t>CalEPA Building, Coastal Hearing Room (2nd floor), 1001 I Street, Sacramento, CA 95814</t>
   </si>
   <si>
     <t>(February 2025) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
-  </si>
-[...1 lines deleted...]
-    <t>CalEPA Building, Sierra Hearing Room (2nd floor), 1001 I Street, Sacramento, CA 95814; Zoom; Live Webcast</t>
   </si>
   <si>
     <t>February 3, 2025: Plastic Pollution Prevention and Packaging Producer Responsibility Act (SB 54) Information Session</t>
   </si>
   <si>
     <t>February 3, 2025 - SB 343 Revised Preliminary Findings Report Public Meeting</t>
   </si>
   <si>
     <t>January 24, 2025 - Zero Waste Plan Workshop</t>
   </si>
   <si>
     <t>(January 2025) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
   </si>
   <si>
     <t>(December 2024) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
   </si>
   <si>
     <t>AB 1311 Bag Drop Emergency Regulations</t>
   </si>
   <si>
     <t>Hearing Office Regulatory Text Workshop</t>
   </si>
   <si>
     <t>CalEPA Building, Byron Sher Auditorium, 1001 I Street, Sacramento, CA 95814</t>
   </si>
@@ -2918,12650 +2942,12769 @@
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:I762"/>
+  <dimension ref="A1:I769"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="15" baseColWidth="0"/>
   <sheetData>
     <row r="1" spans="1:9" ht="15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="4:9">
       <c r="D2" s="1">
-        <v>46042</v>
+        <v>46133</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2">
-        <v>6996</v>
+        <v>7087</v>
       </c>
       <c r="H2" t="s">
         <v>10</v>
       </c>
       <c r="I2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="4:9">
       <c r="D3" s="1">
-        <v>46007</v>
+        <v>46128</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3">
-        <v>6954</v>
+        <v>7099</v>
       </c>
       <c r="H3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="4:9">
       <c r="D4" s="1">
-        <v>45979</v>
+        <v>46126</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4">
-        <v>6939</v>
+        <v>7095</v>
       </c>
       <c r="H4" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="I4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="4:9">
       <c r="D5" s="1">
-        <v>45958</v>
+        <v>46119</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F5">
-        <v>6926</v>
+        <v>7018</v>
       </c>
       <c r="H5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="I5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="4:9">
       <c r="D6" s="1">
-        <v>45951</v>
+        <v>46118</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F6">
-        <v>6914</v>
+        <v>7094</v>
       </c>
       <c r="H6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="I6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="4:9">
       <c r="D7" s="1">
-        <v>45931</v>
+        <v>46098</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F7">
-        <v>6915</v>
+        <v>7048</v>
       </c>
       <c r="H7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I7" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="4:9">
       <c r="D8" s="1">
-        <v>45916</v>
+        <v>46070</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F8">
-        <v>6893</v>
+        <v>7014</v>
       </c>
       <c r="H8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="4:9">
       <c r="D9" s="1">
-        <v>45909</v>
+        <v>46042</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F9">
-        <v>6860</v>
+        <v>6996</v>
       </c>
       <c r="H9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I9" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="4:9">
       <c r="D10" s="1">
-        <v>45903</v>
+        <v>46007</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F10">
-        <v>6890</v>
+        <v>6954</v>
       </c>
       <c r="H10" t="s">
         <v>23</v>
       </c>
       <c r="I10" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="4:9">
       <c r="D11" s="1">
-        <v>45888</v>
+        <v>45979</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11">
-        <v>6859</v>
+        <v>6939</v>
       </c>
       <c r="H11" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="4:9">
       <c r="D12" s="1">
-        <v>45855</v>
+        <v>45958</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F12">
-        <v>6654</v>
+        <v>6926</v>
       </c>
       <c r="H12" t="s">
         <v>26</v>
       </c>
       <c r="I12" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="4:9">
       <c r="D13" s="1">
-        <v>45853</v>
+        <v>45951</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F13">
-        <v>6838</v>
+        <v>6914</v>
       </c>
       <c r="H13" t="s">
         <v>27</v>
       </c>
       <c r="I13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="4:9">
       <c r="D14" s="1">
-        <v>45831</v>
+        <v>45931</v>
       </c>
       <c r="E14" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14">
+        <v>6915</v>
+      </c>
+      <c r="H14" t="s">
         <v>28</v>
       </c>
-      <c r="F14">
-[...4 lines deleted...]
-      </c>
       <c r="I14" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="4:9">
       <c r="D15" s="1">
-        <v>45825</v>
+        <v>45916</v>
       </c>
       <c r="E15" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="F15">
-        <v>6813</v>
+        <v>6893</v>
       </c>
       <c r="H15" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="4:9">
       <c r="D16" s="1">
-        <v>45806</v>
+        <v>45909</v>
       </c>
       <c r="E16" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="F16">
-        <v>6760</v>
+        <v>6860</v>
       </c>
       <c r="H16" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="I16" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="4:9">
       <c r="D17" s="1">
-        <v>45805</v>
+        <v>45903</v>
       </c>
       <c r="E17" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F17">
-        <v>6804</v>
+        <v>6890</v>
       </c>
       <c r="H17" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="I17" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="4:9">
       <c r="D18" s="1">
-        <v>45804</v>
+        <v>45888</v>
       </c>
       <c r="E18" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F18">
-        <v>6810</v>
+        <v>6859</v>
       </c>
       <c r="H18" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="I18" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="4:9">
       <c r="D19" s="1">
-        <v>45797</v>
+        <v>45855</v>
       </c>
       <c r="E19" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="F19">
-        <v>6789</v>
+        <v>6654</v>
       </c>
       <c r="H19" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="I19" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="4:9">
       <c r="D20" s="1">
-        <v>45769</v>
+        <v>45853</v>
       </c>
       <c r="E20" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="F20">
-        <v>6751</v>
+        <v>6838</v>
       </c>
       <c r="H20" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="I20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="4:9">
       <c r="D21" s="1">
-        <v>45755</v>
+        <v>45831</v>
       </c>
       <c r="E21" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F21">
-        <v>6740</v>
+        <v>6834</v>
       </c>
       <c r="H21" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="I21" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="4:9">
       <c r="D22" s="1">
-        <v>45736</v>
+        <v>45825</v>
       </c>
       <c r="E22" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="F22">
-        <v>6717</v>
+        <v>6813</v>
       </c>
       <c r="H22" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="I22" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="23" spans="4:9">
       <c r="D23" s="1">
-        <v>45734</v>
+        <v>45806</v>
       </c>
       <c r="E23" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="F23">
-        <v>6712</v>
+        <v>6760</v>
       </c>
       <c r="H23" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="I23" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="4:9">
       <c r="D24" s="1">
-        <v>45726</v>
+        <v>45805</v>
       </c>
       <c r="E24" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="F24">
-        <v>6699</v>
+        <v>6804</v>
       </c>
       <c r="H24" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I24" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="4:9">
       <c r="D25" s="1">
-        <v>45719</v>
+        <v>45804</v>
       </c>
       <c r="E25" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F25">
-        <v>6702</v>
+        <v>6810</v>
       </c>
       <c r="H25" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="I25" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="26" spans="4:9">
       <c r="D26" s="1">
-        <v>45712</v>
+        <v>45797</v>
       </c>
       <c r="E26" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="F26">
-        <v>6682</v>
+        <v>6789</v>
       </c>
       <c r="H26" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="I26" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="27" spans="4:9">
       <c r="D27" s="1">
-        <v>45706</v>
+        <v>45769</v>
       </c>
       <c r="E27" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="F27">
-        <v>6675</v>
+        <v>6751</v>
       </c>
       <c r="H27" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="I27" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="4:9">
       <c r="D28" s="1">
-        <v>45691</v>
+        <v>45755</v>
       </c>
       <c r="E28" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="F28">
-        <v>6656</v>
+        <v>6740</v>
       </c>
       <c r="H28" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="I28" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="4:9">
       <c r="D29" s="1">
-        <v>45691</v>
+        <v>45736</v>
       </c>
       <c r="E29" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F29">
-        <v>6657</v>
+        <v>6717</v>
       </c>
       <c r="H29" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="I29" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="30" spans="4:9">
       <c r="D30" s="1">
-        <v>45681</v>
+        <v>45734</v>
       </c>
       <c r="E30" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="F30">
-        <v>6672</v>
+        <v>6712</v>
       </c>
       <c r="H30" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="I30" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="31" spans="4:9">
       <c r="D31" s="1">
-        <v>45678</v>
+        <v>45726</v>
       </c>
       <c r="E31" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F31">
-        <v>6636</v>
+        <v>6699</v>
       </c>
       <c r="H31" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="I31" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="4:9">
       <c r="D32" s="1">
-        <v>45643</v>
+        <v>45719</v>
       </c>
       <c r="E32" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="F32">
-        <v>5611</v>
+        <v>6702</v>
       </c>
       <c r="H32" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="I32" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="4:9">
       <c r="D33" s="1">
-        <v>45642</v>
+        <v>45712</v>
       </c>
       <c r="E33" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="F33">
-        <v>6629</v>
+        <v>6682</v>
       </c>
       <c r="H33" t="s">
         <v>60</v>
       </c>
       <c r="I33" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="4:9">
       <c r="D34" s="1">
-        <v>45637</v>
+        <v>45706</v>
       </c>
       <c r="E34" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="F34">
-        <v>5623</v>
+        <v>6675</v>
       </c>
       <c r="H34" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I34" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="35" spans="4:9">
       <c r="D35" s="1">
-        <v>45630</v>
+        <v>45691</v>
       </c>
       <c r="E35" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="F35">
-        <v>5618</v>
+        <v>6656</v>
       </c>
       <c r="H35" t="s">
         <v>63</v>
       </c>
       <c r="I35" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="36" spans="4:9">
       <c r="D36" s="1">
-        <v>45628</v>
+        <v>45691</v>
       </c>
       <c r="E36" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F36">
-        <v>5609</v>
+        <v>6657</v>
       </c>
       <c r="H36" t="s">
         <v>64</v>
       </c>
       <c r="I36" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="37" spans="4:9">
       <c r="D37" s="1">
-        <v>45615</v>
+        <v>45681</v>
       </c>
       <c r="E37" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F37">
-        <v>5597</v>
+        <v>6672</v>
       </c>
       <c r="H37" t="s">
         <v>65</v>
       </c>
       <c r="I37" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="4:9">
       <c r="D38" s="1">
-        <v>45615</v>
+        <v>45678</v>
       </c>
       <c r="E38" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F38">
-        <v>5570</v>
+        <v>6636</v>
       </c>
       <c r="H38" t="s">
         <v>66</v>
       </c>
       <c r="I38" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="4:9">
       <c r="D39" s="1">
-        <v>45614</v>
+        <v>45643</v>
       </c>
       <c r="E39" t="s">
+        <v>17</v>
+      </c>
+      <c r="F39">
+        <v>5611</v>
+      </c>
+      <c r="H39" t="s">
         <v>67</v>
       </c>
-      <c r="F39">
-[...4 lines deleted...]
-      </c>
       <c r="I39" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="40" spans="4:9">
       <c r="D40" s="1">
-        <v>45610</v>
+        <v>45642</v>
       </c>
       <c r="E40" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="F40">
-        <v>5575</v>
+        <v>6629</v>
       </c>
       <c r="H40" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="I40" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="41" spans="4:9">
       <c r="D41" s="1">
-        <v>45609</v>
+        <v>45637</v>
       </c>
       <c r="E41" t="s">
-        <v>71</v>
+        <v>41</v>
       </c>
       <c r="F41">
-        <v>5592</v>
+        <v>5623</v>
       </c>
       <c r="H41" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="I41" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="42" spans="4:9">
       <c r="D42" s="1">
-        <v>45580</v>
+        <v>45630</v>
       </c>
       <c r="E42" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="F42">
-        <v>5544</v>
+        <v>5618</v>
       </c>
       <c r="H42" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="I42" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="43" spans="4:9">
       <c r="D43" s="1">
-        <v>45553</v>
+        <v>45628</v>
       </c>
       <c r="E43" t="s">
-        <v>74</v>
+        <v>43</v>
       </c>
       <c r="F43">
-        <v>5521</v>
+        <v>5609</v>
       </c>
       <c r="H43" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="I43" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="44" spans="4:9">
       <c r="D44" s="1">
-        <v>45552</v>
+        <v>45615</v>
       </c>
       <c r="E44" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F44">
-        <v>5528</v>
+        <v>5597</v>
       </c>
       <c r="H44" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="I44" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="45" spans="4:9">
       <c r="D45" s="1">
-        <v>45530</v>
+        <v>45615</v>
       </c>
       <c r="E45" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="F45">
-        <v>5503</v>
+        <v>5570</v>
       </c>
       <c r="H45" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="I45" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="46" spans="4:9">
       <c r="D46" s="1">
-        <v>45524</v>
+        <v>45614</v>
       </c>
       <c r="E46" t="s">
-        <v>9</v>
+        <v>75</v>
       </c>
       <c r="F46">
-        <v>5496</v>
+        <v>5572</v>
       </c>
       <c r="H46" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="I46" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="47" spans="4:9">
       <c r="D47" s="1">
-        <v>45518</v>
+        <v>45610</v>
       </c>
       <c r="E47" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="F47">
-        <v>5522</v>
+        <v>5575</v>
       </c>
       <c r="H47" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="I47" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="48" spans="4:9">
       <c r="D48" s="1">
-        <v>45495</v>
+        <v>45609</v>
       </c>
       <c r="E48" t="s">
+        <v>79</v>
+      </c>
+      <c r="F48">
+        <v>5592</v>
+      </c>
+      <c r="H48" t="s">
         <v>80</v>
       </c>
-      <c r="F48">
-[...4 lines deleted...]
-      </c>
       <c r="I48" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="49" spans="4:9">
       <c r="D49" s="1">
-        <v>45489</v>
+        <v>45580</v>
       </c>
       <c r="E49" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F49">
-        <v>5468</v>
+        <v>5544</v>
       </c>
       <c r="H49" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="I49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="4:9">
       <c r="D50" s="1">
-        <v>45484</v>
+        <v>45553</v>
       </c>
       <c r="E50" t="s">
-        <v>32</v>
+        <v>82</v>
       </c>
       <c r="F50">
-        <v>5442</v>
+        <v>5521</v>
       </c>
       <c r="H50" t="s">
         <v>83</v>
       </c>
       <c r="I50" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="51" spans="4:9">
       <c r="D51" s="1">
-        <v>45462</v>
+        <v>45552</v>
       </c>
       <c r="E51" t="s">
+        <v>17</v>
+      </c>
+      <c r="F51">
+        <v>5528</v>
+      </c>
+      <c r="H51" t="s">
         <v>84</v>
       </c>
-      <c r="F51">
-[...4 lines deleted...]
-      </c>
       <c r="I51" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="52" spans="4:9">
       <c r="D52" s="1">
-        <v>45461</v>
+        <v>45530</v>
       </c>
       <c r="E52" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="F52">
-        <v>5439</v>
+        <v>5503</v>
       </c>
       <c r="H52" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="I52" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="53" spans="4:9">
       <c r="D53" s="1">
-        <v>45435</v>
+        <v>45524</v>
       </c>
       <c r="E53" t="s">
-        <v>87</v>
+        <v>9</v>
       </c>
       <c r="F53">
-        <v>5416</v>
+        <v>5496</v>
       </c>
       <c r="H53" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="I53" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="54" spans="4:9">
       <c r="D54" s="1">
-        <v>45433</v>
+        <v>45518</v>
       </c>
       <c r="E54" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F54">
-        <v>5420</v>
+        <v>5522</v>
       </c>
       <c r="H54" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="I54" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="55" spans="4:9">
       <c r="D55" s="1">
-        <v>45413</v>
+        <v>45495</v>
       </c>
       <c r="E55" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="F55">
-        <v>5415</v>
+        <v>5492</v>
       </c>
       <c r="H55" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="I55" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="56" spans="4:9">
       <c r="D56" s="1">
-        <v>45398</v>
+        <v>45489</v>
       </c>
       <c r="E56" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="F56">
-        <v>5403</v>
+        <v>5468</v>
       </c>
       <c r="H56" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="I56" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="57" spans="4:9">
       <c r="D57" s="1">
-        <v>45390</v>
+        <v>45484</v>
       </c>
       <c r="E57" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="F57">
-        <v>5383</v>
+        <v>5442</v>
       </c>
       <c r="H57" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="I57" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="58" spans="4:9">
       <c r="D58" s="1">
-        <v>45385</v>
+        <v>45462</v>
       </c>
       <c r="E58" t="s">
-        <v>32</v>
+        <v>92</v>
       </c>
       <c r="F58">
-        <v>5385</v>
+        <v>5317</v>
       </c>
       <c r="H58" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="I58" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="59" spans="4:9">
       <c r="D59" s="1">
-        <v>45370</v>
+        <v>45461</v>
       </c>
       <c r="E59" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F59">
-        <v>5360</v>
+        <v>5439</v>
       </c>
       <c r="H59" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="I59" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60" spans="4:9">
       <c r="D60" s="1">
-        <v>45345</v>
+        <v>45435</v>
       </c>
       <c r="E60" t="s">
+        <v>95</v>
+      </c>
+      <c r="F60">
+        <v>5416</v>
+      </c>
+      <c r="H60" t="s">
         <v>96</v>
       </c>
-      <c r="F60">
-[...4 lines deleted...]
-      </c>
       <c r="I60" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
     </row>
     <row r="61" spans="4:9">
       <c r="D61" s="1">
-        <v>45342</v>
+        <v>45433</v>
       </c>
       <c r="E61" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="F61">
-        <v>5351</v>
+        <v>5420</v>
       </c>
       <c r="H61" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="I61" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="62" spans="4:9">
       <c r="D62" s="1">
-        <v>45342</v>
+        <v>45413</v>
       </c>
       <c r="E62" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="F62">
-        <v>5326</v>
+        <v>5415</v>
       </c>
       <c r="H62" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="I62" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="63" spans="4:9">
       <c r="D63" s="1">
-        <v>45335</v>
+        <v>45398</v>
       </c>
       <c r="E63" t="s">
-        <v>102</v>
+        <v>54</v>
       </c>
       <c r="F63">
-        <v>5313</v>
+        <v>5403</v>
       </c>
       <c r="H63" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="I63" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="64" spans="4:9">
       <c r="D64" s="1">
-        <v>45324</v>
+        <v>45390</v>
       </c>
       <c r="E64" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="F64">
-        <v>5333</v>
+        <v>5383</v>
       </c>
       <c r="H64" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="I64" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="65" spans="4:9">
       <c r="D65" s="1">
-        <v>45323</v>
+        <v>45385</v>
       </c>
       <c r="E65" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="F65">
-        <v>5327</v>
+        <v>5385</v>
       </c>
       <c r="H65" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="I65" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="66" spans="4:9">
       <c r="D66" s="1">
-        <v>45310</v>
+        <v>45370</v>
       </c>
       <c r="E66" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="F66">
-        <v>5282</v>
+        <v>5360</v>
       </c>
       <c r="H66" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="I66" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="67" spans="4:9">
       <c r="D67" s="1">
-        <v>45307</v>
+        <v>45345</v>
       </c>
       <c r="E67" t="s">
-        <v>45</v>
+        <v>104</v>
       </c>
       <c r="F67">
-        <v>5308</v>
+        <v>5348</v>
       </c>
       <c r="H67" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="I67" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
     </row>
     <row r="68" spans="4:9">
       <c r="D68" s="1">
-        <v>45279</v>
+        <v>45342</v>
       </c>
       <c r="E68" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="F68">
-        <v>5294</v>
+        <v>5351</v>
       </c>
       <c r="H68" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="I68" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
     </row>
     <row r="69" spans="4:9">
       <c r="D69" s="1">
-        <v>45279</v>
+        <v>45342</v>
       </c>
       <c r="E69" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="F69">
-        <v>5277</v>
+        <v>5326</v>
       </c>
       <c r="H69" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="I69" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="70" spans="4:9">
       <c r="D70" s="1">
-        <v>45278</v>
+        <v>45335</v>
       </c>
       <c r="E70" t="s">
-        <v>93</v>
+        <v>110</v>
       </c>
       <c r="F70">
-        <v>5299</v>
+        <v>5313</v>
       </c>
       <c r="H70" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="I70" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="71" spans="4:9">
       <c r="D71" s="1">
-        <v>45274</v>
+        <v>45324</v>
       </c>
       <c r="E71" t="s">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="F71">
-        <v>5283</v>
+        <v>5333</v>
       </c>
       <c r="H71" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="I71" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="72" spans="4:9">
       <c r="D72" s="1">
-        <v>45274</v>
+        <v>45323</v>
       </c>
       <c r="E72" t="s">
-        <v>115</v>
+        <v>98</v>
       </c>
       <c r="F72">
-        <v>5263</v>
+        <v>5327</v>
       </c>
       <c r="H72" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="I72" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
     </row>
     <row r="73" spans="4:9">
       <c r="D73" s="1">
-        <v>45265</v>
+        <v>45310</v>
       </c>
       <c r="E73" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="F73">
-        <v>5232</v>
+        <v>5282</v>
       </c>
       <c r="H73" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="I73" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="74" spans="4:9">
       <c r="D74" s="1">
-        <v>45251</v>
+        <v>45307</v>
       </c>
       <c r="E74" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="F74">
-        <v>5238</v>
+        <v>5308</v>
       </c>
       <c r="H74" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="I74" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="75" spans="4:9">
       <c r="D75" s="1">
-        <v>45245</v>
+        <v>45279</v>
       </c>
       <c r="E75" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="F75">
-        <v>5265</v>
+        <v>5294</v>
       </c>
       <c r="H75" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="I75" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="76" spans="4:9">
       <c r="D76" s="1">
-        <v>45238</v>
+        <v>45279</v>
       </c>
       <c r="E76" t="s">
-        <v>122</v>
+        <v>54</v>
       </c>
       <c r="F76">
-        <v>5241</v>
+        <v>5277</v>
       </c>
       <c r="H76" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="I76" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="77" spans="4:9">
       <c r="D77" s="1">
-        <v>45238</v>
+        <v>45278</v>
+      </c>
+      <c r="E77" t="s">
+        <v>101</v>
       </c>
       <c r="F77">
-        <v>5262</v>
+        <v>5299</v>
       </c>
       <c r="H77" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="I77" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="78" spans="4:9">
       <c r="D78" s="1">
-        <v>45231</v>
+        <v>45274</v>
       </c>
       <c r="E78" t="s">
-        <v>22</v>
+        <v>121</v>
       </c>
       <c r="F78">
-        <v>5236</v>
+        <v>5283</v>
       </c>
       <c r="H78" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="I78" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="79" spans="4:9">
       <c r="D79" s="1">
-        <v>45223</v>
+        <v>45274</v>
       </c>
       <c r="E79" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="F79">
-        <v>5234</v>
+        <v>5263</v>
       </c>
       <c r="H79" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="I79" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="80" spans="4:9">
       <c r="D80" s="1">
-        <v>45217</v>
+        <v>45265</v>
       </c>
       <c r="E80" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="F80">
-        <v>5215</v>
+        <v>5232</v>
       </c>
       <c r="H80" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="I80" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="81" spans="4:9">
       <c r="D81" s="1">
-        <v>45216</v>
+        <v>45251</v>
       </c>
       <c r="E81" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="F81">
-        <v>5212</v>
+        <v>5238</v>
       </c>
       <c r="H81" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="I81" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="82" spans="4:9">
       <c r="D82" s="1">
-        <v>45211</v>
+        <v>45245</v>
       </c>
       <c r="E82" t="s">
-        <v>113</v>
+        <v>128</v>
       </c>
       <c r="F82">
-        <v>5220</v>
+        <v>5265</v>
       </c>
       <c r="H82" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="I82" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="83" spans="4:9">
       <c r="D83" s="1">
-        <v>45196</v>
+        <v>45238</v>
       </c>
       <c r="E83" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="F83">
-        <v>5205</v>
+        <v>5241</v>
       </c>
       <c r="H83" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="I83" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="84" spans="4:9">
       <c r="D84" s="1">
-        <v>45188</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>45238</v>
       </c>
       <c r="F84">
-        <v>5198</v>
+        <v>5262</v>
       </c>
       <c r="H84" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="I84" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="85" spans="4:9">
       <c r="D85" s="1">
-        <v>45169</v>
+        <v>45231</v>
       </c>
       <c r="E85" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="F85">
-        <v>5185</v>
+        <v>5236</v>
       </c>
       <c r="H85" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="I85" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="86" spans="4:9">
       <c r="D86" s="1">
-        <v>45153</v>
+        <v>45223</v>
       </c>
       <c r="E86" t="s">
-        <v>45</v>
+        <v>134</v>
       </c>
       <c r="F86">
-        <v>5173</v>
+        <v>5234</v>
       </c>
       <c r="H86" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="I86" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
     </row>
     <row r="87" spans="4:9">
       <c r="D87" s="1">
-        <v>45148</v>
+        <v>45217</v>
       </c>
       <c r="E87" t="s">
-        <v>93</v>
+        <v>136</v>
       </c>
       <c r="F87">
-        <v>5176</v>
+        <v>5215</v>
       </c>
       <c r="H87" t="s">
         <v>137</v>
       </c>
       <c r="I87" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="88" spans="4:9">
       <c r="D88" s="1">
-        <v>45132</v>
+        <v>45216</v>
       </c>
       <c r="E88" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="F88">
-        <v>5169</v>
+        <v>5212</v>
       </c>
       <c r="H88" t="s">
         <v>138</v>
       </c>
       <c r="I88" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="89" spans="4:9">
       <c r="D89" s="1">
-        <v>45131</v>
+        <v>45211</v>
       </c>
       <c r="E89" t="s">
-        <v>93</v>
+        <v>121</v>
       </c>
       <c r="F89">
-        <v>5168</v>
+        <v>5220</v>
       </c>
       <c r="H89" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I89" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="90" spans="4:9">
       <c r="D90" s="1">
-        <v>45125</v>
+        <v>45196</v>
       </c>
       <c r="E90" t="s">
-        <v>45</v>
+        <v>140</v>
       </c>
       <c r="F90">
-        <v>5144</v>
+        <v>5205</v>
       </c>
       <c r="H90" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="I90" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="91" spans="4:9">
       <c r="D91" s="1">
-        <v>45106</v>
+        <v>45188</v>
       </c>
       <c r="E91" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="F91">
-        <v>5138</v>
+        <v>5198</v>
       </c>
       <c r="H91" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="I91" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="92" spans="4:9">
       <c r="D92" s="1">
-        <v>45105</v>
+        <v>45169</v>
       </c>
       <c r="E92" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="F92">
-        <v>5137</v>
+        <v>5185</v>
       </c>
       <c r="H92" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="I92" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="93" spans="4:9">
       <c r="D93" s="1">
-        <v>45097</v>
+        <v>45153</v>
       </c>
       <c r="E93" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="F93">
-        <v>5115</v>
+        <v>5173</v>
       </c>
       <c r="H93" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="I93" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="94" spans="4:9">
       <c r="D94" s="1">
-        <v>45077</v>
+        <v>45148</v>
       </c>
       <c r="E94" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="F94">
-        <v>5111</v>
+        <v>5176</v>
       </c>
       <c r="H94" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="I94" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="95" spans="4:9">
       <c r="D95" s="1">
-        <v>45069</v>
+        <v>45132</v>
       </c>
       <c r="E95" t="s">
-        <v>141</v>
+        <v>41</v>
       </c>
       <c r="F95">
-        <v>5105</v>
+        <v>5169</v>
       </c>
       <c r="H95" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="I95" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
     </row>
     <row r="96" spans="4:9">
       <c r="D96" s="1">
-        <v>45062</v>
+        <v>45131</v>
       </c>
       <c r="E96" t="s">
-        <v>45</v>
+        <v>101</v>
       </c>
       <c r="F96">
-        <v>5086</v>
+        <v>5168</v>
       </c>
       <c r="H96" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="I96" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="97" spans="4:9">
       <c r="D97" s="1">
-        <v>45056</v>
+        <v>45125</v>
       </c>
       <c r="E97" t="s">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="F97">
-        <v>5096</v>
+        <v>5144</v>
       </c>
       <c r="H97" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I97" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="98" spans="4:9">
       <c r="D98" s="1">
-        <v>45050</v>
+        <v>45106</v>
       </c>
       <c r="E98" t="s">
-        <v>145</v>
+        <v>101</v>
       </c>
       <c r="F98">
-        <v>5095</v>
+        <v>5138</v>
       </c>
       <c r="H98" t="s">
         <v>146</v>
       </c>
       <c r="I98" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
     </row>
     <row r="99" spans="4:9">
       <c r="D99" s="1">
-        <v>45043</v>
+        <v>45105</v>
       </c>
       <c r="E99" t="s">
-        <v>147</v>
+        <v>101</v>
       </c>
       <c r="F99">
-        <v>5108</v>
+        <v>5137</v>
       </c>
       <c r="H99" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="I99" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
     </row>
     <row r="100" spans="4:9">
       <c r="D100" s="1">
-        <v>45041</v>
+        <v>45097</v>
       </c>
       <c r="E100" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F100">
-        <v>5073</v>
+        <v>5115</v>
       </c>
       <c r="H100" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I100" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="101" spans="4:9">
       <c r="D101" s="1">
-        <v>45041</v>
+        <v>45077</v>
       </c>
       <c r="E101" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="F101">
-        <v>5081</v>
+        <v>5111</v>
       </c>
       <c r="H101" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="I101" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="102" spans="4:9">
       <c r="D102" s="1">
-        <v>45034</v>
+        <v>45069</v>
       </c>
       <c r="E102" t="s">
-        <v>45</v>
+        <v>149</v>
       </c>
       <c r="F102">
-        <v>5043</v>
+        <v>5105</v>
       </c>
       <c r="H102" t="s">
         <v>150</v>
       </c>
       <c r="I102" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
     </row>
     <row r="103" spans="4:9">
       <c r="D103" s="1">
-        <v>45029</v>
+        <v>45062</v>
       </c>
       <c r="E103" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F103">
-        <v>5004</v>
+        <v>5086</v>
       </c>
       <c r="H103" t="s">
         <v>151</v>
       </c>
       <c r="I103" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="104" spans="4:9">
       <c r="D104" s="1">
-        <v>45014</v>
+        <v>45056</v>
       </c>
       <c r="E104" t="s">
+        <v>82</v>
+      </c>
+      <c r="F104">
+        <v>5096</v>
+      </c>
+      <c r="H104" t="s">
         <v>152</v>
       </c>
-      <c r="F104">
-[...4 lines deleted...]
-      </c>
       <c r="I104" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="105" spans="4:9">
       <c r="D105" s="1">
-        <v>45006</v>
+        <v>45050</v>
       </c>
       <c r="E105" t="s">
-        <v>45</v>
+        <v>153</v>
       </c>
       <c r="F105">
-        <v>5016</v>
+        <v>5095</v>
       </c>
       <c r="H105" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="I105" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
     </row>
     <row r="106" spans="4:9">
       <c r="D106" s="1">
-        <v>45000</v>
+        <v>45043</v>
       </c>
       <c r="E106" t="s">
-        <v>52</v>
+        <v>155</v>
       </c>
       <c r="F106">
-        <v>5003</v>
+        <v>5108</v>
       </c>
       <c r="H106" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="I106" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="107" spans="4:9">
       <c r="D107" s="1">
-        <v>44985</v>
+        <v>45041</v>
       </c>
       <c r="E107" t="s">
-        <v>155</v>
+        <v>61</v>
       </c>
       <c r="F107">
-        <v>4998</v>
+        <v>5073</v>
       </c>
       <c r="H107" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="I107" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="108" spans="4:9">
       <c r="D108" s="1">
-        <v>44984</v>
+        <v>45041</v>
       </c>
       <c r="E108" t="s">
-        <v>52</v>
+        <v>101</v>
       </c>
       <c r="F108">
-        <v>4995</v>
+        <v>5081</v>
       </c>
       <c r="H108" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="I108" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="109" spans="4:9">
       <c r="D109" s="1">
-        <v>44978</v>
+        <v>45034</v>
       </c>
       <c r="E109" t="s">
-        <v>9</v>
+        <v>54</v>
       </c>
       <c r="F109">
-        <v>4964</v>
+        <v>5043</v>
       </c>
       <c r="H109" t="s">
         <v>158</v>
       </c>
       <c r="I109" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="110" spans="4:9">
       <c r="D110" s="1">
-        <v>44965</v>
+        <v>45029</v>
       </c>
       <c r="E110" t="s">
+        <v>61</v>
+      </c>
+      <c r="F110">
+        <v>5004</v>
+      </c>
+      <c r="H110" t="s">
         <v>159</v>
       </c>
-      <c r="F110">
-[...4 lines deleted...]
-      </c>
       <c r="I110" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
     </row>
     <row r="111" spans="4:9">
       <c r="D111" s="1">
-        <v>44959</v>
+        <v>45014</v>
       </c>
       <c r="E111" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F111">
-        <v>4966</v>
+        <v>5028</v>
       </c>
       <c r="H111" t="s">
-        <v>162</v>
+        <v>146</v>
       </c>
       <c r="I111" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
     </row>
     <row r="112" spans="4:9">
       <c r="D112" s="1">
-        <v>44957</v>
+        <v>45006</v>
       </c>
       <c r="E112" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="F112">
-        <v>4974</v>
+        <v>5016</v>
       </c>
       <c r="H112" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="I112" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="113" spans="4:9">
       <c r="D113" s="1">
-        <v>44943</v>
+        <v>45000</v>
       </c>
       <c r="E113" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="F113">
-        <v>4939</v>
+        <v>5003</v>
       </c>
       <c r="H113" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="I113" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="114" spans="4:9">
       <c r="D114" s="1">
-        <v>44916</v>
+        <v>44985</v>
+      </c>
+      <c r="E114" t="s">
+        <v>163</v>
       </c>
       <c r="F114">
-        <v>4937</v>
+        <v>4998</v>
       </c>
       <c r="H114" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="I114" t="s">
-        <v>167</v>
+        <v>14</v>
       </c>
     </row>
     <row r="115" spans="4:9">
       <c r="D115" s="1">
-        <v>44915</v>
+        <v>44984</v>
       </c>
       <c r="E115" t="s">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="F115">
-        <v>4908</v>
+        <v>4995</v>
       </c>
       <c r="H115" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="I115" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="116" spans="4:9">
       <c r="D116" s="1">
-        <v>44895</v>
+        <v>44978</v>
       </c>
       <c r="E116" t="s">
-        <v>169</v>
+        <v>9</v>
       </c>
       <c r="F116">
-        <v>4833</v>
+        <v>4964</v>
       </c>
       <c r="H116" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="I116" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="117" spans="4:9">
       <c r="D117" s="1">
-        <v>44895</v>
+        <v>44965</v>
       </c>
       <c r="E117" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="F117">
-        <v>4834</v>
+        <v>4983</v>
       </c>
       <c r="H117" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="I117" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="118" spans="4:9">
       <c r="D118" s="1">
-        <v>44880</v>
+        <v>44959</v>
       </c>
       <c r="E118" t="s">
-        <v>18</v>
+        <v>169</v>
       </c>
       <c r="F118">
-        <v>4876</v>
+        <v>4966</v>
       </c>
       <c r="H118" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="I118" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
     </row>
     <row r="119" spans="4:9">
       <c r="D119" s="1">
-        <v>44880</v>
+        <v>44957</v>
       </c>
       <c r="E119" t="s">
-        <v>18</v>
+        <v>171</v>
       </c>
       <c r="F119">
-        <v>4892</v>
+        <v>4974</v>
       </c>
       <c r="H119" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="I119" t="s">
-        <v>167</v>
+        <v>14</v>
       </c>
     </row>
     <row r="120" spans="4:9">
       <c r="D120" s="1">
-        <v>44867</v>
+        <v>44943</v>
       </c>
       <c r="E120" t="s">
-        <v>175</v>
+        <v>54</v>
       </c>
       <c r="F120">
-        <v>4763</v>
+        <v>4939</v>
       </c>
       <c r="H120" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="I120" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="121" spans="4:9">
       <c r="D121" s="1">
-        <v>44852</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>44916</v>
       </c>
       <c r="F121">
-        <v>4858</v>
+        <v>4937</v>
       </c>
       <c r="H121" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="I121" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
     </row>
     <row r="122" spans="4:9">
       <c r="D122" s="1">
-        <v>44824</v>
+        <v>44915</v>
       </c>
       <c r="E122" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F122">
-        <v>4818</v>
+        <v>4908</v>
       </c>
       <c r="H122" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="I122" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="123" spans="4:9">
       <c r="D123" s="1">
-        <v>44803</v>
+        <v>44895</v>
       </c>
       <c r="E123" t="s">
-        <v>87</v>
+        <v>177</v>
       </c>
       <c r="F123">
-        <v>4738</v>
+        <v>4833</v>
       </c>
       <c r="H123" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="I123" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="124" spans="4:9">
       <c r="D124" s="1">
-        <v>44789</v>
+        <v>44895</v>
       </c>
       <c r="E124" t="s">
-        <v>18</v>
+        <v>179</v>
       </c>
       <c r="F124">
-        <v>4796</v>
+        <v>4834</v>
       </c>
       <c r="H124" t="s">
         <v>180</v>
       </c>
       <c r="I124" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="125" spans="4:9">
       <c r="D125" s="1">
-        <v>44768</v>
+        <v>44880</v>
       </c>
       <c r="E125" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="F125">
-        <v>4737</v>
+        <v>4876</v>
       </c>
       <c r="H125" t="s">
         <v>181</v>
       </c>
       <c r="I125" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="126" spans="4:9">
       <c r="D126" s="1">
-        <v>44761</v>
+        <v>44880</v>
       </c>
       <c r="E126" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F126">
-        <v>4766</v>
+        <v>4892</v>
       </c>
       <c r="H126" t="s">
         <v>182</v>
       </c>
       <c r="I126" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
     </row>
     <row r="127" spans="4:9">
       <c r="D127" s="1">
-        <v>44741</v>
+        <v>44867</v>
       </c>
       <c r="E127" t="s">
         <v>183</v>
       </c>
       <c r="F127">
-        <v>4758</v>
+        <v>4763</v>
       </c>
       <c r="H127" t="s">
         <v>184</v>
       </c>
       <c r="I127" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="128" spans="4:9">
       <c r="D128" s="1">
-        <v>44734</v>
+        <v>44852</v>
       </c>
       <c r="E128" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="F128">
-        <v>4736</v>
+        <v>4858</v>
       </c>
       <c r="H128" t="s">
         <v>185</v>
       </c>
       <c r="I128" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="129" spans="4:9">
       <c r="D129" s="1">
-        <v>44734</v>
+        <v>44824</v>
       </c>
       <c r="E129" t="s">
+        <v>17</v>
+      </c>
+      <c r="F129">
+        <v>4818</v>
+      </c>
+      <c r="H129" t="s">
         <v>186</v>
       </c>
-      <c r="F129">
-[...4 lines deleted...]
-      </c>
       <c r="I129" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="130" spans="4:9">
       <c r="D130" s="1">
-        <v>44733</v>
+        <v>44803</v>
       </c>
       <c r="E130" t="s">
-        <v>18</v>
+        <v>95</v>
       </c>
       <c r="F130">
-        <v>4740</v>
+        <v>4738</v>
       </c>
       <c r="H130" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="I130" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="131" spans="4:9">
       <c r="D131" s="1">
-        <v>44733</v>
+        <v>44789</v>
       </c>
       <c r="E131" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F131">
-        <v>4729</v>
+        <v>4796</v>
       </c>
       <c r="H131" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="I131" t="s">
-        <v>167</v>
+        <v>11</v>
       </c>
     </row>
     <row r="132" spans="4:9">
       <c r="D132" s="1">
-        <v>44727</v>
+        <v>44768</v>
       </c>
       <c r="E132" t="s">
-        <v>190</v>
+        <v>95</v>
       </c>
       <c r="F132">
-        <v>4742</v>
+        <v>4737</v>
       </c>
       <c r="H132" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="I132" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="133" spans="4:9">
       <c r="D133" s="1">
-        <v>44718</v>
+        <v>44761</v>
       </c>
       <c r="E133" t="s">
-        <v>192</v>
+        <v>17</v>
       </c>
       <c r="F133">
-        <v>4734</v>
+        <v>4766</v>
       </c>
       <c r="H133" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="I133" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="134" spans="4:9">
       <c r="D134" s="1">
-        <v>44713</v>
+        <v>44741</v>
       </c>
       <c r="E134" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="F134">
-        <v>4730</v>
+        <v>4758</v>
       </c>
       <c r="H134" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="I134" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="135" spans="4:9">
       <c r="D135" s="1">
-        <v>44698</v>
+        <v>44734</v>
       </c>
       <c r="E135" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="F135">
-        <v>4716</v>
+        <v>4736</v>
       </c>
       <c r="H135" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="I135" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="136" spans="4:9">
       <c r="D136" s="1">
-        <v>44698</v>
+        <v>44734</v>
       </c>
       <c r="E136" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="F136">
-        <v>4720</v>
+        <v>4664</v>
       </c>
       <c r="H136" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="I136" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="137" spans="4:9">
       <c r="D137" s="1">
-        <v>44672</v>
+        <v>44733</v>
       </c>
       <c r="E137" t="s">
-        <v>198</v>
+        <v>17</v>
       </c>
       <c r="F137">
-        <v>4647</v>
+        <v>4740</v>
       </c>
       <c r="H137" t="s">
-        <v>151</v>
+        <v>196</v>
       </c>
       <c r="I137" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="138" spans="4:9">
       <c r="D138" s="1">
-        <v>44670</v>
+        <v>44733</v>
       </c>
       <c r="E138" t="s">
-        <v>196</v>
+        <v>17</v>
       </c>
       <c r="F138">
-        <v>4685</v>
+        <v>4729</v>
       </c>
       <c r="H138" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="I138" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
     </row>
     <row r="139" spans="4:9">
       <c r="D139" s="1">
-        <v>44657</v>
+        <v>44727</v>
       </c>
       <c r="E139" t="s">
-        <v>87</v>
+        <v>198</v>
       </c>
       <c r="F139">
-        <v>4669</v>
+        <v>4742</v>
       </c>
       <c r="H139" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="I139" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="140" spans="4:9">
       <c r="D140" s="1">
-        <v>44636</v>
+        <v>44718</v>
       </c>
       <c r="E140" t="s">
-        <v>87</v>
+        <v>200</v>
       </c>
       <c r="F140">
-        <v>4651</v>
+        <v>4734</v>
       </c>
       <c r="H140" t="s">
         <v>201</v>
       </c>
       <c r="I140" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="141" spans="4:9">
       <c r="D141" s="1">
-        <v>44635</v>
+        <v>44713</v>
       </c>
       <c r="E141" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="F141">
-        <v>4652</v>
+        <v>4730</v>
       </c>
       <c r="H141" t="s">
         <v>202</v>
       </c>
       <c r="I141" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="142" spans="4:9">
       <c r="D142" s="1">
-        <v>44629</v>
+        <v>44698</v>
       </c>
       <c r="E142" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="F142">
-        <v>4660</v>
+        <v>4716</v>
       </c>
       <c r="H142" t="s">
         <v>203</v>
       </c>
       <c r="I142" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="143" spans="4:9">
       <c r="D143" s="1">
-        <v>44608</v>
+        <v>44698</v>
       </c>
       <c r="E143" t="s">
-        <v>87</v>
+        <v>204</v>
       </c>
       <c r="F143">
-        <v>4641</v>
+        <v>4720</v>
       </c>
       <c r="H143" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="I143" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="144" spans="4:9">
       <c r="D144" s="1">
-        <v>44607</v>
+        <v>44672</v>
       </c>
       <c r="E144" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="F144">
-        <v>4628</v>
+        <v>4647</v>
       </c>
       <c r="H144" t="s">
-        <v>205</v>
+        <v>159</v>
       </c>
       <c r="I144" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="145" spans="4:9">
       <c r="D145" s="1">
-        <v>44594</v>
+        <v>44670</v>
       </c>
       <c r="E145" t="s">
-        <v>87</v>
+        <v>204</v>
       </c>
       <c r="F145">
-        <v>4635</v>
+        <v>4685</v>
       </c>
       <c r="H145" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="I145" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="146" spans="4:9">
       <c r="D146" s="1">
-        <v>44580</v>
+        <v>44657</v>
       </c>
       <c r="E146" t="s">
-        <v>186</v>
+        <v>95</v>
       </c>
       <c r="F146">
-        <v>4625</v>
+        <v>4669</v>
       </c>
       <c r="H146" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="I146" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="147" spans="4:9">
       <c r="D147" s="1">
-        <v>44580</v>
+        <v>44636</v>
       </c>
       <c r="E147" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F147">
-        <v>4610</v>
+        <v>4651</v>
       </c>
       <c r="H147" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="I147" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="148" spans="4:9">
       <c r="D148" s="1">
-        <v>44579</v>
+        <v>44635</v>
       </c>
       <c r="E148" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="F148">
-        <v>4615</v>
+        <v>4652</v>
       </c>
       <c r="H148" t="s">
         <v>210</v>
       </c>
       <c r="I148" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="149" spans="4:9">
       <c r="D149" s="1">
-        <v>44566</v>
+        <v>44629</v>
       </c>
       <c r="E149" t="s">
-        <v>87</v>
+        <v>155</v>
       </c>
       <c r="F149">
-        <v>4613</v>
+        <v>4660</v>
       </c>
       <c r="H149" t="s">
         <v>211</v>
       </c>
       <c r="I149" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="150" spans="4:9">
       <c r="D150" s="1">
-        <v>44560</v>
+        <v>44608</v>
       </c>
       <c r="E150" t="s">
-        <v>186</v>
+        <v>95</v>
       </c>
       <c r="F150">
-        <v>4612</v>
+        <v>4641</v>
       </c>
       <c r="H150" t="s">
         <v>212</v>
       </c>
       <c r="I150" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="151" spans="4:9">
       <c r="D151" s="1">
-        <v>44551</v>
+        <v>44607</v>
       </c>
       <c r="E151" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="F151">
-        <v>4582</v>
+        <v>4628</v>
       </c>
       <c r="H151" t="s">
         <v>213</v>
       </c>
       <c r="I151" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="152" spans="4:9">
       <c r="D152" s="1">
-        <v>44546</v>
+        <v>44594</v>
       </c>
       <c r="E152" t="s">
-        <v>186</v>
+        <v>95</v>
       </c>
       <c r="F152">
-        <v>4557</v>
+        <v>4635</v>
       </c>
       <c r="H152" t="s">
         <v>214</v>
       </c>
       <c r="I152" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="153" spans="4:9">
       <c r="D153" s="1">
-        <v>44545</v>
+        <v>44580</v>
       </c>
       <c r="E153" t="s">
-        <v>87</v>
+        <v>194</v>
       </c>
       <c r="F153">
-        <v>4585</v>
+        <v>4625</v>
       </c>
       <c r="H153" t="s">
         <v>215</v>
       </c>
       <c r="I153" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="154" spans="4:9">
       <c r="D154" s="1">
-        <v>44531</v>
+        <v>44580</v>
       </c>
       <c r="E154" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F154">
-        <v>4576</v>
+        <v>4610</v>
       </c>
       <c r="H154" t="s">
         <v>216</v>
       </c>
       <c r="I154" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="155" spans="4:9">
       <c r="D155" s="1">
-        <v>44517</v>
+        <v>44579</v>
       </c>
       <c r="E155" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="F155">
-        <v>4569</v>
+        <v>4615</v>
       </c>
       <c r="H155" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="I155" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="156" spans="4:9">
       <c r="D156" s="1">
-        <v>44516</v>
+        <v>44566</v>
       </c>
       <c r="E156" t="s">
-        <v>218</v>
+        <v>95</v>
       </c>
       <c r="F156">
-        <v>4548</v>
+        <v>4613</v>
       </c>
       <c r="H156" t="s">
         <v>219</v>
       </c>
       <c r="I156" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="157" spans="4:9">
       <c r="D157" s="1">
-        <v>44503</v>
+        <v>44560</v>
       </c>
       <c r="E157" t="s">
-        <v>209</v>
+        <v>194</v>
       </c>
       <c r="F157">
-        <v>4549</v>
+        <v>4612</v>
       </c>
       <c r="H157" t="s">
         <v>220</v>
       </c>
       <c r="I157" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="158" spans="4:9">
       <c r="D158" s="1">
-        <v>44497</v>
+        <v>44551</v>
       </c>
       <c r="E158" t="s">
-        <v>147</v>
+        <v>217</v>
       </c>
       <c r="F158">
-        <v>4527</v>
+        <v>4582</v>
       </c>
       <c r="H158" t="s">
         <v>221</v>
       </c>
       <c r="I158" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="159" spans="4:9">
       <c r="D159" s="1">
-        <v>44490</v>
+        <v>44546</v>
       </c>
       <c r="E159" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="F159">
-        <v>4514</v>
+        <v>4557</v>
       </c>
       <c r="H159" t="s">
         <v>222</v>
       </c>
       <c r="I159" t="s">
-        <v>223</v>
+        <v>33</v>
       </c>
     </row>
     <row r="160" spans="4:9">
       <c r="D160" s="1">
-        <v>44489</v>
+        <v>44545</v>
       </c>
       <c r="E160" t="s">
-        <v>209</v>
+        <v>95</v>
       </c>
       <c r="F160">
-        <v>4534</v>
+        <v>4585</v>
       </c>
       <c r="H160" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="I160" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="161" spans="4:9">
       <c r="D161" s="1">
-        <v>44488</v>
+        <v>44531</v>
       </c>
       <c r="E161" t="s">
-        <v>218</v>
+        <v>95</v>
       </c>
       <c r="F161">
-        <v>4530</v>
+        <v>4576</v>
       </c>
       <c r="H161" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="I161" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="162" spans="4:9">
       <c r="D162" s="1">
-        <v>44488</v>
+        <v>44517</v>
       </c>
       <c r="E162" t="s">
-        <v>18</v>
+        <v>217</v>
       </c>
       <c r="F162">
-        <v>4532</v>
+        <v>4569</v>
       </c>
       <c r="H162" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="I162" t="s">
-        <v>167</v>
+        <v>14</v>
       </c>
     </row>
     <row r="163" spans="4:9">
       <c r="D163" s="1">
-        <v>44475</v>
+        <v>44516</v>
       </c>
       <c r="E163" t="s">
-        <v>209</v>
+        <v>226</v>
       </c>
       <c r="F163">
-        <v>4526</v>
+        <v>4548</v>
       </c>
       <c r="H163" t="s">
         <v>227</v>
       </c>
       <c r="I163" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="164" spans="4:9">
       <c r="D164" s="1">
-        <v>44460</v>
+        <v>44503</v>
       </c>
       <c r="E164" t="s">
+        <v>217</v>
+      </c>
+      <c r="F164">
+        <v>4549</v>
+      </c>
+      <c r="H164" t="s">
         <v>228</v>
       </c>
-      <c r="F164">
-[...4 lines deleted...]
-      </c>
       <c r="I164" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="165" spans="4:9">
       <c r="D165" s="1">
-        <v>44454</v>
+        <v>44497</v>
       </c>
       <c r="E165" t="s">
-        <v>209</v>
+        <v>155</v>
       </c>
       <c r="F165">
-        <v>4517</v>
+        <v>4527</v>
       </c>
       <c r="H165" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="I165" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="166" spans="4:9">
       <c r="D166" s="1">
-        <v>44440</v>
+        <v>44490</v>
       </c>
       <c r="E166" t="s">
-        <v>209</v>
+        <v>194</v>
       </c>
       <c r="F166">
-        <v>4508</v>
+        <v>4514</v>
       </c>
       <c r="H166" t="s">
+        <v>230</v>
+      </c>
+      <c r="I166" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="167" spans="4:9">
       <c r="D167" s="1">
-        <v>44433</v>
+        <v>44489</v>
       </c>
       <c r="E167" t="s">
+        <v>217</v>
+      </c>
+      <c r="F167">
+        <v>4534</v>
+      </c>
+      <c r="H167" t="s">
         <v>232</v>
       </c>
-      <c r="F167">
-[...4 lines deleted...]
-      </c>
       <c r="I167" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
     </row>
     <row r="168" spans="4:9">
       <c r="D168" s="1">
-        <v>44425</v>
+        <v>44488</v>
       </c>
       <c r="E168" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="F168">
-        <v>4490</v>
+        <v>4530</v>
       </c>
       <c r="H168" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="I168" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="169" spans="4:9">
       <c r="D169" s="1">
-        <v>44405</v>
+        <v>44488</v>
       </c>
       <c r="E169" t="s">
-        <v>236</v>
+        <v>17</v>
       </c>
       <c r="F169">
-        <v>4473</v>
+        <v>4532</v>
       </c>
       <c r="H169" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="I169" t="s">
-        <v>98</v>
+        <v>175</v>
       </c>
     </row>
     <row r="170" spans="4:9">
       <c r="D170" s="1">
-        <v>44397</v>
+        <v>44475</v>
       </c>
       <c r="E170" t="s">
-        <v>238</v>
+        <v>217</v>
       </c>
       <c r="F170">
-        <v>4480</v>
+        <v>4526</v>
       </c>
       <c r="H170" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="I170" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="171" spans="4:9">
       <c r="D171" s="1">
-        <v>44372</v>
+        <v>44460</v>
       </c>
       <c r="E171" t="s">
-        <v>209</v>
+        <v>236</v>
       </c>
       <c r="F171">
-        <v>4460</v>
+        <v>4509</v>
       </c>
       <c r="H171" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="I171" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="172" spans="4:9">
       <c r="D172" s="1">
-        <v>44363</v>
+        <v>44454</v>
       </c>
       <c r="E172" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="F172">
-        <v>4455</v>
+        <v>4517</v>
       </c>
       <c r="H172" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="I172" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="173" spans="4:9">
       <c r="D173" s="1">
-        <v>44362</v>
+        <v>44440</v>
       </c>
       <c r="E173" t="s">
-        <v>238</v>
+        <v>217</v>
       </c>
       <c r="F173">
-        <v>4446</v>
+        <v>4508</v>
       </c>
       <c r="H173" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="I173" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="174" spans="4:9">
       <c r="D174" s="1">
-        <v>44362</v>
+        <v>44433</v>
       </c>
       <c r="E174" t="s">
-        <v>18</v>
+        <v>240</v>
       </c>
       <c r="F174">
-        <v>4450</v>
+        <v>4505</v>
       </c>
       <c r="H174" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="I174" t="s">
-        <v>167</v>
+        <v>106</v>
       </c>
     </row>
     <row r="175" spans="4:9">
       <c r="D175" s="1">
-        <v>44356</v>
+        <v>44425</v>
       </c>
       <c r="E175" t="s">
-        <v>186</v>
+        <v>242</v>
       </c>
       <c r="F175">
-        <v>4306</v>
+        <v>4490</v>
       </c>
       <c r="H175" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="I175" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="176" spans="4:9">
       <c r="D176" s="1">
-        <v>44349</v>
+        <v>44405</v>
       </c>
       <c r="E176" t="s">
-        <v>209</v>
+        <v>244</v>
       </c>
       <c r="F176">
-        <v>4442</v>
+        <v>4473</v>
       </c>
       <c r="H176" t="s">
         <v>245</v>
       </c>
       <c r="I176" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="177" spans="4:9">
       <c r="D177" s="1">
-        <v>44348</v>
+        <v>44397</v>
       </c>
       <c r="E177" t="s">
-        <v>209</v>
+        <v>246</v>
       </c>
       <c r="F177">
-        <v>4443</v>
+        <v>4480</v>
       </c>
       <c r="H177" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="I177" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="178" spans="4:9">
       <c r="D178" s="1">
-        <v>44335</v>
+        <v>44372</v>
       </c>
       <c r="E178" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="F178">
-        <v>4422</v>
+        <v>4460</v>
       </c>
       <c r="H178" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="I178" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="179" spans="4:9">
       <c r="D179" s="1">
-        <v>44334</v>
+        <v>44363</v>
       </c>
       <c r="E179" t="s">
-        <v>238</v>
+        <v>217</v>
       </c>
       <c r="F179">
-        <v>4416</v>
+        <v>4455</v>
       </c>
       <c r="H179" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="I179" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="180" spans="4:9">
       <c r="D180" s="1">
-        <v>44333</v>
+        <v>44362</v>
       </c>
       <c r="E180" t="s">
-        <v>209</v>
+        <v>246</v>
       </c>
       <c r="F180">
-        <v>4426</v>
+        <v>4446</v>
       </c>
       <c r="H180" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="I180" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="181" spans="4:9">
       <c r="D181" s="1">
-        <v>44330</v>
+        <v>44362</v>
       </c>
       <c r="E181" t="s">
-        <v>209</v>
+        <v>17</v>
       </c>
       <c r="F181">
-        <v>4420</v>
+        <v>4450</v>
       </c>
       <c r="H181" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="I181" t="s">
-        <v>16</v>
+        <v>175</v>
       </c>
     </row>
     <row r="182" spans="4:9">
       <c r="D182" s="1">
-        <v>44326</v>
+        <v>44356</v>
       </c>
       <c r="E182" t="s">
-        <v>209</v>
+        <v>194</v>
       </c>
       <c r="F182">
-        <v>4419</v>
+        <v>4306</v>
       </c>
       <c r="H182" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="I182" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="183" spans="4:9">
       <c r="D183" s="1">
-        <v>44322</v>
+        <v>44349</v>
       </c>
       <c r="E183" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="F183">
-        <v>4415</v>
+        <v>4442</v>
       </c>
       <c r="H183" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="I183" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="184" spans="4:9">
       <c r="D184" s="1">
-        <v>44321</v>
+        <v>44348</v>
       </c>
       <c r="E184" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="F184">
-        <v>4421</v>
+        <v>4443</v>
       </c>
       <c r="H184" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="I184" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="185" spans="4:9">
       <c r="D185" s="1">
-        <v>44315</v>
+        <v>44335</v>
       </c>
       <c r="E185" t="s">
-        <v>254</v>
+        <v>217</v>
       </c>
       <c r="F185">
-        <v>4401</v>
+        <v>4422</v>
       </c>
       <c r="H185" t="s">
         <v>255</v>
       </c>
       <c r="I185" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
     </row>
     <row r="186" spans="4:9">
       <c r="D186" s="1">
-        <v>44314</v>
+        <v>44334</v>
       </c>
       <c r="E186" t="s">
+        <v>246</v>
+      </c>
+      <c r="F186">
+        <v>4416</v>
+      </c>
+      <c r="H186" t="s">
         <v>256</v>
       </c>
-      <c r="F186">
-[...4 lines deleted...]
-      </c>
       <c r="I186" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="187" spans="4:9">
       <c r="D187" s="1">
-        <v>44312</v>
+        <v>44333</v>
       </c>
       <c r="E187" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="F187">
-        <v>4403</v>
+        <v>4426</v>
       </c>
       <c r="H187" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="I187" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="188" spans="4:9">
       <c r="D188" s="1">
-        <v>44307</v>
+        <v>44330</v>
       </c>
       <c r="E188" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="F188">
-        <v>4400</v>
+        <v>4420</v>
       </c>
       <c r="H188" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="I188" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="189" spans="4:9">
       <c r="D189" s="1">
-        <v>44306</v>
+        <v>44326</v>
       </c>
       <c r="E189" t="s">
-        <v>260</v>
+        <v>217</v>
       </c>
       <c r="F189">
-        <v>4399</v>
+        <v>4419</v>
       </c>
       <c r="H189" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="I189" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="190" spans="4:9">
       <c r="D190" s="1">
-        <v>44300</v>
+        <v>44322</v>
       </c>
       <c r="E190" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="F190">
-        <v>4395</v>
+        <v>4415</v>
       </c>
       <c r="H190" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="I190" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="191" spans="4:9">
       <c r="D191" s="1">
-        <v>44299</v>
+        <v>44321</v>
       </c>
       <c r="E191" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="F191">
-        <v>4396</v>
+        <v>4421</v>
       </c>
       <c r="H191" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="I191" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="192" spans="4:9">
       <c r="D192" s="1">
-        <v>44298</v>
+        <v>44315</v>
       </c>
       <c r="E192" t="s">
-        <v>209</v>
+        <v>262</v>
       </c>
       <c r="F192">
-        <v>4390</v>
+        <v>4401</v>
       </c>
       <c r="H192" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="I192" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="193" spans="4:9">
       <c r="D193" s="1">
-        <v>44293</v>
+        <v>44314</v>
       </c>
       <c r="E193" t="s">
-        <v>87</v>
+        <v>264</v>
       </c>
       <c r="F193">
-        <v>4368</v>
+        <v>4379</v>
       </c>
       <c r="H193" t="s">
         <v>265</v>
       </c>
       <c r="I193" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="194" spans="4:9">
       <c r="D194" s="1">
-        <v>44285</v>
+        <v>44312</v>
       </c>
       <c r="E194" t="s">
+        <v>217</v>
+      </c>
+      <c r="F194">
+        <v>4403</v>
+      </c>
+      <c r="H194" t="s">
         <v>266</v>
       </c>
-      <c r="F194">
-[...4 lines deleted...]
-      </c>
       <c r="I194" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="195" spans="4:9">
       <c r="D195" s="1">
-        <v>44280</v>
+        <v>44307</v>
       </c>
       <c r="E195" t="s">
-        <v>268</v>
+        <v>217</v>
       </c>
       <c r="F195">
-        <v>4327</v>
+        <v>4400</v>
       </c>
       <c r="H195" t="s">
         <v>267</v>
       </c>
       <c r="I195" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="196" spans="4:9">
       <c r="D196" s="1">
-        <v>44279</v>
+        <v>44306</v>
       </c>
       <c r="E196" t="s">
-        <v>186</v>
+        <v>268</v>
       </c>
       <c r="F196">
-        <v>4332</v>
+        <v>4399</v>
       </c>
       <c r="H196" t="s">
         <v>269</v>
       </c>
       <c r="I196" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="197" spans="4:9">
       <c r="D197" s="1">
-        <v>44277</v>
+        <v>44300</v>
       </c>
       <c r="E197" t="s">
-        <v>87</v>
+        <v>217</v>
       </c>
       <c r="F197">
-        <v>4364</v>
+        <v>4395</v>
       </c>
       <c r="H197" t="s">
         <v>270</v>
       </c>
       <c r="I197" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="198" spans="4:9">
       <c r="D198" s="1">
-        <v>44272</v>
+        <v>44299</v>
       </c>
       <c r="E198" t="s">
-        <v>87</v>
+        <v>217</v>
       </c>
       <c r="F198">
-        <v>4359</v>
+        <v>4396</v>
       </c>
       <c r="H198" t="s">
         <v>271</v>
       </c>
       <c r="I198" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="199" spans="4:9">
       <c r="D199" s="1">
-        <v>44271</v>
+        <v>44298</v>
       </c>
       <c r="E199" t="s">
+        <v>217</v>
+      </c>
+      <c r="F199">
+        <v>4390</v>
+      </c>
+      <c r="H199" t="s">
         <v>272</v>
       </c>
-      <c r="F199">
-[...4 lines deleted...]
-      </c>
       <c r="I199" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="200" spans="4:9">
       <c r="D200" s="1">
-        <v>44267</v>
+        <v>44293</v>
       </c>
       <c r="E200" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F200">
-        <v>4355</v>
+        <v>4368</v>
       </c>
       <c r="H200" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="I200" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="201" spans="4:9">
       <c r="D201" s="1">
-        <v>44266</v>
+        <v>44285</v>
       </c>
       <c r="E201" t="s">
+        <v>274</v>
+      </c>
+      <c r="F201">
+        <v>4328</v>
+      </c>
+      <c r="H201" t="s">
         <v>275</v>
       </c>
-      <c r="F201">
-[...4 lines deleted...]
-      </c>
       <c r="I201" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="202" spans="4:9">
       <c r="D202" s="1">
-        <v>44264</v>
+        <v>44280</v>
       </c>
       <c r="E202" t="s">
-        <v>87</v>
+        <v>276</v>
       </c>
       <c r="F202">
-        <v>4350</v>
+        <v>4327</v>
       </c>
       <c r="H202" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="I202" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="203" spans="4:9">
       <c r="D203" s="1">
-        <v>44263</v>
+        <v>44279</v>
       </c>
       <c r="E203" t="s">
-        <v>87</v>
+        <v>194</v>
       </c>
       <c r="F203">
-        <v>4347</v>
+        <v>4332</v>
       </c>
       <c r="H203" t="s">
         <v>277</v>
       </c>
       <c r="I203" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="204" spans="4:9">
       <c r="D204" s="1">
-        <v>44259</v>
+        <v>44277</v>
       </c>
       <c r="E204" t="s">
+        <v>95</v>
+      </c>
+      <c r="F204">
+        <v>4364</v>
+      </c>
+      <c r="H204" t="s">
         <v>278</v>
       </c>
-      <c r="F204">
-[...4 lines deleted...]
-      </c>
       <c r="I204" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="205" spans="4:9">
       <c r="D205" s="1">
-        <v>44259</v>
+        <v>44272</v>
       </c>
       <c r="E205" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F205">
-        <v>4341</v>
+        <v>4359</v>
       </c>
       <c r="H205" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="I205" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="206" spans="4:9">
       <c r="D206" s="1">
-        <v>44258</v>
+        <v>44271</v>
       </c>
       <c r="E206" t="s">
-        <v>87</v>
+        <v>280</v>
       </c>
       <c r="F206">
-        <v>4342</v>
+        <v>4358</v>
       </c>
       <c r="H206" t="s">
         <v>281</v>
       </c>
       <c r="I206" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="207" spans="4:9">
       <c r="D207" s="1">
-        <v>44249</v>
+        <v>44267</v>
       </c>
       <c r="E207" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F207">
-        <v>4329</v>
+        <v>4355</v>
       </c>
       <c r="H207" t="s">
         <v>282</v>
       </c>
       <c r="I207" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="208" spans="4:9">
       <c r="D208" s="1">
-        <v>44245</v>
+        <v>44266</v>
       </c>
       <c r="E208" t="s">
         <v>283</v>
       </c>
       <c r="F208">
-        <v>4325</v>
+        <v>4326</v>
       </c>
       <c r="H208" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="I208" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="209" spans="4:9">
       <c r="D209" s="1">
-        <v>44244</v>
+        <v>44264</v>
       </c>
       <c r="E209" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F209">
-        <v>4322</v>
+        <v>4350</v>
       </c>
       <c r="H209" t="s">
         <v>284</v>
       </c>
       <c r="I209" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="210" spans="4:9">
       <c r="D210" s="1">
-        <v>44243</v>
+        <v>44263</v>
       </c>
       <c r="E210" t="s">
+        <v>95</v>
+      </c>
+      <c r="F210">
+        <v>4347</v>
+      </c>
+      <c r="H210" t="s">
         <v>285</v>
       </c>
-      <c r="F210">
-[...4 lines deleted...]
-      </c>
       <c r="I210" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="211" spans="4:9">
       <c r="D211" s="1">
-        <v>44236</v>
+        <v>44259</v>
       </c>
       <c r="E211" t="s">
         <v>286</v>
       </c>
       <c r="F211">
-        <v>4266</v>
+        <v>4351</v>
       </c>
       <c r="H211" t="s">
         <v>287</v>
       </c>
       <c r="I211" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="212" spans="4:9">
       <c r="D212" s="1">
-        <v>44235</v>
+        <v>44259</v>
       </c>
       <c r="E212" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F212">
-        <v>4313</v>
+        <v>4341</v>
       </c>
       <c r="H212" t="s">
         <v>288</v>
       </c>
       <c r="I212" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="213" spans="4:9">
       <c r="D213" s="1">
-        <v>44230</v>
+        <v>44258</v>
       </c>
       <c r="E213" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F213">
-        <v>4302</v>
+        <v>4342</v>
       </c>
       <c r="H213" t="s">
         <v>289</v>
       </c>
       <c r="I213" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="214" spans="4:9">
       <c r="D214" s="1">
-        <v>44229</v>
+        <v>44249</v>
       </c>
       <c r="E214" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F214">
-        <v>4303</v>
+        <v>4329</v>
       </c>
       <c r="H214" t="s">
         <v>290</v>
       </c>
       <c r="I214" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="215" spans="4:9">
       <c r="D215" s="1">
-        <v>44228</v>
+        <v>44245</v>
       </c>
       <c r="E215" t="s">
-        <v>87</v>
+        <v>291</v>
       </c>
       <c r="F215">
-        <v>4299</v>
+        <v>4325</v>
       </c>
       <c r="H215" t="s">
-        <v>291</v>
+        <v>275</v>
       </c>
       <c r="I215" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="216" spans="4:9">
       <c r="D216" s="1">
-        <v>44218</v>
+        <v>44244</v>
       </c>
       <c r="E216" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F216">
-        <v>4294</v>
+        <v>4322</v>
       </c>
       <c r="H216" t="s">
         <v>292</v>
       </c>
       <c r="I216" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="217" spans="4:9">
       <c r="D217" s="1">
-        <v>44216</v>
+        <v>44243</v>
       </c>
       <c r="E217" t="s">
-        <v>87</v>
+        <v>293</v>
       </c>
       <c r="F217">
-        <v>4293</v>
+        <v>4317</v>
       </c>
       <c r="H217" t="s">
-        <v>293</v>
+        <v>196</v>
       </c>
       <c r="I217" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="218" spans="4:9">
       <c r="D218" s="1">
-        <v>44215</v>
+        <v>44236</v>
       </c>
       <c r="E218" t="s">
         <v>294</v>
       </c>
       <c r="F218">
-        <v>4285</v>
+        <v>4266</v>
       </c>
       <c r="H218" t="s">
         <v>295</v>
       </c>
       <c r="I218" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="219" spans="4:9">
       <c r="D219" s="1">
-        <v>44215</v>
+        <v>44235</v>
       </c>
       <c r="E219" t="s">
-        <v>294</v>
+        <v>95</v>
       </c>
       <c r="F219">
-        <v>4296</v>
+        <v>4313</v>
       </c>
       <c r="H219" t="s">
         <v>296</v>
       </c>
       <c r="I219" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="220" spans="4:9">
       <c r="D220" s="1">
-        <v>44207</v>
+        <v>44230</v>
       </c>
       <c r="E220" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F220">
-        <v>4279</v>
+        <v>4302</v>
       </c>
       <c r="H220" t="s">
         <v>297</v>
       </c>
       <c r="I220" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="221" spans="4:9">
       <c r="D221" s="1">
-        <v>44202</v>
+        <v>44229</v>
       </c>
       <c r="E221" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F221">
-        <v>4278</v>
+        <v>4303</v>
       </c>
       <c r="H221" t="s">
         <v>298</v>
       </c>
       <c r="I221" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="222" spans="4:9">
       <c r="D222" s="1">
-        <v>44183</v>
+        <v>44228</v>
       </c>
       <c r="E222" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F222">
-        <v>4261</v>
+        <v>4299</v>
       </c>
       <c r="H222" t="s">
         <v>299</v>
       </c>
       <c r="I222" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="223" spans="4:9">
       <c r="D223" s="1">
-        <v>44181</v>
+        <v>44218</v>
       </c>
       <c r="E223" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F223">
-        <v>4258</v>
+        <v>4294</v>
       </c>
       <c r="H223" t="s">
         <v>300</v>
       </c>
       <c r="I223" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="224" spans="4:9">
       <c r="D224" s="1">
-        <v>44180</v>
+        <v>44216</v>
       </c>
       <c r="E224" t="s">
+        <v>95</v>
+      </c>
+      <c r="F224">
+        <v>4293</v>
+      </c>
+      <c r="H224" t="s">
         <v>301</v>
       </c>
-      <c r="F224">
-[...4 lines deleted...]
-      </c>
       <c r="I224" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="225" spans="4:9">
       <c r="D225" s="1">
-        <v>44172</v>
+        <v>44215</v>
       </c>
       <c r="E225" t="s">
-        <v>87</v>
+        <v>302</v>
       </c>
       <c r="F225">
-        <v>4251</v>
+        <v>4285</v>
       </c>
       <c r="H225" t="s">
         <v>303</v>
       </c>
       <c r="I225" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="226" spans="4:9">
       <c r="D226" s="1">
-        <v>44172</v>
+        <v>44215</v>
       </c>
       <c r="E226" t="s">
-        <v>87</v>
+        <v>302</v>
       </c>
       <c r="F226">
-        <v>4253</v>
+        <v>4296</v>
       </c>
       <c r="H226" t="s">
         <v>304</v>
       </c>
       <c r="I226" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="227" spans="4:9">
       <c r="D227" s="1">
-        <v>44169</v>
+        <v>44207</v>
       </c>
       <c r="E227" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F227">
-        <v>4250</v>
+        <v>4279</v>
       </c>
       <c r="H227" t="s">
         <v>305</v>
       </c>
       <c r="I227" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="228" spans="4:9">
       <c r="D228" s="1">
-        <v>44167</v>
+        <v>44202</v>
       </c>
       <c r="E228" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F228">
-        <v>4248</v>
+        <v>4278</v>
       </c>
       <c r="H228" t="s">
         <v>306</v>
       </c>
       <c r="I228" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="229" spans="4:9">
       <c r="D229" s="1">
-        <v>44167</v>
+        <v>44183</v>
       </c>
       <c r="E229" t="s">
+        <v>95</v>
+      </c>
+      <c r="F229">
+        <v>4261</v>
+      </c>
+      <c r="H229" t="s">
         <v>307</v>
       </c>
-      <c r="F229">
-[...4 lines deleted...]
-      </c>
       <c r="I229" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
     </row>
     <row r="230" spans="4:9">
       <c r="D230" s="1">
-        <v>44165</v>
+        <v>44181</v>
       </c>
       <c r="E230" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F230">
-        <v>4247</v>
+        <v>4258</v>
       </c>
       <c r="H230" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="I230" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="231" spans="4:9">
       <c r="D231" s="1">
-        <v>44158</v>
+        <v>44180</v>
       </c>
       <c r="E231" t="s">
-        <v>87</v>
+        <v>309</v>
       </c>
       <c r="F231">
-        <v>4241</v>
+        <v>4259</v>
       </c>
       <c r="H231" t="s">
         <v>310</v>
       </c>
       <c r="I231" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="232" spans="4:9">
       <c r="D232" s="1">
-        <v>44153</v>
+        <v>44172</v>
       </c>
       <c r="E232" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F232">
-        <v>4235</v>
+        <v>4251</v>
       </c>
       <c r="H232" t="s">
         <v>311</v>
       </c>
       <c r="I232" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="233" spans="4:9">
       <c r="D233" s="1">
-        <v>44152</v>
+        <v>44172</v>
       </c>
       <c r="E233" t="s">
+        <v>95</v>
+      </c>
+      <c r="F233">
+        <v>4253</v>
+      </c>
+      <c r="H233" t="s">
         <v>312</v>
       </c>
-      <c r="F233">
-[...4 lines deleted...]
-      </c>
       <c r="I233" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="234" spans="4:9">
       <c r="D234" s="1">
-        <v>44151</v>
+        <v>44169</v>
       </c>
       <c r="E234" t="s">
-        <v>314</v>
+        <v>95</v>
       </c>
       <c r="F234">
-        <v>4236</v>
+        <v>4250</v>
       </c>
       <c r="H234" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="I234" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="235" spans="4:9">
       <c r="D235" s="1">
-        <v>44148</v>
+        <v>44167</v>
       </c>
       <c r="E235" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F235">
-        <v>4233</v>
+        <v>4248</v>
       </c>
       <c r="H235" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="I235" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="236" spans="4:9">
       <c r="D236" s="1">
-        <v>44144</v>
+        <v>44167</v>
       </c>
       <c r="E236" t="s">
-        <v>87</v>
+        <v>315</v>
       </c>
       <c r="F236">
-        <v>4226</v>
+        <v>4240</v>
       </c>
       <c r="H236" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="I236" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="237" spans="4:9">
       <c r="D237" s="1">
-        <v>44141</v>
+        <v>44165</v>
       </c>
       <c r="E237" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F237">
-        <v>4222</v>
+        <v>4247</v>
       </c>
       <c r="H237" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="I237" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="238" spans="4:9">
       <c r="D238" s="1">
-        <v>44139</v>
+        <v>44158</v>
       </c>
       <c r="E238" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F238">
-        <v>4220</v>
+        <v>4241</v>
       </c>
       <c r="H238" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="I238" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="239" spans="4:9">
       <c r="D239" s="1">
-        <v>44137</v>
+        <v>44153</v>
       </c>
       <c r="E239" t="s">
-        <v>320</v>
+        <v>95</v>
       </c>
       <c r="F239">
-        <v>4221</v>
+        <v>4235</v>
       </c>
       <c r="H239" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="I239" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="240" spans="4:9">
       <c r="D240" s="1">
-        <v>44133</v>
+        <v>44152</v>
       </c>
       <c r="E240" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="F240">
-        <v>4185</v>
+        <v>4239</v>
       </c>
       <c r="H240" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="I240" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="241" spans="4:9">
       <c r="D241" s="1">
-        <v>44127</v>
+        <v>44151</v>
       </c>
       <c r="E241" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="F241">
-        <v>4203</v>
+        <v>4236</v>
       </c>
       <c r="H241" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="I241" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="242" spans="4:9">
       <c r="D242" s="1">
-        <v>44125</v>
+        <v>44148</v>
       </c>
       <c r="E242" t="s">
-        <v>320</v>
+        <v>95</v>
       </c>
       <c r="F242">
-        <v>4201</v>
+        <v>4233</v>
       </c>
       <c r="H242" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="I242" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="243" spans="4:9">
       <c r="D243" s="1">
-        <v>44124</v>
+        <v>44144</v>
       </c>
       <c r="E243" t="s">
-        <v>326</v>
+        <v>95</v>
       </c>
       <c r="F243">
-        <v>4197</v>
+        <v>4226</v>
       </c>
       <c r="H243" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="I243" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="244" spans="4:9">
       <c r="D244" s="1">
-        <v>44123</v>
+        <v>44141</v>
       </c>
       <c r="E244" t="s">
-        <v>320</v>
+        <v>95</v>
       </c>
       <c r="F244">
-        <v>4199</v>
+        <v>4222</v>
       </c>
       <c r="H244" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="I244" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="245" spans="4:9">
       <c r="D245" s="1">
-        <v>44123</v>
+        <v>44139</v>
       </c>
       <c r="E245" t="s">
-        <v>320</v>
+        <v>95</v>
       </c>
       <c r="F245">
-        <v>4200</v>
+        <v>4220</v>
       </c>
       <c r="H245" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="I245" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="246" spans="4:9">
       <c r="D246" s="1">
-        <v>44117</v>
+        <v>44137</v>
       </c>
       <c r="E246" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="F246">
-        <v>4189</v>
+        <v>4221</v>
       </c>
       <c r="H246" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I246" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="247" spans="4:9">
       <c r="D247" s="1">
-        <v>44113</v>
+        <v>44133</v>
       </c>
       <c r="E247" t="s">
-        <v>320</v>
+        <v>330</v>
       </c>
       <c r="F247">
-        <v>4186</v>
+        <v>4185</v>
       </c>
       <c r="H247" t="s">
         <v>331</v>
       </c>
       <c r="I247" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="248" spans="4:9">
       <c r="D248" s="1">
-        <v>44111</v>
+        <v>44127</v>
       </c>
       <c r="E248" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="F248">
-        <v>4180</v>
+        <v>4203</v>
       </c>
       <c r="H248" t="s">
         <v>332</v>
       </c>
       <c r="I248" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="249" spans="4:9">
       <c r="D249" s="1">
-        <v>44110</v>
+        <v>44125</v>
       </c>
       <c r="E249" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="F249">
-        <v>4178</v>
+        <v>4201</v>
       </c>
       <c r="H249" t="s">
         <v>333</v>
       </c>
       <c r="I249" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="250" spans="4:9">
       <c r="D250" s="1">
-        <v>44099</v>
+        <v>44124</v>
       </c>
       <c r="E250" t="s">
-        <v>320</v>
+        <v>334</v>
       </c>
       <c r="F250">
-        <v>4170</v>
+        <v>4197</v>
       </c>
       <c r="H250" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="I250" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="251" spans="4:9">
       <c r="D251" s="1">
-        <v>44095</v>
+        <v>44123</v>
       </c>
       <c r="E251" t="s">
-        <v>87</v>
+        <v>328</v>
       </c>
       <c r="F251">
-        <v>4163</v>
+        <v>4199</v>
       </c>
       <c r="H251" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="I251" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="252" spans="4:9">
       <c r="D252" s="1">
-        <v>44095</v>
+        <v>44123</v>
       </c>
       <c r="E252" t="s">
-        <v>87</v>
+        <v>328</v>
       </c>
       <c r="F252">
-        <v>4164</v>
+        <v>4200</v>
       </c>
       <c r="H252" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="I252" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="253" spans="4:9">
       <c r="D253" s="1">
-        <v>44095</v>
+        <v>44117</v>
       </c>
       <c r="E253" t="s">
-        <v>87</v>
+        <v>328</v>
       </c>
       <c r="F253">
-        <v>4165</v>
+        <v>4189</v>
       </c>
       <c r="H253" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="I253" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="254" spans="4:9">
       <c r="D254" s="1">
-        <v>44092</v>
+        <v>44113</v>
       </c>
       <c r="E254" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="F254">
-        <v>4160</v>
+        <v>4186</v>
       </c>
       <c r="H254" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="I254" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="255" spans="4:9">
       <c r="D255" s="1">
-        <v>44090</v>
+        <v>44111</v>
       </c>
       <c r="E255" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="F255">
-        <v>4156</v>
+        <v>4180</v>
       </c>
       <c r="H255" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="I255" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="256" spans="4:9">
       <c r="D256" s="1">
-        <v>44089</v>
+        <v>44110</v>
       </c>
       <c r="E256" t="s">
-        <v>18</v>
+        <v>328</v>
       </c>
       <c r="F256">
-        <v>4149</v>
+        <v>4178</v>
       </c>
       <c r="H256" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="I256" t="s">
-        <v>167</v>
+        <v>14</v>
       </c>
     </row>
     <row r="257" spans="4:9">
       <c r="D257" s="1">
-        <v>44089</v>
+        <v>44099</v>
       </c>
       <c r="E257" t="s">
-        <v>341</v>
+        <v>328</v>
       </c>
       <c r="F257">
-        <v>4115</v>
+        <v>4170</v>
       </c>
       <c r="H257" t="s">
         <v>342</v>
       </c>
       <c r="I257" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="258" spans="4:9">
       <c r="D258" s="1">
-        <v>44085</v>
+        <v>44095</v>
       </c>
       <c r="E258" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F258">
-        <v>4148</v>
+        <v>4163</v>
       </c>
       <c r="H258" t="s">
         <v>343</v>
       </c>
       <c r="I258" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="259" spans="4:9">
       <c r="D259" s="1">
-        <v>44078</v>
+        <v>44095</v>
       </c>
       <c r="E259" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F259">
-        <v>4133</v>
+        <v>4164</v>
       </c>
       <c r="H259" t="s">
         <v>344</v>
       </c>
       <c r="I259" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="260" spans="4:9">
       <c r="D260" s="1">
-        <v>44076</v>
+        <v>44095</v>
       </c>
       <c r="E260" t="s">
-        <v>320</v>
+        <v>95</v>
       </c>
       <c r="F260">
-        <v>4128</v>
+        <v>4165</v>
       </c>
       <c r="H260" t="s">
         <v>345</v>
       </c>
       <c r="I260" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="261" spans="4:9">
       <c r="D261" s="1">
-        <v>44068</v>
+        <v>44092</v>
       </c>
       <c r="E261" t="s">
+        <v>328</v>
+      </c>
+      <c r="F261">
+        <v>4160</v>
+      </c>
+      <c r="H261" t="s">
         <v>346</v>
       </c>
-      <c r="F261">
-[...4 lines deleted...]
-      </c>
       <c r="I261" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="262" spans="4:9">
       <c r="D262" s="1">
-        <v>44067</v>
+        <v>44090</v>
       </c>
       <c r="E262" t="s">
-        <v>87</v>
+        <v>328</v>
       </c>
       <c r="F262">
-        <v>4114</v>
+        <v>4156</v>
       </c>
       <c r="H262" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="I262" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="263" spans="4:9">
       <c r="D263" s="1">
-        <v>44064</v>
+        <v>44089</v>
       </c>
       <c r="E263" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="F263">
-        <v>4109</v>
+        <v>4149</v>
       </c>
       <c r="H263" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="I263" t="s">
-        <v>16</v>
+        <v>175</v>
       </c>
     </row>
     <row r="264" spans="4:9">
       <c r="D264" s="1">
-        <v>44064</v>
+        <v>44089</v>
       </c>
       <c r="E264" t="s">
-        <v>87</v>
+        <v>349</v>
       </c>
       <c r="F264">
-        <v>4110</v>
+        <v>4115</v>
       </c>
       <c r="H264" t="s">
         <v>350</v>
       </c>
       <c r="I264" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="265" spans="4:9">
       <c r="D265" s="1">
-        <v>44063</v>
+        <v>44085</v>
       </c>
       <c r="E265" t="s">
+        <v>95</v>
+      </c>
+      <c r="F265">
+        <v>4148</v>
+      </c>
+      <c r="H265" t="s">
         <v>351</v>
       </c>
-      <c r="F265">
-[...4 lines deleted...]
-      </c>
       <c r="I265" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
     </row>
     <row r="266" spans="4:9">
       <c r="D266" s="1">
-        <v>44063</v>
+        <v>44078</v>
       </c>
       <c r="E266" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F266">
-        <v>4107</v>
+        <v>4133</v>
       </c>
       <c r="H266" t="s">
         <v>352</v>
       </c>
       <c r="I266" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="267" spans="4:9">
       <c r="D267" s="1">
-        <v>44062</v>
+        <v>44076</v>
       </c>
       <c r="E267" t="s">
-        <v>87</v>
+        <v>328</v>
       </c>
       <c r="F267">
-        <v>4108</v>
+        <v>4128</v>
       </c>
       <c r="H267" t="s">
         <v>353</v>
       </c>
       <c r="I267" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="268" spans="4:9">
       <c r="D268" s="1">
-        <v>44061</v>
+        <v>44068</v>
       </c>
       <c r="E268" t="s">
-        <v>18</v>
+        <v>354</v>
       </c>
       <c r="F268">
-        <v>4069</v>
+        <v>4129</v>
       </c>
       <c r="H268" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="I268" t="s">
-        <v>167</v>
+        <v>14</v>
       </c>
     </row>
     <row r="269" spans="4:9">
       <c r="D269" s="1">
-        <v>44061</v>
+        <v>44067</v>
       </c>
       <c r="E269" t="s">
-        <v>18</v>
+        <v>95</v>
       </c>
       <c r="F269">
-        <v>4098</v>
+        <v>4114</v>
       </c>
       <c r="H269" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="I269" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="270" spans="4:9">
       <c r="D270" s="1">
-        <v>44048</v>
+        <v>44064</v>
       </c>
       <c r="E270" t="s">
-        <v>356</v>
+        <v>95</v>
       </c>
       <c r="F270">
-        <v>4091</v>
+        <v>4109</v>
       </c>
       <c r="H270" t="s">
         <v>357</v>
       </c>
       <c r="I270" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="271" spans="4:9">
       <c r="D271" s="1">
-        <v>44046</v>
+        <v>44064</v>
       </c>
       <c r="E271" t="s">
-        <v>356</v>
+        <v>95</v>
       </c>
       <c r="F271">
-        <v>4089</v>
+        <v>4110</v>
       </c>
       <c r="H271" t="s">
         <v>358</v>
       </c>
       <c r="I271" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="272" spans="4:9">
       <c r="D272" s="1">
-        <v>44046</v>
+        <v>44063</v>
       </c>
       <c r="E272" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="F272">
-        <v>4090</v>
+        <v>4072</v>
       </c>
       <c r="H272" t="s">
-        <v>359</v>
+        <v>245</v>
       </c>
       <c r="I272" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="273" spans="4:9">
       <c r="D273" s="1">
-        <v>44043</v>
+        <v>44063</v>
       </c>
       <c r="E273" t="s">
+        <v>95</v>
+      </c>
+      <c r="F273">
+        <v>4107</v>
+      </c>
+      <c r="H273" t="s">
         <v>360</v>
       </c>
-      <c r="F273">
-[...4 lines deleted...]
-      </c>
       <c r="I273" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="274" spans="4:9">
       <c r="D274" s="1">
-        <v>44043</v>
+        <v>44062</v>
       </c>
       <c r="E274" t="s">
-        <v>360</v>
+        <v>95</v>
       </c>
       <c r="F274">
-        <v>4084</v>
+        <v>4108</v>
       </c>
       <c r="H274" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="I274" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="275" spans="4:9">
       <c r="D275" s="1">
-        <v>44033</v>
+        <v>44061</v>
       </c>
       <c r="E275" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F275">
-        <v>4057</v>
+        <v>4069</v>
       </c>
       <c r="H275" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="I275" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
     </row>
     <row r="276" spans="4:9">
       <c r="D276" s="1">
-        <v>44033</v>
+        <v>44061</v>
       </c>
       <c r="E276" t="s">
-        <v>341</v>
+        <v>17</v>
       </c>
       <c r="F276">
-        <v>4059</v>
+        <v>4098</v>
       </c>
       <c r="H276" t="s">
-        <v>188</v>
+        <v>363</v>
       </c>
       <c r="I276" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="277" spans="4:9">
       <c r="D277" s="1">
-        <v>44027</v>
+        <v>44048</v>
       </c>
       <c r="E277" t="s">
         <v>364</v>
       </c>
       <c r="F277">
-        <v>4067</v>
+        <v>4091</v>
       </c>
       <c r="H277" t="s">
         <v>365</v>
       </c>
       <c r="I277" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="278" spans="4:9">
       <c r="D278" s="1">
-        <v>44006</v>
+        <v>44046</v>
       </c>
       <c r="E278" t="s">
+        <v>364</v>
+      </c>
+      <c r="F278">
+        <v>4089</v>
+      </c>
+      <c r="H278" t="s">
         <v>366</v>
       </c>
-      <c r="F278">
-[...4 lines deleted...]
-      </c>
       <c r="I278" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="279" spans="4:9">
       <c r="D279" s="1">
-        <v>43998</v>
+        <v>44046</v>
       </c>
       <c r="E279" t="s">
-        <v>18</v>
+        <v>364</v>
       </c>
       <c r="F279">
-        <v>4048</v>
+        <v>4090</v>
       </c>
       <c r="H279" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="I279" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="280" spans="4:9">
       <c r="D280" s="1">
-        <v>43997</v>
+        <v>44043</v>
+      </c>
+      <c r="E280" t="s">
+        <v>368</v>
       </c>
       <c r="F280">
-        <v>4021</v>
+        <v>4083</v>
       </c>
       <c r="H280" t="s">
         <v>369</v>
       </c>
       <c r="I280" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="281" spans="4:9">
       <c r="D281" s="1">
-        <v>43972</v>
+        <v>44043</v>
       </c>
       <c r="E281" t="s">
+        <v>368</v>
+      </c>
+      <c r="F281">
+        <v>4084</v>
+      </c>
+      <c r="H281" t="s">
         <v>370</v>
       </c>
-      <c r="F281">
-[...4 lines deleted...]
-      </c>
       <c r="I281" t="s">
-        <v>223</v>
+        <v>14</v>
       </c>
     </row>
     <row r="282" spans="4:9">
       <c r="D282" s="1">
-        <v>43970</v>
+        <v>44033</v>
       </c>
       <c r="E282" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F282">
-        <v>4027</v>
+        <v>4057</v>
       </c>
       <c r="H282" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="I282" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
     </row>
     <row r="283" spans="4:9">
       <c r="D283" s="1">
-        <v>43951</v>
+        <v>44033</v>
       </c>
       <c r="E283" t="s">
-        <v>373</v>
+        <v>349</v>
       </c>
       <c r="F283">
-        <v>3964</v>
+        <v>4059</v>
       </c>
       <c r="H283" t="s">
-        <v>374</v>
+        <v>196</v>
       </c>
       <c r="I283" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="284" spans="4:9">
       <c r="D284" s="1">
-        <v>43948</v>
+        <v>44027</v>
       </c>
       <c r="E284" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F284">
-        <v>3919</v>
+        <v>4067</v>
       </c>
       <c r="H284" t="s">
-        <v>151</v>
+        <v>373</v>
       </c>
       <c r="I284" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="285" spans="4:9">
       <c r="D285" s="1">
-        <v>43908</v>
+        <v>44006</v>
       </c>
       <c r="E285" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="F285">
-        <v>3905</v>
+        <v>4050</v>
       </c>
       <c r="H285" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="I285" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="286" spans="4:9">
       <c r="D286" s="1">
-        <v>43907</v>
+        <v>43998</v>
       </c>
       <c r="E286" t="s">
-        <v>378</v>
+        <v>17</v>
       </c>
       <c r="F286">
-        <v>3933</v>
+        <v>4048</v>
       </c>
       <c r="H286" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="I286" t="s">
-        <v>167</v>
+        <v>11</v>
       </c>
     </row>
     <row r="287" spans="4:9">
       <c r="D287" s="1">
-        <v>43907</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>43997</v>
       </c>
       <c r="F287">
-        <v>3937</v>
+        <v>4021</v>
       </c>
       <c r="H287" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="I287" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="288" spans="4:9">
       <c r="D288" s="1">
-        <v>43899</v>
+        <v>43972</v>
       </c>
       <c r="E288" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="F288">
-        <v>3906</v>
+        <v>3943</v>
       </c>
       <c r="H288" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="I288" t="s">
-        <v>24</v>
+        <v>231</v>
       </c>
     </row>
     <row r="289" spans="4:9">
       <c r="D289" s="1">
-        <v>43880</v>
+        <v>43970</v>
       </c>
       <c r="E289" t="s">
-        <v>383</v>
+        <v>17</v>
       </c>
       <c r="F289">
-        <v>3881</v>
+        <v>4027</v>
       </c>
       <c r="H289" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="I289" t="s">
-        <v>223</v>
+        <v>11</v>
       </c>
     </row>
     <row r="290" spans="4:9">
       <c r="D290" s="1">
-        <v>43879</v>
+        <v>43951</v>
       </c>
       <c r="E290" t="s">
-        <v>18</v>
+        <v>381</v>
       </c>
       <c r="F290">
-        <v>3918</v>
+        <v>3964</v>
       </c>
       <c r="H290" t="s">
-        <v>188</v>
+        <v>382</v>
       </c>
       <c r="I290" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
     </row>
     <row r="291" spans="4:9">
       <c r="D291" s="1">
-        <v>43851</v>
+        <v>43948</v>
       </c>
       <c r="E291" t="s">
-        <v>18</v>
+        <v>383</v>
       </c>
       <c r="F291">
-        <v>3887</v>
+        <v>3919</v>
       </c>
       <c r="H291" t="s">
-        <v>188</v>
+        <v>159</v>
       </c>
       <c r="I291" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="292" spans="4:9">
       <c r="D292" s="1">
-        <v>43851</v>
+        <v>43908</v>
       </c>
       <c r="E292" t="s">
-        <v>18</v>
+        <v>384</v>
       </c>
       <c r="F292">
-        <v>3892</v>
+        <v>3905</v>
       </c>
       <c r="H292" t="s">
         <v>385</v>
       </c>
       <c r="I292" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="293" spans="4:9">
       <c r="D293" s="1">
-        <v>43817</v>
+        <v>43907</v>
       </c>
       <c r="E293" t="s">
         <v>386</v>
       </c>
       <c r="F293">
-        <v>3857</v>
+        <v>3933</v>
       </c>
       <c r="H293" t="s">
         <v>387</v>
       </c>
       <c r="I293" t="s">
-        <v>24</v>
+        <v>175</v>
       </c>
     </row>
     <row r="294" spans="4:9">
       <c r="D294" s="1">
-        <v>43816</v>
+        <v>43907</v>
       </c>
       <c r="E294" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F294">
-        <v>3863</v>
+        <v>3937</v>
       </c>
       <c r="H294" t="s">
-        <v>188</v>
+        <v>388</v>
       </c>
       <c r="I294" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="295" spans="4:9">
       <c r="D295" s="1">
-        <v>43816</v>
+        <v>43899</v>
       </c>
       <c r="E295" t="s">
-        <v>18</v>
+        <v>389</v>
       </c>
       <c r="F295">
-        <v>3852</v>
+        <v>3906</v>
       </c>
       <c r="H295" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="I295" t="s">
-        <v>167</v>
+        <v>33</v>
       </c>
     </row>
     <row r="296" spans="4:9">
       <c r="D296" s="1">
-        <v>43802</v>
+        <v>43880</v>
       </c>
       <c r="E296" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="F296">
-        <v>3832</v>
+        <v>3881</v>
       </c>
       <c r="H296" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="I296" t="s">
-        <v>24</v>
+        <v>231</v>
       </c>
     </row>
     <row r="297" spans="4:9">
       <c r="D297" s="1">
-        <v>43796</v>
+        <v>43879</v>
       </c>
       <c r="E297" t="s">
-        <v>106</v>
+        <v>17</v>
       </c>
       <c r="F297">
-        <v>3786</v>
+        <v>3918</v>
       </c>
       <c r="H297" t="s">
-        <v>390</v>
+        <v>196</v>
       </c>
       <c r="I297" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="298" spans="4:9">
       <c r="D298" s="1">
-        <v>43788</v>
+        <v>43851</v>
       </c>
       <c r="E298" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F298">
-        <v>3826</v>
+        <v>3887</v>
       </c>
       <c r="H298" t="s">
-        <v>391</v>
+        <v>196</v>
       </c>
       <c r="I298" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="299" spans="4:9">
       <c r="D299" s="1">
-        <v>43777</v>
+        <v>43851</v>
       </c>
       <c r="E299" t="s">
-        <v>392</v>
+        <v>17</v>
       </c>
       <c r="F299">
-        <v>3808</v>
+        <v>3892</v>
       </c>
       <c r="H299" t="s">
         <v>393</v>
       </c>
       <c r="I299" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="300" spans="4:9">
       <c r="D300" s="1">
-        <v>43767</v>
+        <v>43817</v>
       </c>
       <c r="E300" t="s">
         <v>394</v>
       </c>
       <c r="F300">
-        <v>3807</v>
+        <v>3857</v>
       </c>
       <c r="H300" t="s">
         <v>395</v>
       </c>
       <c r="I300" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
     </row>
     <row r="301" spans="4:9">
       <c r="D301" s="1">
-        <v>43767</v>
+        <v>43816</v>
       </c>
       <c r="E301" t="s">
-        <v>396</v>
+        <v>17</v>
       </c>
       <c r="F301">
-        <v>3824</v>
+        <v>3863</v>
       </c>
       <c r="H301" t="s">
-        <v>397</v>
+        <v>196</v>
       </c>
       <c r="I301" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="302" spans="4:9">
       <c r="D302" s="1">
-        <v>43753</v>
+        <v>43816</v>
       </c>
       <c r="E302" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F302">
-        <v>3809</v>
+        <v>3852</v>
       </c>
       <c r="H302" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="I302" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
     </row>
     <row r="303" spans="4:9">
       <c r="D303" s="1">
-        <v>43726</v>
+        <v>43802</v>
       </c>
       <c r="E303" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="F303">
-        <v>3775</v>
+        <v>3832</v>
       </c>
       <c r="H303" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="I303" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="304" spans="4:9">
       <c r="D304" s="1">
-        <v>43726</v>
+        <v>43796</v>
       </c>
       <c r="E304" t="s">
-        <v>392</v>
+        <v>114</v>
       </c>
       <c r="F304">
-        <v>3781</v>
+        <v>3786</v>
       </c>
       <c r="H304" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="I304" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
     </row>
     <row r="305" spans="4:9">
       <c r="D305" s="1">
-        <v>43725</v>
+        <v>43788</v>
       </c>
       <c r="E305" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F305">
-        <v>3783</v>
+        <v>3826</v>
       </c>
       <c r="H305" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="I305" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="306" spans="4:9">
       <c r="D306" s="1">
-        <v>43725</v>
+        <v>43777</v>
       </c>
       <c r="E306" t="s">
-        <v>18</v>
+        <v>400</v>
       </c>
       <c r="F306">
-        <v>3779</v>
+        <v>3808</v>
       </c>
       <c r="H306" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="I306" t="s">
-        <v>167</v>
+        <v>14</v>
       </c>
     </row>
     <row r="307" spans="4:9">
       <c r="D307" s="1">
-        <v>43717</v>
+        <v>43767</v>
       </c>
       <c r="E307" t="s">
-        <v>52</v>
+        <v>402</v>
       </c>
       <c r="F307">
-        <v>3774</v>
+        <v>3807</v>
       </c>
       <c r="H307" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="I307" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="308" spans="4:9">
       <c r="D308" s="1">
-        <v>43697</v>
+        <v>43767</v>
       </c>
       <c r="E308" t="s">
-        <v>18</v>
+        <v>404</v>
       </c>
       <c r="F308">
-        <v>3768</v>
+        <v>3824</v>
       </c>
       <c r="H308" t="s">
         <v>405</v>
       </c>
       <c r="I308" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
     </row>
     <row r="309" spans="4:9">
       <c r="D309" s="1">
-        <v>43697</v>
+        <v>43753</v>
       </c>
       <c r="E309" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F309">
-        <v>3748</v>
+        <v>3809</v>
       </c>
       <c r="H309" t="s">
         <v>406</v>
       </c>
       <c r="I309" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="310" spans="4:9">
       <c r="D310" s="1">
-        <v>43664</v>
+        <v>43726</v>
       </c>
       <c r="E310" t="s">
-        <v>386</v>
+        <v>407</v>
       </c>
       <c r="F310">
-        <v>3727</v>
+        <v>3775</v>
       </c>
       <c r="H310" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="I310" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="311" spans="4:9">
       <c r="D311" s="1">
-        <v>43662</v>
+        <v>43726</v>
       </c>
       <c r="E311" t="s">
-        <v>18</v>
+        <v>400</v>
       </c>
       <c r="F311">
-        <v>3749</v>
+        <v>3781</v>
       </c>
       <c r="H311" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="I311" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="312" spans="4:9">
       <c r="D312" s="1">
-        <v>43662</v>
+        <v>43725</v>
       </c>
       <c r="E312" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F312">
-        <v>3747</v>
+        <v>3783</v>
       </c>
       <c r="H312" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="I312" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="313" spans="4:9">
       <c r="D313" s="1">
-        <v>43657</v>
+        <v>43725</v>
       </c>
       <c r="E313" t="s">
-        <v>410</v>
+        <v>17</v>
       </c>
       <c r="F313">
-        <v>3725</v>
+        <v>3779</v>
       </c>
       <c r="H313" t="s">
-        <v>237</v>
+        <v>411</v>
       </c>
       <c r="I313" t="s">
-        <v>98</v>
+        <v>175</v>
       </c>
     </row>
     <row r="314" spans="4:9">
       <c r="D314" s="1">
-        <v>43654</v>
+        <v>43717</v>
       </c>
       <c r="E314" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="F314">
-        <v>3746</v>
+        <v>3774</v>
       </c>
       <c r="H314" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="I314" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="315" spans="4:9">
       <c r="D315" s="1">
-        <v>43635</v>
+        <v>43697</v>
       </c>
       <c r="E315" t="s">
-        <v>412</v>
+        <v>17</v>
       </c>
       <c r="F315">
-        <v>3733</v>
+        <v>3768</v>
       </c>
       <c r="H315" t="s">
         <v>413</v>
       </c>
       <c r="I315" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="316" spans="4:9">
       <c r="D316" s="1">
-        <v>43634</v>
+        <v>43697</v>
       </c>
       <c r="E316" t="s">
+        <v>17</v>
+      </c>
+      <c r="F316">
+        <v>3748</v>
+      </c>
+      <c r="H316" t="s">
         <v>414</v>
       </c>
-      <c r="F316">
-[...4 lines deleted...]
-      </c>
       <c r="I316" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="317" spans="4:9">
       <c r="D317" s="1">
-        <v>43634</v>
+        <v>43664</v>
       </c>
       <c r="E317" t="s">
+        <v>394</v>
+      </c>
+      <c r="F317">
+        <v>3727</v>
+      </c>
+      <c r="H317" t="s">
         <v>415</v>
       </c>
-      <c r="F317">
-[...4 lines deleted...]
-      </c>
       <c r="I317" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="318" spans="4:9">
       <c r="D318" s="1">
-        <v>43633</v>
+        <v>43662</v>
       </c>
       <c r="E318" t="s">
-        <v>417</v>
+        <v>17</v>
       </c>
       <c r="F318">
-        <v>3662</v>
+        <v>3749</v>
       </c>
       <c r="H318" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="I318" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="319" spans="4:9">
       <c r="D319" s="1">
-        <v>43620</v>
+        <v>43662</v>
       </c>
       <c r="E319" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="F319">
-        <v>3685</v>
+        <v>3747</v>
       </c>
       <c r="H319" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="I319" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="320" spans="4:9">
       <c r="D320" s="1">
-        <v>43606</v>
+        <v>43657</v>
       </c>
       <c r="E320" t="s">
-        <v>18</v>
+        <v>418</v>
       </c>
       <c r="F320">
-        <v>3698</v>
+        <v>3725</v>
       </c>
       <c r="H320" t="s">
-        <v>188</v>
+        <v>245</v>
       </c>
       <c r="I320" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
     </row>
     <row r="321" spans="4:9">
       <c r="D321" s="1">
-        <v>43606</v>
+        <v>43654</v>
       </c>
       <c r="E321" t="s">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="F321">
-        <v>3702</v>
+        <v>3746</v>
       </c>
       <c r="H321" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="I321" t="s">
-        <v>167</v>
+        <v>14</v>
       </c>
     </row>
     <row r="322" spans="4:9">
       <c r="D322" s="1">
-        <v>43606</v>
+        <v>43635</v>
       </c>
       <c r="E322" t="s">
-        <v>18</v>
+        <v>420</v>
       </c>
       <c r="F322">
-        <v>3708</v>
+        <v>3733</v>
       </c>
       <c r="H322" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="I322" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="323" spans="4:9">
       <c r="D323" s="1">
-        <v>43605</v>
+        <v>43634</v>
       </c>
       <c r="E323" t="s">
-        <v>386</v>
+        <v>422</v>
       </c>
       <c r="F323">
-        <v>3595</v>
+        <v>3717</v>
       </c>
       <c r="H323" t="s">
-        <v>423</v>
+        <v>196</v>
       </c>
       <c r="I323" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="324" spans="4:9">
       <c r="D324" s="1">
-        <v>43602</v>
+        <v>43634</v>
       </c>
       <c r="E324" t="s">
-        <v>22</v>
+        <v>423</v>
       </c>
       <c r="F324">
-        <v>3661</v>
+        <v>3718</v>
       </c>
       <c r="H324" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="I324" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="325" spans="4:9">
       <c r="D325" s="1">
-        <v>43584</v>
+        <v>43633</v>
       </c>
       <c r="E325" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="F325">
-        <v>3682</v>
+        <v>3662</v>
       </c>
       <c r="H325" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="I325" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
     </row>
     <row r="326" spans="4:9">
       <c r="D326" s="1">
-        <v>43572</v>
+        <v>43620</v>
       </c>
       <c r="E326" t="s">
-        <v>18</v>
+        <v>427</v>
       </c>
       <c r="F326">
-        <v>3680</v>
+        <v>3685</v>
       </c>
       <c r="H326" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="I326" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="327" spans="4:9">
       <c r="D327" s="1">
-        <v>43571</v>
+        <v>43606</v>
       </c>
       <c r="E327" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F327">
-        <v>3671</v>
+        <v>3698</v>
       </c>
       <c r="H327" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="I327" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="328" spans="4:9">
       <c r="D328" s="1">
-        <v>43558</v>
+        <v>43606</v>
       </c>
       <c r="E328" t="s">
-        <v>427</v>
+        <v>17</v>
       </c>
       <c r="F328">
-        <v>3632</v>
+        <v>3702</v>
       </c>
       <c r="H328" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="I328" t="s">
-        <v>16</v>
+        <v>175</v>
       </c>
     </row>
     <row r="329" spans="4:9">
       <c r="D329" s="1">
-        <v>43545</v>
+        <v>43606</v>
       </c>
       <c r="E329" t="s">
-        <v>429</v>
+        <v>17</v>
       </c>
       <c r="F329">
-        <v>3658</v>
+        <v>3708</v>
       </c>
       <c r="H329" t="s">
         <v>430</v>
       </c>
       <c r="I329" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="330" spans="4:9">
       <c r="D330" s="1">
-        <v>43544</v>
+        <v>43605</v>
       </c>
       <c r="E330" t="s">
-        <v>52</v>
+        <v>394</v>
       </c>
       <c r="F330">
-        <v>3657</v>
+        <v>3595</v>
       </c>
       <c r="H330" t="s">
         <v>431</v>
       </c>
       <c r="I330" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="331" spans="4:9">
       <c r="D331" s="1">
-        <v>43543</v>
+        <v>43602</v>
       </c>
       <c r="E331" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="F331">
-        <v>3652</v>
+        <v>3661</v>
       </c>
       <c r="H331" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="I331" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="332" spans="4:9">
       <c r="D332" s="1">
-        <v>43536</v>
+        <v>43584</v>
       </c>
       <c r="E332" t="s">
-        <v>106</v>
+        <v>432</v>
       </c>
       <c r="F332">
-        <v>3599</v>
+        <v>3682</v>
       </c>
       <c r="H332" t="s">
         <v>433</v>
       </c>
       <c r="I332" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="333" spans="4:9">
       <c r="D333" s="1">
-        <v>43523</v>
+        <v>43572</v>
       </c>
       <c r="E333" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F333">
-        <v>3622</v>
+        <v>3680</v>
       </c>
       <c r="H333" t="s">
-        <v>418</v>
+        <v>434</v>
       </c>
       <c r="I333" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="334" spans="4:9">
       <c r="D334" s="1">
-        <v>43521</v>
+        <v>43571</v>
       </c>
       <c r="E334" t="s">
-        <v>434</v>
+        <v>17</v>
       </c>
       <c r="F334">
-        <v>3617</v>
+        <v>3671</v>
       </c>
       <c r="H334" t="s">
-        <v>435</v>
+        <v>196</v>
       </c>
       <c r="I334" t="s">
-        <v>167</v>
+        <v>11</v>
       </c>
     </row>
     <row r="335" spans="4:9">
       <c r="D335" s="1">
-        <v>43515</v>
+        <v>43558</v>
       </c>
       <c r="E335" t="s">
-        <v>18</v>
+        <v>435</v>
       </c>
       <c r="F335">
-        <v>3598</v>
+        <v>3632</v>
       </c>
       <c r="H335" t="s">
         <v>436</v>
       </c>
       <c r="I335" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="336" spans="4:9">
       <c r="D336" s="1">
-        <v>43496</v>
+        <v>43545</v>
       </c>
       <c r="E336" t="s">
         <v>437</v>
       </c>
       <c r="F336">
-        <v>3602</v>
+        <v>3658</v>
       </c>
       <c r="H336" t="s">
         <v>438</v>
       </c>
       <c r="I336" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="337" spans="4:9">
       <c r="D337" s="1">
-        <v>43495</v>
+        <v>43544</v>
       </c>
       <c r="E337" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="F337">
-        <v>3577</v>
+        <v>3657</v>
       </c>
       <c r="H337" t="s">
-        <v>418</v>
+        <v>439</v>
       </c>
       <c r="I337" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="338" spans="4:9">
       <c r="D338" s="1">
-        <v>43480</v>
+        <v>43543</v>
       </c>
       <c r="E338" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F338">
-        <v>3590</v>
+        <v>3652</v>
       </c>
       <c r="H338" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="I338" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="339" spans="4:9">
       <c r="D339" s="1">
-        <v>43480</v>
+        <v>43536</v>
       </c>
       <c r="E339" t="s">
-        <v>18</v>
+        <v>114</v>
       </c>
       <c r="F339">
-        <v>3594</v>
+        <v>3599</v>
       </c>
       <c r="H339" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="I339" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="340" spans="4:9">
       <c r="D340" s="1">
-        <v>43452</v>
+        <v>43523</v>
       </c>
       <c r="E340" t="s">
-        <v>441</v>
+        <v>31</v>
       </c>
       <c r="F340">
-        <v>3549</v>
+        <v>3622</v>
       </c>
       <c r="H340" t="s">
-        <v>442</v>
+        <v>426</v>
       </c>
       <c r="I340" t="s">
-        <v>167</v>
+        <v>33</v>
       </c>
     </row>
     <row r="341" spans="4:9">
       <c r="D341" s="1">
-        <v>43452</v>
+        <v>43521</v>
       </c>
       <c r="E341" t="s">
+        <v>442</v>
+      </c>
+      <c r="F341">
+        <v>3617</v>
+      </c>
+      <c r="H341" t="s">
         <v>443</v>
       </c>
-      <c r="F341">
-[...4 lines deleted...]
-      </c>
       <c r="I341" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
     </row>
     <row r="342" spans="4:9">
       <c r="D342" s="1">
-        <v>43452</v>
+        <v>43515</v>
       </c>
       <c r="E342" t="s">
-        <v>443</v>
+        <v>17</v>
       </c>
       <c r="F342">
-        <v>3551</v>
+        <v>3598</v>
       </c>
       <c r="H342" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="I342" t="s">
-        <v>167</v>
+        <v>11</v>
       </c>
     </row>
     <row r="343" spans="4:9">
       <c r="D343" s="1">
-        <v>43452</v>
+        <v>43496</v>
       </c>
       <c r="E343" t="s">
-        <v>18</v>
+        <v>445</v>
       </c>
       <c r="F343">
-        <v>3557</v>
+        <v>3602</v>
       </c>
       <c r="H343" t="s">
-        <v>188</v>
+        <v>446</v>
       </c>
       <c r="I343" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="344" spans="4:9">
       <c r="D344" s="1">
-        <v>43451</v>
+        <v>43495</v>
       </c>
       <c r="E344" t="s">
-        <v>443</v>
+        <v>31</v>
       </c>
       <c r="F344">
-        <v>3556</v>
+        <v>3577</v>
       </c>
       <c r="H344" t="s">
-        <v>446</v>
+        <v>426</v>
       </c>
       <c r="I344" t="s">
-        <v>167</v>
+        <v>33</v>
       </c>
     </row>
     <row r="345" spans="4:9">
       <c r="D345" s="1">
-        <v>43424</v>
+        <v>43480</v>
       </c>
       <c r="E345" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F345">
-        <v>2539</v>
+        <v>3590</v>
       </c>
       <c r="H345" t="s">
-        <v>188</v>
+        <v>447</v>
       </c>
       <c r="I345" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="346" spans="4:9">
       <c r="D346" s="1">
-        <v>43418</v>
+        <v>43480</v>
       </c>
       <c r="E346" t="s">
-        <v>386</v>
+        <v>17</v>
       </c>
       <c r="F346">
-        <v>2506</v>
+        <v>3594</v>
       </c>
       <c r="H346" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="I346" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="347" spans="4:9">
       <c r="D347" s="1">
-        <v>43417</v>
+        <v>43452</v>
       </c>
       <c r="E347" t="s">
-        <v>386</v>
+        <v>449</v>
       </c>
       <c r="F347">
-        <v>2479</v>
+        <v>3549</v>
       </c>
       <c r="H347" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="I347" t="s">
-        <v>223</v>
+        <v>175</v>
       </c>
     </row>
     <row r="348" spans="4:9">
       <c r="D348" s="1">
-        <v>43412</v>
+        <v>43452</v>
       </c>
       <c r="E348" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F348">
-        <v>2518</v>
+        <v>3550</v>
       </c>
       <c r="H348" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="I348" t="s">
-        <v>16</v>
+        <v>175</v>
       </c>
     </row>
     <row r="349" spans="4:9">
       <c r="D349" s="1">
-        <v>43411</v>
+        <v>43452</v>
       </c>
       <c r="E349" t="s">
-        <v>18</v>
+        <v>451</v>
       </c>
       <c r="F349">
-        <v>2525</v>
+        <v>3551</v>
       </c>
       <c r="H349" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="I349" t="s">
-        <v>16</v>
+        <v>175</v>
       </c>
     </row>
     <row r="350" spans="4:9">
       <c r="D350" s="1">
-        <v>43398</v>
+        <v>43452</v>
       </c>
       <c r="E350" t="s">
-        <v>452</v>
+        <v>17</v>
       </c>
       <c r="F350">
-        <v>2508</v>
+        <v>3557</v>
       </c>
       <c r="H350" t="s">
-        <v>395</v>
+        <v>196</v>
       </c>
       <c r="I350" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="351" spans="4:9">
       <c r="D351" s="1">
-        <v>43398</v>
+        <v>43451</v>
       </c>
       <c r="E351" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="F351">
-        <v>2510</v>
+        <v>3556</v>
       </c>
       <c r="H351" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="I351" t="s">
-        <v>98</v>
+        <v>175</v>
       </c>
     </row>
     <row r="352" spans="4:9">
       <c r="D352" s="1">
-        <v>43389</v>
+        <v>43424</v>
       </c>
       <c r="E352" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F352">
-        <v>2507</v>
+        <v>2539</v>
       </c>
       <c r="H352" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="I352" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="353" spans="4:9">
       <c r="D353" s="1">
-        <v>43361</v>
+        <v>43418</v>
       </c>
       <c r="E353" t="s">
-        <v>52</v>
+        <v>394</v>
       </c>
       <c r="F353">
-        <v>2493</v>
+        <v>2506</v>
       </c>
       <c r="H353" t="s">
-        <v>188</v>
+        <v>455</v>
       </c>
       <c r="I353" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="354" spans="4:9">
       <c r="D354" s="1">
-        <v>43341</v>
+        <v>43417</v>
       </c>
       <c r="E354" t="s">
-        <v>454</v>
+        <v>394</v>
       </c>
       <c r="F354">
-        <v>2473</v>
+        <v>2479</v>
       </c>
       <c r="H354" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="I354" t="s">
-        <v>24</v>
+        <v>231</v>
       </c>
     </row>
     <row r="355" spans="4:9">
       <c r="D355" s="1">
-        <v>43336</v>
+        <v>43412</v>
       </c>
       <c r="E355" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F355">
-        <v>2464</v>
+        <v>2518</v>
       </c>
       <c r="H355" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="I355" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="356" spans="4:9">
       <c r="D356" s="1">
-        <v>43333</v>
+        <v>43411</v>
       </c>
       <c r="E356" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F356">
-        <v>2452</v>
+        <v>2525</v>
       </c>
       <c r="H356" t="s">
-        <v>188</v>
+        <v>459</v>
       </c>
       <c r="I356" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="357" spans="4:9">
       <c r="D357" s="1">
-        <v>43333</v>
+        <v>43398</v>
       </c>
       <c r="E357" t="s">
-        <v>386</v>
+        <v>460</v>
       </c>
       <c r="F357">
-        <v>2462</v>
+        <v>2508</v>
       </c>
       <c r="H357" t="s">
-        <v>457</v>
+        <v>403</v>
       </c>
       <c r="I357" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="358" spans="4:9">
       <c r="D358" s="1">
-        <v>43327</v>
+        <v>43398</v>
       </c>
       <c r="E358" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="F358">
-        <v>2418</v>
+        <v>2510</v>
       </c>
       <c r="H358" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="I358" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="359" spans="4:9">
       <c r="D359" s="1">
-        <v>43299</v>
+        <v>43389</v>
       </c>
       <c r="E359" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F359">
-        <v>2426</v>
+        <v>2507</v>
       </c>
       <c r="H359" t="s">
-        <v>460</v>
+        <v>196</v>
       </c>
       <c r="I359" t="s">
-        <v>167</v>
+        <v>11</v>
       </c>
     </row>
     <row r="360" spans="4:9">
       <c r="D360" s="1">
-        <v>43298</v>
+        <v>43361</v>
       </c>
       <c r="E360" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="F360">
-        <v>2424</v>
+        <v>2493</v>
       </c>
       <c r="H360" t="s">
-        <v>461</v>
+        <v>196</v>
       </c>
       <c r="I360" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="361" spans="4:9">
       <c r="D361" s="1">
-        <v>43270</v>
+        <v>43341</v>
       </c>
       <c r="E361" t="s">
-        <v>14</v>
+        <v>462</v>
       </c>
       <c r="F361">
-        <v>2410</v>
+        <v>2473</v>
       </c>
       <c r="H361" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="I361" t="s">
-        <v>167</v>
+        <v>33</v>
       </c>
     </row>
     <row r="362" spans="4:9">
       <c r="D362" s="1">
-        <v>43270</v>
+        <v>43336</v>
       </c>
       <c r="E362" t="s">
-        <v>14</v>
+        <v>464</v>
       </c>
       <c r="F362">
-        <v>2411</v>
+        <v>2464</v>
       </c>
       <c r="H362" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="I362" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="363" spans="4:9">
       <c r="D363" s="1">
-        <v>43255</v>
+        <v>43333</v>
       </c>
       <c r="E363" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="F363">
-        <v>2400</v>
+        <v>2452</v>
       </c>
       <c r="H363" t="s">
-        <v>464</v>
+        <v>196</v>
       </c>
       <c r="I363" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="364" spans="4:9">
       <c r="D364" s="1">
-        <v>43245</v>
+        <v>43333</v>
       </c>
       <c r="E364" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="F364">
-        <v>2357</v>
+        <v>2462</v>
       </c>
       <c r="H364" t="s">
         <v>465</v>
       </c>
       <c r="I364" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="365" spans="4:9">
       <c r="D365" s="1">
-        <v>43235</v>
+        <v>43327</v>
       </c>
       <c r="E365" t="s">
-        <v>14</v>
+        <v>466</v>
       </c>
       <c r="F365">
-        <v>2381</v>
+        <v>2418</v>
       </c>
       <c r="H365" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="I365" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="366" spans="4:9">
       <c r="D366" s="1">
-        <v>43228</v>
+        <v>43299</v>
       </c>
       <c r="E366" t="s">
-        <v>467</v>
+        <v>25</v>
       </c>
       <c r="F366">
-        <v>2366</v>
+        <v>2426</v>
       </c>
       <c r="H366" t="s">
         <v>468</v>
       </c>
       <c r="I366" t="s">
-        <v>24</v>
+        <v>175</v>
       </c>
     </row>
     <row r="367" spans="4:9">
       <c r="D367" s="1">
-        <v>43227</v>
+        <v>43298</v>
       </c>
       <c r="E367" t="s">
+        <v>61</v>
+      </c>
+      <c r="F367">
+        <v>2424</v>
+      </c>
+      <c r="H367" t="s">
         <v>469</v>
       </c>
-      <c r="F367">
-[...4 lines deleted...]
-      </c>
       <c r="I367" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="368" spans="4:9">
       <c r="D368" s="1">
-        <v>43227</v>
+        <v>43270</v>
       </c>
       <c r="E368" t="s">
-        <v>106</v>
+        <v>25</v>
       </c>
       <c r="F368">
-        <v>2353</v>
+        <v>2410</v>
       </c>
       <c r="H368" t="s">
-        <v>151</v>
+        <v>470</v>
       </c>
       <c r="I368" t="s">
-        <v>24</v>
+        <v>175</v>
       </c>
     </row>
     <row r="369" spans="4:9">
       <c r="D369" s="1">
-        <v>43207</v>
+        <v>43270</v>
       </c>
       <c r="E369" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F369">
-        <v>2377</v>
+        <v>2411</v>
       </c>
       <c r="H369" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="I369" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="370" spans="4:9">
       <c r="D370" s="1">
-        <v>43207</v>
+        <v>43255</v>
       </c>
       <c r="E370" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="F370">
-        <v>2352</v>
+        <v>2400</v>
       </c>
       <c r="H370" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="I370" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="371" spans="4:9">
       <c r="D371" s="1">
-        <v>43179</v>
+        <v>43245</v>
       </c>
       <c r="E371" t="s">
-        <v>14</v>
+        <v>394</v>
       </c>
       <c r="F371">
-        <v>2354</v>
+        <v>2357</v>
       </c>
       <c r="H371" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="I371" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="372" spans="4:9">
       <c r="D372" s="1">
-        <v>43179</v>
+        <v>43235</v>
       </c>
       <c r="E372" t="s">
-        <v>473</v>
+        <v>25</v>
       </c>
       <c r="F372">
-        <v>2346</v>
+        <v>2381</v>
       </c>
       <c r="H372" t="s">
         <v>474</v>
       </c>
       <c r="I372" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="373" spans="4:9">
       <c r="D373" s="1">
-        <v>43151</v>
+        <v>43228</v>
       </c>
       <c r="E373" t="s">
-        <v>14</v>
+        <v>475</v>
       </c>
       <c r="F373">
-        <v>2323</v>
+        <v>2366</v>
       </c>
       <c r="H373" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="I373" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="374" spans="4:9">
       <c r="D374" s="1">
-        <v>43151</v>
+        <v>43227</v>
+      </c>
+      <c r="E374" t="s">
+        <v>477</v>
       </c>
       <c r="F374">
-        <v>2339</v>
+        <v>2365</v>
       </c>
       <c r="H374" t="s">
         <v>476</v>
       </c>
       <c r="I374" t="s">
-        <v>167</v>
+        <v>33</v>
       </c>
     </row>
     <row r="375" spans="4:9">
       <c r="D375" s="1">
-        <v>43143</v>
+        <v>43227</v>
       </c>
       <c r="E375" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="F375">
-        <v>2317</v>
+        <v>2353</v>
       </c>
       <c r="H375" t="s">
-        <v>477</v>
+        <v>159</v>
       </c>
       <c r="I375" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="376" spans="4:9">
       <c r="D376" s="1">
-        <v>43123</v>
+        <v>43207</v>
+      </c>
+      <c r="E376" t="s">
+        <v>17</v>
       </c>
       <c r="F376">
-        <v>2308</v>
+        <v>2377</v>
       </c>
       <c r="H376" t="s">
         <v>478</v>
       </c>
       <c r="I376" t="s">
-        <v>167</v>
+        <v>11</v>
       </c>
     </row>
     <row r="377" spans="4:9">
       <c r="D377" s="1">
-        <v>43123</v>
+        <v>43207</v>
       </c>
       <c r="E377" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="F377">
-        <v>2315</v>
+        <v>2352</v>
       </c>
       <c r="H377" t="s">
         <v>479</v>
       </c>
       <c r="I377" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="378" spans="4:9">
       <c r="D378" s="1">
-        <v>43088</v>
+        <v>43179</v>
       </c>
       <c r="E378" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F378">
-        <v>2216</v>
+        <v>2354</v>
       </c>
       <c r="H378" t="s">
         <v>480</v>
       </c>
       <c r="I378" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="379" spans="4:9">
       <c r="D379" s="1">
-        <v>43088</v>
+        <v>43179</v>
       </c>
       <c r="E379" t="s">
-        <v>18</v>
+        <v>481</v>
       </c>
       <c r="F379">
-        <v>2262</v>
+        <v>2346</v>
       </c>
       <c r="H379" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="I379" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
     </row>
     <row r="380" spans="4:9">
       <c r="D380" s="1">
-        <v>43088</v>
+        <v>43151</v>
       </c>
       <c r="E380" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F380">
-        <v>2278</v>
+        <v>2323</v>
       </c>
       <c r="H380" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="I380" t="s">
-        <v>167</v>
+        <v>11</v>
       </c>
     </row>
     <row r="381" spans="4:9">
       <c r="D381" s="1">
-        <v>43082</v>
-[...2 lines deleted...]
-        <v>483</v>
+        <v>43151</v>
       </c>
       <c r="F381">
-        <v>2258</v>
+        <v>2339</v>
       </c>
       <c r="H381" t="s">
         <v>484</v>
       </c>
       <c r="I381" t="s">
-        <v>98</v>
+        <v>175</v>
       </c>
     </row>
     <row r="382" spans="4:9">
       <c r="D382" s="1">
-        <v>43080</v>
+        <v>43143</v>
       </c>
       <c r="E382" t="s">
+        <v>114</v>
+      </c>
+      <c r="F382">
+        <v>2317</v>
+      </c>
+      <c r="H382" t="s">
         <v>485</v>
       </c>
-      <c r="F382">
-[...4 lines deleted...]
-      </c>
       <c r="I382" t="s">
-        <v>167</v>
+        <v>33</v>
       </c>
     </row>
     <row r="383" spans="4:9">
       <c r="D383" s="1">
-        <v>43060</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>43123</v>
       </c>
       <c r="F383">
-        <v>2232</v>
+        <v>2308</v>
       </c>
       <c r="H383" t="s">
-        <v>188</v>
+        <v>486</v>
       </c>
       <c r="I383" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
     </row>
     <row r="384" spans="4:9">
       <c r="D384" s="1">
-        <v>43055</v>
+        <v>43123</v>
       </c>
       <c r="E384" t="s">
+        <v>17</v>
+      </c>
+      <c r="F384">
+        <v>2315</v>
+      </c>
+      <c r="H384" t="s">
         <v>487</v>
       </c>
-      <c r="F384">
-[...4 lines deleted...]
-      </c>
       <c r="I384" t="s">
-        <v>167</v>
+        <v>11</v>
       </c>
     </row>
     <row r="385" spans="4:9">
       <c r="D385" s="1">
-        <v>43055</v>
+        <v>43088</v>
       </c>
       <c r="E385" t="s">
-        <v>487</v>
+        <v>31</v>
       </c>
       <c r="F385">
-        <v>2245</v>
+        <v>2216</v>
       </c>
       <c r="H385" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="I385" t="s">
-        <v>167</v>
+        <v>33</v>
       </c>
     </row>
     <row r="386" spans="4:9">
       <c r="D386" s="1">
-        <v>43055</v>
+        <v>43088</v>
       </c>
       <c r="E386" t="s">
-        <v>487</v>
+        <v>17</v>
       </c>
       <c r="F386">
-        <v>2246</v>
+        <v>2262</v>
       </c>
       <c r="H386" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="I386" t="s">
-        <v>167</v>
+        <v>11</v>
       </c>
     </row>
     <row r="387" spans="4:9">
       <c r="D387" s="1">
-        <v>43054</v>
+        <v>43088</v>
       </c>
       <c r="E387" t="s">
-        <v>106</v>
+        <v>17</v>
       </c>
       <c r="F387">
-        <v>2218</v>
+        <v>2278</v>
       </c>
       <c r="H387" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="I387" t="s">
-        <v>24</v>
+        <v>175</v>
       </c>
     </row>
     <row r="388" spans="4:9">
       <c r="D388" s="1">
-        <v>43041</v>
+        <v>43082</v>
       </c>
       <c r="E388" t="s">
+        <v>491</v>
+      </c>
+      <c r="F388">
+        <v>2258</v>
+      </c>
+      <c r="H388" t="s">
         <v>492</v>
       </c>
-      <c r="F388">
-[...4 lines deleted...]
-      </c>
       <c r="I388" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="389" spans="4:9">
       <c r="D389" s="1">
-        <v>43038</v>
+        <v>43080</v>
       </c>
       <c r="E389" t="s">
-        <v>22</v>
+        <v>493</v>
       </c>
       <c r="F389">
-        <v>2178</v>
+        <v>2263</v>
       </c>
       <c r="H389" t="s">
-        <v>468</v>
+        <v>494</v>
       </c>
       <c r="I389" t="s">
-        <v>24</v>
+        <v>175</v>
       </c>
     </row>
     <row r="390" spans="4:9">
       <c r="D390" s="1">
-        <v>43033</v>
+        <v>43060</v>
       </c>
       <c r="E390" t="s">
-        <v>493</v>
+        <v>17</v>
       </c>
       <c r="F390">
-        <v>2196</v>
+        <v>2232</v>
       </c>
       <c r="H390" t="s">
-        <v>494</v>
+        <v>196</v>
       </c>
       <c r="I390" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="391" spans="4:9">
       <c r="D391" s="1">
-        <v>43025</v>
+        <v>43055</v>
       </c>
       <c r="E391" t="s">
-        <v>18</v>
+        <v>495</v>
       </c>
       <c r="F391">
-        <v>2214</v>
+        <v>2244</v>
       </c>
       <c r="H391" t="s">
-        <v>188</v>
+        <v>496</v>
       </c>
       <c r="I391" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
     </row>
     <row r="392" spans="4:9">
       <c r="D392" s="1">
-        <v>43019</v>
+        <v>43055</v>
       </c>
       <c r="E392" t="s">
         <v>495</v>
       </c>
       <c r="F392">
-        <v>1978</v>
+        <v>2245</v>
       </c>
       <c r="H392" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="I392" t="s">
-        <v>24</v>
+        <v>175</v>
       </c>
     </row>
     <row r="393" spans="4:9">
       <c r="D393" s="1">
-        <v>43019</v>
+        <v>43055</v>
       </c>
       <c r="E393" t="s">
-        <v>106</v>
+        <v>495</v>
       </c>
       <c r="F393">
-        <v>2033</v>
+        <v>2246</v>
       </c>
       <c r="H393" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="I393" t="s">
-        <v>24</v>
+        <v>175</v>
       </c>
     </row>
     <row r="394" spans="4:9">
       <c r="D394" s="1">
-        <v>43018</v>
+        <v>43054</v>
       </c>
       <c r="E394" t="s">
-        <v>34</v>
+        <v>114</v>
       </c>
       <c r="F394">
-        <v>2143</v>
+        <v>2218</v>
       </c>
       <c r="H394" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="I394" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="395" spans="4:9">
       <c r="D395" s="1">
-        <v>43017</v>
+        <v>43041</v>
       </c>
       <c r="E395" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F395">
-        <v>2220</v>
+        <v>2234</v>
       </c>
       <c r="H395" t="s">
-        <v>500</v>
+        <v>476</v>
       </c>
       <c r="I395" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
     </row>
     <row r="396" spans="4:9">
       <c r="D396" s="1">
-        <v>42998</v>
+        <v>43038</v>
       </c>
       <c r="E396" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="F396">
-        <v>2179</v>
+        <v>2178</v>
       </c>
       <c r="H396" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
       <c r="I396" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="397" spans="4:9">
       <c r="D397" s="1">
-        <v>42997</v>
+        <v>43033</v>
       </c>
       <c r="E397" t="s">
-        <v>18</v>
+        <v>501</v>
       </c>
       <c r="F397">
-        <v>2187</v>
+        <v>2196</v>
       </c>
       <c r="H397" t="s">
-        <v>188</v>
+        <v>502</v>
       </c>
       <c r="I397" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="398" spans="4:9">
       <c r="D398" s="1">
-        <v>42978</v>
+        <v>43025</v>
       </c>
       <c r="E398" t="s">
-        <v>501</v>
+        <v>17</v>
       </c>
       <c r="F398">
-        <v>2159</v>
+        <v>2214</v>
       </c>
       <c r="H398" t="s">
-        <v>468</v>
+        <v>196</v>
       </c>
       <c r="I398" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="399" spans="4:9">
       <c r="D399" s="1">
-        <v>42975</v>
+        <v>43019</v>
       </c>
       <c r="E399" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="F399">
-        <v>2152</v>
+        <v>1978</v>
       </c>
       <c r="H399" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="I399" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="400" spans="4:9">
       <c r="D400" s="1">
-        <v>42963</v>
+        <v>43019</v>
       </c>
       <c r="E400" t="s">
-        <v>22</v>
+        <v>114</v>
       </c>
       <c r="F400">
-        <v>2158</v>
+        <v>2033</v>
       </c>
       <c r="H400" t="s">
-        <v>468</v>
+        <v>505</v>
       </c>
       <c r="I400" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="401" spans="4:9">
       <c r="D401" s="1">
-        <v>42962</v>
+        <v>43018</v>
       </c>
       <c r="E401" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="F401">
-        <v>2168</v>
+        <v>2143</v>
       </c>
       <c r="H401" t="s">
-        <v>188</v>
+        <v>506</v>
       </c>
       <c r="I401" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="402" spans="4:9">
       <c r="D402" s="1">
-        <v>42962</v>
+        <v>43017</v>
       </c>
       <c r="E402" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="F402">
-        <v>2157</v>
+        <v>2220</v>
       </c>
       <c r="H402" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="I402" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="403" spans="4:9">
       <c r="D403" s="1">
-        <v>42934</v>
+        <v>42998</v>
       </c>
       <c r="E403" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="F403">
-        <v>2155</v>
+        <v>2179</v>
       </c>
       <c r="H403" t="s">
-        <v>188</v>
+        <v>476</v>
       </c>
       <c r="I403" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="404" spans="4:9">
       <c r="D404" s="1">
-        <v>42912</v>
+        <v>42997</v>
       </c>
       <c r="E404" t="s">
-        <v>506</v>
+        <v>17</v>
       </c>
       <c r="F404">
-        <v>2130</v>
+        <v>2187</v>
       </c>
       <c r="H404" t="s">
-        <v>468</v>
+        <v>196</v>
       </c>
       <c r="I404" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="405" spans="4:9">
       <c r="D405" s="1">
-        <v>42907</v>
+        <v>42978</v>
       </c>
       <c r="E405" t="s">
-        <v>386</v>
+        <v>509</v>
       </c>
       <c r="F405">
-        <v>2127</v>
+        <v>2159</v>
       </c>
       <c r="H405" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
       <c r="I405" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="406" spans="4:9">
       <c r="D406" s="1">
-        <v>42906</v>
+        <v>42975</v>
       </c>
       <c r="E406" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="F406">
-        <v>2094</v>
+        <v>2152</v>
       </c>
       <c r="H406" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="I406" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="407" spans="4:9">
       <c r="D407" s="1">
-        <v>42906</v>
+        <v>42963</v>
       </c>
       <c r="E407" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="F407">
-        <v>2125</v>
+        <v>2158</v>
       </c>
       <c r="H407" t="s">
-        <v>188</v>
+        <v>476</v>
       </c>
       <c r="I407" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="408" spans="4:9">
       <c r="D408" s="1">
-        <v>42892</v>
+        <v>42962</v>
       </c>
       <c r="E408" t="s">
-        <v>509</v>
+        <v>17</v>
       </c>
       <c r="F408">
-        <v>2121</v>
+        <v>2168</v>
       </c>
       <c r="H408" t="s">
-        <v>510</v>
+        <v>196</v>
       </c>
       <c r="I408" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="409" spans="4:9">
       <c r="D409" s="1">
-        <v>42880</v>
+        <v>42962</v>
       </c>
       <c r="E409" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="F409">
-        <v>2090</v>
+        <v>2157</v>
       </c>
       <c r="H409" t="s">
-        <v>468</v>
+        <v>513</v>
       </c>
       <c r="I409" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="410" spans="4:9">
       <c r="D410" s="1">
-        <v>42872</v>
+        <v>42934</v>
       </c>
       <c r="E410" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F410">
-        <v>2089</v>
+        <v>2155</v>
       </c>
       <c r="H410" t="s">
-        <v>468</v>
+        <v>196</v>
       </c>
       <c r="I410" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="411" spans="4:9">
       <c r="D411" s="1">
-        <v>42871</v>
+        <v>42912</v>
       </c>
       <c r="E411" t="s">
-        <v>18</v>
+        <v>514</v>
       </c>
       <c r="F411">
-        <v>2084</v>
+        <v>2130</v>
       </c>
       <c r="H411" t="s">
-        <v>188</v>
+        <v>476</v>
       </c>
       <c r="I411" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="412" spans="4:9">
       <c r="D412" s="1">
-        <v>42871</v>
+        <v>42907</v>
       </c>
       <c r="E412" t="s">
-        <v>18</v>
+        <v>394</v>
       </c>
       <c r="F412">
-        <v>2088</v>
+        <v>2127</v>
       </c>
       <c r="H412" t="s">
-        <v>512</v>
+        <v>476</v>
       </c>
       <c r="I412" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="413" spans="4:9">
       <c r="D413" s="1">
-        <v>42858</v>
+        <v>42906</v>
       </c>
       <c r="E413" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F413">
-        <v>2082</v>
+        <v>2094</v>
       </c>
       <c r="H413" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="I413" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="414" spans="4:9">
       <c r="D414" s="1">
-        <v>42852</v>
+        <v>42906</v>
       </c>
       <c r="E414" t="s">
-        <v>515</v>
+        <v>17</v>
       </c>
       <c r="F414">
-        <v>2076</v>
+        <v>2125</v>
       </c>
       <c r="H414" t="s">
-        <v>516</v>
+        <v>196</v>
       </c>
       <c r="I414" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="415" spans="4:9">
       <c r="D415" s="1">
-        <v>42852</v>
+        <v>42892</v>
       </c>
       <c r="E415" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="F415">
-        <v>2077</v>
+        <v>2121</v>
       </c>
       <c r="H415" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="I415" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="416" spans="4:9">
       <c r="D416" s="1">
-        <v>42850</v>
+        <v>42880</v>
       </c>
       <c r="E416" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="F416">
-        <v>2045</v>
+        <v>2090</v>
       </c>
       <c r="H416" t="s">
-        <v>519</v>
+        <v>476</v>
       </c>
       <c r="I416" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="417" spans="4:9">
       <c r="D417" s="1">
-        <v>42843</v>
+        <v>42872</v>
       </c>
       <c r="E417" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="F417">
-        <v>2053</v>
+        <v>2089</v>
       </c>
       <c r="H417" t="s">
-        <v>188</v>
+        <v>476</v>
       </c>
       <c r="I417" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="418" spans="4:9">
       <c r="D418" s="1">
-        <v>42816</v>
+        <v>42871</v>
       </c>
       <c r="E418" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="F418">
-        <v>2016</v>
+        <v>2084</v>
       </c>
       <c r="H418" t="s">
-        <v>498</v>
+        <v>196</v>
       </c>
       <c r="I418" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="419" spans="4:9">
       <c r="D419" s="1">
-        <v>42815</v>
+        <v>42871</v>
       </c>
       <c r="E419" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F419">
-        <v>2021</v>
+        <v>2088</v>
       </c>
       <c r="H419" t="s">
-        <v>188</v>
+        <v>520</v>
       </c>
       <c r="I419" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="420" spans="4:9">
       <c r="D420" s="1">
-        <v>42809</v>
+        <v>42858</v>
       </c>
       <c r="E420" t="s">
-        <v>106</v>
+        <v>521</v>
       </c>
       <c r="F420">
-        <v>1953</v>
+        <v>2082</v>
       </c>
       <c r="H420" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="I420" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="421" spans="4:9">
       <c r="D421" s="1">
-        <v>42787</v>
+        <v>42852</v>
       </c>
       <c r="E421" t="s">
-        <v>18</v>
+        <v>523</v>
       </c>
       <c r="F421">
-        <v>2007</v>
+        <v>2076</v>
       </c>
       <c r="H421" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="I421" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
     </row>
     <row r="422" spans="4:9">
       <c r="D422" s="1">
-        <v>42787</v>
+        <v>42852</v>
       </c>
       <c r="E422" t="s">
-        <v>18</v>
+        <v>523</v>
       </c>
       <c r="F422">
-        <v>2020</v>
+        <v>2077</v>
       </c>
       <c r="H422" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="I422" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
     </row>
     <row r="423" spans="4:9">
       <c r="D423" s="1">
-        <v>42782</v>
+        <v>42850</v>
       </c>
       <c r="E423" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="F423">
-        <v>1991</v>
+        <v>2045</v>
       </c>
       <c r="H423" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="I423" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="424" spans="4:9">
       <c r="D424" s="1">
-        <v>42780</v>
+        <v>42843</v>
       </c>
       <c r="E424" t="s">
-        <v>106</v>
+        <v>17</v>
       </c>
       <c r="F424">
-        <v>1985</v>
+        <v>2053</v>
       </c>
       <c r="H424" t="s">
-        <v>525</v>
+        <v>196</v>
       </c>
       <c r="I424" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="425" spans="4:9">
       <c r="D425" s="1">
-        <v>42759</v>
+        <v>42816</v>
       </c>
       <c r="E425" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="F425">
-        <v>2003</v>
+        <v>2016</v>
       </c>
       <c r="H425" t="s">
-        <v>526</v>
+        <v>506</v>
       </c>
       <c r="I425" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="426" spans="4:9">
       <c r="D426" s="1">
-        <v>42759</v>
+        <v>42815</v>
       </c>
       <c r="E426" t="s">
-        <v>386</v>
+        <v>17</v>
       </c>
       <c r="F426">
-        <v>1969</v>
+        <v>2021</v>
       </c>
       <c r="H426" t="s">
-        <v>527</v>
+        <v>196</v>
       </c>
       <c r="I426" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="427" spans="4:9">
       <c r="D427" s="1">
-        <v>42725</v>
+        <v>42809</v>
       </c>
       <c r="E427" t="s">
+        <v>114</v>
+      </c>
+      <c r="F427">
+        <v>1953</v>
+      </c>
+      <c r="H427" t="s">
         <v>528</v>
       </c>
-      <c r="F427">
-[...4 lines deleted...]
-      </c>
       <c r="I427" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="428" spans="4:9">
       <c r="D428" s="1">
-        <v>42724</v>
+        <v>42787</v>
       </c>
       <c r="E428" t="s">
-        <v>530</v>
+        <v>17</v>
       </c>
       <c r="F428">
-        <v>1935</v>
+        <v>2007</v>
       </c>
       <c r="H428" t="s">
-        <v>491</v>
+        <v>529</v>
       </c>
       <c r="I428" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="429" spans="4:9">
       <c r="D429" s="1">
-        <v>42724</v>
+        <v>42787</v>
       </c>
       <c r="E429" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F429">
-        <v>1975</v>
+        <v>2020</v>
       </c>
       <c r="H429" t="s">
-        <v>188</v>
+        <v>530</v>
       </c>
       <c r="I429" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="430" spans="4:9">
       <c r="D430" s="1">
-        <v>42717</v>
+        <v>42782</v>
       </c>
       <c r="E430" t="s">
         <v>531</v>
       </c>
       <c r="F430">
-        <v>1923</v>
+        <v>1991</v>
       </c>
       <c r="H430" t="s">
         <v>532</v>
       </c>
       <c r="I430" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="431" spans="4:9">
       <c r="D431" s="1">
-        <v>42716</v>
+        <v>42780</v>
       </c>
       <c r="E431" t="s">
+        <v>114</v>
+      </c>
+      <c r="F431">
+        <v>1985</v>
+      </c>
+      <c r="H431" t="s">
         <v>533</v>
       </c>
-      <c r="F431">
-[...4 lines deleted...]
-      </c>
       <c r="I431" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="432" spans="4:9">
       <c r="D432" s="1">
-        <v>42716</v>
+        <v>42759</v>
       </c>
       <c r="E432" t="s">
-        <v>535</v>
+        <v>17</v>
       </c>
       <c r="F432">
-        <v>1947</v>
+        <v>2003</v>
       </c>
       <c r="H432" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="I432" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="433" spans="4:9">
       <c r="D433" s="1">
-        <v>42705</v>
+        <v>42759</v>
       </c>
       <c r="E433" t="s">
-        <v>473</v>
+        <v>394</v>
       </c>
       <c r="F433">
-        <v>1928</v>
+        <v>1969</v>
       </c>
       <c r="H433" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="I433" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
     </row>
     <row r="434" spans="4:9">
       <c r="D434" s="1">
-        <v>42690</v>
+        <v>42725</v>
       </c>
       <c r="E434" t="s">
-        <v>22</v>
+        <v>536</v>
       </c>
       <c r="F434">
-        <v>1918</v>
+        <v>1962</v>
       </c>
       <c r="H434" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="I434" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="435" spans="4:9">
       <c r="D435" s="1">
-        <v>42689</v>
+        <v>42724</v>
       </c>
       <c r="E435" t="s">
-        <v>18</v>
+        <v>538</v>
       </c>
       <c r="F435">
-        <v>1925</v>
+        <v>1935</v>
       </c>
       <c r="H435" t="s">
-        <v>188</v>
+        <v>499</v>
       </c>
       <c r="I435" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="436" spans="4:9">
       <c r="D436" s="1">
-        <v>42670</v>
+        <v>42724</v>
       </c>
       <c r="E436" t="s">
-        <v>539</v>
+        <v>17</v>
       </c>
       <c r="F436">
-        <v>1900</v>
+        <v>1975</v>
       </c>
       <c r="H436" t="s">
-        <v>516</v>
+        <v>196</v>
       </c>
       <c r="I436" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="437" spans="4:9">
       <c r="D437" s="1">
-        <v>42670</v>
+        <v>42717</v>
       </c>
       <c r="E437" t="s">
         <v>539</v>
       </c>
       <c r="F437">
-        <v>1901</v>
+        <v>1923</v>
       </c>
       <c r="H437" t="s">
         <v>540</v>
       </c>
       <c r="I437" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
     </row>
     <row r="438" spans="4:9">
       <c r="D438" s="1">
-        <v>42669</v>
+        <v>42716</v>
       </c>
       <c r="E438" t="s">
         <v>541</v>
       </c>
       <c r="F438">
-        <v>1908</v>
+        <v>1922</v>
       </c>
       <c r="H438" t="s">
         <v>542</v>
       </c>
       <c r="I438" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="439" spans="4:9">
       <c r="D439" s="1">
-        <v>42663</v>
+        <v>42716</v>
       </c>
       <c r="E439" t="s">
-        <v>128</v>
+        <v>543</v>
       </c>
       <c r="F439">
-        <v>1907</v>
+        <v>1947</v>
       </c>
       <c r="H439" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="I439" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="440" spans="4:9">
       <c r="D440" s="1">
-        <v>42661</v>
+        <v>42705</v>
       </c>
       <c r="E440" t="s">
-        <v>18</v>
+        <v>481</v>
       </c>
       <c r="F440">
-        <v>1909</v>
+        <v>1928</v>
       </c>
       <c r="H440" t="s">
-        <v>188</v>
+        <v>545</v>
       </c>
       <c r="I440" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
     </row>
     <row r="441" spans="4:9">
       <c r="D441" s="1">
-        <v>42633</v>
+        <v>42690</v>
       </c>
       <c r="E441" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="F441">
-        <v>1894</v>
+        <v>1918</v>
       </c>
       <c r="H441" t="s">
-        <v>188</v>
+        <v>546</v>
       </c>
       <c r="I441" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="442" spans="4:9">
       <c r="D442" s="1">
-        <v>42627</v>
+        <v>42689</v>
       </c>
       <c r="E442" t="s">
-        <v>106</v>
+        <v>17</v>
       </c>
       <c r="F442">
-        <v>1854</v>
+        <v>1925</v>
       </c>
       <c r="H442" t="s">
-        <v>544</v>
+        <v>196</v>
       </c>
       <c r="I442" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="443" spans="4:9">
       <c r="D443" s="1">
-        <v>42613</v>
+        <v>42670</v>
       </c>
       <c r="E443" t="s">
-        <v>386</v>
+        <v>547</v>
       </c>
       <c r="F443">
-        <v>1831</v>
+        <v>1900</v>
       </c>
       <c r="H443" t="s">
-        <v>545</v>
+        <v>524</v>
       </c>
       <c r="I443" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="444" spans="4:9">
       <c r="D444" s="1">
-        <v>42606</v>
+        <v>42670</v>
       </c>
       <c r="E444" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="F444">
-        <v>1878</v>
+        <v>1901</v>
       </c>
       <c r="H444" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="I444" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="445" spans="4:9">
       <c r="D445" s="1">
-        <v>42605</v>
+        <v>42669</v>
       </c>
       <c r="E445" t="s">
-        <v>14</v>
+        <v>549</v>
       </c>
       <c r="F445">
-        <v>1876</v>
+        <v>1908</v>
       </c>
       <c r="H445" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="I445" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="446" spans="4:9">
       <c r="D446" s="1">
-        <v>42604</v>
+        <v>42663</v>
       </c>
       <c r="E446" t="s">
-        <v>52</v>
+        <v>136</v>
       </c>
       <c r="F446">
-        <v>1875</v>
+        <v>1907</v>
       </c>
       <c r="H446" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="I446" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="447" spans="4:9">
       <c r="D447" s="1">
-        <v>42598</v>
+        <v>42661</v>
       </c>
       <c r="E447" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F447">
-        <v>1874</v>
+        <v>1909</v>
       </c>
       <c r="H447" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="I447" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="448" spans="4:9">
       <c r="D448" s="1">
-        <v>42592</v>
+        <v>42633</v>
       </c>
       <c r="E448" t="s">
-        <v>550</v>
+        <v>17</v>
       </c>
       <c r="F448">
-        <v>1849</v>
+        <v>1894</v>
       </c>
       <c r="H448" t="s">
-        <v>551</v>
+        <v>196</v>
       </c>
       <c r="I448" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="449" spans="4:9">
       <c r="D449" s="1">
-        <v>42583</v>
+        <v>42627</v>
       </c>
       <c r="E449" t="s">
+        <v>114</v>
+      </c>
+      <c r="F449">
+        <v>1854</v>
+      </c>
+      <c r="H449" t="s">
         <v>552</v>
       </c>
-      <c r="F449">
-[...4 lines deleted...]
-      </c>
       <c r="I449" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="450" spans="4:9">
       <c r="D450" s="1">
-        <v>42576</v>
+        <v>42613</v>
       </c>
       <c r="E450" t="s">
-        <v>554</v>
+        <v>394</v>
       </c>
       <c r="F450">
-        <v>1846</v>
+        <v>1831</v>
       </c>
       <c r="H450" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="I450" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="451" spans="4:9">
       <c r="D451" s="1">
-        <v>42570</v>
+        <v>42606</v>
       </c>
       <c r="E451" t="s">
-        <v>18</v>
+        <v>554</v>
       </c>
       <c r="F451">
-        <v>1851</v>
+        <v>1878</v>
       </c>
       <c r="H451" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="I451" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="452" spans="4:9">
       <c r="D452" s="1">
-        <v>42563</v>
+        <v>42605</v>
       </c>
       <c r="E452" t="s">
-        <v>557</v>
+        <v>25</v>
       </c>
       <c r="F452">
-        <v>1834</v>
+        <v>1876</v>
       </c>
       <c r="H452" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="I452" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="453" spans="4:9">
       <c r="D453" s="1">
-        <v>42558</v>
+        <v>42604</v>
       </c>
       <c r="E453" t="s">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="F453">
-        <v>1833</v>
+        <v>1875</v>
       </c>
       <c r="H453" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="I453" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="454" spans="4:9">
       <c r="D454" s="1">
-        <v>42544</v>
+        <v>42598</v>
       </c>
       <c r="E454" t="s">
-        <v>560</v>
+        <v>17</v>
       </c>
       <c r="F454">
-        <v>1836</v>
+        <v>1874</v>
       </c>
       <c r="H454" t="s">
-        <v>561</v>
+        <v>196</v>
       </c>
       <c r="I454" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="455" spans="4:9">
       <c r="D455" s="1">
-        <v>42542</v>
+        <v>42592</v>
       </c>
       <c r="E455" t="s">
-        <v>18</v>
+        <v>558</v>
       </c>
       <c r="F455">
-        <v>1818</v>
+        <v>1849</v>
       </c>
       <c r="H455" t="s">
-        <v>188</v>
+        <v>559</v>
       </c>
       <c r="I455" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="456" spans="4:9">
       <c r="D456" s="1">
-        <v>42535</v>
+        <v>42583</v>
       </c>
       <c r="E456" t="s">
-        <v>18</v>
+        <v>560</v>
       </c>
       <c r="F456">
-        <v>1816</v>
+        <v>1847</v>
       </c>
       <c r="H456" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="I456" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="457" spans="4:9">
       <c r="D457" s="1">
-        <v>42515</v>
+        <v>42576</v>
       </c>
       <c r="E457" t="s">
+        <v>562</v>
+      </c>
+      <c r="F457">
+        <v>1846</v>
+      </c>
+      <c r="H457" t="s">
         <v>563</v>
       </c>
-      <c r="F457">
-[...4 lines deleted...]
-      </c>
       <c r="I457" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
     </row>
     <row r="458" spans="4:9">
       <c r="D458" s="1">
-        <v>42515</v>
+        <v>42570</v>
       </c>
       <c r="E458" t="s">
-        <v>565</v>
+        <v>17</v>
       </c>
       <c r="F458">
-        <v>1781</v>
+        <v>1851</v>
       </c>
       <c r="H458" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="I458" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="459" spans="4:9">
       <c r="D459" s="1">
-        <v>42514</v>
+        <v>42563</v>
       </c>
       <c r="E459" t="s">
-        <v>22</v>
+        <v>565</v>
       </c>
       <c r="F459">
-        <v>1794</v>
+        <v>1834</v>
       </c>
       <c r="H459" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="I459" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="460" spans="4:9">
       <c r="D460" s="1">
-        <v>42507</v>
+        <v>42558</v>
       </c>
       <c r="E460" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F460">
-        <v>1812</v>
+        <v>1833</v>
       </c>
       <c r="H460" t="s">
-        <v>188</v>
+        <v>567</v>
       </c>
       <c r="I460" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="461" spans="4:9">
       <c r="D461" s="1">
-        <v>42506</v>
+        <v>42544</v>
       </c>
       <c r="E461" t="s">
         <v>568</v>
       </c>
       <c r="F461">
-        <v>1692</v>
+        <v>1836</v>
       </c>
       <c r="H461" t="s">
         <v>569</v>
       </c>
       <c r="I461" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="462" spans="4:9">
       <c r="D462" s="1">
-        <v>42501</v>
+        <v>42542</v>
       </c>
       <c r="E462" t="s">
-        <v>106</v>
+        <v>17</v>
       </c>
       <c r="F462">
-        <v>1815</v>
+        <v>1818</v>
       </c>
       <c r="H462" t="s">
-        <v>570</v>
+        <v>196</v>
       </c>
       <c r="I462" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="463" spans="4:9">
       <c r="D463" s="1">
-        <v>42488</v>
+        <v>42535</v>
       </c>
       <c r="E463" t="s">
-        <v>571</v>
+        <v>17</v>
       </c>
       <c r="F463">
-        <v>1736</v>
+        <v>1816</v>
       </c>
       <c r="H463" t="s">
-        <v>395</v>
+        <v>570</v>
       </c>
       <c r="I463" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
     </row>
     <row r="464" spans="4:9">
       <c r="D464" s="1">
-        <v>42488</v>
+        <v>42515</v>
       </c>
       <c r="E464" t="s">
         <v>571</v>
       </c>
       <c r="F464">
-        <v>1740</v>
+        <v>1795</v>
       </c>
       <c r="H464" t="s">
         <v>572</v>
       </c>
       <c r="I464" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="465" spans="4:9">
       <c r="D465" s="1">
-        <v>42487</v>
+        <v>42515</v>
       </c>
       <c r="E465" t="s">
-        <v>22</v>
+        <v>573</v>
       </c>
       <c r="F465">
-        <v>1752</v>
+        <v>1781</v>
       </c>
       <c r="H465" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="I465" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="466" spans="4:9">
       <c r="D466" s="1">
-        <v>42486</v>
+        <v>42514</v>
       </c>
       <c r="E466" t="s">
-        <v>557</v>
+        <v>31</v>
       </c>
       <c r="F466">
-        <v>1763</v>
+        <v>1794</v>
       </c>
       <c r="H466" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="I466" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="467" spans="4:9">
       <c r="D467" s="1">
-        <v>42479</v>
+        <v>42507</v>
       </c>
       <c r="E467" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F467">
-        <v>1756</v>
+        <v>1812</v>
       </c>
       <c r="H467" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="I467" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="468" spans="4:9">
       <c r="D468" s="1">
-        <v>42479</v>
+        <v>42506</v>
       </c>
       <c r="E468" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="F468">
-        <v>1762</v>
+        <v>1692</v>
       </c>
       <c r="H468" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="I468" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="469" spans="4:9">
       <c r="D469" s="1">
-        <v>42478</v>
+        <v>42501</v>
       </c>
       <c r="E469" t="s">
-        <v>576</v>
+        <v>114</v>
       </c>
       <c r="F469">
-        <v>1766</v>
+        <v>1815</v>
       </c>
       <c r="H469" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="I469" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
     </row>
     <row r="470" spans="4:9">
       <c r="D470" s="1">
-        <v>42473</v>
+        <v>42488</v>
       </c>
       <c r="E470" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="F470">
-        <v>1751</v>
+        <v>1736</v>
       </c>
       <c r="H470" t="s">
-        <v>579</v>
+        <v>403</v>
       </c>
       <c r="I470" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="471" spans="4:9">
       <c r="D471" s="1">
-        <v>42473</v>
+        <v>42488</v>
       </c>
       <c r="E471" t="s">
+        <v>579</v>
+      </c>
+      <c r="F471">
+        <v>1740</v>
+      </c>
+      <c r="H471" t="s">
         <v>580</v>
       </c>
-      <c r="F471">
-[...4 lines deleted...]
-      </c>
       <c r="I471" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="472" spans="4:9">
       <c r="D472" s="1">
-        <v>42464</v>
+        <v>42487</v>
       </c>
       <c r="E472" t="s">
-        <v>582</v>
+        <v>31</v>
       </c>
       <c r="F472">
-        <v>1764</v>
+        <v>1752</v>
       </c>
       <c r="H472" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="I472" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="473" spans="4:9">
       <c r="D473" s="1">
-        <v>42458</v>
+        <v>42486</v>
       </c>
       <c r="E473" t="s">
-        <v>584</v>
+        <v>565</v>
       </c>
       <c r="F473">
-        <v>1733</v>
+        <v>1763</v>
       </c>
       <c r="H473" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="I473" t="s">
-        <v>586</v>
+        <v>14</v>
       </c>
     </row>
     <row r="474" spans="4:9">
       <c r="D474" s="1">
-        <v>42453</v>
+        <v>42479</v>
       </c>
       <c r="E474" t="s">
-        <v>587</v>
+        <v>17</v>
       </c>
       <c r="F474">
-        <v>1732</v>
+        <v>1756</v>
       </c>
       <c r="H474" t="s">
-        <v>588</v>
+        <v>196</v>
       </c>
       <c r="I474" t="s">
-        <v>586</v>
+        <v>11</v>
       </c>
     </row>
     <row r="475" spans="4:9">
       <c r="D475" s="1">
-        <v>42444</v>
+        <v>42479</v>
       </c>
       <c r="E475" t="s">
-        <v>589</v>
+        <v>583</v>
       </c>
       <c r="F475">
-        <v>1739</v>
+        <v>1762</v>
       </c>
       <c r="H475" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="I475" t="s">
-        <v>586</v>
+        <v>14</v>
       </c>
     </row>
     <row r="476" spans="4:9">
       <c r="D476" s="1">
-        <v>42444</v>
+        <v>42478</v>
       </c>
       <c r="E476" t="s">
-        <v>14</v>
+        <v>584</v>
       </c>
       <c r="F476">
-        <v>1743</v>
+        <v>1766</v>
       </c>
       <c r="H476" t="s">
-        <v>188</v>
+        <v>585</v>
       </c>
       <c r="I476" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
     </row>
     <row r="477" spans="4:9">
       <c r="D477" s="1">
-        <v>42439</v>
+        <v>42473</v>
       </c>
       <c r="E477" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="F477">
-        <v>1731</v>
+        <v>1751</v>
       </c>
       <c r="H477" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="I477" t="s">
-        <v>586</v>
+        <v>14</v>
       </c>
     </row>
     <row r="478" spans="4:9">
       <c r="D478" s="1">
-        <v>42438</v>
+        <v>42473</v>
       </c>
       <c r="E478" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="F478">
-        <v>1738</v>
+        <v>1744</v>
       </c>
       <c r="H478" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
       <c r="I478" t="s">
-        <v>586</v>
+        <v>33</v>
       </c>
     </row>
     <row r="479" spans="4:9">
       <c r="D479" s="1">
-        <v>42437</v>
+        <v>42464</v>
       </c>
       <c r="E479" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="F479">
-        <v>1724</v>
+        <v>1764</v>
       </c>
       <c r="H479" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="I479" t="s">
-        <v>586</v>
+        <v>33</v>
       </c>
     </row>
     <row r="480" spans="4:9">
       <c r="D480" s="1">
-        <v>42430</v>
+        <v>42458</v>
       </c>
       <c r="E480" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="F480">
-        <v>1726</v>
+        <v>1733</v>
       </c>
       <c r="H480" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="I480" t="s">
-        <v>586</v>
+        <v>594</v>
       </c>
     </row>
     <row r="481" spans="4:9">
       <c r="D481" s="1">
-        <v>42424</v>
+        <v>42453</v>
       </c>
       <c r="E481" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="F481">
-        <v>1696</v>
+        <v>1732</v>
       </c>
       <c r="H481" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="I481" t="s">
-        <v>98</v>
+        <v>594</v>
       </c>
     </row>
     <row r="482" spans="4:9">
       <c r="D482" s="1">
-        <v>42417</v>
+        <v>42444</v>
       </c>
       <c r="E482" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F482">
-        <v>1700</v>
+        <v>1739</v>
       </c>
       <c r="H482" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="I482" t="s">
-        <v>98</v>
+        <v>594</v>
       </c>
     </row>
     <row r="483" spans="4:9">
       <c r="D483" s="1">
-        <v>42417</v>
+        <v>42444</v>
       </c>
       <c r="E483" t="s">
-        <v>603</v>
+        <v>25</v>
       </c>
       <c r="F483">
-        <v>1704</v>
+        <v>1743</v>
       </c>
       <c r="H483" t="s">
-        <v>604</v>
+        <v>196</v>
       </c>
       <c r="I483" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="484" spans="4:9">
       <c r="D484" s="1">
-        <v>42416</v>
+        <v>42439</v>
       </c>
       <c r="E484" t="s">
-        <v>18</v>
+        <v>599</v>
       </c>
       <c r="F484">
-        <v>1693</v>
+        <v>1731</v>
       </c>
       <c r="H484" t="s">
-        <v>188</v>
+        <v>600</v>
       </c>
       <c r="I484" t="s">
-        <v>11</v>
+        <v>594</v>
       </c>
     </row>
     <row r="485" spans="4:9">
       <c r="D485" s="1">
-        <v>42416</v>
+        <v>42438</v>
       </c>
       <c r="E485" t="s">
-        <v>14</v>
+        <v>601</v>
       </c>
       <c r="F485">
-        <v>1694</v>
+        <v>1738</v>
       </c>
       <c r="H485" t="s">
-        <v>579</v>
+        <v>602</v>
       </c>
       <c r="I485" t="s">
-        <v>16</v>
+        <v>594</v>
       </c>
     </row>
     <row r="486" spans="4:9">
       <c r="D486" s="1">
-        <v>42411</v>
+        <v>42437</v>
       </c>
       <c r="E486" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F486">
-        <v>1695</v>
+        <v>1724</v>
       </c>
       <c r="H486" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="I486" t="s">
-        <v>98</v>
+        <v>594</v>
       </c>
     </row>
     <row r="487" spans="4:9">
       <c r="D487" s="1">
-        <v>42410</v>
+        <v>42430</v>
       </c>
       <c r="E487" t="s">
-        <v>106</v>
+        <v>605</v>
       </c>
       <c r="F487">
-        <v>1686</v>
+        <v>1726</v>
       </c>
       <c r="H487" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="I487" t="s">
-        <v>24</v>
+        <v>594</v>
       </c>
     </row>
     <row r="488" spans="4:9">
       <c r="D488" s="1">
-        <v>42408</v>
+        <v>42424</v>
       </c>
       <c r="E488" t="s">
+        <v>607</v>
+      </c>
+      <c r="F488">
+        <v>1696</v>
+      </c>
+      <c r="H488" t="s">
         <v>608</v>
       </c>
-      <c r="F488">
-[...4 lines deleted...]
-      </c>
       <c r="I488" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="489" spans="4:9">
       <c r="D489" s="1">
-        <v>42395</v>
+        <v>42417</v>
       </c>
       <c r="E489" t="s">
-        <v>52</v>
+        <v>609</v>
       </c>
       <c r="F489">
-        <v>1672</v>
+        <v>1700</v>
       </c>
       <c r="H489" t="s">
-        <v>188</v>
+        <v>610</v>
       </c>
       <c r="I489" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
     </row>
     <row r="490" spans="4:9">
       <c r="D490" s="1">
-        <v>42374</v>
+        <v>42417</v>
       </c>
       <c r="E490" t="s">
-        <v>34</v>
+        <v>611</v>
       </c>
       <c r="F490">
-        <v>1466</v>
+        <v>1704</v>
       </c>
       <c r="H490" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="I490" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="491" spans="4:9">
       <c r="D491" s="1">
-        <v>42354</v>
+        <v>42416</v>
       </c>
       <c r="E491" t="s">
-        <v>386</v>
+        <v>17</v>
       </c>
       <c r="F491">
-        <v>1640</v>
+        <v>1693</v>
       </c>
       <c r="H491" t="s">
-        <v>610</v>
+        <v>196</v>
       </c>
       <c r="I491" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="492" spans="4:9">
       <c r="D492" s="1">
-        <v>42353</v>
+        <v>42416</v>
       </c>
       <c r="E492" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F492">
-        <v>1660</v>
+        <v>1694</v>
       </c>
       <c r="H492" t="s">
-        <v>188</v>
+        <v>587</v>
       </c>
       <c r="I492" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="493" spans="4:9">
       <c r="D493" s="1">
-        <v>42353</v>
+        <v>42411</v>
       </c>
       <c r="E493" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="F493">
-        <v>1647</v>
+        <v>1695</v>
       </c>
       <c r="H493" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="I493" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="494" spans="4:9">
       <c r="D494" s="1">
-        <v>42346</v>
+        <v>42410</v>
       </c>
       <c r="E494" t="s">
-        <v>613</v>
+        <v>114</v>
       </c>
       <c r="F494">
-        <v>1651</v>
+        <v>1686</v>
       </c>
       <c r="H494" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="I494" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="495" spans="4:9">
       <c r="D495" s="1">
-        <v>42346</v>
+        <v>42408</v>
       </c>
       <c r="E495" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="F495">
-        <v>1646</v>
+        <v>1677</v>
       </c>
       <c r="H495" t="s">
-        <v>616</v>
+        <v>473</v>
       </c>
       <c r="I495" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
     </row>
     <row r="496" spans="4:9">
       <c r="D496" s="1">
-        <v>42341</v>
+        <v>42395</v>
       </c>
       <c r="E496" t="s">
-        <v>617</v>
+        <v>61</v>
       </c>
       <c r="F496">
-        <v>1635</v>
+        <v>1672</v>
       </c>
       <c r="H496" t="s">
-        <v>618</v>
+        <v>196</v>
       </c>
       <c r="I496" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="497" spans="4:9">
       <c r="D497" s="1">
-        <v>42340</v>
+        <v>42374</v>
       </c>
       <c r="E497" t="s">
-        <v>619</v>
+        <v>43</v>
       </c>
       <c r="F497">
-        <v>1641</v>
+        <v>1466</v>
       </c>
       <c r="H497" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="I497" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="498" spans="4:9">
       <c r="D498" s="1">
-        <v>42325</v>
+        <v>42354</v>
       </c>
       <c r="E498" t="s">
-        <v>18</v>
+        <v>394</v>
       </c>
       <c r="F498">
-        <v>1598</v>
+        <v>1640</v>
       </c>
       <c r="H498" t="s">
-        <v>188</v>
+        <v>618</v>
       </c>
       <c r="I498" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="499" spans="4:9">
       <c r="D499" s="1">
-        <v>42324</v>
+        <v>42353</v>
       </c>
       <c r="E499" t="s">
-        <v>621</v>
+        <v>17</v>
       </c>
       <c r="F499">
-        <v>1618</v>
+        <v>1660</v>
       </c>
       <c r="H499" t="s">
-        <v>622</v>
+        <v>196</v>
       </c>
       <c r="I499" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="500" spans="4:9">
       <c r="D500" s="1">
-        <v>42320</v>
+        <v>42353</v>
       </c>
       <c r="E500" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F500">
-        <v>1592</v>
+        <v>1647</v>
       </c>
       <c r="H500" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
       <c r="I500" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="501" spans="4:9">
       <c r="D501" s="1">
-        <v>42310</v>
+        <v>42346</v>
       </c>
       <c r="E501" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="F501">
-        <v>1591</v>
+        <v>1651</v>
       </c>
       <c r="H501" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="I501" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="502" spans="4:9">
       <c r="D502" s="1">
-        <v>42307</v>
+        <v>42346</v>
       </c>
       <c r="E502" t="s">
-        <v>535</v>
+        <v>623</v>
       </c>
       <c r="F502">
-        <v>1626</v>
+        <v>1646</v>
       </c>
       <c r="H502" t="s">
-        <v>516</v>
+        <v>624</v>
       </c>
       <c r="I502" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="503" spans="4:9">
       <c r="D503" s="1">
-        <v>42307</v>
+        <v>42341</v>
       </c>
       <c r="E503" t="s">
-        <v>535</v>
+        <v>625</v>
       </c>
       <c r="F503">
-        <v>1627</v>
+        <v>1635</v>
       </c>
       <c r="H503" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="I503" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
     </row>
     <row r="504" spans="4:9">
       <c r="D504" s="1">
-        <v>42297</v>
+        <v>42340</v>
       </c>
       <c r="E504" t="s">
-        <v>18</v>
+        <v>627</v>
       </c>
       <c r="F504">
-        <v>1597</v>
+        <v>1641</v>
       </c>
       <c r="H504" t="s">
-        <v>188</v>
+        <v>628</v>
       </c>
       <c r="I504" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="505" spans="4:9">
       <c r="D505" s="1">
-        <v>42262</v>
+        <v>42325</v>
       </c>
       <c r="E505" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F505">
-        <v>1596</v>
+        <v>1598</v>
       </c>
       <c r="H505" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="I505" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="506" spans="4:9">
       <c r="D506" s="1">
-        <v>42234</v>
+        <v>42324</v>
       </c>
       <c r="E506" t="s">
-        <v>18</v>
+        <v>629</v>
       </c>
       <c r="F506">
-        <v>1567</v>
+        <v>1618</v>
       </c>
       <c r="H506" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="I506" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="507" spans="4:9">
       <c r="D507" s="1">
-        <v>42206</v>
+        <v>42320</v>
       </c>
       <c r="E507" t="s">
-        <v>18</v>
+        <v>631</v>
       </c>
       <c r="F507">
-        <v>1530</v>
+        <v>1592</v>
       </c>
       <c r="H507" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="I507" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="508" spans="4:9">
       <c r="D508" s="1">
-        <v>42200</v>
+        <v>42310</v>
       </c>
       <c r="E508" t="s">
-        <v>106</v>
+        <v>633</v>
       </c>
       <c r="F508">
-        <v>1537</v>
+        <v>1591</v>
       </c>
       <c r="H508" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="I508" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="509" spans="4:9">
       <c r="D509" s="1">
-        <v>42199</v>
+        <v>42307</v>
       </c>
       <c r="E509" t="s">
+        <v>543</v>
+      </c>
+      <c r="F509">
+        <v>1626</v>
+      </c>
+      <c r="H509" t="s">
+        <v>524</v>
+      </c>
+      <c r="I509" t="s">
         <v>106</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="510" spans="4:9">
       <c r="D510" s="1">
-        <v>42199</v>
+        <v>42307</v>
       </c>
       <c r="E510" t="s">
-        <v>632</v>
+        <v>543</v>
       </c>
       <c r="F510">
-        <v>1536</v>
+        <v>1627</v>
       </c>
       <c r="H510" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
       <c r="I510" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="511" spans="4:9">
       <c r="D511" s="1">
-        <v>42171</v>
+        <v>42297</v>
       </c>
       <c r="E511" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F511">
-        <v>1513</v>
+        <v>1597</v>
       </c>
       <c r="H511" t="s">
-        <v>633</v>
+        <v>196</v>
       </c>
       <c r="I511" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="512" spans="4:9">
       <c r="D512" s="1">
-        <v>42143</v>
+        <v>42262</v>
       </c>
       <c r="E512" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F512">
-        <v>1490</v>
+        <v>1596</v>
       </c>
       <c r="H512" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="I512" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="513" spans="4:9">
       <c r="D513" s="1">
-        <v>42136</v>
+        <v>42234</v>
       </c>
       <c r="E513" t="s">
-        <v>106</v>
+        <v>17</v>
       </c>
       <c r="F513">
-        <v>1443</v>
+        <v>1567</v>
       </c>
       <c r="H513" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="I513" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="514" spans="4:9">
       <c r="D514" s="1">
-        <v>42125</v>
+        <v>42206</v>
       </c>
       <c r="E514" t="s">
-        <v>635</v>
+        <v>17</v>
       </c>
       <c r="F514">
-        <v>1495</v>
+        <v>1530</v>
       </c>
       <c r="H514" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="I514" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="515" spans="4:9">
       <c r="D515" s="1">
-        <v>42125</v>
+        <v>42200</v>
       </c>
       <c r="E515" t="s">
-        <v>635</v>
+        <v>114</v>
       </c>
       <c r="F515">
-        <v>1496</v>
+        <v>1537</v>
       </c>
       <c r="H515" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="I515" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
     </row>
     <row r="516" spans="4:9">
       <c r="D516" s="1">
-        <v>42122</v>
+        <v>42199</v>
       </c>
       <c r="E516" t="s">
-        <v>613</v>
+        <v>114</v>
       </c>
       <c r="F516">
-        <v>1451</v>
+        <v>1523</v>
       </c>
       <c r="H516" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="I516" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="517" spans="4:9">
       <c r="D517" s="1">
-        <v>42115</v>
+        <v>42199</v>
       </c>
       <c r="E517" t="s">
-        <v>18</v>
+        <v>640</v>
       </c>
       <c r="F517">
-        <v>1463</v>
+        <v>1536</v>
       </c>
       <c r="H517" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="I517" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="518" spans="4:9">
       <c r="D518" s="1">
-        <v>42110</v>
+        <v>42171</v>
       </c>
       <c r="E518" t="s">
-        <v>106</v>
+        <v>17</v>
       </c>
       <c r="F518">
-        <v>1432</v>
+        <v>1513</v>
       </c>
       <c r="H518" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="I518" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="519" spans="4:9">
       <c r="D519" s="1">
-        <v>42103</v>
+        <v>42143</v>
       </c>
       <c r="E519" t="s">
-        <v>386</v>
+        <v>17</v>
       </c>
       <c r="F519">
-        <v>1462</v>
+        <v>1490</v>
       </c>
       <c r="H519" t="s">
-        <v>641</v>
+        <v>196</v>
       </c>
       <c r="I519" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="520" spans="4:9">
       <c r="D520" s="1">
-        <v>42087</v>
+        <v>42136</v>
       </c>
       <c r="E520" t="s">
-        <v>52</v>
+        <v>114</v>
       </c>
       <c r="F520">
-        <v>1434</v>
+        <v>1443</v>
       </c>
       <c r="H520" t="s">
         <v>642</v>
       </c>
       <c r="I520" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="521" spans="4:9">
       <c r="D521" s="1">
-        <v>42082</v>
+        <v>42125</v>
       </c>
       <c r="E521" t="s">
+        <v>643</v>
+      </c>
+      <c r="F521">
+        <v>1495</v>
+      </c>
+      <c r="H521" t="s">
+        <v>644</v>
+      </c>
+      <c r="I521" t="s">
         <v>106</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="522" spans="4:9">
       <c r="D522" s="1">
-        <v>42081</v>
+        <v>42125</v>
       </c>
       <c r="E522" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="F522">
-        <v>1448</v>
+        <v>1496</v>
       </c>
       <c r="H522" t="s">
         <v>645</v>
       </c>
       <c r="I522" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="523" spans="4:9">
       <c r="D523" s="1">
-        <v>42080</v>
+        <v>42122</v>
       </c>
       <c r="E523" t="s">
-        <v>18</v>
+        <v>621</v>
       </c>
       <c r="F523">
-        <v>1430</v>
+        <v>1451</v>
       </c>
       <c r="H523" t="s">
         <v>646</v>
       </c>
       <c r="I523" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="524" spans="4:9">
       <c r="D524" s="1">
-        <v>42052</v>
+        <v>42115</v>
       </c>
       <c r="E524" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F524">
-        <v>1414</v>
+        <v>1463</v>
       </c>
       <c r="H524" t="s">
         <v>647</v>
       </c>
       <c r="I524" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="525" spans="4:9">
       <c r="D525" s="1">
-        <v>42046</v>
+        <v>42110</v>
       </c>
       <c r="E525" t="s">
-        <v>493</v>
+        <v>114</v>
       </c>
       <c r="F525">
-        <v>1389</v>
+        <v>1432</v>
       </c>
       <c r="H525" t="s">
         <v>648</v>
       </c>
       <c r="I525" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="526" spans="4:9">
       <c r="D526" s="1">
-        <v>42032</v>
+        <v>42103</v>
       </c>
       <c r="E526" t="s">
+        <v>394</v>
+      </c>
+      <c r="F526">
+        <v>1462</v>
+      </c>
+      <c r="H526" t="s">
         <v>649</v>
       </c>
-      <c r="F526">
-[...4 lines deleted...]
-      </c>
       <c r="I526" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="527" spans="4:9">
       <c r="D527" s="1">
-        <v>42031</v>
+        <v>42087</v>
       </c>
       <c r="E527" t="s">
-        <v>651</v>
+        <v>61</v>
       </c>
       <c r="F527">
-        <v>1393</v>
+        <v>1434</v>
       </c>
       <c r="H527" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="I527" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="528" spans="4:9">
       <c r="D528" s="1">
-        <v>42010</v>
+        <v>42082</v>
       </c>
       <c r="E528" t="s">
-        <v>22</v>
+        <v>114</v>
       </c>
       <c r="F528">
-        <v>1371</v>
+        <v>1447</v>
       </c>
       <c r="H528" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="I528" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="529" spans="4:9">
       <c r="D529" s="1">
-        <v>41989</v>
+        <v>42081</v>
       </c>
       <c r="E529" t="s">
-        <v>18</v>
+        <v>652</v>
       </c>
       <c r="F529">
-        <v>1367</v>
+        <v>1448</v>
       </c>
       <c r="H529" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="I529" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="530" spans="4:9">
       <c r="D530" s="1">
-        <v>41975</v>
+        <v>42080</v>
       </c>
       <c r="E530" t="s">
-        <v>186</v>
+        <v>17</v>
       </c>
       <c r="F530">
-        <v>1362</v>
+        <v>1430</v>
       </c>
       <c r="H530" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="I530" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="531" spans="4:9">
       <c r="D531" s="1">
-        <v>41961</v>
+        <v>42052</v>
       </c>
       <c r="E531" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F531">
-        <v>1358</v>
+        <v>1414</v>
       </c>
       <c r="H531" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="I531" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="532" spans="4:9">
       <c r="D532" s="1">
-        <v>41956</v>
+        <v>42046</v>
       </c>
       <c r="E532" t="s">
-        <v>106</v>
+        <v>501</v>
       </c>
       <c r="F532">
-        <v>1327</v>
+        <v>1389</v>
       </c>
       <c r="H532" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="I532" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="533" spans="4:9">
       <c r="D533" s="1">
-        <v>41947</v>
+        <v>42032</v>
       </c>
       <c r="E533" t="s">
+        <v>657</v>
+      </c>
+      <c r="F533">
+        <v>1604</v>
+      </c>
+      <c r="H533" t="s">
         <v>658</v>
       </c>
-      <c r="F533">
-[...4 lines deleted...]
-      </c>
       <c r="I533" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="534" spans="4:9">
       <c r="D534" s="1">
-        <v>41943</v>
+        <v>42031</v>
       </c>
       <c r="E534" t="s">
-        <v>635</v>
+        <v>659</v>
       </c>
       <c r="F534">
-        <v>1342</v>
+        <v>1393</v>
       </c>
       <c r="H534" t="s">
         <v>660</v>
       </c>
       <c r="I534" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="535" spans="4:9">
       <c r="D535" s="1">
-        <v>41943</v>
+        <v>42010</v>
       </c>
       <c r="E535" t="s">
+        <v>31</v>
+      </c>
+      <c r="F535">
+        <v>1371</v>
+      </c>
+      <c r="H535" t="s">
         <v>661</v>
       </c>
-      <c r="F535">
-[...4 lines deleted...]
-      </c>
       <c r="I535" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
     </row>
     <row r="536" spans="4:9">
       <c r="D536" s="1">
-        <v>41933</v>
+        <v>41989</v>
       </c>
       <c r="E536" t="s">
-        <v>386</v>
+        <v>17</v>
       </c>
       <c r="F536">
-        <v>1307</v>
+        <v>1367</v>
       </c>
       <c r="H536" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="I536" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="537" spans="4:9">
       <c r="D537" s="1">
-        <v>41933</v>
+        <v>41975</v>
       </c>
       <c r="E537" t="s">
-        <v>18</v>
+        <v>194</v>
       </c>
       <c r="F537">
-        <v>1323</v>
+        <v>1362</v>
       </c>
       <c r="H537" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="I537" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="538" spans="4:9">
       <c r="D538" s="1">
-        <v>41898</v>
+        <v>41961</v>
       </c>
       <c r="E538" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F538">
-        <v>1317</v>
+        <v>1358</v>
       </c>
       <c r="H538" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="I538" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="539" spans="4:9">
       <c r="D539" s="1">
-        <v>41870</v>
+        <v>41956</v>
       </c>
       <c r="E539" t="s">
-        <v>18</v>
+        <v>114</v>
       </c>
       <c r="F539">
-        <v>1135</v>
+        <v>1327</v>
       </c>
       <c r="H539" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="I539" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="540" spans="4:9">
       <c r="D540" s="1">
-        <v>41864</v>
+        <v>41947</v>
       </c>
       <c r="E540" t="s">
-        <v>106</v>
+        <v>666</v>
       </c>
       <c r="F540">
-        <v>1274</v>
+        <v>1332</v>
       </c>
       <c r="H540" t="s">
         <v>667</v>
       </c>
       <c r="I540" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="541" spans="4:9">
       <c r="D541" s="1">
-        <v>41835</v>
+        <v>41943</v>
       </c>
       <c r="E541" t="s">
-        <v>18</v>
+        <v>643</v>
       </c>
       <c r="F541">
-        <v>1134</v>
+        <v>1342</v>
       </c>
       <c r="H541" t="s">
         <v>668</v>
       </c>
       <c r="I541" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
     </row>
     <row r="542" spans="4:9">
       <c r="D542" s="1">
-        <v>41807</v>
+        <v>41943</v>
       </c>
       <c r="E542" t="s">
-        <v>18</v>
+        <v>669</v>
       </c>
       <c r="F542">
-        <v>1240</v>
+        <v>1343</v>
       </c>
       <c r="H542" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="I542" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
     </row>
     <row r="543" spans="4:9">
       <c r="D543" s="1">
-        <v>41801</v>
+        <v>41933</v>
       </c>
       <c r="E543" t="s">
-        <v>106</v>
+        <v>394</v>
       </c>
       <c r="F543">
-        <v>1253</v>
+        <v>1307</v>
       </c>
       <c r="H543" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="I543" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="544" spans="4:9">
       <c r="D544" s="1">
-        <v>41786</v>
+        <v>41933</v>
       </c>
       <c r="E544" t="s">
-        <v>671</v>
+        <v>17</v>
       </c>
       <c r="F544">
-        <v>1191</v>
+        <v>1323</v>
       </c>
       <c r="H544" t="s">
         <v>672</v>
       </c>
       <c r="I544" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="545" spans="4:9">
       <c r="D545" s="1">
-        <v>41781</v>
+        <v>41898</v>
       </c>
       <c r="E545" t="s">
+        <v>17</v>
+      </c>
+      <c r="F545">
+        <v>1317</v>
+      </c>
+      <c r="H545" t="s">
         <v>673</v>
       </c>
-      <c r="F545">
-[...4 lines deleted...]
-      </c>
       <c r="I545" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="546" spans="4:9">
       <c r="D546" s="1">
-        <v>41779</v>
+        <v>41870</v>
       </c>
       <c r="E546" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F546">
-        <v>1132</v>
+        <v>1135</v>
       </c>
       <c r="H546" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="I546" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="547" spans="4:9">
       <c r="D547" s="1">
-        <v>41774</v>
+        <v>41864</v>
       </c>
       <c r="E547" t="s">
-        <v>499</v>
+        <v>114</v>
       </c>
       <c r="F547">
-        <v>1212</v>
+        <v>1274</v>
       </c>
       <c r="H547" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="I547" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
     </row>
     <row r="548" spans="4:9">
       <c r="D548" s="1">
-        <v>41772</v>
+        <v>41835</v>
       </c>
       <c r="E548" t="s">
-        <v>499</v>
+        <v>17</v>
       </c>
       <c r="F548">
-        <v>1211</v>
+        <v>1134</v>
       </c>
       <c r="H548" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="I548" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="549" spans="4:9">
       <c r="D549" s="1">
-        <v>41771</v>
+        <v>41807</v>
       </c>
       <c r="E549" t="s">
-        <v>386</v>
+        <v>17</v>
       </c>
       <c r="F549">
-        <v>1207</v>
+        <v>1240</v>
       </c>
       <c r="H549" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="I549" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="550" spans="4:9">
       <c r="D550" s="1">
-        <v>41761</v>
+        <v>41801</v>
       </c>
       <c r="E550" t="s">
-        <v>499</v>
+        <v>114</v>
       </c>
       <c r="F550">
-        <v>1209</v>
+        <v>1253</v>
       </c>
       <c r="H550" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="I550" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
     </row>
     <row r="551" spans="4:9">
       <c r="D551" s="1">
-        <v>41761</v>
+        <v>41786</v>
       </c>
       <c r="E551" t="s">
-        <v>499</v>
+        <v>679</v>
       </c>
       <c r="F551">
-        <v>1210</v>
+        <v>1191</v>
       </c>
       <c r="H551" t="s">
         <v>680</v>
       </c>
       <c r="I551" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
     </row>
     <row r="552" spans="4:9">
       <c r="D552" s="1">
-        <v>41746</v>
+        <v>41781</v>
       </c>
       <c r="E552" t="s">
         <v>681</v>
       </c>
       <c r="F552">
-        <v>1159</v>
+        <v>1213</v>
       </c>
       <c r="H552" t="s">
         <v>682</v>
       </c>
       <c r="I552" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="553" spans="4:9">
       <c r="D553" s="1">
-        <v>41745</v>
+        <v>41779</v>
       </c>
       <c r="E553" t="s">
+        <v>17</v>
+      </c>
+      <c r="F553">
+        <v>1132</v>
+      </c>
+      <c r="H553" t="s">
         <v>683</v>
       </c>
-      <c r="F553">
-[...4 lines deleted...]
-      </c>
       <c r="I553" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="554" spans="4:9">
       <c r="D554" s="1">
-        <v>41744</v>
+        <v>41774</v>
       </c>
       <c r="E554" t="s">
-        <v>18</v>
+        <v>507</v>
       </c>
       <c r="F554">
-        <v>1131</v>
+        <v>1212</v>
       </c>
       <c r="H554" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="I554" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
     </row>
     <row r="555" spans="4:9">
       <c r="D555" s="1">
-        <v>41716</v>
+        <v>41772</v>
       </c>
       <c r="E555" t="s">
-        <v>686</v>
+        <v>507</v>
       </c>
       <c r="F555">
-        <v>1130</v>
+        <v>1211</v>
       </c>
       <c r="H555" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="I555" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
     </row>
     <row r="556" spans="4:9">
       <c r="D556" s="1">
-        <v>41711</v>
+        <v>41771</v>
       </c>
       <c r="E556" t="s">
-        <v>671</v>
+        <v>394</v>
       </c>
       <c r="F556">
-        <v>1148</v>
+        <v>1207</v>
       </c>
       <c r="H556" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="I556" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="557" spans="4:9">
       <c r="D557" s="1">
-        <v>41711</v>
+        <v>41761</v>
       </c>
       <c r="E557" t="s">
-        <v>689</v>
+        <v>507</v>
       </c>
       <c r="F557">
-        <v>1151</v>
+        <v>1209</v>
       </c>
       <c r="H557" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="I557" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="558" spans="4:9">
       <c r="D558" s="1">
-        <v>41710</v>
+        <v>41761</v>
       </c>
       <c r="E558" t="s">
-        <v>39</v>
+        <v>507</v>
       </c>
       <c r="F558">
-        <v>1157</v>
+        <v>1210</v>
       </c>
       <c r="H558" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="I558" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="559" spans="4:9">
       <c r="D559" s="1">
-        <v>41709</v>
+        <v>41746</v>
       </c>
       <c r="E559" t="s">
-        <v>671</v>
+        <v>689</v>
       </c>
       <c r="F559">
-        <v>1152</v>
+        <v>1159</v>
       </c>
       <c r="H559" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="I559" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="560" spans="4:9">
       <c r="D560" s="1">
-        <v>41688</v>
+        <v>41745</v>
       </c>
       <c r="E560" t="s">
-        <v>52</v>
+        <v>691</v>
       </c>
       <c r="F560">
-        <v>1129</v>
+        <v>1158</v>
       </c>
       <c r="H560" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="I560" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="561" spans="4:9">
       <c r="D561" s="1">
-        <v>41680</v>
+        <v>41744</v>
       </c>
       <c r="E561" t="s">
-        <v>661</v>
+        <v>17</v>
       </c>
       <c r="F561">
-        <v>1143</v>
+        <v>1131</v>
       </c>
       <c r="H561" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="I561" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="562" spans="4:9">
       <c r="D562" s="1">
-        <v>41676</v>
+        <v>41716</v>
       </c>
       <c r="E562" t="s">
-        <v>52</v>
+        <v>694</v>
       </c>
       <c r="F562">
-        <v>1138</v>
+        <v>1130</v>
       </c>
       <c r="H562" t="s">
         <v>695</v>
       </c>
       <c r="I562" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="563" spans="4:9">
       <c r="D563" s="1">
-        <v>41669</v>
+        <v>41711</v>
       </c>
       <c r="E563" t="s">
-        <v>39</v>
+        <v>679</v>
       </c>
       <c r="F563">
-        <v>1136</v>
+        <v>1148</v>
       </c>
       <c r="H563" t="s">
         <v>696</v>
       </c>
       <c r="I563" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
     </row>
     <row r="564" spans="4:9">
       <c r="D564" s="1">
-        <v>41660</v>
+        <v>41711</v>
       </c>
       <c r="E564" t="s">
-        <v>18</v>
+        <v>697</v>
       </c>
       <c r="F564">
-        <v>1127</v>
+        <v>1151</v>
       </c>
       <c r="H564" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="I564" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="565" spans="4:9">
       <c r="D565" s="1">
-        <v>41652</v>
+        <v>41710</v>
       </c>
       <c r="E565" t="s">
-        <v>698</v>
+        <v>48</v>
       </c>
       <c r="F565">
-        <v>1128</v>
+        <v>1157</v>
       </c>
       <c r="H565" t="s">
         <v>699</v>
       </c>
       <c r="I565" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="566" spans="4:9">
       <c r="D566" s="1">
-        <v>41625</v>
+        <v>41709</v>
       </c>
       <c r="E566" t="s">
-        <v>18</v>
+        <v>679</v>
       </c>
       <c r="F566">
-        <v>1099</v>
+        <v>1152</v>
       </c>
       <c r="H566" t="s">
         <v>700</v>
       </c>
       <c r="I566" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="567" spans="4:9">
       <c r="D567" s="1">
-        <v>41620</v>
+        <v>41688</v>
       </c>
       <c r="E567" t="s">
-        <v>671</v>
+        <v>61</v>
       </c>
       <c r="F567">
-        <v>1078</v>
+        <v>1129</v>
       </c>
       <c r="H567" t="s">
         <v>701</v>
       </c>
       <c r="I567" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="568" spans="4:9">
       <c r="D568" s="1">
-        <v>41619</v>
+        <v>41680</v>
       </c>
       <c r="E568" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="F568">
-        <v>1077</v>
+        <v>1143</v>
       </c>
       <c r="H568" t="s">
         <v>702</v>
       </c>
       <c r="I568" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="569" spans="4:9">
       <c r="D569" s="1">
-        <v>41617</v>
+        <v>41676</v>
       </c>
       <c r="E569" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="F569">
-        <v>1087</v>
+        <v>1138</v>
       </c>
       <c r="H569" t="s">
         <v>703</v>
       </c>
       <c r="I569" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="570" spans="4:9">
       <c r="D570" s="1">
-        <v>41597</v>
+        <v>41669</v>
       </c>
       <c r="E570" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="F570">
-        <v>1076</v>
+        <v>1136</v>
       </c>
       <c r="H570" t="s">
         <v>704</v>
       </c>
       <c r="I570" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
     </row>
     <row r="571" spans="4:9">
       <c r="D571" s="1">
-        <v>41578</v>
+        <v>41660</v>
       </c>
       <c r="E571" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="F571">
-        <v>1075</v>
+        <v>1127</v>
       </c>
       <c r="H571" t="s">
         <v>705</v>
       </c>
       <c r="I571" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="572" spans="4:9">
       <c r="D572" s="1">
-        <v>41576</v>
+        <v>41652</v>
       </c>
       <c r="E572" t="s">
-        <v>39</v>
+        <v>706</v>
       </c>
       <c r="F572">
-        <v>1073</v>
+        <v>1128</v>
       </c>
       <c r="H572" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="I572" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="573" spans="4:9">
       <c r="D573" s="1">
-        <v>41576</v>
+        <v>41625</v>
       </c>
       <c r="E573" t="s">
-        <v>707</v>
+        <v>17</v>
       </c>
       <c r="F573">
-        <v>1074</v>
+        <v>1099</v>
       </c>
       <c r="H573" t="s">
         <v>708</v>
       </c>
       <c r="I573" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="574" spans="4:9">
       <c r="D574" s="1">
-        <v>41571</v>
+        <v>41620</v>
       </c>
       <c r="E574" t="s">
-        <v>39</v>
+        <v>679</v>
       </c>
       <c r="F574">
-        <v>1071</v>
+        <v>1078</v>
       </c>
       <c r="H574" t="s">
         <v>709</v>
       </c>
       <c r="I574" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
     </row>
     <row r="575" spans="4:9">
       <c r="D575" s="1">
-        <v>41571</v>
+        <v>41619</v>
       </c>
       <c r="E575" t="s">
-        <v>39</v>
+        <v>679</v>
       </c>
       <c r="F575">
-        <v>1047</v>
+        <v>1077</v>
       </c>
       <c r="H575" t="s">
         <v>710</v>
       </c>
       <c r="I575" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
     </row>
     <row r="576" spans="4:9">
       <c r="D576" s="1">
-        <v>41563</v>
+        <v>41617</v>
       </c>
       <c r="E576" t="s">
-        <v>39</v>
+        <v>114</v>
       </c>
       <c r="F576">
-        <v>1070</v>
+        <v>1087</v>
       </c>
       <c r="H576" t="s">
         <v>711</v>
       </c>
       <c r="I576" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
     </row>
     <row r="577" spans="4:9">
       <c r="D577" s="1">
-        <v>41562</v>
+        <v>41597</v>
       </c>
       <c r="E577" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F577">
-        <v>1057</v>
+        <v>1076</v>
       </c>
       <c r="H577" t="s">
         <v>712</v>
       </c>
       <c r="I577" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="578" spans="4:9">
       <c r="D578" s="1">
-        <v>41561</v>
+        <v>41578</v>
       </c>
       <c r="E578" t="s">
-        <v>683</v>
+        <v>48</v>
       </c>
       <c r="F578">
-        <v>1054</v>
+        <v>1075</v>
       </c>
       <c r="H578" t="s">
         <v>713</v>
       </c>
       <c r="I578" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="579" spans="4:9">
       <c r="D579" s="1">
-        <v>41534</v>
+        <v>41576</v>
       </c>
       <c r="E579" t="s">
-        <v>128</v>
+        <v>48</v>
       </c>
       <c r="F579">
-        <v>1025</v>
+        <v>1073</v>
       </c>
       <c r="H579" t="s">
         <v>714</v>
       </c>
       <c r="I579" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="580" spans="4:9">
       <c r="D580" s="1">
-        <v>41534</v>
+        <v>41576</v>
       </c>
       <c r="E580" t="s">
-        <v>18</v>
+        <v>715</v>
       </c>
       <c r="F580">
-        <v>1034</v>
+        <v>1074</v>
       </c>
       <c r="H580" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="I580" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
     </row>
     <row r="581" spans="4:9">
       <c r="D581" s="1">
-        <v>41520</v>
+        <v>41571</v>
       </c>
       <c r="E581" t="s">
-        <v>698</v>
+        <v>48</v>
       </c>
       <c r="F581">
-        <v>1045</v>
+        <v>1071</v>
       </c>
       <c r="H581" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="I581" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="582" spans="4:9">
       <c r="D582" s="1">
-        <v>41514</v>
+        <v>41571</v>
       </c>
       <c r="E582" t="s">
-        <v>671</v>
+        <v>48</v>
       </c>
       <c r="F582">
-        <v>999</v>
+        <v>1047</v>
       </c>
       <c r="H582" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="I582" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="583" spans="4:9">
       <c r="D583" s="1">
-        <v>41506</v>
+        <v>41563</v>
       </c>
       <c r="E583" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="F583">
-        <v>1014</v>
+        <v>1070</v>
       </c>
       <c r="H583" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="I583" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
     </row>
     <row r="584" spans="4:9">
       <c r="D584" s="1">
-        <v>41488</v>
+        <v>41562</v>
       </c>
       <c r="E584" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="F584">
-        <v>1026</v>
+        <v>1057</v>
       </c>
       <c r="H584" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="I584" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="585" spans="4:9">
       <c r="D585" s="1">
-        <v>41473</v>
+        <v>41561</v>
       </c>
       <c r="E585" t="s">
-        <v>720</v>
+        <v>691</v>
       </c>
       <c r="F585">
-        <v>998</v>
+        <v>1054</v>
       </c>
       <c r="H585" t="s">
         <v>721</v>
       </c>
       <c r="I585" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="586" spans="4:9">
       <c r="D586" s="1">
-        <v>41471</v>
+        <v>41534</v>
       </c>
       <c r="E586" t="s">
+        <v>136</v>
+      </c>
+      <c r="F586">
+        <v>1025</v>
+      </c>
+      <c r="H586" t="s">
         <v>722</v>
       </c>
-      <c r="F586">
-[...4 lines deleted...]
-      </c>
       <c r="I586" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="587" spans="4:9">
       <c r="D587" s="1">
-        <v>41471</v>
+        <v>41534</v>
       </c>
       <c r="E587" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F587">
-        <v>993</v>
+        <v>1034</v>
       </c>
       <c r="H587" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="I587" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="588" spans="4:9">
       <c r="D588" s="1">
-        <v>41451</v>
+        <v>41520</v>
       </c>
       <c r="E588" t="s">
-        <v>725</v>
+        <v>706</v>
       </c>
       <c r="F588">
-        <v>988</v>
+        <v>1045</v>
       </c>
       <c r="H588" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="I588" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="589" spans="4:9">
       <c r="D589" s="1">
-        <v>41450</v>
+        <v>41514</v>
       </c>
       <c r="E589" t="s">
-        <v>671</v>
+        <v>679</v>
       </c>
       <c r="F589">
-        <v>983</v>
+        <v>999</v>
       </c>
       <c r="H589" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
       <c r="I589" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="590" spans="4:9">
       <c r="D590" s="1">
-        <v>41443</v>
+        <v>41506</v>
       </c>
       <c r="E590" t="s">
-        <v>128</v>
+        <v>17</v>
       </c>
       <c r="F590">
-        <v>986</v>
+        <v>1014</v>
       </c>
       <c r="H590" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="I590" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="591" spans="4:9">
       <c r="D591" s="1">
-        <v>41443</v>
+        <v>41488</v>
       </c>
       <c r="E591" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="F591">
-        <v>962</v>
+        <v>1026</v>
       </c>
       <c r="H591" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="I591" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
     </row>
     <row r="592" spans="4:9">
       <c r="D592" s="1">
-        <v>41438</v>
+        <v>41473</v>
       </c>
       <c r="E592" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="F592">
-        <v>987</v>
+        <v>998</v>
       </c>
       <c r="H592" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="I592" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="593" spans="4:9">
       <c r="D593" s="1">
-        <v>41437</v>
+        <v>41471</v>
       </c>
       <c r="E593" t="s">
-        <v>671</v>
+        <v>730</v>
       </c>
       <c r="F593">
-        <v>982</v>
+        <v>997</v>
       </c>
       <c r="H593" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="I593" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="594" spans="4:9">
       <c r="D594" s="1">
-        <v>41415</v>
+        <v>41471</v>
       </c>
       <c r="E594" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F594">
-        <v>936</v>
+        <v>993</v>
       </c>
       <c r="H594" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="I594" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="595" spans="4:9">
       <c r="D595" s="1">
-        <v>41410</v>
+        <v>41451</v>
       </c>
       <c r="E595" t="s">
-        <v>62</v>
+        <v>733</v>
       </c>
       <c r="F595">
-        <v>941</v>
+        <v>988</v>
       </c>
       <c r="H595" t="s">
         <v>734</v>
       </c>
       <c r="I595" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="596" spans="4:9">
       <c r="D596" s="1">
-        <v>41380</v>
+        <v>41450</v>
       </c>
       <c r="E596" t="s">
-        <v>18</v>
+        <v>679</v>
       </c>
       <c r="F596">
-        <v>910</v>
+        <v>983</v>
       </c>
       <c r="H596" t="s">
         <v>735</v>
       </c>
       <c r="I596" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="597" spans="4:9">
       <c r="D597" s="1">
-        <v>41380</v>
+        <v>41443</v>
       </c>
       <c r="E597" t="s">
+        <v>136</v>
+      </c>
+      <c r="F597">
+        <v>986</v>
+      </c>
+      <c r="H597" t="s">
         <v>736</v>
       </c>
-      <c r="F597">
-[...4 lines deleted...]
-      </c>
       <c r="I597" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="598" spans="4:9">
       <c r="D598" s="1">
-        <v>41366</v>
+        <v>41443</v>
       </c>
       <c r="E598" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="F598">
-        <v>921</v>
+        <v>962</v>
       </c>
       <c r="H598" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
       <c r="I598" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="599" spans="4:9">
       <c r="D599" s="1">
-        <v>41358</v>
+        <v>41438</v>
       </c>
       <c r="E599" t="s">
-        <v>661</v>
+        <v>738</v>
       </c>
       <c r="F599">
-        <v>890</v>
+        <v>987</v>
       </c>
       <c r="H599" t="s">
         <v>739</v>
       </c>
       <c r="I599" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
     </row>
     <row r="600" spans="4:9">
       <c r="D600" s="1">
-        <v>41352</v>
+        <v>41437</v>
       </c>
       <c r="E600" t="s">
-        <v>18</v>
+        <v>679</v>
       </c>
       <c r="F600">
-        <v>895</v>
+        <v>982</v>
       </c>
       <c r="H600" t="s">
         <v>740</v>
       </c>
       <c r="I600" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="601" spans="4:9">
       <c r="D601" s="1">
-        <v>41352</v>
+        <v>41415</v>
       </c>
       <c r="E601" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F601">
-        <v>909</v>
+        <v>936</v>
       </c>
       <c r="H601" t="s">
         <v>741</v>
       </c>
       <c r="I601" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="602" spans="4:9">
       <c r="D602" s="1">
-        <v>41346</v>
+        <v>41410</v>
       </c>
       <c r="E602" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="F602">
-        <v>905</v>
+        <v>941</v>
       </c>
       <c r="H602" t="s">
         <v>742</v>
       </c>
       <c r="I602" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="603" spans="4:9">
       <c r="D603" s="1">
-        <v>41331</v>
+        <v>41380</v>
       </c>
       <c r="E603" t="s">
+        <v>17</v>
+      </c>
+      <c r="F603">
+        <v>910</v>
+      </c>
+      <c r="H603" t="s">
         <v>743</v>
       </c>
-      <c r="F603">
-[...4 lines deleted...]
-      </c>
       <c r="I603" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="604" spans="4:9">
       <c r="D604" s="1">
-        <v>41324</v>
+        <v>41380</v>
       </c>
       <c r="E604" t="s">
-        <v>18</v>
+        <v>744</v>
       </c>
       <c r="F604">
-        <v>877</v>
+        <v>885</v>
       </c>
       <c r="H604" t="s">
         <v>745</v>
       </c>
       <c r="I604" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="605" spans="4:9">
       <c r="D605" s="1">
-        <v>41304</v>
+        <v>41366</v>
       </c>
       <c r="E605" t="s">
-        <v>473</v>
+        <v>48</v>
       </c>
       <c r="F605">
-        <v>845</v>
+        <v>921</v>
       </c>
       <c r="H605" t="s">
         <v>746</v>
       </c>
       <c r="I605" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="606" spans="4:9">
       <c r="D606" s="1">
-        <v>41284</v>
+        <v>41358</v>
       </c>
       <c r="E606" t="s">
+        <v>669</v>
+      </c>
+      <c r="F606">
+        <v>890</v>
+      </c>
+      <c r="H606" t="s">
         <v>747</v>
       </c>
-      <c r="F606">
-[...4 lines deleted...]
-      </c>
       <c r="I606" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="607" spans="4:9">
       <c r="D607" s="1">
-        <v>41232</v>
+        <v>41352</v>
       </c>
       <c r="E607" t="s">
-        <v>661</v>
+        <v>17</v>
       </c>
       <c r="F607">
-        <v>807</v>
+        <v>895</v>
       </c>
       <c r="H607" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="I607" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="608" spans="4:9">
       <c r="D608" s="1">
-        <v>41221</v>
+        <v>41352</v>
       </c>
       <c r="E608" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F608">
-        <v>828</v>
+        <v>909</v>
       </c>
       <c r="H608" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="I608" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="609" spans="4:9">
       <c r="D609" s="1">
-        <v>41213</v>
+        <v>41346</v>
       </c>
       <c r="E609" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="F609">
-        <v>791</v>
+        <v>905</v>
       </c>
       <c r="H609" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="I609" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
     </row>
     <row r="610" spans="4:9">
       <c r="D610" s="1">
-        <v>41208</v>
+        <v>41331</v>
       </c>
       <c r="E610" t="s">
-        <v>39</v>
+        <v>751</v>
       </c>
       <c r="F610">
-        <v>818</v>
+        <v>887</v>
       </c>
       <c r="H610" t="s">
         <v>752</v>
       </c>
       <c r="I610" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="611" spans="4:9">
       <c r="D611" s="1">
-        <v>41207</v>
+        <v>41324</v>
       </c>
       <c r="E611" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="F611">
-        <v>789</v>
+        <v>877</v>
       </c>
       <c r="H611" t="s">
         <v>753</v>
       </c>
       <c r="I611" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="612" spans="4:9">
       <c r="D612" s="1">
-        <v>41199</v>
+        <v>41304</v>
       </c>
       <c r="E612" t="s">
-        <v>39</v>
+        <v>481</v>
       </c>
       <c r="F612">
-        <v>788</v>
+        <v>845</v>
       </c>
       <c r="H612" t="s">
         <v>754</v>
       </c>
       <c r="I612" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="613" spans="4:9">
       <c r="D613" s="1">
-        <v>41198</v>
+        <v>41284</v>
       </c>
       <c r="E613" t="s">
         <v>755</v>
       </c>
       <c r="F613">
-        <v>787</v>
+        <v>843</v>
       </c>
       <c r="H613" t="s">
         <v>756</v>
       </c>
       <c r="I613" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="614" spans="4:9">
       <c r="D614" s="1">
-        <v>41186</v>
+        <v>41232</v>
       </c>
       <c r="E614" t="s">
-        <v>661</v>
+        <v>669</v>
       </c>
       <c r="F614">
-        <v>786</v>
+        <v>807</v>
       </c>
       <c r="H614" t="s">
         <v>757</v>
       </c>
       <c r="I614" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="615" spans="4:9">
       <c r="D615" s="1">
-        <v>41185</v>
+        <v>41221</v>
       </c>
       <c r="E615" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="F615">
-        <v>785</v>
+        <v>828</v>
       </c>
       <c r="H615" t="s">
         <v>758</v>
       </c>
       <c r="I615" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
     </row>
     <row r="616" spans="4:9">
       <c r="D616" s="1">
-        <v>41177</v>
+        <v>41213</v>
       </c>
       <c r="E616" t="s">
-        <v>661</v>
+        <v>48</v>
       </c>
       <c r="F616">
-        <v>784</v>
+        <v>791</v>
       </c>
       <c r="H616" t="s">
         <v>759</v>
       </c>
       <c r="I616" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="617" spans="4:9">
       <c r="D617" s="1">
-        <v>41176</v>
+        <v>41208</v>
       </c>
       <c r="E617" t="s">
-        <v>661</v>
+        <v>48</v>
       </c>
       <c r="F617">
-        <v>782</v>
+        <v>818</v>
       </c>
       <c r="H617" t="s">
         <v>760</v>
       </c>
       <c r="I617" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="618" spans="4:9">
       <c r="D618" s="1">
-        <v>41171</v>
+        <v>41207</v>
       </c>
       <c r="E618" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="F618">
-        <v>781</v>
+        <v>789</v>
       </c>
       <c r="H618" t="s">
         <v>761</v>
       </c>
       <c r="I618" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="619" spans="4:9">
       <c r="D619" s="1">
-        <v>41171</v>
+        <v>41199</v>
       </c>
       <c r="E619" t="s">
+        <v>48</v>
+      </c>
+      <c r="F619">
+        <v>788</v>
+      </c>
+      <c r="H619" t="s">
         <v>762</v>
       </c>
-      <c r="F619">
-[...4 lines deleted...]
-      </c>
       <c r="I619" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="620" spans="4:9">
       <c r="D620" s="1">
-        <v>41171</v>
+        <v>41198</v>
       </c>
       <c r="E620" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F620">
-        <v>778</v>
+        <v>787</v>
       </c>
       <c r="H620" t="s">
         <v>764</v>
       </c>
       <c r="I620" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="621" spans="4:9">
       <c r="D621" s="1">
-        <v>41170</v>
+        <v>41186</v>
       </c>
       <c r="E621" t="s">
-        <v>93</v>
+        <v>669</v>
       </c>
       <c r="F621">
-        <v>780</v>
+        <v>786</v>
       </c>
       <c r="H621" t="s">
         <v>765</v>
       </c>
       <c r="I621" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="622" spans="4:9">
       <c r="D622" s="1">
-        <v>41165</v>
+        <v>41185</v>
       </c>
       <c r="E622" t="s">
-        <v>661</v>
+        <v>48</v>
       </c>
       <c r="F622">
-        <v>762</v>
+        <v>785</v>
       </c>
       <c r="H622" t="s">
         <v>766</v>
       </c>
       <c r="I622" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="623" spans="4:9">
       <c r="D623" s="1">
-        <v>41142</v>
+        <v>41177</v>
       </c>
       <c r="E623" t="s">
-        <v>755</v>
+        <v>669</v>
       </c>
       <c r="F623">
-        <v>755</v>
+        <v>784</v>
       </c>
       <c r="H623" t="s">
         <v>767</v>
       </c>
       <c r="I623" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="624" spans="4:9">
       <c r="D624" s="1">
-        <v>41142</v>
+        <v>41176</v>
       </c>
       <c r="E624" t="s">
-        <v>18</v>
+        <v>669</v>
       </c>
       <c r="F624">
-        <v>761</v>
+        <v>782</v>
       </c>
       <c r="H624" t="s">
         <v>768</v>
       </c>
       <c r="I624" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
     </row>
     <row r="625" spans="4:9">
       <c r="D625" s="1">
-        <v>41138</v>
+        <v>41171</v>
       </c>
       <c r="E625" t="s">
+        <v>48</v>
+      </c>
+      <c r="F625">
+        <v>781</v>
+      </c>
+      <c r="H625" t="s">
         <v>769</v>
       </c>
-      <c r="F625">
-[...4 lines deleted...]
-      </c>
       <c r="I625" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="626" spans="4:9">
       <c r="D626" s="1">
-        <v>41107</v>
+        <v>41171</v>
       </c>
       <c r="E626" t="s">
-        <v>18</v>
+        <v>770</v>
       </c>
       <c r="F626">
-        <v>732</v>
+        <v>777</v>
       </c>
       <c r="H626" t="s">
-        <v>188</v>
+        <v>771</v>
       </c>
       <c r="I626" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="627" spans="4:9">
       <c r="D627" s="1">
-        <v>41100</v>
+        <v>41171</v>
       </c>
       <c r="E627" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="F627">
-        <v>709</v>
+        <v>778</v>
       </c>
       <c r="H627" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="I627" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
     </row>
     <row r="628" spans="4:9">
       <c r="D628" s="1">
-        <v>41087</v>
+        <v>41170</v>
       </c>
       <c r="E628" t="s">
-        <v>772</v>
+        <v>101</v>
       </c>
       <c r="F628">
-        <v>726</v>
+        <v>780</v>
       </c>
       <c r="H628" t="s">
         <v>773</v>
       </c>
       <c r="I628" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="629" spans="4:9">
       <c r="D629" s="1">
-        <v>41074</v>
+        <v>41165</v>
       </c>
       <c r="E629" t="s">
+        <v>669</v>
+      </c>
+      <c r="F629">
+        <v>762</v>
+      </c>
+      <c r="H629" t="s">
         <v>774</v>
       </c>
-      <c r="F629">
-[...4 lines deleted...]
-      </c>
       <c r="I629" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="630" spans="4:9">
       <c r="D630" s="1">
-        <v>41044</v>
+        <v>41142</v>
       </c>
       <c r="E630" t="s">
-        <v>18</v>
+        <v>763</v>
       </c>
       <c r="F630">
-        <v>680</v>
+        <v>755</v>
       </c>
       <c r="H630" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
       <c r="I630" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
     </row>
     <row r="631" spans="4:9">
       <c r="D631" s="1">
-        <v>41029</v>
+        <v>41142</v>
       </c>
       <c r="E631" t="s">
-        <v>774</v>
+        <v>17</v>
       </c>
       <c r="F631">
-        <v>677</v>
+        <v>761</v>
       </c>
       <c r="H631" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="I631" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="632" spans="4:9">
       <c r="D632" s="1">
-        <v>41025</v>
+        <v>41138</v>
       </c>
       <c r="E632" t="s">
+        <v>777</v>
+      </c>
+      <c r="F632">
+        <v>737</v>
+      </c>
+      <c r="H632" t="s">
         <v>778</v>
       </c>
-      <c r="F632">
-[...4 lines deleted...]
-      </c>
       <c r="I632" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="633" spans="4:9">
       <c r="D633" s="1">
-        <v>41016</v>
+        <v>41107</v>
       </c>
       <c r="E633" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F633">
-        <v>673</v>
+        <v>732</v>
       </c>
       <c r="H633" t="s">
-        <v>780</v>
+        <v>196</v>
       </c>
       <c r="I633" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="634" spans="4:9">
       <c r="D634" s="1">
-        <v>41016</v>
+        <v>41100</v>
       </c>
       <c r="E634" t="s">
-        <v>781</v>
+        <v>777</v>
       </c>
       <c r="F634">
-        <v>636</v>
+        <v>709</v>
       </c>
       <c r="H634" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
       <c r="I634" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="635" spans="4:9">
       <c r="D635" s="1">
-        <v>40988</v>
+        <v>41087</v>
       </c>
       <c r="E635" t="s">
-        <v>18</v>
+        <v>780</v>
       </c>
       <c r="F635">
-        <v>645</v>
+        <v>726</v>
       </c>
       <c r="H635" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="I635" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
     </row>
     <row r="636" spans="4:9">
       <c r="D636" s="1">
-        <v>40940</v>
+        <v>41074</v>
       </c>
       <c r="E636" t="s">
-        <v>14</v>
+        <v>782</v>
       </c>
       <c r="F636">
-        <v>631</v>
+        <v>701</v>
       </c>
       <c r="H636" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
       <c r="I636" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="637" spans="4:9">
       <c r="D637" s="1">
-        <v>40938</v>
+        <v>41044</v>
       </c>
       <c r="E637" t="s">
-        <v>785</v>
+        <v>17</v>
       </c>
       <c r="F637">
-        <v>615</v>
+        <v>680</v>
       </c>
       <c r="H637" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="I637" t="s">
-        <v>787</v>
+        <v>11</v>
       </c>
     </row>
     <row r="638" spans="4:9">
       <c r="D638" s="1">
-        <v>40931</v>
+        <v>41029</v>
       </c>
       <c r="E638" t="s">
-        <v>788</v>
+        <v>782</v>
       </c>
       <c r="F638">
-        <v>844</v>
+        <v>677</v>
       </c>
       <c r="H638" t="s">
-        <v>789</v>
+        <v>785</v>
       </c>
       <c r="I638" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="639" spans="4:9">
       <c r="D639" s="1">
-        <v>40926</v>
+        <v>41025</v>
       </c>
       <c r="E639" t="s">
-        <v>790</v>
+        <v>786</v>
       </c>
       <c r="F639">
-        <v>616</v>
+        <v>675</v>
       </c>
       <c r="H639" t="s">
-        <v>791</v>
+        <v>787</v>
       </c>
       <c r="I639" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="640" spans="4:9">
       <c r="D640" s="1">
-        <v>40925</v>
+        <v>41016</v>
       </c>
       <c r="E640" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F640">
-        <v>597</v>
+        <v>673</v>
       </c>
       <c r="H640" t="s">
-        <v>792</v>
+        <v>788</v>
       </c>
       <c r="I640" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="641" spans="4:9">
       <c r="D641" s="1">
-        <v>40891</v>
+        <v>41016</v>
       </c>
       <c r="E641" t="s">
-        <v>793</v>
+        <v>789</v>
       </c>
       <c r="F641">
-        <v>593</v>
+        <v>636</v>
       </c>
       <c r="H641" t="s">
-        <v>794</v>
+        <v>790</v>
       </c>
       <c r="I641" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
     </row>
     <row r="642" spans="4:9">
       <c r="D642" s="1">
-        <v>40890</v>
+        <v>40988</v>
       </c>
       <c r="E642" t="s">
-        <v>795</v>
+        <v>17</v>
       </c>
       <c r="F642">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="H642" t="s">
-        <v>796</v>
+        <v>791</v>
       </c>
       <c r="I642" t="s">
-        <v>223</v>
+        <v>11</v>
       </c>
     </row>
     <row r="643" spans="4:9">
       <c r="D643" s="1">
-        <v>40890</v>
+        <v>40940</v>
       </c>
       <c r="E643" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="F643">
-        <v>573</v>
+        <v>631</v>
       </c>
       <c r="H643" t="s">
-        <v>797</v>
+        <v>792</v>
       </c>
       <c r="I643" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="644" spans="4:9">
       <c r="D644" s="1">
-        <v>40890</v>
+        <v>40938</v>
       </c>
       <c r="E644" t="s">
-        <v>798</v>
+        <v>793</v>
       </c>
       <c r="F644">
-        <v>590</v>
+        <v>615</v>
       </c>
       <c r="H644" t="s">
         <v>794</v>
       </c>
       <c r="I644" t="s">
-        <v>98</v>
+        <v>795</v>
       </c>
     </row>
     <row r="645" spans="4:9">
       <c r="D645" s="1">
-        <v>40863</v>
+        <v>40931</v>
       </c>
       <c r="E645" t="s">
-        <v>18</v>
+        <v>796</v>
       </c>
       <c r="F645">
-        <v>554</v>
+        <v>844</v>
       </c>
       <c r="H645" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="I645" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="646" spans="4:9">
       <c r="D646" s="1">
-        <v>40863</v>
+        <v>40926</v>
       </c>
       <c r="E646" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="F646">
-        <v>569</v>
+        <v>616</v>
       </c>
       <c r="H646" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="I646" t="s">
-        <v>787</v>
+        <v>106</v>
       </c>
     </row>
     <row r="647" spans="4:9">
       <c r="D647" s="1">
-        <v>40862</v>
+        <v>40925</v>
       </c>
       <c r="E647" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F647">
-        <v>549</v>
+        <v>597</v>
       </c>
       <c r="H647" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="I647" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="648" spans="4:9">
       <c r="D648" s="1">
-        <v>40834</v>
+        <v>40891</v>
       </c>
       <c r="E648" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="F648">
-        <v>508</v>
+        <v>593</v>
       </c>
       <c r="H648" t="s">
-        <v>804</v>
+        <v>802</v>
       </c>
       <c r="I648" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="649" spans="4:9">
       <c r="D649" s="1">
-        <v>40834</v>
+        <v>40890</v>
       </c>
       <c r="E649" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="F649">
-        <v>525</v>
+        <v>563</v>
       </c>
       <c r="H649" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="I649" t="s">
-        <v>807</v>
+        <v>231</v>
       </c>
     </row>
     <row r="650" spans="4:9">
       <c r="D650" s="1">
-        <v>40834</v>
+        <v>40890</v>
       </c>
       <c r="E650" t="s">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="F650">
-        <v>526</v>
+        <v>573</v>
       </c>
       <c r="H650" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="I650" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="651" spans="4:9">
       <c r="D651" s="1">
-        <v>40823</v>
+        <v>40890</v>
       </c>
       <c r="E651" t="s">
-        <v>658</v>
+        <v>806</v>
       </c>
       <c r="F651">
-        <v>529</v>
+        <v>590</v>
       </c>
       <c r="H651" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="I651" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="652" spans="4:9">
       <c r="D652" s="1">
-        <v>40806</v>
+        <v>40863</v>
       </c>
       <c r="E652" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F652">
-        <v>498</v>
+        <v>554</v>
       </c>
       <c r="H652" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="I652" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="653" spans="4:9">
       <c r="D653" s="1">
-        <v>40794</v>
+        <v>40863</v>
       </c>
       <c r="E653" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="F653">
-        <v>474</v>
+        <v>569</v>
       </c>
       <c r="H653" t="s">
-        <v>812</v>
+        <v>809</v>
       </c>
       <c r="I653" t="s">
-        <v>223</v>
+        <v>795</v>
       </c>
     </row>
     <row r="654" spans="4:9">
       <c r="D654" s="1">
-        <v>40794</v>
+        <v>40862</v>
       </c>
       <c r="E654" t="s">
-        <v>811</v>
+        <v>17</v>
       </c>
       <c r="F654">
-        <v>475</v>
+        <v>549</v>
       </c>
       <c r="H654" t="s">
-        <v>813</v>
+        <v>810</v>
       </c>
       <c r="I654" t="s">
-        <v>223</v>
+        <v>11</v>
       </c>
     </row>
     <row r="655" spans="4:9">
       <c r="D655" s="1">
-        <v>40771</v>
+        <v>40834</v>
       </c>
       <c r="E655" t="s">
-        <v>814</v>
+        <v>811</v>
       </c>
       <c r="F655">
-        <v>488</v>
+        <v>508</v>
       </c>
       <c r="H655" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="I655" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="656" spans="4:9">
       <c r="D656" s="1">
-        <v>40759</v>
+        <v>40834</v>
       </c>
       <c r="E656" t="s">
-        <v>18</v>
+        <v>813</v>
       </c>
       <c r="F656">
-        <v>468</v>
+        <v>525</v>
       </c>
       <c r="H656" t="s">
-        <v>816</v>
+        <v>814</v>
       </c>
       <c r="I656" t="s">
-        <v>787</v>
+        <v>815</v>
       </c>
     </row>
     <row r="657" spans="4:9">
       <c r="D657" s="1">
-        <v>40743</v>
+        <v>40834</v>
       </c>
       <c r="E657" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F657">
-        <v>469</v>
+        <v>526</v>
       </c>
       <c r="H657" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="I657" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="658" spans="4:9">
       <c r="D658" s="1">
-        <v>40743</v>
+        <v>40823</v>
       </c>
       <c r="E658" t="s">
-        <v>818</v>
+        <v>666</v>
       </c>
       <c r="F658">
-        <v>466</v>
+        <v>529</v>
       </c>
       <c r="H658" t="s">
-        <v>819</v>
+        <v>817</v>
       </c>
       <c r="I658" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="659" spans="4:9">
       <c r="D659" s="1">
-        <v>40715</v>
+        <v>40806</v>
       </c>
       <c r="E659" t="s">
-        <v>820</v>
+        <v>17</v>
       </c>
       <c r="F659">
-        <v>447</v>
+        <v>498</v>
       </c>
       <c r="H659" t="s">
-        <v>821</v>
+        <v>818</v>
       </c>
       <c r="I659" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="660" spans="4:9">
       <c r="D660" s="1">
-        <v>40680</v>
+        <v>40794</v>
       </c>
       <c r="E660" t="s">
+        <v>819</v>
+      </c>
+      <c r="F660">
+        <v>474</v>
+      </c>
+      <c r="H660" t="s">
         <v>820</v>
       </c>
-      <c r="F660">
-[...4 lines deleted...]
-      </c>
       <c r="I660" t="s">
-        <v>11</v>
+        <v>231</v>
       </c>
     </row>
     <row r="661" spans="4:9">
       <c r="D661" s="1">
-        <v>40652</v>
+        <v>40794</v>
       </c>
       <c r="E661" t="s">
-        <v>805</v>
+        <v>819</v>
       </c>
       <c r="F661">
-        <v>380</v>
+        <v>475</v>
       </c>
       <c r="H661" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
       <c r="I661" t="s">
-        <v>807</v>
+        <v>231</v>
       </c>
     </row>
     <row r="662" spans="4:9">
       <c r="D662" s="1">
-        <v>40645</v>
+        <v>40771</v>
       </c>
       <c r="E662" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="F662">
-        <v>383</v>
+        <v>488</v>
       </c>
       <c r="H662" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
       <c r="I662" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="663" spans="4:9">
       <c r="D663" s="1">
-        <v>40632</v>
+        <v>40759</v>
       </c>
       <c r="E663" t="s">
-        <v>825</v>
+        <v>17</v>
       </c>
       <c r="F663">
-        <v>356</v>
+        <v>468</v>
       </c>
       <c r="H663" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="I663" t="s">
-        <v>11</v>
+        <v>795</v>
       </c>
     </row>
     <row r="664" spans="4:9">
       <c r="D664" s="1">
-        <v>40631</v>
+        <v>40743</v>
       </c>
       <c r="E664" t="s">
-        <v>827</v>
+        <v>17</v>
       </c>
       <c r="F664">
-        <v>391</v>
+        <v>469</v>
       </c>
       <c r="H664" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="I664" t="s">
-        <v>807</v>
+        <v>11</v>
       </c>
     </row>
     <row r="665" spans="4:9">
       <c r="D665" s="1">
-        <v>40617</v>
+        <v>40743</v>
       </c>
       <c r="E665" t="s">
-        <v>18</v>
+        <v>826</v>
       </c>
       <c r="F665">
-        <v>354</v>
+        <v>466</v>
       </c>
       <c r="H665" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="I665" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="666" spans="4:9">
       <c r="D666" s="1">
-        <v>40612</v>
+        <v>40715</v>
       </c>
       <c r="E666" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="F666">
-        <v>352</v>
+        <v>447</v>
       </c>
       <c r="H666" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="I666" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="667" spans="4:9">
       <c r="D667" s="1">
-        <v>40589</v>
+        <v>40680</v>
       </c>
       <c r="E667" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
       <c r="F667">
-        <v>344</v>
+        <v>411</v>
       </c>
       <c r="H667" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="I667" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="668" spans="4:9">
       <c r="D668" s="1">
-        <v>40561</v>
+        <v>40652</v>
       </c>
       <c r="E668" t="s">
-        <v>18</v>
+        <v>813</v>
       </c>
       <c r="F668">
-        <v>329</v>
+        <v>380</v>
       </c>
       <c r="H668" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="I668" t="s">
-        <v>11</v>
+        <v>815</v>
       </c>
     </row>
     <row r="669" spans="4:9">
       <c r="D669" s="1">
-        <v>40526</v>
+        <v>40645</v>
       </c>
       <c r="E669" t="s">
-        <v>18</v>
+        <v>828</v>
       </c>
       <c r="F669">
-        <v>306</v>
+        <v>383</v>
       </c>
       <c r="H669" t="s">
-        <v>835</v>
+        <v>832</v>
       </c>
       <c r="I669" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="670" spans="4:9">
       <c r="D670" s="1">
-        <v>40498</v>
+        <v>40632</v>
       </c>
       <c r="E670" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F670">
-        <v>296</v>
+        <v>356</v>
       </c>
       <c r="H670" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="I670" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="671" spans="4:9">
       <c r="D671" s="1">
-        <v>40464</v>
+        <v>40631</v>
       </c>
       <c r="E671" t="s">
-        <v>52</v>
+        <v>835</v>
       </c>
       <c r="F671">
-        <v>271</v>
+        <v>391</v>
       </c>
       <c r="H671" t="s">
-        <v>838</v>
+        <v>836</v>
       </c>
       <c r="I671" t="s">
-        <v>11</v>
+        <v>815</v>
       </c>
     </row>
     <row r="672" spans="4:9">
       <c r="D672" s="1">
-        <v>40462</v>
+        <v>40617</v>
       </c>
       <c r="E672" t="s">
-        <v>839</v>
+        <v>17</v>
       </c>
       <c r="F672">
-        <v>94</v>
+        <v>354</v>
       </c>
       <c r="H672" t="s">
-        <v>840</v>
+        <v>837</v>
       </c>
       <c r="I672" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
     </row>
     <row r="673" spans="4:9">
       <c r="D673" s="1">
-        <v>40436</v>
+        <v>40612</v>
       </c>
       <c r="E673" t="s">
-        <v>52</v>
+        <v>838</v>
       </c>
       <c r="F673">
-        <v>250</v>
+        <v>352</v>
       </c>
       <c r="H673" t="s">
-        <v>842</v>
+        <v>839</v>
       </c>
       <c r="I673" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="674" spans="4:9">
       <c r="D674" s="1">
-        <v>40434</v>
+        <v>40589</v>
       </c>
       <c r="E674" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="F674">
-        <v>93</v>
+        <v>344</v>
       </c>
       <c r="H674" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
       <c r="I674" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
     </row>
     <row r="675" spans="4:9">
       <c r="D675" s="1">
-        <v>40401</v>
+        <v>40561</v>
       </c>
       <c r="E675" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="F675">
-        <v>232</v>
+        <v>329</v>
       </c>
       <c r="H675" t="s">
-        <v>844</v>
+        <v>842</v>
       </c>
       <c r="I675" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="676" spans="4:9">
       <c r="D676" s="1">
-        <v>40399</v>
+        <v>40526</v>
       </c>
       <c r="E676" t="s">
-        <v>839</v>
+        <v>17</v>
       </c>
       <c r="F676">
-        <v>233</v>
+        <v>306</v>
       </c>
       <c r="H676" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="I676" t="s">
-        <v>846</v>
+        <v>11</v>
       </c>
     </row>
     <row r="677" spans="4:9">
       <c r="D677" s="1">
-        <v>40399</v>
+        <v>40498</v>
       </c>
       <c r="E677" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
       <c r="F677">
-        <v>92</v>
+        <v>296</v>
       </c>
       <c r="H677" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="I677" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
     </row>
     <row r="678" spans="4:9">
       <c r="D678" s="1">
-        <v>40379</v>
+        <v>40464</v>
       </c>
       <c r="E678" t="s">
-        <v>848</v>
+        <v>61</v>
       </c>
       <c r="F678">
-        <v>217</v>
+        <v>271</v>
       </c>
       <c r="H678" t="s">
-        <v>849</v>
+        <v>846</v>
       </c>
       <c r="I678" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="679" spans="4:9">
       <c r="D679" s="1">
-        <v>40373</v>
+        <v>40462</v>
       </c>
       <c r="E679" t="s">
-        <v>52</v>
+        <v>847</v>
       </c>
       <c r="F679">
-        <v>207</v>
+        <v>94</v>
       </c>
       <c r="H679" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
       <c r="I679" t="s">
-        <v>11</v>
+        <v>849</v>
       </c>
     </row>
     <row r="680" spans="4:9">
       <c r="D680" s="1">
-        <v>40373</v>
+        <v>40436</v>
       </c>
       <c r="E680" t="s">
-        <v>851</v>
+        <v>61</v>
       </c>
       <c r="F680">
-        <v>208</v>
+        <v>250</v>
       </c>
       <c r="H680" t="s">
-        <v>852</v>
+        <v>850</v>
       </c>
       <c r="I680" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="681" spans="4:9">
       <c r="D681" s="1">
-        <v>40371</v>
+        <v>40434</v>
       </c>
       <c r="E681" t="s">
-        <v>853</v>
+        <v>847</v>
       </c>
       <c r="F681">
-        <v>199</v>
+        <v>93</v>
       </c>
       <c r="H681" t="s">
-        <v>854</v>
+        <v>851</v>
       </c>
       <c r="I681" t="s">
-        <v>855</v>
+        <v>849</v>
       </c>
     </row>
     <row r="682" spans="4:9">
       <c r="D682" s="1">
-        <v>40371</v>
+        <v>40401</v>
       </c>
       <c r="E682" t="s">
-        <v>839</v>
+        <v>61</v>
       </c>
       <c r="F682">
-        <v>91</v>
+        <v>232</v>
       </c>
       <c r="H682" t="s">
-        <v>856</v>
+        <v>852</v>
       </c>
       <c r="I682" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
     </row>
     <row r="683" spans="4:9">
       <c r="D683" s="1">
-        <v>40351</v>
+        <v>40399</v>
       </c>
       <c r="E683" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
       <c r="F683">
-        <v>187</v>
+        <v>233</v>
       </c>
       <c r="H683" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
       <c r="I683" t="s">
-        <v>24</v>
+        <v>854</v>
       </c>
     </row>
     <row r="684" spans="4:9">
       <c r="D684" s="1">
-        <v>40345</v>
+        <v>40399</v>
       </c>
       <c r="E684" t="s">
-        <v>839</v>
+        <v>847</v>
       </c>
       <c r="F684">
-        <v>177</v>
+        <v>92</v>
       </c>
       <c r="H684" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="I684" t="s">
-        <v>24</v>
+        <v>849</v>
       </c>
     </row>
     <row r="685" spans="4:9">
       <c r="D685" s="1">
-        <v>40343</v>
+        <v>40379</v>
       </c>
       <c r="E685" t="s">
-        <v>839</v>
+        <v>856</v>
       </c>
       <c r="F685">
-        <v>90</v>
+        <v>217</v>
       </c>
       <c r="H685" t="s">
-        <v>860</v>
+        <v>857</v>
       </c>
       <c r="I685" t="s">
-        <v>841</v>
+        <v>33</v>
       </c>
     </row>
     <row r="686" spans="4:9">
       <c r="D686" s="1">
-        <v>40323</v>
+        <v>40373</v>
       </c>
       <c r="E686" t="s">
-        <v>861</v>
+        <v>61</v>
       </c>
       <c r="F686">
-        <v>170</v>
+        <v>207</v>
       </c>
       <c r="H686" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="I686" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="687" spans="4:9">
       <c r="D687" s="1">
-        <v>40310</v>
+        <v>40373</v>
       </c>
       <c r="E687" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
       <c r="F687">
-        <v>186</v>
+        <v>208</v>
       </c>
       <c r="H687" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
       <c r="I687" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="688" spans="4:9">
       <c r="D688" s="1">
-        <v>40308</v>
+        <v>40371</v>
       </c>
       <c r="E688" t="s">
-        <v>839</v>
+        <v>861</v>
       </c>
       <c r="F688">
-        <v>87</v>
+        <v>199</v>
       </c>
       <c r="H688" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
       <c r="I688" t="s">
-        <v>841</v>
+        <v>863</v>
       </c>
     </row>
     <row r="689" spans="4:9">
       <c r="D689" s="1">
-        <v>40308</v>
+        <v>40371</v>
       </c>
       <c r="E689" t="s">
-        <v>865</v>
+        <v>847</v>
       </c>
       <c r="F689">
-        <v>137</v>
+        <v>91</v>
       </c>
       <c r="H689" t="s">
-        <v>866</v>
+        <v>864</v>
       </c>
       <c r="I689" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
     </row>
     <row r="690" spans="4:9">
       <c r="D690" s="1">
-        <v>40301</v>
+        <v>40351</v>
       </c>
       <c r="E690" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
       <c r="F690">
-        <v>164</v>
+        <v>187</v>
       </c>
       <c r="H690" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="I690" t="s">
-        <v>846</v>
+        <v>33</v>
       </c>
     </row>
     <row r="691" spans="4:9">
       <c r="D691" s="1">
-        <v>40280</v>
+        <v>40345</v>
       </c>
       <c r="E691" t="s">
-        <v>839</v>
+        <v>847</v>
       </c>
       <c r="F691">
-        <v>85</v>
+        <v>177</v>
       </c>
       <c r="H691" t="s">
-        <v>869</v>
+        <v>867</v>
       </c>
       <c r="I691" t="s">
-        <v>841</v>
+        <v>33</v>
       </c>
     </row>
     <row r="692" spans="4:9">
       <c r="D692" s="1">
-        <v>40245</v>
+        <v>40343</v>
       </c>
       <c r="E692" t="s">
-        <v>839</v>
+        <v>847</v>
       </c>
       <c r="F692">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="H692" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="I692" t="s">
-        <v>841</v>
+        <v>849</v>
       </c>
     </row>
     <row r="693" spans="4:9">
       <c r="D693" s="1">
-        <v>40245</v>
+        <v>40323</v>
       </c>
       <c r="E693" t="s">
-        <v>839</v>
+        <v>869</v>
       </c>
       <c r="F693">
-        <v>89</v>
+        <v>170</v>
       </c>
       <c r="H693" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
       <c r="I693" t="s">
-        <v>846</v>
+        <v>33</v>
       </c>
     </row>
     <row r="694" spans="4:9">
       <c r="D694" s="1">
-        <v>40219</v>
+        <v>40310</v>
       </c>
       <c r="E694" t="s">
-        <v>52</v>
+        <v>871</v>
       </c>
       <c r="F694">
-        <v>65</v>
+        <v>186</v>
       </c>
       <c r="H694" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="I694" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="695" spans="4:9">
       <c r="D695" s="1">
-        <v>40217</v>
+        <v>40308</v>
+      </c>
+      <c r="E695" t="s">
+        <v>847</v>
       </c>
       <c r="F695">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="H695" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="I695" t="s">
-        <v>841</v>
+        <v>849</v>
       </c>
     </row>
     <row r="696" spans="4:9">
       <c r="D696" s="1">
-        <v>40191</v>
+        <v>40308</v>
       </c>
       <c r="E696" t="s">
-        <v>52</v>
+        <v>873</v>
       </c>
       <c r="F696">
-        <v>127</v>
+        <v>137</v>
       </c>
       <c r="H696" t="s">
         <v>874</v>
       </c>
       <c r="I696" t="s">
-        <v>11</v>
+        <v>854</v>
       </c>
     </row>
     <row r="697" spans="4:9">
       <c r="D697" s="1">
-        <v>40189</v>
+        <v>40301</v>
       </c>
       <c r="E697" t="s">
         <v>875</v>
       </c>
       <c r="F697">
-        <v>100</v>
+        <v>164</v>
       </c>
       <c r="H697" t="s">
         <v>876</v>
       </c>
       <c r="I697" t="s">
-        <v>841</v>
-[...2 lines deleted...]
-    <row r="698" spans="6:9" ht="15">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="698" spans="4:9">
+      <c r="D698" s="1">
+        <v>40280</v>
+      </c>
+      <c r="E698" t="s">
+        <v>847</v>
+      </c>
       <c r="F698">
-        <v>119</v>
+        <v>85</v>
       </c>
       <c r="H698" t="s">
         <v>877</v>
       </c>
       <c r="I698" t="s">
-        <v>846</v>
-[...2 lines deleted...]
-    <row r="699" spans="6:9" ht="15">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="699" spans="4:9">
+      <c r="D699" s="1">
+        <v>40245</v>
+      </c>
+      <c r="E699" t="s">
+        <v>847</v>
+      </c>
       <c r="F699">
-        <v>283</v>
+        <v>86</v>
       </c>
       <c r="H699" t="s">
         <v>878</v>
       </c>
       <c r="I699" t="s">
-        <v>846</v>
-[...2 lines deleted...]
-    <row r="700" spans="6:9" ht="15">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="700" spans="4:9">
+      <c r="D700" s="1">
+        <v>40245</v>
+      </c>
+      <c r="E700" t="s">
+        <v>847</v>
+      </c>
       <c r="F700">
-        <v>288</v>
+        <v>89</v>
       </c>
       <c r="H700" t="s">
         <v>879</v>
       </c>
       <c r="I700" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="701" spans="6:9" ht="15">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="701" spans="4:9">
+      <c r="D701" s="1">
+        <v>40219</v>
+      </c>
+      <c r="E701" t="s">
+        <v>61</v>
+      </c>
       <c r="F701">
-        <v>410</v>
+        <v>65</v>
       </c>
       <c r="H701" t="s">
         <v>880</v>
       </c>
       <c r="I701" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="702" spans="4:9">
+      <c r="D702" s="1">
+        <v>40217</v>
+      </c>
+      <c r="F702">
+        <v>99</v>
+      </c>
+      <c r="H702" t="s">
         <v>881</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="H702" t="s">
+      <c r="I702" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="703" spans="4:9">
+      <c r="D703" s="1">
+        <v>40191</v>
+      </c>
+      <c r="E703" t="s">
+        <v>61</v>
+      </c>
+      <c r="F703">
+        <v>127</v>
+      </c>
+      <c r="H703" t="s">
         <v>882</v>
       </c>
-      <c r="I702" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="I703" t="s">
-        <v>881</v>
-[...2 lines deleted...]
-    <row r="704" spans="6:9" ht="15">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="704" spans="4:9">
+      <c r="D704" s="1">
+        <v>40189</v>
+      </c>
+      <c r="E704" t="s">
+        <v>883</v>
+      </c>
       <c r="F704">
-        <v>446</v>
+        <v>100</v>
       </c>
       <c r="H704" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="I704" t="s">
-        <v>881</v>
+        <v>849</v>
       </c>
     </row>
     <row r="705" spans="6:9" ht="15">
       <c r="F705">
-        <v>452</v>
+        <v>119</v>
       </c>
       <c r="H705" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="I705" t="s">
-        <v>881</v>
+        <v>854</v>
       </c>
     </row>
     <row r="706" spans="6:9" ht="15">
       <c r="F706">
-        <v>454</v>
+        <v>283</v>
       </c>
       <c r="H706" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="I706" t="s">
-        <v>881</v>
+        <v>854</v>
       </c>
     </row>
     <row r="707" spans="6:9" ht="15">
       <c r="F707">
-        <v>495</v>
+        <v>288</v>
       </c>
       <c r="H707" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="I707" t="s">
-        <v>881</v>
+        <v>11</v>
       </c>
     </row>
     <row r="708" spans="6:9" ht="15">
       <c r="F708">
-        <v>496</v>
+        <v>410</v>
       </c>
       <c r="H708" t="s">
-        <v>880</v>
+        <v>888</v>
       </c>
       <c r="I708" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
     </row>
     <row r="709" spans="6:9" ht="15">
       <c r="F709">
-        <v>553</v>
+        <v>386</v>
       </c>
       <c r="H709" t="s">
-        <v>816</v>
+        <v>890</v>
       </c>
       <c r="I709" t="s">
-        <v>787</v>
+        <v>889</v>
       </c>
     </row>
     <row r="710" spans="6:9" ht="15">
       <c r="F710">
-        <v>564</v>
+        <v>445</v>
       </c>
       <c r="H710" t="s">
-        <v>806</v>
+        <v>888</v>
       </c>
       <c r="I710" t="s">
-        <v>807</v>
+        <v>889</v>
       </c>
     </row>
     <row r="711" spans="6:9" ht="15">
       <c r="F711">
-        <v>473</v>
+        <v>446</v>
       </c>
       <c r="H711" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="I711" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
     </row>
     <row r="712" spans="6:9" ht="15">
       <c r="F712">
-        <v>504</v>
+        <v>452</v>
       </c>
       <c r="H712" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="I712" t="s">
-        <v>24</v>
+        <v>889</v>
       </c>
     </row>
     <row r="713" spans="6:9" ht="15">
       <c r="F713">
-        <v>506</v>
+        <v>454</v>
       </c>
       <c r="H713" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="I713" t="s">
-        <v>24</v>
+        <v>889</v>
       </c>
     </row>
     <row r="714" spans="6:9" ht="15">
       <c r="F714">
-        <v>653</v>
+        <v>495</v>
       </c>
       <c r="H714" t="s">
+        <v>893</v>
+      </c>
+      <c r="I714" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="715" spans="6:9" ht="15">
       <c r="F715">
-        <v>655</v>
+        <v>496</v>
       </c>
       <c r="H715" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="I715" t="s">
-        <v>846</v>
+        <v>889</v>
       </c>
     </row>
     <row r="716" spans="6:9" ht="15">
       <c r="F716">
-        <v>681</v>
+        <v>553</v>
       </c>
       <c r="H716" t="s">
-        <v>891</v>
+        <v>824</v>
       </c>
       <c r="I716" t="s">
-        <v>855</v>
-[...5 lines deleted...]
-      </c>
+        <v>795</v>
+      </c>
+    </row>
+    <row r="717" spans="6:9" ht="15">
       <c r="F717">
-        <v>708</v>
+        <v>564</v>
       </c>
       <c r="H717" t="s">
-        <v>892</v>
+        <v>814</v>
       </c>
       <c r="I717" t="s">
-        <v>11</v>
+        <v>815</v>
       </c>
     </row>
     <row r="718" spans="6:9" ht="15">
       <c r="F718">
-        <v>725</v>
+        <v>473</v>
       </c>
       <c r="H718" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="I718" t="s">
-        <v>586</v>
+        <v>889</v>
       </c>
     </row>
     <row r="719" spans="6:9" ht="15">
       <c r="F719">
-        <v>735</v>
+        <v>504</v>
       </c>
       <c r="H719" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="I719" t="s">
-        <v>586</v>
+        <v>33</v>
       </c>
     </row>
     <row r="720" spans="6:9" ht="15">
       <c r="F720">
-        <v>775</v>
+        <v>506</v>
       </c>
       <c r="H720" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="I720" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="721" spans="6:9" ht="15">
       <c r="F721">
-        <v>832</v>
+        <v>653</v>
       </c>
       <c r="H721" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="I721" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="722" spans="6:9" ht="15">
       <c r="F722">
-        <v>835</v>
+        <v>655</v>
       </c>
       <c r="H722" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="I722" t="s">
-        <v>98</v>
+        <v>854</v>
       </c>
     </row>
     <row r="723" spans="6:9" ht="15">
       <c r="F723">
-        <v>848</v>
+        <v>681</v>
       </c>
       <c r="H723" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="I723" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="724" spans="6:9" ht="15">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="724" spans="5:9" ht="15">
+      <c r="E724" t="s">
+        <v>17</v>
+      </c>
       <c r="F724">
-        <v>881</v>
+        <v>708</v>
       </c>
       <c r="H724" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="I724" t="s">
-        <v>167</v>
+        <v>11</v>
       </c>
     </row>
     <row r="725" spans="6:9" ht="15">
       <c r="F725">
-        <v>943</v>
+        <v>725</v>
       </c>
       <c r="H725" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="I725" t="s">
-        <v>167</v>
+        <v>594</v>
       </c>
     </row>
     <row r="726" spans="6:9" ht="15">
       <c r="F726">
-        <v>994</v>
+        <v>735</v>
       </c>
       <c r="H726" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="I726" t="s">
-        <v>167</v>
+        <v>594</v>
       </c>
     </row>
     <row r="727" spans="6:9" ht="15">
       <c r="F727">
-        <v>1072</v>
+        <v>775</v>
       </c>
       <c r="H727" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="I727" t="s">
-        <v>881</v>
+        <v>11</v>
       </c>
     </row>
     <row r="728" spans="6:9" ht="15">
       <c r="F728">
-        <v>1092</v>
+        <v>832</v>
       </c>
       <c r="H728" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="I728" t="s">
-        <v>586</v>
+        <v>14</v>
       </c>
     </row>
     <row r="729" spans="6:9" ht="15">
       <c r="F729">
-        <v>1095</v>
+        <v>835</v>
       </c>
       <c r="H729" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="I729" t="s">
-        <v>586</v>
+        <v>106</v>
       </c>
     </row>
     <row r="730" spans="6:9" ht="15">
       <c r="F730">
-        <v>1174</v>
+        <v>848</v>
       </c>
       <c r="H730" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="I730" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
     </row>
     <row r="731" spans="6:9" ht="15">
       <c r="F731">
-        <v>1175</v>
+        <v>881</v>
       </c>
       <c r="H731" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="I731" t="s">
-        <v>167</v>
-[...5 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+    </row>
+    <row r="732" spans="6:9" ht="15">
       <c r="F732">
-        <v>1605</v>
+        <v>943</v>
       </c>
       <c r="H732" t="s">
         <v>908</v>
       </c>
       <c r="I732" t="s">
-        <v>24</v>
+        <v>175</v>
       </c>
     </row>
     <row r="733" spans="6:9" ht="15">
       <c r="F733">
-        <v>1565</v>
+        <v>994</v>
       </c>
       <c r="H733" t="s">
         <v>909</v>
       </c>
       <c r="I733" t="s">
-        <v>167</v>
-[...5 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+    </row>
+    <row r="734" spans="6:9" ht="15">
       <c r="F734">
-        <v>1749</v>
+        <v>1072</v>
       </c>
       <c r="H734" t="s">
         <v>910</v>
       </c>
       <c r="I734" t="s">
-        <v>24</v>
+        <v>889</v>
       </c>
     </row>
     <row r="735" spans="6:9" ht="15">
       <c r="F735">
-        <v>1784</v>
+        <v>1092</v>
       </c>
       <c r="H735" t="s">
         <v>911</v>
       </c>
       <c r="I735" t="s">
-        <v>586</v>
+        <v>594</v>
       </c>
     </row>
     <row r="736" spans="6:9" ht="15">
       <c r="F736">
-        <v>1786</v>
+        <v>1095</v>
       </c>
       <c r="H736" t="s">
         <v>912</v>
       </c>
       <c r="I736" t="s">
-        <v>586</v>
+        <v>594</v>
       </c>
     </row>
     <row r="737" spans="6:9" ht="15">
       <c r="F737">
-        <v>1817</v>
+        <v>1174</v>
       </c>
       <c r="H737" t="s">
         <v>913</v>
       </c>
       <c r="I737" t="s">
-        <v>16</v>
+        <v>175</v>
       </c>
     </row>
     <row r="738" spans="6:9" ht="15">
       <c r="F738">
-        <v>1910</v>
+        <v>1175</v>
       </c>
       <c r="H738" t="s">
         <v>914</v>
       </c>
       <c r="I738" t="s">
-        <v>881</v>
-[...2 lines deleted...]
-    <row r="739" spans="6:9" ht="15">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="739" spans="5:9" ht="15">
+      <c r="E739" t="s">
+        <v>915</v>
+      </c>
       <c r="F739">
+        <v>1605</v>
+      </c>
+      <c r="H739" t="s">
+        <v>916</v>
+      </c>
+      <c r="I739" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="740" spans="6:9" ht="15">
+      <c r="F740">
+        <v>1565</v>
+      </c>
+      <c r="H740" t="s">
+        <v>917</v>
+      </c>
+      <c r="I740" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="741" spans="5:9" ht="15">
+      <c r="E741" t="s">
+        <v>915</v>
+      </c>
+      <c r="F741">
+        <v>1749</v>
+      </c>
+      <c r="H741" t="s">
+        <v>918</v>
+      </c>
+      <c r="I741" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="742" spans="6:9" ht="15">
+      <c r="F742">
+        <v>1784</v>
+      </c>
+      <c r="H742" t="s">
+        <v>919</v>
+      </c>
+      <c r="I742" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="743" spans="6:9" ht="15">
+      <c r="F743">
+        <v>1786</v>
+      </c>
+      <c r="H743" t="s">
+        <v>920</v>
+      </c>
+      <c r="I743" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="744" spans="6:9" ht="15">
+      <c r="F744">
+        <v>1817</v>
+      </c>
+      <c r="H744" t="s">
+        <v>921</v>
+      </c>
+      <c r="I744" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="745" spans="6:9" ht="15">
+      <c r="F745">
+        <v>1910</v>
+      </c>
+      <c r="H745" t="s">
+        <v>922</v>
+      </c>
+      <c r="I745" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="746" spans="6:9" ht="15">
+      <c r="F746">
         <v>1983</v>
       </c>
-      <c r="H739" t="s">
-[...93 lines deleted...]
-      </c>
       <c r="H746" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="I746" t="s">
-        <v>167</v>
+        <v>11</v>
       </c>
     </row>
     <row r="747" spans="5:9" ht="15">
       <c r="E747" t="s">
-        <v>106</v>
+        <v>915</v>
       </c>
       <c r="F747">
-        <v>3626</v>
+        <v>2132</v>
       </c>
       <c r="H747" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="I747" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="748" spans="6:9" ht="15">
       <c r="F748">
-        <v>3701</v>
+        <v>2199</v>
       </c>
       <c r="H748" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="I748" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="749" spans="6:9" ht="15">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="749" spans="5:9" ht="15">
+      <c r="E749" t="s">
+        <v>17</v>
+      </c>
       <c r="F749">
-        <v>3757</v>
+        <v>2316</v>
       </c>
       <c r="H749" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="I749" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="750" spans="6:9" ht="15">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="750" spans="5:9" ht="15">
+      <c r="E750" t="s">
+        <v>915</v>
+      </c>
       <c r="F750">
-        <v>3760</v>
+        <v>2488</v>
       </c>
       <c r="H750" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="I750" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="751" spans="6:9" ht="15">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="751" spans="5:9" ht="15">
+      <c r="E751" t="s">
+        <v>17</v>
+      </c>
       <c r="F751">
-        <v>4006</v>
+        <v>3544</v>
       </c>
       <c r="H751" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="I751" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="752" spans="6:9" ht="15">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="752" spans="5:9" ht="15">
+      <c r="E752" t="s">
+        <v>17</v>
+      </c>
       <c r="F752">
-        <v>4195</v>
+        <v>3613</v>
       </c>
       <c r="H752" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="I752" t="s">
-        <v>24</v>
+        <v>175</v>
       </c>
     </row>
     <row r="753" spans="5:9" ht="15">
       <c r="E753" t="s">
-        <v>907</v>
+        <v>17</v>
       </c>
       <c r="F753">
-        <v>4216</v>
+        <v>3592</v>
       </c>
       <c r="H753" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="I753" t="s">
-        <v>24</v>
+        <v>175</v>
       </c>
     </row>
     <row r="754" spans="5:9" ht="15">
       <c r="E754" t="s">
-        <v>907</v>
+        <v>114</v>
       </c>
       <c r="F754">
-        <v>4360</v>
+        <v>3626</v>
       </c>
       <c r="H754" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="I754" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="755" spans="6:9" ht="15">
       <c r="F755">
-        <v>4828</v>
+        <v>3701</v>
       </c>
       <c r="H755" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="I755" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
     </row>
     <row r="756" spans="6:9" ht="15">
       <c r="F756">
-        <v>4898</v>
+        <v>3757</v>
       </c>
       <c r="H756" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="I756" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="757" spans="6:9" ht="15">
       <c r="F757">
-        <v>5067</v>
+        <v>3760</v>
       </c>
       <c r="H757" t="s">
-        <v>148</v>
+        <v>934</v>
       </c>
       <c r="I757" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
     </row>
     <row r="758" spans="6:9" ht="15">
       <c r="F758">
-        <v>5074</v>
+        <v>4006</v>
       </c>
       <c r="H758" t="s">
-        <v>144</v>
+        <v>935</v>
       </c>
       <c r="I758" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="759" spans="6:9" ht="15">
       <c r="F759">
-        <v>5517</v>
+        <v>4195</v>
       </c>
       <c r="H759" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="I759" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="760" spans="6:9" ht="15">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="760" spans="5:9" ht="15">
+      <c r="E760" t="s">
+        <v>915</v>
+      </c>
       <c r="F760">
-        <v>5607</v>
+        <v>4216</v>
       </c>
       <c r="H760" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="I760" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="761" spans="6:9" ht="15">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="761" spans="5:9" ht="15">
+      <c r="E761" t="s">
+        <v>915</v>
+      </c>
       <c r="F761">
-        <v>6680</v>
+        <v>4360</v>
       </c>
       <c r="H761" t="s">
-        <v>64</v>
+        <v>938</v>
       </c>
       <c r="I761" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="762" spans="6:9" ht="15">
       <c r="F762">
+        <v>4828</v>
+      </c>
+      <c r="H762" t="s">
+        <v>939</v>
+      </c>
+      <c r="I762" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="763" spans="6:9" ht="15">
+      <c r="F763">
+        <v>4898</v>
+      </c>
+      <c r="H763" t="s">
+        <v>940</v>
+      </c>
+      <c r="I763" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="764" spans="6:9" ht="15">
+      <c r="F764">
+        <v>5067</v>
+      </c>
+      <c r="H764" t="s">
+        <v>156</v>
+      </c>
+      <c r="I764" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="765" spans="6:9" ht="15">
+      <c r="F765">
+        <v>5074</v>
+      </c>
+      <c r="H765" t="s">
+        <v>152</v>
+      </c>
+      <c r="I765" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="766" spans="6:9" ht="15">
+      <c r="F766">
+        <v>5517</v>
+      </c>
+      <c r="H766" t="s">
+        <v>941</v>
+      </c>
+      <c r="I766" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="767" spans="6:9" ht="15">
+      <c r="F767">
+        <v>5607</v>
+      </c>
+      <c r="H767" t="s">
+        <v>942</v>
+      </c>
+      <c r="I767" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="768" spans="6:9" ht="15">
+      <c r="F768">
+        <v>6680</v>
+      </c>
+      <c r="H768" t="s">
+        <v>72</v>
+      </c>
+      <c r="I768" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="769" spans="6:9" ht="15">
+      <c r="F769">
         <v>6811</v>
       </c>
-      <c r="H762" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H769" t="s">
+        <v>46</v>
+      </c>
+      <c r="I769" t="s">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="15" baseColWidth="0"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">