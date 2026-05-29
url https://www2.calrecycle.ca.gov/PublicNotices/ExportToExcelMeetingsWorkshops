--- v1 (2026-04-02)
+++ v2 (2026-05-29)
@@ -10,106 +10,124 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="943">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="947">
   <si>
     <t>ActionItemID</t>
   </si>
   <si>
     <t>ActionItemNumber</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>EventDate</t>
   </si>
   <si>
     <t>EventLocation</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>NoticeDate</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
+    <t>CalEPA Building, Byron Sher Auditorium (2nd floor), 1001 I Street, Sacramento, CA 95814</t>
+  </si>
+  <si>
+    <t>August 13, 2026 - Textile Stewardship Informal Regulatory Concepts Workshop</t>
+  </si>
+  <si>
+    <t>Workshop: CalRecycle</t>
+  </si>
+  <si>
+    <t>Byron Sher Auditorium, 2nd Floor, 1001 I Street, Sacramento, CA 95814</t>
+  </si>
+  <si>
+    <t>Notice of Public Workshop – Rescheduled Covered Battery-Embedded Waste Recycling Fee Workshop</t>
+  </si>
+  <si>
+    <t>Public Meeting Notice (June 2026) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
+  </si>
+  <si>
+    <t>Monthly Public Meeting: CalRecycle</t>
+  </si>
+  <si>
+    <t>Responsible Battery Recycling Act Informal Rulemaking Workshop</t>
+  </si>
+  <si>
     <t>CalEPA Building, Byron Sher Auditorium (2nd Floor), 1001 I St., Sacramento, CA 95814</t>
   </si>
   <si>
+    <t>Public Meeting Notice: (May 2026) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
+  </si>
+  <si>
     <t>Public Meeting Notice: (April 2026) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
   </si>
   <si>
-    <t>Monthly Public Meeting: CalRecycle</t>
-[...1 lines deleted...]
-  <si>
     <t>CalEPA Building, Sierra Hearing Room, 1001 I Street, 2nd Floor, Sacramento, CA 95814</t>
   </si>
   <si>
     <t>Title: Notice of Public Workshop – Covered Electronic Waste Workshop: Recovery and Recycling Payment Rates Considerations</t>
   </si>
   <si>
-    <t>Workshop: CalRecycle</t>
-[...1 lines deleted...]
-  <si>
     <t>CalEPA Building, Sierra Hearing Room (2nd floor), 1001 I Street, Sacramento, CA 95814; Zoom; Live Webcast</t>
   </si>
   <si>
     <t>April 14, 2026 - SB 54 Needs Assessment Public Information Session on Collection, Processing, and End Markets, and Consumer Education and Access</t>
   </si>
   <si>
-    <t>CalEPA Building, Byron Sher Auditorium (2nd floor), 1001 I Street, Sacramento, CA 95814</t>
-[...1 lines deleted...]
-  <si>
     <t>April 7, 2026 - Textile Needs Assessment Informational Workshop</t>
   </si>
   <si>
     <t>April 6, 2026 - SB 54 Needs Assessment Public Information Session on Source Reduction, Reuse and Refill, and Consumer Education and Access</t>
   </si>
   <si>
     <t>Public Meeting Notice: (March 2026) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
   </si>
   <si>
     <t>Public Meeting Notice: (February 2026) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
   </si>
   <si>
     <t>Public Meeting Notice: (January 2026) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
   </si>
   <si>
     <t>Public Meeting Notice: (December 2025) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
   </si>
   <si>
     <t>Public Meeting Notice: (November 2025) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
   </si>
   <si>
     <t>CalEPA Building, Sierra Hearing Room (2nd floor), 1001 I Street, Sacramento, CA 95814</t>
   </si>
   <si>
     <t>October 28, 2025 - Plastic Pollution Prevention and Packaging Producer Responsibility Act (SB 54) Material Characterization Study Preliminary Findings</t>
@@ -133,56 +151,50 @@
     <t>Overview of the 2024 California Waste Tire Market Report</t>
   </si>
   <si>
     <t>Workshop: Materials Management &amp; Local Assistance Division</t>
   </si>
   <si>
     <t>Public Meeting Notice: (August 2025) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
   </si>
   <si>
     <t>Textile Stewardship Informational Workshop</t>
   </si>
   <si>
     <t>(July 2025) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
   </si>
   <si>
     <t>CalEPA Building, Sierra Hearing Room (2nd floor), 1001 I Street, Sacramento, CA 95814, Zoom, Live Webcast</t>
   </si>
   <si>
     <t>June 23, 2025 Plastic Pollution Prevention and Packaging Producer Responsibility Act (SB 54) Non-Regulatory Public Workshop</t>
   </si>
   <si>
     <t>Virtual</t>
   </si>
   <si>
     <t>(June 2025) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
-  </si>
-[...4 lines deleted...]
-    <t>Responsible Battery Recycling Act Informal Rulemaking Workshop</t>
   </si>
   <si>
     <t>Byron Sher Auditorium, 2nd floor, 1001 I Street, Sacramento, CA 95814</t>
   </si>
   <si>
     <t>Covered Battery-Embedded Products Informal Workshop</t>
   </si>
   <si>
     <t>CalEPA Building, Byron Sher Auditorium, 2nd Floor, 1001 “I” St, Sacramento, CA95814</t>
   </si>
   <si>
     <t>SB 54 Plastic Pollution Prevention and Packaging Producer Responsibility Act Permanent Regulations</t>
   </si>
   <si>
     <t>(May 2025) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
   </si>
   <si>
     <t>CalEPA Building, Sierra Hearing Room, 1001 I Street, Sacramento, CA 95814</t>
   </si>
   <si>
     <t>(April 2025) Department of Resources Recycling and Recovery (CalRecycle) Monthly Public Meeting</t>
   </si>
   <si>
     <t>CalEPA Building, Sierra Hearing Room, 2nd Floor, 1001 I Street, Sacramento, CA 95814</t>
   </si>
@@ -2942,12769 +2954,12854 @@
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:I769"/>
+  <dimension ref="A1:I774"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="15" baseColWidth="0"/>
   <sheetData>
     <row r="1" spans="1:9" ht="15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="4:9">
       <c r="D2" s="1">
-        <v>46133</v>
+        <v>46247</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2">
-        <v>7087</v>
+        <v>7147</v>
       </c>
       <c r="H2" t="s">
         <v>10</v>
       </c>
       <c r="I2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="4:9">
       <c r="D3" s="1">
-        <v>46128</v>
+        <v>46190</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3">
-        <v>7099</v>
+        <v>7125</v>
       </c>
       <c r="H3" t="s">
         <v>13</v>
       </c>
       <c r="I3" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="4:9">
       <c r="D4" s="1">
-        <v>46126</v>
+        <v>46189</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4">
-        <v>7095</v>
+        <v>7132</v>
       </c>
       <c r="H4" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="4:9">
       <c r="D5" s="1">
-        <v>46119</v>
+        <v>46189</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F5">
-        <v>7018</v>
+        <v>7137</v>
       </c>
       <c r="H5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="I5" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="4:9">
       <c r="D6" s="1">
-        <v>46118</v>
+        <v>46161</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F6">
-        <v>7094</v>
+        <v>7116</v>
       </c>
       <c r="H6" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="4:9">
       <c r="D7" s="1">
-        <v>46098</v>
+        <v>46133</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F7">
-        <v>7048</v>
+        <v>7087</v>
       </c>
       <c r="H7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I7" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="4:9">
       <c r="D8" s="1">
-        <v>46070</v>
+        <v>46128</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F8">
-        <v>7014</v>
+        <v>7099</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="4:9">
       <c r="D9" s="1">
-        <v>46042</v>
+        <v>46126</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F9">
-        <v>6996</v>
+        <v>7095</v>
       </c>
       <c r="H9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="4:9">
       <c r="D10" s="1">
-        <v>46007</v>
+        <v>46119</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10">
-        <v>6954</v>
+        <v>7018</v>
       </c>
       <c r="H10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="4:9">
       <c r="D11" s="1">
-        <v>45979</v>
+        <v>46118</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F11">
-        <v>6939</v>
+        <v>7094</v>
       </c>
       <c r="H11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="4:9">
       <c r="D12" s="1">
-        <v>45958</v>
+        <v>46098</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="F12">
-        <v>6926</v>
+        <v>7048</v>
       </c>
       <c r="H12" t="s">
         <v>26</v>
       </c>
       <c r="I12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="4:9">
       <c r="D13" s="1">
-        <v>45951</v>
+        <v>46070</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F13">
-        <v>6914</v>
+        <v>7014</v>
       </c>
       <c r="H13" t="s">
         <v>27</v>
       </c>
       <c r="I13" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="4:9">
       <c r="D14" s="1">
-        <v>45931</v>
+        <v>46042</v>
       </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
       <c r="F14">
-        <v>6915</v>
+        <v>6996</v>
       </c>
       <c r="H14" t="s">
         <v>28</v>
       </c>
       <c r="I14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="4:9">
       <c r="D15" s="1">
-        <v>45916</v>
+        <v>46007</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="F15">
-        <v>6893</v>
+        <v>6954</v>
       </c>
       <c r="H15" t="s">
         <v>29</v>
       </c>
       <c r="I15" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="4:9">
       <c r="D16" s="1">
-        <v>45909</v>
+        <v>45979</v>
       </c>
       <c r="E16" t="s">
         <v>17</v>
       </c>
       <c r="F16">
-        <v>6860</v>
+        <v>6939</v>
       </c>
       <c r="H16" t="s">
         <v>30</v>
       </c>
       <c r="I16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="4:9">
       <c r="D17" s="1">
-        <v>45903</v>
+        <v>45958</v>
       </c>
       <c r="E17" t="s">
         <v>31</v>
       </c>
       <c r="F17">
-        <v>6890</v>
+        <v>6926</v>
       </c>
       <c r="H17" t="s">
         <v>32</v>
       </c>
       <c r="I17" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="4:9">
       <c r="D18" s="1">
-        <v>45888</v>
+        <v>45951</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F18">
-        <v>6859</v>
+        <v>6914</v>
       </c>
       <c r="H18" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I18" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="4:9">
       <c r="D19" s="1">
-        <v>45855</v>
+        <v>45931</v>
       </c>
       <c r="E19" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F19">
-        <v>6654</v>
+        <v>6915</v>
       </c>
       <c r="H19" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="I19" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="4:9">
       <c r="D20" s="1">
-        <v>45853</v>
+        <v>45916</v>
       </c>
       <c r="E20" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F20">
-        <v>6838</v>
+        <v>6893</v>
       </c>
       <c r="H20" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="I20" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="4:9">
       <c r="D21" s="1">
-        <v>45831</v>
+        <v>45909</v>
       </c>
       <c r="E21" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="F21">
-        <v>6834</v>
+        <v>6860</v>
       </c>
       <c r="H21" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="I21" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="22" spans="4:9">
       <c r="D22" s="1">
-        <v>45825</v>
+        <v>45903</v>
       </c>
       <c r="E22" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F22">
-        <v>6813</v>
+        <v>6890</v>
       </c>
       <c r="H22" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="I22" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="23" spans="4:9">
       <c r="D23" s="1">
-        <v>45806</v>
+        <v>45888</v>
       </c>
       <c r="E23" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="F23">
-        <v>6760</v>
+        <v>6859</v>
       </c>
       <c r="H23" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I23" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="4:9">
       <c r="D24" s="1">
-        <v>45805</v>
+        <v>45855</v>
       </c>
       <c r="E24" t="s">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="F24">
-        <v>6804</v>
+        <v>6654</v>
       </c>
       <c r="H24" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I24" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="4:9">
       <c r="D25" s="1">
-        <v>45804</v>
+        <v>45853</v>
       </c>
       <c r="E25" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="F25">
-        <v>6810</v>
+        <v>6838</v>
       </c>
       <c r="H25" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="I25" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="4:9">
       <c r="D26" s="1">
-        <v>45797</v>
+        <v>45831</v>
       </c>
       <c r="E26" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F26">
-        <v>6789</v>
+        <v>6834</v>
       </c>
       <c r="H26" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="4:9">
       <c r="D27" s="1">
-        <v>45769</v>
+        <v>45825</v>
       </c>
       <c r="E27" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F27">
-        <v>6751</v>
+        <v>6813</v>
       </c>
       <c r="H27" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="I27" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="4:9">
       <c r="D28" s="1">
-        <v>45755</v>
+        <v>45806</v>
       </c>
       <c r="E28" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="F28">
-        <v>6740</v>
+        <v>6760</v>
       </c>
       <c r="H28" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="I28" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="29" spans="4:9">
       <c r="D29" s="1">
-        <v>45736</v>
+        <v>45805</v>
       </c>
       <c r="E29" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="F29">
-        <v>6717</v>
+        <v>6804</v>
       </c>
       <c r="H29" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="I29" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="30" spans="4:9">
       <c r="D30" s="1">
-        <v>45734</v>
+        <v>45804</v>
       </c>
       <c r="E30" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="F30">
-        <v>6712</v>
+        <v>6810</v>
       </c>
       <c r="H30" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I30" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="4:9">
       <c r="D31" s="1">
-        <v>45726</v>
+        <v>45797</v>
       </c>
       <c r="E31" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="F31">
-        <v>6699</v>
+        <v>6789</v>
       </c>
       <c r="H31" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="I31" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="4:9">
       <c r="D32" s="1">
-        <v>45719</v>
+        <v>45769</v>
       </c>
       <c r="E32" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="F32">
-        <v>6702</v>
+        <v>6751</v>
       </c>
       <c r="H32" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="I32" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="4:9">
       <c r="D33" s="1">
-        <v>45712</v>
+        <v>45755</v>
       </c>
       <c r="E33" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="F33">
-        <v>6682</v>
+        <v>6740</v>
       </c>
       <c r="H33" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="I33" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="34" spans="4:9">
       <c r="D34" s="1">
-        <v>45706</v>
+        <v>45736</v>
       </c>
       <c r="E34" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="F34">
-        <v>6675</v>
+        <v>6717</v>
       </c>
       <c r="H34" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="I34" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="4:9">
       <c r="D35" s="1">
-        <v>45691</v>
+        <v>45734</v>
       </c>
       <c r="E35" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="F35">
-        <v>6656</v>
+        <v>6712</v>
       </c>
       <c r="H35" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="I35" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="4:9">
       <c r="D36" s="1">
-        <v>45691</v>
+        <v>45726</v>
       </c>
       <c r="E36" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F36">
-        <v>6657</v>
+        <v>6699</v>
       </c>
       <c r="H36" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="I36" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="37" spans="4:9">
       <c r="D37" s="1">
-        <v>45681</v>
+        <v>45719</v>
       </c>
       <c r="E37" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="F37">
-        <v>6672</v>
+        <v>6702</v>
       </c>
       <c r="H37" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="I37" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="38" spans="4:9">
       <c r="D38" s="1">
-        <v>45678</v>
+        <v>45712</v>
       </c>
       <c r="E38" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="F38">
-        <v>6636</v>
+        <v>6682</v>
       </c>
       <c r="H38" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="I38" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="4:9">
       <c r="D39" s="1">
-        <v>45643</v>
+        <v>45706</v>
       </c>
       <c r="E39" t="s">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="F39">
-        <v>5611</v>
+        <v>6675</v>
       </c>
       <c r="H39" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I39" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="4:9">
       <c r="D40" s="1">
-        <v>45642</v>
+        <v>45691</v>
       </c>
       <c r="E40" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F40">
-        <v>6629</v>
+        <v>6656</v>
       </c>
       <c r="H40" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I40" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="41" spans="4:9">
       <c r="D41" s="1">
-        <v>45637</v>
+        <v>45691</v>
       </c>
       <c r="E41" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="F41">
-        <v>5623</v>
+        <v>6657</v>
       </c>
       <c r="H41" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I41" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="42" spans="4:9">
       <c r="D42" s="1">
-        <v>45630</v>
+        <v>45681</v>
       </c>
       <c r="E42" t="s">
-        <v>70</v>
+        <v>31</v>
       </c>
       <c r="F42">
-        <v>5618</v>
+        <v>6672</v>
       </c>
       <c r="H42" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="I42" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="43" spans="4:9">
       <c r="D43" s="1">
-        <v>45628</v>
+        <v>45678</v>
       </c>
       <c r="E43" t="s">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="F43">
-        <v>5609</v>
+        <v>6636</v>
       </c>
       <c r="H43" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="I43" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="4:9">
       <c r="D44" s="1">
-        <v>45615</v>
+        <v>45643</v>
       </c>
       <c r="E44" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F44">
-        <v>5597</v>
+        <v>5611</v>
       </c>
       <c r="H44" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="I44" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="4:9">
       <c r="D45" s="1">
-        <v>45615</v>
+        <v>45642</v>
       </c>
       <c r="E45" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="F45">
-        <v>5570</v>
+        <v>6629</v>
       </c>
       <c r="H45" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="I45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="4:9">
       <c r="D46" s="1">
-        <v>45614</v>
+        <v>45637</v>
       </c>
       <c r="E46" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="F46">
-        <v>5572</v>
+        <v>5623</v>
       </c>
       <c r="H46" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="I46" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="47" spans="4:9">
       <c r="D47" s="1">
-        <v>45610</v>
+        <v>45630</v>
       </c>
       <c r="E47" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="F47">
-        <v>5575</v>
+        <v>5618</v>
       </c>
       <c r="H47" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I47" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="48" spans="4:9">
       <c r="D48" s="1">
-        <v>45609</v>
+        <v>45628</v>
       </c>
       <c r="E48" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="F48">
-        <v>5592</v>
+        <v>5609</v>
       </c>
       <c r="H48" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="I48" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="49" spans="4:9">
       <c r="D49" s="1">
-        <v>45580</v>
+        <v>45615</v>
       </c>
       <c r="E49" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F49">
-        <v>5544</v>
+        <v>5597</v>
       </c>
       <c r="H49" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="I49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="4:9">
       <c r="D50" s="1">
-        <v>45553</v>
+        <v>45615</v>
       </c>
       <c r="E50" t="s">
-        <v>82</v>
+        <v>9</v>
       </c>
       <c r="F50">
-        <v>5521</v>
+        <v>5570</v>
       </c>
       <c r="H50" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="I50" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="4:9">
       <c r="D51" s="1">
-        <v>45552</v>
+        <v>45614</v>
       </c>
       <c r="E51" t="s">
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="F51">
-        <v>5528</v>
+        <v>5572</v>
       </c>
       <c r="H51" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="I51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="4:9">
       <c r="D52" s="1">
-        <v>45530</v>
+        <v>45610</v>
       </c>
       <c r="E52" t="s">
-        <v>41</v>
+        <v>81</v>
       </c>
       <c r="F52">
-        <v>5503</v>
+        <v>5575</v>
       </c>
       <c r="H52" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="I52" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="53" spans="4:9">
       <c r="D53" s="1">
-        <v>45524</v>
+        <v>45609</v>
       </c>
       <c r="E53" t="s">
-        <v>9</v>
+        <v>83</v>
       </c>
       <c r="F53">
-        <v>5496</v>
+        <v>5592</v>
       </c>
       <c r="H53" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="I53" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="4:9">
       <c r="D54" s="1">
-        <v>45518</v>
+        <v>45580</v>
       </c>
       <c r="E54" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F54">
-        <v>5522</v>
+        <v>5544</v>
       </c>
       <c r="H54" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="I54" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="4:9">
       <c r="D55" s="1">
-        <v>45495</v>
+        <v>45553</v>
       </c>
       <c r="E55" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="F55">
-        <v>5492</v>
+        <v>5521</v>
       </c>
       <c r="H55" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="I55" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="56" spans="4:9">
       <c r="D56" s="1">
-        <v>45489</v>
+        <v>45552</v>
       </c>
       <c r="E56" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F56">
-        <v>5468</v>
+        <v>5528</v>
       </c>
       <c r="H56" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="I56" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="4:9">
       <c r="D57" s="1">
-        <v>45484</v>
+        <v>45530</v>
       </c>
       <c r="E57" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F57">
-        <v>5442</v>
+        <v>5503</v>
       </c>
       <c r="H57" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="I57" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="58" spans="4:9">
       <c r="D58" s="1">
-        <v>45462</v>
+        <v>45524</v>
       </c>
       <c r="E58" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="F58">
-        <v>5317</v>
+        <v>5496</v>
       </c>
       <c r="H58" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="I58" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="4:9">
       <c r="D59" s="1">
-        <v>45461</v>
+        <v>45518</v>
       </c>
       <c r="E59" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F59">
-        <v>5439</v>
+        <v>5522</v>
       </c>
       <c r="H59" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="I59" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60" spans="4:9">
       <c r="D60" s="1">
-        <v>45435</v>
+        <v>45495</v>
       </c>
       <c r="E60" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F60">
-        <v>5416</v>
+        <v>5492</v>
       </c>
       <c r="H60" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="I60" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="61" spans="4:9">
       <c r="D61" s="1">
-        <v>45433</v>
+        <v>45489</v>
       </c>
       <c r="E61" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F61">
-        <v>5420</v>
+        <v>5468</v>
       </c>
       <c r="H61" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="I61" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="4:9">
       <c r="D62" s="1">
-        <v>45413</v>
+        <v>45484</v>
       </c>
       <c r="E62" t="s">
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="F62">
-        <v>5415</v>
+        <v>5442</v>
       </c>
       <c r="H62" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="I62" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="63" spans="4:9">
       <c r="D63" s="1">
-        <v>45398</v>
+        <v>45462</v>
       </c>
       <c r="E63" t="s">
-        <v>54</v>
+        <v>96</v>
       </c>
       <c r="F63">
-        <v>5403</v>
+        <v>5317</v>
       </c>
       <c r="H63" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="I63" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="64" spans="4:9">
       <c r="D64" s="1">
-        <v>45390</v>
+        <v>45461</v>
       </c>
       <c r="E64" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="F64">
-        <v>5383</v>
+        <v>5439</v>
       </c>
       <c r="H64" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="I64" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="4:9">
       <c r="D65" s="1">
-        <v>45385</v>
+        <v>45435</v>
       </c>
       <c r="E65" t="s">
-        <v>41</v>
+        <v>99</v>
       </c>
       <c r="F65">
-        <v>5385</v>
+        <v>5416</v>
       </c>
       <c r="H65" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="I65" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="66" spans="4:9">
       <c r="D66" s="1">
-        <v>45370</v>
+        <v>45433</v>
       </c>
       <c r="E66" t="s">
         <v>9</v>
       </c>
       <c r="F66">
-        <v>5360</v>
+        <v>5420</v>
       </c>
       <c r="H66" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="I66" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="4:9">
       <c r="D67" s="1">
-        <v>45345</v>
+        <v>45413</v>
       </c>
       <c r="E67" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="F67">
-        <v>5348</v>
+        <v>5415</v>
       </c>
       <c r="H67" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="I67" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
     </row>
     <row r="68" spans="4:9">
       <c r="D68" s="1">
-        <v>45342</v>
+        <v>45398</v>
       </c>
       <c r="E68" t="s">
-        <v>107</v>
+        <v>58</v>
       </c>
       <c r="F68">
-        <v>5351</v>
+        <v>5403</v>
       </c>
       <c r="H68" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="I68" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="4:9">
       <c r="D69" s="1">
-        <v>45342</v>
+        <v>45390</v>
       </c>
       <c r="E69" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="F69">
-        <v>5326</v>
+        <v>5383</v>
       </c>
       <c r="H69" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="I69" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="70" spans="4:9">
       <c r="D70" s="1">
-        <v>45335</v>
+        <v>45385</v>
       </c>
       <c r="E70" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="F70">
-        <v>5313</v>
+        <v>5385</v>
       </c>
       <c r="H70" t="s">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="I70" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="71" spans="4:9">
       <c r="D71" s="1">
-        <v>45324</v>
+        <v>45370</v>
       </c>
       <c r="E71" t="s">
-        <v>98</v>
+        <v>17</v>
       </c>
       <c r="F71">
-        <v>5333</v>
+        <v>5360</v>
       </c>
       <c r="H71" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="I71" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="4:9">
       <c r="D72" s="1">
-        <v>45323</v>
+        <v>45345</v>
       </c>
       <c r="E72" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="F72">
-        <v>5327</v>
+        <v>5348</v>
       </c>
       <c r="H72" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="I72" t="s">
-        <v>14</v>
+        <v>110</v>
       </c>
     </row>
     <row r="73" spans="4:9">
       <c r="D73" s="1">
-        <v>45310</v>
+        <v>45342</v>
       </c>
       <c r="E73" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="F73">
-        <v>5282</v>
+        <v>5351</v>
       </c>
       <c r="H73" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="I73" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
     </row>
     <row r="74" spans="4:9">
       <c r="D74" s="1">
-        <v>45307</v>
+        <v>45342</v>
       </c>
       <c r="E74" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="F74">
-        <v>5308</v>
+        <v>5326</v>
       </c>
       <c r="H74" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="I74" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="4:9">
       <c r="D75" s="1">
-        <v>45279</v>
+        <v>45335</v>
       </c>
       <c r="E75" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="F75">
-        <v>5294</v>
+        <v>5313</v>
       </c>
       <c r="H75" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="I75" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
     </row>
     <row r="76" spans="4:9">
       <c r="D76" s="1">
-        <v>45279</v>
+        <v>45324</v>
       </c>
       <c r="E76" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="F76">
-        <v>5277</v>
+        <v>5333</v>
       </c>
       <c r="H76" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="I76" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="77" spans="4:9">
       <c r="D77" s="1">
-        <v>45278</v>
+        <v>45323</v>
       </c>
       <c r="E77" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F77">
-        <v>5299</v>
+        <v>5327</v>
       </c>
       <c r="H77" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="I77" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="78" spans="4:9">
       <c r="D78" s="1">
-        <v>45274</v>
+        <v>45310</v>
       </c>
       <c r="E78" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F78">
-        <v>5283</v>
+        <v>5282</v>
       </c>
       <c r="H78" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="I78" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="79" spans="4:9">
       <c r="D79" s="1">
-        <v>45274</v>
+        <v>45307</v>
       </c>
       <c r="E79" t="s">
-        <v>123</v>
+        <v>58</v>
       </c>
       <c r="F79">
-        <v>5263</v>
+        <v>5308</v>
       </c>
       <c r="H79" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="I79" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="4:9">
       <c r="D80" s="1">
-        <v>45265</v>
+        <v>45279</v>
       </c>
       <c r="E80" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="F80">
-        <v>5232</v>
+        <v>5294</v>
       </c>
       <c r="H80" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="I80" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="81" spans="4:9">
       <c r="D81" s="1">
-        <v>45251</v>
+        <v>45279</v>
       </c>
       <c r="E81" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="F81">
-        <v>5238</v>
+        <v>5277</v>
       </c>
       <c r="H81" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="I81" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="4:9">
       <c r="D82" s="1">
-        <v>45245</v>
+        <v>45278</v>
       </c>
       <c r="E82" t="s">
-        <v>128</v>
+        <v>105</v>
       </c>
       <c r="F82">
-        <v>5265</v>
+        <v>5299</v>
       </c>
       <c r="H82" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="I82" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
     </row>
     <row r="83" spans="4:9">
       <c r="D83" s="1">
-        <v>45238</v>
+        <v>45274</v>
       </c>
       <c r="E83" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="F83">
-        <v>5241</v>
+        <v>5283</v>
       </c>
       <c r="H83" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="I83" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
     </row>
     <row r="84" spans="4:9">
       <c r="D84" s="1">
-        <v>45238</v>
+        <v>45274</v>
+      </c>
+      <c r="E84" t="s">
+        <v>127</v>
       </c>
       <c r="F84">
-        <v>5262</v>
+        <v>5263</v>
       </c>
       <c r="H84" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="I84" t="s">
-        <v>14</v>
+        <v>110</v>
       </c>
     </row>
     <row r="85" spans="4:9">
       <c r="D85" s="1">
-        <v>45231</v>
+        <v>45265</v>
       </c>
       <c r="E85" t="s">
-        <v>31</v>
+        <v>129</v>
       </c>
       <c r="F85">
-        <v>5236</v>
+        <v>5232</v>
       </c>
       <c r="H85" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="I85" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="86" spans="4:9">
       <c r="D86" s="1">
-        <v>45223</v>
+        <v>45251</v>
       </c>
       <c r="E86" t="s">
-        <v>134</v>
+        <v>58</v>
       </c>
       <c r="F86">
-        <v>5234</v>
+        <v>5238</v>
       </c>
       <c r="H86" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="I86" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="4:9">
       <c r="D87" s="1">
-        <v>45217</v>
+        <v>45245</v>
       </c>
       <c r="E87" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="F87">
-        <v>5215</v>
+        <v>5265</v>
       </c>
       <c r="H87" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="I87" t="s">
-        <v>14</v>
+        <v>110</v>
       </c>
     </row>
     <row r="88" spans="4:9">
       <c r="D88" s="1">
-        <v>45216</v>
+        <v>45238</v>
       </c>
       <c r="E88" t="s">
-        <v>54</v>
+        <v>134</v>
       </c>
       <c r="F88">
-        <v>5212</v>
+        <v>5241</v>
       </c>
       <c r="H88" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="I88" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="89" spans="4:9">
       <c r="D89" s="1">
-        <v>45211</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>45238</v>
       </c>
       <c r="F89">
-        <v>5220</v>
+        <v>5262</v>
       </c>
       <c r="H89" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="I89" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="90" spans="4:9">
       <c r="D90" s="1">
-        <v>45196</v>
+        <v>45231</v>
       </c>
       <c r="E90" t="s">
-        <v>140</v>
+        <v>37</v>
       </c>
       <c r="F90">
-        <v>5205</v>
+        <v>5236</v>
       </c>
       <c r="H90" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="I90" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="91" spans="4:9">
       <c r="D91" s="1">
-        <v>45188</v>
+        <v>45223</v>
       </c>
       <c r="E91" t="s">
-        <v>54</v>
+        <v>138</v>
       </c>
       <c r="F91">
-        <v>5198</v>
+        <v>5234</v>
       </c>
       <c r="H91" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="I91" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="92" spans="4:9">
       <c r="D92" s="1">
-        <v>45169</v>
+        <v>45217</v>
       </c>
       <c r="E92" t="s">
-        <v>101</v>
+        <v>140</v>
       </c>
       <c r="F92">
-        <v>5185</v>
+        <v>5215</v>
       </c>
       <c r="H92" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="I92" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="93" spans="4:9">
       <c r="D93" s="1">
-        <v>45153</v>
+        <v>45216</v>
       </c>
       <c r="E93" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="F93">
-        <v>5173</v>
+        <v>5212</v>
       </c>
       <c r="H93" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="I93" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="4:9">
       <c r="D94" s="1">
-        <v>45148</v>
+        <v>45211</v>
       </c>
       <c r="E94" t="s">
-        <v>101</v>
+        <v>125</v>
       </c>
       <c r="F94">
-        <v>5176</v>
+        <v>5220</v>
       </c>
       <c r="H94" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I94" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="95" spans="4:9">
       <c r="D95" s="1">
-        <v>45132</v>
+        <v>45196</v>
       </c>
       <c r="E95" t="s">
-        <v>41</v>
+        <v>144</v>
       </c>
       <c r="F95">
-        <v>5169</v>
+        <v>5205</v>
       </c>
       <c r="H95" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="I95" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="96" spans="4:9">
       <c r="D96" s="1">
-        <v>45131</v>
+        <v>45188</v>
       </c>
       <c r="E96" t="s">
-        <v>101</v>
+        <v>58</v>
       </c>
       <c r="F96">
-        <v>5168</v>
+        <v>5198</v>
       </c>
       <c r="H96" t="s">
         <v>146</v>
       </c>
       <c r="I96" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="97" spans="4:9">
       <c r="D97" s="1">
-        <v>45125</v>
+        <v>45169</v>
       </c>
       <c r="E97" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="F97">
-        <v>5144</v>
+        <v>5185</v>
       </c>
       <c r="H97" t="s">
         <v>147</v>
       </c>
       <c r="I97" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="98" spans="4:9">
       <c r="D98" s="1">
-        <v>45106</v>
+        <v>45153</v>
       </c>
       <c r="E98" t="s">
-        <v>101</v>
+        <v>58</v>
       </c>
       <c r="F98">
-        <v>5138</v>
+        <v>5173</v>
       </c>
       <c r="H98" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="I98" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="4:9">
       <c r="D99" s="1">
-        <v>45105</v>
+        <v>45148</v>
       </c>
       <c r="E99" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="F99">
-        <v>5137</v>
+        <v>5176</v>
       </c>
       <c r="H99" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I99" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="100" spans="4:9">
       <c r="D100" s="1">
-        <v>45097</v>
+        <v>45132</v>
       </c>
       <c r="E100" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="F100">
-        <v>5115</v>
+        <v>5169</v>
       </c>
       <c r="H100" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="I100" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="101" spans="4:9">
       <c r="D101" s="1">
-        <v>45077</v>
+        <v>45131</v>
       </c>
       <c r="E101" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="F101">
-        <v>5111</v>
+        <v>5168</v>
       </c>
       <c r="H101" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="I101" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="102" spans="4:9">
       <c r="D102" s="1">
-        <v>45069</v>
+        <v>45125</v>
       </c>
       <c r="E102" t="s">
-        <v>149</v>
+        <v>58</v>
       </c>
       <c r="F102">
-        <v>5105</v>
+        <v>5144</v>
       </c>
       <c r="H102" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I102" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="103" spans="4:9">
       <c r="D103" s="1">
-        <v>45062</v>
+        <v>45106</v>
       </c>
       <c r="E103" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="F103">
-        <v>5086</v>
+        <v>5138</v>
       </c>
       <c r="H103" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="I103" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="104" spans="4:9">
       <c r="D104" s="1">
-        <v>45056</v>
+        <v>45105</v>
       </c>
       <c r="E104" t="s">
-        <v>82</v>
+        <v>105</v>
       </c>
       <c r="F104">
-        <v>5096</v>
+        <v>5137</v>
       </c>
       <c r="H104" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="I104" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="105" spans="4:9">
       <c r="D105" s="1">
-        <v>45050</v>
+        <v>45097</v>
       </c>
       <c r="E105" t="s">
-        <v>153</v>
+        <v>58</v>
       </c>
       <c r="F105">
-        <v>5095</v>
+        <v>5115</v>
       </c>
       <c r="H105" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="I105" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="106" spans="4:9">
       <c r="D106" s="1">
-        <v>45043</v>
+        <v>45077</v>
       </c>
       <c r="E106" t="s">
-        <v>155</v>
+        <v>105</v>
       </c>
       <c r="F106">
-        <v>5108</v>
+        <v>5111</v>
       </c>
       <c r="H106" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="I106" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
     </row>
     <row r="107" spans="4:9">
       <c r="D107" s="1">
-        <v>45041</v>
+        <v>45069</v>
       </c>
       <c r="E107" t="s">
-        <v>61</v>
+        <v>153</v>
       </c>
       <c r="F107">
-        <v>5073</v>
+        <v>5105</v>
       </c>
       <c r="H107" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="I107" t="s">
-        <v>14</v>
+        <v>110</v>
       </c>
     </row>
     <row r="108" spans="4:9">
       <c r="D108" s="1">
-        <v>45041</v>
+        <v>45062</v>
       </c>
       <c r="E108" t="s">
-        <v>101</v>
+        <v>58</v>
       </c>
       <c r="F108">
-        <v>5081</v>
+        <v>5086</v>
       </c>
       <c r="H108" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="I108" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="109" spans="4:9">
       <c r="D109" s="1">
-        <v>45034</v>
+        <v>45056</v>
       </c>
       <c r="E109" t="s">
-        <v>54</v>
+        <v>86</v>
       </c>
       <c r="F109">
-        <v>5043</v>
+        <v>5096</v>
       </c>
       <c r="H109" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="I109" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="110" spans="4:9">
       <c r="D110" s="1">
-        <v>45029</v>
+        <v>45050</v>
       </c>
       <c r="E110" t="s">
-        <v>61</v>
+        <v>157</v>
       </c>
       <c r="F110">
-        <v>5004</v>
+        <v>5095</v>
       </c>
       <c r="H110" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="I110" t="s">
-        <v>14</v>
+        <v>110</v>
       </c>
     </row>
     <row r="111" spans="4:9">
       <c r="D111" s="1">
-        <v>45014</v>
+        <v>45043</v>
       </c>
       <c r="E111" t="s">
+        <v>159</v>
+      </c>
+      <c r="F111">
+        <v>5108</v>
+      </c>
+      <c r="H111" t="s">
         <v>160</v>
       </c>
-      <c r="F111">
-[...4 lines deleted...]
-      </c>
       <c r="I111" t="s">
-        <v>14</v>
+        <v>110</v>
       </c>
     </row>
     <row r="112" spans="4:9">
       <c r="D112" s="1">
-        <v>45006</v>
+        <v>45041</v>
       </c>
       <c r="E112" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="F112">
-        <v>5016</v>
+        <v>5073</v>
       </c>
       <c r="H112" t="s">
         <v>161</v>
       </c>
       <c r="I112" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="113" spans="4:9">
       <c r="D113" s="1">
-        <v>45000</v>
+        <v>45041</v>
       </c>
       <c r="E113" t="s">
-        <v>61</v>
+        <v>105</v>
       </c>
       <c r="F113">
-        <v>5003</v>
+        <v>5081</v>
       </c>
       <c r="H113" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="I113" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="114" spans="4:9">
       <c r="D114" s="1">
-        <v>44985</v>
+        <v>45034</v>
       </c>
       <c r="E114" t="s">
-        <v>163</v>
+        <v>58</v>
       </c>
       <c r="F114">
-        <v>4998</v>
+        <v>5043</v>
       </c>
       <c r="H114" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="I114" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="115" spans="4:9">
       <c r="D115" s="1">
-        <v>44984</v>
+        <v>45029</v>
       </c>
       <c r="E115" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F115">
-        <v>4995</v>
+        <v>5004</v>
       </c>
       <c r="H115" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="I115" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="116" spans="4:9">
       <c r="D116" s="1">
-        <v>44978</v>
+        <v>45014</v>
       </c>
       <c r="E116" t="s">
-        <v>9</v>
+        <v>164</v>
       </c>
       <c r="F116">
-        <v>4964</v>
+        <v>5028</v>
       </c>
       <c r="H116" t="s">
-        <v>166</v>
+        <v>150</v>
       </c>
       <c r="I116" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="117" spans="4:9">
       <c r="D117" s="1">
-        <v>44965</v>
+        <v>45006</v>
       </c>
       <c r="E117" t="s">
-        <v>167</v>
+        <v>58</v>
       </c>
       <c r="F117">
-        <v>4983</v>
+        <v>5016</v>
       </c>
       <c r="H117" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="I117" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="118" spans="4:9">
       <c r="D118" s="1">
-        <v>44959</v>
+        <v>45000</v>
       </c>
       <c r="E118" t="s">
-        <v>169</v>
+        <v>65</v>
       </c>
       <c r="F118">
-        <v>4966</v>
+        <v>5003</v>
       </c>
       <c r="H118" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="I118" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
     </row>
     <row r="119" spans="4:9">
       <c r="D119" s="1">
-        <v>44957</v>
+        <v>44985</v>
       </c>
       <c r="E119" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="F119">
-        <v>4974</v>
+        <v>4998</v>
       </c>
       <c r="H119" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="I119" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="120" spans="4:9">
       <c r="D120" s="1">
-        <v>44943</v>
+        <v>44984</v>
       </c>
       <c r="E120" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="F120">
-        <v>4939</v>
+        <v>4995</v>
       </c>
       <c r="H120" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="I120" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="121" spans="4:9">
       <c r="D121" s="1">
-        <v>44916</v>
+        <v>44978</v>
+      </c>
+      <c r="E121" t="s">
+        <v>17</v>
       </c>
       <c r="F121">
-        <v>4937</v>
+        <v>4964</v>
       </c>
       <c r="H121" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="I121" t="s">
-        <v>175</v>
+        <v>15</v>
       </c>
     </row>
     <row r="122" spans="4:9">
       <c r="D122" s="1">
-        <v>44915</v>
+        <v>44965</v>
       </c>
       <c r="E122" t="s">
-        <v>17</v>
+        <v>171</v>
       </c>
       <c r="F122">
-        <v>4908</v>
+        <v>4983</v>
       </c>
       <c r="H122" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="I122" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="123" spans="4:9">
       <c r="D123" s="1">
-        <v>44895</v>
+        <v>44959</v>
       </c>
       <c r="E123" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F123">
-        <v>4833</v>
+        <v>4966</v>
       </c>
       <c r="H123" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="I123" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="124" spans="4:9">
       <c r="D124" s="1">
-        <v>44895</v>
+        <v>44957</v>
       </c>
       <c r="E124" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="F124">
-        <v>4834</v>
+        <v>4974</v>
       </c>
       <c r="H124" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="I124" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
     </row>
     <row r="125" spans="4:9">
       <c r="D125" s="1">
-        <v>44880</v>
+        <v>44943</v>
       </c>
       <c r="E125" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="F125">
-        <v>4876</v>
+        <v>4939</v>
       </c>
       <c r="H125" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="I125" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="126" spans="4:9">
       <c r="D126" s="1">
-        <v>44880</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>44916</v>
       </c>
       <c r="F126">
-        <v>4892</v>
+        <v>4937</v>
       </c>
       <c r="H126" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="I126" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
     </row>
     <row r="127" spans="4:9">
       <c r="D127" s="1">
-        <v>44867</v>
+        <v>44915</v>
       </c>
       <c r="E127" t="s">
-        <v>183</v>
+        <v>9</v>
       </c>
       <c r="F127">
-        <v>4763</v>
+        <v>4908</v>
       </c>
       <c r="H127" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="I127" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="128" spans="4:9">
       <c r="D128" s="1">
-        <v>44852</v>
+        <v>44895</v>
       </c>
       <c r="E128" t="s">
-        <v>17</v>
+        <v>181</v>
       </c>
       <c r="F128">
-        <v>4858</v>
+        <v>4833</v>
       </c>
       <c r="H128" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="I128" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="129" spans="4:9">
       <c r="D129" s="1">
-        <v>44824</v>
+        <v>44895</v>
       </c>
       <c r="E129" t="s">
-        <v>17</v>
+        <v>183</v>
       </c>
       <c r="F129">
-        <v>4818</v>
+        <v>4834</v>
       </c>
       <c r="H129" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="I129" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="130" spans="4:9">
       <c r="D130" s="1">
-        <v>44803</v>
+        <v>44880</v>
       </c>
       <c r="E130" t="s">
-        <v>95</v>
+        <v>9</v>
       </c>
       <c r="F130">
-        <v>4738</v>
+        <v>4876</v>
       </c>
       <c r="H130" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="I130" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="131" spans="4:9">
       <c r="D131" s="1">
-        <v>44789</v>
+        <v>44880</v>
       </c>
       <c r="E131" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F131">
-        <v>4796</v>
+        <v>4892</v>
       </c>
       <c r="H131" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="I131" t="s">
-        <v>11</v>
+        <v>179</v>
       </c>
     </row>
     <row r="132" spans="4:9">
       <c r="D132" s="1">
-        <v>44768</v>
+        <v>44867</v>
       </c>
       <c r="E132" t="s">
-        <v>95</v>
+        <v>187</v>
       </c>
       <c r="F132">
-        <v>4737</v>
+        <v>4763</v>
       </c>
       <c r="H132" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="I132" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="133" spans="4:9">
       <c r="D133" s="1">
-        <v>44761</v>
+        <v>44852</v>
       </c>
       <c r="E133" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F133">
-        <v>4766</v>
+        <v>4858</v>
       </c>
       <c r="H133" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="I133" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="134" spans="4:9">
       <c r="D134" s="1">
-        <v>44741</v>
+        <v>44824</v>
       </c>
       <c r="E134" t="s">
-        <v>191</v>
+        <v>9</v>
       </c>
       <c r="F134">
-        <v>4758</v>
+        <v>4818</v>
       </c>
       <c r="H134" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="I134" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="135" spans="4:9">
       <c r="D135" s="1">
-        <v>44734</v>
+        <v>44803</v>
       </c>
       <c r="E135" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F135">
-        <v>4736</v>
+        <v>4738</v>
       </c>
       <c r="H135" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="I135" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="136" spans="4:9">
       <c r="D136" s="1">
-        <v>44734</v>
+        <v>44789</v>
       </c>
       <c r="E136" t="s">
-        <v>194</v>
+        <v>9</v>
       </c>
       <c r="F136">
-        <v>4664</v>
+        <v>4796</v>
       </c>
       <c r="H136" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="I136" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="137" spans="4:9">
       <c r="D137" s="1">
-        <v>44733</v>
+        <v>44768</v>
       </c>
       <c r="E137" t="s">
-        <v>17</v>
+        <v>99</v>
       </c>
       <c r="F137">
-        <v>4740</v>
+        <v>4737</v>
       </c>
       <c r="H137" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="I137" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="138" spans="4:9">
       <c r="D138" s="1">
-        <v>44733</v>
+        <v>44761</v>
       </c>
       <c r="E138" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F138">
-        <v>4729</v>
+        <v>4766</v>
       </c>
       <c r="H138" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="I138" t="s">
-        <v>175</v>
+        <v>15</v>
       </c>
     </row>
     <row r="139" spans="4:9">
       <c r="D139" s="1">
-        <v>44727</v>
+        <v>44741</v>
       </c>
       <c r="E139" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="F139">
-        <v>4742</v>
+        <v>4758</v>
       </c>
       <c r="H139" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="I139" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="140" spans="4:9">
       <c r="D140" s="1">
-        <v>44718</v>
+        <v>44734</v>
       </c>
       <c r="E140" t="s">
-        <v>200</v>
+        <v>99</v>
       </c>
       <c r="F140">
-        <v>4734</v>
+        <v>4736</v>
       </c>
       <c r="H140" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="I140" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
     </row>
     <row r="141" spans="4:9">
       <c r="D141" s="1">
-        <v>44713</v>
+        <v>44734</v>
       </c>
       <c r="E141" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="F141">
-        <v>4730</v>
+        <v>4664</v>
       </c>
       <c r="H141" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="I141" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="142" spans="4:9">
       <c r="D142" s="1">
-        <v>44698</v>
+        <v>44733</v>
       </c>
       <c r="E142" t="s">
-        <v>155</v>
+        <v>9</v>
       </c>
       <c r="F142">
-        <v>4716</v>
+        <v>4740</v>
       </c>
       <c r="H142" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="I142" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="143" spans="4:9">
       <c r="D143" s="1">
-        <v>44698</v>
+        <v>44733</v>
       </c>
       <c r="E143" t="s">
-        <v>204</v>
+        <v>9</v>
       </c>
       <c r="F143">
-        <v>4720</v>
+        <v>4729</v>
       </c>
       <c r="H143" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="I143" t="s">
-        <v>11</v>
+        <v>179</v>
       </c>
     </row>
     <row r="144" spans="4:9">
       <c r="D144" s="1">
-        <v>44672</v>
+        <v>44727</v>
       </c>
       <c r="E144" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="F144">
-        <v>4647</v>
+        <v>4742</v>
       </c>
       <c r="H144" t="s">
-        <v>159</v>
+        <v>203</v>
       </c>
       <c r="I144" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
     </row>
     <row r="145" spans="4:9">
       <c r="D145" s="1">
-        <v>44670</v>
+        <v>44718</v>
       </c>
       <c r="E145" t="s">
         <v>204</v>
       </c>
       <c r="F145">
-        <v>4685</v>
+        <v>4734</v>
       </c>
       <c r="H145" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="I145" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="146" spans="4:9">
       <c r="D146" s="1">
-        <v>44657</v>
+        <v>44713</v>
       </c>
       <c r="E146" t="s">
-        <v>95</v>
+        <v>195</v>
       </c>
       <c r="F146">
-        <v>4669</v>
+        <v>4730</v>
       </c>
       <c r="H146" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="I146" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="147" spans="4:9">
       <c r="D147" s="1">
-        <v>44636</v>
+        <v>44698</v>
       </c>
       <c r="E147" t="s">
-        <v>95</v>
+        <v>159</v>
       </c>
       <c r="F147">
-        <v>4651</v>
+        <v>4716</v>
       </c>
       <c r="H147" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="I147" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="148" spans="4:9">
       <c r="D148" s="1">
-        <v>44635</v>
+        <v>44698</v>
       </c>
       <c r="E148" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="F148">
-        <v>4652</v>
+        <v>4720</v>
       </c>
       <c r="H148" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="I148" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="149" spans="4:9">
       <c r="D149" s="1">
-        <v>44629</v>
+        <v>44672</v>
       </c>
       <c r="E149" t="s">
-        <v>155</v>
+        <v>210</v>
       </c>
       <c r="F149">
-        <v>4660</v>
+        <v>4647</v>
       </c>
       <c r="H149" t="s">
-        <v>211</v>
+        <v>163</v>
       </c>
       <c r="I149" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="150" spans="4:9">
       <c r="D150" s="1">
-        <v>44608</v>
+        <v>44670</v>
       </c>
       <c r="E150" t="s">
-        <v>95</v>
+        <v>208</v>
       </c>
       <c r="F150">
-        <v>4641</v>
+        <v>4685</v>
       </c>
       <c r="H150" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="I150" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="151" spans="4:9">
       <c r="D151" s="1">
-        <v>44607</v>
+        <v>44657</v>
       </c>
       <c r="E151" t="s">
-        <v>204</v>
+        <v>99</v>
       </c>
       <c r="F151">
-        <v>4628</v>
+        <v>4669</v>
       </c>
       <c r="H151" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="I151" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="152" spans="4:9">
       <c r="D152" s="1">
-        <v>44594</v>
+        <v>44636</v>
       </c>
       <c r="E152" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F152">
-        <v>4635</v>
+        <v>4651</v>
       </c>
       <c r="H152" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I152" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="153" spans="4:9">
       <c r="D153" s="1">
-        <v>44580</v>
+        <v>44635</v>
       </c>
       <c r="E153" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="F153">
-        <v>4625</v>
+        <v>4652</v>
       </c>
       <c r="H153" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="I153" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="154" spans="4:9">
       <c r="D154" s="1">
-        <v>44580</v>
+        <v>44629</v>
       </c>
       <c r="E154" t="s">
-        <v>95</v>
+        <v>159</v>
       </c>
       <c r="F154">
-        <v>4610</v>
+        <v>4660</v>
       </c>
       <c r="H154" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="I154" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="155" spans="4:9">
       <c r="D155" s="1">
-        <v>44579</v>
+        <v>44608</v>
       </c>
       <c r="E155" t="s">
-        <v>217</v>
+        <v>99</v>
       </c>
       <c r="F155">
-        <v>4615</v>
+        <v>4641</v>
       </c>
       <c r="H155" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="I155" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="156" spans="4:9">
       <c r="D156" s="1">
-        <v>44566</v>
+        <v>44607</v>
       </c>
       <c r="E156" t="s">
-        <v>95</v>
+        <v>208</v>
       </c>
       <c r="F156">
-        <v>4613</v>
+        <v>4628</v>
       </c>
       <c r="H156" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="I156" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="157" spans="4:9">
       <c r="D157" s="1">
-        <v>44560</v>
+        <v>44594</v>
       </c>
       <c r="E157" t="s">
-        <v>194</v>
+        <v>99</v>
       </c>
       <c r="F157">
-        <v>4612</v>
+        <v>4635</v>
       </c>
       <c r="H157" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="I157" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
     </row>
     <row r="158" spans="4:9">
       <c r="D158" s="1">
-        <v>44551</v>
+        <v>44580</v>
       </c>
       <c r="E158" t="s">
-        <v>217</v>
+        <v>198</v>
       </c>
       <c r="F158">
-        <v>4582</v>
+        <v>4625</v>
       </c>
       <c r="H158" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="I158" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="159" spans="4:9">
       <c r="D159" s="1">
-        <v>44546</v>
+        <v>44580</v>
       </c>
       <c r="E159" t="s">
-        <v>194</v>
+        <v>99</v>
       </c>
       <c r="F159">
-        <v>4557</v>
+        <v>4610</v>
       </c>
       <c r="H159" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="I159" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
     </row>
     <row r="160" spans="4:9">
       <c r="D160" s="1">
-        <v>44545</v>
+        <v>44579</v>
       </c>
       <c r="E160" t="s">
-        <v>95</v>
+        <v>221</v>
       </c>
       <c r="F160">
-        <v>4585</v>
+        <v>4615</v>
       </c>
       <c r="H160" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="I160" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="161" spans="4:9">
       <c r="D161" s="1">
-        <v>44531</v>
+        <v>44566</v>
       </c>
       <c r="E161" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F161">
-        <v>4576</v>
+        <v>4613</v>
       </c>
       <c r="H161" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="I161" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="162" spans="4:9">
       <c r="D162" s="1">
-        <v>44517</v>
+        <v>44560</v>
       </c>
       <c r="E162" t="s">
-        <v>217</v>
+        <v>198</v>
       </c>
       <c r="F162">
-        <v>4569</v>
+        <v>4612</v>
       </c>
       <c r="H162" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="I162" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="163" spans="4:9">
       <c r="D163" s="1">
-        <v>44516</v>
+        <v>44551</v>
       </c>
       <c r="E163" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="F163">
-        <v>4548</v>
+        <v>4582</v>
       </c>
       <c r="H163" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="I163" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="164" spans="4:9">
       <c r="D164" s="1">
-        <v>44503</v>
+        <v>44546</v>
       </c>
       <c r="E164" t="s">
-        <v>217</v>
+        <v>198</v>
       </c>
       <c r="F164">
-        <v>4549</v>
+        <v>4557</v>
       </c>
       <c r="H164" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="I164" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="165" spans="4:9">
       <c r="D165" s="1">
-        <v>44497</v>
+        <v>44545</v>
       </c>
       <c r="E165" t="s">
-        <v>155</v>
+        <v>99</v>
       </c>
       <c r="F165">
-        <v>4527</v>
+        <v>4585</v>
       </c>
       <c r="H165" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="I165" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
     </row>
     <row r="166" spans="4:9">
       <c r="D166" s="1">
-        <v>44490</v>
+        <v>44531</v>
       </c>
       <c r="E166" t="s">
-        <v>194</v>
+        <v>99</v>
       </c>
       <c r="F166">
-        <v>4514</v>
+        <v>4576</v>
       </c>
       <c r="H166" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="I166" t="s">
-        <v>231</v>
+        <v>11</v>
       </c>
     </row>
     <row r="167" spans="4:9">
       <c r="D167" s="1">
-        <v>44489</v>
+        <v>44517</v>
       </c>
       <c r="E167" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="F167">
-        <v>4534</v>
+        <v>4569</v>
       </c>
       <c r="H167" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="I167" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="168" spans="4:9">
       <c r="D168" s="1">
-        <v>44488</v>
+        <v>44516</v>
       </c>
       <c r="E168" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="F168">
-        <v>4530</v>
+        <v>4548</v>
       </c>
       <c r="H168" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="I168" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="169" spans="4:9">
       <c r="D169" s="1">
-        <v>44488</v>
+        <v>44503</v>
       </c>
       <c r="E169" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="F169">
-        <v>4532</v>
+        <v>4549</v>
       </c>
       <c r="H169" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="I169" t="s">
-        <v>175</v>
+        <v>11</v>
       </c>
     </row>
     <row r="170" spans="4:9">
       <c r="D170" s="1">
-        <v>44475</v>
+        <v>44497</v>
       </c>
       <c r="E170" t="s">
-        <v>217</v>
+        <v>159</v>
       </c>
       <c r="F170">
-        <v>4526</v>
+        <v>4527</v>
       </c>
       <c r="H170" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="I170" t="s">
-        <v>14</v>
+        <v>110</v>
       </c>
     </row>
     <row r="171" spans="4:9">
       <c r="D171" s="1">
-        <v>44460</v>
+        <v>44490</v>
       </c>
       <c r="E171" t="s">
-        <v>236</v>
+        <v>198</v>
       </c>
       <c r="F171">
-        <v>4509</v>
+        <v>4514</v>
       </c>
       <c r="H171" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="I171" t="s">
-        <v>11</v>
+        <v>235</v>
       </c>
     </row>
     <row r="172" spans="4:9">
       <c r="D172" s="1">
-        <v>44454</v>
+        <v>44489</v>
       </c>
       <c r="E172" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="F172">
-        <v>4517</v>
+        <v>4534</v>
       </c>
       <c r="H172" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="I172" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="173" spans="4:9">
       <c r="D173" s="1">
-        <v>44440</v>
+        <v>44488</v>
       </c>
       <c r="E173" t="s">
-        <v>217</v>
+        <v>230</v>
       </c>
       <c r="F173">
-        <v>4508</v>
+        <v>4530</v>
       </c>
       <c r="H173" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="I173" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="174" spans="4:9">
       <c r="D174" s="1">
-        <v>44433</v>
+        <v>44488</v>
       </c>
       <c r="E174" t="s">
-        <v>240</v>
+        <v>9</v>
       </c>
       <c r="F174">
-        <v>4505</v>
+        <v>4532</v>
       </c>
       <c r="H174" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="I174" t="s">
-        <v>106</v>
+        <v>179</v>
       </c>
     </row>
     <row r="175" spans="4:9">
       <c r="D175" s="1">
-        <v>44425</v>
+        <v>44475</v>
       </c>
       <c r="E175" t="s">
-        <v>242</v>
+        <v>221</v>
       </c>
       <c r="F175">
-        <v>4490</v>
+        <v>4526</v>
       </c>
       <c r="H175" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="I175" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="176" spans="4:9">
       <c r="D176" s="1">
-        <v>44405</v>
+        <v>44460</v>
       </c>
       <c r="E176" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="F176">
-        <v>4473</v>
+        <v>4509</v>
       </c>
       <c r="H176" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="I176" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="177" spans="4:9">
       <c r="D177" s="1">
-        <v>44397</v>
+        <v>44454</v>
       </c>
       <c r="E177" t="s">
-        <v>246</v>
+        <v>221</v>
       </c>
       <c r="F177">
-        <v>4480</v>
+        <v>4517</v>
       </c>
       <c r="H177" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="I177" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="178" spans="4:9">
       <c r="D178" s="1">
-        <v>44372</v>
+        <v>44440</v>
       </c>
       <c r="E178" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="F178">
-        <v>4460</v>
+        <v>4508</v>
       </c>
       <c r="H178" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="I178" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="179" spans="4:9">
       <c r="D179" s="1">
-        <v>44363</v>
+        <v>44433</v>
       </c>
       <c r="E179" t="s">
-        <v>217</v>
+        <v>244</v>
       </c>
       <c r="F179">
-        <v>4455</v>
+        <v>4505</v>
       </c>
       <c r="H179" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="I179" t="s">
-        <v>14</v>
+        <v>110</v>
       </c>
     </row>
     <row r="180" spans="4:9">
       <c r="D180" s="1">
-        <v>44362</v>
+        <v>44425</v>
       </c>
       <c r="E180" t="s">
         <v>246</v>
       </c>
       <c r="F180">
-        <v>4446</v>
+        <v>4490</v>
       </c>
       <c r="H180" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="I180" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="181" spans="4:9">
       <c r="D181" s="1">
-        <v>44362</v>
+        <v>44405</v>
       </c>
       <c r="E181" t="s">
-        <v>17</v>
+        <v>248</v>
       </c>
       <c r="F181">
-        <v>4450</v>
+        <v>4473</v>
       </c>
       <c r="H181" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="I181" t="s">
-        <v>175</v>
+        <v>110</v>
       </c>
     </row>
     <row r="182" spans="4:9">
       <c r="D182" s="1">
-        <v>44356</v>
+        <v>44397</v>
       </c>
       <c r="E182" t="s">
-        <v>194</v>
+        <v>250</v>
       </c>
       <c r="F182">
-        <v>4306</v>
+        <v>4480</v>
       </c>
       <c r="H182" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="I182" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="183" spans="4:9">
       <c r="D183" s="1">
-        <v>44349</v>
+        <v>44372</v>
       </c>
       <c r="E183" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="F183">
-        <v>4442</v>
+        <v>4460</v>
       </c>
       <c r="H183" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="I183" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="184" spans="4:9">
       <c r="D184" s="1">
-        <v>44348</v>
+        <v>44363</v>
       </c>
       <c r="E184" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="F184">
-        <v>4443</v>
+        <v>4455</v>
       </c>
       <c r="H184" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="I184" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="185" spans="4:9">
       <c r="D185" s="1">
-        <v>44335</v>
+        <v>44362</v>
       </c>
       <c r="E185" t="s">
-        <v>217</v>
+        <v>250</v>
       </c>
       <c r="F185">
-        <v>4422</v>
+        <v>4446</v>
       </c>
       <c r="H185" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="I185" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="186" spans="4:9">
       <c r="D186" s="1">
-        <v>44334</v>
+        <v>44362</v>
       </c>
       <c r="E186" t="s">
-        <v>246</v>
+        <v>9</v>
       </c>
       <c r="F186">
-        <v>4416</v>
+        <v>4450</v>
       </c>
       <c r="H186" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="I186" t="s">
-        <v>11</v>
+        <v>179</v>
       </c>
     </row>
     <row r="187" spans="4:9">
       <c r="D187" s="1">
-        <v>44333</v>
+        <v>44356</v>
       </c>
       <c r="E187" t="s">
-        <v>217</v>
+        <v>198</v>
       </c>
       <c r="F187">
-        <v>4426</v>
+        <v>4306</v>
       </c>
       <c r="H187" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="I187" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="188" spans="4:9">
       <c r="D188" s="1">
-        <v>44330</v>
+        <v>44349</v>
       </c>
       <c r="E188" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="F188">
-        <v>4420</v>
+        <v>4442</v>
       </c>
       <c r="H188" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="I188" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="189" spans="4:9">
       <c r="D189" s="1">
-        <v>44326</v>
+        <v>44348</v>
       </c>
       <c r="E189" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="F189">
-        <v>4419</v>
+        <v>4443</v>
       </c>
       <c r="H189" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="I189" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="190" spans="4:9">
       <c r="D190" s="1">
-        <v>44322</v>
+        <v>44335</v>
       </c>
       <c r="E190" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="F190">
-        <v>4415</v>
+        <v>4422</v>
       </c>
       <c r="H190" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="I190" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="191" spans="4:9">
       <c r="D191" s="1">
-        <v>44321</v>
+        <v>44334</v>
       </c>
       <c r="E191" t="s">
-        <v>217</v>
+        <v>250</v>
       </c>
       <c r="F191">
-        <v>4421</v>
+        <v>4416</v>
       </c>
       <c r="H191" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="I191" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="192" spans="4:9">
       <c r="D192" s="1">
-        <v>44315</v>
+        <v>44333</v>
       </c>
       <c r="E192" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="F192">
-        <v>4401</v>
+        <v>4426</v>
       </c>
       <c r="H192" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="I192" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
     </row>
     <row r="193" spans="4:9">
       <c r="D193" s="1">
-        <v>44314</v>
+        <v>44330</v>
       </c>
       <c r="E193" t="s">
-        <v>264</v>
+        <v>221</v>
       </c>
       <c r="F193">
-        <v>4379</v>
+        <v>4420</v>
       </c>
       <c r="H193" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="I193" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
     </row>
     <row r="194" spans="4:9">
       <c r="D194" s="1">
-        <v>44312</v>
+        <v>44326</v>
       </c>
       <c r="E194" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="F194">
-        <v>4403</v>
+        <v>4419</v>
       </c>
       <c r="H194" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="I194" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="195" spans="4:9">
       <c r="D195" s="1">
-        <v>44307</v>
+        <v>44322</v>
       </c>
       <c r="E195" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="F195">
-        <v>4400</v>
+        <v>4415</v>
       </c>
       <c r="H195" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="I195" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="196" spans="4:9">
       <c r="D196" s="1">
-        <v>44306</v>
+        <v>44321</v>
       </c>
       <c r="E196" t="s">
-        <v>268</v>
+        <v>221</v>
       </c>
       <c r="F196">
-        <v>4399</v>
+        <v>4421</v>
       </c>
       <c r="H196" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="I196" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="197" spans="4:9">
       <c r="D197" s="1">
-        <v>44300</v>
+        <v>44315</v>
       </c>
       <c r="E197" t="s">
-        <v>217</v>
+        <v>266</v>
       </c>
       <c r="F197">
-        <v>4395</v>
+        <v>4401</v>
       </c>
       <c r="H197" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="I197" t="s">
-        <v>14</v>
+        <v>110</v>
       </c>
     </row>
     <row r="198" spans="4:9">
       <c r="D198" s="1">
-        <v>44299</v>
+        <v>44314</v>
       </c>
       <c r="E198" t="s">
-        <v>217</v>
+        <v>268</v>
       </c>
       <c r="F198">
-        <v>4396</v>
+        <v>4379</v>
       </c>
       <c r="H198" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="I198" t="s">
-        <v>14</v>
+        <v>110</v>
       </c>
     </row>
     <row r="199" spans="4:9">
       <c r="D199" s="1">
-        <v>44298</v>
+        <v>44312</v>
       </c>
       <c r="E199" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="F199">
-        <v>4390</v>
+        <v>4403</v>
       </c>
       <c r="H199" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="I199" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="200" spans="4:9">
       <c r="D200" s="1">
-        <v>44293</v>
+        <v>44307</v>
       </c>
       <c r="E200" t="s">
-        <v>95</v>
+        <v>221</v>
       </c>
       <c r="F200">
-        <v>4368</v>
+        <v>4400</v>
       </c>
       <c r="H200" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="I200" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="201" spans="4:9">
       <c r="D201" s="1">
-        <v>44285</v>
+        <v>44306</v>
       </c>
       <c r="E201" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F201">
-        <v>4328</v>
+        <v>4399</v>
       </c>
       <c r="H201" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="I201" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="202" spans="4:9">
       <c r="D202" s="1">
-        <v>44280</v>
+        <v>44300</v>
       </c>
       <c r="E202" t="s">
-        <v>276</v>
+        <v>221</v>
       </c>
       <c r="F202">
-        <v>4327</v>
+        <v>4395</v>
       </c>
       <c r="H202" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="I202" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
     </row>
     <row r="203" spans="4:9">
       <c r="D203" s="1">
-        <v>44279</v>
+        <v>44299</v>
       </c>
       <c r="E203" t="s">
-        <v>194</v>
+        <v>221</v>
       </c>
       <c r="F203">
-        <v>4332</v>
+        <v>4396</v>
       </c>
       <c r="H203" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="I203" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
     </row>
     <row r="204" spans="4:9">
       <c r="D204" s="1">
-        <v>44277</v>
+        <v>44298</v>
       </c>
       <c r="E204" t="s">
-        <v>95</v>
+        <v>221</v>
       </c>
       <c r="F204">
-        <v>4364</v>
+        <v>4390</v>
       </c>
       <c r="H204" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="I204" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="205" spans="4:9">
       <c r="D205" s="1">
-        <v>44272</v>
+        <v>44293</v>
       </c>
       <c r="E205" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F205">
-        <v>4359</v>
+        <v>4368</v>
       </c>
       <c r="H205" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="I205" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="206" spans="4:9">
       <c r="D206" s="1">
-        <v>44271</v>
+        <v>44285</v>
       </c>
       <c r="E206" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F206">
-        <v>4358</v>
+        <v>4328</v>
       </c>
       <c r="H206" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="I206" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="207" spans="4:9">
       <c r="D207" s="1">
-        <v>44267</v>
+        <v>44280</v>
       </c>
       <c r="E207" t="s">
-        <v>95</v>
+        <v>280</v>
       </c>
       <c r="F207">
-        <v>4355</v>
+        <v>4327</v>
       </c>
       <c r="H207" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="I207" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="208" spans="4:9">
       <c r="D208" s="1">
-        <v>44266</v>
+        <v>44279</v>
       </c>
       <c r="E208" t="s">
-        <v>283</v>
+        <v>198</v>
       </c>
       <c r="F208">
-        <v>4326</v>
+        <v>4332</v>
       </c>
       <c r="H208" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="I208" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="209" spans="4:9">
       <c r="D209" s="1">
-        <v>44264</v>
+        <v>44277</v>
       </c>
       <c r="E209" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F209">
-        <v>4350</v>
+        <v>4364</v>
       </c>
       <c r="H209" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="I209" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="210" spans="4:9">
       <c r="D210" s="1">
-        <v>44263</v>
+        <v>44272</v>
       </c>
       <c r="E210" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F210">
-        <v>4347</v>
+        <v>4359</v>
       </c>
       <c r="H210" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="I210" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="211" spans="4:9">
       <c r="D211" s="1">
-        <v>44259</v>
+        <v>44271</v>
       </c>
       <c r="E211" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="F211">
-        <v>4351</v>
+        <v>4358</v>
       </c>
       <c r="H211" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="I211" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="212" spans="4:9">
       <c r="D212" s="1">
-        <v>44259</v>
+        <v>44267</v>
       </c>
       <c r="E212" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F212">
-        <v>4341</v>
+        <v>4355</v>
       </c>
       <c r="H212" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="I212" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="213" spans="4:9">
       <c r="D213" s="1">
-        <v>44258</v>
+        <v>44266</v>
       </c>
       <c r="E213" t="s">
-        <v>95</v>
+        <v>287</v>
       </c>
       <c r="F213">
-        <v>4342</v>
+        <v>4326</v>
       </c>
       <c r="H213" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="I213" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="214" spans="4:9">
       <c r="D214" s="1">
-        <v>44249</v>
+        <v>44264</v>
       </c>
       <c r="E214" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F214">
-        <v>4329</v>
+        <v>4350</v>
       </c>
       <c r="H214" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="I214" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="215" spans="4:9">
       <c r="D215" s="1">
-        <v>44245</v>
+        <v>44263</v>
       </c>
       <c r="E215" t="s">
-        <v>291</v>
+        <v>99</v>
       </c>
       <c r="F215">
-        <v>4325</v>
+        <v>4347</v>
       </c>
       <c r="H215" t="s">
-        <v>275</v>
+        <v>289</v>
       </c>
       <c r="I215" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
     </row>
     <row r="216" spans="4:9">
       <c r="D216" s="1">
-        <v>44244</v>
+        <v>44259</v>
       </c>
       <c r="E216" t="s">
-        <v>95</v>
+        <v>290</v>
       </c>
       <c r="F216">
-        <v>4322</v>
+        <v>4351</v>
       </c>
       <c r="H216" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="I216" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="217" spans="4:9">
       <c r="D217" s="1">
-        <v>44243</v>
+        <v>44259</v>
       </c>
       <c r="E217" t="s">
-        <v>293</v>
+        <v>99</v>
       </c>
       <c r="F217">
-        <v>4317</v>
+        <v>4341</v>
       </c>
       <c r="H217" t="s">
-        <v>196</v>
+        <v>292</v>
       </c>
       <c r="I217" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="218" spans="4:9">
       <c r="D218" s="1">
-        <v>44236</v>
+        <v>44258</v>
       </c>
       <c r="E218" t="s">
-        <v>294</v>
+        <v>99</v>
       </c>
       <c r="F218">
-        <v>4266</v>
+        <v>4342</v>
       </c>
       <c r="H218" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="I218" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
     </row>
     <row r="219" spans="4:9">
       <c r="D219" s="1">
-        <v>44235</v>
+        <v>44249</v>
       </c>
       <c r="E219" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F219">
-        <v>4313</v>
+        <v>4329</v>
       </c>
       <c r="H219" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="I219" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="220" spans="4:9">
       <c r="D220" s="1">
-        <v>44230</v>
+        <v>44245</v>
       </c>
       <c r="E220" t="s">
-        <v>95</v>
+        <v>295</v>
       </c>
       <c r="F220">
-        <v>4302</v>
+        <v>4325</v>
       </c>
       <c r="H220" t="s">
-        <v>297</v>
+        <v>279</v>
       </c>
       <c r="I220" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="221" spans="4:9">
       <c r="D221" s="1">
-        <v>44229</v>
+        <v>44244</v>
       </c>
       <c r="E221" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F221">
-        <v>4303</v>
+        <v>4322</v>
       </c>
       <c r="H221" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="I221" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="222" spans="4:9">
       <c r="D222" s="1">
-        <v>44228</v>
+        <v>44243</v>
       </c>
       <c r="E222" t="s">
-        <v>95</v>
+        <v>297</v>
       </c>
       <c r="F222">
-        <v>4299</v>
+        <v>4317</v>
       </c>
       <c r="H222" t="s">
-        <v>299</v>
+        <v>200</v>
       </c>
       <c r="I222" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="223" spans="4:9">
       <c r="D223" s="1">
-        <v>44218</v>
+        <v>44236</v>
       </c>
       <c r="E223" t="s">
-        <v>95</v>
+        <v>298</v>
       </c>
       <c r="F223">
-        <v>4294</v>
+        <v>4266</v>
       </c>
       <c r="H223" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="I223" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="224" spans="4:9">
       <c r="D224" s="1">
-        <v>44216</v>
+        <v>44235</v>
       </c>
       <c r="E224" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F224">
-        <v>4293</v>
+        <v>4313</v>
       </c>
       <c r="H224" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="I224" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="225" spans="4:9">
       <c r="D225" s="1">
-        <v>44215</v>
+        <v>44230</v>
       </c>
       <c r="E225" t="s">
-        <v>302</v>
+        <v>99</v>
       </c>
       <c r="F225">
-        <v>4285</v>
+        <v>4302</v>
       </c>
       <c r="H225" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="I225" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="226" spans="4:9">
       <c r="D226" s="1">
-        <v>44215</v>
+        <v>44229</v>
       </c>
       <c r="E226" t="s">
+        <v>99</v>
+      </c>
+      <c r="F226">
+        <v>4303</v>
+      </c>
+      <c r="H226" t="s">
         <v>302</v>
-      </c>
-[...4 lines deleted...]
-        <v>304</v>
       </c>
       <c r="I226" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="227" spans="4:9">
       <c r="D227" s="1">
-        <v>44207</v>
+        <v>44228</v>
       </c>
       <c r="E227" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F227">
-        <v>4279</v>
+        <v>4299</v>
       </c>
       <c r="H227" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="I227" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="228" spans="4:9">
       <c r="D228" s="1">
-        <v>44202</v>
+        <v>44218</v>
       </c>
       <c r="E228" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F228">
-        <v>4278</v>
+        <v>4294</v>
       </c>
       <c r="H228" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="I228" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="229" spans="4:9">
       <c r="D229" s="1">
-        <v>44183</v>
+        <v>44216</v>
       </c>
       <c r="E229" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F229">
-        <v>4261</v>
+        <v>4293</v>
       </c>
       <c r="H229" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="I229" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="230" spans="4:9">
       <c r="D230" s="1">
-        <v>44181</v>
+        <v>44215</v>
       </c>
       <c r="E230" t="s">
-        <v>95</v>
+        <v>306</v>
       </c>
       <c r="F230">
-        <v>4258</v>
+        <v>4285</v>
       </c>
       <c r="H230" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="I230" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="231" spans="4:9">
       <c r="D231" s="1">
-        <v>44180</v>
+        <v>44215</v>
       </c>
       <c r="E231" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="F231">
-        <v>4259</v>
+        <v>4296</v>
       </c>
       <c r="H231" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="I231" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="232" spans="4:9">
       <c r="D232" s="1">
-        <v>44172</v>
+        <v>44207</v>
       </c>
       <c r="E232" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F232">
-        <v>4251</v>
+        <v>4279</v>
       </c>
       <c r="H232" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="I232" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="233" spans="4:9">
       <c r="D233" s="1">
-        <v>44172</v>
+        <v>44202</v>
       </c>
       <c r="E233" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F233">
-        <v>4253</v>
+        <v>4278</v>
       </c>
       <c r="H233" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="I233" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="234" spans="4:9">
       <c r="D234" s="1">
-        <v>44169</v>
+        <v>44183</v>
       </c>
       <c r="E234" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F234">
-        <v>4250</v>
+        <v>4261</v>
       </c>
       <c r="H234" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="I234" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="235" spans="4:9">
       <c r="D235" s="1">
-        <v>44167</v>
+        <v>44181</v>
       </c>
       <c r="E235" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F235">
-        <v>4248</v>
+        <v>4258</v>
       </c>
       <c r="H235" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="I235" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="236" spans="4:9">
       <c r="D236" s="1">
-        <v>44167</v>
+        <v>44180</v>
       </c>
       <c r="E236" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="F236">
-        <v>4240</v>
+        <v>4259</v>
       </c>
       <c r="H236" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="I236" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="237" spans="4:9">
       <c r="D237" s="1">
-        <v>44165</v>
+        <v>44172</v>
       </c>
       <c r="E237" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F237">
-        <v>4247</v>
+        <v>4251</v>
       </c>
       <c r="H237" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="I237" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="238" spans="4:9">
       <c r="D238" s="1">
-        <v>44158</v>
+        <v>44172</v>
       </c>
       <c r="E238" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F238">
-        <v>4241</v>
+        <v>4253</v>
       </c>
       <c r="H238" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="I238" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="239" spans="4:9">
       <c r="D239" s="1">
-        <v>44153</v>
+        <v>44169</v>
       </c>
       <c r="E239" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F239">
-        <v>4235</v>
+        <v>4250</v>
       </c>
       <c r="H239" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="I239" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="240" spans="4:9">
       <c r="D240" s="1">
-        <v>44152</v>
+        <v>44167</v>
       </c>
       <c r="E240" t="s">
-        <v>320</v>
+        <v>99</v>
       </c>
       <c r="F240">
-        <v>4239</v>
+        <v>4248</v>
       </c>
       <c r="H240" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="I240" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="241" spans="4:9">
       <c r="D241" s="1">
-        <v>44151</v>
+        <v>44167</v>
       </c>
       <c r="E241" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="F241">
-        <v>4236</v>
+        <v>4240</v>
       </c>
       <c r="H241" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="I241" t="s">
-        <v>14</v>
+        <v>110</v>
       </c>
     </row>
     <row r="242" spans="4:9">
       <c r="D242" s="1">
-        <v>44148</v>
+        <v>44165</v>
       </c>
       <c r="E242" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F242">
-        <v>4233</v>
+        <v>4247</v>
       </c>
       <c r="H242" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="I242" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="243" spans="4:9">
       <c r="D243" s="1">
-        <v>44144</v>
+        <v>44158</v>
       </c>
       <c r="E243" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F243">
-        <v>4226</v>
+        <v>4241</v>
       </c>
       <c r="H243" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="I243" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="244" spans="4:9">
       <c r="D244" s="1">
-        <v>44141</v>
+        <v>44153</v>
       </c>
       <c r="E244" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F244">
-        <v>4222</v>
+        <v>4235</v>
       </c>
       <c r="H244" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="I244" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="245" spans="4:9">
       <c r="D245" s="1">
-        <v>44139</v>
+        <v>44152</v>
       </c>
       <c r="E245" t="s">
-        <v>95</v>
+        <v>324</v>
       </c>
       <c r="F245">
-        <v>4220</v>
+        <v>4239</v>
       </c>
       <c r="H245" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="I245" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="246" spans="4:9">
       <c r="D246" s="1">
-        <v>44137</v>
+        <v>44151</v>
       </c>
       <c r="E246" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="F246">
-        <v>4221</v>
+        <v>4236</v>
       </c>
       <c r="H246" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="I246" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="247" spans="4:9">
       <c r="D247" s="1">
-        <v>44133</v>
+        <v>44148</v>
       </c>
       <c r="E247" t="s">
-        <v>330</v>
+        <v>99</v>
       </c>
       <c r="F247">
-        <v>4185</v>
+        <v>4233</v>
       </c>
       <c r="H247" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="I247" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
     </row>
     <row r="248" spans="4:9">
       <c r="D248" s="1">
-        <v>44127</v>
+        <v>44144</v>
       </c>
       <c r="E248" t="s">
-        <v>328</v>
+        <v>99</v>
       </c>
       <c r="F248">
-        <v>4203</v>
+        <v>4226</v>
       </c>
       <c r="H248" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="I248" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="249" spans="4:9">
       <c r="D249" s="1">
-        <v>44125</v>
+        <v>44141</v>
       </c>
       <c r="E249" t="s">
-        <v>328</v>
+        <v>99</v>
       </c>
       <c r="F249">
-        <v>4201</v>
+        <v>4222</v>
       </c>
       <c r="H249" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="I249" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="250" spans="4:9">
       <c r="D250" s="1">
-        <v>44124</v>
+        <v>44139</v>
       </c>
       <c r="E250" t="s">
-        <v>334</v>
+        <v>99</v>
       </c>
       <c r="F250">
-        <v>4197</v>
+        <v>4220</v>
       </c>
       <c r="H250" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="I250" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="251" spans="4:9">
       <c r="D251" s="1">
-        <v>44123</v>
+        <v>44137</v>
       </c>
       <c r="E251" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="F251">
-        <v>4199</v>
+        <v>4221</v>
       </c>
       <c r="H251" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="I251" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="252" spans="4:9">
       <c r="D252" s="1">
-        <v>44123</v>
+        <v>44133</v>
       </c>
       <c r="E252" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="F252">
-        <v>4200</v>
+        <v>4185</v>
       </c>
       <c r="H252" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="I252" t="s">
-        <v>14</v>
+        <v>110</v>
       </c>
     </row>
     <row r="253" spans="4:9">
       <c r="D253" s="1">
-        <v>44117</v>
+        <v>44127</v>
       </c>
       <c r="E253" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="F253">
-        <v>4189</v>
+        <v>4203</v>
       </c>
       <c r="H253" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="I253" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="254" spans="4:9">
       <c r="D254" s="1">
-        <v>44113</v>
+        <v>44125</v>
       </c>
       <c r="E254" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="F254">
-        <v>4186</v>
+        <v>4201</v>
       </c>
       <c r="H254" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="I254" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="255" spans="4:9">
       <c r="D255" s="1">
-        <v>44111</v>
+        <v>44124</v>
       </c>
       <c r="E255" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="F255">
-        <v>4180</v>
+        <v>4197</v>
       </c>
       <c r="H255" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="I255" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="256" spans="4:9">
       <c r="D256" s="1">
-        <v>44110</v>
+        <v>44123</v>
       </c>
       <c r="E256" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="F256">
-        <v>4178</v>
+        <v>4199</v>
       </c>
       <c r="H256" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="I256" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="257" spans="4:9">
       <c r="D257" s="1">
-        <v>44099</v>
+        <v>44123</v>
       </c>
       <c r="E257" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="F257">
-        <v>4170</v>
+        <v>4200</v>
       </c>
       <c r="H257" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="I257" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="258" spans="4:9">
       <c r="D258" s="1">
-        <v>44095</v>
+        <v>44117</v>
       </c>
       <c r="E258" t="s">
-        <v>95</v>
+        <v>332</v>
       </c>
       <c r="F258">
-        <v>4163</v>
+        <v>4189</v>
       </c>
       <c r="H258" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="I258" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="259" spans="4:9">
       <c r="D259" s="1">
-        <v>44095</v>
+        <v>44113</v>
       </c>
       <c r="E259" t="s">
-        <v>95</v>
+        <v>332</v>
       </c>
       <c r="F259">
-        <v>4164</v>
+        <v>4186</v>
       </c>
       <c r="H259" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="I259" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="260" spans="4:9">
       <c r="D260" s="1">
-        <v>44095</v>
+        <v>44111</v>
       </c>
       <c r="E260" t="s">
-        <v>95</v>
+        <v>332</v>
       </c>
       <c r="F260">
-        <v>4165</v>
+        <v>4180</v>
       </c>
       <c r="H260" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="I260" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="261" spans="4:9">
       <c r="D261" s="1">
-        <v>44092</v>
+        <v>44110</v>
       </c>
       <c r="E261" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="F261">
-        <v>4160</v>
+        <v>4178</v>
       </c>
       <c r="H261" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="I261" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="262" spans="4:9">
       <c r="D262" s="1">
-        <v>44090</v>
+        <v>44099</v>
       </c>
       <c r="E262" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="F262">
-        <v>4156</v>
+        <v>4170</v>
       </c>
       <c r="H262" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="I262" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="263" spans="4:9">
       <c r="D263" s="1">
-        <v>44089</v>
+        <v>44095</v>
       </c>
       <c r="E263" t="s">
-        <v>17</v>
+        <v>99</v>
       </c>
       <c r="F263">
-        <v>4149</v>
+        <v>4163</v>
       </c>
       <c r="H263" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="I263" t="s">
-        <v>175</v>
+        <v>11</v>
       </c>
     </row>
     <row r="264" spans="4:9">
       <c r="D264" s="1">
-        <v>44089</v>
+        <v>44095</v>
       </c>
       <c r="E264" t="s">
-        <v>349</v>
+        <v>99</v>
       </c>
       <c r="F264">
-        <v>4115</v>
+        <v>4164</v>
       </c>
       <c r="H264" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="I264" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="265" spans="4:9">
       <c r="D265" s="1">
-        <v>44085</v>
+        <v>44095</v>
       </c>
       <c r="E265" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F265">
-        <v>4148</v>
+        <v>4165</v>
       </c>
       <c r="H265" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="I265" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="266" spans="4:9">
       <c r="D266" s="1">
-        <v>44078</v>
+        <v>44092</v>
       </c>
       <c r="E266" t="s">
-        <v>95</v>
+        <v>332</v>
       </c>
       <c r="F266">
-        <v>4133</v>
+        <v>4160</v>
       </c>
       <c r="H266" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="I266" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="267" spans="4:9">
       <c r="D267" s="1">
-        <v>44076</v>
+        <v>44090</v>
       </c>
       <c r="E267" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="F267">
-        <v>4128</v>
+        <v>4156</v>
       </c>
       <c r="H267" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="I267" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="268" spans="4:9">
       <c r="D268" s="1">
-        <v>44068</v>
+        <v>44089</v>
       </c>
       <c r="E268" t="s">
-        <v>354</v>
+        <v>9</v>
       </c>
       <c r="F268">
-        <v>4129</v>
+        <v>4149</v>
       </c>
       <c r="H268" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="I268" t="s">
-        <v>14</v>
+        <v>179</v>
       </c>
     </row>
     <row r="269" spans="4:9">
       <c r="D269" s="1">
-        <v>44067</v>
+        <v>44089</v>
       </c>
       <c r="E269" t="s">
-        <v>95</v>
+        <v>353</v>
       </c>
       <c r="F269">
-        <v>4114</v>
+        <v>4115</v>
       </c>
       <c r="H269" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="I269" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="270" spans="4:9">
       <c r="D270" s="1">
-        <v>44064</v>
+        <v>44085</v>
       </c>
       <c r="E270" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F270">
-        <v>4109</v>
+        <v>4148</v>
       </c>
       <c r="H270" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="I270" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="271" spans="4:9">
       <c r="D271" s="1">
-        <v>44064</v>
+        <v>44078</v>
       </c>
       <c r="E271" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F271">
-        <v>4110</v>
+        <v>4133</v>
       </c>
       <c r="H271" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="I271" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="272" spans="4:9">
       <c r="D272" s="1">
-        <v>44063</v>
+        <v>44076</v>
       </c>
       <c r="E272" t="s">
-        <v>359</v>
+        <v>332</v>
       </c>
       <c r="F272">
-        <v>4072</v>
+        <v>4128</v>
       </c>
       <c r="H272" t="s">
-        <v>245</v>
+        <v>357</v>
       </c>
       <c r="I272" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
     </row>
     <row r="273" spans="4:9">
       <c r="D273" s="1">
-        <v>44063</v>
+        <v>44068</v>
       </c>
       <c r="E273" t="s">
-        <v>95</v>
+        <v>358</v>
       </c>
       <c r="F273">
-        <v>4107</v>
+        <v>4129</v>
       </c>
       <c r="H273" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="I273" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="274" spans="4:9">
       <c r="D274" s="1">
-        <v>44062</v>
+        <v>44067</v>
       </c>
       <c r="E274" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F274">
-        <v>4108</v>
+        <v>4114</v>
       </c>
       <c r="H274" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="I274" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="275" spans="4:9">
       <c r="D275" s="1">
-        <v>44061</v>
+        <v>44064</v>
       </c>
       <c r="E275" t="s">
-        <v>17</v>
+        <v>99</v>
       </c>
       <c r="F275">
-        <v>4069</v>
+        <v>4109</v>
       </c>
       <c r="H275" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="I275" t="s">
-        <v>175</v>
+        <v>11</v>
       </c>
     </row>
     <row r="276" spans="4:9">
       <c r="D276" s="1">
-        <v>44061</v>
+        <v>44064</v>
       </c>
       <c r="E276" t="s">
-        <v>17</v>
+        <v>99</v>
       </c>
       <c r="F276">
-        <v>4098</v>
+        <v>4110</v>
       </c>
       <c r="H276" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="I276" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="277" spans="4:9">
       <c r="D277" s="1">
-        <v>44048</v>
+        <v>44063</v>
       </c>
       <c r="E277" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F277">
-        <v>4091</v>
+        <v>4072</v>
       </c>
       <c r="H277" t="s">
-        <v>365</v>
+        <v>249</v>
       </c>
       <c r="I277" t="s">
-        <v>14</v>
+        <v>110</v>
       </c>
     </row>
     <row r="278" spans="4:9">
       <c r="D278" s="1">
-        <v>44046</v>
+        <v>44063</v>
       </c>
       <c r="E278" t="s">
+        <v>99</v>
+      </c>
+      <c r="F278">
+        <v>4107</v>
+      </c>
+      <c r="H278" t="s">
         <v>364</v>
       </c>
-      <c r="F278">
-[...4 lines deleted...]
-      </c>
       <c r="I278" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="279" spans="4:9">
       <c r="D279" s="1">
-        <v>44046</v>
+        <v>44062</v>
       </c>
       <c r="E279" t="s">
-        <v>364</v>
+        <v>99</v>
       </c>
       <c r="F279">
-        <v>4090</v>
+        <v>4108</v>
       </c>
       <c r="H279" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="I279" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="280" spans="4:9">
       <c r="D280" s="1">
-        <v>44043</v>
+        <v>44061</v>
       </c>
       <c r="E280" t="s">
-        <v>368</v>
+        <v>9</v>
       </c>
       <c r="F280">
-        <v>4083</v>
+        <v>4069</v>
       </c>
       <c r="H280" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="I280" t="s">
-        <v>14</v>
+        <v>179</v>
       </c>
     </row>
     <row r="281" spans="4:9">
       <c r="D281" s="1">
-        <v>44043</v>
+        <v>44061</v>
       </c>
       <c r="E281" t="s">
-        <v>368</v>
+        <v>9</v>
       </c>
       <c r="F281">
-        <v>4084</v>
+        <v>4098</v>
       </c>
       <c r="H281" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="I281" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="282" spans="4:9">
       <c r="D282" s="1">
-        <v>44033</v>
+        <v>44048</v>
       </c>
       <c r="E282" t="s">
-        <v>17</v>
+        <v>368</v>
       </c>
       <c r="F282">
-        <v>4057</v>
+        <v>4091</v>
       </c>
       <c r="H282" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="I282" t="s">
-        <v>175</v>
+        <v>11</v>
       </c>
     </row>
     <row r="283" spans="4:9">
       <c r="D283" s="1">
-        <v>44033</v>
+        <v>44046</v>
       </c>
       <c r="E283" t="s">
-        <v>349</v>
+        <v>368</v>
       </c>
       <c r="F283">
-        <v>4059</v>
+        <v>4089</v>
       </c>
       <c r="H283" t="s">
-        <v>196</v>
+        <v>370</v>
       </c>
       <c r="I283" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="284" spans="4:9">
       <c r="D284" s="1">
-        <v>44027</v>
+        <v>44046</v>
       </c>
       <c r="E284" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="F284">
-        <v>4067</v>
+        <v>4090</v>
       </c>
       <c r="H284" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="I284" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="285" spans="4:9">
       <c r="D285" s="1">
-        <v>44006</v>
+        <v>44043</v>
       </c>
       <c r="E285" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="F285">
-        <v>4050</v>
+        <v>4083</v>
       </c>
       <c r="H285" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="I285" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="286" spans="4:9">
       <c r="D286" s="1">
-        <v>43998</v>
+        <v>44043</v>
       </c>
       <c r="E286" t="s">
-        <v>17</v>
+        <v>372</v>
       </c>
       <c r="F286">
-        <v>4048</v>
+        <v>4084</v>
       </c>
       <c r="H286" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="I286" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="287" spans="4:9">
       <c r="D287" s="1">
-        <v>43997</v>
+        <v>44033</v>
+      </c>
+      <c r="E287" t="s">
+        <v>9</v>
       </c>
       <c r="F287">
-        <v>4021</v>
+        <v>4057</v>
       </c>
       <c r="H287" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="I287" t="s">
-        <v>33</v>
+        <v>179</v>
       </c>
     </row>
     <row r="288" spans="4:9">
       <c r="D288" s="1">
-        <v>43972</v>
+        <v>44033</v>
       </c>
       <c r="E288" t="s">
-        <v>378</v>
+        <v>353</v>
       </c>
       <c r="F288">
-        <v>3943</v>
+        <v>4059</v>
       </c>
       <c r="H288" t="s">
-        <v>379</v>
+        <v>200</v>
       </c>
       <c r="I288" t="s">
-        <v>231</v>
+        <v>15</v>
       </c>
     </row>
     <row r="289" spans="4:9">
       <c r="D289" s="1">
-        <v>43970</v>
+        <v>44027</v>
       </c>
       <c r="E289" t="s">
-        <v>17</v>
+        <v>376</v>
       </c>
       <c r="F289">
-        <v>4027</v>
+        <v>4067</v>
       </c>
       <c r="H289" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="I289" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="290" spans="4:9">
       <c r="D290" s="1">
-        <v>43951</v>
+        <v>44006</v>
       </c>
       <c r="E290" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="F290">
-        <v>3964</v>
+        <v>4050</v>
       </c>
       <c r="H290" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="I290" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
     </row>
     <row r="291" spans="4:9">
       <c r="D291" s="1">
-        <v>43948</v>
+        <v>43998</v>
       </c>
       <c r="E291" t="s">
-        <v>383</v>
+        <v>9</v>
       </c>
       <c r="F291">
-        <v>3919</v>
+        <v>4048</v>
       </c>
       <c r="H291" t="s">
-        <v>159</v>
+        <v>380</v>
       </c>
       <c r="I291" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="292" spans="4:9">
       <c r="D292" s="1">
-        <v>43908</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>43997</v>
       </c>
       <c r="F292">
-        <v>3905</v>
+        <v>4021</v>
       </c>
       <c r="H292" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="I292" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="293" spans="4:9">
       <c r="D293" s="1">
-        <v>43907</v>
+        <v>43972</v>
       </c>
       <c r="E293" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="F293">
-        <v>3933</v>
+        <v>3943</v>
       </c>
       <c r="H293" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="I293" t="s">
-        <v>175</v>
+        <v>235</v>
       </c>
     </row>
     <row r="294" spans="4:9">
       <c r="D294" s="1">
-        <v>43907</v>
+        <v>43970</v>
       </c>
       <c r="E294" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F294">
-        <v>3937</v>
+        <v>4027</v>
       </c>
       <c r="H294" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="I294" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="295" spans="4:9">
       <c r="D295" s="1">
-        <v>43899</v>
+        <v>43951</v>
       </c>
       <c r="E295" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="F295">
-        <v>3906</v>
+        <v>3964</v>
       </c>
       <c r="H295" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="I295" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="296" spans="4:9">
       <c r="D296" s="1">
-        <v>43880</v>
+        <v>43948</v>
       </c>
       <c r="E296" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="F296">
-        <v>3881</v>
+        <v>3919</v>
       </c>
       <c r="H296" t="s">
-        <v>392</v>
+        <v>163</v>
       </c>
       <c r="I296" t="s">
-        <v>231</v>
+        <v>39</v>
       </c>
     </row>
     <row r="297" spans="4:9">
       <c r="D297" s="1">
-        <v>43879</v>
+        <v>43908</v>
       </c>
       <c r="E297" t="s">
-        <v>17</v>
+        <v>388</v>
       </c>
       <c r="F297">
-        <v>3918</v>
+        <v>3905</v>
       </c>
       <c r="H297" t="s">
-        <v>196</v>
+        <v>389</v>
       </c>
       <c r="I297" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="298" spans="4:9">
       <c r="D298" s="1">
-        <v>43851</v>
+        <v>43907</v>
       </c>
       <c r="E298" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="F298">
-        <v>3887</v>
+        <v>3933</v>
       </c>
       <c r="H298" t="s">
-        <v>196</v>
+        <v>391</v>
       </c>
       <c r="I298" t="s">
-        <v>11</v>
+        <v>179</v>
       </c>
     </row>
     <row r="299" spans="4:9">
       <c r="D299" s="1">
-        <v>43851</v>
+        <v>43907</v>
       </c>
       <c r="E299" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F299">
-        <v>3892</v>
+        <v>3937</v>
       </c>
       <c r="H299" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="I299" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="300" spans="4:9">
       <c r="D300" s="1">
-        <v>43817</v>
+        <v>43899</v>
       </c>
       <c r="E300" t="s">
+        <v>393</v>
+      </c>
+      <c r="F300">
+        <v>3906</v>
+      </c>
+      <c r="H300" t="s">
         <v>394</v>
       </c>
-      <c r="F300">
-[...4 lines deleted...]
-      </c>
       <c r="I300" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="301" spans="4:9">
       <c r="D301" s="1">
-        <v>43816</v>
+        <v>43880</v>
       </c>
       <c r="E301" t="s">
-        <v>17</v>
+        <v>395</v>
       </c>
       <c r="F301">
-        <v>3863</v>
+        <v>3881</v>
       </c>
       <c r="H301" t="s">
-        <v>196</v>
+        <v>396</v>
       </c>
       <c r="I301" t="s">
-        <v>11</v>
+        <v>235</v>
       </c>
     </row>
     <row r="302" spans="4:9">
       <c r="D302" s="1">
-        <v>43816</v>
+        <v>43879</v>
       </c>
       <c r="E302" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F302">
-        <v>3852</v>
+        <v>3918</v>
       </c>
       <c r="H302" t="s">
-        <v>396</v>
+        <v>200</v>
       </c>
       <c r="I302" t="s">
-        <v>175</v>
+        <v>15</v>
       </c>
     </row>
     <row r="303" spans="4:9">
       <c r="D303" s="1">
-        <v>43802</v>
+        <v>43851</v>
       </c>
       <c r="E303" t="s">
-        <v>394</v>
+        <v>9</v>
       </c>
       <c r="F303">
-        <v>3832</v>
+        <v>3887</v>
       </c>
       <c r="H303" t="s">
-        <v>397</v>
+        <v>200</v>
       </c>
       <c r="I303" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="304" spans="4:9">
       <c r="D304" s="1">
-        <v>43796</v>
+        <v>43851</v>
       </c>
       <c r="E304" t="s">
-        <v>114</v>
+        <v>9</v>
       </c>
       <c r="F304">
-        <v>3786</v>
+        <v>3892</v>
       </c>
       <c r="H304" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="I304" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="305" spans="4:9">
       <c r="D305" s="1">
-        <v>43788</v>
+        <v>43817</v>
       </c>
       <c r="E305" t="s">
-        <v>17</v>
+        <v>398</v>
       </c>
       <c r="F305">
-        <v>3826</v>
+        <v>3857</v>
       </c>
       <c r="H305" t="s">
         <v>399</v>
       </c>
       <c r="I305" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="306" spans="4:9">
       <c r="D306" s="1">
-        <v>43777</v>
+        <v>43816</v>
       </c>
       <c r="E306" t="s">
-        <v>400</v>
+        <v>9</v>
       </c>
       <c r="F306">
-        <v>3808</v>
+        <v>3863</v>
       </c>
       <c r="H306" t="s">
-        <v>401</v>
+        <v>200</v>
       </c>
       <c r="I306" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="307" spans="4:9">
       <c r="D307" s="1">
-        <v>43767</v>
+        <v>43816</v>
       </c>
       <c r="E307" t="s">
-        <v>402</v>
+        <v>9</v>
       </c>
       <c r="F307">
-        <v>3807</v>
+        <v>3852</v>
       </c>
       <c r="H307" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="I307" t="s">
-        <v>106</v>
+        <v>179</v>
       </c>
     </row>
     <row r="308" spans="4:9">
       <c r="D308" s="1">
-        <v>43767</v>
+        <v>43802</v>
       </c>
       <c r="E308" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="F308">
-        <v>3824</v>
+        <v>3832</v>
       </c>
       <c r="H308" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="I308" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="309" spans="4:9">
       <c r="D309" s="1">
-        <v>43753</v>
+        <v>43796</v>
       </c>
       <c r="E309" t="s">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="F309">
-        <v>3809</v>
+        <v>3786</v>
       </c>
       <c r="H309" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="I309" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="310" spans="4:9">
       <c r="D310" s="1">
-        <v>43726</v>
+        <v>43788</v>
       </c>
       <c r="E310" t="s">
-        <v>407</v>
+        <v>9</v>
       </c>
       <c r="F310">
-        <v>3775</v>
+        <v>3826</v>
       </c>
       <c r="H310" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="I310" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="311" spans="4:9">
       <c r="D311" s="1">
-        <v>43726</v>
+        <v>43777</v>
       </c>
       <c r="E311" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="F311">
-        <v>3781</v>
+        <v>3808</v>
       </c>
       <c r="H311" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="I311" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
     </row>
     <row r="312" spans="4:9">
       <c r="D312" s="1">
-        <v>43725</v>
+        <v>43767</v>
       </c>
       <c r="E312" t="s">
-        <v>17</v>
+        <v>406</v>
       </c>
       <c r="F312">
-        <v>3783</v>
+        <v>3807</v>
       </c>
       <c r="H312" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="I312" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="313" spans="4:9">
       <c r="D313" s="1">
-        <v>43725</v>
+        <v>43767</v>
       </c>
       <c r="E313" t="s">
-        <v>17</v>
+        <v>408</v>
       </c>
       <c r="F313">
-        <v>3779</v>
+        <v>3824</v>
       </c>
       <c r="H313" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="I313" t="s">
-        <v>175</v>
+        <v>110</v>
       </c>
     </row>
     <row r="314" spans="4:9">
       <c r="D314" s="1">
-        <v>43717</v>
+        <v>43753</v>
       </c>
       <c r="E314" t="s">
-        <v>61</v>
+        <v>9</v>
       </c>
       <c r="F314">
-        <v>3774</v>
+        <v>3809</v>
       </c>
       <c r="H314" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="I314" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="315" spans="4:9">
       <c r="D315" s="1">
-        <v>43697</v>
+        <v>43726</v>
       </c>
       <c r="E315" t="s">
-        <v>17</v>
+        <v>411</v>
       </c>
       <c r="F315">
-        <v>3768</v>
+        <v>3775</v>
       </c>
       <c r="H315" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="I315" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="316" spans="4:9">
       <c r="D316" s="1">
-        <v>43697</v>
+        <v>43726</v>
       </c>
       <c r="E316" t="s">
-        <v>17</v>
+        <v>404</v>
       </c>
       <c r="F316">
-        <v>3748</v>
+        <v>3781</v>
       </c>
       <c r="H316" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="I316" t="s">
-        <v>14</v>
+        <v>110</v>
       </c>
     </row>
     <row r="317" spans="4:9">
       <c r="D317" s="1">
-        <v>43664</v>
+        <v>43725</v>
       </c>
       <c r="E317" t="s">
-        <v>394</v>
+        <v>9</v>
       </c>
       <c r="F317">
-        <v>3727</v>
+        <v>3783</v>
       </c>
       <c r="H317" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="I317" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="318" spans="4:9">
       <c r="D318" s="1">
-        <v>43662</v>
+        <v>43725</v>
       </c>
       <c r="E318" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F318">
-        <v>3749</v>
+        <v>3779</v>
       </c>
       <c r="H318" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="I318" t="s">
-        <v>106</v>
+        <v>179</v>
       </c>
     </row>
     <row r="319" spans="4:9">
       <c r="D319" s="1">
-        <v>43662</v>
+        <v>43717</v>
       </c>
       <c r="E319" t="s">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="F319">
-        <v>3747</v>
+        <v>3774</v>
       </c>
       <c r="H319" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="I319" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="320" spans="4:9">
       <c r="D320" s="1">
-        <v>43657</v>
+        <v>43697</v>
       </c>
       <c r="E320" t="s">
-        <v>418</v>
+        <v>9</v>
       </c>
       <c r="F320">
-        <v>3725</v>
+        <v>3768</v>
       </c>
       <c r="H320" t="s">
-        <v>245</v>
+        <v>417</v>
       </c>
       <c r="I320" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="321" spans="4:9">
       <c r="D321" s="1">
-        <v>43654</v>
+        <v>43697</v>
       </c>
       <c r="E321" t="s">
-        <v>61</v>
+        <v>9</v>
       </c>
       <c r="F321">
-        <v>3746</v>
+        <v>3748</v>
       </c>
       <c r="H321" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="I321" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="322" spans="4:9">
       <c r="D322" s="1">
-        <v>43635</v>
+        <v>43664</v>
       </c>
       <c r="E322" t="s">
-        <v>420</v>
+        <v>398</v>
       </c>
       <c r="F322">
-        <v>3733</v>
+        <v>3727</v>
       </c>
       <c r="H322" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="I322" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="323" spans="4:9">
       <c r="D323" s="1">
-        <v>43634</v>
+        <v>43662</v>
       </c>
       <c r="E323" t="s">
-        <v>422</v>
+        <v>9</v>
       </c>
       <c r="F323">
-        <v>3717</v>
+        <v>3749</v>
       </c>
       <c r="H323" t="s">
-        <v>196</v>
+        <v>420</v>
       </c>
       <c r="I323" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="324" spans="4:9">
       <c r="D324" s="1">
-        <v>43634</v>
+        <v>43662</v>
       </c>
       <c r="E324" t="s">
-        <v>423</v>
+        <v>9</v>
       </c>
       <c r="F324">
-        <v>3718</v>
+        <v>3747</v>
       </c>
       <c r="H324" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="I324" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="325" spans="4:9">
       <c r="D325" s="1">
-        <v>43633</v>
+        <v>43657</v>
       </c>
       <c r="E325" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F325">
-        <v>3662</v>
+        <v>3725</v>
       </c>
       <c r="H325" t="s">
-        <v>426</v>
+        <v>249</v>
       </c>
       <c r="I325" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="326" spans="4:9">
       <c r="D326" s="1">
-        <v>43620</v>
+        <v>43654</v>
       </c>
       <c r="E326" t="s">
-        <v>427</v>
+        <v>65</v>
       </c>
       <c r="F326">
-        <v>3685</v>
+        <v>3746</v>
       </c>
       <c r="H326" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="I326" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
     </row>
     <row r="327" spans="4:9">
       <c r="D327" s="1">
-        <v>43606</v>
+        <v>43635</v>
       </c>
       <c r="E327" t="s">
-        <v>17</v>
+        <v>424</v>
       </c>
       <c r="F327">
-        <v>3698</v>
+        <v>3733</v>
       </c>
       <c r="H327" t="s">
-        <v>196</v>
+        <v>425</v>
       </c>
       <c r="I327" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="328" spans="4:9">
       <c r="D328" s="1">
-        <v>43606</v>
+        <v>43634</v>
       </c>
       <c r="E328" t="s">
-        <v>17</v>
+        <v>426</v>
       </c>
       <c r="F328">
-        <v>3702</v>
+        <v>3717</v>
       </c>
       <c r="H328" t="s">
-        <v>429</v>
+        <v>200</v>
       </c>
       <c r="I328" t="s">
-        <v>175</v>
+        <v>15</v>
       </c>
     </row>
     <row r="329" spans="4:9">
       <c r="D329" s="1">
-        <v>43606</v>
+        <v>43634</v>
       </c>
       <c r="E329" t="s">
-        <v>17</v>
+        <v>427</v>
       </c>
       <c r="F329">
-        <v>3708</v>
+        <v>3718</v>
       </c>
       <c r="H329" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="I329" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="330" spans="4:9">
       <c r="D330" s="1">
-        <v>43605</v>
+        <v>43633</v>
       </c>
       <c r="E330" t="s">
-        <v>394</v>
+        <v>429</v>
       </c>
       <c r="F330">
-        <v>3595</v>
+        <v>3662</v>
       </c>
       <c r="H330" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="I330" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="331" spans="4:9">
       <c r="D331" s="1">
-        <v>43602</v>
+        <v>43620</v>
       </c>
       <c r="E331" t="s">
-        <v>31</v>
+        <v>431</v>
       </c>
       <c r="F331">
-        <v>3661</v>
+        <v>3685</v>
       </c>
       <c r="H331" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="I331" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="332" spans="4:9">
       <c r="D332" s="1">
-        <v>43584</v>
+        <v>43606</v>
       </c>
       <c r="E332" t="s">
-        <v>432</v>
+        <v>9</v>
       </c>
       <c r="F332">
-        <v>3682</v>
+        <v>3698</v>
       </c>
       <c r="H332" t="s">
-        <v>433</v>
+        <v>200</v>
       </c>
       <c r="I332" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="333" spans="4:9">
       <c r="D333" s="1">
-        <v>43572</v>
+        <v>43606</v>
       </c>
       <c r="E333" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F333">
-        <v>3680</v>
+        <v>3702</v>
       </c>
       <c r="H333" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="I333" t="s">
-        <v>14</v>
+        <v>179</v>
       </c>
     </row>
     <row r="334" spans="4:9">
       <c r="D334" s="1">
-        <v>43571</v>
+        <v>43606</v>
       </c>
       <c r="E334" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F334">
-        <v>3671</v>
+        <v>3708</v>
       </c>
       <c r="H334" t="s">
-        <v>196</v>
+        <v>434</v>
       </c>
       <c r="I334" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="335" spans="4:9">
       <c r="D335" s="1">
-        <v>43558</v>
+        <v>43605</v>
       </c>
       <c r="E335" t="s">
+        <v>398</v>
+      </c>
+      <c r="F335">
+        <v>3595</v>
+      </c>
+      <c r="H335" t="s">
         <v>435</v>
       </c>
-      <c r="F335">
-[...4 lines deleted...]
-      </c>
       <c r="I335" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="336" spans="4:9">
       <c r="D336" s="1">
-        <v>43545</v>
+        <v>43602</v>
       </c>
       <c r="E336" t="s">
-        <v>437</v>
+        <v>37</v>
       </c>
       <c r="F336">
-        <v>3658</v>
+        <v>3661</v>
       </c>
       <c r="H336" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
       <c r="I336" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="337" spans="4:9">
       <c r="D337" s="1">
-        <v>43544</v>
+        <v>43584</v>
       </c>
       <c r="E337" t="s">
-        <v>61</v>
+        <v>436</v>
       </c>
       <c r="F337">
-        <v>3657</v>
+        <v>3682</v>
       </c>
       <c r="H337" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="I337" t="s">
-        <v>14</v>
+        <v>110</v>
       </c>
     </row>
     <row r="338" spans="4:9">
       <c r="D338" s="1">
-        <v>43543</v>
+        <v>43572</v>
       </c>
       <c r="E338" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F338">
-        <v>3652</v>
+        <v>3680</v>
       </c>
       <c r="H338" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="I338" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="339" spans="4:9">
       <c r="D339" s="1">
-        <v>43536</v>
+        <v>43571</v>
       </c>
       <c r="E339" t="s">
-        <v>114</v>
+        <v>9</v>
       </c>
       <c r="F339">
-        <v>3599</v>
+        <v>3671</v>
       </c>
       <c r="H339" t="s">
-        <v>441</v>
+        <v>200</v>
       </c>
       <c r="I339" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="340" spans="4:9">
       <c r="D340" s="1">
-        <v>43523</v>
+        <v>43558</v>
       </c>
       <c r="E340" t="s">
-        <v>31</v>
+        <v>439</v>
       </c>
       <c r="F340">
-        <v>3622</v>
+        <v>3632</v>
       </c>
       <c r="H340" t="s">
-        <v>426</v>
+        <v>440</v>
       </c>
       <c r="I340" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
     </row>
     <row r="341" spans="4:9">
       <c r="D341" s="1">
-        <v>43521</v>
+        <v>43545</v>
       </c>
       <c r="E341" t="s">
+        <v>441</v>
+      </c>
+      <c r="F341">
+        <v>3658</v>
+      </c>
+      <c r="H341" t="s">
         <v>442</v>
       </c>
-      <c r="F341">
-[...4 lines deleted...]
-      </c>
       <c r="I341" t="s">
-        <v>175</v>
+        <v>11</v>
       </c>
     </row>
     <row r="342" spans="4:9">
       <c r="D342" s="1">
-        <v>43515</v>
+        <v>43544</v>
       </c>
       <c r="E342" t="s">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="F342">
-        <v>3598</v>
+        <v>3657</v>
       </c>
       <c r="H342" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="I342" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="343" spans="4:9">
       <c r="D343" s="1">
-        <v>43496</v>
+        <v>43543</v>
       </c>
       <c r="E343" t="s">
-        <v>445</v>
+        <v>9</v>
       </c>
       <c r="F343">
-        <v>3602</v>
+        <v>3652</v>
       </c>
       <c r="H343" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="I343" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="344" spans="4:9">
       <c r="D344" s="1">
-        <v>43495</v>
+        <v>43536</v>
       </c>
       <c r="E344" t="s">
-        <v>31</v>
+        <v>118</v>
       </c>
       <c r="F344">
-        <v>3577</v>
+        <v>3599</v>
       </c>
       <c r="H344" t="s">
-        <v>426</v>
+        <v>445</v>
       </c>
       <c r="I344" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="345" spans="4:9">
       <c r="D345" s="1">
-        <v>43480</v>
+        <v>43523</v>
       </c>
       <c r="E345" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="F345">
-        <v>3590</v>
+        <v>3622</v>
       </c>
       <c r="H345" t="s">
-        <v>447</v>
+        <v>430</v>
       </c>
       <c r="I345" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="346" spans="4:9">
       <c r="D346" s="1">
-        <v>43480</v>
+        <v>43521</v>
       </c>
       <c r="E346" t="s">
-        <v>17</v>
+        <v>446</v>
       </c>
       <c r="F346">
-        <v>3594</v>
+        <v>3617</v>
       </c>
       <c r="H346" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="I346" t="s">
-        <v>11</v>
+        <v>179</v>
       </c>
     </row>
     <row r="347" spans="4:9">
       <c r="D347" s="1">
-        <v>43452</v>
+        <v>43515</v>
       </c>
       <c r="E347" t="s">
-        <v>449</v>
+        <v>9</v>
       </c>
       <c r="F347">
-        <v>3549</v>
+        <v>3598</v>
       </c>
       <c r="H347" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="I347" t="s">
-        <v>175</v>
+        <v>15</v>
       </c>
     </row>
     <row r="348" spans="4:9">
       <c r="D348" s="1">
-        <v>43452</v>
+        <v>43496</v>
       </c>
       <c r="E348" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F348">
-        <v>3550</v>
+        <v>3602</v>
       </c>
       <c r="H348" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="I348" t="s">
-        <v>175</v>
+        <v>11</v>
       </c>
     </row>
     <row r="349" spans="4:9">
       <c r="D349" s="1">
-        <v>43452</v>
+        <v>43495</v>
       </c>
       <c r="E349" t="s">
-        <v>451</v>
+        <v>37</v>
       </c>
       <c r="F349">
-        <v>3551</v>
+        <v>3577</v>
       </c>
       <c r="H349" t="s">
-        <v>453</v>
+        <v>430</v>
       </c>
       <c r="I349" t="s">
-        <v>175</v>
+        <v>39</v>
       </c>
     </row>
     <row r="350" spans="4:9">
       <c r="D350" s="1">
-        <v>43452</v>
+        <v>43480</v>
       </c>
       <c r="E350" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F350">
-        <v>3557</v>
+        <v>3590</v>
       </c>
       <c r="H350" t="s">
-        <v>196</v>
+        <v>451</v>
       </c>
       <c r="I350" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="351" spans="4:9">
       <c r="D351" s="1">
-        <v>43451</v>
+        <v>43480</v>
       </c>
       <c r="E351" t="s">
-        <v>451</v>
+        <v>9</v>
       </c>
       <c r="F351">
-        <v>3556</v>
+        <v>3594</v>
       </c>
       <c r="H351" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="I351" t="s">
-        <v>175</v>
+        <v>15</v>
       </c>
     </row>
     <row r="352" spans="4:9">
       <c r="D352" s="1">
-        <v>43424</v>
+        <v>43452</v>
       </c>
       <c r="E352" t="s">
-        <v>17</v>
+        <v>453</v>
       </c>
       <c r="F352">
-        <v>2539</v>
+        <v>3549</v>
       </c>
       <c r="H352" t="s">
-        <v>196</v>
+        <v>454</v>
       </c>
       <c r="I352" t="s">
-        <v>11</v>
+        <v>179</v>
       </c>
     </row>
     <row r="353" spans="4:9">
       <c r="D353" s="1">
-        <v>43418</v>
+        <v>43452</v>
       </c>
       <c r="E353" t="s">
-        <v>394</v>
+        <v>455</v>
       </c>
       <c r="F353">
-        <v>2506</v>
+        <v>3550</v>
       </c>
       <c r="H353" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="I353" t="s">
-        <v>33</v>
+        <v>179</v>
       </c>
     </row>
     <row r="354" spans="4:9">
       <c r="D354" s="1">
-        <v>43417</v>
+        <v>43452</v>
       </c>
       <c r="E354" t="s">
-        <v>394</v>
+        <v>455</v>
       </c>
       <c r="F354">
-        <v>2479</v>
+        <v>3551</v>
       </c>
       <c r="H354" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="I354" t="s">
-        <v>231</v>
+        <v>179</v>
       </c>
     </row>
     <row r="355" spans="4:9">
       <c r="D355" s="1">
-        <v>43412</v>
+        <v>43452</v>
       </c>
       <c r="E355" t="s">
-        <v>457</v>
+        <v>9</v>
       </c>
       <c r="F355">
-        <v>2518</v>
+        <v>3557</v>
       </c>
       <c r="H355" t="s">
-        <v>458</v>
+        <v>200</v>
       </c>
       <c r="I355" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="356" spans="4:9">
       <c r="D356" s="1">
-        <v>43411</v>
+        <v>43451</v>
       </c>
       <c r="E356" t="s">
-        <v>17</v>
+        <v>455</v>
       </c>
       <c r="F356">
-        <v>2525</v>
+        <v>3556</v>
       </c>
       <c r="H356" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="I356" t="s">
-        <v>14</v>
+        <v>179</v>
       </c>
     </row>
     <row r="357" spans="4:9">
       <c r="D357" s="1">
-        <v>43398</v>
+        <v>43424</v>
       </c>
       <c r="E357" t="s">
-        <v>460</v>
+        <v>9</v>
       </c>
       <c r="F357">
-        <v>2508</v>
+        <v>2539</v>
       </c>
       <c r="H357" t="s">
-        <v>403</v>
+        <v>200</v>
       </c>
       <c r="I357" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="358" spans="4:9">
       <c r="D358" s="1">
-        <v>43398</v>
+        <v>43418</v>
       </c>
       <c r="E358" t="s">
-        <v>460</v>
+        <v>398</v>
       </c>
       <c r="F358">
-        <v>2510</v>
+        <v>2506</v>
       </c>
       <c r="H358" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="I358" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="359" spans="4:9">
       <c r="D359" s="1">
-        <v>43389</v>
+        <v>43417</v>
       </c>
       <c r="E359" t="s">
-        <v>17</v>
+        <v>398</v>
       </c>
       <c r="F359">
-        <v>2507</v>
+        <v>2479</v>
       </c>
       <c r="H359" t="s">
-        <v>196</v>
+        <v>460</v>
       </c>
       <c r="I359" t="s">
-        <v>11</v>
+        <v>235</v>
       </c>
     </row>
     <row r="360" spans="4:9">
       <c r="D360" s="1">
-        <v>43361</v>
+        <v>43412</v>
       </c>
       <c r="E360" t="s">
-        <v>61</v>
+        <v>461</v>
       </c>
       <c r="F360">
-        <v>2493</v>
+        <v>2518</v>
       </c>
       <c r="H360" t="s">
-        <v>196</v>
+        <v>462</v>
       </c>
       <c r="I360" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="361" spans="4:9">
       <c r="D361" s="1">
-        <v>43341</v>
+        <v>43411</v>
       </c>
       <c r="E361" t="s">
-        <v>462</v>
+        <v>9</v>
       </c>
       <c r="F361">
-        <v>2473</v>
+        <v>2525</v>
       </c>
       <c r="H361" t="s">
         <v>463</v>
       </c>
       <c r="I361" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
     </row>
     <row r="362" spans="4:9">
       <c r="D362" s="1">
-        <v>43336</v>
+        <v>43398</v>
       </c>
       <c r="E362" t="s">
         <v>464</v>
       </c>
       <c r="F362">
-        <v>2464</v>
+        <v>2508</v>
       </c>
       <c r="H362" t="s">
-        <v>465</v>
+        <v>407</v>
       </c>
       <c r="I362" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="363" spans="4:9">
       <c r="D363" s="1">
-        <v>43333</v>
+        <v>43398</v>
       </c>
       <c r="E363" t="s">
-        <v>25</v>
+        <v>464</v>
       </c>
       <c r="F363">
-        <v>2452</v>
+        <v>2510</v>
       </c>
       <c r="H363" t="s">
-        <v>196</v>
+        <v>465</v>
       </c>
       <c r="I363" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="364" spans="4:9">
       <c r="D364" s="1">
-        <v>43333</v>
+        <v>43389</v>
       </c>
       <c r="E364" t="s">
-        <v>394</v>
+        <v>9</v>
       </c>
       <c r="F364">
-        <v>2462</v>
+        <v>2507</v>
       </c>
       <c r="H364" t="s">
-        <v>465</v>
+        <v>200</v>
       </c>
       <c r="I364" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="365" spans="4:9">
       <c r="D365" s="1">
-        <v>43327</v>
+        <v>43361</v>
       </c>
       <c r="E365" t="s">
-        <v>466</v>
+        <v>65</v>
       </c>
       <c r="F365">
-        <v>2418</v>
+        <v>2493</v>
       </c>
       <c r="H365" t="s">
-        <v>467</v>
+        <v>200</v>
       </c>
       <c r="I365" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="366" spans="4:9">
       <c r="D366" s="1">
-        <v>43299</v>
+        <v>43341</v>
       </c>
       <c r="E366" t="s">
-        <v>25</v>
+        <v>466</v>
       </c>
       <c r="F366">
-        <v>2426</v>
+        <v>2473</v>
       </c>
       <c r="H366" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="I366" t="s">
-        <v>175</v>
+        <v>39</v>
       </c>
     </row>
     <row r="367" spans="4:9">
       <c r="D367" s="1">
-        <v>43298</v>
+        <v>43336</v>
       </c>
       <c r="E367" t="s">
-        <v>61</v>
+        <v>468</v>
       </c>
       <c r="F367">
-        <v>2424</v>
+        <v>2464</v>
       </c>
       <c r="H367" t="s">
         <v>469</v>
       </c>
       <c r="I367" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="368" spans="4:9">
       <c r="D368" s="1">
-        <v>43270</v>
+        <v>43333</v>
       </c>
       <c r="E368" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="F368">
-        <v>2410</v>
+        <v>2452</v>
       </c>
       <c r="H368" t="s">
-        <v>470</v>
+        <v>200</v>
       </c>
       <c r="I368" t="s">
-        <v>175</v>
+        <v>15</v>
       </c>
     </row>
     <row r="369" spans="4:9">
       <c r="D369" s="1">
-        <v>43270</v>
+        <v>43333</v>
       </c>
       <c r="E369" t="s">
-        <v>25</v>
+        <v>398</v>
       </c>
       <c r="F369">
-        <v>2411</v>
+        <v>2462</v>
       </c>
       <c r="H369" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="I369" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="370" spans="4:9">
       <c r="D370" s="1">
-        <v>43255</v>
+        <v>43327</v>
       </c>
       <c r="E370" t="s">
-        <v>101</v>
+        <v>470</v>
       </c>
       <c r="F370">
-        <v>2400</v>
+        <v>2418</v>
       </c>
       <c r="H370" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="I370" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="371" spans="4:9">
       <c r="D371" s="1">
-        <v>43245</v>
+        <v>43299</v>
       </c>
       <c r="E371" t="s">
-        <v>394</v>
+        <v>31</v>
       </c>
       <c r="F371">
-        <v>2357</v>
+        <v>2426</v>
       </c>
       <c r="H371" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="I371" t="s">
-        <v>33</v>
+        <v>179</v>
       </c>
     </row>
     <row r="372" spans="4:9">
       <c r="D372" s="1">
-        <v>43235</v>
+        <v>43298</v>
       </c>
       <c r="E372" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="F372">
-        <v>2381</v>
+        <v>2424</v>
       </c>
       <c r="H372" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="I372" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="373" spans="4:9">
       <c r="D373" s="1">
-        <v>43228</v>
+        <v>43270</v>
       </c>
       <c r="E373" t="s">
-        <v>475</v>
+        <v>31</v>
       </c>
       <c r="F373">
-        <v>2366</v>
+        <v>2410</v>
       </c>
       <c r="H373" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="I373" t="s">
-        <v>33</v>
+        <v>179</v>
       </c>
     </row>
     <row r="374" spans="4:9">
       <c r="D374" s="1">
-        <v>43227</v>
+        <v>43270</v>
       </c>
       <c r="E374" t="s">
-        <v>477</v>
+        <v>31</v>
       </c>
       <c r="F374">
-        <v>2365</v>
+        <v>2411</v>
       </c>
       <c r="H374" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="I374" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="375" spans="4:9">
       <c r="D375" s="1">
-        <v>43227</v>
+        <v>43255</v>
       </c>
       <c r="E375" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="F375">
-        <v>2353</v>
+        <v>2400</v>
       </c>
       <c r="H375" t="s">
-        <v>159</v>
+        <v>476</v>
       </c>
       <c r="I375" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
     </row>
     <row r="376" spans="4:9">
       <c r="D376" s="1">
-        <v>43207</v>
+        <v>43245</v>
       </c>
       <c r="E376" t="s">
-        <v>17</v>
+        <v>398</v>
       </c>
       <c r="F376">
-        <v>2377</v>
+        <v>2357</v>
       </c>
       <c r="H376" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="I376" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="377" spans="4:9">
       <c r="D377" s="1">
-        <v>43207</v>
+        <v>43235</v>
       </c>
       <c r="E377" t="s">
         <v>31</v>
       </c>
       <c r="F377">
-        <v>2352</v>
+        <v>2381</v>
       </c>
       <c r="H377" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="I377" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="378" spans="4:9">
       <c r="D378" s="1">
-        <v>43179</v>
+        <v>43228</v>
       </c>
       <c r="E378" t="s">
-        <v>25</v>
+        <v>479</v>
       </c>
       <c r="F378">
-        <v>2354</v>
+        <v>2366</v>
       </c>
       <c r="H378" t="s">
         <v>480</v>
       </c>
       <c r="I378" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="379" spans="4:9">
       <c r="D379" s="1">
-        <v>43179</v>
+        <v>43227</v>
       </c>
       <c r="E379" t="s">
         <v>481</v>
       </c>
       <c r="F379">
-        <v>2346</v>
+        <v>2365</v>
       </c>
       <c r="H379" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="I379" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="380" spans="4:9">
       <c r="D380" s="1">
-        <v>43151</v>
+        <v>43227</v>
       </c>
       <c r="E380" t="s">
-        <v>25</v>
+        <v>118</v>
       </c>
       <c r="F380">
-        <v>2323</v>
+        <v>2353</v>
       </c>
       <c r="H380" t="s">
-        <v>483</v>
+        <v>163</v>
       </c>
       <c r="I380" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="381" spans="4:9">
       <c r="D381" s="1">
-        <v>43151</v>
+        <v>43207</v>
+      </c>
+      <c r="E381" t="s">
+        <v>9</v>
       </c>
       <c r="F381">
-        <v>2339</v>
+        <v>2377</v>
       </c>
       <c r="H381" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="I381" t="s">
-        <v>175</v>
+        <v>15</v>
       </c>
     </row>
     <row r="382" spans="4:9">
       <c r="D382" s="1">
-        <v>43143</v>
+        <v>43207</v>
       </c>
       <c r="E382" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="F382">
-        <v>2317</v>
+        <v>2352</v>
       </c>
       <c r="H382" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="I382" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="383" spans="4:9">
       <c r="D383" s="1">
-        <v>43123</v>
+        <v>43179</v>
+      </c>
+      <c r="E383" t="s">
+        <v>31</v>
       </c>
       <c r="F383">
-        <v>2308</v>
+        <v>2354</v>
       </c>
       <c r="H383" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="I383" t="s">
-        <v>175</v>
+        <v>15</v>
       </c>
     </row>
     <row r="384" spans="4:9">
       <c r="D384" s="1">
-        <v>43123</v>
+        <v>43179</v>
       </c>
       <c r="E384" t="s">
-        <v>17</v>
+        <v>485</v>
       </c>
       <c r="F384">
-        <v>2315</v>
+        <v>2346</v>
       </c>
       <c r="H384" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="I384" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="385" spans="4:9">
       <c r="D385" s="1">
-        <v>43088</v>
+        <v>43151</v>
       </c>
       <c r="E385" t="s">
         <v>31</v>
       </c>
       <c r="F385">
-        <v>2216</v>
+        <v>2323</v>
       </c>
       <c r="H385" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="I385" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="386" spans="4:9">
       <c r="D386" s="1">
-        <v>43088</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>43151</v>
       </c>
       <c r="F386">
-        <v>2262</v>
+        <v>2339</v>
       </c>
       <c r="H386" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="I386" t="s">
-        <v>11</v>
+        <v>179</v>
       </c>
     </row>
     <row r="387" spans="4:9">
       <c r="D387" s="1">
-        <v>43088</v>
+        <v>43143</v>
       </c>
       <c r="E387" t="s">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="F387">
-        <v>2278</v>
+        <v>2317</v>
       </c>
       <c r="H387" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="I387" t="s">
-        <v>175</v>
+        <v>39</v>
       </c>
     </row>
     <row r="388" spans="4:9">
       <c r="D388" s="1">
-        <v>43082</v>
-[...2 lines deleted...]
-        <v>491</v>
+        <v>43123</v>
       </c>
       <c r="F388">
-        <v>2258</v>
+        <v>2308</v>
       </c>
       <c r="H388" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="I388" t="s">
-        <v>106</v>
+        <v>179</v>
       </c>
     </row>
     <row r="389" spans="4:9">
       <c r="D389" s="1">
-        <v>43080</v>
+        <v>43123</v>
       </c>
       <c r="E389" t="s">
-        <v>493</v>
+        <v>9</v>
       </c>
       <c r="F389">
-        <v>2263</v>
+        <v>2315</v>
       </c>
       <c r="H389" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="I389" t="s">
-        <v>175</v>
+        <v>15</v>
       </c>
     </row>
     <row r="390" spans="4:9">
       <c r="D390" s="1">
-        <v>43060</v>
+        <v>43088</v>
       </c>
       <c r="E390" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="F390">
-        <v>2232</v>
+        <v>2216</v>
       </c>
       <c r="H390" t="s">
-        <v>196</v>
+        <v>492</v>
       </c>
       <c r="I390" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="391" spans="4:9">
       <c r="D391" s="1">
-        <v>43055</v>
+        <v>43088</v>
       </c>
       <c r="E391" t="s">
-        <v>495</v>
+        <v>9</v>
       </c>
       <c r="F391">
-        <v>2244</v>
+        <v>2262</v>
       </c>
       <c r="H391" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="I391" t="s">
-        <v>175</v>
+        <v>15</v>
       </c>
     </row>
     <row r="392" spans="4:9">
       <c r="D392" s="1">
-        <v>43055</v>
+        <v>43088</v>
       </c>
       <c r="E392" t="s">
-        <v>495</v>
+        <v>9</v>
       </c>
       <c r="F392">
-        <v>2245</v>
+        <v>2278</v>
       </c>
       <c r="H392" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="I392" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
     </row>
     <row r="393" spans="4:9">
       <c r="D393" s="1">
-        <v>43055</v>
+        <v>43082</v>
       </c>
       <c r="E393" t="s">
         <v>495</v>
       </c>
       <c r="F393">
-        <v>2246</v>
+        <v>2258</v>
       </c>
       <c r="H393" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="I393" t="s">
-        <v>175</v>
+        <v>110</v>
       </c>
     </row>
     <row r="394" spans="4:9">
       <c r="D394" s="1">
-        <v>43054</v>
+        <v>43080</v>
       </c>
       <c r="E394" t="s">
-        <v>114</v>
+        <v>497</v>
       </c>
       <c r="F394">
-        <v>2218</v>
+        <v>2263</v>
       </c>
       <c r="H394" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="I394" t="s">
-        <v>33</v>
+        <v>179</v>
       </c>
     </row>
     <row r="395" spans="4:9">
       <c r="D395" s="1">
-        <v>43041</v>
+        <v>43060</v>
       </c>
       <c r="E395" t="s">
-        <v>500</v>
+        <v>9</v>
       </c>
       <c r="F395">
-        <v>2234</v>
+        <v>2232</v>
       </c>
       <c r="H395" t="s">
-        <v>476</v>
+        <v>200</v>
       </c>
       <c r="I395" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="396" spans="4:9">
       <c r="D396" s="1">
-        <v>43038</v>
+        <v>43055</v>
       </c>
       <c r="E396" t="s">
-        <v>31</v>
+        <v>499</v>
       </c>
       <c r="F396">
-        <v>2178</v>
+        <v>2244</v>
       </c>
       <c r="H396" t="s">
-        <v>476</v>
+        <v>500</v>
       </c>
       <c r="I396" t="s">
-        <v>33</v>
+        <v>179</v>
       </c>
     </row>
     <row r="397" spans="4:9">
       <c r="D397" s="1">
-        <v>43033</v>
+        <v>43055</v>
       </c>
       <c r="E397" t="s">
+        <v>499</v>
+      </c>
+      <c r="F397">
+        <v>2245</v>
+      </c>
+      <c r="H397" t="s">
         <v>501</v>
       </c>
-      <c r="F397">
-[...4 lines deleted...]
-      </c>
       <c r="I397" t="s">
-        <v>33</v>
+        <v>179</v>
       </c>
     </row>
     <row r="398" spans="4:9">
       <c r="D398" s="1">
-        <v>43025</v>
+        <v>43055</v>
       </c>
       <c r="E398" t="s">
-        <v>17</v>
+        <v>499</v>
       </c>
       <c r="F398">
-        <v>2214</v>
+        <v>2246</v>
       </c>
       <c r="H398" t="s">
-        <v>196</v>
+        <v>502</v>
       </c>
       <c r="I398" t="s">
-        <v>11</v>
+        <v>179</v>
       </c>
     </row>
     <row r="399" spans="4:9">
       <c r="D399" s="1">
-        <v>43019</v>
+        <v>43054</v>
       </c>
       <c r="E399" t="s">
+        <v>118</v>
+      </c>
+      <c r="F399">
+        <v>2218</v>
+      </c>
+      <c r="H399" t="s">
         <v>503</v>
       </c>
-      <c r="F399">
-[...4 lines deleted...]
-      </c>
       <c r="I399" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="400" spans="4:9">
       <c r="D400" s="1">
-        <v>43019</v>
+        <v>43041</v>
       </c>
       <c r="E400" t="s">
-        <v>114</v>
+        <v>504</v>
       </c>
       <c r="F400">
-        <v>2033</v>
+        <v>2234</v>
       </c>
       <c r="H400" t="s">
-        <v>505</v>
+        <v>480</v>
       </c>
       <c r="I400" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="401" spans="4:9">
       <c r="D401" s="1">
-        <v>43018</v>
+        <v>43038</v>
       </c>
       <c r="E401" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="F401">
-        <v>2143</v>
+        <v>2178</v>
       </c>
       <c r="H401" t="s">
-        <v>506</v>
+        <v>480</v>
       </c>
       <c r="I401" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="402" spans="4:9">
       <c r="D402" s="1">
-        <v>43017</v>
+        <v>43033</v>
       </c>
       <c r="E402" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="F402">
-        <v>2220</v>
+        <v>2196</v>
       </c>
       <c r="H402" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="I402" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="403" spans="4:9">
       <c r="D403" s="1">
-        <v>42998</v>
+        <v>43025</v>
       </c>
       <c r="E403" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F403">
-        <v>2179</v>
+        <v>2214</v>
       </c>
       <c r="H403" t="s">
-        <v>476</v>
+        <v>200</v>
       </c>
       <c r="I403" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="404" spans="4:9">
       <c r="D404" s="1">
-        <v>42997</v>
+        <v>43019</v>
       </c>
       <c r="E404" t="s">
-        <v>17</v>
+        <v>507</v>
       </c>
       <c r="F404">
-        <v>2187</v>
+        <v>1978</v>
       </c>
       <c r="H404" t="s">
-        <v>196</v>
+        <v>508</v>
       </c>
       <c r="I404" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="405" spans="4:9">
       <c r="D405" s="1">
-        <v>42978</v>
+        <v>43019</v>
       </c>
       <c r="E405" t="s">
+        <v>118</v>
+      </c>
+      <c r="F405">
+        <v>2033</v>
+      </c>
+      <c r="H405" t="s">
         <v>509</v>
       </c>
-      <c r="F405">
-[...4 lines deleted...]
-      </c>
       <c r="I405" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="406" spans="4:9">
       <c r="D406" s="1">
-        <v>42975</v>
+        <v>43018</v>
       </c>
       <c r="E406" t="s">
+        <v>47</v>
+      </c>
+      <c r="F406">
+        <v>2143</v>
+      </c>
+      <c r="H406" t="s">
         <v>510</v>
       </c>
-      <c r="F406">
-[...4 lines deleted...]
-      </c>
       <c r="I406" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="407" spans="4:9">
       <c r="D407" s="1">
-        <v>42963</v>
+        <v>43017</v>
       </c>
       <c r="E407" t="s">
-        <v>31</v>
+        <v>511</v>
       </c>
       <c r="F407">
-        <v>2158</v>
+        <v>2220</v>
       </c>
       <c r="H407" t="s">
-        <v>476</v>
+        <v>512</v>
       </c>
       <c r="I407" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="408" spans="4:9">
       <c r="D408" s="1">
-        <v>42962</v>
+        <v>42998</v>
       </c>
       <c r="E408" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="F408">
-        <v>2168</v>
+        <v>2179</v>
       </c>
       <c r="H408" t="s">
-        <v>196</v>
+        <v>480</v>
       </c>
       <c r="I408" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="409" spans="4:9">
       <c r="D409" s="1">
-        <v>42962</v>
+        <v>42997</v>
       </c>
       <c r="E409" t="s">
-        <v>512</v>
+        <v>9</v>
       </c>
       <c r="F409">
-        <v>2157</v>
+        <v>2187</v>
       </c>
       <c r="H409" t="s">
-        <v>513</v>
+        <v>200</v>
       </c>
       <c r="I409" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="410" spans="4:9">
       <c r="D410" s="1">
-        <v>42934</v>
+        <v>42978</v>
       </c>
       <c r="E410" t="s">
-        <v>17</v>
+        <v>513</v>
       </c>
       <c r="F410">
-        <v>2155</v>
+        <v>2159</v>
       </c>
       <c r="H410" t="s">
-        <v>196</v>
+        <v>480</v>
       </c>
       <c r="I410" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="411" spans="4:9">
       <c r="D411" s="1">
-        <v>42912</v>
+        <v>42975</v>
       </c>
       <c r="E411" t="s">
         <v>514</v>
       </c>
       <c r="F411">
-        <v>2130</v>
+        <v>2152</v>
       </c>
       <c r="H411" t="s">
-        <v>476</v>
+        <v>515</v>
       </c>
       <c r="I411" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="412" spans="4:9">
       <c r="D412" s="1">
-        <v>42907</v>
+        <v>42963</v>
       </c>
       <c r="E412" t="s">
-        <v>394</v>
+        <v>37</v>
       </c>
       <c r="F412">
-        <v>2127</v>
+        <v>2158</v>
       </c>
       <c r="H412" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="I412" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="413" spans="4:9">
       <c r="D413" s="1">
-        <v>42906</v>
+        <v>42962</v>
       </c>
       <c r="E413" t="s">
-        <v>515</v>
+        <v>9</v>
       </c>
       <c r="F413">
-        <v>2094</v>
+        <v>2168</v>
       </c>
       <c r="H413" t="s">
-        <v>516</v>
+        <v>200</v>
       </c>
       <c r="I413" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="414" spans="4:9">
       <c r="D414" s="1">
-        <v>42906</v>
+        <v>42962</v>
       </c>
       <c r="E414" t="s">
-        <v>17</v>
+        <v>516</v>
       </c>
       <c r="F414">
-        <v>2125</v>
+        <v>2157</v>
       </c>
       <c r="H414" t="s">
-        <v>196</v>
+        <v>517</v>
       </c>
       <c r="I414" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="415" spans="4:9">
       <c r="D415" s="1">
-        <v>42892</v>
+        <v>42934</v>
       </c>
       <c r="E415" t="s">
-        <v>517</v>
+        <v>9</v>
       </c>
       <c r="F415">
-        <v>2121</v>
+        <v>2155</v>
       </c>
       <c r="H415" t="s">
-        <v>518</v>
+        <v>200</v>
       </c>
       <c r="I415" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="416" spans="4:9">
       <c r="D416" s="1">
-        <v>42880</v>
+        <v>42912</v>
       </c>
       <c r="E416" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F416">
-        <v>2090</v>
+        <v>2130</v>
       </c>
       <c r="H416" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="I416" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="417" spans="4:9">
       <c r="D417" s="1">
-        <v>42872</v>
+        <v>42907</v>
       </c>
       <c r="E417" t="s">
-        <v>31</v>
+        <v>398</v>
       </c>
       <c r="F417">
-        <v>2089</v>
+        <v>2127</v>
       </c>
       <c r="H417" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="I417" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="418" spans="4:9">
       <c r="D418" s="1">
-        <v>42871</v>
+        <v>42906</v>
       </c>
       <c r="E418" t="s">
-        <v>17</v>
+        <v>519</v>
       </c>
       <c r="F418">
-        <v>2084</v>
+        <v>2094</v>
       </c>
       <c r="H418" t="s">
-        <v>196</v>
+        <v>520</v>
       </c>
       <c r="I418" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="419" spans="4:9">
       <c r="D419" s="1">
-        <v>42871</v>
+        <v>42906</v>
       </c>
       <c r="E419" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F419">
-        <v>2088</v>
+        <v>2125</v>
       </c>
       <c r="H419" t="s">
-        <v>520</v>
+        <v>200</v>
       </c>
       <c r="I419" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="420" spans="4:9">
       <c r="D420" s="1">
-        <v>42858</v>
+        <v>42892</v>
       </c>
       <c r="E420" t="s">
         <v>521</v>
       </c>
       <c r="F420">
-        <v>2082</v>
+        <v>2121</v>
       </c>
       <c r="H420" t="s">
         <v>522</v>
       </c>
       <c r="I420" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="421" spans="4:9">
       <c r="D421" s="1">
-        <v>42852</v>
+        <v>42880</v>
       </c>
       <c r="E421" t="s">
         <v>523</v>
       </c>
       <c r="F421">
-        <v>2076</v>
+        <v>2090</v>
       </c>
       <c r="H421" t="s">
-        <v>524</v>
+        <v>480</v>
       </c>
       <c r="I421" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="422" spans="4:9">
       <c r="D422" s="1">
-        <v>42852</v>
+        <v>42872</v>
       </c>
       <c r="E422" t="s">
-        <v>523</v>
+        <v>37</v>
       </c>
       <c r="F422">
-        <v>2077</v>
+        <v>2089</v>
       </c>
       <c r="H422" t="s">
-        <v>525</v>
+        <v>480</v>
       </c>
       <c r="I422" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="423" spans="4:9">
       <c r="D423" s="1">
-        <v>42850</v>
+        <v>42871</v>
       </c>
       <c r="E423" t="s">
-        <v>526</v>
+        <v>9</v>
       </c>
       <c r="F423">
-        <v>2045</v>
+        <v>2084</v>
       </c>
       <c r="H423" t="s">
-        <v>527</v>
+        <v>200</v>
       </c>
       <c r="I423" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="424" spans="4:9">
       <c r="D424" s="1">
-        <v>42843</v>
+        <v>42871</v>
       </c>
       <c r="E424" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F424">
-        <v>2053</v>
+        <v>2088</v>
       </c>
       <c r="H424" t="s">
-        <v>196</v>
+        <v>524</v>
       </c>
       <c r="I424" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="425" spans="4:9">
       <c r="D425" s="1">
-        <v>42816</v>
+        <v>42858</v>
       </c>
       <c r="E425" t="s">
-        <v>57</v>
+        <v>525</v>
       </c>
       <c r="F425">
-        <v>2016</v>
+        <v>2082</v>
       </c>
       <c r="H425" t="s">
-        <v>506</v>
+        <v>526</v>
       </c>
       <c r="I425" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="426" spans="4:9">
       <c r="D426" s="1">
-        <v>42815</v>
+        <v>42852</v>
       </c>
       <c r="E426" t="s">
-        <v>17</v>
+        <v>527</v>
       </c>
       <c r="F426">
-        <v>2021</v>
+        <v>2076</v>
       </c>
       <c r="H426" t="s">
-        <v>196</v>
+        <v>528</v>
       </c>
       <c r="I426" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="427" spans="4:9">
       <c r="D427" s="1">
-        <v>42809</v>
+        <v>42852</v>
       </c>
       <c r="E427" t="s">
-        <v>114</v>
+        <v>527</v>
       </c>
       <c r="F427">
-        <v>1953</v>
+        <v>2077</v>
       </c>
       <c r="H427" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="I427" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="428" spans="4:9">
       <c r="D428" s="1">
-        <v>42787</v>
+        <v>42850</v>
       </c>
       <c r="E428" t="s">
-        <v>17</v>
+        <v>530</v>
       </c>
       <c r="F428">
-        <v>2007</v>
+        <v>2045</v>
       </c>
       <c r="H428" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="I428" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="429" spans="4:9">
       <c r="D429" s="1">
-        <v>42787</v>
+        <v>42843</v>
       </c>
       <c r="E429" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F429">
-        <v>2020</v>
+        <v>2053</v>
       </c>
       <c r="H429" t="s">
-        <v>530</v>
+        <v>200</v>
       </c>
       <c r="I429" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="430" spans="4:9">
       <c r="D430" s="1">
-        <v>42782</v>
+        <v>42816</v>
       </c>
       <c r="E430" t="s">
-        <v>531</v>
+        <v>61</v>
       </c>
       <c r="F430">
-        <v>1991</v>
+        <v>2016</v>
       </c>
       <c r="H430" t="s">
-        <v>532</v>
+        <v>510</v>
       </c>
       <c r="I430" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="431" spans="4:9">
       <c r="D431" s="1">
-        <v>42780</v>
+        <v>42815</v>
       </c>
       <c r="E431" t="s">
-        <v>114</v>
+        <v>9</v>
       </c>
       <c r="F431">
-        <v>1985</v>
+        <v>2021</v>
       </c>
       <c r="H431" t="s">
-        <v>533</v>
+        <v>200</v>
       </c>
       <c r="I431" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="432" spans="4:9">
       <c r="D432" s="1">
-        <v>42759</v>
+        <v>42809</v>
       </c>
       <c r="E432" t="s">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="F432">
-        <v>2003</v>
+        <v>1953</v>
       </c>
       <c r="H432" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="I432" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="433" spans="4:9">
       <c r="D433" s="1">
-        <v>42759</v>
+        <v>42787</v>
       </c>
       <c r="E433" t="s">
-        <v>394</v>
+        <v>9</v>
       </c>
       <c r="F433">
-        <v>1969</v>
+        <v>2007</v>
       </c>
       <c r="H433" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="I433" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="434" spans="4:9">
       <c r="D434" s="1">
-        <v>42725</v>
+        <v>42787</v>
       </c>
       <c r="E434" t="s">
-        <v>536</v>
+        <v>9</v>
       </c>
       <c r="F434">
-        <v>1962</v>
+        <v>2020</v>
       </c>
       <c r="H434" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="I434" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="435" spans="4:9">
       <c r="D435" s="1">
-        <v>42724</v>
+        <v>42782</v>
       </c>
       <c r="E435" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="F435">
-        <v>1935</v>
+        <v>1991</v>
       </c>
       <c r="H435" t="s">
-        <v>499</v>
+        <v>536</v>
       </c>
       <c r="I435" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="436" spans="4:9">
       <c r="D436" s="1">
-        <v>42724</v>
+        <v>42780</v>
       </c>
       <c r="E436" t="s">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="F436">
-        <v>1975</v>
+        <v>1985</v>
       </c>
       <c r="H436" t="s">
-        <v>196</v>
+        <v>537</v>
       </c>
       <c r="I436" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="437" spans="4:9">
       <c r="D437" s="1">
-        <v>42717</v>
+        <v>42759</v>
       </c>
       <c r="E437" t="s">
-        <v>539</v>
+        <v>9</v>
       </c>
       <c r="F437">
-        <v>1923</v>
+        <v>2003</v>
       </c>
       <c r="H437" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="I437" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="438" spans="4:9">
       <c r="D438" s="1">
-        <v>42716</v>
+        <v>42759</v>
       </c>
       <c r="E438" t="s">
-        <v>541</v>
+        <v>398</v>
       </c>
       <c r="F438">
-        <v>1922</v>
+        <v>1969</v>
       </c>
       <c r="H438" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="I438" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="439" spans="4:9">
       <c r="D439" s="1">
-        <v>42716</v>
+        <v>42725</v>
       </c>
       <c r="E439" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="F439">
-        <v>1947</v>
+        <v>1962</v>
       </c>
       <c r="H439" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="I439" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
     </row>
     <row r="440" spans="4:9">
       <c r="D440" s="1">
-        <v>42705</v>
+        <v>42724</v>
       </c>
       <c r="E440" t="s">
-        <v>481</v>
+        <v>542</v>
       </c>
       <c r="F440">
-        <v>1928</v>
+        <v>1935</v>
       </c>
       <c r="H440" t="s">
-        <v>545</v>
+        <v>503</v>
       </c>
       <c r="I440" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="441" spans="4:9">
       <c r="D441" s="1">
-        <v>42690</v>
+        <v>42724</v>
       </c>
       <c r="E441" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F441">
-        <v>1918</v>
+        <v>1975</v>
       </c>
       <c r="H441" t="s">
-        <v>546</v>
+        <v>200</v>
       </c>
       <c r="I441" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="442" spans="4:9">
       <c r="D442" s="1">
-        <v>42689</v>
+        <v>42717</v>
       </c>
       <c r="E442" t="s">
-        <v>17</v>
+        <v>543</v>
       </c>
       <c r="F442">
-        <v>1925</v>
+        <v>1923</v>
       </c>
       <c r="H442" t="s">
-        <v>196</v>
+        <v>544</v>
       </c>
       <c r="I442" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="443" spans="4:9">
       <c r="D443" s="1">
-        <v>42670</v>
+        <v>42716</v>
       </c>
       <c r="E443" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F443">
-        <v>1900</v>
+        <v>1922</v>
       </c>
       <c r="H443" t="s">
-        <v>524</v>
+        <v>546</v>
       </c>
       <c r="I443" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
     </row>
     <row r="444" spans="4:9">
       <c r="D444" s="1">
-        <v>42670</v>
+        <v>42716</v>
       </c>
       <c r="E444" t="s">
         <v>547</v>
       </c>
       <c r="F444">
-        <v>1901</v>
+        <v>1947</v>
       </c>
       <c r="H444" t="s">
         <v>548</v>
       </c>
       <c r="I444" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="445" spans="4:9">
       <c r="D445" s="1">
-        <v>42669</v>
+        <v>42705</v>
       </c>
       <c r="E445" t="s">
+        <v>485</v>
+      </c>
+      <c r="F445">
+        <v>1928</v>
+      </c>
+      <c r="H445" t="s">
         <v>549</v>
       </c>
-      <c r="F445">
-[...4 lines deleted...]
-      </c>
       <c r="I445" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="446" spans="4:9">
       <c r="D446" s="1">
-        <v>42663</v>
+        <v>42690</v>
       </c>
       <c r="E446" t="s">
-        <v>136</v>
+        <v>37</v>
       </c>
       <c r="F446">
-        <v>1907</v>
+        <v>1918</v>
       </c>
       <c r="H446" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="I446" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="447" spans="4:9">
       <c r="D447" s="1">
-        <v>42661</v>
+        <v>42689</v>
       </c>
       <c r="E447" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F447">
-        <v>1909</v>
+        <v>1925</v>
       </c>
       <c r="H447" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="I447" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="448" spans="4:9">
       <c r="D448" s="1">
-        <v>42633</v>
+        <v>42670</v>
       </c>
       <c r="E448" t="s">
-        <v>17</v>
+        <v>551</v>
       </c>
       <c r="F448">
-        <v>1894</v>
+        <v>1900</v>
       </c>
       <c r="H448" t="s">
-        <v>196</v>
+        <v>528</v>
       </c>
       <c r="I448" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="449" spans="4:9">
       <c r="D449" s="1">
-        <v>42627</v>
+        <v>42670</v>
       </c>
       <c r="E449" t="s">
-        <v>114</v>
+        <v>551</v>
       </c>
       <c r="F449">
-        <v>1854</v>
+        <v>1901</v>
       </c>
       <c r="H449" t="s">
         <v>552</v>
       </c>
       <c r="I449" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="450" spans="4:9">
       <c r="D450" s="1">
-        <v>42613</v>
+        <v>42669</v>
       </c>
       <c r="E450" t="s">
-        <v>394</v>
+        <v>553</v>
       </c>
       <c r="F450">
-        <v>1831</v>
+        <v>1908</v>
       </c>
       <c r="H450" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="I450" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="451" spans="4:9">
       <c r="D451" s="1">
-        <v>42606</v>
+        <v>42663</v>
       </c>
       <c r="E451" t="s">
-        <v>554</v>
+        <v>140</v>
       </c>
       <c r="F451">
-        <v>1878</v>
+        <v>1907</v>
       </c>
       <c r="H451" t="s">
         <v>555</v>
       </c>
       <c r="I451" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="452" spans="4:9">
       <c r="D452" s="1">
-        <v>42605</v>
+        <v>42661</v>
       </c>
       <c r="E452" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F452">
-        <v>1876</v>
+        <v>1909</v>
       </c>
       <c r="H452" t="s">
-        <v>556</v>
+        <v>200</v>
       </c>
       <c r="I452" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="453" spans="4:9">
       <c r="D453" s="1">
-        <v>42604</v>
+        <v>42633</v>
       </c>
       <c r="E453" t="s">
-        <v>61</v>
+        <v>9</v>
       </c>
       <c r="F453">
-        <v>1875</v>
+        <v>1894</v>
       </c>
       <c r="H453" t="s">
-        <v>557</v>
+        <v>200</v>
       </c>
       <c r="I453" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="454" spans="4:9">
       <c r="D454" s="1">
-        <v>42598</v>
+        <v>42627</v>
       </c>
       <c r="E454" t="s">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="F454">
-        <v>1874</v>
+        <v>1854</v>
       </c>
       <c r="H454" t="s">
-        <v>196</v>
+        <v>556</v>
       </c>
       <c r="I454" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="455" spans="4:9">
       <c r="D455" s="1">
-        <v>42592</v>
+        <v>42613</v>
       </c>
       <c r="E455" t="s">
-        <v>558</v>
+        <v>398</v>
       </c>
       <c r="F455">
-        <v>1849</v>
+        <v>1831</v>
       </c>
       <c r="H455" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="I455" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="456" spans="4:9">
       <c r="D456" s="1">
-        <v>42583</v>
+        <v>42606</v>
       </c>
       <c r="E456" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F456">
-        <v>1847</v>
+        <v>1878</v>
       </c>
       <c r="H456" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="I456" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="457" spans="4:9">
       <c r="D457" s="1">
-        <v>42576</v>
+        <v>42605</v>
       </c>
       <c r="E457" t="s">
-        <v>562</v>
+        <v>31</v>
       </c>
       <c r="F457">
-        <v>1846</v>
+        <v>1876</v>
       </c>
       <c r="H457" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="I457" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="458" spans="4:9">
       <c r="D458" s="1">
-        <v>42570</v>
+        <v>42604</v>
       </c>
       <c r="E458" t="s">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="F458">
-        <v>1851</v>
+        <v>1875</v>
       </c>
       <c r="H458" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="I458" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="459" spans="4:9">
       <c r="D459" s="1">
-        <v>42563</v>
+        <v>42598</v>
       </c>
       <c r="E459" t="s">
-        <v>565</v>
+        <v>9</v>
       </c>
       <c r="F459">
-        <v>1834</v>
+        <v>1874</v>
       </c>
       <c r="H459" t="s">
-        <v>566</v>
+        <v>200</v>
       </c>
       <c r="I459" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="460" spans="4:9">
       <c r="D460" s="1">
-        <v>42558</v>
+        <v>42592</v>
       </c>
       <c r="E460" t="s">
-        <v>17</v>
+        <v>562</v>
       </c>
       <c r="F460">
-        <v>1833</v>
+        <v>1849</v>
       </c>
       <c r="H460" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="I460" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="461" spans="4:9">
       <c r="D461" s="1">
-        <v>42544</v>
+        <v>42583</v>
       </c>
       <c r="E461" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F461">
-        <v>1836</v>
+        <v>1847</v>
       </c>
       <c r="H461" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="I461" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="462" spans="4:9">
       <c r="D462" s="1">
-        <v>42542</v>
+        <v>42576</v>
       </c>
       <c r="E462" t="s">
-        <v>17</v>
+        <v>566</v>
       </c>
       <c r="F462">
-        <v>1818</v>
+        <v>1846</v>
       </c>
       <c r="H462" t="s">
-        <v>196</v>
+        <v>567</v>
       </c>
       <c r="I462" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="463" spans="4:9">
       <c r="D463" s="1">
-        <v>42535</v>
+        <v>42570</v>
       </c>
       <c r="E463" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F463">
-        <v>1816</v>
+        <v>1851</v>
       </c>
       <c r="H463" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="I463" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="464" spans="4:9">
       <c r="D464" s="1">
-        <v>42515</v>
+        <v>42563</v>
       </c>
       <c r="E464" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="F464">
-        <v>1795</v>
+        <v>1834</v>
       </c>
       <c r="H464" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="I464" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
     </row>
     <row r="465" spans="4:9">
       <c r="D465" s="1">
-        <v>42515</v>
+        <v>42558</v>
       </c>
       <c r="E465" t="s">
-        <v>573</v>
+        <v>9</v>
       </c>
       <c r="F465">
-        <v>1781</v>
+        <v>1833</v>
       </c>
       <c r="H465" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="I465" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
     </row>
     <row r="466" spans="4:9">
       <c r="D466" s="1">
-        <v>42514</v>
+        <v>42544</v>
       </c>
       <c r="E466" t="s">
-        <v>31</v>
+        <v>572</v>
       </c>
       <c r="F466">
-        <v>1794</v>
+        <v>1836</v>
       </c>
       <c r="H466" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="I466" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
     </row>
     <row r="467" spans="4:9">
       <c r="D467" s="1">
-        <v>42507</v>
+        <v>42542</v>
       </c>
       <c r="E467" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F467">
-        <v>1812</v>
+        <v>1818</v>
       </c>
       <c r="H467" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="I467" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="468" spans="4:9">
       <c r="D468" s="1">
-        <v>42506</v>
+        <v>42535</v>
       </c>
       <c r="E468" t="s">
-        <v>576</v>
+        <v>9</v>
       </c>
       <c r="F468">
-        <v>1692</v>
+        <v>1816</v>
       </c>
       <c r="H468" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="I468" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
     </row>
     <row r="469" spans="4:9">
       <c r="D469" s="1">
-        <v>42501</v>
+        <v>42515</v>
       </c>
       <c r="E469" t="s">
-        <v>114</v>
+        <v>575</v>
       </c>
       <c r="F469">
-        <v>1815</v>
+        <v>1795</v>
       </c>
       <c r="H469" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="I469" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="470" spans="4:9">
       <c r="D470" s="1">
-        <v>42488</v>
+        <v>42515</v>
       </c>
       <c r="E470" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="F470">
-        <v>1736</v>
+        <v>1781</v>
       </c>
       <c r="H470" t="s">
-        <v>403</v>
+        <v>578</v>
       </c>
       <c r="I470" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="471" spans="4:9">
       <c r="D471" s="1">
-        <v>42488</v>
+        <v>42514</v>
       </c>
       <c r="E471" t="s">
+        <v>37</v>
+      </c>
+      <c r="F471">
+        <v>1794</v>
+      </c>
+      <c r="H471" t="s">
         <v>579</v>
       </c>
-      <c r="F471">
-[...4 lines deleted...]
-      </c>
       <c r="I471" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="472" spans="4:9">
       <c r="D472" s="1">
-        <v>42487</v>
+        <v>42507</v>
       </c>
       <c r="E472" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F472">
-        <v>1752</v>
+        <v>1812</v>
       </c>
       <c r="H472" t="s">
-        <v>581</v>
+        <v>200</v>
       </c>
       <c r="I472" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="473" spans="4:9">
       <c r="D473" s="1">
-        <v>42486</v>
+        <v>42506</v>
       </c>
       <c r="E473" t="s">
-        <v>565</v>
+        <v>580</v>
       </c>
       <c r="F473">
-        <v>1763</v>
+        <v>1692</v>
       </c>
       <c r="H473" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="I473" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="474" spans="4:9">
       <c r="D474" s="1">
-        <v>42479</v>
+        <v>42501</v>
       </c>
       <c r="E474" t="s">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="F474">
-        <v>1756</v>
+        <v>1815</v>
       </c>
       <c r="H474" t="s">
-        <v>196</v>
+        <v>582</v>
       </c>
       <c r="I474" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="475" spans="4:9">
       <c r="D475" s="1">
-        <v>42479</v>
+        <v>42488</v>
       </c>
       <c r="E475" t="s">
         <v>583</v>
       </c>
       <c r="F475">
-        <v>1762</v>
+        <v>1736</v>
       </c>
       <c r="H475" t="s">
-        <v>582</v>
+        <v>407</v>
       </c>
       <c r="I475" t="s">
-        <v>14</v>
+        <v>110</v>
       </c>
     </row>
     <row r="476" spans="4:9">
       <c r="D476" s="1">
-        <v>42478</v>
+        <v>42488</v>
       </c>
       <c r="E476" t="s">
+        <v>583</v>
+      </c>
+      <c r="F476">
+        <v>1740</v>
+      </c>
+      <c r="H476" t="s">
         <v>584</v>
       </c>
-      <c r="F476">
-[...4 lines deleted...]
-      </c>
       <c r="I476" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="477" spans="4:9">
       <c r="D477" s="1">
-        <v>42473</v>
+        <v>42487</v>
       </c>
       <c r="E477" t="s">
-        <v>586</v>
+        <v>37</v>
       </c>
       <c r="F477">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="H477" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="I477" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="478" spans="4:9">
       <c r="D478" s="1">
-        <v>42473</v>
+        <v>42486</v>
       </c>
       <c r="E478" t="s">
-        <v>588</v>
+        <v>569</v>
       </c>
       <c r="F478">
-        <v>1744</v>
+        <v>1763</v>
       </c>
       <c r="H478" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="I478" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
     </row>
     <row r="479" spans="4:9">
       <c r="D479" s="1">
-        <v>42464</v>
+        <v>42479</v>
       </c>
       <c r="E479" t="s">
-        <v>590</v>
+        <v>9</v>
       </c>
       <c r="F479">
-        <v>1764</v>
+        <v>1756</v>
       </c>
       <c r="H479" t="s">
-        <v>591</v>
+        <v>200</v>
       </c>
       <c r="I479" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="480" spans="4:9">
       <c r="D480" s="1">
-        <v>42458</v>
+        <v>42479</v>
       </c>
       <c r="E480" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="F480">
-        <v>1733</v>
+        <v>1762</v>
       </c>
       <c r="H480" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
       <c r="I480" t="s">
-        <v>594</v>
+        <v>11</v>
       </c>
     </row>
     <row r="481" spans="4:9">
       <c r="D481" s="1">
-        <v>42453</v>
+        <v>42478</v>
       </c>
       <c r="E481" t="s">
-        <v>595</v>
+        <v>588</v>
       </c>
       <c r="F481">
-        <v>1732</v>
+        <v>1766</v>
       </c>
       <c r="H481" t="s">
-        <v>596</v>
+        <v>589</v>
       </c>
       <c r="I481" t="s">
-        <v>594</v>
+        <v>110</v>
       </c>
     </row>
     <row r="482" spans="4:9">
       <c r="D482" s="1">
-        <v>42444</v>
+        <v>42473</v>
       </c>
       <c r="E482" t="s">
-        <v>597</v>
+        <v>590</v>
       </c>
       <c r="F482">
-        <v>1739</v>
+        <v>1751</v>
       </c>
       <c r="H482" t="s">
-        <v>598</v>
+        <v>591</v>
       </c>
       <c r="I482" t="s">
-        <v>594</v>
+        <v>11</v>
       </c>
     </row>
     <row r="483" spans="4:9">
       <c r="D483" s="1">
-        <v>42444</v>
+        <v>42473</v>
       </c>
       <c r="E483" t="s">
-        <v>25</v>
+        <v>592</v>
       </c>
       <c r="F483">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="H483" t="s">
-        <v>196</v>
+        <v>593</v>
       </c>
       <c r="I483" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="484" spans="4:9">
       <c r="D484" s="1">
-        <v>42439</v>
+        <v>42464</v>
       </c>
       <c r="E484" t="s">
-        <v>599</v>
+        <v>594</v>
       </c>
       <c r="F484">
-        <v>1731</v>
+        <v>1764</v>
       </c>
       <c r="H484" t="s">
-        <v>600</v>
+        <v>595</v>
       </c>
       <c r="I484" t="s">
-        <v>594</v>
+        <v>39</v>
       </c>
     </row>
     <row r="485" spans="4:9">
       <c r="D485" s="1">
-        <v>42438</v>
+        <v>42458</v>
       </c>
       <c r="E485" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
       <c r="F485">
-        <v>1738</v>
+        <v>1733</v>
       </c>
       <c r="H485" t="s">
-        <v>602</v>
+        <v>597</v>
       </c>
       <c r="I485" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
     </row>
     <row r="486" spans="4:9">
       <c r="D486" s="1">
-        <v>42437</v>
+        <v>42453</v>
       </c>
       <c r="E486" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="F486">
-        <v>1724</v>
+        <v>1732</v>
       </c>
       <c r="H486" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="I486" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
     </row>
     <row r="487" spans="4:9">
       <c r="D487" s="1">
-        <v>42430</v>
+        <v>42444</v>
       </c>
       <c r="E487" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="F487">
-        <v>1726</v>
+        <v>1739</v>
       </c>
       <c r="H487" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="I487" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
     </row>
     <row r="488" spans="4:9">
       <c r="D488" s="1">
-        <v>42424</v>
+        <v>42444</v>
       </c>
       <c r="E488" t="s">
-        <v>607</v>
+        <v>31</v>
       </c>
       <c r="F488">
-        <v>1696</v>
+        <v>1743</v>
       </c>
       <c r="H488" t="s">
-        <v>608</v>
+        <v>200</v>
       </c>
       <c r="I488" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="489" spans="4:9">
       <c r="D489" s="1">
-        <v>42417</v>
+        <v>42439</v>
       </c>
       <c r="E489" t="s">
-        <v>609</v>
+        <v>603</v>
       </c>
       <c r="F489">
-        <v>1700</v>
+        <v>1731</v>
       </c>
       <c r="H489" t="s">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="I489" t="s">
-        <v>106</v>
+        <v>598</v>
       </c>
     </row>
     <row r="490" spans="4:9">
       <c r="D490" s="1">
-        <v>42417</v>
+        <v>42438</v>
       </c>
       <c r="E490" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
       <c r="F490">
-        <v>1704</v>
+        <v>1738</v>
       </c>
       <c r="H490" t="s">
-        <v>612</v>
+        <v>606</v>
       </c>
       <c r="I490" t="s">
-        <v>106</v>
+        <v>598</v>
       </c>
     </row>
     <row r="491" spans="4:9">
       <c r="D491" s="1">
-        <v>42416</v>
+        <v>42437</v>
       </c>
       <c r="E491" t="s">
-        <v>17</v>
+        <v>607</v>
       </c>
       <c r="F491">
-        <v>1693</v>
+        <v>1724</v>
       </c>
       <c r="H491" t="s">
-        <v>196</v>
+        <v>608</v>
       </c>
       <c r="I491" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
     </row>
     <row r="492" spans="4:9">
       <c r="D492" s="1">
-        <v>42416</v>
+        <v>42430</v>
       </c>
       <c r="E492" t="s">
-        <v>25</v>
+        <v>609</v>
       </c>
       <c r="F492">
-        <v>1694</v>
+        <v>1726</v>
       </c>
       <c r="H492" t="s">
-        <v>587</v>
+        <v>610</v>
       </c>
       <c r="I492" t="s">
-        <v>14</v>
+        <v>598</v>
       </c>
     </row>
     <row r="493" spans="4:9">
       <c r="D493" s="1">
-        <v>42411</v>
+        <v>42424</v>
       </c>
       <c r="E493" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F493">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="H493" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="I493" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="494" spans="4:9">
       <c r="D494" s="1">
-        <v>42410</v>
+        <v>42417</v>
       </c>
       <c r="E494" t="s">
-        <v>114</v>
+        <v>613</v>
       </c>
       <c r="F494">
-        <v>1686</v>
+        <v>1700</v>
       </c>
       <c r="H494" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="I494" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="495" spans="4:9">
       <c r="D495" s="1">
-        <v>42408</v>
+        <v>42417</v>
       </c>
       <c r="E495" t="s">
+        <v>615</v>
+      </c>
+      <c r="F495">
+        <v>1704</v>
+      </c>
+      <c r="H495" t="s">
         <v>616</v>
       </c>
-      <c r="F495">
-[...4 lines deleted...]
-      </c>
       <c r="I495" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="496" spans="4:9">
       <c r="D496" s="1">
-        <v>42395</v>
+        <v>42416</v>
       </c>
       <c r="E496" t="s">
-        <v>61</v>
+        <v>9</v>
       </c>
       <c r="F496">
-        <v>1672</v>
+        <v>1693</v>
       </c>
       <c r="H496" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="I496" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="497" spans="4:9">
       <c r="D497" s="1">
-        <v>42374</v>
+        <v>42416</v>
       </c>
       <c r="E497" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="F497">
-        <v>1466</v>
+        <v>1694</v>
       </c>
       <c r="H497" t="s">
-        <v>617</v>
+        <v>591</v>
       </c>
       <c r="I497" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
     </row>
     <row r="498" spans="4:9">
       <c r="D498" s="1">
-        <v>42354</v>
+        <v>42411</v>
       </c>
       <c r="E498" t="s">
-        <v>394</v>
+        <v>617</v>
       </c>
       <c r="F498">
-        <v>1640</v>
+        <v>1695</v>
       </c>
       <c r="H498" t="s">
         <v>618</v>
       </c>
       <c r="I498" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="499" spans="4:9">
       <c r="D499" s="1">
-        <v>42353</v>
+        <v>42410</v>
       </c>
       <c r="E499" t="s">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="F499">
-        <v>1660</v>
+        <v>1686</v>
       </c>
       <c r="H499" t="s">
-        <v>196</v>
+        <v>619</v>
       </c>
       <c r="I499" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="500" spans="4:9">
       <c r="D500" s="1">
-        <v>42353</v>
+        <v>42408</v>
       </c>
       <c r="E500" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="F500">
-        <v>1647</v>
+        <v>1677</v>
       </c>
       <c r="H500" t="s">
-        <v>620</v>
+        <v>477</v>
       </c>
       <c r="I500" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="501" spans="4:9">
       <c r="D501" s="1">
-        <v>42346</v>
+        <v>42395</v>
       </c>
       <c r="E501" t="s">
-        <v>621</v>
+        <v>65</v>
       </c>
       <c r="F501">
-        <v>1651</v>
+        <v>1672</v>
       </c>
       <c r="H501" t="s">
-        <v>622</v>
+        <v>200</v>
       </c>
       <c r="I501" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="502" spans="4:9">
       <c r="D502" s="1">
-        <v>42346</v>
+        <v>42374</v>
       </c>
       <c r="E502" t="s">
-        <v>623</v>
+        <v>47</v>
       </c>
       <c r="F502">
-        <v>1646</v>
+        <v>1466</v>
       </c>
       <c r="H502" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="I502" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="503" spans="4:9">
       <c r="D503" s="1">
-        <v>42341</v>
+        <v>42354</v>
       </c>
       <c r="E503" t="s">
-        <v>625</v>
+        <v>398</v>
       </c>
       <c r="F503">
-        <v>1635</v>
+        <v>1640</v>
       </c>
       <c r="H503" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="I503" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="504" spans="4:9">
       <c r="D504" s="1">
-        <v>42340</v>
+        <v>42353</v>
       </c>
       <c r="E504" t="s">
-        <v>627</v>
+        <v>9</v>
       </c>
       <c r="F504">
-        <v>1641</v>
+        <v>1660</v>
       </c>
       <c r="H504" t="s">
-        <v>628</v>
+        <v>200</v>
       </c>
       <c r="I504" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="505" spans="4:9">
       <c r="D505" s="1">
-        <v>42325</v>
+        <v>42353</v>
       </c>
       <c r="E505" t="s">
-        <v>17</v>
+        <v>623</v>
       </c>
       <c r="F505">
-        <v>1598</v>
+        <v>1647</v>
       </c>
       <c r="H505" t="s">
-        <v>196</v>
+        <v>624</v>
       </c>
       <c r="I505" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="506" spans="4:9">
       <c r="D506" s="1">
-        <v>42324</v>
+        <v>42346</v>
       </c>
       <c r="E506" t="s">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="F506">
-        <v>1618</v>
+        <v>1651</v>
       </c>
       <c r="H506" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="I506" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
     </row>
     <row r="507" spans="4:9">
       <c r="D507" s="1">
-        <v>42320</v>
+        <v>42346</v>
       </c>
       <c r="E507" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F507">
-        <v>1592</v>
+        <v>1646</v>
       </c>
       <c r="H507" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="I507" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="508" spans="4:9">
       <c r="D508" s="1">
-        <v>42310</v>
+        <v>42341</v>
       </c>
       <c r="E508" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="F508">
-        <v>1591</v>
+        <v>1635</v>
       </c>
       <c r="H508" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="I508" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="509" spans="4:9">
       <c r="D509" s="1">
-        <v>42307</v>
+        <v>42340</v>
       </c>
       <c r="E509" t="s">
-        <v>543</v>
+        <v>631</v>
       </c>
       <c r="F509">
-        <v>1626</v>
+        <v>1641</v>
       </c>
       <c r="H509" t="s">
-        <v>524</v>
+        <v>632</v>
       </c>
       <c r="I509" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="510" spans="4:9">
       <c r="D510" s="1">
-        <v>42307</v>
+        <v>42325</v>
       </c>
       <c r="E510" t="s">
-        <v>543</v>
+        <v>9</v>
       </c>
       <c r="F510">
-        <v>1627</v>
+        <v>1598</v>
       </c>
       <c r="H510" t="s">
-        <v>635</v>
+        <v>200</v>
       </c>
       <c r="I510" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="511" spans="4:9">
       <c r="D511" s="1">
-        <v>42297</v>
+        <v>42324</v>
       </c>
       <c r="E511" t="s">
-        <v>17</v>
+        <v>633</v>
       </c>
       <c r="F511">
-        <v>1597</v>
+        <v>1618</v>
       </c>
       <c r="H511" t="s">
-        <v>196</v>
+        <v>634</v>
       </c>
       <c r="I511" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="512" spans="4:9">
       <c r="D512" s="1">
-        <v>42262</v>
+        <v>42320</v>
       </c>
       <c r="E512" t="s">
-        <v>17</v>
+        <v>635</v>
       </c>
       <c r="F512">
-        <v>1596</v>
+        <v>1592</v>
       </c>
       <c r="H512" t="s">
-        <v>196</v>
+        <v>636</v>
       </c>
       <c r="I512" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="513" spans="4:9">
       <c r="D513" s="1">
-        <v>42234</v>
+        <v>42310</v>
       </c>
       <c r="E513" t="s">
-        <v>17</v>
+        <v>637</v>
       </c>
       <c r="F513">
-        <v>1567</v>
+        <v>1591</v>
       </c>
       <c r="H513" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="I513" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="514" spans="4:9">
       <c r="D514" s="1">
-        <v>42206</v>
+        <v>42307</v>
       </c>
       <c r="E514" t="s">
-        <v>17</v>
+        <v>547</v>
       </c>
       <c r="F514">
-        <v>1530</v>
+        <v>1626</v>
       </c>
       <c r="H514" t="s">
-        <v>637</v>
+        <v>528</v>
       </c>
       <c r="I514" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="515" spans="4:9">
       <c r="D515" s="1">
-        <v>42200</v>
+        <v>42307</v>
       </c>
       <c r="E515" t="s">
-        <v>114</v>
+        <v>547</v>
       </c>
       <c r="F515">
-        <v>1537</v>
+        <v>1627</v>
       </c>
       <c r="H515" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="I515" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="516" spans="4:9">
       <c r="D516" s="1">
-        <v>42199</v>
+        <v>42297</v>
       </c>
       <c r="E516" t="s">
-        <v>114</v>
+        <v>9</v>
       </c>
       <c r="F516">
-        <v>1523</v>
+        <v>1597</v>
       </c>
       <c r="H516" t="s">
-        <v>639</v>
+        <v>200</v>
       </c>
       <c r="I516" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="517" spans="4:9">
       <c r="D517" s="1">
-        <v>42199</v>
+        <v>42262</v>
       </c>
       <c r="E517" t="s">
-        <v>640</v>
+        <v>9</v>
       </c>
       <c r="F517">
-        <v>1536</v>
+        <v>1596</v>
       </c>
       <c r="H517" t="s">
-        <v>638</v>
+        <v>200</v>
       </c>
       <c r="I517" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="518" spans="4:9">
       <c r="D518" s="1">
-        <v>42171</v>
+        <v>42234</v>
       </c>
       <c r="E518" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F518">
-        <v>1513</v>
+        <v>1567</v>
       </c>
       <c r="H518" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="I518" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="519" spans="4:9">
       <c r="D519" s="1">
-        <v>42143</v>
+        <v>42206</v>
       </c>
       <c r="E519" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F519">
-        <v>1490</v>
+        <v>1530</v>
       </c>
       <c r="H519" t="s">
-        <v>196</v>
+        <v>641</v>
       </c>
       <c r="I519" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="520" spans="4:9">
       <c r="D520" s="1">
-        <v>42136</v>
+        <v>42200</v>
       </c>
       <c r="E520" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="F520">
-        <v>1443</v>
+        <v>1537</v>
       </c>
       <c r="H520" t="s">
         <v>642</v>
       </c>
       <c r="I520" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="521" spans="4:9">
       <c r="D521" s="1">
-        <v>42125</v>
+        <v>42199</v>
       </c>
       <c r="E521" t="s">
+        <v>118</v>
+      </c>
+      <c r="F521">
+        <v>1523</v>
+      </c>
+      <c r="H521" t="s">
         <v>643</v>
       </c>
-      <c r="F521">
-[...4 lines deleted...]
-      </c>
       <c r="I521" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="522" spans="4:9">
       <c r="D522" s="1">
-        <v>42125</v>
+        <v>42199</v>
       </c>
       <c r="E522" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="F522">
-        <v>1496</v>
+        <v>1536</v>
       </c>
       <c r="H522" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="I522" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="523" spans="4:9">
       <c r="D523" s="1">
-        <v>42122</v>
+        <v>42171</v>
       </c>
       <c r="E523" t="s">
-        <v>621</v>
+        <v>9</v>
       </c>
       <c r="F523">
-        <v>1451</v>
+        <v>1513</v>
       </c>
       <c r="H523" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="I523" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="524" spans="4:9">
       <c r="D524" s="1">
-        <v>42115</v>
+        <v>42143</v>
       </c>
       <c r="E524" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F524">
-        <v>1463</v>
+        <v>1490</v>
       </c>
       <c r="H524" t="s">
-        <v>647</v>
+        <v>200</v>
       </c>
       <c r="I524" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="525" spans="4:9">
       <c r="D525" s="1">
-        <v>42110</v>
+        <v>42136</v>
       </c>
       <c r="E525" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="F525">
-        <v>1432</v>
+        <v>1443</v>
       </c>
       <c r="H525" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="I525" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="526" spans="4:9">
       <c r="D526" s="1">
-        <v>42103</v>
+        <v>42125</v>
       </c>
       <c r="E526" t="s">
-        <v>394</v>
+        <v>647</v>
       </c>
       <c r="F526">
-        <v>1462</v>
+        <v>1495</v>
       </c>
       <c r="H526" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="I526" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="527" spans="4:9">
       <c r="D527" s="1">
-        <v>42087</v>
+        <v>42125</v>
       </c>
       <c r="E527" t="s">
-        <v>61</v>
+        <v>647</v>
       </c>
       <c r="F527">
-        <v>1434</v>
+        <v>1496</v>
       </c>
       <c r="H527" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="I527" t="s">
-        <v>14</v>
+        <v>110</v>
       </c>
     </row>
     <row r="528" spans="4:9">
       <c r="D528" s="1">
-        <v>42082</v>
+        <v>42122</v>
       </c>
       <c r="E528" t="s">
-        <v>114</v>
+        <v>625</v>
       </c>
       <c r="F528">
-        <v>1447</v>
+        <v>1451</v>
       </c>
       <c r="H528" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="I528" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="529" spans="4:9">
       <c r="D529" s="1">
-        <v>42081</v>
+        <v>42115</v>
       </c>
       <c r="E529" t="s">
-        <v>652</v>
+        <v>9</v>
       </c>
       <c r="F529">
-        <v>1448</v>
+        <v>1463</v>
       </c>
       <c r="H529" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="I529" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="530" spans="4:9">
       <c r="D530" s="1">
-        <v>42080</v>
+        <v>42110</v>
       </c>
       <c r="E530" t="s">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="F530">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="H530" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="I530" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="531" spans="4:9">
       <c r="D531" s="1">
-        <v>42052</v>
+        <v>42103</v>
       </c>
       <c r="E531" t="s">
-        <v>25</v>
+        <v>398</v>
       </c>
       <c r="F531">
-        <v>1414</v>
+        <v>1462</v>
       </c>
       <c r="H531" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="I531" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="532" spans="4:9">
       <c r="D532" s="1">
-        <v>42046</v>
+        <v>42087</v>
       </c>
       <c r="E532" t="s">
-        <v>501</v>
+        <v>65</v>
       </c>
       <c r="F532">
-        <v>1389</v>
+        <v>1434</v>
       </c>
       <c r="H532" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="I532" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
     </row>
     <row r="533" spans="4:9">
       <c r="D533" s="1">
-        <v>42032</v>
+        <v>42082</v>
       </c>
       <c r="E533" t="s">
-        <v>657</v>
+        <v>118</v>
       </c>
       <c r="F533">
-        <v>1604</v>
+        <v>1447</v>
       </c>
       <c r="H533" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="I533" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="534" spans="4:9">
       <c r="D534" s="1">
-        <v>42031</v>
+        <v>42081</v>
       </c>
       <c r="E534" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="F534">
-        <v>1393</v>
+        <v>1448</v>
       </c>
       <c r="H534" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="I534" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="535" spans="4:9">
       <c r="D535" s="1">
-        <v>42010</v>
+        <v>42080</v>
       </c>
       <c r="E535" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F535">
-        <v>1371</v>
+        <v>1430</v>
       </c>
       <c r="H535" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="I535" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="536" spans="4:9">
       <c r="D536" s="1">
-        <v>41989</v>
+        <v>42052</v>
       </c>
       <c r="E536" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="F536">
-        <v>1367</v>
+        <v>1414</v>
       </c>
       <c r="H536" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="I536" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="537" spans="4:9">
       <c r="D537" s="1">
-        <v>41975</v>
+        <v>42046</v>
       </c>
       <c r="E537" t="s">
-        <v>194</v>
+        <v>505</v>
       </c>
       <c r="F537">
-        <v>1362</v>
+        <v>1389</v>
       </c>
       <c r="H537" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="I537" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="538" spans="4:9">
       <c r="D538" s="1">
-        <v>41961</v>
+        <v>42032</v>
       </c>
       <c r="E538" t="s">
-        <v>25</v>
+        <v>661</v>
       </c>
       <c r="F538">
-        <v>1358</v>
+        <v>1604</v>
       </c>
       <c r="H538" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="I538" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="539" spans="4:9">
       <c r="D539" s="1">
-        <v>41956</v>
+        <v>42031</v>
       </c>
       <c r="E539" t="s">
-        <v>114</v>
+        <v>663</v>
       </c>
       <c r="F539">
-        <v>1327</v>
+        <v>1393</v>
       </c>
       <c r="H539" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="I539" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="540" spans="4:9">
       <c r="D540" s="1">
-        <v>41947</v>
+        <v>42010</v>
       </c>
       <c r="E540" t="s">
-        <v>666</v>
+        <v>37</v>
       </c>
       <c r="F540">
-        <v>1332</v>
+        <v>1371</v>
       </c>
       <c r="H540" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="I540" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="541" spans="4:9">
       <c r="D541" s="1">
-        <v>41943</v>
+        <v>41989</v>
       </c>
       <c r="E541" t="s">
-        <v>643</v>
+        <v>9</v>
       </c>
       <c r="F541">
-        <v>1342</v>
+        <v>1367</v>
       </c>
       <c r="H541" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="I541" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="542" spans="4:9">
       <c r="D542" s="1">
-        <v>41943</v>
+        <v>41975</v>
       </c>
       <c r="E542" t="s">
-        <v>669</v>
+        <v>198</v>
       </c>
       <c r="F542">
-        <v>1343</v>
+        <v>1362</v>
       </c>
       <c r="H542" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="I542" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="543" spans="4:9">
       <c r="D543" s="1">
-        <v>41933</v>
+        <v>41961</v>
       </c>
       <c r="E543" t="s">
-        <v>394</v>
+        <v>31</v>
       </c>
       <c r="F543">
-        <v>1307</v>
+        <v>1358</v>
       </c>
       <c r="H543" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="I543" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="544" spans="4:9">
       <c r="D544" s="1">
-        <v>41933</v>
+        <v>41956</v>
       </c>
       <c r="E544" t="s">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="F544">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="H544" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="I544" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="545" spans="4:9">
       <c r="D545" s="1">
-        <v>41898</v>
+        <v>41947</v>
       </c>
       <c r="E545" t="s">
-        <v>17</v>
+        <v>670</v>
       </c>
       <c r="F545">
-        <v>1317</v>
+        <v>1332</v>
       </c>
       <c r="H545" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="I545" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="546" spans="4:9">
       <c r="D546" s="1">
-        <v>41870</v>
+        <v>41943</v>
       </c>
       <c r="E546" t="s">
-        <v>17</v>
+        <v>647</v>
       </c>
       <c r="F546">
-        <v>1135</v>
+        <v>1342</v>
       </c>
       <c r="H546" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="I546" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="547" spans="4:9">
       <c r="D547" s="1">
-        <v>41864</v>
+        <v>41943</v>
       </c>
       <c r="E547" t="s">
-        <v>114</v>
+        <v>673</v>
       </c>
       <c r="F547">
-        <v>1274</v>
+        <v>1343</v>
       </c>
       <c r="H547" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="I547" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="548" spans="4:9">
       <c r="D548" s="1">
-        <v>41835</v>
+        <v>41933</v>
       </c>
       <c r="E548" t="s">
-        <v>17</v>
+        <v>398</v>
       </c>
       <c r="F548">
-        <v>1134</v>
+        <v>1307</v>
       </c>
       <c r="H548" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="I548" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="549" spans="4:9">
       <c r="D549" s="1">
-        <v>41807</v>
+        <v>41933</v>
       </c>
       <c r="E549" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F549">
-        <v>1240</v>
+        <v>1323</v>
       </c>
       <c r="H549" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="I549" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="550" spans="4:9">
       <c r="D550" s="1">
-        <v>41801</v>
+        <v>41898</v>
       </c>
       <c r="E550" t="s">
-        <v>114</v>
+        <v>9</v>
       </c>
       <c r="F550">
-        <v>1253</v>
+        <v>1317</v>
       </c>
       <c r="H550" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="I550" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="551" spans="4:9">
       <c r="D551" s="1">
-        <v>41786</v>
+        <v>41870</v>
       </c>
       <c r="E551" t="s">
-        <v>679</v>
+        <v>9</v>
       </c>
       <c r="F551">
-        <v>1191</v>
+        <v>1135</v>
       </c>
       <c r="H551" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="I551" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="552" spans="4:9">
       <c r="D552" s="1">
-        <v>41781</v>
+        <v>41864</v>
       </c>
       <c r="E552" t="s">
-        <v>681</v>
+        <v>118</v>
       </c>
       <c r="F552">
-        <v>1213</v>
+        <v>1274</v>
       </c>
       <c r="H552" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="I552" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="553" spans="4:9">
       <c r="D553" s="1">
-        <v>41779</v>
+        <v>41835</v>
       </c>
       <c r="E553" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F553">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="H553" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="I553" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="554" spans="4:9">
       <c r="D554" s="1">
-        <v>41774</v>
+        <v>41807</v>
       </c>
       <c r="E554" t="s">
-        <v>507</v>
+        <v>9</v>
       </c>
       <c r="F554">
-        <v>1212</v>
+        <v>1240</v>
       </c>
       <c r="H554" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="I554" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="555" spans="4:9">
       <c r="D555" s="1">
-        <v>41772</v>
+        <v>41801</v>
       </c>
       <c r="E555" t="s">
-        <v>507</v>
+        <v>118</v>
       </c>
       <c r="F555">
-        <v>1211</v>
+        <v>1253</v>
       </c>
       <c r="H555" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="I555" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="556" spans="4:9">
       <c r="D556" s="1">
-        <v>41771</v>
+        <v>41786</v>
       </c>
       <c r="E556" t="s">
-        <v>394</v>
+        <v>683</v>
       </c>
       <c r="F556">
-        <v>1207</v>
+        <v>1191</v>
       </c>
       <c r="H556" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="I556" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="557" spans="4:9">
       <c r="D557" s="1">
-        <v>41761</v>
+        <v>41781</v>
       </c>
       <c r="E557" t="s">
-        <v>507</v>
+        <v>685</v>
       </c>
       <c r="F557">
-        <v>1209</v>
+        <v>1213</v>
       </c>
       <c r="H557" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="I557" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="558" spans="4:9">
       <c r="D558" s="1">
-        <v>41761</v>
+        <v>41779</v>
       </c>
       <c r="E558" t="s">
-        <v>507</v>
+        <v>9</v>
       </c>
       <c r="F558">
-        <v>1210</v>
+        <v>1132</v>
       </c>
       <c r="H558" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="I558" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="559" spans="4:9">
       <c r="D559" s="1">
-        <v>41746</v>
+        <v>41774</v>
       </c>
       <c r="E559" t="s">
-        <v>689</v>
+        <v>511</v>
       </c>
       <c r="F559">
-        <v>1159</v>
+        <v>1212</v>
       </c>
       <c r="H559" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="I559" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="560" spans="4:9">
       <c r="D560" s="1">
-        <v>41745</v>
+        <v>41772</v>
       </c>
       <c r="E560" t="s">
-        <v>691</v>
+        <v>511</v>
       </c>
       <c r="F560">
-        <v>1158</v>
+        <v>1211</v>
       </c>
       <c r="H560" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="I560" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="561" spans="4:9">
       <c r="D561" s="1">
-        <v>41744</v>
+        <v>41771</v>
       </c>
       <c r="E561" t="s">
-        <v>17</v>
+        <v>398</v>
       </c>
       <c r="F561">
-        <v>1131</v>
+        <v>1207</v>
       </c>
       <c r="H561" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="I561" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="562" spans="4:9">
       <c r="D562" s="1">
-        <v>41716</v>
+        <v>41761</v>
       </c>
       <c r="E562" t="s">
-        <v>694</v>
+        <v>511</v>
       </c>
       <c r="F562">
-        <v>1130</v>
+        <v>1209</v>
       </c>
       <c r="H562" t="s">
-        <v>695</v>
+        <v>691</v>
       </c>
       <c r="I562" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="563" spans="4:9">
       <c r="D563" s="1">
-        <v>41711</v>
+        <v>41761</v>
       </c>
       <c r="E563" t="s">
-        <v>679</v>
+        <v>511</v>
       </c>
       <c r="F563">
-        <v>1148</v>
+        <v>1210</v>
       </c>
       <c r="H563" t="s">
-        <v>696</v>
+        <v>692</v>
       </c>
       <c r="I563" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="564" spans="4:9">
       <c r="D564" s="1">
-        <v>41711</v>
+        <v>41746</v>
       </c>
       <c r="E564" t="s">
-        <v>697</v>
+        <v>693</v>
       </c>
       <c r="F564">
-        <v>1151</v>
+        <v>1159</v>
       </c>
       <c r="H564" t="s">
-        <v>698</v>
+        <v>694</v>
       </c>
       <c r="I564" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="565" spans="4:9">
       <c r="D565" s="1">
-        <v>41710</v>
+        <v>41745</v>
       </c>
       <c r="E565" t="s">
-        <v>48</v>
+        <v>695</v>
       </c>
       <c r="F565">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="H565" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="I565" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="566" spans="4:9">
       <c r="D566" s="1">
-        <v>41709</v>
+        <v>41744</v>
       </c>
       <c r="E566" t="s">
-        <v>679</v>
+        <v>9</v>
       </c>
       <c r="F566">
-        <v>1152</v>
+        <v>1131</v>
       </c>
       <c r="H566" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="I566" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="567" spans="4:9">
       <c r="D567" s="1">
-        <v>41688</v>
+        <v>41716</v>
       </c>
       <c r="E567" t="s">
-        <v>61</v>
+        <v>698</v>
       </c>
       <c r="F567">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="H567" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="I567" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="568" spans="4:9">
       <c r="D568" s="1">
-        <v>41680</v>
+        <v>41711</v>
       </c>
       <c r="E568" t="s">
-        <v>669</v>
+        <v>683</v>
       </c>
       <c r="F568">
-        <v>1143</v>
+        <v>1148</v>
       </c>
       <c r="H568" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="I568" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="569" spans="4:9">
       <c r="D569" s="1">
-        <v>41676</v>
+        <v>41711</v>
       </c>
       <c r="E569" t="s">
-        <v>61</v>
+        <v>701</v>
       </c>
       <c r="F569">
-        <v>1138</v>
+        <v>1151</v>
       </c>
       <c r="H569" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="I569" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="570" spans="4:9">
       <c r="D570" s="1">
-        <v>41669</v>
+        <v>41710</v>
       </c>
       <c r="E570" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="F570">
-        <v>1136</v>
+        <v>1157</v>
       </c>
       <c r="H570" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="I570" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="571" spans="4:9">
       <c r="D571" s="1">
-        <v>41660</v>
+        <v>41709</v>
       </c>
       <c r="E571" t="s">
-        <v>17</v>
+        <v>683</v>
       </c>
       <c r="F571">
-        <v>1127</v>
+        <v>1152</v>
       </c>
       <c r="H571" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="I571" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="572" spans="4:9">
       <c r="D572" s="1">
-        <v>41652</v>
+        <v>41688</v>
       </c>
       <c r="E572" t="s">
-        <v>706</v>
+        <v>65</v>
       </c>
       <c r="F572">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="H572" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="I572" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="573" spans="4:9">
       <c r="D573" s="1">
-        <v>41625</v>
+        <v>41680</v>
       </c>
       <c r="E573" t="s">
-        <v>17</v>
+        <v>673</v>
       </c>
       <c r="F573">
-        <v>1099</v>
+        <v>1143</v>
       </c>
       <c r="H573" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="I573" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="574" spans="4:9">
       <c r="D574" s="1">
-        <v>41620</v>
+        <v>41676</v>
       </c>
       <c r="E574" t="s">
-        <v>679</v>
+        <v>65</v>
       </c>
       <c r="F574">
-        <v>1078</v>
+        <v>1138</v>
       </c>
       <c r="H574" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="I574" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="575" spans="4:9">
       <c r="D575" s="1">
-        <v>41619</v>
+        <v>41669</v>
       </c>
       <c r="E575" t="s">
-        <v>679</v>
+        <v>52</v>
       </c>
       <c r="F575">
-        <v>1077</v>
+        <v>1136</v>
       </c>
       <c r="H575" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="I575" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="576" spans="4:9">
       <c r="D576" s="1">
-        <v>41617</v>
+        <v>41660</v>
       </c>
       <c r="E576" t="s">
-        <v>114</v>
+        <v>9</v>
       </c>
       <c r="F576">
-        <v>1087</v>
+        <v>1127</v>
       </c>
       <c r="H576" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="I576" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="577" spans="4:9">
       <c r="D577" s="1">
-        <v>41597</v>
+        <v>41652</v>
       </c>
       <c r="E577" t="s">
-        <v>17</v>
+        <v>710</v>
       </c>
       <c r="F577">
-        <v>1076</v>
+        <v>1128</v>
       </c>
       <c r="H577" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="I577" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="578" spans="4:9">
       <c r="D578" s="1">
-        <v>41578</v>
+        <v>41625</v>
       </c>
       <c r="E578" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="F578">
-        <v>1075</v>
+        <v>1099</v>
       </c>
       <c r="H578" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="I578" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="579" spans="4:9">
       <c r="D579" s="1">
-        <v>41576</v>
+        <v>41620</v>
       </c>
       <c r="E579" t="s">
-        <v>48</v>
+        <v>683</v>
       </c>
       <c r="F579">
-        <v>1073</v>
+        <v>1078</v>
       </c>
       <c r="H579" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="I579" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="580" spans="4:9">
       <c r="D580" s="1">
-        <v>41576</v>
+        <v>41619</v>
       </c>
       <c r="E580" t="s">
-        <v>715</v>
+        <v>683</v>
       </c>
       <c r="F580">
-        <v>1074</v>
+        <v>1077</v>
       </c>
       <c r="H580" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="I580" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="581" spans="4:9">
       <c r="D581" s="1">
-        <v>41571</v>
+        <v>41617</v>
       </c>
       <c r="E581" t="s">
-        <v>48</v>
+        <v>118</v>
       </c>
       <c r="F581">
-        <v>1071</v>
+        <v>1087</v>
       </c>
       <c r="H581" t="s">
-        <v>717</v>
+        <v>715</v>
       </c>
       <c r="I581" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="582" spans="4:9">
       <c r="D582" s="1">
-        <v>41571</v>
+        <v>41597</v>
       </c>
       <c r="E582" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="F582">
-        <v>1047</v>
+        <v>1076</v>
       </c>
       <c r="H582" t="s">
-        <v>718</v>
+        <v>716</v>
       </c>
       <c r="I582" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="583" spans="4:9">
       <c r="D583" s="1">
-        <v>41563</v>
+        <v>41578</v>
       </c>
       <c r="E583" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="F583">
-        <v>1070</v>
+        <v>1075</v>
       </c>
       <c r="H583" t="s">
-        <v>719</v>
+        <v>717</v>
       </c>
       <c r="I583" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="584" spans="4:9">
       <c r="D584" s="1">
-        <v>41562</v>
+        <v>41576</v>
       </c>
       <c r="E584" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="F584">
-        <v>1057</v>
+        <v>1073</v>
       </c>
       <c r="H584" t="s">
-        <v>720</v>
+        <v>718</v>
       </c>
       <c r="I584" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="585" spans="4:9">
       <c r="D585" s="1">
-        <v>41561</v>
+        <v>41576</v>
       </c>
       <c r="E585" t="s">
-        <v>691</v>
+        <v>719</v>
       </c>
       <c r="F585">
-        <v>1054</v>
+        <v>1074</v>
       </c>
       <c r="H585" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="I585" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="586" spans="4:9">
       <c r="D586" s="1">
-        <v>41534</v>
+        <v>41571</v>
       </c>
       <c r="E586" t="s">
-        <v>136</v>
+        <v>52</v>
       </c>
       <c r="F586">
-        <v>1025</v>
+        <v>1071</v>
       </c>
       <c r="H586" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="I586" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="587" spans="4:9">
       <c r="D587" s="1">
-        <v>41534</v>
+        <v>41571</v>
       </c>
       <c r="E587" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="F587">
-        <v>1034</v>
+        <v>1047</v>
       </c>
       <c r="H587" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="I587" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="588" spans="4:9">
       <c r="D588" s="1">
-        <v>41520</v>
+        <v>41563</v>
       </c>
       <c r="E588" t="s">
-        <v>706</v>
+        <v>52</v>
       </c>
       <c r="F588">
-        <v>1045</v>
+        <v>1070</v>
       </c>
       <c r="H588" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="I588" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="589" spans="4:9">
       <c r="D589" s="1">
-        <v>41514</v>
+        <v>41562</v>
       </c>
       <c r="E589" t="s">
-        <v>679</v>
+        <v>9</v>
       </c>
       <c r="F589">
-        <v>999</v>
+        <v>1057</v>
       </c>
       <c r="H589" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="I589" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="590" spans="4:9">
       <c r="D590" s="1">
-        <v>41506</v>
+        <v>41561</v>
       </c>
       <c r="E590" t="s">
-        <v>17</v>
+        <v>695</v>
       </c>
       <c r="F590">
-        <v>1014</v>
+        <v>1054</v>
       </c>
       <c r="H590" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="I590" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="591" spans="4:9">
       <c r="D591" s="1">
-        <v>41488</v>
+        <v>41534</v>
       </c>
       <c r="E591" t="s">
-        <v>48</v>
+        <v>140</v>
       </c>
       <c r="F591">
-        <v>1026</v>
+        <v>1025</v>
       </c>
       <c r="H591" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="I591" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="592" spans="4:9">
       <c r="D592" s="1">
-        <v>41473</v>
+        <v>41534</v>
       </c>
       <c r="E592" t="s">
-        <v>728</v>
+        <v>9</v>
       </c>
       <c r="F592">
-        <v>998</v>
+        <v>1034</v>
       </c>
       <c r="H592" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="I592" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="593" spans="4:9">
       <c r="D593" s="1">
-        <v>41471</v>
+        <v>41520</v>
       </c>
       <c r="E593" t="s">
-        <v>730</v>
+        <v>710</v>
       </c>
       <c r="F593">
-        <v>997</v>
+        <v>1045</v>
       </c>
       <c r="H593" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="I593" t="s">
-        <v>14</v>
+        <v>110</v>
       </c>
     </row>
     <row r="594" spans="4:9">
       <c r="D594" s="1">
-        <v>41471</v>
+        <v>41514</v>
       </c>
       <c r="E594" t="s">
-        <v>17</v>
+        <v>683</v>
       </c>
       <c r="F594">
-        <v>993</v>
+        <v>999</v>
       </c>
       <c r="H594" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="I594" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="595" spans="4:9">
       <c r="D595" s="1">
-        <v>41451</v>
+        <v>41506</v>
       </c>
       <c r="E595" t="s">
-        <v>733</v>
+        <v>9</v>
       </c>
       <c r="F595">
-        <v>988</v>
+        <v>1014</v>
       </c>
       <c r="H595" t="s">
-        <v>734</v>
+        <v>730</v>
       </c>
       <c r="I595" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="596" spans="4:9">
       <c r="D596" s="1">
-        <v>41450</v>
+        <v>41488</v>
       </c>
       <c r="E596" t="s">
-        <v>679</v>
+        <v>52</v>
       </c>
       <c r="F596">
-        <v>983</v>
+        <v>1026</v>
       </c>
       <c r="H596" t="s">
-        <v>735</v>
+        <v>731</v>
       </c>
       <c r="I596" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="597" spans="4:9">
       <c r="D597" s="1">
-        <v>41443</v>
+        <v>41473</v>
       </c>
       <c r="E597" t="s">
-        <v>136</v>
+        <v>732</v>
       </c>
       <c r="F597">
-        <v>986</v>
+        <v>998</v>
       </c>
       <c r="H597" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="I597" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
     </row>
     <row r="598" spans="4:9">
       <c r="D598" s="1">
-        <v>41443</v>
+        <v>41471</v>
       </c>
       <c r="E598" t="s">
-        <v>17</v>
+        <v>734</v>
       </c>
       <c r="F598">
-        <v>962</v>
+        <v>997</v>
       </c>
       <c r="H598" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
       <c r="I598" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="599" spans="4:9">
       <c r="D599" s="1">
-        <v>41438</v>
+        <v>41471</v>
       </c>
       <c r="E599" t="s">
-        <v>738</v>
+        <v>9</v>
       </c>
       <c r="F599">
-        <v>987</v>
+        <v>993</v>
       </c>
       <c r="H599" t="s">
-        <v>739</v>
+        <v>736</v>
       </c>
       <c r="I599" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="600" spans="4:9">
       <c r="D600" s="1">
-        <v>41437</v>
+        <v>41451</v>
       </c>
       <c r="E600" t="s">
-        <v>679</v>
+        <v>737</v>
       </c>
       <c r="F600">
-        <v>982</v>
+        <v>988</v>
       </c>
       <c r="H600" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
       <c r="I600" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="601" spans="4:9">
       <c r="D601" s="1">
-        <v>41415</v>
+        <v>41450</v>
       </c>
       <c r="E601" t="s">
-        <v>17</v>
+        <v>683</v>
       </c>
       <c r="F601">
-        <v>936</v>
+        <v>983</v>
       </c>
       <c r="H601" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="I601" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="602" spans="4:9">
       <c r="D602" s="1">
-        <v>41410</v>
+        <v>41443</v>
       </c>
       <c r="E602" t="s">
-        <v>70</v>
+        <v>140</v>
       </c>
       <c r="F602">
-        <v>941</v>
+        <v>986</v>
       </c>
       <c r="H602" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="I602" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="603" spans="4:9">
       <c r="D603" s="1">
-        <v>41380</v>
+        <v>41443</v>
       </c>
       <c r="E603" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F603">
-        <v>910</v>
+        <v>962</v>
       </c>
       <c r="H603" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="I603" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="604" spans="4:9">
       <c r="D604" s="1">
-        <v>41380</v>
+        <v>41438</v>
       </c>
       <c r="E604" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="F604">
-        <v>885</v>
+        <v>987</v>
       </c>
       <c r="H604" t="s">
-        <v>745</v>
+        <v>743</v>
       </c>
       <c r="I604" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="605" spans="4:9">
       <c r="D605" s="1">
-        <v>41366</v>
+        <v>41437</v>
       </c>
       <c r="E605" t="s">
-        <v>48</v>
+        <v>683</v>
       </c>
       <c r="F605">
-        <v>921</v>
+        <v>982</v>
       </c>
       <c r="H605" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="I605" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="606" spans="4:9">
       <c r="D606" s="1">
-        <v>41358</v>
+        <v>41415</v>
       </c>
       <c r="E606" t="s">
-        <v>669</v>
+        <v>9</v>
       </c>
       <c r="F606">
-        <v>890</v>
+        <v>936</v>
       </c>
       <c r="H606" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="I606" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="607" spans="4:9">
       <c r="D607" s="1">
-        <v>41352</v>
+        <v>41410</v>
       </c>
       <c r="E607" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="F607">
-        <v>895</v>
+        <v>941</v>
       </c>
       <c r="H607" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="I607" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="608" spans="4:9">
       <c r="D608" s="1">
-        <v>41352</v>
+        <v>41380</v>
       </c>
       <c r="E608" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F608">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="H608" t="s">
-        <v>749</v>
+        <v>747</v>
       </c>
       <c r="I608" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="609" spans="4:9">
       <c r="D609" s="1">
-        <v>41346</v>
+        <v>41380</v>
       </c>
       <c r="E609" t="s">
-        <v>61</v>
+        <v>748</v>
       </c>
       <c r="F609">
-        <v>905</v>
+        <v>885</v>
       </c>
       <c r="H609" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="I609" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="610" spans="4:9">
       <c r="D610" s="1">
-        <v>41331</v>
+        <v>41366</v>
       </c>
       <c r="E610" t="s">
-        <v>751</v>
+        <v>52</v>
       </c>
       <c r="F610">
-        <v>887</v>
+        <v>921</v>
       </c>
       <c r="H610" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="I610" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="611" spans="4:9">
       <c r="D611" s="1">
-        <v>41324</v>
+        <v>41358</v>
       </c>
       <c r="E611" t="s">
-        <v>17</v>
+        <v>673</v>
       </c>
       <c r="F611">
-        <v>877</v>
+        <v>890</v>
       </c>
       <c r="H611" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="I611" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="612" spans="4:9">
       <c r="D612" s="1">
-        <v>41304</v>
+        <v>41352</v>
       </c>
       <c r="E612" t="s">
-        <v>481</v>
+        <v>9</v>
       </c>
       <c r="F612">
-        <v>845</v>
+        <v>895</v>
       </c>
       <c r="H612" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="I612" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="613" spans="4:9">
       <c r="D613" s="1">
-        <v>41284</v>
+        <v>41352</v>
       </c>
       <c r="E613" t="s">
-        <v>755</v>
+        <v>9</v>
       </c>
       <c r="F613">
-        <v>843</v>
+        <v>909</v>
       </c>
       <c r="H613" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="I613" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="614" spans="4:9">
       <c r="D614" s="1">
-        <v>41232</v>
+        <v>41346</v>
       </c>
       <c r="E614" t="s">
-        <v>669</v>
+        <v>65</v>
       </c>
       <c r="F614">
-        <v>807</v>
+        <v>905</v>
       </c>
       <c r="H614" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="I614" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="615" spans="4:9">
       <c r="D615" s="1">
-        <v>41221</v>
+        <v>41331</v>
       </c>
       <c r="E615" t="s">
-        <v>17</v>
+        <v>755</v>
       </c>
       <c r="F615">
-        <v>828</v>
+        <v>887</v>
       </c>
       <c r="H615" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="I615" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="616" spans="4:9">
       <c r="D616" s="1">
-        <v>41213</v>
+        <v>41324</v>
       </c>
       <c r="E616" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="F616">
-        <v>791</v>
+        <v>877</v>
       </c>
       <c r="H616" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="I616" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="617" spans="4:9">
       <c r="D617" s="1">
-        <v>41208</v>
+        <v>41304</v>
       </c>
       <c r="E617" t="s">
-        <v>48</v>
+        <v>485</v>
       </c>
       <c r="F617">
-        <v>818</v>
+        <v>845</v>
       </c>
       <c r="H617" t="s">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="I617" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="618" spans="4:9">
       <c r="D618" s="1">
-        <v>41207</v>
+        <v>41284</v>
       </c>
       <c r="E618" t="s">
-        <v>48</v>
+        <v>759</v>
       </c>
       <c r="F618">
-        <v>789</v>
+        <v>843</v>
       </c>
       <c r="H618" t="s">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="I618" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="619" spans="4:9">
       <c r="D619" s="1">
-        <v>41199</v>
+        <v>41232</v>
       </c>
       <c r="E619" t="s">
-        <v>48</v>
+        <v>673</v>
       </c>
       <c r="F619">
-        <v>788</v>
+        <v>807</v>
       </c>
       <c r="H619" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="I619" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="620" spans="4:9">
       <c r="D620" s="1">
-        <v>41198</v>
+        <v>41221</v>
       </c>
       <c r="E620" t="s">
-        <v>763</v>
+        <v>9</v>
       </c>
       <c r="F620">
-        <v>787</v>
+        <v>828</v>
       </c>
       <c r="H620" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="I620" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="621" spans="4:9">
       <c r="D621" s="1">
-        <v>41186</v>
+        <v>41213</v>
       </c>
       <c r="E621" t="s">
-        <v>669</v>
+        <v>52</v>
       </c>
       <c r="F621">
-        <v>786</v>
+        <v>791</v>
       </c>
       <c r="H621" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="I621" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="622" spans="4:9">
       <c r="D622" s="1">
-        <v>41185</v>
+        <v>41208</v>
       </c>
       <c r="E622" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="F622">
-        <v>785</v>
+        <v>818</v>
       </c>
       <c r="H622" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="I622" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="623" spans="4:9">
       <c r="D623" s="1">
-        <v>41177</v>
+        <v>41207</v>
       </c>
       <c r="E623" t="s">
-        <v>669</v>
+        <v>52</v>
       </c>
       <c r="F623">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="H623" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
       <c r="I623" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="624" spans="4:9">
       <c r="D624" s="1">
-        <v>41176</v>
+        <v>41199</v>
       </c>
       <c r="E624" t="s">
-        <v>669</v>
+        <v>52</v>
       </c>
       <c r="F624">
-        <v>782</v>
+        <v>788</v>
       </c>
       <c r="H624" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="I624" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="625" spans="4:9">
       <c r="D625" s="1">
-        <v>41171</v>
+        <v>41198</v>
       </c>
       <c r="E625" t="s">
-        <v>48</v>
+        <v>767</v>
       </c>
       <c r="F625">
-        <v>781</v>
+        <v>787</v>
       </c>
       <c r="H625" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="I625" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="626" spans="4:9">
       <c r="D626" s="1">
-        <v>41171</v>
+        <v>41186</v>
       </c>
       <c r="E626" t="s">
-        <v>770</v>
+        <v>673</v>
       </c>
       <c r="F626">
-        <v>777</v>
+        <v>786</v>
       </c>
       <c r="H626" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="I626" t="s">
-        <v>14</v>
+        <v>110</v>
       </c>
     </row>
     <row r="627" spans="4:9">
       <c r="D627" s="1">
-        <v>41171</v>
+        <v>41185</v>
       </c>
       <c r="E627" t="s">
+        <v>52</v>
+      </c>
+      <c r="F627">
+        <v>785</v>
+      </c>
+      <c r="H627" t="s">
         <v>770</v>
       </c>
-      <c r="F627">
-[...4 lines deleted...]
-      </c>
       <c r="I627" t="s">
-        <v>14</v>
+        <v>110</v>
       </c>
     </row>
     <row r="628" spans="4:9">
       <c r="D628" s="1">
-        <v>41170</v>
+        <v>41177</v>
       </c>
       <c r="E628" t="s">
-        <v>101</v>
+        <v>673</v>
       </c>
       <c r="F628">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="H628" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="I628" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="629" spans="4:9">
       <c r="D629" s="1">
-        <v>41165</v>
+        <v>41176</v>
       </c>
       <c r="E629" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="F629">
-        <v>762</v>
+        <v>782</v>
       </c>
       <c r="H629" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="I629" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="630" spans="4:9">
       <c r="D630" s="1">
-        <v>41142</v>
+        <v>41171</v>
       </c>
       <c r="E630" t="s">
-        <v>763</v>
+        <v>52</v>
       </c>
       <c r="F630">
-        <v>755</v>
+        <v>781</v>
       </c>
       <c r="H630" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="I630" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="631" spans="4:9">
       <c r="D631" s="1">
-        <v>41142</v>
+        <v>41171</v>
       </c>
       <c r="E631" t="s">
-        <v>17</v>
+        <v>774</v>
       </c>
       <c r="F631">
-        <v>761</v>
+        <v>777</v>
       </c>
       <c r="H631" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
       <c r="I631" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="632" spans="4:9">
       <c r="D632" s="1">
-        <v>41138</v>
+        <v>41171</v>
       </c>
       <c r="E632" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F632">
-        <v>737</v>
+        <v>778</v>
       </c>
       <c r="H632" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="I632" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
     </row>
     <row r="633" spans="4:9">
       <c r="D633" s="1">
-        <v>41107</v>
+        <v>41170</v>
       </c>
       <c r="E633" t="s">
-        <v>17</v>
+        <v>105</v>
       </c>
       <c r="F633">
-        <v>732</v>
+        <v>780</v>
       </c>
       <c r="H633" t="s">
-        <v>196</v>
+        <v>777</v>
       </c>
       <c r="I633" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="634" spans="4:9">
       <c r="D634" s="1">
-        <v>41100</v>
+        <v>41165</v>
       </c>
       <c r="E634" t="s">
-        <v>777</v>
+        <v>673</v>
       </c>
       <c r="F634">
-        <v>709</v>
+        <v>762</v>
       </c>
       <c r="H634" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="I634" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="635" spans="4:9">
       <c r="D635" s="1">
-        <v>41087</v>
+        <v>41142</v>
       </c>
       <c r="E635" t="s">
-        <v>780</v>
+        <v>767</v>
       </c>
       <c r="F635">
-        <v>726</v>
+        <v>755</v>
       </c>
       <c r="H635" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="I635" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="636" spans="4:9">
       <c r="D636" s="1">
-        <v>41074</v>
+        <v>41142</v>
       </c>
       <c r="E636" t="s">
-        <v>782</v>
+        <v>9</v>
       </c>
       <c r="F636">
-        <v>701</v>
+        <v>761</v>
       </c>
       <c r="H636" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="I636" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="637" spans="4:9">
       <c r="D637" s="1">
-        <v>41044</v>
+        <v>41138</v>
       </c>
       <c r="E637" t="s">
-        <v>17</v>
+        <v>781</v>
       </c>
       <c r="F637">
-        <v>680</v>
+        <v>737</v>
       </c>
       <c r="H637" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="I637" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="638" spans="4:9">
       <c r="D638" s="1">
-        <v>41029</v>
+        <v>41107</v>
       </c>
       <c r="E638" t="s">
-        <v>782</v>
+        <v>9</v>
       </c>
       <c r="F638">
-        <v>677</v>
+        <v>732</v>
       </c>
       <c r="H638" t="s">
-        <v>785</v>
+        <v>200</v>
       </c>
       <c r="I638" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="639" spans="4:9">
       <c r="D639" s="1">
-        <v>41025</v>
+        <v>41100</v>
       </c>
       <c r="E639" t="s">
-        <v>786</v>
+        <v>781</v>
       </c>
       <c r="F639">
-        <v>675</v>
+        <v>709</v>
       </c>
       <c r="H639" t="s">
-        <v>787</v>
+        <v>783</v>
       </c>
       <c r="I639" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="640" spans="4:9">
       <c r="D640" s="1">
-        <v>41016</v>
+        <v>41087</v>
       </c>
       <c r="E640" t="s">
-        <v>17</v>
+        <v>784</v>
       </c>
       <c r="F640">
-        <v>673</v>
+        <v>726</v>
       </c>
       <c r="H640" t="s">
-        <v>788</v>
+        <v>785</v>
       </c>
       <c r="I640" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="641" spans="4:9">
       <c r="D641" s="1">
-        <v>41016</v>
+        <v>41074</v>
       </c>
       <c r="E641" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="F641">
-        <v>636</v>
+        <v>701</v>
       </c>
       <c r="H641" t="s">
-        <v>790</v>
+        <v>787</v>
       </c>
       <c r="I641" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="642" spans="4:9">
       <c r="D642" s="1">
-        <v>40988</v>
+        <v>41044</v>
       </c>
       <c r="E642" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F642">
-        <v>645</v>
+        <v>680</v>
       </c>
       <c r="H642" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="I642" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="643" spans="4:9">
       <c r="D643" s="1">
-        <v>40940</v>
+        <v>41029</v>
       </c>
       <c r="E643" t="s">
-        <v>25</v>
+        <v>786</v>
       </c>
       <c r="F643">
-        <v>631</v>
+        <v>677</v>
       </c>
       <c r="H643" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="I643" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="644" spans="4:9">
       <c r="D644" s="1">
-        <v>40938</v>
+        <v>41025</v>
       </c>
       <c r="E644" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
       <c r="F644">
-        <v>615</v>
+        <v>675</v>
       </c>
       <c r="H644" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="I644" t="s">
-        <v>795</v>
+        <v>110</v>
       </c>
     </row>
     <row r="645" spans="4:9">
       <c r="D645" s="1">
-        <v>40931</v>
+        <v>41016</v>
       </c>
       <c r="E645" t="s">
-        <v>796</v>
+        <v>9</v>
       </c>
       <c r="F645">
-        <v>844</v>
+        <v>673</v>
       </c>
       <c r="H645" t="s">
-        <v>797</v>
+        <v>792</v>
       </c>
       <c r="I645" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="646" spans="4:9">
       <c r="D646" s="1">
-        <v>40926</v>
+        <v>41016</v>
       </c>
       <c r="E646" t="s">
-        <v>798</v>
+        <v>793</v>
       </c>
       <c r="F646">
-        <v>616</v>
+        <v>636</v>
       </c>
       <c r="H646" t="s">
-        <v>799</v>
+        <v>794</v>
       </c>
       <c r="I646" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="647" spans="4:9">
       <c r="D647" s="1">
-        <v>40925</v>
+        <v>40988</v>
       </c>
       <c r="E647" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F647">
-        <v>597</v>
+        <v>645</v>
       </c>
       <c r="H647" t="s">
-        <v>800</v>
+        <v>795</v>
       </c>
       <c r="I647" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="648" spans="4:9">
       <c r="D648" s="1">
-        <v>40891</v>
+        <v>40940</v>
       </c>
       <c r="E648" t="s">
-        <v>801</v>
+        <v>31</v>
       </c>
       <c r="F648">
-        <v>593</v>
+        <v>631</v>
       </c>
       <c r="H648" t="s">
-        <v>802</v>
+        <v>796</v>
       </c>
       <c r="I648" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="649" spans="4:9">
       <c r="D649" s="1">
-        <v>40890</v>
+        <v>40938</v>
       </c>
       <c r="E649" t="s">
-        <v>803</v>
+        <v>797</v>
       </c>
       <c r="F649">
-        <v>563</v>
+        <v>615</v>
       </c>
       <c r="H649" t="s">
-        <v>804</v>
+        <v>798</v>
       </c>
       <c r="I649" t="s">
-        <v>231</v>
+        <v>799</v>
       </c>
     </row>
     <row r="650" spans="4:9">
       <c r="D650" s="1">
-        <v>40890</v>
+        <v>40931</v>
       </c>
       <c r="E650" t="s">
-        <v>61</v>
+        <v>800</v>
       </c>
       <c r="F650">
-        <v>573</v>
+        <v>844</v>
       </c>
       <c r="H650" t="s">
-        <v>805</v>
+        <v>801</v>
       </c>
       <c r="I650" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="651" spans="4:9">
       <c r="D651" s="1">
-        <v>40890</v>
+        <v>40926</v>
       </c>
       <c r="E651" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="F651">
-        <v>590</v>
+        <v>616</v>
       </c>
       <c r="H651" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="I651" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="652" spans="4:9">
       <c r="D652" s="1">
-        <v>40863</v>
+        <v>40925</v>
       </c>
       <c r="E652" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F652">
-        <v>554</v>
+        <v>597</v>
       </c>
       <c r="H652" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="I652" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="653" spans="4:9">
       <c r="D653" s="1">
-        <v>40863</v>
+        <v>40891</v>
       </c>
       <c r="E653" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="F653">
-        <v>569</v>
+        <v>593</v>
       </c>
       <c r="H653" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
       <c r="I653" t="s">
-        <v>795</v>
+        <v>110</v>
       </c>
     </row>
     <row r="654" spans="4:9">
       <c r="D654" s="1">
-        <v>40862</v>
+        <v>40890</v>
       </c>
       <c r="E654" t="s">
-        <v>17</v>
+        <v>807</v>
       </c>
       <c r="F654">
-        <v>549</v>
+        <v>563</v>
       </c>
       <c r="H654" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="I654" t="s">
-        <v>11</v>
+        <v>235</v>
       </c>
     </row>
     <row r="655" spans="4:9">
       <c r="D655" s="1">
-        <v>40834</v>
+        <v>40890</v>
       </c>
       <c r="E655" t="s">
-        <v>811</v>
+        <v>65</v>
       </c>
       <c r="F655">
-        <v>508</v>
+        <v>573</v>
       </c>
       <c r="H655" t="s">
-        <v>812</v>
+        <v>809</v>
       </c>
       <c r="I655" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="656" spans="4:9">
       <c r="D656" s="1">
-        <v>40834</v>
+        <v>40890</v>
       </c>
       <c r="E656" t="s">
-        <v>813</v>
+        <v>810</v>
       </c>
       <c r="F656">
-        <v>525</v>
+        <v>590</v>
       </c>
       <c r="H656" t="s">
-        <v>814</v>
+        <v>806</v>
       </c>
       <c r="I656" t="s">
-        <v>815</v>
+        <v>110</v>
       </c>
     </row>
     <row r="657" spans="4:9">
       <c r="D657" s="1">
-        <v>40834</v>
+        <v>40863</v>
       </c>
       <c r="E657" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F657">
-        <v>526</v>
+        <v>554</v>
       </c>
       <c r="H657" t="s">
-        <v>816</v>
+        <v>811</v>
       </c>
       <c r="I657" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="658" spans="4:9">
       <c r="D658" s="1">
-        <v>40823</v>
+        <v>40863</v>
       </c>
       <c r="E658" t="s">
-        <v>666</v>
+        <v>812</v>
       </c>
       <c r="F658">
-        <v>529</v>
+        <v>569</v>
       </c>
       <c r="H658" t="s">
-        <v>817</v>
+        <v>813</v>
       </c>
       <c r="I658" t="s">
-        <v>33</v>
+        <v>799</v>
       </c>
     </row>
     <row r="659" spans="4:9">
       <c r="D659" s="1">
-        <v>40806</v>
+        <v>40862</v>
       </c>
       <c r="E659" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F659">
-        <v>498</v>
+        <v>549</v>
       </c>
       <c r="H659" t="s">
-        <v>818</v>
+        <v>814</v>
       </c>
       <c r="I659" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="660" spans="4:9">
       <c r="D660" s="1">
-        <v>40794</v>
+        <v>40834</v>
       </c>
       <c r="E660" t="s">
-        <v>819</v>
+        <v>815</v>
       </c>
       <c r="F660">
-        <v>474</v>
+        <v>508</v>
       </c>
       <c r="H660" t="s">
-        <v>820</v>
+        <v>816</v>
       </c>
       <c r="I660" t="s">
-        <v>231</v>
+        <v>39</v>
       </c>
     </row>
     <row r="661" spans="4:9">
       <c r="D661" s="1">
-        <v>40794</v>
+        <v>40834</v>
       </c>
       <c r="E661" t="s">
+        <v>817</v>
+      </c>
+      <c r="F661">
+        <v>525</v>
+      </c>
+      <c r="H661" t="s">
+        <v>818</v>
+      </c>
+      <c r="I661" t="s">
         <v>819</v>
-      </c>
-[...7 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="662" spans="4:9">
       <c r="D662" s="1">
-        <v>40771</v>
+        <v>40834</v>
       </c>
       <c r="E662" t="s">
-        <v>822</v>
+        <v>9</v>
       </c>
       <c r="F662">
-        <v>488</v>
+        <v>526</v>
       </c>
       <c r="H662" t="s">
-        <v>823</v>
+        <v>820</v>
       </c>
       <c r="I662" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="663" spans="4:9">
       <c r="D663" s="1">
-        <v>40759</v>
+        <v>40823</v>
       </c>
       <c r="E663" t="s">
-        <v>17</v>
+        <v>670</v>
       </c>
       <c r="F663">
-        <v>468</v>
+        <v>529</v>
       </c>
       <c r="H663" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="I663" t="s">
-        <v>795</v>
+        <v>39</v>
       </c>
     </row>
     <row r="664" spans="4:9">
       <c r="D664" s="1">
-        <v>40743</v>
+        <v>40806</v>
       </c>
       <c r="E664" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F664">
-        <v>469</v>
+        <v>498</v>
       </c>
       <c r="H664" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="I664" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="665" spans="4:9">
       <c r="D665" s="1">
-        <v>40743</v>
+        <v>40794</v>
       </c>
       <c r="E665" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
       <c r="F665">
-        <v>466</v>
+        <v>474</v>
       </c>
       <c r="H665" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
       <c r="I665" t="s">
-        <v>33</v>
+        <v>235</v>
       </c>
     </row>
     <row r="666" spans="4:9">
       <c r="D666" s="1">
-        <v>40715</v>
+        <v>40794</v>
       </c>
       <c r="E666" t="s">
-        <v>828</v>
+        <v>823</v>
       </c>
       <c r="F666">
-        <v>447</v>
+        <v>475</v>
       </c>
       <c r="H666" t="s">
-        <v>829</v>
+        <v>825</v>
       </c>
       <c r="I666" t="s">
-        <v>11</v>
+        <v>235</v>
       </c>
     </row>
     <row r="667" spans="4:9">
       <c r="D667" s="1">
-        <v>40680</v>
+        <v>40771</v>
       </c>
       <c r="E667" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="F667">
-        <v>411</v>
+        <v>488</v>
       </c>
       <c r="H667" t="s">
-        <v>830</v>
+        <v>827</v>
       </c>
       <c r="I667" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="668" spans="4:9">
       <c r="D668" s="1">
-        <v>40652</v>
+        <v>40759</v>
       </c>
       <c r="E668" t="s">
-        <v>813</v>
+        <v>9</v>
       </c>
       <c r="F668">
-        <v>380</v>
+        <v>468</v>
       </c>
       <c r="H668" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="I668" t="s">
-        <v>815</v>
+        <v>799</v>
       </c>
     </row>
     <row r="669" spans="4:9">
       <c r="D669" s="1">
-        <v>40645</v>
+        <v>40743</v>
       </c>
       <c r="E669" t="s">
-        <v>828</v>
+        <v>9</v>
       </c>
       <c r="F669">
-        <v>383</v>
+        <v>469</v>
       </c>
       <c r="H669" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="I669" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="670" spans="4:9">
       <c r="D670" s="1">
-        <v>40632</v>
+        <v>40743</v>
       </c>
       <c r="E670" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="F670">
-        <v>356</v>
+        <v>466</v>
       </c>
       <c r="H670" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="I670" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="671" spans="4:9">
       <c r="D671" s="1">
-        <v>40631</v>
+        <v>40715</v>
       </c>
       <c r="E671" t="s">
-        <v>835</v>
+        <v>832</v>
       </c>
       <c r="F671">
-        <v>391</v>
+        <v>447</v>
       </c>
       <c r="H671" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="I671" t="s">
-        <v>815</v>
+        <v>15</v>
       </c>
     </row>
     <row r="672" spans="4:9">
       <c r="D672" s="1">
-        <v>40617</v>
+        <v>40680</v>
       </c>
       <c r="E672" t="s">
-        <v>17</v>
+        <v>832</v>
       </c>
       <c r="F672">
-        <v>354</v>
+        <v>411</v>
       </c>
       <c r="H672" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="I672" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="673" spans="4:9">
       <c r="D673" s="1">
-        <v>40612</v>
+        <v>40652</v>
       </c>
       <c r="E673" t="s">
-        <v>838</v>
+        <v>817</v>
       </c>
       <c r="F673">
-        <v>352</v>
+        <v>380</v>
       </c>
       <c r="H673" t="s">
-        <v>839</v>
+        <v>835</v>
       </c>
       <c r="I673" t="s">
-        <v>33</v>
+        <v>819</v>
       </c>
     </row>
     <row r="674" spans="4:9">
       <c r="D674" s="1">
-        <v>40589</v>
+        <v>40645</v>
       </c>
       <c r="E674" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F674">
-        <v>344</v>
+        <v>383</v>
       </c>
       <c r="H674" t="s">
-        <v>841</v>
+        <v>836</v>
       </c>
       <c r="I674" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="675" spans="4:9">
       <c r="D675" s="1">
-        <v>40561</v>
+        <v>40632</v>
       </c>
       <c r="E675" t="s">
-        <v>17</v>
+        <v>837</v>
       </c>
       <c r="F675">
-        <v>329</v>
+        <v>356</v>
       </c>
       <c r="H675" t="s">
-        <v>842</v>
+        <v>838</v>
       </c>
       <c r="I675" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="676" spans="4:9">
       <c r="D676" s="1">
-        <v>40526</v>
+        <v>40631</v>
       </c>
       <c r="E676" t="s">
-        <v>17</v>
+        <v>839</v>
       </c>
       <c r="F676">
-        <v>306</v>
+        <v>391</v>
       </c>
       <c r="H676" t="s">
-        <v>843</v>
+        <v>840</v>
       </c>
       <c r="I676" t="s">
-        <v>11</v>
+        <v>819</v>
       </c>
     </row>
     <row r="677" spans="4:9">
       <c r="D677" s="1">
-        <v>40498</v>
+        <v>40617</v>
       </c>
       <c r="E677" t="s">
-        <v>844</v>
+        <v>9</v>
       </c>
       <c r="F677">
-        <v>296</v>
+        <v>354</v>
       </c>
       <c r="H677" t="s">
-        <v>845</v>
+        <v>841</v>
       </c>
       <c r="I677" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="678" spans="4:9">
       <c r="D678" s="1">
-        <v>40464</v>
+        <v>40612</v>
       </c>
       <c r="E678" t="s">
-        <v>61</v>
+        <v>842</v>
       </c>
       <c r="F678">
-        <v>271</v>
+        <v>352</v>
       </c>
       <c r="H678" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="I678" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="679" spans="4:9">
       <c r="D679" s="1">
-        <v>40462</v>
+        <v>40589</v>
       </c>
       <c r="E679" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
       <c r="F679">
-        <v>94</v>
+        <v>344</v>
       </c>
       <c r="H679" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="I679" t="s">
-        <v>849</v>
+        <v>15</v>
       </c>
     </row>
     <row r="680" spans="4:9">
       <c r="D680" s="1">
-        <v>40436</v>
+        <v>40561</v>
       </c>
       <c r="E680" t="s">
-        <v>61</v>
+        <v>9</v>
       </c>
       <c r="F680">
-        <v>250</v>
+        <v>329</v>
       </c>
       <c r="H680" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="I680" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="681" spans="4:9">
       <c r="D681" s="1">
-        <v>40434</v>
+        <v>40526</v>
       </c>
       <c r="E681" t="s">
+        <v>9</v>
+      </c>
+      <c r="F681">
+        <v>306</v>
+      </c>
+      <c r="H681" t="s">
         <v>847</v>
       </c>
-      <c r="F681">
-[...4 lines deleted...]
-      </c>
       <c r="I681" t="s">
-        <v>849</v>
+        <v>15</v>
       </c>
     </row>
     <row r="682" spans="4:9">
       <c r="D682" s="1">
-        <v>40401</v>
+        <v>40498</v>
       </c>
       <c r="E682" t="s">
-        <v>61</v>
+        <v>848</v>
       </c>
       <c r="F682">
-        <v>232</v>
+        <v>296</v>
       </c>
       <c r="H682" t="s">
-        <v>852</v>
+        <v>849</v>
       </c>
       <c r="I682" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="683" spans="4:9">
       <c r="D683" s="1">
-        <v>40399</v>
+        <v>40464</v>
       </c>
       <c r="E683" t="s">
-        <v>847</v>
+        <v>65</v>
       </c>
       <c r="F683">
-        <v>233</v>
+        <v>271</v>
       </c>
       <c r="H683" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="I683" t="s">
-        <v>854</v>
+        <v>15</v>
       </c>
     </row>
     <row r="684" spans="4:9">
       <c r="D684" s="1">
-        <v>40399</v>
+        <v>40462</v>
       </c>
       <c r="E684" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="F684">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H684" t="s">
-        <v>855</v>
+        <v>852</v>
       </c>
       <c r="I684" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="685" spans="4:9">
       <c r="D685" s="1">
-        <v>40379</v>
+        <v>40436</v>
       </c>
       <c r="E685" t="s">
-        <v>856</v>
+        <v>65</v>
       </c>
       <c r="F685">
-        <v>217</v>
+        <v>250</v>
       </c>
       <c r="H685" t="s">
-        <v>857</v>
+        <v>854</v>
       </c>
       <c r="I685" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="686" spans="4:9">
       <c r="D686" s="1">
-        <v>40373</v>
+        <v>40434</v>
       </c>
       <c r="E686" t="s">
-        <v>61</v>
+        <v>851</v>
       </c>
       <c r="F686">
-        <v>207</v>
+        <v>93</v>
       </c>
       <c r="H686" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
       <c r="I686" t="s">
-        <v>11</v>
+        <v>853</v>
       </c>
     </row>
     <row r="687" spans="4:9">
       <c r="D687" s="1">
-        <v>40373</v>
+        <v>40401</v>
       </c>
       <c r="E687" t="s">
-        <v>859</v>
+        <v>65</v>
       </c>
       <c r="F687">
-        <v>208</v>
+        <v>232</v>
       </c>
       <c r="H687" t="s">
-        <v>860</v>
+        <v>856</v>
       </c>
       <c r="I687" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="688" spans="4:9">
       <c r="D688" s="1">
-        <v>40371</v>
+        <v>40399</v>
       </c>
       <c r="E688" t="s">
-        <v>861</v>
+        <v>851</v>
       </c>
       <c r="F688">
-        <v>199</v>
+        <v>233</v>
       </c>
       <c r="H688" t="s">
-        <v>862</v>
+        <v>857</v>
       </c>
       <c r="I688" t="s">
-        <v>863</v>
+        <v>858</v>
       </c>
     </row>
     <row r="689" spans="4:9">
       <c r="D689" s="1">
-        <v>40371</v>
+        <v>40399</v>
       </c>
       <c r="E689" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="F689">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H689" t="s">
-        <v>864</v>
+        <v>859</v>
       </c>
       <c r="I689" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="690" spans="4:9">
       <c r="D690" s="1">
-        <v>40351</v>
+        <v>40379</v>
       </c>
       <c r="E690" t="s">
-        <v>865</v>
+        <v>860</v>
       </c>
       <c r="F690">
-        <v>187</v>
+        <v>217</v>
       </c>
       <c r="H690" t="s">
-        <v>866</v>
+        <v>861</v>
       </c>
       <c r="I690" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="691" spans="4:9">
       <c r="D691" s="1">
-        <v>40345</v>
+        <v>40373</v>
       </c>
       <c r="E691" t="s">
-        <v>847</v>
+        <v>65</v>
       </c>
       <c r="F691">
-        <v>177</v>
+        <v>207</v>
       </c>
       <c r="H691" t="s">
-        <v>867</v>
+        <v>862</v>
       </c>
       <c r="I691" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="692" spans="4:9">
       <c r="D692" s="1">
-        <v>40343</v>
+        <v>40373</v>
       </c>
       <c r="E692" t="s">
-        <v>847</v>
+        <v>863</v>
       </c>
       <c r="F692">
-        <v>90</v>
+        <v>208</v>
       </c>
       <c r="H692" t="s">
-        <v>868</v>
+        <v>864</v>
       </c>
       <c r="I692" t="s">
-        <v>849</v>
+        <v>39</v>
       </c>
     </row>
     <row r="693" spans="4:9">
       <c r="D693" s="1">
-        <v>40323</v>
+        <v>40371</v>
       </c>
       <c r="E693" t="s">
-        <v>869</v>
+        <v>865</v>
       </c>
       <c r="F693">
-        <v>170</v>
+        <v>199</v>
       </c>
       <c r="H693" t="s">
-        <v>870</v>
+        <v>866</v>
       </c>
       <c r="I693" t="s">
-        <v>33</v>
+        <v>867</v>
       </c>
     </row>
     <row r="694" spans="4:9">
       <c r="D694" s="1">
-        <v>40310</v>
+        <v>40371</v>
       </c>
       <c r="E694" t="s">
-        <v>871</v>
+        <v>851</v>
       </c>
       <c r="F694">
-        <v>186</v>
+        <v>91</v>
       </c>
       <c r="H694" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="I694" t="s">
-        <v>33</v>
+        <v>853</v>
       </c>
     </row>
     <row r="695" spans="4:9">
       <c r="D695" s="1">
-        <v>40308</v>
+        <v>40351</v>
       </c>
       <c r="E695" t="s">
-        <v>847</v>
+        <v>869</v>
       </c>
       <c r="F695">
-        <v>87</v>
+        <v>187</v>
       </c>
       <c r="H695" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="I695" t="s">
-        <v>849</v>
+        <v>39</v>
       </c>
     </row>
     <row r="696" spans="4:9">
       <c r="D696" s="1">
-        <v>40308</v>
+        <v>40345</v>
       </c>
       <c r="E696" t="s">
-        <v>873</v>
+        <v>851</v>
       </c>
       <c r="F696">
-        <v>137</v>
+        <v>177</v>
       </c>
       <c r="H696" t="s">
-        <v>874</v>
+        <v>871</v>
       </c>
       <c r="I696" t="s">
-        <v>854</v>
+        <v>39</v>
       </c>
     </row>
     <row r="697" spans="4:9">
       <c r="D697" s="1">
-        <v>40301</v>
+        <v>40343</v>
       </c>
       <c r="E697" t="s">
-        <v>875</v>
+        <v>851</v>
       </c>
       <c r="F697">
-        <v>164</v>
+        <v>90</v>
       </c>
       <c r="H697" t="s">
-        <v>876</v>
+        <v>872</v>
       </c>
       <c r="I697" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
     </row>
     <row r="698" spans="4:9">
       <c r="D698" s="1">
-        <v>40280</v>
+        <v>40323</v>
       </c>
       <c r="E698" t="s">
-        <v>847</v>
+        <v>873</v>
       </c>
       <c r="F698">
-        <v>85</v>
+        <v>170</v>
       </c>
       <c r="H698" t="s">
-        <v>877</v>
+        <v>874</v>
       </c>
       <c r="I698" t="s">
-        <v>849</v>
+        <v>39</v>
       </c>
     </row>
     <row r="699" spans="4:9">
       <c r="D699" s="1">
-        <v>40245</v>
+        <v>40310</v>
       </c>
       <c r="E699" t="s">
-        <v>847</v>
+        <v>875</v>
       </c>
       <c r="F699">
-        <v>86</v>
+        <v>186</v>
       </c>
       <c r="H699" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
       <c r="I699" t="s">
-        <v>849</v>
+        <v>39</v>
       </c>
     </row>
     <row r="700" spans="4:9">
       <c r="D700" s="1">
-        <v>40245</v>
+        <v>40308</v>
       </c>
       <c r="E700" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="F700">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="H700" t="s">
-        <v>879</v>
+        <v>876</v>
       </c>
       <c r="I700" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
     </row>
     <row r="701" spans="4:9">
       <c r="D701" s="1">
-        <v>40219</v>
+        <v>40308</v>
       </c>
       <c r="E701" t="s">
-        <v>61</v>
+        <v>877</v>
       </c>
       <c r="F701">
-        <v>65</v>
+        <v>137</v>
       </c>
       <c r="H701" t="s">
-        <v>880</v>
+        <v>878</v>
       </c>
       <c r="I701" t="s">
-        <v>11</v>
+        <v>858</v>
       </c>
     </row>
     <row r="702" spans="4:9">
       <c r="D702" s="1">
-        <v>40217</v>
+        <v>40301</v>
+      </c>
+      <c r="E702" t="s">
+        <v>879</v>
       </c>
       <c r="F702">
-        <v>99</v>
+        <v>164</v>
       </c>
       <c r="H702" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="I702" t="s">
-        <v>849</v>
+        <v>858</v>
       </c>
     </row>
     <row r="703" spans="4:9">
       <c r="D703" s="1">
-        <v>40191</v>
+        <v>40280</v>
       </c>
       <c r="E703" t="s">
-        <v>61</v>
+        <v>851</v>
       </c>
       <c r="F703">
-        <v>127</v>
+        <v>85</v>
       </c>
       <c r="H703" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="I703" t="s">
-        <v>11</v>
+        <v>853</v>
       </c>
     </row>
     <row r="704" spans="4:9">
       <c r="D704" s="1">
+        <v>40245</v>
+      </c>
+      <c r="E704" t="s">
+        <v>851</v>
+      </c>
+      <c r="F704">
+        <v>86</v>
+      </c>
+      <c r="H704" t="s">
+        <v>882</v>
+      </c>
+      <c r="I704" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="705" spans="4:9">
+      <c r="D705" s="1">
+        <v>40245</v>
+      </c>
+      <c r="E705" t="s">
+        <v>851</v>
+      </c>
+      <c r="F705">
+        <v>89</v>
+      </c>
+      <c r="H705" t="s">
+        <v>883</v>
+      </c>
+      <c r="I705" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="706" spans="4:9">
+      <c r="D706" s="1">
+        <v>40219</v>
+      </c>
+      <c r="E706" t="s">
+        <v>65</v>
+      </c>
+      <c r="F706">
+        <v>65</v>
+      </c>
+      <c r="H706" t="s">
+        <v>884</v>
+      </c>
+      <c r="I706" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="707" spans="4:9">
+      <c r="D707" s="1">
+        <v>40217</v>
+      </c>
+      <c r="F707">
+        <v>99</v>
+      </c>
+      <c r="H707" t="s">
+        <v>885</v>
+      </c>
+      <c r="I707" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="708" spans="4:9">
+      <c r="D708" s="1">
+        <v>40191</v>
+      </c>
+      <c r="E708" t="s">
+        <v>65</v>
+      </c>
+      <c r="F708">
+        <v>127</v>
+      </c>
+      <c r="H708" t="s">
+        <v>886</v>
+      </c>
+      <c r="I708" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="709" spans="4:9">
+      <c r="D709" s="1">
         <v>40189</v>
       </c>
-      <c r="E704" t="s">
-[...2 lines deleted...]
-      <c r="F704">
+      <c r="E709" t="s">
+        <v>887</v>
+      </c>
+      <c r="F709">
         <v>100</v>
       </c>
-      <c r="H704" t="s">
-[...43 lines deleted...]
-      <c r="H708" t="s">
+      <c r="H709" t="s">
         <v>888</v>
       </c>
-      <c r="I708" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="I709" t="s">
-        <v>889</v>
+        <v>853</v>
       </c>
     </row>
     <row r="710" spans="6:9" ht="15">
       <c r="F710">
-        <v>445</v>
+        <v>119</v>
       </c>
       <c r="H710" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="I710" t="s">
-        <v>889</v>
+        <v>858</v>
       </c>
     </row>
     <row r="711" spans="6:9" ht="15">
       <c r="F711">
-        <v>446</v>
+        <v>283</v>
       </c>
       <c r="H711" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="I711" t="s">
-        <v>889</v>
+        <v>858</v>
       </c>
     </row>
     <row r="712" spans="6:9" ht="15">
       <c r="F712">
-        <v>452</v>
+        <v>288</v>
       </c>
       <c r="H712" t="s">
         <v>891</v>
       </c>
       <c r="I712" t="s">
-        <v>889</v>
+        <v>15</v>
       </c>
     </row>
     <row r="713" spans="6:9" ht="15">
       <c r="F713">
-        <v>454</v>
+        <v>410</v>
       </c>
       <c r="H713" t="s">
         <v>892</v>
       </c>
       <c r="I713" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
     </row>
     <row r="714" spans="6:9" ht="15">
       <c r="F714">
-        <v>495</v>
+        <v>386</v>
       </c>
       <c r="H714" t="s">
+        <v>894</v>
+      </c>
+      <c r="I714" t="s">
         <v>893</v>
-      </c>
-[...1 lines deleted...]
-        <v>889</v>
       </c>
     </row>
     <row r="715" spans="6:9" ht="15">
       <c r="F715">
-        <v>496</v>
+        <v>445</v>
       </c>
       <c r="H715" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="I715" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
     </row>
     <row r="716" spans="6:9" ht="15">
       <c r="F716">
-        <v>553</v>
+        <v>446</v>
       </c>
       <c r="H716" t="s">
-        <v>824</v>
+        <v>892</v>
       </c>
       <c r="I716" t="s">
-        <v>795</v>
+        <v>893</v>
       </c>
     </row>
     <row r="717" spans="6:9" ht="15">
       <c r="F717">
-        <v>564</v>
+        <v>452</v>
       </c>
       <c r="H717" t="s">
-        <v>814</v>
+        <v>895</v>
       </c>
       <c r="I717" t="s">
-        <v>815</v>
+        <v>893</v>
       </c>
     </row>
     <row r="718" spans="6:9" ht="15">
       <c r="F718">
-        <v>473</v>
+        <v>454</v>
       </c>
       <c r="H718" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="I718" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
     </row>
     <row r="719" spans="6:9" ht="15">
       <c r="F719">
-        <v>504</v>
+        <v>495</v>
       </c>
       <c r="H719" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="I719" t="s">
-        <v>33</v>
+        <v>893</v>
       </c>
     </row>
     <row r="720" spans="6:9" ht="15">
       <c r="F720">
-        <v>506</v>
+        <v>496</v>
       </c>
       <c r="H720" t="s">
-        <v>896</v>
+        <v>892</v>
       </c>
       <c r="I720" t="s">
-        <v>33</v>
+        <v>893</v>
       </c>
     </row>
     <row r="721" spans="6:9" ht="15">
       <c r="F721">
-        <v>653</v>
+        <v>553</v>
       </c>
       <c r="H721" t="s">
-        <v>897</v>
+        <v>828</v>
       </c>
       <c r="I721" t="s">
-        <v>11</v>
+        <v>799</v>
       </c>
     </row>
     <row r="722" spans="6:9" ht="15">
       <c r="F722">
-        <v>655</v>
+        <v>564</v>
       </c>
       <c r="H722" t="s">
-        <v>898</v>
+        <v>818</v>
       </c>
       <c r="I722" t="s">
-        <v>854</v>
+        <v>819</v>
       </c>
     </row>
     <row r="723" spans="6:9" ht="15">
       <c r="F723">
-        <v>681</v>
+        <v>473</v>
       </c>
       <c r="H723" t="s">
+        <v>898</v>
+      </c>
+      <c r="I723" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="724" spans="6:9" ht="15">
+      <c r="F724">
+        <v>504</v>
+      </c>
+      <c r="H724" t="s">
         <v>899</v>
       </c>
-      <c r="I723" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="I724" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="725" spans="6:9" ht="15">
       <c r="F725">
-        <v>725</v>
+        <v>506</v>
       </c>
       <c r="H725" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="I725" t="s">
-        <v>594</v>
+        <v>39</v>
       </c>
     </row>
     <row r="726" spans="6:9" ht="15">
       <c r="F726">
-        <v>735</v>
+        <v>653</v>
       </c>
       <c r="H726" t="s">
-        <v>902</v>
+        <v>901</v>
       </c>
       <c r="I726" t="s">
-        <v>594</v>
+        <v>15</v>
       </c>
     </row>
     <row r="727" spans="6:9" ht="15">
       <c r="F727">
-        <v>775</v>
+        <v>655</v>
       </c>
       <c r="H727" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
       <c r="I727" t="s">
-        <v>11</v>
+        <v>858</v>
       </c>
     </row>
     <row r="728" spans="6:9" ht="15">
       <c r="F728">
-        <v>832</v>
+        <v>681</v>
       </c>
       <c r="H728" t="s">
+        <v>903</v>
+      </c>
+      <c r="I728" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="729" spans="5:9" ht="15">
+      <c r="E729" t="s">
+        <v>9</v>
+      </c>
+      <c r="F729">
+        <v>708</v>
+      </c>
+      <c r="H729" t="s">
         <v>904</v>
       </c>
-      <c r="I728" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="I729" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="730" spans="6:9" ht="15">
       <c r="F730">
-        <v>848</v>
+        <v>725</v>
       </c>
       <c r="H730" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
       <c r="I730" t="s">
-        <v>175</v>
+        <v>598</v>
       </c>
     </row>
     <row r="731" spans="6:9" ht="15">
       <c r="F731">
-        <v>881</v>
+        <v>735</v>
       </c>
       <c r="H731" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
       <c r="I731" t="s">
-        <v>175</v>
+        <v>598</v>
       </c>
     </row>
     <row r="732" spans="6:9" ht="15">
       <c r="F732">
-        <v>943</v>
+        <v>775</v>
       </c>
       <c r="H732" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
       <c r="I732" t="s">
-        <v>175</v>
+        <v>15</v>
       </c>
     </row>
     <row r="733" spans="6:9" ht="15">
       <c r="F733">
-        <v>994</v>
+        <v>832</v>
       </c>
       <c r="H733" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="I733" t="s">
-        <v>175</v>
+        <v>11</v>
       </c>
     </row>
     <row r="734" spans="6:9" ht="15">
       <c r="F734">
-        <v>1072</v>
+        <v>835</v>
       </c>
       <c r="H734" t="s">
-        <v>910</v>
+        <v>909</v>
       </c>
       <c r="I734" t="s">
-        <v>889</v>
+        <v>110</v>
       </c>
     </row>
     <row r="735" spans="6:9" ht="15">
       <c r="F735">
-        <v>1092</v>
+        <v>848</v>
       </c>
       <c r="H735" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
       <c r="I735" t="s">
-        <v>594</v>
+        <v>179</v>
       </c>
     </row>
     <row r="736" spans="6:9" ht="15">
       <c r="F736">
-        <v>1095</v>
+        <v>881</v>
       </c>
       <c r="H736" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="I736" t="s">
-        <v>594</v>
+        <v>179</v>
       </c>
     </row>
     <row r="737" spans="6:9" ht="15">
       <c r="F737">
-        <v>1174</v>
+        <v>943</v>
       </c>
       <c r="H737" t="s">
-        <v>913</v>
+        <v>912</v>
       </c>
       <c r="I737" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
     </row>
     <row r="738" spans="6:9" ht="15">
       <c r="F738">
-        <v>1175</v>
+        <v>994</v>
       </c>
       <c r="H738" t="s">
+        <v>913</v>
+      </c>
+      <c r="I738" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="739" spans="6:9" ht="15">
+      <c r="F739">
+        <v>1072</v>
+      </c>
+      <c r="H739" t="s">
         <v>914</v>
       </c>
-      <c r="I738" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="I739" t="s">
-        <v>33</v>
+        <v>893</v>
       </c>
     </row>
     <row r="740" spans="6:9" ht="15">
       <c r="F740">
-        <v>1565</v>
+        <v>1092</v>
       </c>
       <c r="H740" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="I740" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-      </c>
+        <v>598</v>
+      </c>
+    </row>
+    <row r="741" spans="6:9" ht="15">
       <c r="F741">
-        <v>1749</v>
+        <v>1095</v>
       </c>
       <c r="H741" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
       <c r="I741" t="s">
-        <v>33</v>
+        <v>598</v>
       </c>
     </row>
     <row r="742" spans="6:9" ht="15">
       <c r="F742">
-        <v>1784</v>
+        <v>1174</v>
       </c>
       <c r="H742" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
       <c r="I742" t="s">
-        <v>594</v>
+        <v>179</v>
       </c>
     </row>
     <row r="743" spans="6:9" ht="15">
       <c r="F743">
-        <v>1786</v>
+        <v>1175</v>
       </c>
       <c r="H743" t="s">
+        <v>918</v>
+      </c>
+      <c r="I743" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="744" spans="5:9" ht="15">
+      <c r="E744" t="s">
+        <v>919</v>
+      </c>
+      <c r="F744">
+        <v>1605</v>
+      </c>
+      <c r="H744" t="s">
         <v>920</v>
       </c>
-      <c r="I743" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="I744" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="745" spans="6:9" ht="15">
       <c r="F745">
-        <v>1910</v>
+        <v>1565</v>
       </c>
       <c r="H745" t="s">
+        <v>921</v>
+      </c>
+      <c r="I745" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="746" spans="5:9" ht="15">
+      <c r="E746" t="s">
+        <v>919</v>
+      </c>
+      <c r="F746">
+        <v>1749</v>
+      </c>
+      <c r="H746" t="s">
         <v>922</v>
       </c>
-      <c r="I745" t="s">
-[...7 lines deleted...]
-      <c r="H746" t="s">
+      <c r="I746" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="747" spans="6:9" ht="15">
+      <c r="F747">
+        <v>1784</v>
+      </c>
+      <c r="H747" t="s">
         <v>923</v>
       </c>
-      <c r="I746" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="I747" t="s">
-        <v>33</v>
+        <v>598</v>
       </c>
     </row>
     <row r="748" spans="6:9" ht="15">
       <c r="F748">
-        <v>2199</v>
+        <v>1786</v>
       </c>
       <c r="H748" t="s">
+        <v>924</v>
+      </c>
+      <c r="I748" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="749" spans="6:9" ht="15">
+      <c r="F749">
+        <v>1817</v>
+      </c>
+      <c r="H749" t="s">
         <v>925</v>
       </c>
-      <c r="I748" t="s">
-[...10 lines deleted...]
-      <c r="H749" t="s">
+      <c r="I749" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="750" spans="6:9" ht="15">
+      <c r="F750">
+        <v>1910</v>
+      </c>
+      <c r="H750" t="s">
         <v>926</v>
       </c>
-      <c r="I749" t="s">
-[...10 lines deleted...]
-      <c r="H750" t="s">
+      <c r="I750" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="751" spans="6:9" ht="15">
+      <c r="F751">
+        <v>1983</v>
+      </c>
+      <c r="H751" t="s">
         <v>927</v>
       </c>
-      <c r="I750" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="I751" t="s">
-        <v>175</v>
+        <v>15</v>
       </c>
     </row>
     <row r="752" spans="5:9" ht="15">
       <c r="E752" t="s">
-        <v>17</v>
+        <v>919</v>
       </c>
       <c r="F752">
-        <v>3613</v>
+        <v>2132</v>
       </c>
       <c r="H752" t="s">
+        <v>928</v>
+      </c>
+      <c r="I752" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="753" spans="6:9" ht="15">
+      <c r="F753">
+        <v>2199</v>
+      </c>
+      <c r="H753" t="s">
         <v>929</v>
       </c>
-      <c r="I752" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="I753" t="s">
-        <v>175</v>
+        <v>15</v>
       </c>
     </row>
     <row r="754" spans="5:9" ht="15">
       <c r="E754" t="s">
-        <v>114</v>
+        <v>9</v>
       </c>
       <c r="F754">
+        <v>2316</v>
+      </c>
+      <c r="H754" t="s">
+        <v>930</v>
+      </c>
+      <c r="I754" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="755" spans="5:9" ht="15">
+      <c r="E755" t="s">
+        <v>919</v>
+      </c>
+      <c r="F755">
+        <v>2488</v>
+      </c>
+      <c r="H755" t="s">
+        <v>931</v>
+      </c>
+      <c r="I755" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="756" spans="5:9" ht="15">
+      <c r="E756" t="s">
+        <v>9</v>
+      </c>
+      <c r="F756">
+        <v>3544</v>
+      </c>
+      <c r="H756" t="s">
+        <v>932</v>
+      </c>
+      <c r="I756" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="757" spans="5:9" ht="15">
+      <c r="E757" t="s">
+        <v>9</v>
+      </c>
+      <c r="F757">
+        <v>3613</v>
+      </c>
+      <c r="H757" t="s">
+        <v>933</v>
+      </c>
+      <c r="I757" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="758" spans="5:9" ht="15">
+      <c r="E758" t="s">
+        <v>9</v>
+      </c>
+      <c r="F758">
+        <v>3592</v>
+      </c>
+      <c r="H758" t="s">
+        <v>934</v>
+      </c>
+      <c r="I758" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="759" spans="5:9" ht="15">
+      <c r="E759" t="s">
+        <v>118</v>
+      </c>
+      <c r="F759">
         <v>3626</v>
       </c>
-      <c r="H754" t="s">
-[...7 lines deleted...]
-      <c r="F755">
+      <c r="H759" t="s">
+        <v>935</v>
+      </c>
+      <c r="I759" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="760" spans="6:9" ht="15">
+      <c r="F760">
         <v>3701</v>
       </c>
-      <c r="H755" t="s">
-[...7 lines deleted...]
-      <c r="F756">
+      <c r="H760" t="s">
+        <v>936</v>
+      </c>
+      <c r="I760" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="761" spans="6:9" ht="15">
+      <c r="F761">
         <v>3757</v>
       </c>
-      <c r="H756" t="s">
-[...46 lines deleted...]
-      <c r="H760" t="s">
+      <c r="H761" t="s">
         <v>937</v>
       </c>
-      <c r="I760" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="I761" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="762" spans="6:9" ht="15">
       <c r="F762">
-        <v>4828</v>
+        <v>3760</v>
       </c>
       <c r="H762" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
       <c r="I762" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="763" spans="6:9" ht="15">
       <c r="F763">
-        <v>4898</v>
+        <v>4006</v>
       </c>
       <c r="H763" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
       <c r="I763" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="764" spans="6:9" ht="15">
       <c r="F764">
-        <v>5067</v>
+        <v>4195</v>
       </c>
       <c r="H764" t="s">
-        <v>156</v>
+        <v>940</v>
       </c>
       <c r="I764" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="765" spans="6:9" ht="15">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="765" spans="5:9" ht="15">
+      <c r="E765" t="s">
+        <v>919</v>
+      </c>
       <c r="F765">
-        <v>5074</v>
+        <v>4216</v>
       </c>
       <c r="H765" t="s">
-        <v>152</v>
+        <v>941</v>
       </c>
       <c r="I765" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="766" spans="6:9" ht="15">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="766" spans="5:9" ht="15">
+      <c r="E766" t="s">
+        <v>919</v>
+      </c>
       <c r="F766">
-        <v>5517</v>
+        <v>4360</v>
       </c>
       <c r="H766" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="I766" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="767" spans="6:9" ht="15">
       <c r="F767">
-        <v>5607</v>
+        <v>4828</v>
       </c>
       <c r="H767" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="I767" t="s">
-        <v>14</v>
+        <v>110</v>
       </c>
     </row>
     <row r="768" spans="6:9" ht="15">
       <c r="F768">
-        <v>6680</v>
+        <v>4898</v>
       </c>
       <c r="H768" t="s">
-        <v>72</v>
+        <v>944</v>
       </c>
       <c r="I768" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="769" spans="6:9" ht="15">
       <c r="F769">
+        <v>5067</v>
+      </c>
+      <c r="H769" t="s">
+        <v>160</v>
+      </c>
+      <c r="I769" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="770" spans="6:9" ht="15">
+      <c r="F770">
+        <v>5074</v>
+      </c>
+      <c r="H770" t="s">
+        <v>156</v>
+      </c>
+      <c r="I770" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="771" spans="6:9" ht="15">
+      <c r="F771">
+        <v>5517</v>
+      </c>
+      <c r="H771" t="s">
+        <v>945</v>
+      </c>
+      <c r="I771" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="772" spans="6:9" ht="15">
+      <c r="F772">
+        <v>5607</v>
+      </c>
+      <c r="H772" t="s">
+        <v>946</v>
+      </c>
+      <c r="I772" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="773" spans="6:9" ht="15">
+      <c r="F773">
+        <v>6680</v>
+      </c>
+      <c r="H773" t="s">
+        <v>76</v>
+      </c>
+      <c r="I773" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="774" spans="6:9" ht="15">
+      <c r="F774">
         <v>6811</v>
       </c>
-      <c r="H769" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="H774" t="s">
+        <v>50</v>
+      </c>
+      <c r="I774" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="15" baseColWidth="0"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">