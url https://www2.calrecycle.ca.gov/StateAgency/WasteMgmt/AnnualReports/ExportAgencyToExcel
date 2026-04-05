--- v0 (2025-12-24)
+++ v1 (2026-04-05)
@@ -735,51 +735,51 @@
   <si>
     <t>California Horse Racing Board</t>
   </si>
   <si>
     <t>California Housing Finance Agency</t>
   </si>
   <si>
     <t>California Industrial Development Finance Adv Comm</t>
   </si>
   <si>
     <t>California Infrastructure and Economic Development Bank (IBank)</t>
   </si>
   <si>
     <t>California Institution For Men, Chino</t>
   </si>
   <si>
     <t>Chino</t>
   </si>
   <si>
     <t>91710-0128</t>
   </si>
   <si>
     <t>California Institution for Women</t>
   </si>
   <si>
-    <t>Corona</t>
+    <t>EASTVALE</t>
   </si>
   <si>
     <t>California Integrated Waste Management Board</t>
   </si>
   <si>
     <t>95812-4025</t>
   </si>
   <si>
     <t>California Law Revision Commission</t>
   </si>
   <si>
     <t>California Medical Assistance Commission</t>
   </si>
   <si>
     <t>California Medical Facility</t>
   </si>
   <si>
     <t>Vacaville</t>
   </si>
   <si>
     <t>California Men's Colony</t>
   </si>
   <si>
     <t>California Military Department</t>
   </si>
@@ -4453,51 +4453,51 @@
     <row r="142" spans="1:4" ht="15">
       <c r="A142" t="s">
         <v>223</v>
       </c>
       <c r="B142" t="s">
         <v>108</v>
       </c>
       <c r="C142">
         <v>137</v>
       </c>
       <c r="D142">
         <v>95814</v>
       </c>
     </row>
     <row r="143" spans="1:4" ht="15">
       <c r="A143" t="s">
         <v>224</v>
       </c>
       <c r="B143" t="s">
         <v>108</v>
       </c>
       <c r="C143">
         <v>138</v>
       </c>
       <c r="D143">
-        <v>95814</v>
+        <v>95815</v>
       </c>
     </row>
     <row r="144" spans="1:4" ht="15">
       <c r="A144" t="s">
         <v>225</v>
       </c>
       <c r="B144" t="s">
         <v>108</v>
       </c>
       <c r="C144">
         <v>139</v>
       </c>
       <c r="D144">
         <v>95814</v>
       </c>
     </row>
     <row r="145" spans="1:4" ht="15">
       <c r="A145" t="s">
         <v>226</v>
       </c>
       <c r="B145" t="s">
         <v>108</v>
       </c>
       <c r="C145">
         <v>534</v>