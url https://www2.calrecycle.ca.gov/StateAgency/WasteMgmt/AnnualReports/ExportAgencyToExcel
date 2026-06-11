--- v1 (2026-04-05)
+++ v2 (2026-06-11)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="779">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="765">
   <si>
     <t>AgencyName</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>PostalCode</t>
   </si>
   <si>
     <t>1-A District Agricultural Association</t>
   </si>
   <si>
     <t>Daly City</t>
   </si>
   <si>
     <t>10-A District Agricultural Association</t>
   </si>
   <si>
     <t>Tulelake</t>
   </si>
   <si>
@@ -384,1364 +384,1340 @@
   <si>
     <t>American River College</t>
   </si>
   <si>
     <t>Antelope Valley Community College</t>
   </si>
   <si>
     <t>Arbitration Certification Program</t>
   </si>
   <si>
     <t>Athletic Commission</t>
   </si>
   <si>
     <t>Avenal State Prison</t>
   </si>
   <si>
     <t>Avenal</t>
   </si>
   <si>
     <t>Bakersfield College</t>
   </si>
   <si>
     <t>Baldwin Hills Conservancy</t>
   </si>
   <si>
+    <t>Culver</t>
+  </si>
+  <si>
+    <t>Barstow Community College</t>
+  </si>
+  <si>
+    <t>Barstow</t>
+  </si>
+  <si>
+    <t>Berkeley City College</t>
+  </si>
+  <si>
+    <t>Berkeley</t>
+  </si>
+  <si>
+    <t>Board for Professional Engineers and Land Surveyors</t>
+  </si>
+  <si>
+    <t>Board of Accountancy</t>
+  </si>
+  <si>
+    <t>Board of Behavorial Sciences</t>
+  </si>
+  <si>
+    <t>Board of Chiropractic Examiners</t>
+  </si>
+  <si>
+    <t>Board of Dental Examiners</t>
+  </si>
+  <si>
+    <t>Board of Guide Dogs for the Blind</t>
+  </si>
+  <si>
+    <t>Board of Nursing Home Administrators</t>
+  </si>
+  <si>
+    <t>Board of Optometry</t>
+  </si>
+  <si>
+    <t>Board of Pharmacy</t>
+  </si>
+  <si>
+    <t>Board of Pilot Commissioners</t>
+  </si>
+  <si>
+    <t>San Francisco</t>
+  </si>
+  <si>
+    <t>Board of Podiatric Medicine</t>
+  </si>
+  <si>
+    <t>Board of Psychology</t>
+  </si>
+  <si>
+    <t>Board of Registered Nursing</t>
+  </si>
+  <si>
+    <t>Board of Registration for Geologist and Geophysicists</t>
+  </si>
+  <si>
+    <t>Board of Security and Investigation Services</t>
+  </si>
+  <si>
+    <t>Board of State and Community Corrections</t>
+  </si>
+  <si>
+    <t>Board of Vocational Nursing and Psychiatric Technicians</t>
+  </si>
+  <si>
+    <t>Bureau for Private Postsecondary and Vocational Education</t>
+  </si>
+  <si>
+    <t>Bureau of Automotive Repair</t>
+  </si>
+  <si>
+    <t>Bureau of Barbering and Cosmetology</t>
+  </si>
+  <si>
+    <t>Bureau of Electronic and Appliance Repair</t>
+  </si>
+  <si>
+    <t>Bureau of Homefurnishings and Thermal Insulation</t>
+  </si>
+  <si>
+    <t>Bureau of Medical Marijuana</t>
+  </si>
+  <si>
+    <t>Bureau of Real Estate</t>
+  </si>
+  <si>
+    <t>Bureau of Real Estate Appraisers</t>
+  </si>
+  <si>
+    <t>Business, Consumer Services, and Housing Agency</t>
+  </si>
+  <si>
+    <t>Business, Transportation and Housing Agency</t>
+  </si>
+  <si>
+    <t>Butte College</t>
+  </si>
+  <si>
+    <t>Oroville</t>
+  </si>
+  <si>
+    <t>95965-8399</t>
+  </si>
+  <si>
+    <t>CA. Coastal Comission Eureka Office</t>
+  </si>
+  <si>
+    <t>CA. Coastal Comission So. Central</t>
+  </si>
+  <si>
+    <t>CA. Coastal Commission Central Coast</t>
+  </si>
+  <si>
+    <t>Santa Cruz</t>
+  </si>
+  <si>
+    <t>CA. Coastal Commission San Diego Office</t>
+  </si>
+  <si>
+    <t>San Diego</t>
+  </si>
+  <si>
+    <t>CA. Coastal Commission South Coast</t>
+  </si>
+  <si>
+    <t>Long Beach</t>
+  </si>
+  <si>
+    <t>CA. Coastal Legislative Office</t>
+  </si>
+  <si>
+    <t>Cabrillo College</t>
+  </si>
+  <si>
+    <t>Aptos</t>
+  </si>
+  <si>
+    <t>CALFED</t>
+  </si>
+  <si>
+    <t>Calif Urban Waterfront Area Restoration Fin Auth</t>
+  </si>
+  <si>
+    <t>California Able Act Board</t>
+  </si>
+  <si>
+    <t>California Alternative Energy &amp; Adv Trans Fin Auth</t>
+  </si>
+  <si>
+    <t>California Architects Board</t>
+  </si>
+  <si>
+    <t>California Arts Council</t>
+  </si>
+  <si>
+    <t>California Board of Occupational Therapy</t>
+  </si>
+  <si>
+    <t>California Building Standards Commission</t>
+  </si>
+  <si>
+    <t>California Career Resource Network</t>
+  </si>
+  <si>
+    <t>California Children and Families Commission</t>
+  </si>
+  <si>
+    <t>California City Correctional Facility</t>
+  </si>
+  <si>
+    <t>California City</t>
+  </si>
+  <si>
+    <t>California Coastal Commission</t>
+  </si>
+  <si>
+    <t>California Commission on Aging</t>
+  </si>
+  <si>
+    <t>California Community College Chancellor's Office</t>
+  </si>
+  <si>
+    <t>California Conservation Corps</t>
+  </si>
+  <si>
+    <t>California Correctional Center</t>
+  </si>
+  <si>
+    <t>Susanville</t>
+  </si>
+  <si>
+    <t>California Correctional Health Care Services (CCHCS)</t>
+  </si>
+  <si>
+    <t>Elk Grove</t>
+  </si>
+  <si>
+    <t>California Correctional Institution</t>
+  </si>
+  <si>
+    <t>Tehachapi</t>
+  </si>
+  <si>
+    <t>California Correctional Training and Rehabilitation Authority</t>
+  </si>
+  <si>
+    <t>Folsom</t>
+  </si>
+  <si>
+    <t>California Debt &amp; Investment Advisory Commission</t>
+  </si>
+  <si>
+    <t>California Debt Limit Allocation Committee</t>
+  </si>
+  <si>
+    <t>California Department of Child Support Services</t>
+  </si>
+  <si>
+    <t>Rancho Cordova</t>
+  </si>
+  <si>
+    <t>California Department of Fish and Wildlife</t>
+  </si>
+  <si>
+    <t>California Department of Highway Patrol</t>
+  </si>
+  <si>
+    <t>California Department of Tax and Fee Administration (CDTFA)</t>
+  </si>
+  <si>
+    <t>California Department of Technology</t>
+  </si>
+  <si>
+    <t>West Sacramento</t>
+  </si>
+  <si>
+    <t>California Department of Transportation, District 1</t>
+  </si>
+  <si>
+    <t>California Department of Transportation, District 10</t>
+  </si>
+  <si>
+    <t>California Department of Transportation, District 11</t>
+  </si>
+  <si>
+    <t>California Department of Transportation, District 12</t>
+  </si>
+  <si>
+    <t>Santa Ana</t>
+  </si>
+  <si>
+    <t>California Department of Transportation, District 2</t>
+  </si>
+  <si>
+    <t>Redding</t>
+  </si>
+  <si>
+    <t>California Department of Transportation, District 3</t>
+  </si>
+  <si>
+    <t>Marysville</t>
+  </si>
+  <si>
+    <t>California Department of Transportation, District 4</t>
+  </si>
+  <si>
+    <t>Oakland</t>
+  </si>
+  <si>
+    <t>California Department of Transportation, District 5</t>
+  </si>
+  <si>
+    <t>San Luis Obispo</t>
+  </si>
+  <si>
+    <t>California Department of Transportation, District 6</t>
+  </si>
+  <si>
+    <t>California Department of Transportation, District 7</t>
+  </si>
+  <si>
+    <t>Los Angeles</t>
+  </si>
+  <si>
+    <t>California Department of Transportation, District 8</t>
+  </si>
+  <si>
+    <t>San Bernardino</t>
+  </si>
+  <si>
+    <t>California Department of Transportation, District 9</t>
+  </si>
+  <si>
+    <t>California Educational Facilities Authority</t>
+  </si>
+  <si>
+    <t>California Energy Commission</t>
+  </si>
+  <si>
+    <t>California Environmental Protection Agency</t>
+  </si>
+  <si>
+    <t>California Exposition and State Fair</t>
+  </si>
+  <si>
+    <t>California Film Commission</t>
+  </si>
+  <si>
+    <t>California Financial Information System</t>
+  </si>
+  <si>
+    <t>California Gambling Control Commission</t>
+  </si>
+  <si>
+    <t>California Health Benefit Exchange (Covered California)</t>
+  </si>
+  <si>
+    <t>California Health Care Facility, Stockton</t>
+  </si>
+  <si>
+    <t>California Health Facilities Financing Authority</t>
+  </si>
+  <si>
+    <t>California Healthy Food Financing Initiative Council</t>
+  </si>
+  <si>
+    <t>California High Speed Rail Authority</t>
+  </si>
+  <si>
+    <t>California Horse Racing Board</t>
+  </si>
+  <si>
+    <t>California Housing Finance Agency</t>
+  </si>
+  <si>
+    <t>California Industrial Development Finance Adv Comm</t>
+  </si>
+  <si>
+    <t>California Infrastructure and Economic Development Bank (IBank)</t>
+  </si>
+  <si>
+    <t>California Institution For Men, Chino</t>
+  </si>
+  <si>
+    <t>Chino</t>
+  </si>
+  <si>
+    <t>California Institution for Women</t>
+  </si>
+  <si>
+    <t>Eastvale</t>
+  </si>
+  <si>
+    <t>California Integrated Waste Management Board</t>
+  </si>
+  <si>
+    <t>95812-4025</t>
+  </si>
+  <si>
+    <t>California Law Revision Commission</t>
+  </si>
+  <si>
+    <t>California Medical Assistance Commission</t>
+  </si>
+  <si>
+    <t>California Medical Facility</t>
+  </si>
+  <si>
+    <t>Vacaville</t>
+  </si>
+  <si>
+    <t>California Men's Colony</t>
+  </si>
+  <si>
+    <t>California Military Department</t>
+  </si>
+  <si>
+    <t>California Office of Tourism</t>
+  </si>
+  <si>
+    <t>California Parks and Recreation, Angeles District</t>
+  </si>
+  <si>
+    <t>Calabasas</t>
+  </si>
+  <si>
+    <t>California Parks and Recreation, Bay Area District</t>
+  </si>
+  <si>
+    <t>California Parks and Recreation, Capital District</t>
+  </si>
+  <si>
+    <t>California Parks and Recreation, Central Valley District</t>
+  </si>
+  <si>
+    <t>Columbia</t>
+  </si>
+  <si>
+    <t>California Parks and Recreation, Channel Coast District</t>
+  </si>
+  <si>
+    <t>California Parks and Recreation, Colorado Desert District</t>
+  </si>
+  <si>
+    <t>Borrego Springs</t>
+  </si>
+  <si>
+    <t>California Parks and Recreation, Diablo Range District</t>
+  </si>
+  <si>
+    <t>Livermore</t>
+  </si>
+  <si>
+    <t>California Parks and Recreation, Diablo Vista District</t>
+  </si>
+  <si>
+    <t>California Parks and Recreation, Four Rivers District</t>
+  </si>
+  <si>
+    <t>Gustine</t>
+  </si>
+  <si>
+    <t>California Parks and Recreation, Gold Field District</t>
+  </si>
+  <si>
+    <t>California Parks and Recreation, Great Basin District</t>
+  </si>
+  <si>
+    <t>California Parks and Recreation, Inland Empire District</t>
+  </si>
+  <si>
+    <t>California Parks and Recreation, Monterey District</t>
+  </si>
+  <si>
+    <t>California Parks and Recreation, North Coast Redwood District</t>
+  </si>
+  <si>
+    <t>California Parks and Recreation, Northern Buttes District</t>
+  </si>
+  <si>
+    <t>California Parks and Recreation, Oceano Dunes District</t>
+  </si>
+  <si>
+    <t>Pismo Beach</t>
+  </si>
+  <si>
+    <t>California Parks and Recreation, Ocotillo Wells District</t>
+  </si>
+  <si>
+    <t>California Parks and Recreation, Orange Coast District</t>
+  </si>
+  <si>
+    <t>San Clemente</t>
+  </si>
+  <si>
+    <t>California Parks and Recreation, Russian River District</t>
+  </si>
+  <si>
+    <t>Duncans Mills</t>
+  </si>
+  <si>
+    <t>California Parks and Recreation, San Diego Coast District</t>
+  </si>
+  <si>
+    <t>California Parks and Recreation, San Luis Obispo Coast District</t>
+  </si>
+  <si>
+    <t>San Simeon</t>
+  </si>
+  <si>
+    <t>California Parks and Recreation, Santa Cruz District</t>
+  </si>
+  <si>
+    <t>Felton</t>
+  </si>
+  <si>
+    <t>California Parks and Recreation, Sierra District</t>
+  </si>
+  <si>
+    <t>Tahoma</t>
+  </si>
+  <si>
+    <t>California Parks and Recreation, Sonoma-Mendocino District</t>
+  </si>
+  <si>
+    <t>Mendocino</t>
+  </si>
+  <si>
+    <t>California Parks and Recreation, State Parks Headquarters</t>
+  </si>
+  <si>
+    <t>California Pollution Control Financing Authority</t>
+  </si>
+  <si>
+    <t>California Polytechnic State University Humboldt</t>
+  </si>
+  <si>
+    <t>Arcata</t>
+  </si>
+  <si>
+    <t>California Polytechnic State University Pomona</t>
+  </si>
+  <si>
+    <t>Pomona</t>
+  </si>
+  <si>
+    <t>California Polytechnic State University San Luis Obispo</t>
+  </si>
+  <si>
+    <t>California Postsecondary Education Commission</t>
+  </si>
+  <si>
+    <t>95814-3366</t>
+  </si>
+  <si>
+    <t>California Public Employees Retirement System</t>
+  </si>
+  <si>
+    <t>California Rehabilitation Center</t>
+  </si>
+  <si>
+    <t>Norco</t>
+  </si>
+  <si>
+    <t>California School for the Blind</t>
+  </si>
+  <si>
+    <t>Fremont</t>
+  </si>
+  <si>
+    <t>California School for the Deaf - Fremont</t>
+  </si>
+  <si>
+    <t>California School for the Deaf, Riverside</t>
+  </si>
+  <si>
+    <t>Riverside</t>
+  </si>
+  <si>
+    <t>California Schools Finance Authority</t>
+  </si>
+  <si>
+    <t>California Science Center</t>
+  </si>
+  <si>
+    <t>California State Board of Equalization</t>
+  </si>
+  <si>
+    <t>California State Controller's Office</t>
+  </si>
+  <si>
+    <t>California State Library</t>
+  </si>
+  <si>
+    <t>California State Lottery</t>
+  </si>
+  <si>
+    <t>California State Prison - Corcoran</t>
+  </si>
+  <si>
+    <t>Corcoran</t>
+  </si>
+  <si>
+    <t>California State Prison - Sacramento</t>
+  </si>
+  <si>
+    <t>Represa</t>
+  </si>
+  <si>
+    <t>California State Prison - Solano</t>
+  </si>
+  <si>
+    <t>California State Prison, Los Angeles County</t>
+  </si>
+  <si>
+    <t>California State Summer School for the Arts</t>
+  </si>
+  <si>
+    <t>California State Teachers' Retirement System</t>
+  </si>
+  <si>
+    <t>California State Transportation Agency (CalSTA)</t>
+  </si>
+  <si>
+    <t>California State University Bakersfield</t>
+  </si>
+  <si>
+    <t>California State University Chancellor's Office</t>
+  </si>
+  <si>
+    <t>California State University Channel Islands</t>
+  </si>
+  <si>
+    <t>Camarillo</t>
+  </si>
+  <si>
+    <t>California State University Chico</t>
+  </si>
+  <si>
+    <t>California State University Dominguez Hills</t>
+  </si>
+  <si>
+    <t>Carson</t>
+  </si>
+  <si>
+    <t>California State University East Bay</t>
+  </si>
+  <si>
+    <t>Hayward</t>
+  </si>
+  <si>
+    <t>California State University Fresno</t>
+  </si>
+  <si>
+    <t>California State University Fullerton</t>
+  </si>
+  <si>
+    <t>Fullerton</t>
+  </si>
+  <si>
+    <t>California State University Long Beach</t>
+  </si>
+  <si>
+    <t>California State University Los Angeles</t>
+  </si>
+  <si>
+    <t>California State University Maritime Academy</t>
+  </si>
+  <si>
+    <t>Vallejo</t>
+  </si>
+  <si>
+    <t>California State University Monterey Bay</t>
+  </si>
+  <si>
+    <t>Seaside</t>
+  </si>
+  <si>
+    <t>California State University Northridge</t>
+  </si>
+  <si>
+    <t>Northridge</t>
+  </si>
+  <si>
+    <t>California State University Sacramento</t>
+  </si>
+  <si>
+    <t>California State University San Bernardino</t>
+  </si>
+  <si>
+    <t>California State University San Bernardino Palm Desert Campus</t>
+  </si>
+  <si>
+    <t>Palm Desert</t>
+  </si>
+  <si>
+    <t>California State University San Marcos</t>
+  </si>
+  <si>
+    <t>San Marcos</t>
+  </si>
+  <si>
+    <t>California State University Stanislaus</t>
+  </si>
+  <si>
+    <t>California Student Aid Commission</t>
+  </si>
+  <si>
+    <t>California Substance Abuse Treatment Fac. &amp; State Prison, Corcoran</t>
+  </si>
+  <si>
+    <t>California Tahoe Conservancy</t>
+  </si>
+  <si>
+    <t>South Lake Tahoe</t>
+  </si>
+  <si>
+    <t>California Tax Credit Allocation Committee</t>
+  </si>
+  <si>
+    <t>California Technology, Trade and Commerce Agency</t>
+  </si>
+  <si>
+    <t>California Transportation Commission</t>
+  </si>
+  <si>
+    <t>California Transportation Financing Authority</t>
+  </si>
+  <si>
+    <t>California Unemployment Insurance Appeals Board</t>
+  </si>
+  <si>
+    <t>Calipatria State Prison</t>
+  </si>
+  <si>
+    <t>Calipatria</t>
+  </si>
+  <si>
+    <t>CalSavers Retirement Savings Board</t>
+  </si>
+  <si>
+    <t>Canada College</t>
+  </si>
+  <si>
+    <t>Redwood City</t>
+  </si>
+  <si>
+    <t>Cannabis Control Appeals Panel</t>
+  </si>
+  <si>
+    <t>Cemetery and Funeral Bureau</t>
+  </si>
+  <si>
+    <t>Centinela State Prison</t>
+  </si>
+  <si>
+    <t>Central California's Women's Facility</t>
+  </si>
+  <si>
+    <t>Chowchilla</t>
+  </si>
+  <si>
+    <t>Centralized Treasury and Securities Management Division</t>
+  </si>
+  <si>
+    <t>Cerritos Community College</t>
+  </si>
+  <si>
+    <t>Norwalk</t>
+  </si>
+  <si>
+    <t>Cerro Coso Community College</t>
+  </si>
+  <si>
+    <t>Chabot College</t>
+  </si>
+  <si>
+    <t>Chaffey College</t>
+  </si>
+  <si>
+    <t>Rancho Cucamonga</t>
+  </si>
+  <si>
+    <t>Chuckawalla Valley State Prison</t>
+  </si>
+  <si>
+    <t>Citizens Redistricting Commission</t>
+  </si>
+  <si>
+    <t>Citrus College</t>
+  </si>
+  <si>
+    <t>Glendora</t>
+  </si>
+  <si>
+    <t>City College of San Francisco</t>
+  </si>
+  <si>
+    <t>Civil Rights Department</t>
+  </si>
+  <si>
+    <t>Clearlake Community College</t>
+  </si>
+  <si>
+    <t>Coachella Valley Mountains Conservancy</t>
+  </si>
+  <si>
+    <t>Coast Community College District Administration</t>
+  </si>
+  <si>
+    <t>Coastline Community College</t>
+  </si>
+  <si>
+    <t>Fountain Valley</t>
+  </si>
+  <si>
+    <t>College of Alameda</t>
+  </si>
+  <si>
+    <t>Alameda</t>
+  </si>
+  <si>
+    <t>College of Marin</t>
+  </si>
+  <si>
+    <t>Kentfield</t>
+  </si>
+  <si>
+    <t>College of San Mateo</t>
+  </si>
+  <si>
+    <t>San Mateo</t>
+  </si>
+  <si>
+    <t>College of the Desert</t>
+  </si>
+  <si>
+    <t>College of the Redwoods</t>
+  </si>
+  <si>
+    <t>College of the Sequoias</t>
+  </si>
+  <si>
+    <t>Visalia</t>
+  </si>
+  <si>
+    <t>College of the Siskiyous</t>
+  </si>
+  <si>
+    <t>Weed</t>
+  </si>
+  <si>
+    <t>Colorado River Board of California</t>
+  </si>
+  <si>
+    <t>Glendale</t>
+  </si>
+  <si>
+    <t>Commission on Judicial Performance</t>
+  </si>
+  <si>
+    <t>Commission on State Mandates</t>
+  </si>
+  <si>
+    <t>Commission on Teacher Credentialing</t>
+  </si>
+  <si>
+    <t>Commission on the Status of Women</t>
+  </si>
+  <si>
+    <t>95814-2900</t>
+  </si>
+  <si>
+    <t>Committee on Dental Auxiliaries</t>
+  </si>
+  <si>
+    <t>Compton Community College</t>
+  </si>
+  <si>
+    <t>Compton</t>
+  </si>
+  <si>
+    <t>90221-5393</t>
+  </si>
+  <si>
+    <t>Contra Costa Community College</t>
+  </si>
+  <si>
+    <t>San Pablo</t>
+  </si>
+  <si>
+    <t>Contra Costa Community College District</t>
+  </si>
+  <si>
+    <t>Martinez</t>
+  </si>
+  <si>
+    <t>Contractors State License Board</t>
+  </si>
+  <si>
+    <t>Copper Mountain Community College</t>
+  </si>
+  <si>
+    <t>Joshua Tree</t>
+  </si>
+  <si>
+    <t>Correctional Training Facility</t>
+  </si>
+  <si>
+    <t>Soledad</t>
+  </si>
+  <si>
+    <t>Cosumnes River College</t>
+  </si>
+  <si>
+    <t>Court Reporters Board of California</t>
+  </si>
+  <si>
+    <t>Crafton Hills College</t>
+  </si>
+  <si>
+    <t>Yucaipa</t>
+  </si>
+  <si>
+    <t>Cuesta Community College, San Luis Obispo</t>
+  </si>
+  <si>
+    <t>Cuyamaca Community College</t>
+  </si>
+  <si>
+    <t>El Cajon</t>
+  </si>
+  <si>
+    <t>92019-4304</t>
+  </si>
+  <si>
+    <t>Cypress College</t>
+  </si>
+  <si>
+    <t>Cypress</t>
+  </si>
+  <si>
+    <t>De Anza Community College</t>
+  </si>
+  <si>
+    <t>Cupertino</t>
+  </si>
+  <si>
+    <t>Delta Protection Commission</t>
+  </si>
+  <si>
+    <t>Delta Stewardship Council</t>
+  </si>
+  <si>
+    <t>Dental Hygiene Committee of California</t>
+  </si>
+  <si>
+    <t>Department of Aging</t>
+  </si>
+  <si>
+    <t>Department of Alcohol and Drug Programs</t>
+  </si>
+  <si>
+    <t>Department of Alcoholic Beverage Control</t>
+  </si>
+  <si>
+    <t>Department of Boating and Waterways</t>
+  </si>
+  <si>
+    <t>Department of Community Services and Development</t>
+  </si>
+  <si>
+    <t>Department of Conservation</t>
+  </si>
+  <si>
+    <t>Department of Consumer Affairs</t>
+  </si>
+  <si>
+    <t>Department of Corrections and Rehabilitation</t>
+  </si>
+  <si>
+    <t>Department of Developmental Services</t>
+  </si>
+  <si>
+    <t>Department of Developmental Services - Canyon Springs</t>
+  </si>
+  <si>
+    <t>Cathedral  City</t>
+  </si>
+  <si>
+    <t>Department of Education</t>
+  </si>
+  <si>
+    <t>Department of Finance</t>
+  </si>
+  <si>
+    <t>Department of Financial Institutions</t>
+  </si>
+  <si>
+    <t>Department of Financial Protection and Innovation</t>
+  </si>
+  <si>
+    <t>Department of Food and Agriculture</t>
+  </si>
+  <si>
+    <t>Department of Forestry and Fire Protection</t>
+  </si>
+  <si>
+    <t>Department of General Services, Admin</t>
+  </si>
+  <si>
+    <t>Department of General Services, Fleet and Asset Management</t>
+  </si>
+  <si>
+    <t>Department of General Services, State Publishing</t>
+  </si>
+  <si>
+    <t>Department of Health Care Access and Information</t>
+  </si>
+  <si>
+    <t>Department of Health Care Services</t>
+  </si>
+  <si>
+    <t>Department of Housing and Community Development</t>
+  </si>
+  <si>
+    <t>Department of Human Resources</t>
+  </si>
+  <si>
+    <t>Department of Industrial Relations</t>
+  </si>
+  <si>
+    <t>Department of Information Technology</t>
+  </si>
+  <si>
+    <t>Department of Insurance</t>
+  </si>
+  <si>
+    <t>Department of Justice</t>
+  </si>
+  <si>
+    <t>Department of Managed Health Care</t>
+  </si>
+  <si>
+    <t>Department of Motor Vehicles</t>
+  </si>
+  <si>
+    <t>Department of Personnel Administration (CalHR)</t>
+  </si>
+  <si>
+    <t>Department of Pesticide Regulation</t>
+  </si>
+  <si>
+    <t>Department of Public Health</t>
+  </si>
+  <si>
+    <t>Department of Rehabilitation</t>
+  </si>
+  <si>
+    <t>Department of Resources Recycling and Recovery</t>
+  </si>
+  <si>
+    <t>Department of Social Services</t>
+  </si>
+  <si>
+    <t>Department of State Hospitals</t>
+  </si>
+  <si>
+    <t>Department of State Hospitals - Atascadero</t>
+  </si>
+  <si>
+    <t>Atascadero</t>
+  </si>
+  <si>
+    <t>Department of State Hospitals - Coalinga</t>
+  </si>
+  <si>
+    <t>Coalinga</t>
+  </si>
+  <si>
+    <t>Department of State Hospitals - Metropolitan LA</t>
+  </si>
+  <si>
+    <t>Department of State Hospitals - Napa</t>
+  </si>
+  <si>
+    <t>Department of State Hospitals - Patton</t>
+  </si>
+  <si>
+    <t>Patton</t>
+  </si>
+  <si>
+    <t>Department of State Hospitals - Stockton (transferred to CDCR)</t>
+  </si>
+  <si>
+    <t>Department of State Hospitals - Vacaville (transferred to CDCR)</t>
+  </si>
+  <si>
+    <t>Department of Toxic Substances Control</t>
+  </si>
+  <si>
+    <t>Department of Transportation</t>
+  </si>
+  <si>
+    <t>Department of Veterans Affairs</t>
+  </si>
+  <si>
+    <t>Department of Water Resources</t>
+  </si>
+  <si>
+    <t>Deuel Vocational Institution</t>
+  </si>
+  <si>
+    <t>Tracy</t>
+  </si>
+  <si>
+    <t>Diablo Valley College</t>
+  </si>
+  <si>
+    <t>Pleasant Hill</t>
+  </si>
+  <si>
+    <t>Diagnostic Center - Southern California</t>
+  </si>
+  <si>
+    <t>Diagnostic Center- Central California</t>
+  </si>
+  <si>
+    <t>Diagnostic Center- Northern California</t>
+  </si>
+  <si>
+    <t>Division of Adult Parole Operations</t>
+  </si>
+  <si>
+    <t>El Camino College</t>
+  </si>
+  <si>
+    <t>Torrance</t>
+  </si>
+  <si>
+    <t>Emergency Medical Services Authority</t>
+  </si>
+  <si>
+    <t>Employment Development Department</t>
+  </si>
+  <si>
+    <t>Estrella</t>
+  </si>
+  <si>
+    <t>Evergreen Valley College</t>
+  </si>
+  <si>
+    <t>95135-1598</t>
+  </si>
+  <si>
+    <t>Fair Employment and Housing Commission</t>
+  </si>
+  <si>
+    <t>Fair Political Practices Commission</t>
+  </si>
+  <si>
+    <t>Fairview Developmental Center</t>
+  </si>
+  <si>
+    <t>Feather River College</t>
+  </si>
+  <si>
+    <t>Quincy</t>
+  </si>
+  <si>
+    <t>Folsom Lake College</t>
+  </si>
+  <si>
+    <t>Folsom State Prison</t>
+  </si>
+  <si>
+    <t>Foothill College</t>
+  </si>
+  <si>
+    <t>Los Altos Hills</t>
+  </si>
+  <si>
+    <t>Foothill College-Middlefield Campus</t>
+  </si>
+  <si>
+    <t>Palo Alto</t>
+  </si>
+  <si>
+    <t>Franchise Tax Board</t>
+  </si>
+  <si>
+    <t>Fresno City College</t>
+  </si>
+  <si>
+    <t>Fullerton College</t>
+  </si>
+  <si>
+    <t>Gavilan Community College District</t>
+  </si>
+  <si>
+    <t>Gilroy</t>
+  </si>
+  <si>
+    <t>Glendale Community College</t>
+  </si>
+  <si>
+    <t>Golden West College</t>
+  </si>
+  <si>
+    <t>Huntington Beach</t>
+  </si>
+  <si>
+    <t>92647-2748</t>
+  </si>
+  <si>
+    <t>Government Operations Agency</t>
+  </si>
+  <si>
+    <t>Governor's Office of Emergency Services</t>
+  </si>
+  <si>
+    <t>Mather</t>
+  </si>
+  <si>
+    <t>Governor’s Office of Business and Economic Development</t>
+  </si>
+  <si>
+    <t>Governors Office of the Tribal Advisor</t>
+  </si>
+  <si>
+    <t>Grossmont College</t>
+  </si>
+  <si>
+    <t>Habeas Corpus Resource Center</t>
+  </si>
+  <si>
+    <t>Hartnell Community College</t>
+  </si>
+  <si>
+    <t>Salinas</t>
+  </si>
+  <si>
+    <t>Health and Human Services Agency</t>
+  </si>
+  <si>
+    <t>Hearing Aid Dispensers Advisory Commission</t>
+  </si>
+  <si>
+    <t>Heman G. Stark Correctional Facility</t>
+  </si>
+  <si>
+    <t>High Desert State Prison</t>
+  </si>
+  <si>
+    <t>Imperial Community College District</t>
+  </si>
+  <si>
+    <t>Ironwood State Prison</t>
+  </si>
+  <si>
+    <t>Irvine Valley College</t>
+  </si>
+  <si>
+    <t>Irvine</t>
+  </si>
+  <si>
+    <t>Judicial Council of California</t>
+  </si>
+  <si>
+    <t>94102-3688</t>
+  </si>
+  <si>
+    <t>Kern Valley State Prison</t>
+  </si>
+  <si>
+    <t>Delano</t>
+  </si>
+  <si>
+    <t>LACCD - East Los Angeles College</t>
+  </si>
+  <si>
+    <t>Monterey Park</t>
+  </si>
+  <si>
+    <t>LACCD - Educational Services Center</t>
+  </si>
+  <si>
+    <t>LACCD - Los Angeles City College</t>
+  </si>
+  <si>
+    <t>LACCD - Los Angeles Harbor College</t>
+  </si>
+  <si>
+    <t>Wilmington</t>
+  </si>
+  <si>
+    <t>LACCD - Los Angeles Mission College</t>
+  </si>
+  <si>
+    <t>Sylmar</t>
+  </si>
+  <si>
+    <t>LACCD - Los Angeles Southwest College</t>
+  </si>
+  <si>
+    <t>LACCD - Los Angeles Trade-Technical College</t>
+  </si>
+  <si>
+    <t>LACCD - Los Angeles Valley College</t>
+  </si>
+  <si>
+    <t>Valley Glen</t>
+  </si>
+  <si>
+    <t>LACCD - Pierce College</t>
+  </si>
+  <si>
+    <t>Woodland Hills</t>
+  </si>
+  <si>
+    <t>LACCD - West Los Angeles College</t>
+  </si>
+  <si>
     <t>Culver City</t>
   </si>
   <si>
-    <t>Barstow Community College</t>
-[...1309 lines deleted...]
-  <si>
     <t>Lake Tahoe Community College</t>
   </si>
   <si>
     <t>Landscape Architects Technical Committee</t>
   </si>
   <si>
     <t>Laney College</t>
   </si>
   <si>
     <t>Lanterman Developmental Center</t>
   </si>
   <si>
     <t>Las Positas College</t>
   </si>
   <si>
     <t>Lassen Community College</t>
   </si>
   <si>
     <t>Legislative Analysts office</t>
   </si>
   <si>
     <t>Little Hoover Commission</t>
   </si>
   <si>
     <t>Local Agency Investment Fund</t>
@@ -1803,98 +1779,95 @@
   <si>
     <t>Monterey Peninsula College</t>
   </si>
   <si>
     <t>Moorpark College</t>
   </si>
   <si>
     <t>Moorpark</t>
   </si>
   <si>
     <t>Mt. San Antonio Community College District</t>
   </si>
   <si>
     <t>Mt. San Jacinto Community College District</t>
   </si>
   <si>
     <t>San Jacinto</t>
   </si>
   <si>
     <t>92583-2399</t>
   </si>
   <si>
     <t>Mule Creek State Prison</t>
   </si>
   <si>
-    <t>IONE</t>
+    <t>Ione</t>
   </si>
   <si>
     <t>Napa Valley Community College</t>
   </si>
   <si>
     <t>Native American Heritage Commission</t>
   </si>
   <si>
     <t>Natural Resources Agency</t>
   </si>
   <si>
     <t>Naturopathic Medicine Committee</t>
   </si>
   <si>
     <t>Sacramentoq</t>
   </si>
   <si>
     <t>New Motor Vehicle Board</t>
   </si>
   <si>
     <t>North Kern State Prison (NKSP)</t>
   </si>
   <si>
     <t>North Orange County College District</t>
   </si>
   <si>
     <t>Northern California Youth Correction Center</t>
   </si>
   <si>
     <t>Office of Administrative Law</t>
   </si>
   <si>
     <t>Office of Environmental Health Hazard Assessment</t>
   </si>
   <si>
     <t>Office of Health Equity</t>
   </si>
   <si>
     <t>Office of Inspector General</t>
   </si>
   <si>
     <t>Office of Planning and Research</t>
   </si>
   <si>
-    <t>95814-3044</t>
-[...1 lines deleted...]
-  <si>
     <t>Office of Public Safety Radio</t>
   </si>
   <si>
     <t>Office of State Public Defender</t>
   </si>
   <si>
     <t>Office of Systems Integration</t>
   </si>
   <si>
     <t>Office of Tax Appeals</t>
   </si>
   <si>
     <t>Office of the Governor</t>
   </si>
   <si>
     <t>Office of the Inspector General for Veterans Affairs</t>
   </si>
   <si>
     <t>Office of the Lieutenant Governor</t>
   </si>
   <si>
     <t>Office of Traffic Safety</t>
   </si>
   <si>
     <t>Ohlone College</t>
@@ -1941,56 +1914,50 @@
   <si>
     <t>Pine Grove Youth Conservation Camp</t>
   </si>
   <si>
     <t>Pine Grove</t>
   </si>
   <si>
     <t>Pleasant Valley State Prison</t>
   </si>
   <si>
     <t>Pooled Money Investment Board</t>
   </si>
   <si>
     <t>Porterville College</t>
   </si>
   <si>
     <t>Porterville</t>
   </si>
   <si>
     <t>Porterville Developmental Center</t>
   </si>
   <si>
     <t>Preston Youth Correctional Facility</t>
   </si>
   <si>
-    <t>Ione</t>
-[...4 lines deleted...]
-  <si>
     <t>Professional Fiducuaries Bureau</t>
   </si>
   <si>
     <t>Public Employment Relations Board</t>
   </si>
   <si>
     <t>R.A. McGee Correctional Training Center</t>
   </si>
   <si>
     <t>Galt</t>
   </si>
   <si>
     <t>Rancho Santiago Community College District Office</t>
   </si>
   <si>
     <t>Reedley College</t>
   </si>
   <si>
     <t>Reedley</t>
   </si>
   <si>
     <t>Registered Veterinary Technician Committee</t>
   </si>
   <si>
     <t>Resources Agency CERES</t>
@@ -2064,53 +2031,50 @@
   <si>
     <t>San Francisco Bay Conservation and Development Commission</t>
   </si>
   <si>
     <t>San Francisco State University</t>
   </si>
   <si>
     <t>San Gabriel &amp; Lower Los Angeles Rivers &amp; Mountains Conservancy</t>
   </si>
   <si>
     <t>Azusa</t>
   </si>
   <si>
     <t>San Joaquin Delta College</t>
   </si>
   <si>
     <t>San Joaquin River Conservancy</t>
   </si>
   <si>
     <t>San Jose City College</t>
   </si>
   <si>
     <t>San Jose State University</t>
   </si>
   <si>
-    <t>95192-0010</t>
-[...1 lines deleted...]
-  <si>
     <t>San Quentin State Prison</t>
   </si>
   <si>
     <t>San Quentin</t>
   </si>
   <si>
     <t>Santa Ana College</t>
   </si>
   <si>
     <t>Santa Barbara Community College</t>
   </si>
   <si>
     <t>Santa Clarita Community College District</t>
   </si>
   <si>
     <t>Santa Clarita</t>
   </si>
   <si>
     <t>Santa Monica Community College District</t>
   </si>
   <si>
     <t>Santa Monica</t>
   </si>
   <si>
     <t>Santa Monica Mountain Conservancy</t>
@@ -2211,84 +2175,78 @@
   <si>
     <t>State Council on Developmental Disabilities</t>
   </si>
   <si>
     <t>State Independent Living Council</t>
   </si>
   <si>
     <t>State Lands Commission</t>
   </si>
   <si>
     <t>State Legislature</t>
   </si>
   <si>
     <t>State of California Off Highway Motor Vehicle Division</t>
   </si>
   <si>
     <t>State of California Public Utilities Commission</t>
   </si>
   <si>
     <t>State Personnel Board</t>
   </si>
   <si>
     <t>State Treasurer</t>
   </si>
   <si>
-    <t>SACRAMENTO</t>
-[...1 lines deleted...]
-  <si>
     <t>State Water Resources Control Board</t>
   </si>
   <si>
     <t>Structural Pest Control</t>
   </si>
   <si>
     <t>Supreme Court of California</t>
   </si>
   <si>
     <t>94102-4797</t>
   </si>
   <si>
     <t>Telephone Medical Advice Services Bureau</t>
   </si>
   <si>
     <t>Test</t>
   </si>
   <si>
     <t>Time Deposit Program</t>
   </si>
   <si>
     <t>University of California - Davis</t>
   </si>
   <si>
     <t>Davis</t>
   </si>
   <si>
     <t>Valley State Prison</t>
-  </si>
-[...1 lines deleted...]
-    <t>93610-0099</t>
   </si>
   <si>
     <t>Ventura College</t>
   </si>
   <si>
     <t>Ventura Youth Correctional Facility</t>
   </si>
   <si>
     <t>Veterans Home of California - Barstow</t>
   </si>
   <si>
     <t>Veterans Home of California - Chula Vista</t>
   </si>
   <si>
     <t>Veterans Home of California - Fresno</t>
   </si>
   <si>
     <t>Veterans Home of California - Yountville</t>
   </si>
   <si>
     <t>Yountville</t>
   </si>
   <si>
     <t>Veterinary Medical Board</t>
   </si>
@@ -4139,6026 +4097,6026 @@
         <v>537</v>
       </c>
       <c r="D119">
         <v>95758</v>
       </c>
     </row>
     <row r="120" spans="1:4" ht="15">
       <c r="A120" t="s">
         <v>191</v>
       </c>
       <c r="B120" t="s">
         <v>192</v>
       </c>
       <c r="C120">
         <v>106</v>
       </c>
       <c r="D120">
         <v>93561</v>
       </c>
     </row>
     <row r="121" spans="1:4" ht="15">
       <c r="A121" t="s">
         <v>193</v>
       </c>
       <c r="B121" t="s">
-        <v>108</v>
+        <v>194</v>
       </c>
       <c r="C121">
-        <v>133</v>
+        <v>423</v>
       </c>
       <c r="D121">
-        <v>95814</v>
+        <v>95630</v>
       </c>
     </row>
     <row r="122" spans="1:4" ht="15">
       <c r="A122" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B122" t="s">
         <v>108</v>
       </c>
       <c r="C122">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="D122">
         <v>95814</v>
       </c>
     </row>
     <row r="123" spans="1:4" ht="15">
       <c r="A123" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B123" t="s">
-        <v>196</v>
+        <v>108</v>
       </c>
       <c r="C123">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D123">
-        <v>95670</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="124" spans="1:4" ht="15">
       <c r="A124" t="s">
         <v>197</v>
       </c>
       <c r="B124" t="s">
-        <v>108</v>
+        <v>198</v>
       </c>
       <c r="C124">
-        <v>285</v>
+        <v>109</v>
       </c>
       <c r="D124">
-        <v>95814</v>
+        <v>95670</v>
       </c>
     </row>
     <row r="125" spans="1:4" ht="15">
       <c r="A125" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B125" t="s">
         <v>108</v>
       </c>
       <c r="C125">
-        <v>143</v>
+        <v>285</v>
       </c>
       <c r="D125">
-        <v>95811</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="126" spans="1:4" ht="15">
       <c r="A126" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B126" t="s">
         <v>108</v>
       </c>
       <c r="C126">
-        <v>473</v>
+        <v>143</v>
       </c>
       <c r="D126">
         <v>95811</v>
       </c>
     </row>
     <row r="127" spans="1:4" ht="15">
       <c r="A127" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B127" t="s">
-        <v>201</v>
+        <v>108</v>
       </c>
       <c r="C127">
-        <v>302</v>
+        <v>473</v>
       </c>
       <c r="D127">
-        <v>95605</v>
+        <v>95811</v>
       </c>
     </row>
     <row r="128" spans="1:4" ht="15">
       <c r="A128" t="s">
         <v>202</v>
       </c>
       <c r="B128" t="s">
-        <v>106</v>
+        <v>203</v>
       </c>
       <c r="C128">
-        <v>121</v>
+        <v>302</v>
       </c>
       <c r="D128">
-        <v>95501</v>
+        <v>95605</v>
       </c>
     </row>
     <row r="129" spans="1:4" ht="15">
       <c r="A129" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B129" t="s">
-        <v>52</v>
+        <v>106</v>
       </c>
       <c r="C129">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D129">
-        <v>95205</v>
+        <v>95501</v>
       </c>
     </row>
     <row r="130" spans="1:4" ht="15">
       <c r="A130" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B130" t="s">
-        <v>165</v>
+        <v>52</v>
       </c>
       <c r="C130">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D130">
-        <v>92110</v>
+        <v>95205</v>
       </c>
     </row>
     <row r="131" spans="1:4" ht="15">
       <c r="A131" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B131" t="s">
-        <v>206</v>
+        <v>165</v>
       </c>
       <c r="C131">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D131">
-        <v>92705</v>
+        <v>92110</v>
       </c>
     </row>
     <row r="132" spans="1:4" ht="15">
       <c r="A132" t="s">
         <v>207</v>
       </c>
       <c r="B132" t="s">
         <v>208</v>
       </c>
       <c r="C132">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D132">
-        <v>96001</v>
+        <v>92705</v>
       </c>
     </row>
     <row r="133" spans="1:4" ht="15">
       <c r="A133" t="s">
         <v>209</v>
       </c>
       <c r="B133" t="s">
         <v>210</v>
       </c>
       <c r="C133">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D133">
-        <v>95901</v>
+        <v>96001</v>
       </c>
     </row>
     <row r="134" spans="1:4" ht="15">
       <c r="A134" t="s">
         <v>211</v>
       </c>
       <c r="B134" t="s">
         <v>212</v>
       </c>
       <c r="C134">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="D134">
-        <v>94612</v>
+        <v>95901</v>
       </c>
     </row>
     <row r="135" spans="1:4" ht="15">
       <c r="A135" t="s">
         <v>213</v>
       </c>
       <c r="B135" t="s">
         <v>214</v>
       </c>
       <c r="C135">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="D135">
-        <v>93401</v>
+        <v>94612</v>
       </c>
     </row>
     <row r="136" spans="1:4" ht="15">
       <c r="A136" t="s">
         <v>215</v>
       </c>
       <c r="B136" t="s">
-        <v>32</v>
+        <v>216</v>
       </c>
       <c r="C136">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D136">
-        <v>93728</v>
+        <v>93401</v>
       </c>
     </row>
     <row r="137" spans="1:4" ht="15">
       <c r="A137" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B137" t="s">
-        <v>217</v>
+        <v>32</v>
       </c>
       <c r="C137">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="D137">
-        <v>90012</v>
+        <v>93728</v>
       </c>
     </row>
     <row r="138" spans="1:4" ht="15">
       <c r="A138" t="s">
         <v>218</v>
       </c>
       <c r="B138" t="s">
         <v>219</v>
       </c>
       <c r="C138">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D138">
-        <v>92401</v>
+        <v>90012</v>
       </c>
     </row>
     <row r="139" spans="1:4" ht="15">
       <c r="A139" t="s">
         <v>220</v>
       </c>
       <c r="B139" t="s">
-        <v>24</v>
+        <v>221</v>
       </c>
       <c r="C139">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D139">
-        <v>93514</v>
+        <v>92401</v>
       </c>
     </row>
     <row r="140" spans="1:4" ht="15">
       <c r="A140" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B140" t="s">
-        <v>108</v>
+        <v>24</v>
       </c>
       <c r="C140">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="D140">
-        <v>95814</v>
+        <v>93514</v>
       </c>
     </row>
     <row r="141" spans="1:4" ht="15">
       <c r="A141" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B141" t="s">
         <v>108</v>
       </c>
       <c r="C141">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D141">
         <v>95814</v>
       </c>
     </row>
     <row r="142" spans="1:4" ht="15">
       <c r="A142" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B142" t="s">
         <v>108</v>
       </c>
       <c r="C142">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D142">
         <v>95814</v>
       </c>
     </row>
     <row r="143" spans="1:4" ht="15">
       <c r="A143" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B143" t="s">
         <v>108</v>
       </c>
       <c r="C143">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D143">
-        <v>95815</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="144" spans="1:4" ht="15">
       <c r="A144" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B144" t="s">
         <v>108</v>
       </c>
       <c r="C144">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D144">
-        <v>95814</v>
+        <v>95815</v>
       </c>
     </row>
     <row r="145" spans="1:4" ht="15">
       <c r="A145" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B145" t="s">
         <v>108</v>
       </c>
       <c r="C145">
-        <v>534</v>
+        <v>139</v>
       </c>
       <c r="D145">
-        <v>95815</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="146" spans="1:4" ht="15">
       <c r="A146" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B146" t="s">
         <v>108</v>
       </c>
       <c r="C146">
-        <v>140</v>
+        <v>534</v>
       </c>
       <c r="D146">
-        <v>95833</v>
+        <v>95815</v>
       </c>
     </row>
     <row r="147" spans="1:4" ht="15">
       <c r="A147" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B147" t="s">
         <v>108</v>
       </c>
       <c r="C147">
-        <v>526</v>
+        <v>140</v>
       </c>
       <c r="D147">
-        <v>95815</v>
+        <v>95833</v>
       </c>
     </row>
     <row r="148" spans="1:4" ht="15">
       <c r="A148" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B148" t="s">
-        <v>52</v>
+        <v>108</v>
       </c>
       <c r="C148">
-        <v>545</v>
+        <v>526</v>
       </c>
       <c r="D148">
-        <v>95215</v>
+        <v>95815</v>
       </c>
     </row>
     <row r="149" spans="1:4" ht="15">
       <c r="A149" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B149" t="s">
-        <v>108</v>
+        <v>52</v>
       </c>
       <c r="C149">
-        <v>141</v>
+        <v>545</v>
       </c>
       <c r="D149">
-        <v>95814</v>
+        <v>95215</v>
       </c>
     </row>
     <row r="150" spans="1:4" ht="15">
       <c r="A150" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B150" t="s">
         <v>108</v>
       </c>
       <c r="C150">
-        <v>580</v>
+        <v>141</v>
       </c>
       <c r="D150">
         <v>95814</v>
       </c>
     </row>
     <row r="151" spans="1:4" ht="15">
       <c r="A151" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B151" t="s">
         <v>108</v>
       </c>
       <c r="C151">
-        <v>142</v>
+        <v>580</v>
       </c>
       <c r="D151">
         <v>95814</v>
       </c>
     </row>
     <row r="152" spans="1:4" ht="15">
       <c r="A152" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B152" t="s">
         <v>108</v>
       </c>
       <c r="C152">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D152">
-        <v>95825</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="153" spans="1:4" ht="15">
       <c r="A153" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B153" t="s">
         <v>108</v>
       </c>
       <c r="C153">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D153">
-        <v>95814</v>
+        <v>95825</v>
       </c>
     </row>
     <row r="154" spans="1:4" ht="15">
       <c r="A154" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B154" t="s">
         <v>108</v>
       </c>
       <c r="C154">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D154">
         <v>95814</v>
       </c>
     </row>
     <row r="155" spans="1:4" ht="15">
       <c r="A155" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B155" t="s">
         <v>108</v>
       </c>
       <c r="C155">
-        <v>540</v>
+        <v>146</v>
       </c>
       <c r="D155">
         <v>95814</v>
       </c>
     </row>
     <row r="156" spans="1:4" ht="15">
       <c r="A156" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B156" t="s">
-        <v>238</v>
+        <v>108</v>
       </c>
       <c r="C156">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>540</v>
+      </c>
+      <c r="D156">
+        <v>95814</v>
       </c>
     </row>
     <row r="157" spans="1:4" ht="15">
       <c r="A157" t="s">
+        <v>239</v>
+      </c>
+      <c r="B157" t="s">
         <v>240</v>
       </c>
-      <c r="B157" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C157">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D157">
-        <v>92880</v>
+        <v>91710</v>
       </c>
     </row>
     <row r="158" spans="1:4" ht="15">
       <c r="A158" t="s">
+        <v>241</v>
+      </c>
+      <c r="B158" t="s">
         <v>242</v>
       </c>
-      <c r="B158" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C158">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>148</v>
+      </c>
+      <c r="D158">
+        <v>92880</v>
       </c>
     </row>
     <row r="159" spans="1:4" ht="15">
       <c r="A159" t="s">
+        <v>243</v>
+      </c>
+      <c r="B159" t="s">
+        <v>108</v>
+      </c>
+      <c r="C159">
+        <v>149</v>
+      </c>
+      <c r="D159" t="s">
         <v>244</v>
-      </c>
-[...7 lines deleted...]
-        <v>95814</v>
       </c>
     </row>
     <row r="160" spans="1:4" ht="15">
       <c r="A160" t="s">
         <v>245</v>
       </c>
       <c r="B160" t="s">
         <v>108</v>
       </c>
       <c r="C160">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D160">
         <v>95814</v>
       </c>
     </row>
     <row r="161" spans="1:4" ht="15">
       <c r="A161" t="s">
         <v>246</v>
       </c>
       <c r="B161" t="s">
-        <v>247</v>
+        <v>108</v>
       </c>
       <c r="C161">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D161">
-        <v>95687</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="162" spans="1:4" ht="15">
       <c r="A162" t="s">
+        <v>247</v>
+      </c>
+      <c r="B162" t="s">
         <v>248</v>
       </c>
-      <c r="B162" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C162">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D162">
-        <v>93409</v>
+        <v>95687</v>
       </c>
     </row>
     <row r="163" spans="1:4" ht="15">
       <c r="A163" t="s">
         <v>249</v>
       </c>
       <c r="B163" t="s">
-        <v>196</v>
+        <v>216</v>
       </c>
       <c r="C163">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>153</v>
+      </c>
+      <c r="D163">
+        <v>93409</v>
       </c>
     </row>
     <row r="164" spans="1:4" ht="15">
       <c r="A164" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="B164" t="s">
-        <v>108</v>
+        <v>198</v>
       </c>
       <c r="C164">
-        <v>541</v>
+        <v>154</v>
       </c>
       <c r="D164">
-        <v>95814</v>
+        <v>95670</v>
       </c>
     </row>
     <row r="165" spans="1:4" ht="15">
       <c r="A165" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B165" t="s">
-        <v>253</v>
+        <v>108</v>
       </c>
       <c r="C165">
-        <v>156</v>
+        <v>541</v>
       </c>
       <c r="D165">
-        <v>91302</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="166" spans="1:4" ht="15">
       <c r="A166" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B166" t="s">
-        <v>94</v>
+        <v>253</v>
       </c>
       <c r="C166">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="D166">
-        <v>94954</v>
+        <v>91302</v>
       </c>
     </row>
     <row r="167" spans="1:4" ht="15">
       <c r="A167" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="B167" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="C167">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="D167">
-        <v>95814</v>
+        <v>94954</v>
       </c>
     </row>
     <row r="168" spans="1:4" ht="15">
       <c r="A168" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B168" t="s">
-        <v>257</v>
+        <v>108</v>
       </c>
       <c r="C168">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="D168">
-        <v>95310</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="169" spans="1:4" ht="15">
       <c r="A169" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="B169" t="s">
-        <v>56</v>
+        <v>257</v>
       </c>
       <c r="C169">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D169">
-        <v>93001</v>
+        <v>95310</v>
       </c>
     </row>
     <row r="170" spans="1:4" ht="15">
       <c r="A170" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="B170" t="s">
-        <v>260</v>
+        <v>56</v>
       </c>
       <c r="C170">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D170">
-        <v>92004</v>
+        <v>93001</v>
       </c>
     </row>
     <row r="171" spans="1:4" ht="15">
       <c r="A171" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="B171" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C171">
-        <v>589</v>
+        <v>161</v>
       </c>
       <c r="D171">
-        <v>94550</v>
+        <v>92004</v>
       </c>
     </row>
     <row r="172" spans="1:4" ht="15">
       <c r="A172" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B172" t="s">
-        <v>94</v>
+        <v>262</v>
       </c>
       <c r="C172">
-        <v>162</v>
+        <v>589</v>
       </c>
       <c r="D172">
-        <v>94954</v>
+        <v>94550</v>
       </c>
     </row>
     <row r="173" spans="1:4" ht="15">
       <c r="A173" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B173" t="s">
-        <v>265</v>
+        <v>94</v>
       </c>
       <c r="C173">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D173">
-        <v>95322</v>
+        <v>94954</v>
       </c>
     </row>
     <row r="174" spans="1:4" ht="15">
       <c r="A174" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B174" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C174">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D174">
-        <v>95630</v>
+        <v>95322</v>
       </c>
     </row>
     <row r="175" spans="1:4" ht="15">
       <c r="A175" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="B175" t="s">
-        <v>96</v>
+        <v>194</v>
       </c>
       <c r="C175">
-        <v>180</v>
+        <v>164</v>
       </c>
       <c r="D175">
-        <v>93536</v>
+        <v>95630</v>
       </c>
     </row>
     <row r="176" spans="1:4" ht="15">
       <c r="A176" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B176" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="C176">
-        <v>165</v>
+        <v>180</v>
       </c>
       <c r="D176">
-        <v>92571</v>
+        <v>93536</v>
       </c>
     </row>
     <row r="177" spans="1:4" ht="15">
       <c r="A177" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="B177" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="C177">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="D177">
-        <v>93940</v>
+        <v>92571</v>
       </c>
     </row>
     <row r="178" spans="1:4" ht="15">
       <c r="A178" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="B178" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C178">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D178">
-        <v>95501</v>
+        <v>93940</v>
       </c>
     </row>
     <row r="179" spans="1:4" ht="15">
       <c r="A179" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B179" t="s">
-        <v>158</v>
+        <v>106</v>
       </c>
       <c r="C179">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D179">
-        <v>95966</v>
+        <v>95501</v>
       </c>
     </row>
     <row r="180" spans="1:4" ht="15">
       <c r="A180" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="B180" t="s">
-        <v>274</v>
+        <v>158</v>
       </c>
       <c r="C180">
-        <v>588</v>
+        <v>170</v>
       </c>
       <c r="D180">
-        <v>93449</v>
+        <v>95966</v>
       </c>
     </row>
     <row r="181" spans="1:4" ht="15">
       <c r="A181" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="B181" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="C181">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="D181">
-        <v>92004</v>
+        <v>93449</v>
       </c>
     </row>
     <row r="182" spans="1:4" ht="15">
       <c r="A182" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="B182" t="s">
-        <v>277</v>
+        <v>260</v>
       </c>
       <c r="C182">
-        <v>171</v>
+        <v>587</v>
       </c>
       <c r="D182">
-        <v>92672</v>
+        <v>92004</v>
       </c>
     </row>
     <row r="183" spans="1:4" ht="15">
       <c r="A183" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B183" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="C183">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D183">
-        <v>95430</v>
+        <v>92672</v>
       </c>
     </row>
     <row r="184" spans="1:4" ht="15">
       <c r="A184" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="B184" t="s">
-        <v>165</v>
+        <v>278</v>
       </c>
       <c r="C184">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D184">
-        <v>92110</v>
+        <v>95430</v>
       </c>
     </row>
     <row r="185" spans="1:4" ht="15">
       <c r="A185" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="B185" t="s">
-        <v>282</v>
+        <v>165</v>
       </c>
       <c r="C185">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="D185">
-        <v>93452</v>
+        <v>92110</v>
       </c>
     </row>
     <row r="186" spans="1:4" ht="15">
       <c r="A186" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="B186" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="C186">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D186">
-        <v>95018</v>
+        <v>93452</v>
       </c>
     </row>
     <row r="187" spans="1:4" ht="15">
       <c r="A187" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="B187" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="C187">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D187">
-        <v>96142</v>
+        <v>95018</v>
       </c>
     </row>
     <row r="188" spans="1:4" ht="15">
       <c r="A188" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="B188" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="C188">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="D188">
-        <v>95460</v>
+        <v>96142</v>
       </c>
     </row>
     <row r="189" spans="1:4" ht="15">
       <c r="A189" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="B189" t="s">
-        <v>108</v>
+        <v>287</v>
       </c>
       <c r="C189">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="D189">
-        <v>95814</v>
+        <v>95460</v>
       </c>
     </row>
     <row r="190" spans="1:4" ht="15">
       <c r="A190" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="B190" t="s">
         <v>108</v>
       </c>
       <c r="C190">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="D190">
         <v>95814</v>
       </c>
     </row>
     <row r="191" spans="1:4" ht="15">
       <c r="A191" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="B191" t="s">
-        <v>292</v>
+        <v>108</v>
       </c>
       <c r="C191">
-        <v>343</v>
+        <v>181</v>
       </c>
       <c r="D191">
-        <v>95521</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="192" spans="1:4" ht="15">
       <c r="A192" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="B192" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="C192">
-        <v>213</v>
+        <v>343</v>
       </c>
       <c r="D192">
-        <v>91768</v>
+        <v>95521</v>
       </c>
     </row>
     <row r="193" spans="1:4" ht="15">
       <c r="A193" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="B193" t="s">
-        <v>214</v>
+        <v>293</v>
       </c>
       <c r="C193">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="D193">
-        <v>93407</v>
+        <v>91768</v>
       </c>
     </row>
     <row r="194" spans="1:4" ht="15">
       <c r="A194" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="B194" t="s">
-        <v>108</v>
+        <v>216</v>
       </c>
       <c r="C194">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>217</v>
+      </c>
+      <c r="D194">
+        <v>93407</v>
       </c>
     </row>
     <row r="195" spans="1:4" ht="15">
       <c r="A195" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="B195" t="s">
         <v>108</v>
       </c>
       <c r="C195">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>95811</v>
+        <v>182</v>
+      </c>
+      <c r="D195" t="s">
+        <v>296</v>
       </c>
     </row>
     <row r="196" spans="1:4" ht="15">
       <c r="A196" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="B196" t="s">
-        <v>300</v>
+        <v>108</v>
       </c>
       <c r="C196">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>183</v>
+      </c>
+      <c r="D196">
+        <v>95811</v>
       </c>
     </row>
     <row r="197" spans="1:4" ht="15">
       <c r="A197" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="B197" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="C197">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D197">
-        <v>94536</v>
+        <v>92860</v>
       </c>
     </row>
     <row r="198" spans="1:4" ht="15">
       <c r="A198" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="B198" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="C198">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D198">
-        <v>94538</v>
+        <v>94536</v>
       </c>
     </row>
     <row r="199" spans="1:4" ht="15">
       <c r="A199" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="B199" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="C199">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D199">
-        <v>92506</v>
+        <v>94538</v>
       </c>
     </row>
     <row r="200" spans="1:4" ht="15">
       <c r="A200" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="B200" t="s">
-        <v>108</v>
+        <v>304</v>
       </c>
       <c r="C200">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D200">
-        <v>95814</v>
+        <v>92506</v>
       </c>
     </row>
     <row r="201" spans="1:4" ht="15">
       <c r="A201" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="B201" t="s">
-        <v>217</v>
+        <v>108</v>
       </c>
       <c r="C201">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D201">
-        <v>90037</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="202" spans="1:4" ht="15">
       <c r="A202" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="B202" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="C202">
-        <v>570</v>
+        <v>190</v>
       </c>
       <c r="D202">
-        <v>95814</v>
+        <v>90037</v>
       </c>
     </row>
     <row r="203" spans="1:4" ht="15">
       <c r="A203" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="B203" t="s">
         <v>108</v>
       </c>
       <c r="C203">
-        <v>476</v>
+        <v>570</v>
       </c>
       <c r="D203">
         <v>95814</v>
       </c>
     </row>
     <row r="204" spans="1:4" ht="15">
       <c r="A204" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="B204" t="s">
         <v>108</v>
       </c>
       <c r="C204">
-        <v>192</v>
+        <v>476</v>
       </c>
       <c r="D204">
         <v>95814</v>
       </c>
     </row>
     <row r="205" spans="1:4" ht="15">
       <c r="A205" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="B205" t="s">
         <v>108</v>
       </c>
       <c r="C205">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D205">
-        <v>95811</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="206" spans="1:4" ht="15">
       <c r="A206" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="B206" t="s">
-        <v>314</v>
+        <v>108</v>
       </c>
       <c r="C206">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D206">
-        <v>93212</v>
+        <v>95811</v>
       </c>
     </row>
     <row r="207" spans="1:4" ht="15">
       <c r="A207" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="B207" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="C207">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D207">
-        <v>95671</v>
+        <v>93212</v>
       </c>
     </row>
     <row r="208" spans="1:4" ht="15">
       <c r="A208" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="B208" t="s">
-        <v>247</v>
+        <v>314</v>
       </c>
       <c r="C208">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="D208">
-        <v>95687</v>
+        <v>95671</v>
       </c>
     </row>
     <row r="209" spans="1:4" ht="15">
       <c r="A209" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="B209" t="s">
-        <v>96</v>
+        <v>248</v>
       </c>
       <c r="C209">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D209">
-        <v>93536</v>
+        <v>95687</v>
       </c>
     </row>
     <row r="210" spans="1:4" ht="15">
       <c r="A210" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="B210" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C210">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="D210">
-        <v>95826</v>
+        <v>93536</v>
       </c>
     </row>
     <row r="211" spans="1:4" ht="15">
       <c r="A211" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="B211" t="s">
-        <v>201</v>
+        <v>108</v>
       </c>
       <c r="C211">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D211">
-        <v>95605</v>
+        <v>95826</v>
       </c>
     </row>
     <row r="212" spans="1:4" ht="15">
       <c r="A212" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="B212" t="s">
-        <v>108</v>
+        <v>203</v>
       </c>
       <c r="C212">
-        <v>531</v>
+        <v>199</v>
       </c>
       <c r="D212">
-        <v>95814</v>
+        <v>95605</v>
       </c>
     </row>
     <row r="213" spans="1:4" ht="15">
       <c r="A213" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="B213" t="s">
-        <v>17</v>
+        <v>108</v>
       </c>
       <c r="C213">
-        <v>200</v>
+        <v>531</v>
       </c>
       <c r="D213">
-        <v>93311</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="214" spans="1:4" ht="15">
       <c r="A214" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="B214" t="s">
-        <v>167</v>
+        <v>17</v>
       </c>
       <c r="C214">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D214">
-        <v>90802</v>
+        <v>93311</v>
       </c>
     </row>
     <row r="215" spans="1:4" ht="15">
       <c r="A215" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="B215" t="s">
-        <v>325</v>
+        <v>167</v>
       </c>
       <c r="C215">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D215">
-        <v>93012</v>
+        <v>90802</v>
       </c>
     </row>
     <row r="216" spans="1:4" ht="15">
       <c r="A216" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="B216" t="s">
-        <v>76</v>
+        <v>323</v>
       </c>
       <c r="C216">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>202</v>
+      </c>
+      <c r="D216">
+        <v>93012</v>
       </c>
     </row>
     <row r="217" spans="1:4" ht="15">
       <c r="A217" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="B217" t="s">
-        <v>329</v>
+        <v>76</v>
       </c>
       <c r="C217">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D217">
-        <v>90747</v>
+        <v>95929</v>
       </c>
     </row>
     <row r="218" spans="1:4" ht="15">
       <c r="A218" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="B218" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="C218">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="D218">
-        <v>94542</v>
+        <v>90747</v>
       </c>
     </row>
     <row r="219" spans="1:4" ht="15">
       <c r="A219" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="B219" t="s">
-        <v>32</v>
+        <v>328</v>
       </c>
       <c r="C219">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D219">
-        <v>93740</v>
+        <v>94542</v>
       </c>
     </row>
     <row r="220" spans="1:4" ht="15">
       <c r="A220" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="B220" t="s">
-        <v>334</v>
+        <v>32</v>
       </c>
       <c r="C220">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D220">
-        <v>92832</v>
+        <v>93740</v>
       </c>
     </row>
     <row r="221" spans="1:4" ht="15">
       <c r="A221" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="B221" t="s">
-        <v>167</v>
+        <v>331</v>
       </c>
       <c r="C221">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>206</v>
+      </c>
+      <c r="D221">
+        <v>92832</v>
       </c>
     </row>
     <row r="222" spans="1:4" ht="15">
       <c r="A222" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="B222" t="s">
-        <v>217</v>
+        <v>167</v>
       </c>
       <c r="C222">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D222">
-        <v>90032</v>
+        <v>90840</v>
       </c>
     </row>
     <row r="223" spans="1:4" ht="15">
       <c r="A223" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="B223" t="s">
-        <v>339</v>
+        <v>219</v>
       </c>
       <c r="C223">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D223">
-        <v>94590</v>
+        <v>90032</v>
       </c>
     </row>
     <row r="224" spans="1:4" ht="15">
       <c r="A224" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="B224" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="C224">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D224">
-        <v>93955</v>
+        <v>94590</v>
       </c>
     </row>
     <row r="225" spans="1:4" ht="15">
       <c r="A225" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="B225" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="C225">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D225">
-        <v>91330</v>
+        <v>93955</v>
       </c>
     </row>
     <row r="226" spans="1:4" ht="15">
       <c r="A226" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="B226" t="s">
-        <v>108</v>
+        <v>339</v>
       </c>
       <c r="C226">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D226">
-        <v>95819</v>
+        <v>91330</v>
       </c>
     </row>
     <row r="227" spans="1:4" ht="15">
       <c r="A227" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="B227" t="s">
-        <v>219</v>
+        <v>108</v>
       </c>
       <c r="C227">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D227">
-        <v>92407</v>
+        <v>95819</v>
       </c>
     </row>
     <row r="228" spans="1:4" ht="15">
       <c r="A228" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="B228" t="s">
-        <v>347</v>
+        <v>221</v>
       </c>
       <c r="C228">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D228">
-        <v>92211</v>
+        <v>92407</v>
       </c>
     </row>
     <row r="229" spans="1:4" ht="15">
       <c r="A229" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="B229" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="C229">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>216</v>
+      </c>
+      <c r="D229">
+        <v>92211</v>
       </c>
     </row>
     <row r="230" spans="1:4" ht="15">
       <c r="A230" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="B230" t="s">
-        <v>72</v>
+        <v>345</v>
       </c>
       <c r="C230">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D230">
-        <v>95382</v>
+        <v>92096</v>
       </c>
     </row>
     <row r="231" spans="1:4" ht="15">
       <c r="A231" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="B231" t="s">
-        <v>196</v>
+        <v>72</v>
       </c>
       <c r="C231">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D231">
-        <v>95670</v>
+        <v>95382</v>
       </c>
     </row>
     <row r="232" spans="1:4" ht="15">
       <c r="A232" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="B232" t="s">
-        <v>314</v>
+        <v>198</v>
       </c>
       <c r="C232">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="D232">
-        <v>93212</v>
+        <v>95670</v>
       </c>
     </row>
     <row r="233" spans="1:4" ht="15">
       <c r="A233" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="B233" t="s">
-        <v>355</v>
+        <v>312</v>
       </c>
       <c r="C233">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D233">
-        <v>96150</v>
+        <v>93212</v>
       </c>
     </row>
     <row r="234" spans="1:4" ht="15">
       <c r="A234" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="B234" t="s">
-        <v>108</v>
+        <v>350</v>
       </c>
       <c r="C234">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D234">
-        <v>95814</v>
+        <v>96150</v>
       </c>
     </row>
     <row r="235" spans="1:4" ht="15">
       <c r="A235" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="B235" t="s">
         <v>108</v>
       </c>
       <c r="C235">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D235">
         <v>95814</v>
       </c>
     </row>
     <row r="236" spans="1:4" ht="15">
       <c r="A236" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="B236" t="s">
         <v>108</v>
       </c>
       <c r="C236">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="D236">
         <v>95814</v>
       </c>
     </row>
     <row r="237" spans="1:4" ht="15">
       <c r="A237" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="B237" t="s">
         <v>108</v>
       </c>
       <c r="C237">
-        <v>582</v>
+        <v>225</v>
       </c>
       <c r="D237">
         <v>95814</v>
       </c>
     </row>
     <row r="238" spans="1:4" ht="15">
       <c r="A238" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="B238" t="s">
         <v>108</v>
       </c>
       <c r="C238">
-        <v>226</v>
+        <v>582</v>
       </c>
       <c r="D238">
-        <v>95833</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="239" spans="1:4" ht="15">
       <c r="A239" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="B239" t="s">
-        <v>362</v>
+        <v>108</v>
       </c>
       <c r="C239">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D239">
-        <v>92233</v>
+        <v>95833</v>
       </c>
     </row>
     <row r="240" spans="1:4" ht="15">
       <c r="A240" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="B240" t="s">
-        <v>108</v>
+        <v>357</v>
       </c>
       <c r="C240">
-        <v>581</v>
+        <v>227</v>
       </c>
       <c r="D240">
-        <v>95814</v>
+        <v>92233</v>
       </c>
     </row>
     <row r="241" spans="1:4" ht="15">
       <c r="A241" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="B241" t="s">
-        <v>365</v>
+        <v>108</v>
       </c>
       <c r="C241">
-        <v>229</v>
+        <v>581</v>
       </c>
       <c r="D241">
-        <v>94061</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="242" spans="1:4" ht="15">
       <c r="A242" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="B242" t="s">
-        <v>108</v>
+        <v>360</v>
       </c>
       <c r="C242">
-        <v>578</v>
+        <v>229</v>
       </c>
       <c r="D242">
-        <v>95811</v>
+        <v>94061</v>
       </c>
     </row>
     <row r="243" spans="1:4" ht="15">
       <c r="A243" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="B243" t="s">
         <v>108</v>
       </c>
       <c r="C243">
-        <v>230</v>
+        <v>578</v>
       </c>
       <c r="D243">
-        <v>95814</v>
+        <v>95811</v>
       </c>
     </row>
     <row r="244" spans="1:4" ht="15">
       <c r="A244" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="B244" t="s">
-        <v>86</v>
+        <v>108</v>
       </c>
       <c r="C244">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D244">
-        <v>92251</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="245" spans="1:4" ht="15">
       <c r="A245" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="B245" t="s">
-        <v>370</v>
+        <v>86</v>
       </c>
       <c r="C245">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D245">
-        <v>93610</v>
+        <v>92251</v>
       </c>
     </row>
     <row r="246" spans="1:4" ht="15">
       <c r="A246" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="B246" t="s">
-        <v>108</v>
+        <v>365</v>
       </c>
       <c r="C246">
-        <v>583</v>
+        <v>232</v>
       </c>
       <c r="D246">
-        <v>95814</v>
+        <v>93610</v>
       </c>
     </row>
     <row r="247" spans="1:4" ht="15">
       <c r="A247" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="B247" t="s">
-        <v>373</v>
+        <v>108</v>
       </c>
       <c r="C247">
-        <v>233</v>
+        <v>583</v>
       </c>
       <c r="D247">
-        <v>90650</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="248" spans="1:4" ht="15">
       <c r="A248" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="B248" t="s">
-        <v>100</v>
+        <v>368</v>
       </c>
       <c r="C248">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D248">
-        <v>93555</v>
+        <v>90650</v>
       </c>
     </row>
     <row r="249" spans="1:4" ht="15">
       <c r="A249" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="B249" t="s">
-        <v>331</v>
+        <v>100</v>
       </c>
       <c r="C249">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="D249">
-        <v>94545</v>
+        <v>93555</v>
       </c>
     </row>
     <row r="250" spans="1:4" ht="15">
       <c r="A250" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="B250" t="s">
-        <v>377</v>
+        <v>328</v>
       </c>
       <c r="C250">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D250">
-        <v>91737</v>
+        <v>94545</v>
       </c>
     </row>
     <row r="251" spans="1:4" ht="15">
       <c r="A251" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
       <c r="B251" t="s">
-        <v>102</v>
+        <v>372</v>
       </c>
       <c r="C251">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D251">
-        <v>92225</v>
+        <v>91737</v>
       </c>
     </row>
     <row r="252" spans="1:4" ht="15">
       <c r="A252" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="B252" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="C252">
-        <v>573</v>
+        <v>238</v>
       </c>
       <c r="D252">
-        <v>95814</v>
+        <v>92225</v>
       </c>
     </row>
     <row r="253" spans="1:4" ht="15">
       <c r="A253" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="B253" t="s">
-        <v>381</v>
+        <v>108</v>
       </c>
       <c r="C253">
-        <v>239</v>
+        <v>573</v>
       </c>
       <c r="D253">
-        <v>91741</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="254" spans="1:4" ht="15">
       <c r="A254" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="B254" t="s">
-        <v>139</v>
+        <v>376</v>
       </c>
       <c r="C254">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D254">
-        <v>94103</v>
+        <v>91741</v>
       </c>
     </row>
     <row r="255" spans="1:4" ht="15">
       <c r="A255" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="B255" t="s">
-        <v>108</v>
+        <v>139</v>
       </c>
       <c r="C255">
-        <v>113</v>
+        <v>240</v>
       </c>
       <c r="D255">
-        <v>95811</v>
+        <v>94103</v>
       </c>
     </row>
     <row r="256" spans="1:4" ht="15">
       <c r="A256" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="B256" t="s">
-        <v>210</v>
+        <v>108</v>
       </c>
       <c r="C256">
-        <v>241</v>
+        <v>113</v>
       </c>
       <c r="D256">
-        <v>95901</v>
+        <v>95811</v>
       </c>
     </row>
     <row r="257" spans="1:4" ht="15">
       <c r="A257" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="B257" t="s">
-        <v>347</v>
+        <v>212</v>
       </c>
       <c r="C257">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D257">
-        <v>92260</v>
+        <v>95901</v>
       </c>
     </row>
     <row r="258" spans="1:4" ht="15">
       <c r="A258" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="B258" t="s">
-        <v>58</v>
+        <v>343</v>
       </c>
       <c r="C258">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D258">
-        <v>92626</v>
+        <v>92211</v>
       </c>
     </row>
     <row r="259" spans="1:4" ht="15">
       <c r="A259" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="B259" t="s">
-        <v>388</v>
+        <v>58</v>
       </c>
       <c r="C259">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D259">
-        <v>92708</v>
+        <v>92626</v>
       </c>
     </row>
     <row r="260" spans="1:4" ht="15">
       <c r="A260" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="B260" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="C260">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D260">
-        <v>94501</v>
+        <v>92708</v>
       </c>
     </row>
     <row r="261" spans="1:4" ht="15">
       <c r="A261" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="B261" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="C261">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D261">
-        <v>94904</v>
+        <v>94501</v>
       </c>
     </row>
     <row r="262" spans="1:4" ht="15">
       <c r="A262" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="B262" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
       <c r="C262">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D262">
-        <v>94402</v>
+        <v>94904</v>
       </c>
     </row>
     <row r="263" spans="1:4" ht="15">
       <c r="A263" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="B263" t="s">
-        <v>347</v>
+        <v>389</v>
       </c>
       <c r="C263">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D263">
-        <v>92260</v>
+        <v>94402</v>
       </c>
     </row>
     <row r="264" spans="1:4" ht="15">
       <c r="A264" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="B264" t="s">
-        <v>106</v>
+        <v>343</v>
       </c>
       <c r="C264">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D264">
-        <v>95501</v>
+        <v>92260</v>
       </c>
     </row>
     <row r="265" spans="1:4" ht="15">
       <c r="A265" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="B265" t="s">
-        <v>398</v>
+        <v>106</v>
       </c>
       <c r="C265">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D265">
-        <v>93277</v>
+        <v>95501</v>
       </c>
     </row>
     <row r="266" spans="1:4" ht="15">
       <c r="A266" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
       <c r="B266" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="C266">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D266">
-        <v>96094</v>
+        <v>93277</v>
       </c>
     </row>
     <row r="267" spans="1:4" ht="15">
       <c r="A267" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="B267" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="C267">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="D267">
-        <v>91203</v>
+        <v>96094</v>
       </c>
     </row>
     <row r="268" spans="1:4" ht="15">
       <c r="A268" t="s">
-        <v>403</v>
+        <v>396</v>
       </c>
       <c r="B268" t="s">
-        <v>139</v>
+        <v>397</v>
       </c>
       <c r="C268">
-        <v>566</v>
+        <v>253</v>
       </c>
       <c r="D268">
-        <v>94102</v>
+        <v>91203</v>
       </c>
     </row>
     <row r="269" spans="1:4" ht="15">
       <c r="A269" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="B269" t="s">
-        <v>108</v>
+        <v>139</v>
       </c>
       <c r="C269">
-        <v>256</v>
+        <v>566</v>
       </c>
       <c r="D269">
-        <v>95814</v>
+        <v>94102</v>
       </c>
     </row>
     <row r="270" spans="1:4" ht="15">
       <c r="A270" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="B270" t="s">
         <v>108</v>
       </c>
       <c r="C270">
-        <v>102</v>
+        <v>256</v>
       </c>
       <c r="D270">
-        <v>95811</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="271" spans="1:4" ht="15">
       <c r="A271" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="B271" t="s">
         <v>108</v>
       </c>
       <c r="C271">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>102</v>
+      </c>
+      <c r="D271">
+        <v>95811</v>
       </c>
     </row>
     <row r="272" spans="1:4" ht="15">
       <c r="A272" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
       <c r="B272" t="s">
         <v>108</v>
       </c>
       <c r="C272">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>95814</v>
+        <v>257</v>
+      </c>
+      <c r="D272" t="s">
+        <v>402</v>
       </c>
     </row>
     <row r="273" spans="1:4" ht="15">
       <c r="A273" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="B273" t="s">
-        <v>410</v>
+        <v>108</v>
       </c>
       <c r="C273">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>258</v>
+      </c>
+      <c r="D273">
+        <v>95814</v>
       </c>
     </row>
     <row r="274" spans="1:4" ht="15">
       <c r="A274" t="s">
-        <v>412</v>
+        <v>404</v>
       </c>
       <c r="B274" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="C274">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>94806</v>
+        <v>259</v>
+      </c>
+      <c r="D274" t="s">
+        <v>406</v>
       </c>
     </row>
     <row r="275" spans="1:4" ht="15">
       <c r="A275" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="B275" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="C275">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D275">
-        <v>94553</v>
+        <v>94806</v>
       </c>
     </row>
     <row r="276" spans="1:4" ht="15">
       <c r="A276" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="B276" t="s">
-        <v>108</v>
+        <v>410</v>
       </c>
       <c r="C276">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D276">
-        <v>95814</v>
+        <v>94553</v>
       </c>
     </row>
     <row r="277" spans="1:4" ht="15">
       <c r="A277" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="B277" t="s">
-        <v>418</v>
+        <v>108</v>
       </c>
       <c r="C277">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D277">
-        <v>92252</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="278" spans="1:4" ht="15">
       <c r="A278" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="B278" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="C278">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D278">
-        <v>93960</v>
+        <v>92252</v>
       </c>
     </row>
     <row r="279" spans="1:4" ht="15">
       <c r="A279" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="B279" t="s">
-        <v>108</v>
+        <v>415</v>
       </c>
       <c r="C279">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D279">
-        <v>95823</v>
+        <v>93960</v>
       </c>
     </row>
     <row r="280" spans="1:4" ht="15">
       <c r="A280" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="B280" t="s">
         <v>108</v>
       </c>
       <c r="C280">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D280">
-        <v>95814</v>
+        <v>95823</v>
       </c>
     </row>
     <row r="281" spans="1:4" ht="15">
       <c r="A281" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="B281" t="s">
-        <v>424</v>
+        <v>108</v>
       </c>
       <c r="C281">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D281">
-        <v>92399</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="282" spans="1:4" ht="15">
       <c r="A282" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="B282" t="s">
-        <v>214</v>
+        <v>419</v>
       </c>
       <c r="C282">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D282">
-        <v>93405</v>
+        <v>92399</v>
       </c>
     </row>
     <row r="283" spans="1:4" ht="15">
       <c r="A283" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="B283" t="s">
-        <v>427</v>
+        <v>216</v>
       </c>
       <c r="C283">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>428</v>
+        <v>269</v>
+      </c>
+      <c r="D283">
+        <v>93405</v>
       </c>
     </row>
     <row r="284" spans="1:4" ht="15">
       <c r="A284" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
       <c r="B284" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="C284">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>90630</v>
+        <v>270</v>
+      </c>
+      <c r="D284" t="s">
+        <v>423</v>
       </c>
     </row>
     <row r="285" spans="1:4" ht="15">
       <c r="A285" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
       <c r="B285" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="C285">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D285">
-        <v>95014</v>
+        <v>90630</v>
       </c>
     </row>
     <row r="286" spans="1:4" ht="15">
       <c r="A286" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="B286" t="s">
-        <v>201</v>
+        <v>427</v>
       </c>
       <c r="C286">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D286">
-        <v>95691</v>
+        <v>95014</v>
       </c>
     </row>
     <row r="287" spans="1:4" ht="15">
       <c r="A287" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="B287" t="s">
-        <v>108</v>
+        <v>203</v>
       </c>
       <c r="C287">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D287">
-        <v>95814</v>
+        <v>95691</v>
       </c>
     </row>
     <row r="288" spans="1:4" ht="15">
       <c r="A288" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="B288" t="s">
         <v>108</v>
       </c>
       <c r="C288">
-        <v>550</v>
+        <v>274</v>
       </c>
       <c r="D288">
-        <v>95815</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="289" spans="1:4" ht="15">
       <c r="A289" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="B289" t="s">
         <v>108</v>
       </c>
       <c r="C289">
-        <v>108</v>
+        <v>550</v>
       </c>
       <c r="D289">
-        <v>95833</v>
+        <v>95815</v>
       </c>
     </row>
     <row r="290" spans="1:4" ht="15">
       <c r="A290" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="B290" t="s">
         <v>108</v>
       </c>
       <c r="C290">
-        <v>275</v>
+        <v>108</v>
       </c>
       <c r="D290">
-        <v>95811</v>
+        <v>95833</v>
       </c>
     </row>
     <row r="291" spans="1:4" ht="15">
       <c r="A291" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="B291" t="s">
         <v>108</v>
       </c>
       <c r="C291">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D291">
-        <v>95834</v>
+        <v>95811</v>
       </c>
     </row>
     <row r="292" spans="1:4" ht="15">
       <c r="A292" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="B292" t="s">
         <v>108</v>
       </c>
       <c r="C292">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D292">
-        <v>95815</v>
+        <v>95834</v>
       </c>
     </row>
     <row r="293" spans="1:4" ht="15">
       <c r="A293" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="B293" t="s">
         <v>108</v>
       </c>
       <c r="C293">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D293">
-        <v>95833</v>
+        <v>95815</v>
       </c>
     </row>
     <row r="294" spans="1:4" ht="15">
       <c r="A294" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="B294" t="s">
         <v>108</v>
       </c>
       <c r="C294">
-        <v>110</v>
+        <v>278</v>
       </c>
       <c r="D294">
-        <v>95814</v>
+        <v>95833</v>
       </c>
     </row>
     <row r="295" spans="1:4" ht="15">
       <c r="A295" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="B295" t="s">
         <v>108</v>
       </c>
       <c r="C295">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D295">
-        <v>95834</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="296" spans="1:4" ht="15">
       <c r="A296" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="B296" t="s">
-        <v>190</v>
+        <v>108</v>
       </c>
       <c r="C296">
-        <v>280</v>
+        <v>111</v>
       </c>
       <c r="D296">
-        <v>95758</v>
+        <v>95834</v>
       </c>
     </row>
     <row r="297" spans="1:4" ht="15">
       <c r="A297" t="s">
-        <v>444</v>
+        <v>438</v>
       </c>
       <c r="B297" t="s">
-        <v>108</v>
+        <v>190</v>
       </c>
       <c r="C297">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D297">
-        <v>95814</v>
+        <v>95758</v>
       </c>
     </row>
     <row r="298" spans="1:4" ht="15">
       <c r="A298" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
       <c r="B298" t="s">
-        <v>446</v>
+        <v>108</v>
       </c>
       <c r="C298">
-        <v>568</v>
+        <v>281</v>
       </c>
       <c r="D298">
-        <v>92234</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="299" spans="1:4" ht="15">
       <c r="A299" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
       <c r="B299" t="s">
-        <v>108</v>
+        <v>441</v>
       </c>
       <c r="C299">
-        <v>282</v>
+        <v>568</v>
       </c>
       <c r="D299">
-        <v>95814</v>
+        <v>92234</v>
       </c>
     </row>
     <row r="300" spans="1:4" ht="15">
       <c r="A300" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="B300" t="s">
         <v>108</v>
       </c>
       <c r="C300">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D300">
         <v>95814</v>
       </c>
     </row>
     <row r="301" spans="1:4" ht="15">
       <c r="A301" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
       <c r="B301" t="s">
-        <v>139</v>
+        <v>108</v>
       </c>
       <c r="C301">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D301">
-        <v>94105</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="302" spans="1:4" ht="15">
       <c r="A302" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="B302" t="s">
-        <v>108</v>
+        <v>139</v>
       </c>
       <c r="C302">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="D302">
-        <v>95834</v>
+        <v>94105</v>
       </c>
     </row>
     <row r="303" spans="1:4" ht="15">
       <c r="A303" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="B303" t="s">
         <v>108</v>
       </c>
       <c r="C303">
-        <v>114</v>
+        <v>279</v>
       </c>
       <c r="D303">
-        <v>95814</v>
+        <v>95811</v>
       </c>
     </row>
     <row r="304" spans="1:4" ht="15">
       <c r="A304" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
       <c r="B304" t="s">
         <v>108</v>
       </c>
       <c r="C304">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D304">
         <v>95814</v>
       </c>
     </row>
     <row r="305" spans="1:4" ht="15">
       <c r="A305" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="B305" t="s">
-        <v>201</v>
+        <v>108</v>
       </c>
       <c r="C305">
-        <v>287</v>
+        <v>115</v>
       </c>
       <c r="D305">
-        <v>95605</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="306" spans="1:4" ht="15">
       <c r="A306" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="B306" t="s">
-        <v>108</v>
+        <v>203</v>
       </c>
       <c r="C306">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>287</v>
+      </c>
+      <c r="D306">
+        <v>95605</v>
       </c>
     </row>
     <row r="307" spans="1:4" ht="15">
       <c r="A307" t="s">
-        <v>456</v>
+        <v>449</v>
       </c>
       <c r="B307" t="s">
-        <v>201</v>
+        <v>108</v>
       </c>
       <c r="C307">
-        <v>288</v>
+        <v>308</v>
       </c>
       <c r="D307">
-        <v>95605</v>
+        <v>95834</v>
       </c>
     </row>
     <row r="308" spans="1:4" ht="15">
       <c r="A308" t="s">
-        <v>457</v>
+        <v>450</v>
       </c>
       <c r="B308" t="s">
-        <v>108</v>
+        <v>203</v>
       </c>
       <c r="C308">
-        <v>398</v>
+        <v>288</v>
       </c>
       <c r="D308">
-        <v>95833</v>
+        <v>95605</v>
       </c>
     </row>
     <row r="309" spans="1:4" ht="15">
       <c r="A309" t="s">
-        <v>458</v>
+        <v>451</v>
       </c>
       <c r="B309" t="s">
         <v>108</v>
       </c>
       <c r="C309">
-        <v>289</v>
+        <v>398</v>
       </c>
       <c r="D309">
-        <v>95814</v>
+        <v>95833</v>
       </c>
     </row>
     <row r="310" spans="1:4" ht="15">
       <c r="A310" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="B310" t="s">
         <v>108</v>
       </c>
       <c r="C310">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="D310">
-        <v>95811</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="311" spans="1:4" ht="15">
       <c r="A311" t="s">
-        <v>460</v>
+        <v>453</v>
       </c>
       <c r="B311" t="s">
         <v>108</v>
       </c>
       <c r="C311">
-        <v>527</v>
+        <v>290</v>
       </c>
       <c r="D311">
         <v>95811</v>
       </c>
     </row>
     <row r="312" spans="1:4" ht="15">
       <c r="A312" t="s">
-        <v>461</v>
+        <v>454</v>
       </c>
       <c r="B312" t="s">
         <v>108</v>
       </c>
       <c r="C312">
-        <v>291</v>
+        <v>527</v>
       </c>
       <c r="D312">
-        <v>95815</v>
+        <v>95811</v>
       </c>
     </row>
     <row r="313" spans="1:4" ht="15">
       <c r="A313" t="s">
-        <v>462</v>
+        <v>455</v>
       </c>
       <c r="B313" t="s">
         <v>108</v>
       </c>
       <c r="C313">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D313">
-        <v>95814</v>
+        <v>95815</v>
       </c>
     </row>
     <row r="314" spans="1:4" ht="15">
       <c r="A314" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="B314" t="s">
         <v>108</v>
       </c>
       <c r="C314">
-        <v>116</v>
+        <v>292</v>
       </c>
       <c r="D314">
         <v>95814</v>
       </c>
     </row>
     <row r="315" spans="1:4" ht="15">
       <c r="A315" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="B315" t="s">
         <v>108</v>
       </c>
       <c r="C315">
-        <v>293</v>
+        <v>116</v>
       </c>
       <c r="D315">
         <v>95814</v>
       </c>
     </row>
     <row r="316" spans="1:4" ht="15">
       <c r="A316" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="B316" t="s">
         <v>108</v>
       </c>
       <c r="C316">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="D316">
         <v>95814</v>
       </c>
     </row>
     <row r="317" spans="1:4" ht="15">
       <c r="A317" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="B317" t="s">
         <v>108</v>
       </c>
       <c r="C317">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="D317">
-        <v>95818</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="318" spans="1:4" ht="15">
       <c r="A318" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
       <c r="B318" t="s">
         <v>108</v>
       </c>
       <c r="C318">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D318">
-        <v>95814</v>
+        <v>95818</v>
       </c>
     </row>
     <row r="319" spans="1:4" ht="15">
       <c r="A319" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
       <c r="B319" t="s">
         <v>108</v>
       </c>
       <c r="C319">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>297</v>
+      </c>
+      <c r="D319">
+        <v>95814</v>
       </c>
     </row>
     <row r="320" spans="1:4" ht="15">
       <c r="A320" t="s">
-        <v>470</v>
+        <v>462</v>
       </c>
       <c r="B320" t="s">
         <v>108</v>
       </c>
       <c r="C320">
-        <v>118</v>
+        <v>298</v>
       </c>
       <c r="D320">
         <v>95814</v>
       </c>
     </row>
     <row r="321" spans="1:4" ht="15">
       <c r="A321" t="s">
-        <v>471</v>
+        <v>463</v>
       </c>
       <c r="B321" t="s">
         <v>108</v>
       </c>
       <c r="C321">
-        <v>300</v>
+        <v>118</v>
       </c>
       <c r="D321">
         <v>95814</v>
       </c>
     </row>
     <row r="322" spans="1:4" ht="15">
       <c r="A322" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="B322" t="s">
         <v>108</v>
       </c>
       <c r="C322">
-        <v>119</v>
+        <v>300</v>
       </c>
       <c r="D322">
         <v>95814</v>
       </c>
     </row>
     <row r="323" spans="1:4" ht="15">
       <c r="A323" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
       <c r="B323" t="s">
         <v>108</v>
       </c>
       <c r="C323">
-        <v>301</v>
+        <v>119</v>
       </c>
       <c r="D323">
         <v>95814</v>
       </c>
     </row>
     <row r="324" spans="1:4" ht="15">
       <c r="A324" t="s">
-        <v>474</v>
+        <v>466</v>
       </c>
       <c r="B324" t="s">
         <v>108</v>
       </c>
       <c r="C324">
-        <v>117</v>
+        <v>301</v>
       </c>
       <c r="D324">
         <v>95814</v>
       </c>
     </row>
     <row r="325" spans="1:4" ht="15">
       <c r="A325" t="s">
-        <v>475</v>
+        <v>467</v>
       </c>
       <c r="B325" t="s">
-        <v>476</v>
+        <v>108</v>
       </c>
       <c r="C325">
-        <v>61</v>
+        <v>117</v>
       </c>
       <c r="D325">
-        <v>93423</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="326" spans="1:4" ht="15">
       <c r="A326" t="s">
-        <v>477</v>
+        <v>468</v>
       </c>
       <c r="B326" t="s">
-        <v>478</v>
+        <v>469</v>
       </c>
       <c r="C326">
-        <v>295</v>
+        <v>61</v>
       </c>
       <c r="D326">
-        <v>93210</v>
+        <v>93423</v>
       </c>
     </row>
     <row r="327" spans="1:4" ht="15">
       <c r="A327" t="s">
-        <v>479</v>
+        <v>470</v>
       </c>
       <c r="B327" t="s">
-        <v>373</v>
+        <v>471</v>
       </c>
       <c r="C327">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>480</v>
+        <v>295</v>
+      </c>
+      <c r="D327">
+        <v>93210</v>
       </c>
     </row>
     <row r="328" spans="1:4" ht="15">
       <c r="A328" t="s">
-        <v>481</v>
+        <v>472</v>
       </c>
       <c r="B328" t="s">
-        <v>42</v>
+        <v>368</v>
       </c>
       <c r="C328">
-        <v>385</v>
-[...2 lines deleted...]
-        <v>482</v>
+        <v>375</v>
+      </c>
+      <c r="D328">
+        <v>90650</v>
       </c>
     </row>
     <row r="329" spans="1:4" ht="15">
       <c r="A329" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
       <c r="B329" t="s">
-        <v>484</v>
+        <v>42</v>
       </c>
       <c r="C329">
-        <v>414</v>
+        <v>385</v>
       </c>
       <c r="D329">
-        <v>92369</v>
+        <v>94558</v>
       </c>
     </row>
     <row r="330" spans="1:4" ht="15">
       <c r="A330" t="s">
-        <v>485</v>
+        <v>474</v>
       </c>
       <c r="B330" t="s">
-        <v>52</v>
+        <v>475</v>
       </c>
       <c r="C330">
-        <v>543</v>
+        <v>414</v>
       </c>
       <c r="D330">
-        <v>95215</v>
+        <v>92369</v>
       </c>
     </row>
     <row r="331" spans="1:4" ht="15">
       <c r="A331" t="s">
-        <v>486</v>
+        <v>476</v>
       </c>
       <c r="B331" t="s">
-        <v>247</v>
+        <v>52</v>
       </c>
       <c r="C331">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D331">
-        <v>95687</v>
+        <v>95215</v>
       </c>
     </row>
     <row r="332" spans="1:4" ht="15">
       <c r="A332" t="s">
-        <v>487</v>
+        <v>477</v>
       </c>
       <c r="B332" t="s">
-        <v>108</v>
+        <v>248</v>
       </c>
       <c r="C332">
-        <v>304</v>
+        <v>542</v>
       </c>
       <c r="D332">
-        <v>95814</v>
+        <v>95687</v>
       </c>
     </row>
     <row r="333" spans="1:4" ht="15">
       <c r="A333" t="s">
-        <v>488</v>
+        <v>478</v>
       </c>
       <c r="B333" t="s">
         <v>108</v>
       </c>
       <c r="C333">
-        <v>120</v>
+        <v>304</v>
       </c>
       <c r="D333">
         <v>95814</v>
       </c>
     </row>
     <row r="334" spans="1:4" ht="15">
       <c r="A334" t="s">
-        <v>489</v>
+        <v>479</v>
       </c>
       <c r="B334" t="s">
         <v>108</v>
       </c>
       <c r="C334">
-        <v>305</v>
+        <v>120</v>
       </c>
       <c r="D334">
         <v>95814</v>
       </c>
     </row>
     <row r="335" spans="1:4" ht="15">
       <c r="A335" t="s">
-        <v>490</v>
+        <v>480</v>
       </c>
       <c r="B335" t="s">
         <v>108</v>
       </c>
       <c r="C335">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D335">
         <v>95814</v>
       </c>
     </row>
     <row r="336" spans="1:4" ht="15">
       <c r="A336" t="s">
-        <v>491</v>
+        <v>481</v>
       </c>
       <c r="B336" t="s">
-        <v>492</v>
+        <v>108</v>
       </c>
       <c r="C336">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D336">
-        <v>95376</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="337" spans="1:4" ht="15">
       <c r="A337" t="s">
-        <v>493</v>
+        <v>482</v>
       </c>
       <c r="B337" t="s">
-        <v>494</v>
+        <v>483</v>
       </c>
       <c r="C337">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="D337">
-        <v>94523</v>
+        <v>95376</v>
       </c>
     </row>
     <row r="338" spans="1:4" ht="15">
       <c r="A338" t="s">
-        <v>495</v>
+        <v>484</v>
       </c>
       <c r="B338" t="s">
-        <v>217</v>
+        <v>485</v>
       </c>
       <c r="C338">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="D338">
-        <v>90032</v>
+        <v>94523</v>
       </c>
     </row>
     <row r="339" spans="1:4" ht="15">
       <c r="A339" t="s">
-        <v>496</v>
+        <v>486</v>
       </c>
       <c r="B339" t="s">
-        <v>32</v>
+        <v>219</v>
       </c>
       <c r="C339">
-        <v>556</v>
+        <v>311</v>
       </c>
       <c r="D339">
-        <v>93705</v>
+        <v>90032</v>
       </c>
     </row>
     <row r="340" spans="1:4" ht="15">
       <c r="A340" t="s">
-        <v>497</v>
+        <v>487</v>
       </c>
       <c r="B340" t="s">
-        <v>303</v>
+        <v>32</v>
       </c>
       <c r="C340">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="D340">
-        <v>94538</v>
+        <v>93705</v>
       </c>
     </row>
     <row r="341" spans="1:4" ht="15">
       <c r="A341" t="s">
-        <v>498</v>
+        <v>488</v>
       </c>
       <c r="B341" t="s">
-        <v>108</v>
+        <v>301</v>
       </c>
       <c r="C341">
-        <v>312</v>
+        <v>557</v>
       </c>
       <c r="D341">
-        <v>95811</v>
+        <v>94538</v>
       </c>
     </row>
     <row r="342" spans="1:4" ht="15">
       <c r="A342" t="s">
-        <v>499</v>
+        <v>489</v>
       </c>
       <c r="B342" t="s">
-        <v>500</v>
+        <v>108</v>
       </c>
       <c r="C342">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="D342">
-        <v>90506</v>
+        <v>95811</v>
       </c>
     </row>
     <row r="343" spans="1:4" ht="15">
       <c r="A343" t="s">
-        <v>501</v>
+        <v>490</v>
       </c>
       <c r="B343" t="s">
-        <v>196</v>
+        <v>491</v>
       </c>
       <c r="C343">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="D343">
-        <v>95670</v>
+        <v>90506</v>
       </c>
     </row>
     <row r="344" spans="1:4" ht="15">
       <c r="A344" t="s">
-        <v>502</v>
+        <v>492</v>
       </c>
       <c r="B344" t="s">
-        <v>108</v>
+        <v>198</v>
       </c>
       <c r="C344">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="D344">
-        <v>95814</v>
+        <v>95670</v>
       </c>
     </row>
     <row r="345" spans="1:4" ht="15">
       <c r="A345" t="s">
-        <v>503</v>
+        <v>493</v>
       </c>
       <c r="B345" t="s">
-        <v>20</v>
+        <v>108</v>
       </c>
       <c r="C345">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="D345">
-        <v>93446</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="346" spans="1:4" ht="15">
       <c r="A346" t="s">
-        <v>504</v>
+        <v>494</v>
       </c>
       <c r="B346" t="s">
-        <v>110</v>
+        <v>20</v>
       </c>
       <c r="C346">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>318</v>
+      </c>
+      <c r="D346">
+        <v>93446</v>
       </c>
     </row>
     <row r="347" spans="1:4" ht="15">
       <c r="A347" t="s">
-        <v>506</v>
+        <v>495</v>
       </c>
       <c r="B347" t="s">
-        <v>139</v>
+        <v>110</v>
       </c>
       <c r="C347">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>94102</v>
+        <v>319</v>
+      </c>
+      <c r="D347" t="s">
+        <v>496</v>
       </c>
     </row>
     <row r="348" spans="1:4" ht="15">
       <c r="A348" t="s">
-        <v>507</v>
+        <v>497</v>
       </c>
       <c r="B348" t="s">
-        <v>108</v>
+        <v>139</v>
       </c>
       <c r="C348">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="D348">
-        <v>95811</v>
+        <v>94102</v>
       </c>
     </row>
     <row r="349" spans="1:4" ht="15">
       <c r="A349" t="s">
-        <v>508</v>
+        <v>498</v>
       </c>
       <c r="B349" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="C349">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="D349">
-        <v>92626</v>
+        <v>95811</v>
       </c>
     </row>
     <row r="350" spans="1:4" ht="15">
       <c r="A350" t="s">
-        <v>509</v>
+        <v>499</v>
       </c>
       <c r="B350" t="s">
-        <v>510</v>
+        <v>58</v>
       </c>
       <c r="C350">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="D350">
-        <v>95971</v>
+        <v>92626</v>
       </c>
     </row>
     <row r="351" spans="1:4" ht="15">
       <c r="A351" t="s">
-        <v>511</v>
+        <v>500</v>
       </c>
       <c r="B351" t="s">
-        <v>267</v>
+        <v>501</v>
       </c>
       <c r="C351">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="D351">
-        <v>95630</v>
+        <v>95971</v>
       </c>
     </row>
     <row r="352" spans="1:4" ht="15">
       <c r="A352" t="s">
-        <v>512</v>
+        <v>502</v>
       </c>
       <c r="B352" t="s">
-        <v>316</v>
+        <v>194</v>
       </c>
       <c r="C352">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="D352">
-        <v>95671</v>
+        <v>95630</v>
       </c>
     </row>
     <row r="353" spans="1:4" ht="15">
       <c r="A353" t="s">
-        <v>513</v>
+        <v>503</v>
       </c>
       <c r="B353" t="s">
-        <v>514</v>
+        <v>314</v>
       </c>
       <c r="C353">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="D353">
-        <v>94022</v>
+        <v>95671</v>
       </c>
     </row>
     <row r="354" spans="1:4" ht="15">
       <c r="A354" t="s">
-        <v>515</v>
+        <v>504</v>
       </c>
       <c r="B354" t="s">
-        <v>516</v>
+        <v>505</v>
       </c>
       <c r="C354">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D354">
-        <v>94303</v>
+        <v>94022</v>
       </c>
     </row>
     <row r="355" spans="1:4" ht="15">
       <c r="A355" t="s">
-        <v>517</v>
+        <v>506</v>
       </c>
       <c r="B355" t="s">
-        <v>108</v>
+        <v>507</v>
       </c>
       <c r="C355">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D355">
-        <v>95827</v>
+        <v>94303</v>
       </c>
     </row>
     <row r="356" spans="1:4" ht="15">
       <c r="A356" t="s">
-        <v>518</v>
+        <v>508</v>
       </c>
       <c r="B356" t="s">
-        <v>32</v>
+        <v>108</v>
       </c>
       <c r="C356">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="D356">
-        <v>93704</v>
+        <v>95827</v>
       </c>
     </row>
     <row r="357" spans="1:4" ht="15">
       <c r="A357" t="s">
-        <v>519</v>
+        <v>509</v>
       </c>
       <c r="B357" t="s">
-        <v>334</v>
+        <v>32</v>
       </c>
       <c r="C357">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="D357">
-        <v>92832</v>
+        <v>93704</v>
       </c>
     </row>
     <row r="358" spans="1:4" ht="15">
       <c r="A358" t="s">
-        <v>520</v>
+        <v>510</v>
       </c>
       <c r="B358" t="s">
-        <v>521</v>
+        <v>331</v>
       </c>
       <c r="C358">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="D358">
-        <v>95020</v>
+        <v>92832</v>
       </c>
     </row>
     <row r="359" spans="1:4" ht="15">
       <c r="A359" t="s">
-        <v>522</v>
+        <v>511</v>
       </c>
       <c r="B359" t="s">
-        <v>402</v>
+        <v>512</v>
       </c>
       <c r="C359">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="D359">
-        <v>91208</v>
+        <v>95020</v>
       </c>
     </row>
     <row r="360" spans="1:4" ht="15">
       <c r="A360" t="s">
-        <v>523</v>
+        <v>513</v>
       </c>
       <c r="B360" t="s">
-        <v>524</v>
+        <v>397</v>
       </c>
       <c r="C360">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>525</v>
+        <v>333</v>
+      </c>
+      <c r="D360">
+        <v>91208</v>
       </c>
     </row>
     <row r="361" spans="1:4" ht="15">
       <c r="A361" t="s">
-        <v>526</v>
+        <v>514</v>
       </c>
       <c r="B361" t="s">
-        <v>108</v>
+        <v>515</v>
       </c>
       <c r="C361">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>95814</v>
+        <v>334</v>
+      </c>
+      <c r="D361" t="s">
+        <v>516</v>
       </c>
     </row>
     <row r="362" spans="1:4" ht="15">
       <c r="A362" t="s">
-        <v>527</v>
+        <v>517</v>
       </c>
       <c r="B362" t="s">
-        <v>528</v>
+        <v>108</v>
       </c>
       <c r="C362">
-        <v>135</v>
+        <v>533</v>
       </c>
       <c r="D362">
-        <v>95655</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="363" spans="1:4" ht="15">
       <c r="A363" t="s">
-        <v>529</v>
+        <v>518</v>
       </c>
       <c r="B363" t="s">
-        <v>108</v>
+        <v>519</v>
       </c>
       <c r="C363">
-        <v>532</v>
+        <v>135</v>
       </c>
       <c r="D363">
-        <v>95814</v>
+        <v>95655</v>
       </c>
     </row>
     <row r="364" spans="1:4" ht="15">
       <c r="A364" t="s">
-        <v>530</v>
+        <v>520</v>
       </c>
       <c r="B364" t="s">
-        <v>201</v>
+        <v>108</v>
       </c>
       <c r="C364">
-        <v>560</v>
+        <v>532</v>
       </c>
       <c r="D364">
-        <v>95691</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="365" spans="1:4" ht="15">
       <c r="A365" t="s">
-        <v>531</v>
+        <v>521</v>
       </c>
       <c r="B365" t="s">
-        <v>427</v>
+        <v>203</v>
       </c>
       <c r="C365">
-        <v>336</v>
+        <v>560</v>
       </c>
       <c r="D365">
-        <v>92020</v>
+        <v>95691</v>
       </c>
     </row>
     <row r="366" spans="1:4" ht="15">
       <c r="A366" t="s">
-        <v>532</v>
+        <v>522</v>
       </c>
       <c r="B366" t="s">
-        <v>139</v>
+        <v>422</v>
       </c>
       <c r="C366">
-        <v>563</v>
+        <v>336</v>
       </c>
       <c r="D366">
-        <v>94107</v>
+        <v>92020</v>
       </c>
     </row>
     <row r="367" spans="1:4" ht="15">
       <c r="A367" t="s">
-        <v>533</v>
+        <v>523</v>
       </c>
       <c r="B367" t="s">
-        <v>534</v>
+        <v>139</v>
       </c>
       <c r="C367">
-        <v>337</v>
+        <v>563</v>
       </c>
       <c r="D367">
-        <v>93901</v>
+        <v>94107</v>
       </c>
     </row>
     <row r="368" spans="1:4" ht="15">
       <c r="A368" t="s">
-        <v>535</v>
+        <v>524</v>
       </c>
       <c r="B368" t="s">
-        <v>108</v>
+        <v>525</v>
       </c>
       <c r="C368">
-        <v>572</v>
+        <v>337</v>
       </c>
       <c r="D368">
-        <v>95814</v>
+        <v>93901</v>
       </c>
     </row>
     <row r="369" spans="1:4" ht="15">
       <c r="A369" t="s">
-        <v>536</v>
+        <v>526</v>
       </c>
       <c r="B369" t="s">
         <v>108</v>
       </c>
       <c r="C369">
-        <v>340</v>
+        <v>572</v>
       </c>
       <c r="D369">
         <v>95814</v>
       </c>
     </row>
     <row r="370" spans="1:4" ht="15">
       <c r="A370" t="s">
-        <v>537</v>
+        <v>527</v>
       </c>
       <c r="B370" t="s">
-        <v>238</v>
+        <v>108</v>
       </c>
       <c r="C370">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="D370">
-        <v>91710</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="371" spans="1:4" ht="15">
       <c r="A371" t="s">
-        <v>538</v>
+        <v>528</v>
       </c>
       <c r="B371" t="s">
-        <v>188</v>
+        <v>240</v>
       </c>
       <c r="C371">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="D371">
-        <v>96130</v>
+        <v>91710</v>
       </c>
     </row>
     <row r="372" spans="1:4" ht="15">
       <c r="A372" t="s">
-        <v>539</v>
+        <v>529</v>
       </c>
       <c r="B372" t="s">
-        <v>86</v>
+        <v>188</v>
       </c>
       <c r="C372">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="D372">
-        <v>92251</v>
+        <v>96130</v>
       </c>
     </row>
     <row r="373" spans="1:4" ht="15">
       <c r="A373" t="s">
-        <v>540</v>
+        <v>530</v>
       </c>
       <c r="B373" t="s">
-        <v>102</v>
+        <v>86</v>
       </c>
       <c r="C373">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="D373">
-        <v>92225</v>
+        <v>92251</v>
       </c>
     </row>
     <row r="374" spans="1:4" ht="15">
       <c r="A374" t="s">
-        <v>541</v>
+        <v>531</v>
       </c>
       <c r="B374" t="s">
-        <v>542</v>
+        <v>102</v>
       </c>
       <c r="C374">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="D374">
-        <v>92618</v>
+        <v>92225</v>
       </c>
     </row>
     <row r="375" spans="1:4" ht="15">
       <c r="A375" t="s">
-        <v>543</v>
+        <v>532</v>
       </c>
       <c r="B375" t="s">
-        <v>139</v>
+        <v>533</v>
       </c>
       <c r="C375">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>544</v>
+        <v>346</v>
+      </c>
+      <c r="D375">
+        <v>92618</v>
       </c>
     </row>
     <row r="376" spans="1:4" ht="15">
       <c r="A376" t="s">
-        <v>545</v>
+        <v>534</v>
       </c>
       <c r="B376" t="s">
-        <v>546</v>
+        <v>139</v>
       </c>
       <c r="C376">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>93215</v>
+        <v>564</v>
+      </c>
+      <c r="D376" t="s">
+        <v>535</v>
       </c>
     </row>
     <row r="377" spans="1:4" ht="15">
       <c r="A377" t="s">
-        <v>547</v>
+        <v>536</v>
       </c>
       <c r="B377" t="s">
-        <v>548</v>
+        <v>537</v>
       </c>
       <c r="C377">
-        <v>313</v>
+        <v>348</v>
       </c>
       <c r="D377">
-        <v>91754</v>
+        <v>93215</v>
       </c>
     </row>
     <row r="378" spans="1:4" ht="15">
       <c r="A378" t="s">
-        <v>549</v>
+        <v>538</v>
       </c>
       <c r="B378" t="s">
-        <v>217</v>
+        <v>539</v>
       </c>
       <c r="C378">
-        <v>349</v>
+        <v>313</v>
       </c>
       <c r="D378">
-        <v>90017</v>
+        <v>91754</v>
       </c>
     </row>
     <row r="379" spans="1:4" ht="15">
       <c r="A379" t="s">
-        <v>550</v>
+        <v>540</v>
       </c>
       <c r="B379" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C379">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="D379">
-        <v>90029</v>
+        <v>90017</v>
       </c>
     </row>
     <row r="380" spans="1:4" ht="15">
       <c r="A380" t="s">
-        <v>551</v>
+        <v>541</v>
       </c>
       <c r="B380" t="s">
-        <v>552</v>
+        <v>219</v>
       </c>
       <c r="C380">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="D380">
-        <v>90744</v>
+        <v>90029</v>
       </c>
     </row>
     <row r="381" spans="1:4" ht="15">
       <c r="A381" t="s">
-        <v>553</v>
+        <v>542</v>
       </c>
       <c r="B381" t="s">
-        <v>554</v>
+        <v>543</v>
       </c>
       <c r="C381">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="D381">
-        <v>91342</v>
+        <v>90744</v>
       </c>
     </row>
     <row r="382" spans="1:4" ht="15">
       <c r="A382" t="s">
-        <v>555</v>
+        <v>544</v>
       </c>
       <c r="B382" t="s">
-        <v>217</v>
+        <v>545</v>
       </c>
       <c r="C382">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="D382">
-        <v>90047</v>
+        <v>91342</v>
       </c>
     </row>
     <row r="383" spans="1:4" ht="15">
       <c r="A383" t="s">
-        <v>556</v>
+        <v>546</v>
       </c>
       <c r="B383" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C383">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="D383">
-        <v>90015</v>
+        <v>90047</v>
       </c>
     </row>
     <row r="384" spans="1:4" ht="15">
       <c r="A384" t="s">
-        <v>557</v>
+        <v>547</v>
       </c>
       <c r="B384" t="s">
-        <v>558</v>
+        <v>219</v>
       </c>
       <c r="C384">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="D384">
-        <v>91401</v>
+        <v>90015</v>
       </c>
     </row>
     <row r="385" spans="1:4" ht="15">
       <c r="A385" t="s">
-        <v>559</v>
+        <v>548</v>
       </c>
       <c r="B385" t="s">
-        <v>560</v>
+        <v>549</v>
       </c>
       <c r="C385">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="D385">
-        <v>91371</v>
+        <v>91401</v>
       </c>
     </row>
     <row r="386" spans="1:4" ht="15">
       <c r="A386" t="s">
-        <v>561</v>
+        <v>550</v>
       </c>
       <c r="B386" t="s">
-        <v>124</v>
+        <v>551</v>
       </c>
       <c r="C386">
-        <v>503</v>
+        <v>358</v>
       </c>
       <c r="D386">
-        <v>90230</v>
+        <v>91371</v>
       </c>
     </row>
     <row r="387" spans="1:4" ht="15">
       <c r="A387" t="s">
-        <v>562</v>
+        <v>552</v>
       </c>
       <c r="B387" t="s">
-        <v>355</v>
+        <v>553</v>
       </c>
       <c r="C387">
-        <v>350</v>
+        <v>503</v>
       </c>
       <c r="D387">
-        <v>96150</v>
+        <v>90230</v>
       </c>
     </row>
     <row r="388" spans="1:4" ht="15">
       <c r="A388" t="s">
-        <v>563</v>
+        <v>554</v>
       </c>
       <c r="B388" t="s">
-        <v>108</v>
+        <v>350</v>
       </c>
       <c r="C388">
-        <v>552</v>
+        <v>350</v>
       </c>
       <c r="D388">
-        <v>95834</v>
+        <v>96150</v>
       </c>
     </row>
     <row r="389" spans="1:4" ht="15">
       <c r="A389" t="s">
-        <v>564</v>
+        <v>555</v>
       </c>
       <c r="B389" t="s">
-        <v>212</v>
+        <v>108</v>
       </c>
       <c r="C389">
-        <v>351</v>
+        <v>552</v>
       </c>
       <c r="D389">
-        <v>94607</v>
+        <v>95834</v>
       </c>
     </row>
     <row r="390" spans="1:4" ht="15">
       <c r="A390" t="s">
-        <v>565</v>
+        <v>556</v>
       </c>
       <c r="B390" t="s">
-        <v>294</v>
+        <v>214</v>
       </c>
       <c r="C390">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="D390">
-        <v>91769</v>
+        <v>94607</v>
       </c>
     </row>
     <row r="391" spans="1:4" ht="15">
       <c r="A391" t="s">
-        <v>566</v>
+        <v>557</v>
       </c>
       <c r="B391" t="s">
-        <v>262</v>
+        <v>293</v>
       </c>
       <c r="C391">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="D391">
-        <v>94551</v>
+        <v>91769</v>
       </c>
     </row>
     <row r="392" spans="1:4" ht="15">
       <c r="A392" t="s">
-        <v>567</v>
+        <v>558</v>
       </c>
       <c r="B392" t="s">
-        <v>188</v>
+        <v>262</v>
       </c>
       <c r="C392">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="D392">
-        <v>96130</v>
+        <v>94551</v>
       </c>
     </row>
     <row r="393" spans="1:4" ht="15">
       <c r="A393" t="s">
-        <v>568</v>
+        <v>559</v>
       </c>
       <c r="B393" t="s">
-        <v>108</v>
+        <v>188</v>
       </c>
       <c r="C393">
-        <v>561</v>
+        <v>354</v>
       </c>
       <c r="D393">
-        <v>95814</v>
+        <v>96130</v>
       </c>
     </row>
     <row r="394" spans="1:4" ht="15">
       <c r="A394" t="s">
-        <v>569</v>
+        <v>560</v>
       </c>
       <c r="B394" t="s">
         <v>108</v>
       </c>
       <c r="C394">
-        <v>376</v>
+        <v>561</v>
       </c>
       <c r="D394">
         <v>95814</v>
       </c>
     </row>
     <row r="395" spans="1:4" ht="15">
       <c r="A395" t="s">
-        <v>570</v>
+        <v>561</v>
       </c>
       <c r="B395" t="s">
         <v>108</v>
       </c>
       <c r="C395">
-        <v>584</v>
+        <v>376</v>
       </c>
       <c r="D395">
         <v>95814</v>
       </c>
     </row>
     <row r="396" spans="1:4" ht="15">
       <c r="A396" t="s">
-        <v>571</v>
+        <v>562</v>
       </c>
       <c r="B396" t="s">
         <v>108</v>
       </c>
       <c r="C396">
-        <v>355</v>
+        <v>584</v>
       </c>
       <c r="D396">
         <v>95814</v>
       </c>
     </row>
     <row r="397" spans="1:4" ht="15">
       <c r="A397" t="s">
-        <v>572</v>
+        <v>563</v>
       </c>
       <c r="B397" t="s">
-        <v>167</v>
+        <v>108</v>
       </c>
       <c r="C397">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="D397">
-        <v>90808</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="398" spans="1:4" ht="15">
       <c r="A398" t="s">
-        <v>573</v>
+        <v>564</v>
       </c>
       <c r="B398" t="s">
-        <v>574</v>
+        <v>167</v>
       </c>
       <c r="C398">
-        <v>365</v>
+        <v>356</v>
       </c>
       <c r="D398">
-        <v>94565</v>
+        <v>90808</v>
       </c>
     </row>
     <row r="399" spans="1:4" ht="15">
       <c r="A399" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="B399" t="s">
-        <v>108</v>
+        <v>566</v>
       </c>
       <c r="C399">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="D399">
-        <v>95825</v>
+        <v>94565</v>
       </c>
     </row>
     <row r="400" spans="1:4" ht="15">
       <c r="A400" t="s">
-        <v>576</v>
+        <v>567</v>
       </c>
       <c r="B400" t="s">
         <v>108</v>
       </c>
       <c r="C400">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="D400">
-        <v>95814</v>
+        <v>95825</v>
       </c>
     </row>
     <row r="401" spans="1:4" ht="15">
       <c r="A401" t="s">
-        <v>577</v>
+        <v>568</v>
       </c>
       <c r="B401" t="s">
         <v>108</v>
       </c>
       <c r="C401">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="D401">
         <v>95814</v>
       </c>
     </row>
     <row r="402" spans="1:4" ht="15">
       <c r="A402" t="s">
-        <v>578</v>
+        <v>569</v>
       </c>
       <c r="B402" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="C402">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="D402">
-        <v>95482</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="403" spans="1:4" ht="15">
       <c r="A403" t="s">
-        <v>579</v>
+        <v>570</v>
       </c>
       <c r="B403" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="C403">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="D403">
-        <v>95348</v>
+        <v>95482</v>
       </c>
     </row>
     <row r="404" spans="1:4" ht="15">
       <c r="A404" t="s">
-        <v>580</v>
+        <v>571</v>
       </c>
       <c r="B404" t="s">
-        <v>212</v>
+        <v>66</v>
       </c>
       <c r="C404">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="D404">
-        <v>94619</v>
+        <v>95348</v>
       </c>
     </row>
     <row r="405" spans="1:4" ht="15">
       <c r="A405" t="s">
-        <v>581</v>
+        <v>572</v>
       </c>
       <c r="B405" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="C405">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>373</v>
+      </c>
+      <c r="D405">
+        <v>94619</v>
       </c>
     </row>
     <row r="406" spans="1:4" ht="15">
       <c r="A406" t="s">
-        <v>583</v>
+        <v>573</v>
       </c>
       <c r="B406" t="s">
-        <v>584</v>
+        <v>165</v>
       </c>
       <c r="C406">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>92056</v>
+        <v>374</v>
+      </c>
+      <c r="D406" t="s">
+        <v>574</v>
       </c>
     </row>
     <row r="407" spans="1:4" ht="15">
       <c r="A407" t="s">
-        <v>585</v>
+        <v>575</v>
       </c>
       <c r="B407" t="s">
-        <v>165</v>
+        <v>576</v>
       </c>
       <c r="C407">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>586</v>
+        <v>377</v>
+      </c>
+      <c r="D407">
+        <v>92056</v>
       </c>
     </row>
     <row r="408" spans="1:4" ht="15">
       <c r="A408" t="s">
-        <v>587</v>
+        <v>577</v>
       </c>
       <c r="B408" t="s">
-        <v>588</v>
+        <v>165</v>
       </c>
       <c r="C408">
-        <v>379</v>
-[...2 lines deleted...]
-        <v>95054</v>
+        <v>378</v>
+      </c>
+      <c r="D408" t="s">
+        <v>578</v>
       </c>
     </row>
     <row r="409" spans="1:4" ht="15">
       <c r="A409" t="s">
-        <v>589</v>
+        <v>579</v>
       </c>
       <c r="B409" t="s">
-        <v>104</v>
+        <v>580</v>
       </c>
       <c r="C409">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="D409">
-        <v>93940</v>
+        <v>95054</v>
       </c>
     </row>
     <row r="410" spans="1:4" ht="15">
       <c r="A410" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="B410" t="s">
-        <v>591</v>
+        <v>104</v>
       </c>
       <c r="C410">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="D410">
-        <v>93021</v>
+        <v>93940</v>
       </c>
     </row>
     <row r="411" spans="1:4" ht="15">
       <c r="A411" t="s">
-        <v>592</v>
+        <v>582</v>
       </c>
       <c r="B411" t="s">
-        <v>90</v>
+        <v>583</v>
       </c>
       <c r="C411">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="D411">
-        <v>91789</v>
+        <v>93021</v>
       </c>
     </row>
     <row r="412" spans="1:4" ht="15">
       <c r="A412" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
       <c r="B412" t="s">
-        <v>594</v>
+        <v>90</v>
       </c>
       <c r="C412">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>382</v>
+      </c>
+      <c r="D412">
+        <v>91789</v>
       </c>
     </row>
     <row r="413" spans="1:4" ht="15">
       <c r="A413" t="s">
-        <v>596</v>
+        <v>585</v>
       </c>
       <c r="B413" t="s">
-        <v>597</v>
+        <v>586</v>
       </c>
       <c r="C413">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>95640</v>
+        <v>383</v>
+      </c>
+      <c r="D413" t="s">
+        <v>587</v>
       </c>
     </row>
     <row r="414" spans="1:4" ht="15">
       <c r="A414" t="s">
-        <v>598</v>
+        <v>588</v>
       </c>
       <c r="B414" t="s">
-        <v>42</v>
+        <v>589</v>
       </c>
       <c r="C414">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="D414">
-        <v>94558</v>
+        <v>95640</v>
       </c>
     </row>
     <row r="415" spans="1:4" ht="15">
       <c r="A415" t="s">
-        <v>599</v>
+        <v>590</v>
       </c>
       <c r="B415" t="s">
-        <v>201</v>
+        <v>42</v>
       </c>
       <c r="C415">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="D415">
-        <v>95691</v>
+        <v>94558</v>
       </c>
     </row>
     <row r="416" spans="1:4" ht="15">
       <c r="A416" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="B416" t="s">
-        <v>108</v>
+        <v>203</v>
       </c>
       <c r="C416">
-        <v>429</v>
+        <v>387</v>
       </c>
       <c r="D416">
-        <v>95814</v>
+        <v>95691</v>
       </c>
     </row>
     <row r="417" spans="1:4" ht="15">
       <c r="A417" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
       <c r="B417" t="s">
-        <v>602</v>
+        <v>108</v>
       </c>
       <c r="C417">
-        <v>549</v>
+        <v>429</v>
       </c>
       <c r="D417">
-        <v>95834</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="418" spans="1:4" ht="15">
       <c r="A418" t="s">
-        <v>603</v>
+        <v>593</v>
       </c>
       <c r="B418" t="s">
-        <v>108</v>
+        <v>594</v>
       </c>
       <c r="C418">
-        <v>586</v>
+        <v>549</v>
       </c>
       <c r="D418">
-        <v>95811</v>
+        <v>95834</v>
       </c>
     </row>
     <row r="419" spans="1:4" ht="15">
       <c r="A419" t="s">
-        <v>604</v>
+        <v>595</v>
       </c>
       <c r="B419" t="s">
-        <v>546</v>
+        <v>108</v>
       </c>
       <c r="C419">
-        <v>388</v>
+        <v>586</v>
       </c>
       <c r="D419">
-        <v>93216</v>
+        <v>95811</v>
       </c>
     </row>
     <row r="420" spans="1:4" ht="15">
       <c r="A420" t="s">
-        <v>605</v>
+        <v>596</v>
       </c>
       <c r="B420" t="s">
-        <v>334</v>
+        <v>537</v>
       </c>
       <c r="C420">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="D420">
-        <v>92832</v>
+        <v>93216</v>
       </c>
     </row>
     <row r="421" spans="1:4" ht="15">
       <c r="A421" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
       <c r="B421" t="s">
-        <v>52</v>
+        <v>331</v>
       </c>
       <c r="C421">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="D421">
-        <v>95215</v>
+        <v>92832</v>
       </c>
     </row>
     <row r="422" spans="1:4" ht="15">
       <c r="A422" t="s">
-        <v>607</v>
+        <v>598</v>
       </c>
       <c r="B422" t="s">
-        <v>108</v>
+        <v>52</v>
       </c>
       <c r="C422">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="D422">
-        <v>95814</v>
+        <v>95215</v>
       </c>
     </row>
     <row r="423" spans="1:4" ht="15">
       <c r="A423" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
       <c r="B423" t="s">
         <v>108</v>
       </c>
       <c r="C423">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="D423">
         <v>95814</v>
       </c>
     </row>
     <row r="424" spans="1:4" ht="15">
       <c r="A424" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="B424" t="s">
         <v>108</v>
       </c>
       <c r="C424">
-        <v>553</v>
+        <v>395</v>
       </c>
       <c r="D424">
         <v>95814</v>
       </c>
     </row>
     <row r="425" spans="1:4" ht="15">
       <c r="A425" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="B425" t="s">
         <v>108</v>
       </c>
       <c r="C425">
-        <v>400</v>
+        <v>553</v>
       </c>
       <c r="D425">
-        <v>95827</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="426" spans="1:4" ht="15">
       <c r="A426" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
       <c r="B426" t="s">
         <v>108</v>
       </c>
       <c r="C426">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>400</v>
+      </c>
+      <c r="D426">
+        <v>95827</v>
       </c>
     </row>
     <row r="427" spans="1:4" ht="15">
       <c r="A427" t="s">
-        <v>613</v>
+        <v>603</v>
       </c>
       <c r="B427" t="s">
         <v>108</v>
       </c>
       <c r="C427">
-        <v>396</v>
+        <v>335</v>
       </c>
       <c r="D427">
         <v>95814</v>
       </c>
     </row>
     <row r="428" spans="1:4" ht="15">
       <c r="A428" t="s">
-        <v>614</v>
+        <v>604</v>
       </c>
       <c r="B428" t="s">
-        <v>212</v>
+        <v>108</v>
       </c>
       <c r="C428">
-        <v>403</v>
+        <v>396</v>
       </c>
       <c r="D428">
-        <v>94607</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="429" spans="1:4" ht="15">
       <c r="A429" t="s">
-        <v>615</v>
+        <v>605</v>
       </c>
       <c r="B429" t="s">
-        <v>108</v>
+        <v>214</v>
       </c>
       <c r="C429">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="D429">
-        <v>95833</v>
+        <v>94607</v>
       </c>
     </row>
     <row r="430" spans="1:4" ht="15">
       <c r="A430" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="B430" t="s">
         <v>108</v>
       </c>
       <c r="C430">
-        <v>577</v>
+        <v>399</v>
       </c>
       <c r="D430">
-        <v>95811</v>
+        <v>95833</v>
       </c>
     </row>
     <row r="431" spans="1:4" ht="15">
       <c r="A431" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="B431" t="s">
         <v>108</v>
       </c>
       <c r="C431">
-        <v>559</v>
+        <v>577</v>
       </c>
       <c r="D431">
-        <v>95814</v>
+        <v>95811</v>
       </c>
     </row>
     <row r="432" spans="1:4" ht="15">
       <c r="A432" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
       <c r="B432" t="s">
         <v>108</v>
       </c>
       <c r="C432">
-        <v>401</v>
+        <v>559</v>
       </c>
       <c r="D432">
-        <v>95834</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="433" spans="1:4" ht="15">
       <c r="A433" t="s">
-        <v>619</v>
+        <v>609</v>
       </c>
       <c r="B433" t="s">
         <v>108</v>
       </c>
       <c r="C433">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="D433">
-        <v>95814</v>
+        <v>95834</v>
       </c>
     </row>
     <row r="434" spans="1:4" ht="15">
       <c r="A434" t="s">
-        <v>620</v>
+        <v>610</v>
       </c>
       <c r="B434" t="s">
-        <v>190</v>
+        <v>108</v>
       </c>
       <c r="C434">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="D434">
-        <v>95758</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="435" spans="1:4" ht="15">
       <c r="A435" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
       <c r="B435" t="s">
-        <v>303</v>
+        <v>190</v>
       </c>
       <c r="C435">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>404</v>
+      </c>
+      <c r="D435">
+        <v>95758</v>
       </c>
     </row>
     <row r="436" spans="1:4" ht="15">
       <c r="A436" t="s">
-        <v>623</v>
+        <v>612</v>
       </c>
       <c r="B436" t="s">
-        <v>58</v>
+        <v>301</v>
       </c>
       <c r="C436">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>92626</v>
+        <v>405</v>
+      </c>
+      <c r="D436" t="s">
+        <v>613</v>
       </c>
     </row>
     <row r="437" spans="1:4" ht="15">
       <c r="A437" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="B437" t="s">
-        <v>108</v>
+        <v>58</v>
       </c>
       <c r="C437">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="D437">
-        <v>95834</v>
+        <v>92626</v>
       </c>
     </row>
     <row r="438" spans="1:4" ht="15">
       <c r="A438" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="B438" t="s">
-        <v>626</v>
+        <v>108</v>
       </c>
       <c r="C438">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D438">
-        <v>93033</v>
+        <v>95834</v>
       </c>
     </row>
     <row r="439" spans="1:4" ht="15">
       <c r="A439" t="s">
-        <v>627</v>
+        <v>616</v>
       </c>
       <c r="B439" t="s">
-        <v>102</v>
+        <v>617</v>
       </c>
       <c r="C439">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="D439">
-        <v>92225</v>
+        <v>93033</v>
       </c>
     </row>
     <row r="440" spans="1:4" ht="15">
       <c r="A440" t="s">
-        <v>628</v>
+        <v>618</v>
       </c>
       <c r="B440" t="s">
-        <v>349</v>
+        <v>102</v>
       </c>
       <c r="C440">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="D440">
-        <v>92069</v>
+        <v>92225</v>
       </c>
     </row>
     <row r="441" spans="1:4" ht="15">
       <c r="A441" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
       <c r="B441" t="s">
-        <v>630</v>
+        <v>345</v>
       </c>
       <c r="C441">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="D441">
-        <v>91106</v>
+        <v>92069</v>
       </c>
     </row>
     <row r="442" spans="1:4" ht="15">
       <c r="A442" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
       <c r="B442" t="s">
-        <v>201</v>
+        <v>621</v>
       </c>
       <c r="C442">
-        <v>574</v>
+        <v>413</v>
       </c>
       <c r="D442">
-        <v>95606</v>
+        <v>91106</v>
       </c>
     </row>
     <row r="443" spans="1:4" ht="15">
       <c r="A443" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="B443" t="s">
-        <v>80</v>
+        <v>203</v>
       </c>
       <c r="C443">
-        <v>415</v>
+        <v>574</v>
       </c>
       <c r="D443">
-        <v>95532</v>
+        <v>95606</v>
       </c>
     </row>
     <row r="444" spans="1:4" ht="15">
       <c r="A444" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
       <c r="B444" t="s">
-        <v>108</v>
+        <v>80</v>
       </c>
       <c r="C444">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="D444">
-        <v>95814</v>
+        <v>95532</v>
       </c>
     </row>
     <row r="445" spans="1:4" ht="15">
       <c r="A445" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="B445" t="s">
         <v>108</v>
       </c>
       <c r="C445">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="D445">
         <v>95814</v>
       </c>
     </row>
     <row r="446" spans="1:4" ht="15">
       <c r="A446" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
       <c r="B446" t="s">
-        <v>636</v>
+        <v>108</v>
       </c>
       <c r="C446">
-        <v>569</v>
+        <v>417</v>
       </c>
       <c r="D446">
-        <v>95665</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="447" spans="1:4" ht="15">
       <c r="A447" t="s">
-        <v>637</v>
+        <v>626</v>
       </c>
       <c r="B447" t="s">
-        <v>478</v>
+        <v>627</v>
       </c>
       <c r="C447">
-        <v>418</v>
+        <v>569</v>
       </c>
       <c r="D447">
-        <v>93210</v>
+        <v>95665</v>
       </c>
     </row>
     <row r="448" spans="1:4" ht="15">
       <c r="A448" t="s">
-        <v>638</v>
+        <v>628</v>
       </c>
       <c r="B448" t="s">
-        <v>108</v>
+        <v>471</v>
       </c>
       <c r="C448">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="D448">
-        <v>95814</v>
+        <v>93210</v>
       </c>
     </row>
     <row r="449" spans="1:4" ht="15">
       <c r="A449" t="s">
-        <v>639</v>
+        <v>629</v>
       </c>
       <c r="B449" t="s">
-        <v>640</v>
+        <v>108</v>
       </c>
       <c r="C449">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="D449">
-        <v>93257</v>
+        <v>95814</v>
       </c>
     </row>
     <row r="450" spans="1:4" ht="15">
       <c r="A450" t="s">
-        <v>641</v>
+        <v>630</v>
       </c>
       <c r="B450" t="s">
-        <v>640</v>
+        <v>631</v>
       </c>
       <c r="C450">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="D450">
         <v>93257</v>
       </c>
     </row>
     <row r="451" spans="1:4" ht="15">
       <c r="A451" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
       <c r="B451" t="s">
-        <v>643</v>
+        <v>631</v>
       </c>
       <c r="C451">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="D451">
-        <v>95640</v>
+        <v>93257</v>
       </c>
     </row>
     <row r="452" spans="1:4" ht="15">
       <c r="A452" t="s">
-        <v>644</v>
+        <v>633</v>
       </c>
       <c r="B452" t="s">
-        <v>267</v>
+        <v>589</v>
       </c>
       <c r="C452">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D452">
-        <v>95630</v>
+        <v>95640</v>
       </c>
     </row>
     <row r="453" spans="1:4" ht="15">
       <c r="A453" t="s">
-        <v>645</v>
+        <v>634</v>
       </c>
       <c r="B453" t="s">
         <v>108</v>
       </c>
       <c r="C453">
         <v>546</v>
       </c>
       <c r="D453">
         <v>95834</v>
       </c>
     </row>
     <row r="454" spans="1:4" ht="15">
       <c r="A454" t="s">
-        <v>646</v>
+        <v>635</v>
       </c>
       <c r="B454" t="s">
         <v>108</v>
       </c>
       <c r="C454">
         <v>424</v>
       </c>
       <c r="D454">
         <v>95811</v>
       </c>
     </row>
     <row r="455" spans="1:4" ht="15">
       <c r="A455" t="s">
-        <v>647</v>
+        <v>636</v>
       </c>
       <c r="B455" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="C455">
         <v>425</v>
       </c>
       <c r="D455">
         <v>95632</v>
       </c>
     </row>
     <row r="456" spans="1:4" ht="15">
       <c r="A456" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
       <c r="B456" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C456">
         <v>426</v>
       </c>
       <c r="D456">
         <v>92706</v>
       </c>
     </row>
     <row r="457" spans="1:4" ht="15">
       <c r="A457" t="s">
-        <v>650</v>
+        <v>639</v>
       </c>
       <c r="B457" t="s">
-        <v>651</v>
+        <v>640</v>
       </c>
       <c r="C457">
         <v>427</v>
       </c>
       <c r="D457">
         <v>93654</v>
       </c>
     </row>
     <row r="458" spans="1:4" ht="15">
       <c r="A458" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
       <c r="B458" t="s">
         <v>108</v>
       </c>
       <c r="C458">
         <v>428</v>
       </c>
       <c r="D458">
         <v>95814</v>
       </c>
     </row>
     <row r="459" spans="1:4" ht="15">
       <c r="A459" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="B459" t="s">
         <v>108</v>
       </c>
       <c r="C459">
         <v>518</v>
       </c>
       <c r="D459">
         <v>95814</v>
       </c>
     </row>
     <row r="460" spans="1:4" ht="15">
       <c r="A460" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
       <c r="B460" t="s">
         <v>108</v>
       </c>
       <c r="C460">
         <v>430</v>
       </c>
       <c r="D460" t="s">
-        <v>655</v>
+        <v>644</v>
       </c>
     </row>
     <row r="461" spans="1:4" ht="15">
       <c r="A461" t="s">
-        <v>656</v>
+        <v>645</v>
       </c>
       <c r="B461" t="s">
         <v>165</v>
       </c>
       <c r="C461">
         <v>431</v>
       </c>
       <c r="D461">
         <v>92179</v>
       </c>
     </row>
     <row r="462" spans="1:4" ht="15">
       <c r="A462" t="s">
-        <v>657</v>
+        <v>646</v>
       </c>
       <c r="B462" t="s">
-        <v>658</v>
+        <v>647</v>
       </c>
       <c r="C462">
         <v>432</v>
       </c>
       <c r="D462">
         <v>90601</v>
       </c>
     </row>
     <row r="463" spans="1:4" ht="15">
       <c r="A463" t="s">
-        <v>659</v>
+        <v>648</v>
       </c>
       <c r="B463" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="C463">
         <v>433</v>
       </c>
       <c r="D463">
         <v>92501</v>
       </c>
     </row>
     <row r="464" spans="1:4" ht="15">
       <c r="A464" t="s">
-        <v>660</v>
+        <v>649</v>
       </c>
       <c r="B464" t="s">
         <v>108</v>
       </c>
       <c r="C464">
         <v>434</v>
       </c>
       <c r="D464">
         <v>95822</v>
       </c>
     </row>
     <row r="465" spans="1:4" ht="15">
       <c r="A465" t="s">
-        <v>661</v>
+        <v>650</v>
       </c>
       <c r="B465" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C465">
         <v>435</v>
       </c>
       <c r="D465">
         <v>95691</v>
       </c>
     </row>
     <row r="466" spans="1:4" ht="15">
       <c r="A466" t="s">
-        <v>662</v>
+        <v>651</v>
       </c>
       <c r="B466" t="s">
-        <v>663</v>
+        <v>652</v>
       </c>
       <c r="C466">
         <v>436</v>
       </c>
       <c r="D466">
         <v>92692</v>
       </c>
     </row>
     <row r="467" spans="1:4" ht="15">
       <c r="A467" t="s">
-        <v>664</v>
+        <v>653</v>
       </c>
       <c r="B467" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="C467">
         <v>437</v>
       </c>
       <c r="D467">
         <v>93960</v>
       </c>
     </row>
     <row r="468" spans="1:4" ht="15">
       <c r="A468" t="s">
-        <v>665</v>
+        <v>654</v>
       </c>
       <c r="B468" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="C468">
         <v>544</v>
       </c>
       <c r="D468">
         <v>93960</v>
       </c>
     </row>
     <row r="469" spans="1:4" ht="15">
       <c r="A469" t="s">
-        <v>666</v>
+        <v>655</v>
       </c>
       <c r="B469" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C469">
         <v>438</v>
       </c>
       <c r="D469">
         <v>92410</v>
       </c>
     </row>
     <row r="470" spans="1:4" ht="15">
       <c r="A470" t="s">
-        <v>667</v>
+        <v>656</v>
       </c>
       <c r="B470" t="s">
         <v>165</v>
       </c>
       <c r="C470">
         <v>439</v>
       </c>
       <c r="D470" t="s">
-        <v>668</v>
+        <v>657</v>
       </c>
     </row>
     <row r="471" spans="1:4" ht="15">
       <c r="A471" t="s">
-        <v>669</v>
+        <v>658</v>
       </c>
       <c r="B471" t="s">
         <v>165</v>
       </c>
       <c r="C471">
         <v>440</v>
       </c>
       <c r="D471" t="s">
-        <v>670</v>
+        <v>659</v>
       </c>
     </row>
     <row r="472" spans="1:4" ht="15">
       <c r="A472" t="s">
-        <v>671</v>
+        <v>660</v>
       </c>
       <c r="B472" t="s">
         <v>165</v>
       </c>
       <c r="C472">
         <v>441</v>
       </c>
       <c r="D472" t="s">
-        <v>672</v>
+        <v>661</v>
       </c>
     </row>
     <row r="473" spans="1:4" ht="15">
       <c r="A473" t="s">
-        <v>673</v>
+        <v>662</v>
       </c>
       <c r="B473" t="s">
-        <v>674</v>
+        <v>663</v>
       </c>
       <c r="C473">
         <v>558</v>
       </c>
       <c r="D473">
         <v>92040</v>
       </c>
     </row>
     <row r="474" spans="1:4" ht="15">
       <c r="A474" t="s">
-        <v>675</v>
+        <v>664</v>
       </c>
       <c r="B474" t="s">
         <v>165</v>
       </c>
       <c r="C474">
         <v>442</v>
       </c>
       <c r="D474">
         <v>92182</v>
       </c>
     </row>
     <row r="475" spans="1:4" ht="15">
       <c r="A475" t="s">
-        <v>676</v>
+        <v>665</v>
       </c>
       <c r="B475" t="s">
         <v>139</v>
       </c>
       <c r="C475">
         <v>444</v>
       </c>
       <c r="D475">
         <v>94105</v>
       </c>
     </row>
     <row r="476" spans="1:4" ht="15">
       <c r="A476" t="s">
-        <v>677</v>
+        <v>666</v>
       </c>
       <c r="B476" t="s">
         <v>139</v>
       </c>
       <c r="C476">
         <v>445</v>
       </c>
       <c r="D476">
         <v>94132</v>
       </c>
     </row>
     <row r="477" spans="1:4" ht="15">
       <c r="A477" t="s">
-        <v>678</v>
+        <v>667</v>
       </c>
       <c r="B477" t="s">
-        <v>679</v>
+        <v>668</v>
       </c>
       <c r="C477">
         <v>554</v>
       </c>
       <c r="D477">
         <v>91702</v>
       </c>
     </row>
     <row r="478" spans="1:4" ht="15">
       <c r="A478" t="s">
-        <v>680</v>
+        <v>669</v>
       </c>
       <c r="B478" t="s">
         <v>52</v>
       </c>
       <c r="C478">
         <v>446</v>
       </c>
       <c r="D478">
         <v>95207</v>
       </c>
     </row>
     <row r="479" spans="1:4" ht="15">
       <c r="A479" t="s">
-        <v>681</v>
+        <v>670</v>
       </c>
       <c r="B479" t="s">
         <v>32</v>
       </c>
       <c r="C479">
         <v>447</v>
       </c>
       <c r="D479">
         <v>93730</v>
       </c>
     </row>
     <row r="480" spans="1:4" ht="15">
       <c r="A480" t="s">
-        <v>682</v>
+        <v>671</v>
       </c>
       <c r="B480" t="s">
         <v>110</v>
       </c>
       <c r="C480">
         <v>448</v>
       </c>
       <c r="D480">
         <v>95113</v>
       </c>
     </row>
     <row r="481" spans="1:4" ht="15">
       <c r="A481" t="s">
-        <v>683</v>
+        <v>672</v>
       </c>
       <c r="B481" t="s">
         <v>110</v>
       </c>
       <c r="C481">
         <v>449</v>
       </c>
-      <c r="D481" t="s">
-        <v>684</v>
+      <c r="D481">
+        <v>95192</v>
       </c>
     </row>
     <row r="482" spans="1:4" ht="15">
       <c r="A482" t="s">
-        <v>685</v>
+        <v>673</v>
       </c>
       <c r="B482" t="s">
-        <v>686</v>
+        <v>674</v>
       </c>
       <c r="C482">
         <v>450</v>
       </c>
       <c r="D482">
         <v>94964</v>
       </c>
     </row>
     <row r="483" spans="1:4" ht="15">
       <c r="A483" t="s">
-        <v>687</v>
+        <v>675</v>
       </c>
       <c r="B483" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C483">
         <v>451</v>
       </c>
       <c r="D483">
         <v>92706</v>
       </c>
     </row>
     <row r="484" spans="1:4" ht="15">
       <c r="A484" t="s">
-        <v>688</v>
+        <v>676</v>
       </c>
       <c r="B484" t="s">
         <v>26</v>
       </c>
       <c r="C484">
         <v>452</v>
       </c>
       <c r="D484">
         <v>93109</v>
       </c>
     </row>
     <row r="485" spans="1:4" ht="15">
       <c r="A485" t="s">
-        <v>689</v>
+        <v>677</v>
       </c>
       <c r="B485" t="s">
-        <v>690</v>
+        <v>678</v>
       </c>
       <c r="C485">
         <v>453</v>
       </c>
       <c r="D485">
         <v>91355</v>
       </c>
     </row>
     <row r="486" spans="1:4" ht="15">
       <c r="A486" t="s">
-        <v>691</v>
+        <v>679</v>
       </c>
       <c r="B486" t="s">
-        <v>692</v>
+        <v>680</v>
       </c>
       <c r="C486">
         <v>454</v>
       </c>
       <c r="D486">
         <v>90405</v>
       </c>
     </row>
     <row r="487" spans="1:4" ht="15">
       <c r="A487" t="s">
-        <v>693</v>
+        <v>681</v>
       </c>
       <c r="B487" t="s">
-        <v>694</v>
+        <v>682</v>
       </c>
       <c r="C487">
         <v>455</v>
       </c>
       <c r="D487">
         <v>90265</v>
       </c>
     </row>
     <row r="488" spans="1:4" ht="15">
       <c r="A488" t="s">
-        <v>695</v>
+        <v>683</v>
       </c>
       <c r="B488" t="s">
-        <v>696</v>
+        <v>684</v>
       </c>
       <c r="C488">
         <v>456</v>
       </c>
       <c r="D488">
         <v>95401</v>
       </c>
     </row>
     <row r="489" spans="1:4" ht="15">
       <c r="A489" t="s">
-        <v>697</v>
+        <v>685</v>
       </c>
       <c r="B489" t="s">
-        <v>698</v>
+        <v>686</v>
       </c>
       <c r="C489">
         <v>457</v>
       </c>
       <c r="D489" t="s">
-        <v>699</v>
+        <v>687</v>
       </c>
     </row>
     <row r="490" spans="1:4" ht="15">
       <c r="A490" t="s">
-        <v>700</v>
+        <v>688</v>
       </c>
       <c r="B490" t="s">
         <v>108</v>
       </c>
       <c r="C490">
         <v>458</v>
       </c>
       <c r="D490">
         <v>95814</v>
       </c>
     </row>
     <row r="491" spans="1:4" ht="15">
       <c r="A491" t="s">
-        <v>701</v>
+        <v>689</v>
       </c>
       <c r="B491" t="s">
         <v>108</v>
       </c>
       <c r="C491">
         <v>459</v>
       </c>
       <c r="D491">
         <v>95814</v>
       </c>
     </row>
     <row r="492" spans="1:4" ht="15">
       <c r="A492" t="s">
-        <v>702</v>
+        <v>690</v>
       </c>
       <c r="B492" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C492">
         <v>460</v>
       </c>
       <c r="D492">
         <v>95691</v>
       </c>
     </row>
     <row r="493" spans="1:4" ht="15">
       <c r="A493" t="s">
-        <v>703</v>
+        <v>691</v>
       </c>
       <c r="B493" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C493">
         <v>461</v>
       </c>
       <c r="D493">
         <v>96003</v>
       </c>
     </row>
     <row r="494" spans="1:4" ht="15">
       <c r="A494" t="s">
-        <v>704</v>
+        <v>692</v>
       </c>
       <c r="B494" t="s">
-        <v>705</v>
+        <v>693</v>
       </c>
       <c r="C494">
         <v>462</v>
       </c>
       <c r="D494">
         <v>95327</v>
       </c>
     </row>
     <row r="495" spans="1:4" ht="15">
       <c r="A495" t="s">
-        <v>706</v>
+        <v>694</v>
       </c>
       <c r="B495" t="s">
-        <v>707</v>
+        <v>695</v>
       </c>
       <c r="C495">
         <v>463</v>
       </c>
       <c r="D495">
         <v>95677</v>
       </c>
     </row>
     <row r="496" spans="1:4" ht="15">
       <c r="A496" t="s">
-        <v>708</v>
+        <v>696</v>
       </c>
       <c r="B496" t="s">
         <v>28</v>
       </c>
       <c r="C496">
         <v>528</v>
       </c>
       <c r="D496">
         <v>95603</v>
       </c>
     </row>
     <row r="497" spans="1:4" ht="15">
       <c r="A497" t="s">
-        <v>709</v>
+        <v>697</v>
       </c>
       <c r="B497" t="s">
-        <v>710</v>
+        <v>698</v>
       </c>
       <c r="C497">
         <v>464</v>
       </c>
       <c r="D497">
         <v>94066</v>
       </c>
     </row>
     <row r="498" spans="1:4" ht="15">
       <c r="A498" t="s">
-        <v>711</v>
+        <v>699</v>
       </c>
       <c r="B498" t="s">
-        <v>712</v>
+        <v>700</v>
       </c>
       <c r="C498">
         <v>465</v>
       </c>
       <c r="D498">
         <v>94534</v>
       </c>
     </row>
     <row r="499" spans="1:4" ht="15">
       <c r="A499" t="s">
-        <v>713</v>
+        <v>701</v>
       </c>
       <c r="B499" t="s">
-        <v>714</v>
+        <v>702</v>
       </c>
       <c r="C499">
         <v>467</v>
       </c>
       <c r="D499">
         <v>95431</v>
       </c>
     </row>
     <row r="500" spans="1:4" ht="15">
       <c r="A500" t="s">
-        <v>715</v>
+        <v>703</v>
       </c>
       <c r="B500" t="s">
-        <v>716</v>
+        <v>704</v>
       </c>
       <c r="C500">
         <v>468</v>
       </c>
       <c r="D500">
         <v>94928</v>
       </c>
     </row>
     <row r="501" spans="1:4" ht="15">
       <c r="A501" t="s">
-        <v>717</v>
+        <v>705</v>
       </c>
       <c r="B501" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="C501">
         <v>469</v>
       </c>
       <c r="D501">
         <v>90650</v>
       </c>
     </row>
     <row r="502" spans="1:4" ht="15">
       <c r="A502" t="s">
-        <v>718</v>
+        <v>706</v>
       </c>
       <c r="B502" t="s">
-        <v>719</v>
+        <v>707</v>
       </c>
       <c r="C502">
         <v>470</v>
       </c>
       <c r="D502">
         <v>91910</v>
       </c>
     </row>
     <row r="503" spans="1:4" ht="15">
       <c r="A503" t="s">
-        <v>720</v>
+        <v>708</v>
       </c>
       <c r="B503" t="s">
         <v>108</v>
       </c>
       <c r="C503">
         <v>471</v>
       </c>
       <c r="D503">
         <v>95814</v>
       </c>
     </row>
     <row r="504" spans="1:4" ht="15">
       <c r="A504" t="s">
-        <v>721</v>
+        <v>709</v>
       </c>
       <c r="B504" t="s">
         <v>108</v>
       </c>
       <c r="C504">
         <v>472</v>
       </c>
       <c r="D504">
         <v>95814</v>
       </c>
     </row>
     <row r="505" spans="1:4" ht="15">
       <c r="A505" t="s">
-        <v>722</v>
+        <v>710</v>
       </c>
       <c r="B505" t="s">
         <v>139</v>
       </c>
       <c r="C505">
         <v>567</v>
       </c>
       <c r="D505">
         <v>94105</v>
       </c>
     </row>
     <row r="506" spans="1:4" ht="15">
       <c r="A506" t="s">
-        <v>723</v>
+        <v>711</v>
       </c>
       <c r="B506" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C506">
         <v>474</v>
       </c>
       <c r="D506">
         <v>94612</v>
       </c>
     </row>
     <row r="507" spans="1:4" ht="15">
       <c r="A507" t="s">
-        <v>724</v>
+        <v>712</v>
       </c>
       <c r="B507" t="s">
         <v>139</v>
       </c>
       <c r="C507">
         <v>475</v>
       </c>
       <c r="D507">
         <v>94103</v>
       </c>
     </row>
     <row r="508" spans="1:4" ht="15">
       <c r="A508" t="s">
-        <v>725</v>
+        <v>713</v>
       </c>
       <c r="B508" t="s">
         <v>108</v>
       </c>
       <c r="C508">
         <v>477</v>
       </c>
       <c r="D508">
         <v>95834</v>
       </c>
     </row>
     <row r="509" spans="1:4" ht="15">
       <c r="A509" t="s">
-        <v>726</v>
+        <v>714</v>
       </c>
       <c r="B509" t="s">
         <v>108</v>
       </c>
       <c r="C509">
         <v>480</v>
       </c>
       <c r="D509">
         <v>95823</v>
       </c>
     </row>
     <row r="510" spans="1:4" ht="15">
       <c r="A510" t="s">
-        <v>727</v>
+        <v>715</v>
       </c>
       <c r="B510" t="s">
         <v>108</v>
       </c>
       <c r="C510">
         <v>191</v>
       </c>
       <c r="D510">
         <v>95825</v>
       </c>
     </row>
     <row r="511" spans="1:4" ht="15">
       <c r="A511" t="s">
-        <v>728</v>
+        <v>716</v>
       </c>
       <c r="B511" t="s">
         <v>108</v>
       </c>
       <c r="C511">
         <v>562</v>
       </c>
       <c r="D511">
         <v>95814</v>
       </c>
     </row>
     <row r="512" spans="1:4" ht="15">
       <c r="A512" t="s">
-        <v>729</v>
+        <v>717</v>
       </c>
       <c r="B512" t="s">
         <v>108</v>
       </c>
       <c r="C512">
         <v>481</v>
       </c>
       <c r="D512">
         <v>95816</v>
       </c>
     </row>
     <row r="513" spans="1:4" ht="15">
       <c r="A513" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
       <c r="B513" t="s">
         <v>139</v>
       </c>
       <c r="C513">
         <v>184</v>
       </c>
       <c r="D513">
         <v>94102</v>
       </c>
     </row>
     <row r="514" spans="1:4" ht="15">
       <c r="A514" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
       <c r="B514" t="s">
         <v>108</v>
       </c>
       <c r="C514">
         <v>482</v>
       </c>
       <c r="D514">
         <v>95814</v>
       </c>
     </row>
     <row r="515" spans="1:4" ht="15">
       <c r="A515" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
       <c r="B515" t="s">
-        <v>733</v>
+        <v>108</v>
       </c>
       <c r="C515">
         <v>483</v>
       </c>
       <c r="D515">
         <v>95814</v>
       </c>
     </row>
     <row r="516" spans="1:4" ht="15">
       <c r="A516" t="s">
-        <v>734</v>
+        <v>721</v>
       </c>
       <c r="B516" t="s">
         <v>108</v>
       </c>
       <c r="C516">
         <v>484</v>
       </c>
       <c r="D516">
         <v>95814</v>
       </c>
     </row>
     <row r="517" spans="1:4" ht="15">
       <c r="A517" t="s">
-        <v>735</v>
+        <v>722</v>
       </c>
       <c r="B517" t="s">
         <v>108</v>
       </c>
       <c r="C517">
         <v>486</v>
       </c>
       <c r="D517">
         <v>95814</v>
       </c>
     </row>
     <row r="518" spans="1:4" ht="15">
       <c r="A518" t="s">
-        <v>736</v>
+        <v>723</v>
       </c>
       <c r="B518" t="s">
         <v>139</v>
       </c>
       <c r="C518">
         <v>565</v>
       </c>
       <c r="D518" t="s">
-        <v>737</v>
+        <v>724</v>
       </c>
     </row>
     <row r="519" spans="1:4" ht="15">
       <c r="A519" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
       <c r="B519" t="s">
         <v>108</v>
       </c>
       <c r="C519">
         <v>548</v>
       </c>
       <c r="D519">
         <v>95834</v>
       </c>
     </row>
     <row r="520" spans="1:4" ht="15">
       <c r="A520" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="B520" t="s">
         <v>108</v>
       </c>
       <c r="C520">
         <v>591</v>
       </c>
       <c r="D520">
         <v>95814</v>
       </c>
     </row>
     <row r="521" spans="1:4" ht="15">
       <c r="A521" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
       <c r="B521" t="s">
         <v>108</v>
       </c>
       <c r="C521">
         <v>585</v>
       </c>
       <c r="D521">
         <v>95814</v>
       </c>
     </row>
     <row r="522" spans="1:4" ht="15">
       <c r="A522" t="s">
-        <v>741</v>
+        <v>728</v>
       </c>
       <c r="B522" t="s">
-        <v>742</v>
+        <v>729</v>
       </c>
       <c r="C522">
         <v>590</v>
       </c>
       <c r="D522">
         <v>95616</v>
       </c>
     </row>
     <row r="523" spans="1:4" ht="15">
       <c r="A523" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
       <c r="B523" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="C523">
         <v>489</v>
       </c>
-      <c r="D523" t="s">
-        <v>744</v>
+      <c r="D523">
+        <v>93610</v>
       </c>
     </row>
     <row r="524" spans="1:4" ht="15">
       <c r="A524" t="s">
-        <v>745</v>
+        <v>731</v>
       </c>
       <c r="B524" t="s">
         <v>56</v>
       </c>
       <c r="C524">
         <v>490</v>
       </c>
       <c r="D524">
         <v>93003</v>
       </c>
     </row>
     <row r="525" spans="1:4" ht="15">
       <c r="A525" t="s">
-        <v>746</v>
+        <v>732</v>
       </c>
       <c r="B525" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="C525">
         <v>491</v>
       </c>
       <c r="D525">
         <v>93010</v>
       </c>
     </row>
     <row r="526" spans="1:4" ht="15">
       <c r="A526" t="s">
-        <v>747</v>
+        <v>733</v>
       </c>
       <c r="B526" t="s">
         <v>126</v>
       </c>
       <c r="C526">
         <v>492</v>
       </c>
       <c r="D526">
         <v>92311</v>
       </c>
     </row>
     <row r="527" spans="1:4" ht="15">
       <c r="A527" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
       <c r="B527" t="s">
-        <v>719</v>
+        <v>707</v>
       </c>
       <c r="C527">
         <v>494</v>
       </c>
       <c r="D527">
         <v>91911</v>
       </c>
     </row>
     <row r="528" spans="1:4" ht="15">
       <c r="A528" t="s">
-        <v>749</v>
+        <v>735</v>
       </c>
       <c r="B528" t="s">
         <v>32</v>
       </c>
       <c r="C528">
         <v>571</v>
       </c>
       <c r="D528">
         <v>93706</v>
       </c>
     </row>
     <row r="529" spans="1:4" ht="15">
       <c r="A529" t="s">
-        <v>750</v>
+        <v>736</v>
       </c>
       <c r="B529" t="s">
-        <v>751</v>
+        <v>737</v>
       </c>
       <c r="C529">
         <v>493</v>
       </c>
       <c r="D529">
         <v>94599</v>
       </c>
     </row>
     <row r="530" spans="1:4" ht="15">
       <c r="A530" t="s">
-        <v>752</v>
+        <v>738</v>
       </c>
       <c r="B530" t="s">
         <v>108</v>
       </c>
       <c r="C530">
         <v>495</v>
       </c>
       <c r="D530">
         <v>95814</v>
       </c>
     </row>
     <row r="531" spans="1:4" ht="15">
       <c r="A531" t="s">
-        <v>753</v>
+        <v>739</v>
       </c>
       <c r="B531" t="s">
         <v>108</v>
       </c>
       <c r="C531">
         <v>496</v>
       </c>
       <c r="D531">
         <v>95811</v>
       </c>
     </row>
     <row r="532" spans="1:4" ht="15">
       <c r="A532" t="s">
-        <v>754</v>
+        <v>740</v>
       </c>
       <c r="B532" t="s">
         <v>48</v>
       </c>
       <c r="C532">
         <v>497</v>
       </c>
       <c r="D532">
         <v>92395</v>
       </c>
     </row>
     <row r="533" spans="1:4" ht="15">
       <c r="A533" t="s">
-        <v>755</v>
+        <v>741</v>
       </c>
       <c r="B533" t="s">
-        <v>756</v>
+        <v>742</v>
       </c>
       <c r="C533">
         <v>498</v>
       </c>
       <c r="D533">
         <v>93280</v>
       </c>
     </row>
     <row r="534" spans="1:4" ht="15">
       <c r="A534" t="s">
-        <v>757</v>
+        <v>743</v>
       </c>
       <c r="B534" t="s">
-        <v>478</v>
+        <v>471</v>
       </c>
       <c r="C534">
         <v>499</v>
       </c>
       <c r="D534">
         <v>93210</v>
       </c>
     </row>
     <row r="535" spans="1:4" ht="15">
       <c r="A535" t="s">
-        <v>758</v>
+        <v>744</v>
       </c>
       <c r="B535" t="s">
-        <v>759</v>
+        <v>745</v>
       </c>
       <c r="C535">
         <v>500</v>
       </c>
       <c r="D535">
         <v>93245</v>
       </c>
     </row>
     <row r="536" spans="1:4" ht="15">
       <c r="A536" t="s">
-        <v>760</v>
+        <v>746</v>
       </c>
       <c r="B536" t="s">
-        <v>761</v>
+        <v>747</v>
       </c>
       <c r="C536">
         <v>502</v>
       </c>
       <c r="D536">
         <v>93268</v>
       </c>
     </row>
     <row r="537" spans="1:4" ht="15">
       <c r="A537" t="s">
-        <v>762</v>
+        <v>748</v>
       </c>
       <c r="B537" t="s">
-        <v>763</v>
+        <v>749</v>
       </c>
       <c r="C537">
         <v>504</v>
       </c>
       <c r="D537" t="s">
-        <v>764</v>
+        <v>750</v>
       </c>
     </row>
     <row r="538" spans="1:4" ht="15">
       <c r="A538" t="s">
-        <v>765</v>
+        <v>751</v>
       </c>
       <c r="B538" t="s">
         <v>108</v>
       </c>
       <c r="C538">
         <v>505</v>
       </c>
       <c r="D538">
         <v>95814</v>
       </c>
     </row>
     <row r="539" spans="1:4" ht="15">
       <c r="A539" t="s">
-        <v>766</v>
+        <v>752</v>
       </c>
       <c r="B539" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C539">
         <v>506</v>
       </c>
       <c r="D539">
         <v>95901</v>
       </c>
     </row>
     <row r="540" spans="1:4" ht="15">
       <c r="A540" t="s">
-        <v>767</v>
+        <v>753</v>
       </c>
       <c r="B540" t="s">
-        <v>768</v>
+        <v>754</v>
       </c>
       <c r="C540">
         <v>507</v>
       </c>
       <c r="D540">
         <v>95358</v>
       </c>
     </row>
     <row r="541" spans="1:4" ht="15">
       <c r="A541" t="s">
-        <v>769</v>
+        <v>755</v>
       </c>
       <c r="B541" t="s">
         <v>108</v>
       </c>
       <c r="C541">
         <v>509</v>
       </c>
       <c r="D541">
         <v>95814</v>
       </c>
     </row>
     <row r="542" spans="1:4" ht="15">
       <c r="A542" t="s">
-        <v>770</v>
+        <v>756</v>
       </c>
       <c r="B542" t="s">
         <v>108</v>
       </c>
       <c r="C542">
         <v>510</v>
       </c>
       <c r="D542">
         <v>95214</v>
       </c>
     </row>
     <row r="543" spans="1:4" ht="15">
       <c r="A543" t="s">
-        <v>771</v>
+        <v>757</v>
       </c>
       <c r="B543" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C543">
         <v>512</v>
       </c>
       <c r="D543">
         <v>95901</v>
       </c>
     </row>
     <row r="544" spans="1:4" ht="15">
       <c r="A544" t="s">
-        <v>772</v>
+        <v>758</v>
       </c>
       <c r="B544" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C544">
         <v>513</v>
       </c>
       <c r="D544">
         <v>95901</v>
       </c>
     </row>
     <row r="545" spans="1:4" ht="15">
       <c r="A545" t="s">
-        <v>773</v>
+        <v>759</v>
       </c>
       <c r="B545" t="s">
-        <v>774</v>
+        <v>760</v>
       </c>
       <c r="C545">
         <v>529</v>
       </c>
       <c r="D545">
         <v>95987</v>
       </c>
     </row>
     <row r="546" spans="1:4" ht="15">
       <c r="A546" t="s">
-        <v>775</v>
+        <v>761</v>
       </c>
       <c r="B546" t="s">
-        <v>776</v>
+        <v>762</v>
       </c>
       <c r="C546">
         <v>514</v>
       </c>
       <c r="D546">
         <v>95422</v>
       </c>
     </row>
     <row r="547" spans="1:4" ht="15">
       <c r="A547" t="s">
-        <v>777</v>
+        <v>763</v>
       </c>
       <c r="B547" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C547">
         <v>515</v>
       </c>
       <c r="D547">
         <v>95901</v>
       </c>
     </row>
     <row r="548" spans="1:4" ht="15">
       <c r="A548" t="s">
-        <v>778</v>
+        <v>764</v>
       </c>
       <c r="B548" t="s">
         <v>78</v>
       </c>
       <c r="C548">
         <v>516</v>
       </c>
       <c r="D548">
         <v>95776</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>