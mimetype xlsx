--- v0 (2025-12-24)
+++ v1 (2026-04-06)
@@ -382,79 +382,79 @@
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="15" baseColWidth="0"/>
   <sheetData>
     <row r="1" spans="1:4" ht="15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="15">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="C2">
         <v>2114</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>2106</v>
       </c>
       <c r="D3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="15">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="C4">
         <v>2145</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
       <c r="C5">
         <v>2108</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="15">
       <c r="A6" t="s">
         <v>10</v>
@@ -480,317 +480,317 @@
         <v>2116</v>
       </c>
       <c r="D7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="15">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>5732</v>
       </c>
       <c r="D8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="15">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9">
-        <v>71</v>
+        <v>0</v>
       </c>
       <c r="C9">
         <v>5731</v>
       </c>
       <c r="D9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="15">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="C10">
         <v>2112</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="15">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11">
         <v>2110</v>
       </c>
       <c r="D11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="15">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
       <c r="C12">
         <v>2111</v>
       </c>
       <c r="D12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="15">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="C13">
         <v>2113</v>
       </c>
       <c r="D13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="15">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
         <v>0</v>
       </c>
       <c r="C14">
         <v>5947</v>
       </c>
       <c r="D14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="15">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="C15">
         <v>2117</v>
       </c>
       <c r="D15" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="15">
       <c r="A16" t="s">
         <v>31</v>
       </c>
       <c r="B16">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="C16">
         <v>3913</v>
       </c>
       <c r="D16" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="15">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="C17">
         <v>2118</v>
       </c>
       <c r="D17" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="15">
       <c r="A18" t="s">
         <v>35</v>
       </c>
       <c r="B18">
         <v>0</v>
       </c>
       <c r="C18">
         <v>2119</v>
       </c>
       <c r="D18" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="15">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19">
         <v>0</v>
       </c>
       <c r="C19">
         <v>2120</v>
       </c>
       <c r="D19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="15">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="C20">
         <v>2121</v>
       </c>
       <c r="D20" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="15">
       <c r="A21" t="s">
         <v>41</v>
       </c>
       <c r="B21">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="C21">
         <v>5771</v>
       </c>
       <c r="D21" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="15">
       <c r="A22" t="s">
         <v>43</v>
       </c>
       <c r="B22">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="C22">
         <v>2123</v>
       </c>
       <c r="D22" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="15">
       <c r="A23" t="s">
         <v>45</v>
       </c>
       <c r="B23">
         <v>0</v>
       </c>
       <c r="C23">
         <v>2124</v>
       </c>
       <c r="D23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="15">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="B24">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="C24">
         <v>2125</v>
       </c>
       <c r="D24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="15">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25">
-        <v>582</v>
+        <v>0</v>
       </c>
       <c r="C25">
         <v>2147</v>
       </c>
       <c r="D25" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="15">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26">
         <v>0</v>
       </c>
       <c r="C26">
         <v>2126</v>
       </c>
       <c r="D26" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="15">
       <c r="A27" t="s">
         <v>53</v>
       </c>
       <c r="B27">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="C27">
         <v>2127</v>
       </c>
       <c r="D27" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="15">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="C28">
         <v>2128</v>
       </c>
       <c r="D28" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="15">
       <c r="A29" t="s">
         <v>57</v>
       </c>
       <c r="B29">
         <v>0</v>
       </c>
       <c r="C29">
         <v>2129</v>
       </c>
       <c r="D29" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="15">
       <c r="A30" t="s">
         <v>57</v>
@@ -802,177 +802,177 @@
         <v>2130</v>
       </c>
       <c r="D30" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="15">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31">
         <v>0</v>
       </c>
       <c r="C31">
         <v>2131</v>
       </c>
       <c r="D31" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="32" spans="1:4" ht="15">
       <c r="A32" t="s">
         <v>62</v>
       </c>
       <c r="B32">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="C32">
         <v>2132</v>
       </c>
       <c r="D32" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="15">
       <c r="A33" t="s">
         <v>64</v>
       </c>
       <c r="B33">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="C33">
         <v>2133</v>
       </c>
       <c r="D33" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="34" spans="1:4" ht="15">
       <c r="A34" t="s">
         <v>66</v>
       </c>
       <c r="B34">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="C34">
         <v>2134</v>
       </c>
       <c r="D34" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="15">
       <c r="A35" t="s">
         <v>68</v>
       </c>
       <c r="B35">
-        <v>74</v>
+        <v>0</v>
       </c>
       <c r="C35">
         <v>2135</v>
       </c>
       <c r="D35" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="36" spans="1:4" ht="15">
       <c r="A36" t="s">
         <v>70</v>
       </c>
       <c r="B36">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="C36">
         <v>2136</v>
       </c>
       <c r="D36" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="15">
       <c r="A37" t="s">
         <v>72</v>
       </c>
       <c r="B37">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="C37">
         <v>2139</v>
       </c>
       <c r="D37" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="38" spans="1:4" ht="15">
       <c r="A38" t="s">
         <v>74</v>
       </c>
       <c r="B38">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="C38">
         <v>2115</v>
       </c>
       <c r="D38" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:4" ht="15">
       <c r="A39" t="s">
         <v>76</v>
       </c>
       <c r="B39">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="C39">
         <v>2140</v>
       </c>
       <c r="D39" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="40" spans="1:4" ht="15">
       <c r="A40" t="s">
         <v>78</v>
       </c>
       <c r="B40">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="C40">
         <v>2141</v>
       </c>
       <c r="D40" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="41" spans="1:4" ht="15">
       <c r="A41" t="s">
         <v>80</v>
       </c>
       <c r="B41">
-        <v>47</v>
+        <v>0</v>
       </c>
       <c r="C41">
         <v>2142</v>
       </c>
       <c r="D41" t="s">
         <v>81</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="15" baseColWidth="0"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>