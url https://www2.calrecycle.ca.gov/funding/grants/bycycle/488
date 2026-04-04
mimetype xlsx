--- v2 (2025-12-25)
+++ v3 (2026-04-04)
@@ -1,610 +1,268 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc472cd3f66e142a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfdbec8b275d4293" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R640b017c0cc047b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Re2b96175cc094680"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2009-10 Local Gov`t Waste Tire Cleanup and Amnesty Event Grant (TCA6)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
-    <x:t>Tehama              </x:t>
-[...8 lines deleted...]
-    <x:t>530-528-1103</x:t>
+    <x:t>Amador              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amador County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Jim McHargue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209-223-6429</x:t>
   </x:si>
   <x:si>
     <x:t>Diane Nordstrom-Lamkin</x:t>
   </x:si>
   <x:si>
-    <x:t>Amnesty Event: $ 27105.28
-[...25 lines deleted...]
-The City of Modesto will partner with the local garbage companies to conduct 12 week-long amnesty events at their transfer stations.  Residents will be allowed recycle up to 9 waste tires per calendar year for a maximum of 18 tires during the grant cycle.  Waste tires will be hauled by the garbage companies to Golden Scrap Tire in Ballico, CA.  Based on past experience, we anticipate collecting approximately 4,000 waste tires throughout the grant cycle.  The overall estimated cost per tire is $3.83</x:t>
+    <x:t>Amnesty Event: $8830
+Cost per tire is $2.21
+Two events are planned.
+Amador County has previously held waste tire amnesty events in 2004, 2006, 2007, 2008 and 2009.  Amador County would benefit from the continuation of the Waste amnesty events due to the problem of illegal waste tire disposal and the chronic stockpiling of waste tires. 
+In a continued effort to prevent the illegal disposal and stockpiling of used tires on public and private lands and to promote appropriate used tire disposal and recycling, the Amador County Waste management Department will implement the 2009/2010 waste tire amnesty program in the following ways:
+1. Two one-day collection events will be held,  on in fall 2010 and one in Spring 2011, at westover field airport.
+2. Prior to the two events public education and outreach will be conducted through press releases, flyers, internet postings and local radio, television, and newspaper.
+3. During the event all participants will be surveyed to capture information on how waste tires are handled and how future events can be improved.
+The cost per tire collected is $2.21 and a current quotation from a registered waste tire hauler is attached to this grant application.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Bernardino      </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Town of Apple Valley</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Linda Mayfield</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760-240-7000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amnesty Events: $12,682
+The Town of Apple Valley is requesting funds to provide four Tire Amnesty events within the grant term to our residents for free disposal of waste tires in accordance with the CIWMB requirements and regulations. The location of the events will be at Lion`s Park, where the majority of Town events are held. Previous Tire Amnesty events have resulted in the collection of 50,716 tires. The Town will advertise the Tire Amnesty events on its website and in the Daily Press (local newspaper) in accordance with CIWMB guidelines. Flyers will be created, printed and distributed through handouts and mailings to Apple Valley residents. Burrtec Waste Industries will transport the waste tires to a recycling facility (Mitsubishi plant) for proper handling. Funds will be used for the costs related to transportation, equipment and container usage for collection on event days and 25% reimbursement of salaries and benefits for personnel who are involved in the administration and oversight of the 4 Tire Amnesty events and distribution of educational materials. The estimated cost per tire for each event is $1.27. Based on previous Tire Amnesty events. Town staff anticipates the collection of 2,500 tires per event. If funding for this program is not available, illegal dumping will increase and the health and safety of the Town`s residents will be at risk.</x:t>
   </x:si>
   <x:si>
     <x:t>Kern                </x:t>
   </x:si>
   <x:si>
     <x:t>City of Bakersfield</x:t>
   </x:si>
   <x:si>
     <x:t> Luda Fishman</x:t>
   </x:si>
   <x:si>
     <x:t>661-326-3114</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanup Project: $87,943.00
 The main objective of this grant proposal is to remove illegally dumped tires from several locations throughout the City of Bakersfield and to restore the areas back to their original state. Illegally dumped waste tires create blight, vector control and other health and safety hazards to the public and the environment. Illegal dumpsites not abated in a timely manner contribute to the potential of additional waste tires accumulating into tire piles. The City of Bakersfield cleanup projects are intended to mitigate potential fire and health risks posed by these tire piles within our jurisdiction. 
 The City of Bakersfield Solid Waste Division currently responded to citizen complaints of illegal dumping which has occurred along the public right-of-ways or upon their private property. 
 The Solid Waste Division dedicates a Solid Waste Equipment Operator almost 25 hours per week towards the collection and removal of waste tires illegally dumped throughout alleys, roadways, sidewalks and other public property.
 All waste tires collected are transported to the City of Bakersfield`s Corporation yard or the City of Bakersfield Mt. Vernon Avenue Recycling and Composting facility and stored in an approved waste tire hauler trailer. The trailers are transported to a permitted waste tire storage facility or disposal site by Golden By-Products Inc.</x:t>
   </x:si>
   <x:si>
-    <x:t>Los Angeles         </x:t>
-[...28 lines deleted...]
-El Dorado County Environmental Management Department is proposing to collect 8500 waste tires at two Materials Recovery Facilities operated by franchised waste haulers, who also are registered waste tire haulers. Waste Tire Amnesty Days will be established on a once per month basis where County residents will be permitted to bring up to 9 waste tires per trip. Local newspaper advertising, and MRF operator notifications will publicize the event days.</x:t>
+    <x:t>Butte               </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Butte County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Steve Rodowick</x:t>
+  </x:si>
+  <x:si>
+    <x:t>530-879-2352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amnesty Event: $24,000.00
+One Event.
+Estimated Cost Per Tire $2.67.
+Butte County Public Works will hold one Amnesty event under this grant. The event will be held at the Neal Road Recycling &amp; Waste Facility to be held in the fall of 2010. The expected cost per tire will be approximately $2.67 per tire. This is based on the CPT of our last grant funded amnesty event ($2.39) win an increase based on the factors of increased fuel costs for hauling and an anticipated lower tire count that will affect the final CPT. As in past events, we will contract with Waste Recovery West for the hauling and proper disposal/recycling of the tires so pricing will be consistent with past events. We have contacted Waste Recovery West and they have indicated that they will continue the same pricing through this grant term. 
+Radio &amp; Newsprint advertising will be utilized as well as direct outreach to community organizations.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stanislaus          </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Ceres</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Frank Alvarez</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209-538-5799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Projects: $11,576
+Amnesty Event: $5,750
+The City of Ceres purposes to do a citywide cleanup by contracting with an individual who will locate and collect illegally dumped tires on a a month. Tires are scattered throughout the City in alleys, on vacant lots and along State Highway 99 contributing to blight. City of Ceres Code Enforcement has documented hundreds of these tires and has utilized a CIWMB cleanup grant to properly dispose of them in the past: however a lack of staffing and a lack of current grant funding has made it difficult to stay ahead of the dumping. The City would use this grant to conduct more cleanup activities through the fall. The City expects to collect and dispose of 700 tires with this project.
+The City of Ceres proposes to hold two amnesty events at the City`s Corporation Yard. The events will be advertised through the local newspaper, the City website and newsletter, and in Utility Bill inserts At least one Code Enforcement staff person will be onsite during the events and the City will utilize either Honor Farm crews or hire temporary labor to load the tires. Golden By-Products will provide trailers and hauling services to their recycling plant. The cost per tire is estimated at $3.45 based upon a total project cost of $3,450 and 1,000 tires collected.</x:t>
   </x:si>
   <x:si>
     <x:t>Fresno              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Fresno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms. Barbara Miller</x:t>
+  </x:si>
+  <x:si>
+    <x:t>559-621-8423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Projects: $122,320
+Amnesty Events: $13,815
+Waste Tire Cleanup: The City of Fresno is located near the center of the State in the central San Joaquin Valley. Fresno has a population of approximately 500,000 and has one of the highest concentrated poverty rates in the nation. A substantial part of the residential areas are in older neighborhoods which were developed with alleys. Illegally dumped tires and other debris are continually dumped in these alleys, at street curbs, along canal banks, on vacant lots, near freeways, and on other public right-of-way areas. The City of Fresno employs two staff members who locate and remove these illegally dumped tires from throughout the City. The tires are transported by the staff using a stake side truck which was purchased through a previous Tires Cleanup Grant. Only gas and maintenance fees are charged to the grant-no vehicle lease fees are incurred. The tires are taken to a waste tire transfer facility where they are placed in a trailer provided by Golden By-Products, a licensed tire recycling company. The City of Fresno will continue to address the illegal dumping of tires through the Tire Enforcement Grant and provide convenient and cost free disposal of waste tires to constituents through the Waste Tire Amnesty Day Events. The Tire Clean-up Grant allows the City of Fresno to remove these waste tires therefore preventing fire hazards and environmental issues.
+Amnesty Event: The City of Fresno, Code Enforcement Division, will hold five Amnesty Day events in the spring and fall. The events will staffed with five individuals=three responsible for loading the tires into the trailers and two staff to direct traffic, conduct surveys, had out brochures, and answer questions. Events will be advertised through the local newspaper, public information announcements on television and radio, City web site notifications, flyers inserted in Division mailings. For a new approach the City of Fresno will be pursuing using a `coupon` approach as an alternative option for residents to dispose of tires. Cost per tire is expected to be $3.07.</x:t>
   </x:si>
   <x:si>
     <x:t>Fresno County</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. John R. Thompson</x:t>
   </x:si>
   <x:si>
     <x:t>559-600-4259</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanup Project Amount:  135,822
 Amnesty Event Amount:      30,000
 5 Events Planned
 Cleanup:  Provide the location, parcel number and a description of each site, w which includes proximity to populated areas or sensitive environments, number of tires, proposed method of remediation, and end use.  Photographs should also be included.  If there are more than 500 tires on private property and the owner is not responsible for the illegal disposal of the tires, then an affidavit for each site must be included with application.  See Application Guidelines and Instructions for the affidavit form.
 Amnesty:  With funding awarded through the FY 2009/10 Local Government Waste Tire Cleanup and Amnesty Event Program, County of Fresno proposes to hold five (5) amnesty day events at different locations in the rural and unincorporated areas of Fresno County.  Inmate labor from the County jail, under the supervision of Fresno County Sheriff`s Department staff, will be used to load waste tires into trailers provided by state-permitted tire recycler and hauling company Golden By-Products.  Golden By-Products will transport the loaded trailers to their recycling facility in Ballico where the tires will be recycled into reuse products.  Amnesty Day participants will receive education information on tire care.  Amnesty days will be advertised in each event`s target service area through direct mailing, the Internet and at community meetings.
 County of Fresno is requesting $30,000 in grant funding to offset the cost of the Waste Tire Amnesty Day project.  It is anticipated that 13,500 tires (a combination of passenger and tractor tires) will be collected and hauled away in 22 trailers during the project period at an estimated cost of $2,22 per tire.  Because of the topography of the rural and unincorporated areas of Fresno County (primarily farm land) it is expected that a large amount of tractor tires will be delivered to the amnesty days for disposal thus, limiting trailer storage space.  Beyond the funding awarded in TCA1 and TCA2, County of Fresno paid $36,200 and $2,400 respectively for additional trailers to accommodate all the tires brought in for disposal.  County of Fresno is prepared to bear the cost for any additional trailers needed beyond the projected 22 for TCA6.  A cost estimate of $1350 per trailer for waste tire hauling services was provided by state-registered waste tire recycler and hauling company Golden By-Products (quote is attached).  However, County of Fresno does have a contract with Golden By-Products to provide waste tire trailer/hauling services for a variable negotiated rate between $1300 and $1400 per trailer depending upon location of the amnesty event. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Riverside           </x:t>
-[...120 lines deleted...]
-</x:t>
+    <x:t>Los Angeles         </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Hawthorne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Doug Krauss</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310-349-2987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Projects: $10,697.50
+City of Hawthorne Multi-Family Waste Tire Outreach
+The City of Hawthorne maintains a citywide monitoring and maintenance program that uses weekly sweeps of problem areas to prevent the accumulation of waste tires. In addition to clean up and disposal, the City has always made it a key strategy to educate the public of proper tire disposal. The City of Hawthorne is looking forward to implementing as new outreach strategy with the help of CalRecycle`s funding. The strategy will utilize existing environmental programs to reach target audiences in new ways. Specifically, this program will utilize the City`s successful Multi-Family Recycling Program to distribute waste tire outreach materials amongst tenants. The Multi-Family Recycling Program serves over 3000 people by providing recycling options to properties that previously did not recycle. The program has been a major success and the participation levels have been very encouraging. The City of Hawthorne will use Waste Tire Cleanup funding to create targeted outreach materials and to simultaneously increase clean up activities. By piggy-backing with the existing multi-family recycling outreach (see samples attached), the City can utilize these successful communication channels and be much more cost efficient. This effort will compliment existing strategies used by the City. The City of Hawthorne is home to nearly 200 auto repair and tire shops. these businesses have been very receptive to assisting the City by displaying outreach materials. As they are frequented by DIYers who generate waste tires, these businesses will be important allies in the prevention of illegal dumping of waste tires. BACKGROUND: Hawthorne is totally built out and thus all illegal dumping happens within close proximity to populated areas (see pictures attached). This causes safety and health risks from tires dumped in the public right -of-way and tires collecting stagnant water. Over 60% of Hawthorne`s residents speak a language other than English at home and more than half live in multi-family dwellings. This poses a challenge to any outreach and education campaign. Tires are difficult to dispose of (correctly) and many people are unaware of how to properly dispose of them. The City requests this funding to implement a focused outreach campaign and to continue the City`s efforts to collect illegally dumped tires as soon as they are discovered</x:t>
   </x:si>
   <x:si>
     <x:t>City of Hesperia</x:t>
   </x:si>
   <x:si>
     <x:t> Julie Ryan</x:t>
   </x:si>
   <x:si>
     <x:t>760-947-1589</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanup Project Amount - $29,508.81
 Amnesty Amount - $14,155.50
 The City of Hesperia encompasses nearly 75 square miles of developed and open desert land.  The City has a commingled trash collection program utilizing a mixed waste processing system; a large item pick-up program; various community clean-up day opportunities and an Adopt-a-Street volunteer program offered to our residents.  However, since tires are not collected through these programs, many tires are disposed of in the open desert or in the city right-of-way due to lack of disposal options.  Doce Enforcement officers have the authority to issue a Code Violation Notice to any property that contains waste tires.  If a Tire amnesty Event is scheduled, the property owner of record will also be given a brochure noting the upcoming Tire Amnesty Day Event.  The City`s Code Enforcement Department hires work Release Inmates from the County jail system to assist staff in community clean-up in areas throughout the City that are littered with illegally dumped tires.  The Code Enforcement Department utilizes one City code Officer 4-days per week to focus primarily on the littered areas.  The City attempts to remove illegally dumped tires quickly to alleviate the threat to public health and safety and also to discourage further illegal dumping.  During normal business hours, the City`s Public Works personnel will also pick-up tires that are located along City right-of-way.  In addition to the cost of recycling waste tires, the City is requesting reimbursement for one Code Enforcement Officer`s salaries and benefits when actual time is spent on grant-related activities, as well as the cost of waste tire transportation to an authorized facility.  Parcel numbers and exact locations are not included in this grant as illegally dumped tires are scattered throughout the entire Hesperia square miles and Code Enforcement and Public works act upon citizen complaints of abandoned tires in the specified area of complaint.  However, pictures are included for your convenience.  The City is requesting Waste Tire Cleanup grant funds to offset the collection, disposal and hauling cost of approximately 1,175 waste tires anticipated to be illegally dumped during the grant term.
 Amnesty Event.   The City of Hesperia will hold four Waste tire Amnesty events with city staff trained in proper collection procedures.  Trained City staff will be on hand for assistance with the events.  The City will schedule one event per quarter, with the anticipation of approximately 2,000 - 4,000 waste tires collected during the events.  The estimated costs per tire are $1.75 for pickup, light trucks and passenger car tires; $6.00 for medium truck tires and $25.00 for tractor size tires.  Passenger and light car tires and medium truck tires are expected to be the majority based on the tires collected from previous illegal dump sites and current Tire amnesty Events.  In addition to waste hauler fees and the cost of waste tire transportation, the City of Hesperia is requesting a 25% reimbursement of salaries and benefits for personnel who are involved in the administration and oversight of the amnesty events and distribution of educational materials.  The City has surveyed citizens to determine the best means of public outreach and have found that newspaper advertising and event banners provide the best community outreach for the city as well as brochure distribution through the Code Enforcement Department personnel.  If funding for the program is not available, illegal dumping will increase and the health and safety of the City`s residence will be at risk.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Los Angeles County</x:t>
-[...62 lines deleted...]
-The collection goals for each county are based on the volume of tires collected at previous events.  This estimate, however, might be too low when considering that residents who have been hesitant to pay tipping fees will bring in tires that have been stockpiled on their property.  Overall, we anticipate collecting a total of 31,000 tires for the four participating Counties.
+    <x:t>Humboldt            </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humboldt Waste Management Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Brent Whitener</x:t>
+  </x:si>
+  <x:si>
+    <x:t>707-268-8680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMNESTY EVENT Amount $82,800
+Three events.
+Cost per tire $4.60 
+Jurisdictions:  Humboldt County, Karuk &amp; Hoopa Tribes, and the City`s of Eureka, Arcata, Trinidad, Blue lake, Rio Dell, and Ferndale.
+HWMA will host three waste tire amnesty collection event days. One will be held in the Eureka area, one in the remote community of Orleans in behalf of the Karuk Tribe, and one within the reservation lands of the Hoopa Tribe in northeastern Humboldt County. The Authority will also continue with the highly successful waste tire coupon program serving all areas of the county. The Waste Tire Amnesty Days held in the area Eureka and the two tribal events are expected to generate about 8,000 waste tires. Each of the tribal governments will share half of the costs of transportation and contract labor for the Amnesty Day events held on their lands. The two tribal events will be open to tribal and non-tribal residents. The ongoing coupon redemption event at the Authority`s Transfer Station in Eureka will last about eight months and generate about 10,000 waste tires. This estimate of 18,000 PTE waste tires collected and placed into the waste stream equates to a disposal cost of $4.60 per tire, well below the CIWMB allowable maximum.  HWMA is pleased that this jurisdictional application will serve a broad spectrum of Humboldt County residents and for a fifth year continue to direct tires into the appropriate waste stream.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Shasta              </x:t>
-[...205 lines deleted...]
-</x:t>
+    <x:t>Riverside           </x:t>
   </x:si>
   <x:si>
     <x:t>City of Lake Elsinore</x:t>
   </x:si>
   <x:si>
     <x:t> Nicole McCalmont</x:t>
   </x:si>
   <x:si>
     <x:t>951-674-3124</x:t>
   </x:si>
   <x:si>
     <x:t>Amnesty Event Amount $30,000.00
 Five events
 $3.75 cost per tire for 5 events.
 $5.00, cost per tire including education component.
 Project Introduction and Overview 
 The City of Lake Elsinore is one of Southern California`s oldest communities (incorporated in 1888), and began as a relatively small recreation area and resort framed by the Cleveland National Forest and built around its 3,000-acre natural fresh water lake. As recently as 1980, only 5,982 people lived in the city. In the past 23 years the population has increased 7-fold to over 47,000 today.  Encompassing an area of 41 square miles, the City is located in the western portion of Riverside County and is adjacent to the small community of Canyon Lake and is just north of the cities of Temecula and Murrietta. 
 The City was a recipient of the TCA4 Waste Tire Amnesty Day grant and has conducted two if its four collection events at the time of this application. At their first tire collection event, held in October 2009 in conjunction with one of their twice-a-year community cleanup events, the City collected more than 14 tons of waste tires. Their second event held on January 23rd as a stand-alone collection, received 4 tons of tires. 
 The City proposes to expand its waste tire collection efforts by increasing the number of annual events to five during the year plus installing a waste tire collection roll-off bin in the City Yard which would be available for use by residents 5 days a week. 
 Of the five waste tire collection events, two of them would continue to be held in conjunction with the City`s annual cleanup days and two others would be held in selected areas of the City that have the largest occurrences of illegal tire dumping. Each of these events will be advertised to all City residents. The events will collect waste tires (up to 9 without written LEA approval, 20 tires with written approval) from residents who may have had them stored in their garages or on their property. The fifth event would be held at the Lake Elsinore City Yard. 
 At each of these events City staff will collect any waste tires that may have been abandoned in empty lots, public property, alleys or along street and railroad rights-of-way, and particularly tires that have been abandoned on private property in any area of the City. 
 The waste tire bin placed at the City Yard will accept up to 9 tires per visit from City residents (ID required) during regular business hours. 
 The City will also expand its educational and promotional efforts through an outreach program that will support the City`s collection events and City Yard bin. Additionally the educational materials will instruct residents about proper tire care, to help insure maximize tire life, and describe the environmental and public health hazards posed by the improper and illegal disposal of waste tires. These educational materials will be distributed by the City at public buildings, Fire Stations, Public Libraries and Community Centers throughout the community. Additionally, these materials will be distributed to local tire businesses, retailers, and mailed to residents in local utility bills. 
 Community Description 
 The City of Lake Elsinore is one of the fastest growing cities in both Riverside County and in the whole State of California. The city`s population growth has equaled or exceeded the overall population growth of Riverside County since 1990. Between 1990 and 2004 the residential population of the City of Lake Elsinore increased 93% (from 18,316 to 35,358). Lake Elsinore is a solidly middle class, growing community reflecting a diverse population of young families, who are living in an environment that is becoming increasingly safe and prosperous. 
@@ -649,379 +307,721 @@
 The City will hire a contractor that will accept all the collected tires and will process them properly. All collected tires will be transported, handled, and stored properly. In addition, all collected tires will be allocated to a non-landfill end-use (reuse, retreading, crumb rubber, or energy transformation).  The City of Lake Elsinore will use CR&amp;R Disposal for the transportation of all the collected tires. All waste tires will be transported to Rubber Recovery for processing and recycling. 
 Project Goal #2- Establish an on-going waste tire collection roll-off bin at the City Yard. 
 Objective 1 - Install a roll-off bin at the Lake Elsinore City Yard that will be used for the drop off of waste tires by City residents. 
 Even with an expanded schedule of five (5) waste tire collection events, the City believes that there will still be a need for a full-time tire collection resource for residents. To provide this on-going resource, the City will install a 40-yard roll-off box in its City Yard that will be available to residents for their disposal and recycling of their waste tires. A cost efficient program, the roll-off box will be available to residents during the City Yard`s regular hours. When the bin is full (normally a 40-yard roll-off will hold approximately 250 tires), the City`s refuse hauler, CR&amp;R, will replace the bin with an empty bin and transport the full tire bin to a registered California tire recycler. 
 To ensure that only City residents use the tire roll-off box in the City Yard, the City will implement a coupon program. Under the coupon program, residents will need to request a tire-recycling coupon from City Hall. After calling City Hall and giving the coordinator their address and the number of tires they need to dispose of, a tire-recycling coupon will be mailed to the resident. Once the resident receives the coupon, they may take their tires along with the coupon to the City Yard and dispose of their tires. 
 When residents bring their waste tires to the City Yard, limited to no more than 9 tires per trip, they will be required to show identification proving their residency in the City of Lake Elsinore, their address will be recorded, and their tires will be offloaded into the designated tire roll-off. 
 City Advertising and Outreach 
 The Amnesty Days will be advertised through newspaper ads, flyers, and through the City`s newsletter, Internet web site, City cable access channels, and recycling hotline or city info phone numbers. This event advertising is in addition to the educational and outreach materials developed under Project Goal #3 of this proposal. 
 Project Goal #3-Develop a waste tire educational outreach program. 
 Objective 1 - Prepare an educational and promotional outreach program that will support the City`s waste tire collection program. 
 The first goal of the City`s educational campaign is to raise the general awareness in the community of the size and scope of the environmental issue that waste tires are in California. Before effective action can be taken to change people`s habits they must know how their actions affect the environment. This portion of the outreach will describe for residents the millions of tires that are piling up in California and will explain the environmental and health issues (risk of fire, possible storm water runoff pollution, becoming breeding grounds for insects and vermin) that result from them. 
 The second area of education and outreach to the public will be to describe what steps they can take to help minimize the waste tire problem. This will include information about the proper care and maintenance of vehicle tires, includingpron inflation, rotation, and balancinghe materials will also describe the benefits of purchasing long-lasting tires. Modern passenger car tires are available with tread life of up to 100,000 miles or more. While these tires are initially more expensive than lower mileage rated tires, over the course of their life they will be less expensive to the consumer compared to the cost of purchasing, installing, and maintaining shorter-lasting alternatives. The obvious environmental benefit is fewer tires going to landfills or tire piles because consumers are not having to replace their tires as often. 
 In the third stage of the educational outreach, residents will be informed of how they can dispose of their waste tires safely and properly, how those waste tires are reused or recycled, and what types of recycled tire rubber products are currently being manufactured. 
 Having described the extent of the waste tire problem and given residents some tips on how to maximize the life of their vehicle tires (while minimizing number of tires to eventually dispose of), residents will now learn the How? and Where? of waste tire recycling in Lake Elsinore. 
 The `HOW?` - information on how residents can dispose of their waste safely and properly. 
 The `WHERE? - information on where to take their waste tires for disposal. 
 The following public education outreach tools will be developed to meet the educational and outreach goals outlined above: 
 1. Newspaper ads - The City will develop a series of newspaper ads that will be run in local community newspapers. Two types of ads will be used. The first will be `awareness` ads. These will be used to raise the overall knowledge of waste tire issues among the community. The second type of ads, `action` ads, will be run immediately before the Amnesty Day collection events, targeting residents directly and giving them the information about how to dispose of their old tires at the Amnesty Day events. These newspaper ads will also be produced in Spanish as necessary. 
 2. Amnesty Day event flyers - Event flyers will be produced for each of the five Amnesty Day collection events. These flyers will be distributed at City facilities, through local tire retailers, and community groups. The flyers will be printed in English on one side and with the Spanish translation on the other. 
 3. Waste tire promotional item - The City will produce a promotional give-away item that will be used to advertise the waste tire program. These items will be distributed at community events, and will be given away to each of the residents that attend one of the Amnesty Day collection events 
 Objective 2: Maximize the distribution of program materials through participation in local community special events and festivals. 
 City staff or their consultant will attend community special events and celebrations in the City to distribute program materials and promote the Amnesty Day collection events.  Because the waste tire program is still a new environmental outreach, it is particularly important to maximize the public`s exposure to the program. One effective way to do this is to participate, through means of an information booth, at local community special events, fairs, and celebrations. City staff will attend at least one event in the community to support the City`s schedule of collection events. 
 </x:t>
   </x:si>
   <x:si>
+    <x:t>City of Long Beach</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms. Angie Tam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>562-570-4695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Amount: $46,973
+Amnesty Events: $14,332
+Two events
+Cost per tire $4.78
+Cleanup: The City of Long Beach proposes to continue the cleanup efforts around the Los Angeles River area north of the Long Beach Harbor Basin. This area remains a high priority for the City due to the level of illegal dumping that occurs.
+The first area is east of the LA River between Anaheim and Ocean Blvd. The second area is west of the Los Angeles River between PCH and 9th street. For the purposes of this proposal, these areas will be called the east project area and the west project area. 
+The west project area includes both industrial and residential areas, with Cabrillo High and Garfield Elementary Schools nearby. The Los Angeles River runs directly east, the Dominguez Channel is about one-half mile to the west and the waters of the Port of Long Beach are directly south.
+The east project area is residential and commercial, including Drake Park, Golden Park, Cesar Chavez Park, Thomas Edison Elementary School, and downtown Long Beach. The Los Angeles River runs directly west of the project area, with the Long Beach Harbor less than a quarter mile south.
+In both areas, regular clean-ups are necessary to keep dumped items off the streets. Most illegal dumping of tires occurs in alleys and other City right-of-ways, however, occasional dumping does happen on private property. Local businesses and neighborhood associations continue to coordinate clean-up efforts in the impacted area, but still need assistance as the responsibility has outgrown their resources. Grant funds would ensure that tires are regularly collected, and that the east and west project areas remain clean and safe for residents and businesses. All tires collected by City crews will be taken to a facility that recycles tires into crumb rubber that is used to create products such as asphalt paving surfaces and synthetic athletic surfaces. `No Dumping` signs will be posted in the areas most impacted by illegal dumping. there is not one site with 500 tires.
+AMNESTY: To supplement the City`s free oversized collection program, residents will have the e opportunity, through this grant, to properly dispose of tires at two annual waste tire amnesty events. These events will be widely publicized through the City`s website, newspaper ads and flyers. Promotional materials and information will also be available at City facilities such as libraries and recreational venues. 
+At each of the two amnesty events, the City will provide tow forty-yard fall-off bins and adequate staffing to assist residents with their tire disposal. The bins will be hauled to Crumb Rubber Manufacturing (CRM) for recycling at a cost of $79 per ton. Approximately 500 tires, weighing roughly five tons, will fit in each bin, for a total cost of $395 per bin. The City of Long Beach will supply staff, in LNG powered vehicles, to collect and to be hauled to CRM (21.2 miles round trip) at a cost of $2.39 per mile. The total fuel cost to make six round trips to CRM for both events, equals $304.02. A Recycling Specialist will organize the event and coordinate the advertising and educational materials at a total cost of $1,300.50. Freeth/Moroz, a local graphic design firm, will design the flyer and website at an estimated cost of $250, with an estimated cost of $500 to print the promotional materials. Ads in local newspapers and magazines for both events will cost $4,700. The cost for waste tire amnesty events breaks down to $4.78 per tire to collect 3,000 tires at both events.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Los Angeles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Ron Milo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>213-485-3568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Project Amount $200,000.00
+Amnesty Event Amount $30,000
+The City of Los Angeles has an on-going waste tire cleanup program provided through the City`s Department of Public Works (DPW) managed by the solid Resources Support Services Division (SRSSD) and the Solid Resources Collection Division (SRCD) of the Bureau of Sanitation (BOS).  SRCS removed illegally dumped tires within the City`s right-of-ways.  Tires collected are delivered to the BOS six district yards.  The district yards provide environmentally sound storage areas for the collection of illegally disposed tires.  The Bureau`s six district yards are:
+1)West Valley District Yard4)Harbor District Yard
+8840 Vanalden Avenue1400 N. Gaffey Street
+Northridge, CA  91324San Pedro, CA  90731
+1-800-773-24891-800-773-2489
+2)South LA District Yard5)East Valley District Yard
+786 S. Mission Rd11050 Pendleton Street
+Los Angeles, CA  90023Sun Valley, CA  91352
+1-800-773-24891-800-773-2489
+3)West LA District Yard6)North Central District Yard
+2027 Stoner Avenue452 San Fernando Road
+Los Angeles, CA  90025Los Angeles, CA  90031
+1-800-773-24891-800-773-2489
+The City of Los Angeles collects an average of 650 tons of used tires annually through which, BOS estimates 50% of 26,000 tires (calculations is based on 25 lbs/tire) are collected from illegally dumped areas. Since October 1, 2004, the City has been using Crumb Rubber Manufacturer`s (CRM) Waste Tire Recycling contract (Contract ID 58347) for the management of all waste tires collected.  However, said contract has expired last September 30, 2009 and a replacement bid # EV 2096 has been issued by the City`s General Services Department.  The bid was opened last January 7, 2010 and per the advice of General Services we are temporarily using the services of Consolidated Disposal Service (Contact: Lisa A. Caverly 562-464-6207) and TCI Tire Service (Contact: Jeff Wansor 866-715-8473).  The used tires collected by TCI are brought to McClanahan`s Tire Recycling, Inc. facility at 8585 Banana Avenue, Fontana, CA 92335 to be reused in the production of recycled products like in rubberized asphalt projects, artificial turf, ground cover under playground equipments, and/or as a surface material for running tracks and athletic fields.  The cost of the hauling and recycling by TCI are as follows: $1.25 per passenger tire; $1.75 per light truck tire; $4.00 per medium truck tire.
+The City of Los Angeles through its Bureau of Sanitation is committed in the effective management of all the waste tires collected and is requesting $200,000.00 to assist with the BOS Waste Tire Clean-up project.  
+The City`s Department of Public Works, Bureau of Sanitation (BOS) through its Solid Resources Collection Division (SRCD) has on-going waste tire collection and recycling programs conducted year round at the Bureau`s existing district yards.  The district yards provide for an environmentally sound opportunity for all residents of the City to dispose of used tires, and promote the tire drop-off sites.  Los Angeles City residents may drop off up to four automobile tires at any local district yard each year.  
+To further enhance the program, SRCD is planning to hold six amnesty events during the calendar year 2010-2011 at the Bureau`s existing yards.  SRCD yard staff collects used tires at the district yards to be hauled by TCI Tire service delivered to McClanahan`s Tire recycling Inc. at Fontana, CA use in the production of recycling products.  It is estimate that 3,600 used tires will be collected from all these six events.  This waste tire collection program is advertised through direct mailing to City residents, the City website, Neighborhood Council meetings, local newspapers, flyers, and the Solid Waste Integrated Resources Plan (SWIRP) otherwise known as the ZERO Waste program.
+The City of Los Angeles through its Bureau of Sanitation is requesting $30,000.00 to offset the cost of this used tire collection program.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madera              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Madera</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Bob Wilson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>559-661-5188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Projects: $89,079
+Amnesty Events:  $64,131
+Cleanup-Scattered site pickup within county and city limits is an ongoing issue throughout the year. All sites within city limits (Chowchilla and Madera) and unincorporated areas are in close proximity to populated areas. One hundred percent of these sites are within 1,000 feet of one ore more of the following: Residential homes, schools, commercial, industrial, recreation areas, waterways, or electrical transmission lines. Tires can be found in alleys, curbside, vacant lots and waterways. It is estimated that 7,920 , 1,320 and 4,000 tires will be cleaned up during the grant cycle under scattered site pickup in the City of Madera, City of Chowchilla and the County of Madera, respectively. Remediation:Employees periodically travel the streets and alleys picking up illegally dumped tires. End use: The tires will be loaded into trailers supplied and removed by Golden By Products, Inc, to be recycled-Waste Tire hauler #1003314-01, Major Waste Facility Permit #24-TI-0656, TPID#1096537-01. 
+Remediation: On sites large enough to warrant a dedicated van for tire removal a van will be on site. The tires will be loaded by Staff. All other sites will utilize City or County staff to transport tires to the City or County Scattered pickup site. 
+Amnesty Events: The City of Madera, City of Chowchilla, and the County of Madera will hold 5,2, and 6 amnesty events respectively in FY2010-11 for a total of thirteen events. As reservation only events, participants must call and register in advance to participate . A cark/coupon is then mailed to the participant that must be submitted at the event for access to the amnesty event. As in the past volunteer labor will mainly be used at events to move tires and check in participants. One employee will operate a skip loader to deal with large tires. One to two other employees are on site to coordinate the event. 
+All amnesty events are date specific utilizing three different sites, no more often than once per month. At time of registration participants will be screened to verify that no tire generators are allowed (PRC 42954(7)). Any individual hauling 10 to 20 waste tires will receive written authorization by the LEA prior to the amnesty event date. Violations will be reported to CIWMB within 30 days on the unregistered hauler &amp; Comprehensive Trip Log Substitution Form (CIWMB204). All advertising will clearly state that the amnesty event is limited to 20 tires, with the appropriate written authorization from the LEA. Estimated cost per tire $2.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mendocino           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mendocino Solid Waste Management Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Michael Sweeney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>707-468-9710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amnesty Event Amount $19,234.00
+Cost per tire $2.29
+The Mendocino Solid Waste Management authority purposes to repeat the successful program of tire amnesty collection that has been funded for many years under this grant program.
+Our successful system for the tire amnesty is to provide free collection for a two-week period at the transfer stations in Ukiah, Willits, Gualala and Caspar.  Event planning, publicity and tire loading are provided by the Authority`s personnel.  Tire disposal/recycling is provide by Waste Recovery West which has identified a cement kiln in Redding, California as the destination and end use.  The price quoted for 2010 is attached.
+Based on past experience, we anticipate collecting approximately 8,400 tires for a total grant cost per tire of $2.29 per tire.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Modesto</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms. Beverly McCullough</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209-577-5495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Project: $15,868   
+Amnesty Amount: $15,328  
+CPT- $3.83
+Cleanup:
+The City of Modesto will utilize a part-time staff person to comb the city seeking illegally dumped waste tires in the streets, alleys and waterways.  .  Golden Scrap Tire will provide the city with up to four 45-foot trailers as needed to stack the tires throughout the grant cycle.  The trailers will be parked at the city`s Waste Water Treatment Facility at 1221 Sutter Ave., Modesto.  Staff will utilize an existing fleet vehicle for the collection process.  Based on past experience, we anticipate collecting approximately 2,400 illegally dumped waste tires throughout the grant cycle.  
+Amnesty:
+The City of Modesto will partner with the local garbage companies to conduct 12 week-long amnesty events at their transfer stations.  Residents will be allowed recycle up to 9 waste tires per calendar year for a maximum of 18 tires during the grant cycle.  Waste tires will be hauled by the garbage companies to Golden Scrap Tire in Ballico, CA.  Based on past experience, we anticipate collecting approximately 4,000 waste tires throughout the grant cycle.  The overall estimated cost per tire is $3.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Town of Paradise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms. Jennifer Arbuckle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>530-876-3345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amnesty Event: $13,720
+The Town of Paradise (Paradise) requests $13,720 to hold a waste tire collection event to provide needed disposal to Paradise and surrounding communities. The one day event includes the collection, removal, and transportation of waste tires.
+This event will be held at Northern Recycling and Waste Services Recycling Yard, located at 920 American Way in Paradise. Event will take place on a Saturday in September/October 2010 (pending award notification and schedule of waste tire hauler at that time), from 9am to 4pm. With an estimated cost of $2 per passenger and pickup tires; $8 per truck tire; and $20 per tractor tire.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Pomona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms Antonia Castro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>909-620-3628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amnesty Event: $7,750
+The City of Pomona proposes to conduct 24 collection events during this grant cycle. These events will be held on the 1st and 3rd Saturdays of each month at a local tire business. Tires are scattered indiscriminately throughout the residential, commercial, and industrial landscape. Tires are dumped in alleys, sidewalks, parks, vacant homes and businesses, and often times on the side of the street.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Redlands</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Danielle Garcia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>909-753-5800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Project Amount $1086.00
+Amnesty Events Amount $6739.60
+Two events
+Approx. cost per tire is $1.96
+At this time, the City does not have information on future tire clean-ups with regard to location, parcel number, photographs, approximate number of tires or proximity to populated areas.  However, the City`s past grant agreements with the Department of Resources Recycling and Recovery / California Integrated Waste Management Board for Tire Cleanup have included load checking and collection of roadside tires not identified prior to the grant agreement.
+The City would like to again apply for grant funding to perform these same tasks under the TCA Cycle 6 of the Tire Cleanup Grants.  This portion of the grant would fund the pickup, transportation and disposal of 10 tons of load-checked or illegally dumped tires (dumped on a public right-of-way only).
+The City of Redlands is seeking funding for public outreach and tire collection events.  These projects involve two (2) tire amnesty day collection events, on in October 2010 and another in April 2011.  These events allow residents of the City to drop off tires for legal handling and disposal.  Staff will also conduct a public outreach campaign to publicize events and promote proper care and disposal of tires (e.g., develop printed materials for exhibits and public counter distribution, outreach to community, website e-flyer, etc.). These tasks will be undertaken with the overarching goad of implementing a comprehensive campaign to reduce illegal dumping in concert with a means of measuring and evaluating the long-term results. 
+In place of a quote from a registered waste tire hauler, please find an invoice from the waste tire hauler that indicates a price per ton for waste tire disposal.  The approximate cost per tire for this project is $1.96.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yuba                </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regional Waste Management Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Keith Martin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>530-634-6890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amnesty Event: $32,302
+Cost $4.61 per tire.
+The Regional Waste Authority (RWMA) is proposing to collect 5,000 waste tires through a fee tire recycling coupon program at two local transfer stations operated by the local franchised waste hauler, Recology Yuba-Sutter, plus another 2,000 waste tires in five (5) 40-yard waste tire bins provided to community clean-up events. The free tire recycling coupons will allow residents to deliver up to 19 waste tires to the transfer stations. Written authorization for residents to haul more than nine (9) waste tires will be requested from the Local Enforcement Agency. The RWMA  will update and distribute the public education and information campaign utilized for previous waste tire amnesty projects inform the public about tire maintenance and safety issues to prolong the useful life of tires; health and safety issues related to improper storage and disposal of waste tires; and the availability of free tire recycling coupons for the proper disposal of waste tires. RWMA and Recology Yuba-Sutter staff will coordinate with the sponsors of the community clean-up events to provide waste tire collection bins and appropriate messages regarding tire collection for event promotional materials. Attached are letter-quotes from the two registered waste tire haulers that will be involved in this project--Recology Yuba-Sutter and Tri-C Manufacturing Co., Inc. The cost of the five (5) 40-yard waste tire bins to be provided for community clean-up events is based on the cost of these bins in the current rate structure, plus and estimated 1% rate increase anticipated for the next rate year. The resulting cost per tire for the free tire recycling coupon program and waste tire bins at community clean-up events is $4.61 per tire.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riverside County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Susana Orozco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>951-955-2856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carla Repucci</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amnesty Event: $30,000
+The Riverside County Tire Amnesty Events are both, schedule as a sole event, and in conjunction with pre-scheduled community cleanup events throughout the unincorporated communities of Riverside County.  For the fiscal year 2009-2010 24 events were strategically scheduled in close proximity to and open to all residents of Riverside County.  We are currently active in this fiscal (2009-2010) year and 9 events remain scheduled the remainder of the year, which will add to our current tire count.  In addition, local community volunteers assist with the cleanup and removal of illegally dumped tires by bringing these to the Tire Amnesty Events.  To-date, A total of 13,093 tires have been collected at an approximate cost of $2.02/tire (from $26,500 spent and $3,500 remaining), which should be reduced after the total tires collected for pending Amnesty Events is added to the final number.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Diego           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Diego County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Jen Winfrey</x:t>
+  </x:si>
+  <x:si>
+    <x:t>858-694-2463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Projects: $35,868
+Amnesty Events: $30,000
+Cleanup: Tijuana River Valley Tire Pile &amp; Cleanup-Currently, there are tire piles awaiting funding for collection and removal, equaling approximately 500 tires. On the larger County property in the Valley, there are currently anywhere from 2,000-4,000 tires in the Tijuana River Valley Park. County Parks staff estimates that anywhere from 200-1000 more tires cross the border with each rain storm.
+Amnesty: County will target low-income communities in the underserved rural areas of the county and communities with larger populations .  
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Joaquin         </x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Joaquin County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms. Alison Hudson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209-468-3066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amnesty Events: $90,000.  
+Estimated cost per tire is $1.73.
+San Joaquin County and its partner agencies request $90,000 to implement a tire collection and education campaign. The campaign aims to reduce the stockpiling and illegal dumping of waste tires from residential and agricultural neighborhoods through tire amnesty and collection events and through education. Tires will be accepted at four waste disposal facilities at no charge upon presentation of coupon. A multi-lingual advertising campaign will educate residents on proper maintenance and disposal of tires, including health risks incurred from stockpiled and abandoned tires. Coupons will be included in advertisements.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santa Cruz          </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santa Cruz County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Jeffrey Smedberg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>831-454-2373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amnesty Event Amount $8,294.00
+Two events
+Cost per tire $______
+The County of Santa Cruz will continue its well established and well publicized semi-annual Clean-Up Week events at our two disposal sites, the Buena Vista Landfill and the Ben Lomond Transfer Station, by offering a waste tire Amnesty Day component for the two major events during the 2010/11 grant period. During the Fall Clean-Up Week (October 16-24, 2010) and Spring Clean-Up Week (April 16-24, 2011), eligible residents will be allowed to bring up to 5 waste tires per day to a County disposal site at no charge. The usual charge for a passenger vehicle or pickup truck tire is $4. Based on past experience, it is expected that residents will deliver an average of 4 waste tires on each of 500 vehicle trips to disposal sites during Clean-Up Week events. 
+Participation in the Amnesty program will be increased by the issuing of Tire Vouchers, a sample of which is attached as Exhibit D, which will allow eligible residents to transport up to 20 tires at no charge at any time of the year by appointment. The enhanced tire recycling program will result in the cleanup of numerous small accumulations of waste tires at residences, on rural properties, and at multi-family housing sites. 
+A Tire Voucher will be issued as a one-day permit to allow legal transportation of waste tires from a resident`s property to one of the County`s disposal sites, which are recognized tire recycling facilities. Authority to issue these vouchers was granted by the CI`WMB when the County of Santa Cruz was awarded a Waste Tire Amnesty Grant in 2001. It is expected that vouchers will be issued for a total of 500 waste tires. 
+Eligibility for free disposal and recycling of waste tires will be limited to residents within the normal service area of County disposal sites, which includes the unincorporated County of Santa Cruz and the City of Scotts Valley (a jurisdiction which contributes to the County`s Solid Waste Fund). Excluded from the program will be those who are delivering tires from a property where an operating business is located or where the owner or operator of the property is actively stockpiling tires. 
+This proposed public-private partnership, which provides property owners with an incentive to contribute to the cleanup of their properties, thus reducing environmental hazards for the entire community, is a cost-effective way to achieve the cleanup of a projected 2,500 waste tires for a modest expenditure of public funds. 
+TIRE PROCESSING
+Tires will be hauled by West Coast Rubber Recycling in Gilroy (CalRecycle registered waste tire hauler, TPID 1004937). The processor will, if necessary, remove tires from rims, which will be recycled as scrap steel. The tires will be ground or buffed into crumb rubber for use in playgrounds, horse arenas, or pavement.  West Coast Rubber Recycling is exempted from CIWMB permitting requirements as a processor because of the small number of tires maintained at their facility. A sample vendor invoice is attached as Exhibit C. CalRecycle grant funds are requested for payment of hauling and processing charges. 
+Cost is calculated from registered waste tire hauler`s rate of $800 to haul and recycle a 48 foot trailer loaded with tires. Average net weight of a trailer load of tires is 10.63 tons. Tires collected weigh an average of 43 lbs. each. (While modern passenger car tires are reported to weigh an average of 20 lbs. each, tire counts and load weight data at Santa Cruz County disposal facilities lead to different results. Factors which account for the difference include the following: Because the majority of the terrain in Santa Cruz County is rural and mountainous, light trucks, whose tires can weigh up to 35 lbs. each, are a common vehicle. Many tires collected in the amnesty program are old tires, which are much heavier than new tires. A small percentage of tires are delivered on rims, which increases the per-unit weight. Five percent of tires collected are 36` or greater in diameter, which can weigh 100 lbs. each.) Thus, cost for vendor`s services is $1.55 per tire. 
+STAFFING 
+Staffing to carry out the grant project includes program management staff who promote the program and issue tire vouchers, disposal site cashiers who accept loads from the public and process the tire vouchers, and maintenance staff who oversee loading of tires into the tire hauler`s trailer for shipment off site. 
+PUBLIC EDUCATION 
+A multi-media public education campaign will inform the public of the proper disposal of tires and how to take advantage of the amnesty program.  Public education about the tire amnesty program will be conducted through normal channels of communication for the County`s recycling and solid waste program, including flyers distributed to disposal site patrons, press releases, PSA spots on English and Spanish language radio stations, and articles in quarterly waste reduction newsletters to county residents. 
+RECYCLED PAPER 
+Note that this application is copied on Exact Eco 100 brand recycled paper made of 100% post consumer waste fiber processed chlorine free, manufactured by Wausau Paper. 
+EXHIBITS ATTACHED TO THIS APPLICATION 
+A. Work Plan 
+B. Budget 
+C. General Checklist of Permits, Licenses and Filings 
+D. Sample Tire Voucher 
+E. Copy of Vendor Invoice 
+F. Resolution of County Board of Supervisors in support of Submission of Application 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shasta              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shasta County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms. Marci McEwen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>530-225-5789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Project Amount:   $0
+Amnesty Event Amount:      $90,000.00
+Cleanup:  N/A
+Amnesty: Shasta County is a `rural entity`, with a 2008 U.S. Census Bureau population estimate of 180,214.  Shasta County through its Department of Resource Management (DRM), as lead agency in a regional application with the Cities of Anderson and Shasta Lake, proposes to hold two waste tire amnesty events at the Anderson District Fairgrounds.  If adequate funding remains, we propose to hold a third event that will be scheduled for the Burney/Fall River area in the eastern portion of the county.  We will set a maximum number of tires on rims to accept from participants; however we have not yet turned away participants that exceeded that limit.  We have received an average of 130 tons of tires for the last 3 years of tire amnesty events held in Anderson with a high of 209 tons collected at the largest event.  The largest recorded tire amnesty event in Anderson was 291 tons in October of 2006.  For this grant cycle DRM proposes collecting an average of 150 tons of tires for two events to be held in Anderson.
+DRM will use an existing agreement with a registered waste tire hauler, to load and transport waste tires to an approved recycling and/or disposal facility(s).  Using contract costs from the current hauler, Waste Recovery West, we estimate that the two proposed events will cost $67,693.76.  This estimate includes receiving approximately 150 tons of tires per event.
+DRM tasks include grant management and project oversight, tire education and event advertisement, preamnesty day event preparation, and amnesty day event staffing (see Work Plan).  These tasks will be completed primarily by our Community Education staff and other Department staff as needed.  The DRM matching contribution of $11,700.00 includes providing Work Release inmates to unload tires from participant vehicles at events.  Currently, the Work Release program has been suspended by the Board of Supervisors.  If this program is reinstated during this grant cycle, the DRM will utilize the Work Release programs services as matching funds.
+DRM has planned a comprehensive advertising and educational plan, which includes budgeting $2,500 for advertising for these events and $4027.14 for a `tire care` educational promotional.  DRM regularly advertises the events in local papers, press releases, PSA, and advertises tire amnesty events in the quarterly `Trash Talk` newsletter received by residents in the unincorporated area, City of Anderson, and City of Shasta Lake.  In addition, DRM coordinates with the City of Redding to ensure the events are advertised in the City`s newsletter.  The events are also published on the County`s website.  DRM staff will also attend community events to educate the public about waste tires, promote `tire care` and distribute a brochure printed with funding from the CIWMB TCA4 grant cycle.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siskiyou            </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siskiyou County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr Garrett Johnson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>530-842-8272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amnesty Event Amount $2,8761.00
+The Siskiyou County Department of General Services is proposing to conduct a Waste Tire Public Education and Amnesty Program by offering 9 waste tire collection events throughout the 10/11 FY.  These events will be held at various sites throughout our County which in turn will provide all residents, even in rural areas, the ability to dispose of waste tires in an easy and convenient manner.  During these events, we will educate our residents on the health hazards of improper tire storage and disposal.  We will also educate residents on the laws regarding the transportation of waste tires.  The events will only accept passenger car, light truck and SUV tires.
+We are requesting a total of $28,761.00.  The total cost of operating all events will be $8,299.46.  Transportation and disposal of waste tire will cost $14,537.00.  Project oversight, education and advertising will be $5,924.38 equally 21% of the total amnesty events grant amount requested.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stanislaus County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Bryan Kumimoto</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209-525-6752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Amount $5,464
+Amnesty Amount $40,030
+The Stanislaus County Department of Environmental Resources, Landfill Division will utilize current staffing to collect illegally dumped waste tires in the streets, alleys and waterways of the county.  The county has not sites containing more than 500 waste tires.  Waste tires are scattered throughout the County roadways, alleys and vacant lots.  The county cleaned, removed and recycled approximately 3000 waste tires in 2009.  Tires that are picked-up by the illegal dumping crews will be transported to the County owned Fink road Landfill which charges a recycling fee of $1 for each passenger tire and $5 for each truck tire.  Approximately 90% of the 3,000 tires collected each year are passenger tires, 2,700 tires with the remaining 10% being truck tires.  Golden By-Products will provide the County with 45- foot trailers as needed to transport the tires. The trailers will be parked at the County operated landfill at 4000 Fink Road, Crows Landing. Staff will utilize an existing County vehicle and equipment in the cleanup process. Based on past history we anticipate collecting approximately 3,500 tires during this grant cycle.
+Recycling Costs included in the following landfill fees:  Passenger car &amp; pickup tires: $1 per tire.  Truck tires: $5 per tire.  Based on 3,500 illegally dumped tires:  Passenger/pickup tires 2,700 at $1 per tire = $2,700.  Truck tires 300 a year at $5/tire $1,500.  Total Recycling cost $4,200.
+Labor cost 
+Current staffing to collect tires: No charge for labor costs. Administrative cost 1.5 hours/month @ $67.46/hour $1,214.28. Supplies: $50. Total labor/supplies: $1,264.28.  Total Cost: $5,464.  Cost per tire: $1.54
+City of Hughson 
+The City of Hughson plans on holding one event, during their annual cleanup day. The collection will be for seven (7) hours. The City will provide 1.5 employees on site during operating hours. The weighted labor rate for the 1.5 employees are $43.80 with overtime cost of $459.90.  Oversight/Supervision cost is 4 hour @ $37.28 an hour for a total of $149.12.  The total labor cost is estimated at $459.90.  The total cost for safety equipment, miscellaneous rental items and supplies is $50.  The cost for a 45-foot trailer will be $1,200. Estimate of 600 waste tires to be collected at the event.  The tire hauling and recycling cost is estimated at $1200.  The total advertising cost is estimated at $300. The total cost for the event is $2,159.02.  Cost per tire $3.60. 
+City of Newman 
+The City of Newman plans on holding two (2) events, one during the spring and the other in the fall. Each event will consist of one (1) 45 foot trailer estimated to cost $1,200 per event. Each event will be held for three days with six (6) hours of operation per day for a total of 18 hours per event. The City will have an employee on site each day during operating hours at the `Weighted Rate` of a Maintenance Worker I which is $32.68 an hour for a total of $588.24 per event, total cost being $1,176.48. Oversight/Supervision will be provided by the Public Works Supervisor one (1) hour per event at $55.31 an hour for a total of $110.62. The total labor cost is estimated at $1,176.48. The cost for a 45-foot trailer will be $1,200. Estimate of 500 waste tires collected at each event. The tire hauling and recycling cost is estimated at $2,400. The total advertising cost is estimated at $500. The total cost for the event is $4,187.10. Cost per tire $4.19 
+City of Oakdale 
+The City of Oakdale plans on holding two (2) tire amnesty events. Each event will use one (1) 45 foot trailer estimated to cost $1,200 per event. Each event will be open to residents for seven (7) hours of for a total of 14 hours for both events. The City will have two employees on site handling the tires during each event. The `Weighted Rate` for the two employees are Employee 1 at $38.79/hour and Employee 2 is $38.08/hour. The oversight and supervision will be provided by an Administrative Analyst with a weighted labor rate of $46.36. The two events will require 6 hours of oversight and supervision at a cost of $278.16. The total labor cost is estimated at $1,076.18. The cost for a 45-foot trailer will be $1,200. Estimate of 700 waste tires to be collected at each event. The tire hauling and recycling cost is estimated at $3,600. The total advertising cost is estimated at $1,000. The total cost for the event is $5,954.34. Cost per tire $4.26. 
+City of Patterson
+The City of Patterson plans on holding one event, during their annual cleanup day. The collection will be for four (6) hours. The City will provide 2 employees on site during operating hours. The weighted labor rate for the 2 tire handing employees is $26.71 &amp; $32.14.  Oversight/Supervision cost is 1.5 hours @ $40.40 per hour for a total of $60.60.  The total labor cost is estimated at $353.10.  The total cost for safety equipment, miscellaneous rental items and supplies is $1,200.  The cost for a 45-foot trailer will be $1,200. Estimate of 700 waste tires collected at the event.  The tire hauling and recycling cost is estimated at 1200.  The total advertising cost is estimated at $450.  The total cost for the event is $2,063.70.  Cost per tire $2.95
+City of Riverbank
+The City of Riverbank plans on holding two tire amnesty events. The collection will be for seven (7) hours. The City will provide 2 employees on site during operating hours.  The weighted labor rate for the 2 employees are $43.07 &amp; $40.28. Oversight/Supervision cost is $63.90 per hour for 7.5 hrs. The total for supervision and oversight is $479.25.  The total labor cost is estimated at $1166.90.  The total cost for safety equipment, miscellaneous rental items and supplies is $100.  The cost for a 45-foot trailer will be $1,200.  Estimate of 600 waste tires to be collected at each event.  The tire hauling and recycling cost is estimated at $2,400.  The total advertising cost is estimated at $600.  The total cost for the event is $4,746.15.  Cost per lire $3.96.  
+City of Turlock
+The City of Turlock plans on holding one event during their annual cleanup day.  The collection will be for eight (8) hours. The City will use 3 transfer station employees for the 8 hour event.  The weighted labor rate for the 3 employees is $32.76.  Supervision cost is $32.41 per hour for 2hours for a total of $64.82.  Administrative cost for 2 hours of a staff services technician @ $53.59/hour.  The total administrative cost is $107.18.  The total labor cost is estimated at $786.24.  Turlock Scavenger will haul the estimated 700 tires to Golden By-Products for recycling.  The tire hauling and recycling cost is estimated at $3,958.24.  The total cost for the event is $3,958.24,  Cost per tire $5.66.
+City of Waterford
+The City of Waterford plans on holding one tire amnesty event. The City will again partner with the County. The collection will be for four (5) hours. The City will provide 2 employees on site during operating hours. The estimated labor hours is 7 hours. The weighted labor rate for the 2 employees is $27.03 &amp; $26.78.  The estimated Oversight/Supervision time of 5 hours at a cost of $45 per hour, for a total of $225.  The total labor cost is estimated at $376.67.  The total cost for safety equipment, miscellaneous rental items and supplies is $50. The Cost for a 45-foot trailer will be $1,200. Estimate of 400 waste tires will be collected at the event. The tire hauling and recycling cost is estimated at $1,200. The total advertising cost is estimated at $250. The total cost for the event is $2,101.67. Cost per tire $5.26. 
+County Amnesty Events 
+The County plans to hold 3 amnesty collection events throughout the unincorporated county area. The County plans to use Golden By-Products for collection and transport to their facility in Ballico, CA. An estimate of 20 hours will be needed for grant administration and oversight at a cost of $67.46 per hour for a total of $1,349. Labor is estimated at 30 hours per event at $19/hour for a cost of $570. The total labor costs for the 3 events is $1,710. 
+Pilot Voucher Program: The County will begin a waste tire voucher program. The program will allow county residents to bring their tires to the 3 transfer stations or the County landfill on designated days. The program budget $2,400 will cover the recycling cost of the waste tires. The cost for recycling will be based on either the transfer station or landfill fee schedules or with a contract with Golden By-Products. All tires from this program will be recycled by Golden By-Products Inc. in Ballico, CA.  The total oversight cost is $1,349. Total labor cost is $1,710. The total cost for safety equipment, miscellaneous rental items and supplies is $100. The cost for a 45-foot trailer will be $1,200. Estimate of 1000 waste tires to be collected at each event. An estimate of 600 waste tires will come from the voucher program. The tire hauling and recycling cost is estimated at $7,200. Pilot voucher program recycling cost $2,400. The total advertising cost is estimated at $2,100. The total cost for is $14,859. The estimated total number of waste tires is 3,600. The estimated cost per tire is $4.13. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tehama              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tehama County Sanitary Landfill Agency</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mrs. Kristina Miller</x:t>
+  </x:si>
+  <x:si>
+    <x:t>530-528-1103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amnesty Event: $ 27105.28
+CPT- $1.50
+Four Collection Events
+Locations of events to be finalized upon receipt of a Notice to proceed.
+The Tehama County Sanitary Landfill Agency (TCSLA) proposes three passenger and light truck tire amnesty events to be scheduled for October 2010, and January and April 2011.  These one day events will be held at various Tehama County locations.  
+The TCSLA contracts with Waste Tire Products of Orland (WTP).  WTP is a CIWMB certified tire hauler and recycler and is responsible for staging, transport, and recycling of tires collected at these events.  In most cases, 100% of the collected tires are recycled into new products or curb rubber.  WTP charges $1.50 per passenger tire.  The Agency is billed after the tires are collected and returned to their facility for processing.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Nevada              </x:t>
   </x:si>
   <x:si>
     <x:t>Town of Truckee</x:t>
   </x:si>
   <x:si>
     <x:t> Nichole Dorr</x:t>
   </x:si>
   <x:si>
     <x:t>530-582-2909</x:t>
   </x:si>
   <x:si>
     <x:t>Amnesty Events: $15,686
 Cost per tire $1.96 
 Ongoing tire collection events
 Many Truckee residents have two sets of tires for seasonal driving conditions. Due to lack of recycling options, many of these tires end up stored in resident`s garages, basements, under decks and sometimes illegally dumped. The Town proposes to use grant funds to extend the current year long residential waste tire recycling program consisting of on-going education and the hosting of frequent waste tire drop off events. Over the past six months the Town has experienced a great response to our initial efforts of collecting waste tires.  The original goal of collecting 3,500 tires was achieved and it is anticipated that prior to the end of June the Town will have collected an additional 35 tons. Grant funding would allow for the continuation of this highly demanded program at no cost to the residents. The Town proposes to continue to host tire collections on every other Saturday at the Eastern Regional Landfill throughout the duration of the grant. Newspaper ads, website information, flyers and posters will allow the Town to target all sectors of Truckee including the Spanish speaking  population. The Town will work in partnership with Nevada County Recycles and Placer County in the sharing of public education and marketing materials to reduce costs. In addition to the every other weekend events the Town will continue to offer waste tire acceptance during its spring Recycle Day which collects Universal Waste and confidential papers for shredding annually in June. Recycle Day is a one day event that occurs at the Town Administration Center. The goal of the grant program is to collect 8,000 waste tires for a cost of $1.96 per tire.</x:t>
   </x:si>
   <x:si>
+    <x:t>City of Victorville</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Jorge Duran</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760-243-6309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Amount $42,927
+Amnesty Amount $9,618
+1. Need and Locations: 
+The City of Victorville is located in the center the high desert area within the San Bernardino County. The city is access by nearly 300,000 people daily in route to work, home, shopping or Las Vegas. The City of Victorville anticipates collecting, transporting, and transferring a vast amount of illegally disposed waste tires throughout our city limits. The City of Victorville encompasses 74.09 square miles of land which 58% is undeveloped. With a population of approximately 95,000, excluding neighboring jurisdictions, people are reluctant to properly dispose of their waste tires and end up disposing of them in our undeveloped areas. Many of these areas are located adjacent to densely populated residential areas. In recent waste tire cleanup activities generated by waste tire enforcement inspections and monitoring of vacant desert areas, the city conducted numerous joint tasks supported by our public works division to collect waste tires in areas where accessibility was limited and rough. Through the use of our two waste tire collection trailers purchased through prior waste cleanup grants 2003/2004), we were able to safely access these areas and effectively remove hundreds of waste tires. In addition, through the use of our contracted waste tire hauler (RJB Trucking) 1001408); we anticipate collecting approximately 8,000 - 10,000 tires during the 2009/2010 grant cycle. Below are several locations where our code enforcement officers have already identified waste tires piles.
+Areas near or around these parcel books: 
+APN: 3133 Tires:300+ 
+APN: 3071 Tires: 200+ 
+APN: 3072 Tires: 50 - 150 
+APN: 3091 Tires: 120-150 
+APN: 0478 Tires: 250+ 
+APN: 0480 Tires: 250+ 
+APN: 0472 Tires: 250+ 
+2. Methodology:
+Illegal dumping is a situation where people observe that others have dumped- so they will follow. To curtail this type of behavior is to get the illegal dumping cleaned up as soon as they happen. Utilizing community service workers, probationers or city staff for waste tire removal for stockpiling and later shipment is the most economical means. Staffing will consist of one- two code enforcement officer(s) to oversee the program, supervise community service workers and probationers, and monitor the temporary stockpiling and shipment of tires to recyclers via our contracted waste tire hauler.
+Funding for code enforcement staff will be funded from within the city`s code enforcement budget with most cost reimbursed through grant funding. Most labor will be directly from utilizing people on formal probation or required court-ordered community service. Any type of heavy equipment and/or heavy equipment operator to be utilized would be from the city`s Public Works Department and funded from the Environment Maintenance Fund or the waste lire clean up grant if authorized by the grant manager. To fulfill these tasks, the city will need to purchase safety related items and stick tools to drag and load collected waste tires. -We also request to have funding to pay for three 30 yard trash boxes per half cycle (a total of 6 per grant for this grant cycle) to dispose of trash collected during the collection of the waste tires and trash that is inside of the tire. Typically trash found inside of the waste tires is not taken by our tire hauler and becomes an unplanned expense to the city. 
+Product Description QuantityUnit Price $Total 
+Heavy duty work gloves 20Approx. $7.00 each $140 
+Safety Glasses/Goggles 20Approx. $7.00 each $140 
+Garden / stick tools 10Approx. $20.00 each $200 
+Extra heavy duty trash bags 25Approx: $15/box $375 
+Fliers and public information hand outs (Amnesty) $1000 Approx. $0.50 $500 
+30 yard trash bin (Rental Equipment) 6 (2 per quarter)$382.12 per container $2,292.72 
+TOTAL $3,647.72 
+3. End Use
+The collected waste tires will be taken to our code enforcement yard located on El Evado Rd where they will be properly stored and ready for pick up by our registered waste tire hauler RJB Trucking. The tires will be transported via an enclosed trailer to the Mitsubishi plant in Lucerne Valley to proper handling.
+Amnesty Event
+Collection of waste tire from the general public (not waste tire related businesses) managed by the city`s Code Enforcement Department. The program invites the general public within city limits to dispose of their waste tires three times per year at the designated local facility. We will accept waste tires on the anticipated Amnesty days of August 7th 2010, March 5th, 2011 and May 7th 2011. If awarded the grant, only those tires collect during the amnesty events and during the awarded grant period will be applied to the clean up grant.  $3.00 per tire. The facility accepts approximately 30 tires per day. 52 Weeks X 2 days. =$9,360.
+</x:t>
+  </x:si>
+  <x:si>
     <x:t>City of Watsonville</x:t>
   </x:si>
   <x:si>
     <x:t>Ms. Nancy Lockwood</x:t>
   </x:si>
   <x:si>
     <x:t>831-768-3103</x:t>
   </x:si>
   <x:si>
     <x:t>Amnesty Events: $12,000
 One event.
 Cost per tire is approx. $4.00
 Since 2001, the City of Watsonville has held a waste tire amnesty event six days a week (from 9am to 3:30pm) at its Waste and Recycling Drop-off Center, located at 320 Harvest Drive, Watsonville. Open only to residents of Watsonville whose addresses are checked with our city`s utility billing database, this unique program allows the free disposal of up to nine passenger tires per year and a small charge for other sizes of tires and ones that need to be de-rimmed. We conduct inspections to ensure that no commercial tire generator, waste tire hauler, or resident of a city other than Watsonville takes advantage of this program. While the City of Watsonville has borne the costs of this innovative tire amnesty program during six of its nine years, it has received three Waste Tire Amnesty Event grants from the CIWMB (FY 99/00, FY 02/03, and FY 06/07) in order to keep the program solvent. This coming fiscal year, due to budgetary constraints, the City of Watsonville may be forced to increase fees on its tire amnesty program, thereby enhancing the possibility of illegal dumping. This is why the City is applying for a Waste Tire Amnesty Event grant.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yolo                </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yolo County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Pam Hedrick</x:t>
+  </x:si>
+  <x:si>
+    <x:t>530-666-8856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amnesty Event: $30,049.23 (includes matching funds)
+Total Requested amount for this grant: $27,190.00
+Estimated Cost Per Tire: $1.78
+Seven Events are planned.
+Tire Amnesty Event Locations: The County intends to hold 7 waste tire collections events throughout the County. The events will be held a the Yolo County Central Landfill, the Esparto Convenience Center, the City of Winters` Corporation Yard, the City of West Sacramento`s Harbor Blvd. location, and the City of Woodland`s clean up event at the Yolo County Fairgrounds Two of the events will be held in conjunction with clean up events in participating jurisdictions in order to maximize resources. See EXHIBIT B-letters from Cities in support of grant.
+Tire Hauler Quote: Shamrock Recycling of California, Inc. is tentatively scheduled to provide all waste tire collection bins, haul and process the tires for recycling. The County is estimating that approximately four (4) to five (5) bins of tires will collected at each event for a total of 34 bins. Each bin is estimated to cost $600.00 and includes all labor involved in loading and processing the tires. This equals $20,400.00 in contracted services.
+Estimated Cost Per Tire: $1.78
+Total Tire Recovery Potential: 450 tires per bin x 34 bins=15,300 tires 
+Personnel Cost: $2,035.27
+Applicants Advertising: $4,755.00
+Applicants Cost of Equipment: $0.00 (included in tire hauler quote)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Beaumont</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms Celina Cabrera</x:t>
+  </x:si>
+  <x:si>
+    <x:t>951-769-8529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Projects: $1,368.54
+Two locations.
+Amnesty Events; $6,311.04
+Cost per tire is roughly, $3.00.
+Two events.
+Waste Tire Cleanup: 1. Jack Rabbit Trail and Highway 60 R/W and adjoining property. Parcel Number 421-020-001. Vacant property; pictures and parcel map enclosed. 
+2. San Timoteo Canyon Rd and Interstate 10 at Oak Valley Parkway. Parcel Number 414-090-007. Vacant property; pictures and parcel map enclosed.
+Waste Tire Amnesty: City of Beaumont conducts a one day Amnesty event, twice a year. The event is held on city owned property. Each event is staffed with 3 Code Enforcement Officers for the purpose of off loading tires from participant vehicles and stacking those tires into storage containers. These tires collected are removed and transported by E&amp;E Tire Disposal on the next business day.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Dorado           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Dorado County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Jeff Rusert</x:t>
+  </x:si>
+  <x:si>
+    <x:t>530-621-6654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waste Tire Amnesty Event $41,140
+El Dorado County Environmental Management Department is proposing to collect 8500 waste tires at two Materials Recovery Facilities operated by franchised waste haulers, who also are registered waste tire haulers. Waste Tire Amnesty Days will be established on a once per month basis where County residents will be permitted to bring up to 9 waste tires per trip. Local newspaper advertising, and MRF operator notifications will publicize the event days.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sacramento          </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rural Counties ESJPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms. Mary Pitto</x:t>
+  </x:si>
+  <x:si>
+    <x:t>916-447-4806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Project Amount:      
+Amnesty Event Amount:      89,739
+Cleanup:  N/A
+Amnesty:  Illegal dumping of waste tires is a widespread and serious problem in California, especially in rural counties.  Waste tires pose a serious threat to public health and safety, as well as the environment.  When stockpiled outdoors, they serve as a reservoir for rainwater, creating a nesting area for vectors and a breeding ground for mosquitoes, which can spread encephalitis, West Nile Virus, and other serious illnesses.  They can catch fire, are extremely difficult to extinguish, and release significant amounts of thick, black, toxic smoke.  The goal of this grant proposal is to allow the counties of Mariposa, Nevada, Plumas, and Tuolumne to provide a convenient and free waste tire disposal option to their residents.  Implementation of the proposed program will help prevent the illegal disposal or stockpiling of waste tires on public and private rural lands.  In addition, these counties will use this as an opportunity to educate their residents on the methods of proper tire care and disposal.
+To achieve these goals, the ESJPA proposes to sponsor Waste Tire Amnesty Events in each of the participating counties.  These events will allow rural county residents the opportunity to dispose  of waste tires free of charge.  Public education, consisting of newspaper advertisements and the distribution of flyers and brochures, will be conducted in conjunction with these events.  Details for each County`s events are detailed below.
+Of California`s fifty-eight counties, Mariposa, Nevada, Plumas, and Tuolumne are four of the State`s twenty-two least populated counties.  Populations range from as low as 18,252 in Mariposa County to 98,721 in Nevada County.  The four counties are four of California`s nine counties that have experienced the most decrease in population since 2008 ranging from Nevada County (-0.24%) to Tuolumne County (-1.37%).  As with other rural jurisdictions in California, these four participating counties face a myriad of challenges managing solid waste and waste tires, including geographical barriers/isolation, low population density, high unemployment rates, and low average wages.  These counties are isolated with many residents living long distances from the nearest waste disposal facility and the majority of residents self-haul their solid waste.
+Given the many uninhabited areas, long driving distances, and larger than average homesteads are also factors in stockpiling of waste tires.  Unfortunately, some people in these areas who are unable or unwilling to pay the fees associated with properly disposing of these tires resort to illegal dumping.  In addition, these counties have vast acres of public lands that are infrequently patrolled which contributes to a higher rate of illegal disposal of tires.
+Mariposa County, home to Yosemite National Park, has a population of 18,252 spread over 928,700 acres.  Mariposa is one of California`s few counties with no incorporated cities.  Mariposa County has held hugely successful Tire Amnesty Events over the past ten years.  On average, from 2000-2007, the County has collected approximately 3,871 tires per event.  At the most recent event, held in fall 2009, nearly six forty-five foot trailers were filled during a month long event, equating to approximately 6,000-6,600 tires.  Although passenger and light truck tires are accepted at the Mariposa Landfill and Don Pedro Transfer Station for a fee, surveys administered at previous events indicated that nearly 73% of the participants would continue to stockpile their tires if these events were not available to them.  Mariposa County intends to hold three week-long amnesty events at both the Don Pedro Transfer Station in LaGrange and the Mariposa Landfill in Mariposa in Fall 2010 and Spring 2011.  Mariposa County estimates collecting up to 6,000 tires per event.
+Mariposa County will run display ads promoting its amnesty events in the Mariposa Gazette and the Yosemite Highway Herald.  Ads will begin running three weeks prior to each scheduled event according to each paper`s distribution schedule.  Mariposa also will have a toll-free telephone number available for customers.
+Nevada County has a population of 99,584 and covers an area of 612,860 acres.  Nevada County has been undergoing substantial growth and development in many areas; however, a large number of residents must still self-haul their trash.  As a result, over 600 waste tires are collected from unincorporated County roadsides each year.
+Residents are able to recycle their tires for a fee at the McCourtney Road Transfer Station.  In 2008 an estimated 17,000 tires were collected and another estimated 17,000 tires collected in 2009.  As evidenced by their success, these events raised attention to environmental issues, instilled environmental stewardship, and encouraged a sense of community pride throughout Nevada County.  Due to location restrictions, Nevada County will host three weekend events in Fall 2010 and Spring 2011.  One event at the North San Juan Transfer Station in North San Juan and two events at the County Fairgrounds.  Nevada County anticipates collecting 6,000 tires per event.
+Nevada County will run display ads promoting its amnesty events in The Union (Mon-Sat), and the Wildwood Independent (2 x month).  Ads will begin running three weeks prior to each scheduled event according to the paper`s  distribution schedule.
+Plumas County has a population of 21,093 over 1.6 million acres, or approximately 2,554 square miles.  Nearly 75% of the County is designated National Forest Land, encompassing both Lassen and Plumas National Forests.  Portola is the County`s only incorporated city (approximately 2,227 residents); the remaining residents are scattered throughout unincorporated areas of the County.  Until their participation in the TCA-3 Tire Grant, Plumas County had not held a Tire Amnesty Event since 2000.  During their Fall 2008 event, which was a one-day event held in Quincy, they were successful in collecting 1,050 tires.  In the spring of 2009, the County held a one-day event in Chester and collected 838 tires.  In the fall of 2009, a one-day event was held in Graeagle and collected 789 tires.  Plumas is proposing to hold additional one-day events in Spring 2010 in Graeagle and expect higher participation since they are including agriculture type tires from the local farmers and ranchers.  This feature has been highly requested from the community.  Plumas County proposes to hold two events.  One in Quincy in the Fall of 2010 and the other in Chester in Spring 2011.  It is anticipated that 900 tires will be collected at each event.
+Plumas County will run display ads promoting its amnesty events in Feather Publishing papers (weekly).  Ads will begin running three weeks prior to each scheduled event according to each paper`s distribution schedule.  The County has and will continue to make posters and distribute them throughout the county at local hot spots.
+Tuolumne County stretches from the Foothills to the crest of the Sierra Nevada Mountains and includes 1,430,660 acres with two-thirds publically owned lands including part of Yosemite National Park, the Stanislaus National Forest, Bureau of Land Management lands, and Indian reservations.  The population is 57,347 with extreme seasonal fluctuations.  Tuolumne`s last Tire Amnesty Event was held in April 2009 where 2,513 tires were collected and in October 2008 where 2,010 tires were collected.  Prior to these events, the last event was in September 2005.  Residents can currently recycle tires of varying sizes for a fee at the Sonora Cal Sierra transfer station, and transfer stations in Pinecrest and Groveland.  Tuolumne proposes to host Amnesty Events at the Sonora Cal Sierra and Groveland transfer stations and will utilize a month long collection format.  If space is available in the trailer, Tuolumne will include tires collected by Public Works staff from road sides.  These are tires collected in small amounts along with other illegally disposed of wastes.
+Summary
+As illustrated in Table 1.1 below, Mariposa, Plumas, and Tuolumne Counties have a higher unemployment rate and a lower per capita income than the State as a whole.  Although Nevada County` unemployment rate is 0.5% lower than the State average and their per capita income is $169 higher, like the other participating jurisdictions, Nevada County has a population under 100,000.  These factors indicate a greater burden on rural county residents to pay a fee for tire disposal.  To avoid paying for proper tire disposal, residents and often dump waste tires illegally on public lands or county roadsides outside city limits.  Rural residents typically own larger tracts of land than residents of urbanized areas, and often choose to store waste tires in small piles on their property.  For rural jurisdictions the need for financial assistance is generally more critical than that of a larger, more populated jurisdiction.  Due to the small concentrations of population in these counties, tire recycling and reuse facilities are not located nearby.  Therefore, tire disposal costs for the county are generally higher due to higher transportation costs and a lack of economies of scale.  In addition, rural counties must work with much smaller solid waste budgets and usually have difficulty obtaining public approval to raise or implement solid waste fees.
+For these four rural counties, small population bases, large open spaces, long distances to disposal facilities, and increased tipping fees amplify the likelihood of illegal disposal or stockpiling of waste tires.  The ESJPA believes that having Tire Amnesty Events and continuing to educate the public will decrease such illegal dumping and protect the natural resources in these counties.  These natural resources include:
+Lake Almanor
+Plumas, Stanislaus, Tahoe, and Toiyabe National Forests
+Yosemite National Park
+Feather, Merced, Sacramento, and Yuba Rivers
+This proposal will benefit these counties by allowing residents to dispose of their waste tires free of charge, while simultaneously educating them on why proper tire maintenance and disposal is important.  It is anticipated that, as a result of these events, rural residents will become more aware of the problems associated with stockpiling or illegally dumping tires, understand the necessity of tipping fees and overcome the obstacle of having to drive the long distances to a facility for safe and proper disposal.
+Many residents in these rural counties stockpile tires on their property or dispose of their tires by dumping them illegally in the vast amounts of public lands.  This indicates an unmet need for more public education and an opportunity for residents to dispose of the stockpiled tires they have accumulated.  Each event will conduct a survey of residents to uncover their attitudes toward waste tire disposal and proper tire care and help shape future outreach efforts.  If this project is not funded, it is likely that many rural county residents will continue the cycle of stockpiling tires and illegally disposing of tires to avoid paying a disposal fee.  Past Tire Amnesty Events in all of the counties have proven to be very successful.  Letters of support from senate and assembly are attached to this application.  Resolutions that are not attached will be by the required February 26, 2010 deadline.
+If awarded the Tire Amnesty Grant, each county will hold Tire Amnesty Events, which will be scheduled on a variety of frequencies as proposed by County staff.  Preparation for each event will start with a marketing campaign to promote the events and provide education on the safety issues associated with illegally-dumped waste tires, proper maintenance of tires, and the benefits of recycling waste tires.  The campaign will include brochures and flyers printed on post consumer recycled paper, newspaper advertisements describing the event times and locations, and possibly public service announcements on local radio stations.  Rather than creating new public education material from scratch, the grant will re-print and update existing tire brochures and flyers in each county.  Outreach materials will be distributed to local businesses, government offices, and community buildings such as libraries and community centers.  Each county will work closely with local councils and community groups to inform their constituencies about the events.  
+Each participating county has agreed to provide adequate staff resources to plan, promote, and staff their Tire Amnesty Events.  Under direction from the ESJPA, the participating counties will rely on a combination of county staff and contractors to implement the proposed program.  County staff, contractors, and/or local volunteers will collect and load tires at each event.  Additional contracted services include the landfill staff, the tire hauler, and the ESJPA.  The ESJPA will be responsible for developing and implementing public education materials, grant administration, as well as financial and project reporting .  The ESJPA Consultant, Larry Sweetser, Sweetser &amp; Associates, will assist with some administrative tasks such as reports and communication with the counties.  In addition, Larry Sweetser will conduct a county site visit during an amnesty event to review and evaluate operations and document the collection activities to include in a grant report.
+Counties will provide staff at the Tire Amnesty event site, the type of staff needed will vary with the type of event.  The counties will also supply traffic controllers, a field supervisor, volunteers to help load the trailers, and a county or city representative.  Each team will arrive at the site prior to the scheduled opening to make preparations including setup of traffic cones, signs, tables, etc.  Traffic controllers will direct vehicles into the site to ensure that surface traffic is not disrupted.  Personnel will unload tires from vehicles and load them into the trailers.  The field supervisor and the county or city representative will be responsible for the smooth operation of the event.
+Mariposa is proposing two three-week long events - one at the Mariposa County Landfill and the other at Don Pedro Transfer Station.  Both Mariposa events will utilize county staff.  
+Nevada is proposing two weekend events - one in Fall 2010 and one in Spring 2011 at the Nevada County Fairgrounds.  Both Nevada County events will utilize Conservation Corp staff.
+Plumas County is proposing two events - one in Fall 2010 in Quincy and the other in Spring 2011 in Chester.  In addition, Plumas is proposing to have one 28 foot trailer available to collect oversize tires.  Plumas County will also utilize a county vehicle to transport personnel and materials to the remote event.  In cases, County Personnel will need to collect small amounts of tires at county locations and will use the truck to transport the tires to the event within legal limits.  Grant funds are requests for county personnel to staff the event.  Due to limited County staffing, this events will be conducted on overtime as indicated in the grant budget and thus the benefit rate for this overtime is significantly less.
+Tuolumne County proposes 2 month long events - one around October 2010 at the Cal Sierra Transfer Station in Sonora and the other around April 2011 athe Big Oak Flat/Groveland Transfer Station.  The contracted solid waste personnel will staff the events.  Given space limitation at the Groveland Transfer Station, a trailer will not be available until the end of the event when the tire haulers staff will load the tires.
+Mariposa and Tuolumne will utilize a reservation system that has worked extremely well in for past events.  This reservation system allowed residents to schedule an appointment for tire drop-off, limiting the number of drop-offs each day and providing staff advance notice on the number of incoming tires.
+The disposal cost per tire, as seen in Table 1.3, is approximately $1.69.  When including labor, public education, and administration, the estimated cost per tire collected is $2.89.
+Our collection goal for each county is provided in Table 1.3, above, along with the tire disposal costs for each event.  Please see attached estimate from the following registered tire haulers:  Waste Recovery West and Golden By-Products.  Waste Recovery West will haul tires for Nevada and Plumas.  Golden By-Products will haul tires for Mariposa and Tuolumne Counties.  Tires collected at the event will be transported to an approved tire recycling facility, where they will be used for tire derived fuel, tire derived aggregate for civil engineering applications, whole tire fuel for cement kilns, crumb rubber, or the grading of casings for re-use.
+Waste Recovery West offers two sized trailers , a 28 and 45 foot model.  The 28 foot model fits 700 passenger tires or will fit about 600 tires if the load is a mix of passenger and light truck tires (7tons total).  The 45 foot trailer will hold about 900 tires.
+Golden By-Products, Inc. offers a 45 foot trailer that holds between 1,000-1,100 passenger tires.  A 45 foot trailer will fit approximately 1,200 passenger tires or 250-300 big truck tires (12 tons total).  Our estimate for per tire cost is based on 100 tires per ton; 7 tons for a 28-foot trailer and 12 tons for a 45 foot trailer.  Tuolumne County staff experience has indicated that an average of 800 tires of various sizes will fit in a 45 foot trailer.
+The collection goals for each county are based on the volume of tires collected at previous events.  This estimate, however, might be too low when considering that residents who have been hesitant to pay tipping fees will bring in tires that have been stockpiled on their property.  Overall, we anticipate collecting a total of 31,000 tires for the four participating Counties.
+</x:t>
   </x:si>
   <x:si>
     <x:t>Imperial            </x:t>
   </x:si>
   <x:si>
     <x:t>Imperial Valley Resource Management Agency</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. Bob Douthitt</x:t>
   </x:si>
   <x:si>
     <x:t>760-337-4589</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanup Projects Amount $182,994.52
 Amnesty Events Amount $26,199.06
 28 events are listed
 Estimated cost per tire $4.01
 There will be approximately 28 events which will last from 1-9 days per each event.  Each city will announce the Amnesty Events in advance.  Two employees will be scheduled to attend each event to collect and separate the tires.  The registered hauler will deliver the tires to the recycling.
 Estimated cost per tire-----$4.01
 Close Proximity to Mexico Border Crossing:  Imperial County shares two border-crossings with Mexico in the City of Calexico and approximately ten miles east of Calexico on the United States side. 
 Costs for this Grant Cycle 
 It is expected that the cost per tire for collection and recycling will increase in the current grant cycle because of the costs increases for fuel, personnel and hauling. 
 The Imperial Valley Resource Management Agency is fully committed to continuing the tire cleanup program. It is anticipated that during the grant period covered by this application an additional 70,000 to 80,000 tires will be collected for recycling. 
 Amnesty Events
 City of El Centro, 4 events
 City of Calixico 2 events that are 7-9 days each
 City of Holtville, 2 events
 City of Brawley, 2 events
 City of Westmorland, 2 events
 City of Calipatria, 2 events
 Heber, 2 events
 In addition to these special events, we have ongoing collections.  
 </x:t>
   </x:si>
   <x:si>
-    <x:t>City of Hawthorne</x:t>
-[...158 lines deleted...]
-  <x:si>
     <x:t>San Benito          </x:t>
   </x:si>
   <x:si>
     <x:t>San Benito County Integrated Waste Management Regional Agency</x:t>
   </x:si>
   <x:si>
     <x:t>Ms. Lisa Jensema</x:t>
   </x:si>
   <x:si>
     <x:t>831-636-4110</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanup Project Amount:    $0
 Amnesty Event Amount:       34,409.00
 The estimated cost per tire is $2.18 (7,500 tires / $16,374).
 Amnesty:  San Benito County Integrated Waste Management Regional Agency (Regional Agency) along with west coast rubber recycling,  will hold six (6) Waste Tire Amnesty Events during the time prior of June 201-June 2011.  These events will be located throughout San Benito County within close proximity to residents of the Cities of Hollister and San Juan Bautista and unincorporated areas.  Convenient locations for the Amnesty  As this is the first Waste Tire Amnesty Event held by our County, we have chosen six events to correspond to six geographic sectors to help ensure participation by our entire community.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Lake                </x:t>
   </x:si>
   <x:si>
     <x:t>Lake County</x:t>
   </x:si>
   <x:si>
     <x:t>Ms. Caroline Chavez</x:t>
   </x:si>
   <x:si>
     <x:t>707-262-1760</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanup Projects: $1,480.00
 Amnesty Events:$25,595.00
 Estimate Cost per tire $2.95.
 Cleanup:Approximately 500 tires will be removed from 11 creeks, upper watershed areas and accessible lakebed areas by volunteers. These areas include Upper Cache Creek, Clearlake Basin, Highland Springs, Lake Pillsbury, Middle Creek, Kelseyville Creek, Scotts Creek, Scotts Valley, Soda Creek, Clearlake, Nice and Upper Lake watershed areas. These areas also incorporate portions of land belonging to the Bureau of Land Management and Mendocino National Forest. Estimated cost per tire: $2.95
 Amnesty: Remote, rural areas around Lake County present too many ways opportunities for illegal dumping. Waste Tire Amnesty Event funds will be used to sponsor free drop off events at the County`s two recycling centers. The applicants in-kind contribution will be development and dissemination of public education materials and advertising that encourages residents to properly dispose of waste tires. The County`s two franchise haulers, who operate the recycling centers, will contribute their staff resources on amnesty days as their in-kind contribution.</x:t>
   </x:si>
   <x:si>
-    <x:t>City of Beaumont</x:t>
-[...62 lines deleted...]
-This event will be held at Northern Recycling and Waste Services Recycling Yard, located at 920 American Way in Paradise. Event will take place on a Saturday in September/October 2010 (pending award notification and schedule of waste tire hauler at that time), from 9am to 4pm. With an estimated cost of $2 per passenger and pickup tires; $8 per truck tire; and $20 per tractor tire.</x:t>
+    <x:t>Merced              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merced County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms. Terri Tedrow</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209-723-4481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amnesty Events: $90,000
+The Merced County Department of Public Works will administer a regional tire amnesty program. Grant funds will be used solely for the collection and processing of waste tires. Up to 36 amnesty events will be conducted throughout seven jurisdictions within Merced County during regularly scheduled Community Clean up Events. An estimated 63,000 tires will be collected for processing at a cost of $1.41 per tire. The Merced County Association of Governments will conduct the public education campaign, consisting of tire care brochures in English and Spanish and the recycling web site www.mercedrecycles.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of San Diego</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. William Prinz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>619-533-3696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Projects Amount: $49,890
+Amnesty Events Amount:   $20,021
+Cleanup:  Provide the location, parcel number and description of each site, which includes proximity to populated areas or sensitive environments, number of tires, proposed method of remediation, and end use.  Photographs should also be included.  If there are more than 500 tires on private property and the owner is not responsible for the illegal disposal of the tires, than an affidavit for each site must be included with the application.  See Application Guidelines and Instruction for the affidavit form.
+Background:  Continuous illegal dumping in the Tijuana River Valley severely affects over 1800 acres of the Tijuana River Valley Regional Park (TRVRP), especially during storm water events.  Annually, these storm water events bring thousands of waste tires into the TRVRP from Mexico.  The Tijuana River drains approximately 75% of the watershed in Northern Baja California covering 1,735 square miles.  Authority for the TRVRP is shared among various federal, state and local agencies.  The area to be considered for this grant is within incorporated City of San Diego and is managed by the County of San Diego Department of Parks and Recreation (County Parks).  County Parks is responsible for collection and removal of wastes impacting waterways within the park.  City of San Diego is responsible for an easement running through the TRVRP.  Both agencies must minimize impacts of storm water pollution flowing into this sensitive habitat and protect additional sensitive habitats (Tijuana River National Estuary) downstream.
+Projects: (1-4) Southern San Diego Community Clean-up Days, Tijuana River Valley Regional Park (TRVRP), San Diego, CA  92173.  This area is about .5 miles from densely populated areas and is within an environmentally sensitive habitat.  A local community event organized by the non-profit organization Wildcoast pulls solid waste, including waste tires, out of the Tijuana River Valley, within APN`s 664-010-5700, 664-010-5400, and 663-011-0400.  There will be four separate cleanup days.  One day near Dairy Mart Bridge and three days near Effie May Trail.  For the purpose of this grant, these four events will consist only of the loading and transport of the collected tires accumulated by the volunteers.  These tires are expected to need processing for disposal in a landfill.  Our goal is to provide transportation, processing and disposal of 600 tires per event, for a total of 2,400 tires.  This portion of the grant request is for $7,200 (truck tire) + $9,600 (passenger tire) + $600 (collection/loading) for a total of $17,400.
+(5-6) Pilot Channel Dredging, Tijuana River Valley Regional Park (TRVRP), San Diego, CA 92173.  This area is about .5 miles from densely populated areas and is within an environmentally sensitive habitat.  The City of San Diego Storm Water Department will be reestablishing proper water flow in the TRV by dredging the river channel within APN`s 663-011-1200, 663-011-0400, 663-011-0300 and 663-011-0100.  This process will generate waste tires that have washed downstream from Mexico into the City of San Diego.  Tires will be de-silted, sorted and stockpiled on APN`s 663-010-3800 and 664-011-0600 until disposal.  These tires are expected to need processing for disposal in a landfill.  Our goal is to provide transportation, processing and disposal for 3,610.  This portion of the grant request is for $10,830 (truck tire) + $14,440 (passenger tire) + $800 (collection/loading) for a total of $26,070.  
+The total grant request is for $49,890 for the transport of 6,010 tires.  The anticipated cost per tire is $8.30.
+Please see attached registered waste tire hauler quote dated 1/7/2010 from Reliable Tire, Inc.
+Amnesty:  Provide a description of the amnesty event(s), including the estimated cost per tire for each event (grant amount divided by number of tires to be collected).  Please include a quote from a registered  waste tire hauler to justify the estimated cost per tire.
+1) Central San Diego Tire Recycling Day:  This will be a large event, with an advertising audience of over 50,000 residents.  Our goal is to collect and recycle 1,575 tires.
+2) East San Diego Tire Recycling Day:  This event will be a large event, with an advertising audience of over 50,000 residents.  Our goal is to collect and recycle 1,575 tires,
+The total grant request is for $20,021 for the collection of 3,150 tires.  The anticipated cost per tire is $6.36.
+Please see attached registered waste tire hauler quote dated 1/7/2010 from Reliable Tire, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Los Angeles County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Wilson Fong</x:t>
+  </x:si>
+  <x:si>
+    <x:t>626-458-3581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Project: $56,000
+Amnesty Events: $90,000
+Illegally dumped waste tires pose potential threats to the environment and to health and safety. Within the unincorporated areas of Los Angeles County, tires are frequently dumped illegally on roadways, in alleys, and in sensitive wildlife habitats near homes, schools, and businesses. These tires provide breeding grounds for rodents and mosquitoes, which could spread the West Nile Virus  and other diseases. There is also a threat of fire when a large number of tires are dumped in one location, which occurs frequently in rural areas. During drought conditions, this threat significantly increases. To help reduce these threats, the County of Los Angeles Department of Public Works (Public Works) actively collects approximately 600 illegally dumped waste tires each month from public areas effectively enhancing the quality of life for residents, improving the overall environment, and reducing potential threats to public health and safety. Public Works` maintenance crews transport collected waste tires to various maintenance facilities located throughout the County of Los Angeles, where the tires are temporarily stored in bins. Public Works` vendor, Waste Management, Inc., properly disposes of the tires at facilities permitted by the CIWMB.
+The County of Los Angeles is partnering with the cities of Lancaster and Palmdale to conduct two waste tire collection events in the Antelope Valley, where illegal dumping of waste tires is a serious problem. Collection events, which will be held at five separate sites in the region, will be conducted in October 2010 and in April 2011. The April event will be held in conjunction with other cleanup projects taking place during the annual Environmental Pride Week in the region. The County will also conduct four other waste tire collection events in the Los Angeles basin in or near the cities of Belvedere, Commerce El Segundo, and Glendora. At these events, residents will be allowed to drop off waste tires free of charge. These waste tires will be recycled and used for playground fill, roofing shingles, and other products. Public Works will provide public outreach through flyers, brochures, press releases, and newspaper advertisements. Our contractor, The Peterson Group will organize and conduct the events and then subcontract with GreenMan Technologies to process the tires collected. Attached is a copy of the GreenMan`s waste tire hauler registration and the contractor`s bid price sheet showing the hauling and recycling costs. The estimated average cost to process each tire collected at the events is $3.46 per tire.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 41</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -1156,51 +1156,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72d32884b922486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R640b017c0cc047b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0d4c26950ccc4d27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ed31b699ef841b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2b96175cc094680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb65ab3f763264f8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1248,1020 +1248,1020 @@
     </x:row>
     <x:row ht="34.497634887695313" customHeight="1" collapsed="0">
       <x:c r="A5" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="6" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="7"/>
       <x:c r="D5" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="5" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
-    <x:row ht="701.43304443359375" customHeight="1" collapsed="0">
+    <x:row ht="1057.9180908203125" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
-        <x:v>27105</x:v>
+        <x:v>8030</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H6" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1023.4205322265625" customHeight="1" collapsed="0">
+    <x:row ht="1115.4046630859375" customHeight="1" collapsed="0">
       <x:c r="A7" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="8"/>
       <x:c r="D7" s="9" t="n">
-        <x:v>31196</x:v>
+        <x:v>12682</x:v>
       </x:c>
       <x:c r="E7" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H7" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1207.388916015625" customHeight="1" collapsed="0">
+    <x:row ht="1207.38916015625" customHeight="1" collapsed="0">
       <x:c r="A8" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="8"/>
       <x:c r="D8" s="9" t="n">
         <x:v>87943</x:v>
       </x:c>
       <x:c r="E8" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G8" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H8" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
-    <x:row ht="379.47412109375" customHeight="1" collapsed="0">
+    <x:row ht="781.936767578125" customHeight="1" collapsed="0">
       <x:c r="A9" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="8" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C9" s="8"/>
       <x:c r="D9" s="9" t="n">
-        <x:v>7750</x:v>
+        <x:v>24000</x:v>
       </x:c>
       <x:c r="E9" s="8" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F9" s="8" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G9" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H9" s="8" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
-    <x:row ht="448.469482421875" customHeight="1" collapsed="0">
+    <x:row ht="1126.91357421875" customHeight="1" collapsed="0">
       <x:c r="A10" s="8" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B10" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C10" s="8"/>
       <x:c r="D10" s="9" t="n">
-        <x:v>30000</x:v>
+        <x:v>10056</x:v>
       </x:c>
       <x:c r="E10" s="8" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F10" s="8" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H10" s="8" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2403.297607421875" customHeight="1" collapsed="0">
+    <x:row ht="1805.357421875" customHeight="1" collapsed="0">
       <x:c r="A11" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B11" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C11" s="8"/>
       <x:c r="D11" s="9" t="n">
-        <x:v>165822</x:v>
+        <x:v>136135</x:v>
       </x:c>
       <x:c r="E11" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F11" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G11" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H11" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
-    <x:row ht="793.44580078125" customHeight="1" collapsed="0">
+    <x:row ht="2403.2978515625" customHeight="1" collapsed="0">
       <x:c r="A12" s="8" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B12" s="8" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
       <x:c r="C12" s="8"/>
       <x:c r="D12" s="9" t="n">
-        <x:v>30000</x:v>
+        <x:v>165822</x:v>
       </x:c>
       <x:c r="E12" s="8" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="F12" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="F12" s="8" t="s">
+      <x:c r="G12" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H12" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="G12" s="8" t="s">
+    </x:row>
+    <x:row ht="2115.8076171875" customHeight="1" collapsed="0">
+      <x:c r="A13" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="H12" s="8" t="s">
+      <x:c r="B13" s="8" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
       <x:c r="C13" s="8"/>
       <x:c r="D13" s="9" t="n">
-        <x:v>49890</x:v>
+        <x:v>6688</x:v>
       </x:c>
       <x:c r="E13" s="8" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="F13" s="8" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="G13" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H13" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="F13" s="8" t="s">
+    </x:row>
+    <x:row ht="3127.748046875" customHeight="1" collapsed="0">
+      <x:c r="A14" s="8" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B14" s="8" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
       <x:c r="C14" s="8"/>
       <x:c r="D14" s="9" t="n">
-        <x:v>12682</x:v>
+        <x:v>33286</x:v>
       </x:c>
       <x:c r="E14" s="8" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F14" s="8" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G14" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H14" s="8" t="s">
+        <x:v>53</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1230.40625" customHeight="1" collapsed="0">
+      <x:c r="A15" s="8" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="F14" s="8" t="s">
+      <x:c r="B15" s="8" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
       <x:c r="C15" s="8"/>
       <x:c r="D15" s="9" t="n">
-        <x:v>136135</x:v>
+        <x:v>82800</x:v>
       </x:c>
       <x:c r="E15" s="8" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F15" s="8" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G15" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H15" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F15" s="8" t="s">
+    </x:row>
+    <x:row ht="16984.0625" customHeight="1" collapsed="0">
+      <x:c r="A16" s="8" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="G15" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H15" s="8" t="s">
+      <x:c r="B16" s="8" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="C16" s="8"/>
       <x:c r="D16" s="9" t="n">
-        <x:v>10056</x:v>
+        <x:v>6357</x:v>
       </x:c>
       <x:c r="E16" s="8" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F16" s="8" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="F16" s="8" t="s">
+      <x:c r="G16" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H16" s="8" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="G16" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H16" s="8" t="s">
+    </x:row>
+    <x:row ht="3035.734375" customHeight="1" collapsed="0">
+      <x:c r="A17" s="8" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B17" s="8" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="C17" s="8"/>
       <x:c r="D17" s="9" t="n">
-        <x:v>152423</x:v>
+        <x:v>61305</x:v>
       </x:c>
       <x:c r="E17" s="8" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F17" s="8" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="F17" s="8" t="s">
+      <x:c r="G17" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H17" s="8" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="G17" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H17" s="8" t="s">
+    </x:row>
+    <x:row ht="3576.1875" customHeight="1" collapsed="0">
+      <x:c r="A18" s="8" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B18" s="8" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
       <x:c r="C18" s="8"/>
       <x:c r="D18" s="9" t="n">
-        <x:v>33286</x:v>
+        <x:v>152423</x:v>
       </x:c>
       <x:c r="E18" s="8" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F18" s="8" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F18" s="8" t="s">
+      <x:c r="G18" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H18" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="G18" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H18" s="8" t="s">
+    </x:row>
+    <x:row ht="2184.8046875" customHeight="1" collapsed="0">
+      <x:c r="A19" s="8" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
       <x:c r="B19" s="8" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C19" s="8"/>
       <x:c r="D19" s="9" t="n">
-        <x:v>146000</x:v>
+        <x:v>153210</x:v>
       </x:c>
       <x:c r="E19" s="8" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F19" s="8" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G19" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H19" s="8" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
-    <x:row ht="15707.67578125" customHeight="1" collapsed="0">
+    <x:row ht="701.43359375" customHeight="1" collapsed="0">
       <x:c r="A20" s="8" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B20" s="8" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C20" s="8"/>
       <x:c r="D20" s="9" t="n">
-        <x:v>89739</x:v>
+        <x:v>19234</x:v>
       </x:c>
       <x:c r="E20" s="8" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F20" s="8" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G20" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H20" s="8" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2587.26953125" customHeight="1" collapsed="0">
+    <x:row ht="1023.41796875" customHeight="1" collapsed="0">
       <x:c r="A21" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B21" s="8" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
       <x:c r="C21" s="8"/>
       <x:c r="D21" s="9" t="n">
-        <x:v>90000</x:v>
+        <x:v>31196</x:v>
       </x:c>
       <x:c r="E21" s="8" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F21" s="8" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="F21" s="8" t="s">
+      <x:c r="G21" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H21" s="8" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="G21" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H21" s="8" t="s">
+    </x:row>
+    <x:row ht="574.953125" customHeight="1" collapsed="0">
+      <x:c r="A22" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="B22" s="8" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
       <x:c r="C22" s="8"/>
       <x:c r="D22" s="9" t="n">
-        <x:v>45494</x:v>
+        <x:v>13720</x:v>
       </x:c>
       <x:c r="E22" s="8" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F22" s="8" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F22" s="8" t="s">
+      <x:c r="G22" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H22" s="8" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="G22" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H22" s="8" t="s">
+    </x:row>
+    <x:row ht="379.47265625" customHeight="1" collapsed="0">
+      <x:c r="A23" s="8" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B23" s="8" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
       <x:c r="C23" s="8"/>
       <x:c r="D23" s="9" t="n">
-        <x:v>63000</x:v>
+        <x:v>7750</x:v>
       </x:c>
       <x:c r="E23" s="8" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F23" s="8" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="G23" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H23" s="8" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="F23" s="8" t="s">
+    </x:row>
+    <x:row ht="1598.375" customHeight="1" collapsed="0">
+      <x:c r="A24" s="8" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B24" s="8" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
       <x:c r="C24" s="8"/>
       <x:c r="D24" s="9" t="n">
-        <x:v>153210</x:v>
+        <x:v>7826</x:v>
       </x:c>
       <x:c r="E24" s="8" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F24" s="8" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G24" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H24" s="8" t="s">
+        <x:v>97</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1506.359375" customHeight="1" collapsed="0">
+      <x:c r="A25" s="8" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="F24" s="8" t="s">
+      <x:c r="B25" s="8" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
       <x:c r="C25" s="8"/>
       <x:c r="D25" s="9" t="n">
-        <x:v>51671</x:v>
+        <x:v>32302</x:v>
       </x:c>
       <x:c r="E25" s="8" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F25" s="8" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G25" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H25" s="8" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="F25" s="8" t="s">
+    </x:row>
+    <x:row ht="793.4453125" customHeight="1" collapsed="0">
+      <x:c r="A26" s="8" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B26" s="8" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
       <x:c r="C26" s="8"/>
       <x:c r="D26" s="9" t="n">
-        <x:v>19234</x:v>
+        <x:v>30000</x:v>
       </x:c>
       <x:c r="E26" s="8" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F26" s="8" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G26" s="8" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H26" s="8" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="F26" s="8" t="s">
+    </x:row>
+    <x:row ht="540.453125" customHeight="1" collapsed="0">
+      <x:c r="A27" s="8" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="G26" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H26" s="8" t="s">
+      <x:c r="B27" s="8" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="C27" s="8"/>
       <x:c r="D27" s="9" t="n">
-        <x:v>28761</x:v>
+        <x:v>35868</x:v>
       </x:c>
       <x:c r="E27" s="8" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="F27" s="8" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="G27" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H27" s="8" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F27" s="8" t="s">
+    </x:row>
+    <x:row ht="609.44921875" customHeight="1" collapsed="0">
+      <x:c r="A28" s="8" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="G27" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H27" s="8" t="s">
+      <x:c r="B28" s="8" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
       <x:c r="C28" s="8"/>
       <x:c r="D28" s="9" t="n">
-        <x:v>8294</x:v>
+        <x:v>73375</x:v>
       </x:c>
       <x:c r="E28" s="8" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="F28" s="8" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="G28" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H28" s="8" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="F28" s="8" t="s">
+    </x:row>
+    <x:row ht="4737.6015625" customHeight="1" collapsed="0">
+      <x:c r="A29" s="8" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="G28" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H28" s="8" t="s">
+      <x:c r="B29" s="8" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
       <x:c r="C29" s="8"/>
       <x:c r="D29" s="9" t="n">
-        <x:v>6357</x:v>
+        <x:v>8294</x:v>
       </x:c>
       <x:c r="E29" s="8" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="F29" s="8" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="F29" s="8" t="s">
+      <x:c r="G29" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H29" s="8" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="G29" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H29" s="8" t="s">
+    </x:row>
+    <x:row ht="2587.265625" customHeight="1" collapsed="0">
+      <x:c r="A30" s="8" t="s">
         <x:v>123</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A30" s="8" t="s">
+      <x:c r="B30" s="8" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
       <x:c r="C30" s="8"/>
       <x:c r="D30" s="9" t="n">
-        <x:v>15686</x:v>
+        <x:v>90000</x:v>
       </x:c>
       <x:c r="E30" s="8" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="F30" s="8" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="F30" s="8" t="s">
+      <x:c r="G30" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H30" s="8" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="G30" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H30" s="8" t="s">
+    </x:row>
+    <x:row ht="908.4140625" customHeight="1" collapsed="0">
+      <x:c r="A31" s="8" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
       <x:c r="B31" s="8" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C31" s="8"/>
       <x:c r="D31" s="9" t="n">
-        <x:v>10700</x:v>
+        <x:v>28761</x:v>
       </x:c>
       <x:c r="E31" s="8" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F31" s="8" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G31" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H31" s="8" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1276.3828125" customHeight="1" collapsed="0">
+    <x:row ht="7727.36328125" customHeight="1" collapsed="0">
       <x:c r="A32" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B32" s="8" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
       <x:c r="C32" s="8"/>
       <x:c r="D32" s="9" t="n">
-        <x:v>175644</x:v>
+        <x:v>45494</x:v>
       </x:c>
       <x:c r="E32" s="8" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="F32" s="8" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="F32" s="8" t="s">
+      <x:c r="G32" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H32" s="8" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="G32" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H32" s="8" t="s">
+    </x:row>
+    <x:row ht="701.4296875" customHeight="1" collapsed="0">
+      <x:c r="A33" s="8" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
       <x:c r="B33" s="8" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C33" s="8"/>
       <x:c r="D33" s="9" t="n">
-        <x:v>6688</x:v>
+        <x:v>27105</x:v>
       </x:c>
       <x:c r="E33" s="8" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="F33" s="8" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="G33" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H33" s="8" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1506.359375" customHeight="1" collapsed="0">
+    <x:row ht="1517.8671875" customHeight="1" collapsed="0">
       <x:c r="A34" s="8" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B34" s="8" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C34" s="8"/>
       <x:c r="D34" s="9" t="n">
-        <x:v>32302</x:v>
+        <x:v>15686</x:v>
       </x:c>
       <x:c r="E34" s="8" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="F34" s="8" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G34" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H34" s="8" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
-    <x:row ht="3035.7421875" customHeight="1" collapsed="0">
+    <x:row ht="4335.1328125" customHeight="1" collapsed="0">
       <x:c r="A35" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B35" s="8" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C35" s="8"/>
       <x:c r="D35" s="9" t="n">
-        <x:v>61305</x:v>
+        <x:v>51671</x:v>
       </x:c>
       <x:c r="E35" s="8" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F35" s="8" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="G35" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H35" s="8" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1598.3671875" customHeight="1" collapsed="0">
+    <x:row ht="1069.40625" customHeight="1" collapsed="0">
       <x:c r="A36" s="8" t="s">
-        <x:v>52</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B36" s="8" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C36" s="8"/>
       <x:c r="D36" s="9" t="n">
-        <x:v>7826</x:v>
+        <x:v>10700</x:v>
       </x:c>
       <x:c r="E36" s="8" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F36" s="8" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="G36" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H36" s="8" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1230.40625" customHeight="1" collapsed="0">
+    <x:row ht="1241.8828125" customHeight="1" collapsed="0">
       <x:c r="A37" s="8" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B37" s="8" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C37" s="8"/>
       <x:c r="D37" s="9" t="n">
-        <x:v>82800</x:v>
+        <x:v>27190</x:v>
       </x:c>
       <x:c r="E37" s="8" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F37" s="8" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="G37" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H37" s="8" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1057.921875" customHeight="1" collapsed="0">
+    <x:row ht="781.9375" customHeight="1" collapsed="0">
       <x:c r="A38" s="8" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B38" s="8" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
       <x:c r="C38" s="8"/>
       <x:c r="D38" s="9" t="n">
-        <x:v>8030</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="E38" s="8" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="F38" s="8" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="F38" s="8" t="s">
+      <x:c r="G38" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H38" s="8" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="G38" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H38" s="8" t="s">
+    </x:row>
+    <x:row ht="448.46875" customHeight="1" collapsed="0">
+      <x:c r="A39" s="8" t="s">
         <x:v>164</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A39" s="8" t="s">
+      <x:c r="B39" s="8" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
       <x:c r="C39" s="8"/>
       <x:c r="D39" s="9" t="n">
-        <x:v>27190</x:v>
+        <x:v>30000</x:v>
       </x:c>
       <x:c r="E39" s="8" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="F39" s="8" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="F39" s="8" t="s">
+      <x:c r="G39" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H39" s="8" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="G39" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H39" s="8" t="s">
+    </x:row>
+    <x:row ht="15707.6796875" customHeight="1" collapsed="0">
+      <x:c r="A40" s="8" t="s">
         <x:v>169</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A40" s="8" t="s">
+      <x:c r="B40" s="8" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
       <x:c r="C40" s="8"/>
       <x:c r="D40" s="9" t="n">
-        <x:v>24000</x:v>
+        <x:v>89739</x:v>
       </x:c>
       <x:c r="E40" s="8" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="F40" s="8" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F40" s="8" t="s">
+      <x:c r="G40" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H40" s="8" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="G40" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H40" s="8" t="s">
+    </x:row>
+    <x:row ht="1276.3828125" customHeight="1" collapsed="0">
+      <x:c r="A41" s="8" t="s">
         <x:v>174</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A41" s="8" t="s">
+      <x:c r="B41" s="8" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
       <x:c r="C41" s="8"/>
       <x:c r="D41" s="9" t="n">
-        <x:v>16374</x:v>
+        <x:v>175644</x:v>
       </x:c>
       <x:c r="E41" s="8" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="F41" s="8" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="F41" s="8" t="s">
+      <x:c r="G41" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H41" s="8" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="G41" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H41" s="8" t="s">
+    </x:row>
+    <x:row ht="678.4453125" customHeight="1" collapsed="0">
+      <x:c r="A42" s="8" t="s">
         <x:v>179</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A42" s="8" t="s">
+      <x:c r="B42" s="8" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
       <x:c r="C42" s="8"/>
       <x:c r="D42" s="9" t="n">
-        <x:v>31075</x:v>
+        <x:v>16374</x:v>
       </x:c>
       <x:c r="E42" s="8" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="F42" s="8" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="F42" s="8" t="s">
+      <x:c r="G42" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H42" s="8" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="G42" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H42" s="8" t="s">
+    </x:row>
+    <x:row ht="1034.8984375" customHeight="1" collapsed="0">
+      <x:c r="A43" s="8" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
       <x:c r="B43" s="8" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C43" s="8"/>
       <x:c r="D43" s="9" t="n">
-        <x:v>1369</x:v>
+        <x:v>31075</x:v>
       </x:c>
       <x:c r="E43" s="8" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="F43" s="8" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G43" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H43" s="8" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
-    <x:row ht="609.453125" customHeight="1" collapsed="0">
+    <x:row ht="563.4453125" customHeight="1" collapsed="0">
       <x:c r="A44" s="8" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B44" s="8" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C44" s="8"/>
       <x:c r="D44" s="9" t="n">
-        <x:v>73375</x:v>
+        <x:v>63000</x:v>
       </x:c>
       <x:c r="E44" s="8" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="F44" s="8" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="G44" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H44" s="8" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
-    <x:row ht="540.453125" customHeight="1" collapsed="0">
+    <x:row ht="4047.6484375" customHeight="1" collapsed="0">
       <x:c r="A45" s="8" t="s">
-        <x:v>47</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B45" s="8" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C45" s="8"/>
       <x:c r="D45" s="9" t="n">
-        <x:v>35868</x:v>
+        <x:v>49890</x:v>
       </x:c>
       <x:c r="E45" s="8" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F45" s="8" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="G45" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H45" s="8" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
-    <x:row ht="574.953125" customHeight="1" collapsed="0">
+    <x:row ht="2219.3046875" customHeight="1" collapsed="0">
       <x:c r="A46" s="8" t="s">
-        <x:v>170</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B46" s="8" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C46" s="8"/>
       <x:c r="D46" s="9" t="n">
-        <x:v>13720</x:v>
+        <x:v>146000</x:v>
       </x:c>
       <x:c r="E46" s="8" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="F46" s="8" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="G46" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H46" s="8" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.390625" customHeight="1" collapsed="0">
       <x:c r="A47" s="10" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B47" s="10" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C47" s="10"/>
       <x:c r="D47" s="11" t="n">
         <x:v>2100000</x:v>
       </x:c>
@@ -2308,29 +2308,29 @@
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
     <x:mergeCell ref="B44:C44"/>
     <x:mergeCell ref="B45:C45"/>
     <x:mergeCell ref="B46:C46"/>
     <x:mergeCell ref="B47:C47"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: December 24, 2025 6:06 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 4, 2026 1:12 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>