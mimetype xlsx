--- v3 (2026-04-04)
+++ v4 (2026-06-13)
@@ -1,268 +1,610 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfdbec8b275d4293" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08db0fc8a78447a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Re2b96175cc094680"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R4b7b264cc4cf435a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2009-10 Local Gov`t Waste Tire Cleanup and Amnesty Event Grant (TCA6)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
-    <x:t>Amador              </x:t>
-[...8 lines deleted...]
-    <x:t>209-223-6429</x:t>
+    <x:t>Tehama              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tehama County Sanitary Landfill Agency</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mrs. Kristina Miller</x:t>
+  </x:si>
+  <x:si>
+    <x:t>530-528-1103</x:t>
   </x:si>
   <x:si>
     <x:t>Diane Nordstrom-Lamkin</x:t>
   </x:si>
   <x:si>
-    <x:t>Amnesty Event: $8830
-[...23 lines deleted...]
-The Town of Apple Valley is requesting funds to provide four Tire Amnesty events within the grant term to our residents for free disposal of waste tires in accordance with the CIWMB requirements and regulations. The location of the events will be at Lion`s Park, where the majority of Town events are held. Previous Tire Amnesty events have resulted in the collection of 50,716 tires. The Town will advertise the Tire Amnesty events on its website and in the Daily Press (local newspaper) in accordance with CIWMB guidelines. Flyers will be created, printed and distributed through handouts and mailings to Apple Valley residents. Burrtec Waste Industries will transport the waste tires to a recycling facility (Mitsubishi plant) for proper handling. Funds will be used for the costs related to transportation, equipment and container usage for collection on event days and 25% reimbursement of salaries and benefits for personnel who are involved in the administration and oversight of the 4 Tire Amnesty events and distribution of educational materials. The estimated cost per tire for each event is $1.27. Based on previous Tire Amnesty events. Town staff anticipates the collection of 2,500 tires per event. If funding for this program is not available, illegal dumping will increase and the health and safety of the Town`s residents will be at risk.</x:t>
+    <x:t>Amnesty Event: $ 27105.28
+CPT- $1.50
+Four Collection Events
+Locations of events to be finalized upon receipt of a Notice to proceed.
+The Tehama County Sanitary Landfill Agency (TCSLA) proposes three passenger and light truck tire amnesty events to be scheduled for October 2010, and January and April 2011.  These one day events will be held at various Tehama County locations.  
+The TCSLA contracts with Waste Tire Products of Orland (WTP).  WTP is a CIWMB certified tire hauler and recycler and is responsible for staging, transport, and recycling of tires collected at these events.  In most cases, 100% of the collected tires are recycled into new products or curb rubber.  WTP charges $1.50 per passenger tire.  The Agency is billed after the tires are collected and returned to their facility for processing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stanislaus          </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Modesto</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms. Beverly McCullough</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209-577-5495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Project: $15,868   
+Amnesty Amount: $15,328  
+CPT- $3.83
+Cleanup:
+The City of Modesto will utilize a part-time staff person to comb the city seeking illegally dumped waste tires in the streets, alleys and waterways.  .  Golden Scrap Tire will provide the city with up to four 45-foot trailers as needed to stack the tires throughout the grant cycle.  The trailers will be parked at the city`s Waste Water Treatment Facility at 1221 Sutter Ave., Modesto.  Staff will utilize an existing fleet vehicle for the collection process.  Based on past experience, we anticipate collecting approximately 2,400 illegally dumped waste tires throughout the grant cycle.  
+Amnesty:
+The City of Modesto will partner with the local garbage companies to conduct 12 week-long amnesty events at their transfer stations.  Residents will be allowed recycle up to 9 waste tires per calendar year for a maximum of 18 tires during the grant cycle.  Waste tires will be hauled by the garbage companies to Golden Scrap Tire in Ballico, CA.  Based on past experience, we anticipate collecting approximately 4,000 waste tires throughout the grant cycle.  The overall estimated cost per tire is $3.83</x:t>
   </x:si>
   <x:si>
     <x:t>Kern                </x:t>
   </x:si>
   <x:si>
     <x:t>City of Bakersfield</x:t>
   </x:si>
   <x:si>
     <x:t> Luda Fishman</x:t>
   </x:si>
   <x:si>
     <x:t>661-326-3114</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanup Project: $87,943.00
 The main objective of this grant proposal is to remove illegally dumped tires from several locations throughout the City of Bakersfield and to restore the areas back to their original state. Illegally dumped waste tires create blight, vector control and other health and safety hazards to the public and the environment. Illegal dumpsites not abated in a timely manner contribute to the potential of additional waste tires accumulating into tire piles. The City of Bakersfield cleanup projects are intended to mitigate potential fire and health risks posed by these tire piles within our jurisdiction. 
 The City of Bakersfield Solid Waste Division currently responded to citizen complaints of illegal dumping which has occurred along the public right-of-ways or upon their private property. 
 The Solid Waste Division dedicates a Solid Waste Equipment Operator almost 25 hours per week towards the collection and removal of waste tires illegally dumped throughout alleys, roadways, sidewalks and other public property.
 All waste tires collected are transported to the City of Bakersfield`s Corporation yard or the City of Bakersfield Mt. Vernon Avenue Recycling and Composting facility and stored in an approved waste tire hauler trailer. The trailers are transported to a permitted waste tire storage facility or disposal site by Golden By-Products Inc.</x:t>
   </x:si>
   <x:si>
-    <x:t>Butte               </x:t>
-[...33 lines deleted...]
-The City of Ceres proposes to hold two amnesty events at the City`s Corporation Yard. The events will be advertised through the local newspaper, the City website and newsletter, and in Utility Bill inserts At least one Code Enforcement staff person will be onsite during the events and the City will utilize either Honor Farm crews or hire temporary labor to load the tires. Golden By-Products will provide trailers and hauling services to their recycling plant. The cost per tire is estimated at $3.45 based upon a total project cost of $3,450 and 1,000 tires collected.</x:t>
+    <x:t>Los Angeles         </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Pomona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms Antonia Castro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>909-620-3628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amnesty Event: $7,750
+The City of Pomona proposes to conduct 24 collection events during this grant cycle. These events will be held on the 1st and 3rd Saturdays of each month at a local tire business. Tires are scattered indiscriminately throughout the residential, commercial, and industrial landscape. Tires are dumped in alleys, sidewalks, parks, vacant homes and businesses, and often times on the side of the street.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Dorado           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Dorado County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Jeff Rusert</x:t>
+  </x:si>
+  <x:si>
+    <x:t>530-621-6654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waste Tire Amnesty Event $41,140
+El Dorado County Environmental Management Department is proposing to collect 8500 waste tires at two Materials Recovery Facilities operated by franchised waste haulers, who also are registered waste tire haulers. Waste Tire Amnesty Days will be established on a once per month basis where County residents will be permitted to bring up to 9 waste tires per trip. Local newspaper advertising, and MRF operator notifications will publicize the event days.</x:t>
   </x:si>
   <x:si>
     <x:t>Fresno              </x:t>
-  </x:si>
-[...13 lines deleted...]
-Amnesty Event: The City of Fresno, Code Enforcement Division, will hold five Amnesty Day events in the spring and fall. The events will staffed with five individuals=three responsible for loading the tires into the trailers and two staff to direct traffic, conduct surveys, had out brochures, and answer questions. Events will be advertised through the local newspaper, public information announcements on television and radio, City web site notifications, flyers inserted in Division mailings. For a new approach the City of Fresno will be pursuing using a `coupon` approach as an alternative option for residents to dispose of tires. Cost per tire is expected to be $3.07.</x:t>
   </x:si>
   <x:si>
     <x:t>Fresno County</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. John R. Thompson</x:t>
   </x:si>
   <x:si>
     <x:t>559-600-4259</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanup Project Amount:  135,822
 Amnesty Event Amount:      30,000
 5 Events Planned
 Cleanup:  Provide the location, parcel number and a description of each site, w which includes proximity to populated areas or sensitive environments, number of tires, proposed method of remediation, and end use.  Photographs should also be included.  If there are more than 500 tires on private property and the owner is not responsible for the illegal disposal of the tires, then an affidavit for each site must be included with application.  See Application Guidelines and Instructions for the affidavit form.
 Amnesty:  With funding awarded through the FY 2009/10 Local Government Waste Tire Cleanup and Amnesty Event Program, County of Fresno proposes to hold five (5) amnesty day events at different locations in the rural and unincorporated areas of Fresno County.  Inmate labor from the County jail, under the supervision of Fresno County Sheriff`s Department staff, will be used to load waste tires into trailers provided by state-permitted tire recycler and hauling company Golden By-Products.  Golden By-Products will transport the loaded trailers to their recycling facility in Ballico where the tires will be recycled into reuse products.  Amnesty Day participants will receive education information on tire care.  Amnesty days will be advertised in each event`s target service area through direct mailing, the Internet and at community meetings.
 County of Fresno is requesting $30,000 in grant funding to offset the cost of the Waste Tire Amnesty Day project.  It is anticipated that 13,500 tires (a combination of passenger and tractor tires) will be collected and hauled away in 22 trailers during the project period at an estimated cost of $2,22 per tire.  Because of the topography of the rural and unincorporated areas of Fresno County (primarily farm land) it is expected that a large amount of tractor tires will be delivered to the amnesty days for disposal thus, limiting trailer storage space.  Beyond the funding awarded in TCA1 and TCA2, County of Fresno paid $36,200 and $2,400 respectively for additional trailers to accommodate all the tires brought in for disposal.  County of Fresno is prepared to bear the cost for any additional trailers needed beyond the projected 22 for TCA6.  A cost estimate of $1350 per trailer for waste tire hauling services was provided by state-registered waste tire recycler and hauling company Golden By-Products (quote is attached).  However, County of Fresno does have a contract with Golden By-Products to provide waste tire trailer/hauling services for a variable negotiated rate between $1300 and $1400 per trailer depending upon location of the amnesty event. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Los Angeles         </x:t>
-[...13 lines deleted...]
-The City of Hawthorne maintains a citywide monitoring and maintenance program that uses weekly sweeps of problem areas to prevent the accumulation of waste tires. In addition to clean up and disposal, the City has always made it a key strategy to educate the public of proper tire disposal. The City of Hawthorne is looking forward to implementing as new outreach strategy with the help of CalRecycle`s funding. The strategy will utilize existing environmental programs to reach target audiences in new ways. Specifically, this program will utilize the City`s successful Multi-Family Recycling Program to distribute waste tire outreach materials amongst tenants. The Multi-Family Recycling Program serves over 3000 people by providing recycling options to properties that previously did not recycle. The program has been a major success and the participation levels have been very encouraging. The City of Hawthorne will use Waste Tire Cleanup funding to create targeted outreach materials and to simultaneously increase clean up activities. By piggy-backing with the existing multi-family recycling outreach (see samples attached), the City can utilize these successful communication channels and be much more cost efficient. This effort will compliment existing strategies used by the City. The City of Hawthorne is home to nearly 200 auto repair and tire shops. these businesses have been very receptive to assisting the City by displaying outreach materials. As they are frequented by DIYers who generate waste tires, these businesses will be important allies in the prevention of illegal dumping of waste tires. BACKGROUND: Hawthorne is totally built out and thus all illegal dumping happens within close proximity to populated areas (see pictures attached). This causes safety and health risks from tires dumped in the public right -of-way and tires collecting stagnant water. Over 60% of Hawthorne`s residents speak a language other than English at home and more than half live in multi-family dwellings. This poses a challenge to any outreach and education campaign. Tires are difficult to dispose of (correctly) and many people are unaware of how to properly dispose of them. The City requests this funding to implement a focused outreach campaign and to continue the City`s efforts to collect illegally dumped tires as soon as they are discovered</x:t>
+    <x:t>Riverside           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riverside County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Susana Orozco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>951-955-2856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carla Repucci</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amnesty Event: $30,000
+The Riverside County Tire Amnesty Events are both, schedule as a sole event, and in conjunction with pre-scheduled community cleanup events throughout the unincorporated communities of Riverside County.  For the fiscal year 2009-2010 24 events were strategically scheduled in close proximity to and open to all residents of Riverside County.  We are currently active in this fiscal (2009-2010) year and 9 events remain scheduled the remainder of the year, which will add to our current tire count.  In addition, local community volunteers assist with the cleanup and removal of illegally dumped tires by bringing these to the Tire Amnesty Events.  To-date, A total of 13,093 tires have been collected at an approximate cost of $2.02/tire (from $26,500 spent and $3,500 remaining), which should be reduced after the total tires collected for pending Amnesty Events is added to the final number.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Diego           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of San Diego</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. William Prinz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>619-533-3696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Projects Amount: $49,890
+Amnesty Events Amount:   $20,021
+Cleanup:  Provide the location, parcel number and description of each site, which includes proximity to populated areas or sensitive environments, number of tires, proposed method of remediation, and end use.  Photographs should also be included.  If there are more than 500 tires on private property and the owner is not responsible for the illegal disposal of the tires, than an affidavit for each site must be included with the application.  See Application Guidelines and Instruction for the affidavit form.
+Background:  Continuous illegal dumping in the Tijuana River Valley severely affects over 1800 acres of the Tijuana River Valley Regional Park (TRVRP), especially during storm water events.  Annually, these storm water events bring thousands of waste tires into the TRVRP from Mexico.  The Tijuana River drains approximately 75% of the watershed in Northern Baja California covering 1,735 square miles.  Authority for the TRVRP is shared among various federal, state and local agencies.  The area to be considered for this grant is within incorporated City of San Diego and is managed by the County of San Diego Department of Parks and Recreation (County Parks).  County Parks is responsible for collection and removal of wastes impacting waterways within the park.  City of San Diego is responsible for an easement running through the TRVRP.  Both agencies must minimize impacts of storm water pollution flowing into this sensitive habitat and protect additional sensitive habitats (Tijuana River National Estuary) downstream.
+Projects: (1-4) Southern San Diego Community Clean-up Days, Tijuana River Valley Regional Park (TRVRP), San Diego, CA  92173.  This area is about .5 miles from densely populated areas and is within an environmentally sensitive habitat.  A local community event organized by the non-profit organization Wildcoast pulls solid waste, including waste tires, out of the Tijuana River Valley, within APN`s 664-010-5700, 664-010-5400, and 663-011-0400.  There will be four separate cleanup days.  One day near Dairy Mart Bridge and three days near Effie May Trail.  For the purpose of this grant, these four events will consist only of the loading and transport of the collected tires accumulated by the volunteers.  These tires are expected to need processing for disposal in a landfill.  Our goal is to provide transportation, processing and disposal of 600 tires per event, for a total of 2,400 tires.  This portion of the grant request is for $7,200 (truck tire) + $9,600 (passenger tire) + $600 (collection/loading) for a total of $17,400.
+(5-6) Pilot Channel Dredging, Tijuana River Valley Regional Park (TRVRP), San Diego, CA 92173.  This area is about .5 miles from densely populated areas and is within an environmentally sensitive habitat.  The City of San Diego Storm Water Department will be reestablishing proper water flow in the TRV by dredging the river channel within APN`s 663-011-1200, 663-011-0400, 663-011-0300 and 663-011-0100.  This process will generate waste tires that have washed downstream from Mexico into the City of San Diego.  Tires will be de-silted, sorted and stockpiled on APN`s 663-010-3800 and 664-011-0600 until disposal.  These tires are expected to need processing for disposal in a landfill.  Our goal is to provide transportation, processing and disposal for 3,610.  This portion of the grant request is for $10,830 (truck tire) + $14,440 (passenger tire) + $800 (collection/loading) for a total of $26,070.  
+The total grant request is for $49,890 for the transport of 6,010 tires.  The anticipated cost per tire is $8.30.
+Please see attached registered waste tire hauler quote dated 1/7/2010 from Reliable Tire, Inc.
+Amnesty:  Provide a description of the amnesty event(s), including the estimated cost per tire for each event (grant amount divided by number of tires to be collected).  Please include a quote from a registered  waste tire hauler to justify the estimated cost per tire.
+1) Central San Diego Tire Recycling Day:  This will be a large event, with an advertising audience of over 50,000 residents.  Our goal is to collect and recycle 1,575 tires.
+2) East San Diego Tire Recycling Day:  This event will be a large event, with an advertising audience of over 50,000 residents.  Our goal is to collect and recycle 1,575 tires,
+The total grant request is for $20,021 for the collection of 3,150 tires.  The anticipated cost per tire is $6.36.
+Please see attached registered waste tire hauler quote dated 1/7/2010 from Reliable Tire, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Bernardino      </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Town of Apple Valley</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Linda Mayfield</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760-240-7000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amnesty Events: $12,682
+The Town of Apple Valley is requesting funds to provide four Tire Amnesty events within the grant term to our residents for free disposal of waste tires in accordance with the CIWMB requirements and regulations. The location of the events will be at Lion`s Park, where the majority of Town events are held. Previous Tire Amnesty events have resulted in the collection of 50,716 tires. The Town will advertise the Tire Amnesty events on its website and in the Daily Press (local newspaper) in accordance with CIWMB guidelines. Flyers will be created, printed and distributed through handouts and mailings to Apple Valley residents. Burrtec Waste Industries will transport the waste tires to a recycling facility (Mitsubishi plant) for proper handling. Funds will be used for the costs related to transportation, equipment and container usage for collection on event days and 25% reimbursement of salaries and benefits for personnel who are involved in the administration and oversight of the 4 Tire Amnesty events and distribution of educational materials. The estimated cost per tire for each event is $1.27. Based on previous Tire Amnesty events. Town staff anticipates the collection of 2,500 tires per event. If funding for this program is not available, illegal dumping will increase and the health and safety of the Town`s residents will be at risk.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Fresno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms. Barbara Miller</x:t>
+  </x:si>
+  <x:si>
+    <x:t>559-621-8423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Projects: $122,320
+Amnesty Events: $13,815
+Waste Tire Cleanup: The City of Fresno is located near the center of the State in the central San Joaquin Valley. Fresno has a population of approximately 500,000 and has one of the highest concentrated poverty rates in the nation. A substantial part of the residential areas are in older neighborhoods which were developed with alleys. Illegally dumped tires and other debris are continually dumped in these alleys, at street curbs, along canal banks, on vacant lots, near freeways, and on other public right-of-way areas. The City of Fresno employs two staff members who locate and remove these illegally dumped tires from throughout the City. The tires are transported by the staff using a stake side truck which was purchased through a previous Tires Cleanup Grant. Only gas and maintenance fees are charged to the grant-no vehicle lease fees are incurred. The tires are taken to a waste tire transfer facility where they are placed in a trailer provided by Golden By-Products, a licensed tire recycling company. The City of Fresno will continue to address the illegal dumping of tires through the Tire Enforcement Grant and provide convenient and cost free disposal of waste tires to constituents through the Waste Tire Amnesty Day Events. The Tire Clean-up Grant allows the City of Fresno to remove these waste tires therefore preventing fire hazards and environmental issues.
+Amnesty Event: The City of Fresno, Code Enforcement Division, will hold five Amnesty Day events in the spring and fall. The events will staffed with five individuals=three responsible for loading the tires into the trailers and two staff to direct traffic, conduct surveys, had out brochures, and answer questions. Events will be advertised through the local newspaper, public information announcements on television and radio, City web site notifications, flyers inserted in Division mailings. For a new approach the City of Fresno will be pursuing using a `coupon` approach as an alternative option for residents to dispose of tires. Cost per tire is expected to be $3.07.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Ceres</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Frank Alvarez</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209-538-5799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Projects: $11,576
+Amnesty Event: $5,750
+The City of Ceres purposes to do a citywide cleanup by contracting with an individual who will locate and collect illegally dumped tires on a a month. Tires are scattered throughout the City in alleys, on vacant lots and along State Highway 99 contributing to blight. City of Ceres Code Enforcement has documented hundreds of these tires and has utilized a CIWMB cleanup grant to properly dispose of them in the past: however a lack of staffing and a lack of current grant funding has made it difficult to stay ahead of the dumping. The City would use this grant to conduct more cleanup activities through the fall. The City expects to collect and dispose of 700 tires with this project.
+The City of Ceres proposes to hold two amnesty events at the City`s Corporation Yard. The events will be advertised through the local newspaper, the City website and newsletter, and in Utility Bill inserts At least one Code Enforcement staff person will be onsite during the events and the City will utilize either Honor Farm crews or hire temporary labor to load the tires. Golden By-Products will provide trailers and hauling services to their recycling plant. The cost per tire is estimated at $3.45 based upon a total project cost of $3,450 and 1,000 tires collected.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Los Angeles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Ron Milo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>213-485-3568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Project Amount $200,000.00
+Amnesty Event Amount $30,000
+The City of Los Angeles has an on-going waste tire cleanup program provided through the City`s Department of Public Works (DPW) managed by the solid Resources Support Services Division (SRSSD) and the Solid Resources Collection Division (SRCD) of the Bureau of Sanitation (BOS).  SRCS removed illegally dumped tires within the City`s right-of-ways.  Tires collected are delivered to the BOS six district yards.  The district yards provide environmentally sound storage areas for the collection of illegally disposed tires.  The Bureau`s six district yards are:
+1)West Valley District Yard4)Harbor District Yard
+8840 Vanalden Avenue1400 N. Gaffey Street
+Northridge, CA  91324San Pedro, CA  90731
+1-800-773-24891-800-773-2489
+2)South LA District Yard5)East Valley District Yard
+786 S. Mission Rd11050 Pendleton Street
+Los Angeles, CA  90023Sun Valley, CA  91352
+1-800-773-24891-800-773-2489
+3)West LA District Yard6)North Central District Yard
+2027 Stoner Avenue452 San Fernando Road
+Los Angeles, CA  90025Los Angeles, CA  90031
+1-800-773-24891-800-773-2489
+The City of Los Angeles collects an average of 650 tons of used tires annually through which, BOS estimates 50% of 26,000 tires (calculations is based on 25 lbs/tire) are collected from illegally dumped areas. Since October 1, 2004, the City has been using Crumb Rubber Manufacturer`s (CRM) Waste Tire Recycling contract (Contract ID 58347) for the management of all waste tires collected.  However, said contract has expired last September 30, 2009 and a replacement bid # EV 2096 has been issued by the City`s General Services Department.  The bid was opened last January 7, 2010 and per the advice of General Services we are temporarily using the services of Consolidated Disposal Service (Contact: Lisa A. Caverly 562-464-6207) and TCI Tire Service (Contact: Jeff Wansor 866-715-8473).  The used tires collected by TCI are brought to McClanahan`s Tire Recycling, Inc. facility at 8585 Banana Avenue, Fontana, CA 92335 to be reused in the production of recycled products like in rubberized asphalt projects, artificial turf, ground cover under playground equipments, and/or as a surface material for running tracks and athletic fields.  The cost of the hauling and recycling by TCI are as follows: $1.25 per passenger tire; $1.75 per light truck tire; $4.00 per medium truck tire.
+The City of Los Angeles through its Bureau of Sanitation is committed in the effective management of all the waste tires collected and is requesting $200,000.00 to assist with the BOS Waste Tire Clean-up project.  
+The City`s Department of Public Works, Bureau of Sanitation (BOS) through its Solid Resources Collection Division (SRCD) has on-going waste tire collection and recycling programs conducted year round at the Bureau`s existing district yards.  The district yards provide for an environmentally sound opportunity for all residents of the City to dispose of used tires, and promote the tire drop-off sites.  Los Angeles City residents may drop off up to four automobile tires at any local district yard each year.  
+To further enhance the program, SRCD is planning to hold six amnesty events during the calendar year 2010-2011 at the Bureau`s existing yards.  SRCD yard staff collects used tires at the district yards to be hauled by TCI Tire service delivered to McClanahan`s Tire recycling Inc. at Fontana, CA use in the production of recycling products.  It is estimate that 3,600 used tires will be collected from all these six events.  This waste tire collection program is advertised through direct mailing to City residents, the City website, Neighborhood Council meetings, local newspapers, flyers, and the Solid Waste Integrated Resources Plan (SWIRP) otherwise known as the ZERO Waste program.
+The City of Los Angeles through its Bureau of Sanitation is requesting $30,000.00 to offset the cost of this used tire collection program.
+</x:t>
   </x:si>
   <x:si>
     <x:t>City of Hesperia</x:t>
   </x:si>
   <x:si>
     <x:t> Julie Ryan</x:t>
   </x:si>
   <x:si>
     <x:t>760-947-1589</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanup Project Amount - $29,508.81
 Amnesty Amount - $14,155.50
 The City of Hesperia encompasses nearly 75 square miles of developed and open desert land.  The City has a commingled trash collection program utilizing a mixed waste processing system; a large item pick-up program; various community clean-up day opportunities and an Adopt-a-Street volunteer program offered to our residents.  However, since tires are not collected through these programs, many tires are disposed of in the open desert or in the city right-of-way due to lack of disposal options.  Doce Enforcement officers have the authority to issue a Code Violation Notice to any property that contains waste tires.  If a Tire amnesty Event is scheduled, the property owner of record will also be given a brochure noting the upcoming Tire Amnesty Day Event.  The City`s Code Enforcement Department hires work Release Inmates from the County jail system to assist staff in community clean-up in areas throughout the City that are littered with illegally dumped tires.  The Code Enforcement Department utilizes one City code Officer 4-days per week to focus primarily on the littered areas.  The City attempts to remove illegally dumped tires quickly to alleviate the threat to public health and safety and also to discourage further illegal dumping.  During normal business hours, the City`s Public Works personnel will also pick-up tires that are located along City right-of-way.  In addition to the cost of recycling waste tires, the City is requesting reimbursement for one Code Enforcement Officer`s salaries and benefits when actual time is spent on grant-related activities, as well as the cost of waste tire transportation to an authorized facility.  Parcel numbers and exact locations are not included in this grant as illegally dumped tires are scattered throughout the entire Hesperia square miles and Code Enforcement and Public works act upon citizen complaints of abandoned tires in the specified area of complaint.  However, pictures are included for your convenience.  The City is requesting Waste Tire Cleanup grant funds to offset the collection, disposal and hauling cost of approximately 1,175 waste tires anticipated to be illegally dumped during the grant term.
 Amnesty Event.   The City of Hesperia will hold four Waste tire Amnesty events with city staff trained in proper collection procedures.  Trained City staff will be on hand for assistance with the events.  The City will schedule one event per quarter, with the anticipation of approximately 2,000 - 4,000 waste tires collected during the events.  The estimated costs per tire are $1.75 for pickup, light trucks and passenger car tires; $6.00 for medium truck tires and $25.00 for tractor size tires.  Passenger and light car tires and medium truck tires are expected to be the majority based on the tires collected from previous illegal dump sites and current Tire amnesty Events.  In addition to waste hauler fees and the cost of waste tire transportation, the City of Hesperia is requesting a 25% reimbursement of salaries and benefits for personnel who are involved in the administration and oversight of the amnesty events and distribution of educational materials.  The City has surveyed citizens to determine the best means of public outreach and have found that newspaper advertising and event banners provide the best community outreach for the city as well as brochure distribution through the Code Enforcement Department personnel.  If funding for the program is not available, illegal dumping will increase and the health and safety of the City`s residence will be at risk.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Humboldt            </x:t>
-[...15 lines deleted...]
-HWMA will host three waste tire amnesty collection event days. One will be held in the Eureka area, one in the remote community of Orleans in behalf of the Karuk Tribe, and one within the reservation lands of the Hoopa Tribe in northeastern Humboldt County. The Authority will also continue with the highly successful waste tire coupon program serving all areas of the county. The Waste Tire Amnesty Days held in the area Eureka and the two tribal events are expected to generate about 8,000 waste tires. Each of the tribal governments will share half of the costs of transportation and contract labor for the Amnesty Day events held on their lands. The two tribal events will be open to tribal and non-tribal residents. The ongoing coupon redemption event at the Authority`s Transfer Station in Eureka will last about eight months and generate about 10,000 waste tires. This estimate of 18,000 PTE waste tires collected and placed into the waste stream equates to a disposal cost of $4.60 per tire, well below the CIWMB allowable maximum.  HWMA is pleased that this jurisdictional application will serve a broad spectrum of Humboldt County residents and for a fifth year continue to direct tires into the appropriate waste stream.
+    <x:t>Los Angeles County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Wilson Fong</x:t>
+  </x:si>
+  <x:si>
+    <x:t>626-458-3581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Project: $56,000
+Amnesty Events: $90,000
+Illegally dumped waste tires pose potential threats to the environment and to health and safety. Within the unincorporated areas of Los Angeles County, tires are frequently dumped illegally on roadways, in alleys, and in sensitive wildlife habitats near homes, schools, and businesses. These tires provide breeding grounds for rodents and mosquitoes, which could spread the West Nile Virus  and other diseases. There is also a threat of fire when a large number of tires are dumped in one location, which occurs frequently in rural areas. During drought conditions, this threat significantly increases. To help reduce these threats, the County of Los Angeles Department of Public Works (Public Works) actively collects approximately 600 illegally dumped waste tires each month from public areas effectively enhancing the quality of life for residents, improving the overall environment, and reducing potential threats to public health and safety. Public Works` maintenance crews transport collected waste tires to various maintenance facilities located throughout the County of Los Angeles, where the tires are temporarily stored in bins. Public Works` vendor, Waste Management, Inc., properly disposes of the tires at facilities permitted by the CIWMB.
+The County of Los Angeles is partnering with the cities of Lancaster and Palmdale to conduct two waste tire collection events in the Antelope Valley, where illegal dumping of waste tires is a serious problem. Collection events, which will be held at five separate sites in the region, will be conducted in October 2010 and in April 2011. The April event will be held in conjunction with other cleanup projects taking place during the annual Environmental Pride Week in the region. The County will also conduct four other waste tire collection events in the Los Angeles basin in or near the cities of Belvedere, Commerce El Segundo, and Glendora. At these events, residents will be allowed to drop off waste tires free of charge. These waste tires will be recycled and used for playground fill, roofing shingles, and other products. Public Works will provide public outreach through flyers, brochures, press releases, and newspaper advertisements. Our contractor, The Peterson Group will organize and conduct the events and then subcontract with GreenMan Technologies to process the tires collected. Attached is a copy of the GreenMan`s waste tire hauler registration and the contractor`s bid price sheet showing the hauling and recycling costs. The estimated average cost to process each tire collected at the events is $3.46 per tire.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sacramento          </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rural Counties ESJPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms. Mary Pitto</x:t>
+  </x:si>
+  <x:si>
+    <x:t>916-447-4806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Project Amount:      
+Amnesty Event Amount:      89,739
+Cleanup:  N/A
+Amnesty:  Illegal dumping of waste tires is a widespread and serious problem in California, especially in rural counties.  Waste tires pose a serious threat to public health and safety, as well as the environment.  When stockpiled outdoors, they serve as a reservoir for rainwater, creating a nesting area for vectors and a breeding ground for mosquitoes, which can spread encephalitis, West Nile Virus, and other serious illnesses.  They can catch fire, are extremely difficult to extinguish, and release significant amounts of thick, black, toxic smoke.  The goal of this grant proposal is to allow the counties of Mariposa, Nevada, Plumas, and Tuolumne to provide a convenient and free waste tire disposal option to their residents.  Implementation of the proposed program will help prevent the illegal disposal or stockpiling of waste tires on public and private rural lands.  In addition, these counties will use this as an opportunity to educate their residents on the methods of proper tire care and disposal.
+To achieve these goals, the ESJPA proposes to sponsor Waste Tire Amnesty Events in each of the participating counties.  These events will allow rural county residents the opportunity to dispose  of waste tires free of charge.  Public education, consisting of newspaper advertisements and the distribution of flyers and brochures, will be conducted in conjunction with these events.  Details for each County`s events are detailed below.
+Of California`s fifty-eight counties, Mariposa, Nevada, Plumas, and Tuolumne are four of the State`s twenty-two least populated counties.  Populations range from as low as 18,252 in Mariposa County to 98,721 in Nevada County.  The four counties are four of California`s nine counties that have experienced the most decrease in population since 2008 ranging from Nevada County (-0.24%) to Tuolumne County (-1.37%).  As with other rural jurisdictions in California, these four participating counties face a myriad of challenges managing solid waste and waste tires, including geographical barriers/isolation, low population density, high unemployment rates, and low average wages.  These counties are isolated with many residents living long distances from the nearest waste disposal facility and the majority of residents self-haul their solid waste.
+Given the many uninhabited areas, long driving distances, and larger than average homesteads are also factors in stockpiling of waste tires.  Unfortunately, some people in these areas who are unable or unwilling to pay the fees associated with properly disposing of these tires resort to illegal dumping.  In addition, these counties have vast acres of public lands that are infrequently patrolled which contributes to a higher rate of illegal disposal of tires.
+Mariposa County, home to Yosemite National Park, has a population of 18,252 spread over 928,700 acres.  Mariposa is one of California`s few counties with no incorporated cities.  Mariposa County has held hugely successful Tire Amnesty Events over the past ten years.  On average, from 2000-2007, the County has collected approximately 3,871 tires per event.  At the most recent event, held in fall 2009, nearly six forty-five foot trailers were filled during a month long event, equating to approximately 6,000-6,600 tires.  Although passenger and light truck tires are accepted at the Mariposa Landfill and Don Pedro Transfer Station for a fee, surveys administered at previous events indicated that nearly 73% of the participants would continue to stockpile their tires if these events were not available to them.  Mariposa County intends to hold three week-long amnesty events at both the Don Pedro Transfer Station in LaGrange and the Mariposa Landfill in Mariposa in Fall 2010 and Spring 2011.  Mariposa County estimates collecting up to 6,000 tires per event.
+Mariposa County will run display ads promoting its amnesty events in the Mariposa Gazette and the Yosemite Highway Herald.  Ads will begin running three weeks prior to each scheduled event according to each paper`s distribution schedule.  Mariposa also will have a toll-free telephone number available for customers.
+Nevada County has a population of 99,584 and covers an area of 612,860 acres.  Nevada County has been undergoing substantial growth and development in many areas; however, a large number of residents must still self-haul their trash.  As a result, over 600 waste tires are collected from unincorporated County roadsides each year.
+Residents are able to recycle their tires for a fee at the McCourtney Road Transfer Station.  In 2008 an estimated 17,000 tires were collected and another estimated 17,000 tires collected in 2009.  As evidenced by their success, these events raised attention to environmental issues, instilled environmental stewardship, and encouraged a sense of community pride throughout Nevada County.  Due to location restrictions, Nevada County will host three weekend events in Fall 2010 and Spring 2011.  One event at the North San Juan Transfer Station in North San Juan and two events at the County Fairgrounds.  Nevada County anticipates collecting 6,000 tires per event.
+Nevada County will run display ads promoting its amnesty events in The Union (Mon-Sat), and the Wildwood Independent (2 x month).  Ads will begin running three weeks prior to each scheduled event according to the paper`s  distribution schedule.
+Plumas County has a population of 21,093 over 1.6 million acres, or approximately 2,554 square miles.  Nearly 75% of the County is designated National Forest Land, encompassing both Lassen and Plumas National Forests.  Portola is the County`s only incorporated city (approximately 2,227 residents); the remaining residents are scattered throughout unincorporated areas of the County.  Until their participation in the TCA-3 Tire Grant, Plumas County had not held a Tire Amnesty Event since 2000.  During their Fall 2008 event, which was a one-day event held in Quincy, they were successful in collecting 1,050 tires.  In the spring of 2009, the County held a one-day event in Chester and collected 838 tires.  In the fall of 2009, a one-day event was held in Graeagle and collected 789 tires.  Plumas is proposing to hold additional one-day events in Spring 2010 in Graeagle and expect higher participation since they are including agriculture type tires from the local farmers and ranchers.  This feature has been highly requested from the community.  Plumas County proposes to hold two events.  One in Quincy in the Fall of 2010 and the other in Chester in Spring 2011.  It is anticipated that 900 tires will be collected at each event.
+Plumas County will run display ads promoting its amnesty events in Feather Publishing papers (weekly).  Ads will begin running three weeks prior to each scheduled event according to each paper`s distribution schedule.  The County has and will continue to make posters and distribute them throughout the county at local hot spots.
+Tuolumne County stretches from the Foothills to the crest of the Sierra Nevada Mountains and includes 1,430,660 acres with two-thirds publically owned lands including part of Yosemite National Park, the Stanislaus National Forest, Bureau of Land Management lands, and Indian reservations.  The population is 57,347 with extreme seasonal fluctuations.  Tuolumne`s last Tire Amnesty Event was held in April 2009 where 2,513 tires were collected and in October 2008 where 2,010 tires were collected.  Prior to these events, the last event was in September 2005.  Residents can currently recycle tires of varying sizes for a fee at the Sonora Cal Sierra transfer station, and transfer stations in Pinecrest and Groveland.  Tuolumne proposes to host Amnesty Events at the Sonora Cal Sierra and Groveland transfer stations and will utilize a month long collection format.  If space is available in the trailer, Tuolumne will include tires collected by Public Works staff from road sides.  These are tires collected in small amounts along with other illegally disposed of wastes.
+Summary
+As illustrated in Table 1.1 below, Mariposa, Plumas, and Tuolumne Counties have a higher unemployment rate and a lower per capita income than the State as a whole.  Although Nevada County` unemployment rate is 0.5% lower than the State average and their per capita income is $169 higher, like the other participating jurisdictions, Nevada County has a population under 100,000.  These factors indicate a greater burden on rural county residents to pay a fee for tire disposal.  To avoid paying for proper tire disposal, residents and often dump waste tires illegally on public lands or county roadsides outside city limits.  Rural residents typically own larger tracts of land than residents of urbanized areas, and often choose to store waste tires in small piles on their property.  For rural jurisdictions the need for financial assistance is generally more critical than that of a larger, more populated jurisdiction.  Due to the small concentrations of population in these counties, tire recycling and reuse facilities are not located nearby.  Therefore, tire disposal costs for the county are generally higher due to higher transportation costs and a lack of economies of scale.  In addition, rural counties must work with much smaller solid waste budgets and usually have difficulty obtaining public approval to raise or implement solid waste fees.
+For these four rural counties, small population bases, large open spaces, long distances to disposal facilities, and increased tipping fees amplify the likelihood of illegal disposal or stockpiling of waste tires.  The ESJPA believes that having Tire Amnesty Events and continuing to educate the public will decrease such illegal dumping and protect the natural resources in these counties.  These natural resources include:
+Lake Almanor
+Plumas, Stanislaus, Tahoe, and Toiyabe National Forests
+Yosemite National Park
+Feather, Merced, Sacramento, and Yuba Rivers
+This proposal will benefit these counties by allowing residents to dispose of their waste tires free of charge, while simultaneously educating them on why proper tire maintenance and disposal is important.  It is anticipated that, as a result of these events, rural residents will become more aware of the problems associated with stockpiling or illegally dumping tires, understand the necessity of tipping fees and overcome the obstacle of having to drive the long distances to a facility for safe and proper disposal.
+Many residents in these rural counties stockpile tires on their property or dispose of their tires by dumping them illegally in the vast amounts of public lands.  This indicates an unmet need for more public education and an opportunity for residents to dispose of the stockpiled tires they have accumulated.  Each event will conduct a survey of residents to uncover their attitudes toward waste tire disposal and proper tire care and help shape future outreach efforts.  If this project is not funded, it is likely that many rural county residents will continue the cycle of stockpiling tires and illegally disposing of tires to avoid paying a disposal fee.  Past Tire Amnesty Events in all of the counties have proven to be very successful.  Letters of support from senate and assembly are attached to this application.  Resolutions that are not attached will be by the required February 26, 2010 deadline.
+If awarded the Tire Amnesty Grant, each county will hold Tire Amnesty Events, which will be scheduled on a variety of frequencies as proposed by County staff.  Preparation for each event will start with a marketing campaign to promote the events and provide education on the safety issues associated with illegally-dumped waste tires, proper maintenance of tires, and the benefits of recycling waste tires.  The campaign will include brochures and flyers printed on post consumer recycled paper, newspaper advertisements describing the event times and locations, and possibly public service announcements on local radio stations.  Rather than creating new public education material from scratch, the grant will re-print and update existing tire brochures and flyers in each county.  Outreach materials will be distributed to local businesses, government offices, and community buildings such as libraries and community centers.  Each county will work closely with local councils and community groups to inform their constituencies about the events.  
+Each participating county has agreed to provide adequate staff resources to plan, promote, and staff their Tire Amnesty Events.  Under direction from the ESJPA, the participating counties will rely on a combination of county staff and contractors to implement the proposed program.  County staff, contractors, and/or local volunteers will collect and load tires at each event.  Additional contracted services include the landfill staff, the tire hauler, and the ESJPA.  The ESJPA will be responsible for developing and implementing public education materials, grant administration, as well as financial and project reporting .  The ESJPA Consultant, Larry Sweetser, Sweetser &amp; Associates, will assist with some administrative tasks such as reports and communication with the counties.  In addition, Larry Sweetser will conduct a county site visit during an amnesty event to review and evaluate operations and document the collection activities to include in a grant report.
+Counties will provide staff at the Tire Amnesty event site, the type of staff needed will vary with the type of event.  The counties will also supply traffic controllers, a field supervisor, volunteers to help load the trailers, and a county or city representative.  Each team will arrive at the site prior to the scheduled opening to make preparations including setup of traffic cones, signs, tables, etc.  Traffic controllers will direct vehicles into the site to ensure that surface traffic is not disrupted.  Personnel will unload tires from vehicles and load them into the trailers.  The field supervisor and the county or city representative will be responsible for the smooth operation of the event.
+Mariposa is proposing two three-week long events - one at the Mariposa County Landfill and the other at Don Pedro Transfer Station.  Both Mariposa events will utilize county staff.  
+Nevada is proposing two weekend events - one in Fall 2010 and one in Spring 2011 at the Nevada County Fairgrounds.  Both Nevada County events will utilize Conservation Corp staff.
+Plumas County is proposing two events - one in Fall 2010 in Quincy and the other in Spring 2011 in Chester.  In addition, Plumas is proposing to have one 28 foot trailer available to collect oversize tires.  Plumas County will also utilize a county vehicle to transport personnel and materials to the remote event.  In cases, County Personnel will need to collect small amounts of tires at county locations and will use the truck to transport the tires to the event within legal limits.  Grant funds are requests for county personnel to staff the event.  Due to limited County staffing, this events will be conducted on overtime as indicated in the grant budget and thus the benefit rate for this overtime is significantly less.
+Tuolumne County proposes 2 month long events - one around October 2010 at the Cal Sierra Transfer Station in Sonora and the other around April 2011 athe Big Oak Flat/Groveland Transfer Station.  The contracted solid waste personnel will staff the events.  Given space limitation at the Groveland Transfer Station, a trailer will not be available until the end of the event when the tire haulers staff will load the tires.
+Mariposa and Tuolumne will utilize a reservation system that has worked extremely well in for past events.  This reservation system allowed residents to schedule an appointment for tire drop-off, limiting the number of drop-offs each day and providing staff advance notice on the number of incoming tires.
+The disposal cost per tire, as seen in Table 1.3, is approximately $1.69.  When including labor, public education, and administration, the estimated cost per tire collected is $2.89.
+Our collection goal for each county is provided in Table 1.3, above, along with the tire disposal costs for each event.  Please see attached estimate from the following registered tire haulers:  Waste Recovery West and Golden By-Products.  Waste Recovery West will haul tires for Nevada and Plumas.  Golden By-Products will haul tires for Mariposa and Tuolumne Counties.  Tires collected at the event will be transported to an approved tire recycling facility, where they will be used for tire derived fuel, tire derived aggregate for civil engineering applications, whole tire fuel for cement kilns, crumb rubber, or the grading of casings for re-use.
+Waste Recovery West offers two sized trailers , a 28 and 45 foot model.  The 28 foot model fits 700 passenger tires or will fit about 600 tires if the load is a mix of passenger and light truck tires (7tons total).  The 45 foot trailer will hold about 900 tires.
+Golden By-Products, Inc. offers a 45 foot trailer that holds between 1,000-1,100 passenger tires.  A 45 foot trailer will fit approximately 1,200 passenger tires or 250-300 big truck tires (12 tons total).  Our estimate for per tire cost is based on 100 tires per ton; 7 tons for a 28-foot trailer and 12 tons for a 45 foot trailer.  Tuolumne County staff experience has indicated that an average of 800 tires of various sizes will fit in a 45 foot trailer.
+The collection goals for each county are based on the volume of tires collected at previous events.  This estimate, however, might be too low when considering that residents who have been hesitant to pay tipping fees will bring in tires that have been stockpiled on their property.  Overall, we anticipate collecting a total of 31,000 tires for the four participating Counties.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Riverside           </x:t>
+    <x:t>Shasta              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shasta County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms. Marci McEwen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>530-225-5789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Project Amount:   $0
+Amnesty Event Amount:      $90,000.00
+Cleanup:  N/A
+Amnesty: Shasta County is a `rural entity`, with a 2008 U.S. Census Bureau population estimate of 180,214.  Shasta County through its Department of Resource Management (DRM), as lead agency in a regional application with the Cities of Anderson and Shasta Lake, proposes to hold two waste tire amnesty events at the Anderson District Fairgrounds.  If adequate funding remains, we propose to hold a third event that will be scheduled for the Burney/Fall River area in the eastern portion of the county.  We will set a maximum number of tires on rims to accept from participants; however we have not yet turned away participants that exceeded that limit.  We have received an average of 130 tons of tires for the last 3 years of tire amnesty events held in Anderson with a high of 209 tons collected at the largest event.  The largest recorded tire amnesty event in Anderson was 291 tons in October of 2006.  For this grant cycle DRM proposes collecting an average of 150 tons of tires for two events to be held in Anderson.
+DRM will use an existing agreement with a registered waste tire hauler, to load and transport waste tires to an approved recycling and/or disposal facility(s).  Using contract costs from the current hauler, Waste Recovery West, we estimate that the two proposed events will cost $67,693.76.  This estimate includes receiving approximately 150 tons of tires per event.
+DRM tasks include grant management and project oversight, tire education and event advertisement, preamnesty day event preparation, and amnesty day event staffing (see Work Plan).  These tasks will be completed primarily by our Community Education staff and other Department staff as needed.  The DRM matching contribution of $11,700.00 includes providing Work Release inmates to unload tires from participant vehicles at events.  Currently, the Work Release program has been suspended by the Board of Supervisors.  If this program is reinstated during this grant cycle, the DRM will utilize the Work Release programs services as matching funds.
+DRM has planned a comprehensive advertising and educational plan, which includes budgeting $2,500 for advertising for these events and $4027.14 for a `tire care` educational promotional.  DRM regularly advertises the events in local papers, press releases, PSA, and advertises tire amnesty events in the quarterly `Trash Talk` newsletter received by residents in the unincorporated area, City of Anderson, and City of Shasta Lake.  In addition, DRM coordinates with the City of Redding to ensure the events are advertised in the City`s newsletter.  The events are also published on the County`s website.  DRM staff will also attend community events to educate the public about waste tires, promote `tire care` and distribute a brochure printed with funding from the CIWMB TCA4 grant cycle.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stanislaus County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Bryan Kumimoto</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209-525-6752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Amount $5,464
+Amnesty Amount $40,030
+The Stanislaus County Department of Environmental Resources, Landfill Division will utilize current staffing to collect illegally dumped waste tires in the streets, alleys and waterways of the county.  The county has not sites containing more than 500 waste tires.  Waste tires are scattered throughout the County roadways, alleys and vacant lots.  The county cleaned, removed and recycled approximately 3000 waste tires in 2009.  Tires that are picked-up by the illegal dumping crews will be transported to the County owned Fink road Landfill which charges a recycling fee of $1 for each passenger tire and $5 for each truck tire.  Approximately 90% of the 3,000 tires collected each year are passenger tires, 2,700 tires with the remaining 10% being truck tires.  Golden By-Products will provide the County with 45- foot trailers as needed to transport the tires. The trailers will be parked at the County operated landfill at 4000 Fink Road, Crows Landing. Staff will utilize an existing County vehicle and equipment in the cleanup process. Based on past history we anticipate collecting approximately 3,500 tires during this grant cycle.
+Recycling Costs included in the following landfill fees:  Passenger car &amp; pickup tires: $1 per tire.  Truck tires: $5 per tire.  Based on 3,500 illegally dumped tires:  Passenger/pickup tires 2,700 at $1 per tire = $2,700.  Truck tires 300 a year at $5/tire $1,500.  Total Recycling cost $4,200.
+Labor cost 
+Current staffing to collect tires: No charge for labor costs. Administrative cost 1.5 hours/month @ $67.46/hour $1,214.28. Supplies: $50. Total labor/supplies: $1,264.28.  Total Cost: $5,464.  Cost per tire: $1.54
+City of Hughson 
+The City of Hughson plans on holding one event, during their annual cleanup day. The collection will be for seven (7) hours. The City will provide 1.5 employees on site during operating hours. The weighted labor rate for the 1.5 employees are $43.80 with overtime cost of $459.90.  Oversight/Supervision cost is 4 hour @ $37.28 an hour for a total of $149.12.  The total labor cost is estimated at $459.90.  The total cost for safety equipment, miscellaneous rental items and supplies is $50.  The cost for a 45-foot trailer will be $1,200. Estimate of 600 waste tires to be collected at the event.  The tire hauling and recycling cost is estimated at $1200.  The total advertising cost is estimated at $300. The total cost for the event is $2,159.02.  Cost per tire $3.60. 
+City of Newman 
+The City of Newman plans on holding two (2) events, one during the spring and the other in the fall. Each event will consist of one (1) 45 foot trailer estimated to cost $1,200 per event. Each event will be held for three days with six (6) hours of operation per day for a total of 18 hours per event. The City will have an employee on site each day during operating hours at the `Weighted Rate` of a Maintenance Worker I which is $32.68 an hour for a total of $588.24 per event, total cost being $1,176.48. Oversight/Supervision will be provided by the Public Works Supervisor one (1) hour per event at $55.31 an hour for a total of $110.62. The total labor cost is estimated at $1,176.48. The cost for a 45-foot trailer will be $1,200. Estimate of 500 waste tires collected at each event. The tire hauling and recycling cost is estimated at $2,400. The total advertising cost is estimated at $500. The total cost for the event is $4,187.10. Cost per tire $4.19 
+City of Oakdale 
+The City of Oakdale plans on holding two (2) tire amnesty events. Each event will use one (1) 45 foot trailer estimated to cost $1,200 per event. Each event will be open to residents for seven (7) hours of for a total of 14 hours for both events. The City will have two employees on site handling the tires during each event. The `Weighted Rate` for the two employees are Employee 1 at $38.79/hour and Employee 2 is $38.08/hour. The oversight and supervision will be provided by an Administrative Analyst with a weighted labor rate of $46.36. The two events will require 6 hours of oversight and supervision at a cost of $278.16. The total labor cost is estimated at $1,076.18. The cost for a 45-foot trailer will be $1,200. Estimate of 700 waste tires to be collected at each event. The tire hauling and recycling cost is estimated at $3,600. The total advertising cost is estimated at $1,000. The total cost for the event is $5,954.34. Cost per tire $4.26. 
+City of Patterson
+The City of Patterson plans on holding one event, during their annual cleanup day. The collection will be for four (6) hours. The City will provide 2 employees on site during operating hours. The weighted labor rate for the 2 tire handing employees is $26.71 &amp; $32.14.  Oversight/Supervision cost is 1.5 hours @ $40.40 per hour for a total of $60.60.  The total labor cost is estimated at $353.10.  The total cost for safety equipment, miscellaneous rental items and supplies is $1,200.  The cost for a 45-foot trailer will be $1,200. Estimate of 700 waste tires collected at the event.  The tire hauling and recycling cost is estimated at 1200.  The total advertising cost is estimated at $450.  The total cost for the event is $2,063.70.  Cost per tire $2.95
+City of Riverbank
+The City of Riverbank plans on holding two tire amnesty events. The collection will be for seven (7) hours. The City will provide 2 employees on site during operating hours.  The weighted labor rate for the 2 employees are $43.07 &amp; $40.28. Oversight/Supervision cost is $63.90 per hour for 7.5 hrs. The total for supervision and oversight is $479.25.  The total labor cost is estimated at $1166.90.  The total cost for safety equipment, miscellaneous rental items and supplies is $100.  The cost for a 45-foot trailer will be $1,200.  Estimate of 600 waste tires to be collected at each event.  The tire hauling and recycling cost is estimated at $2,400.  The total advertising cost is estimated at $600.  The total cost for the event is $4,746.15.  Cost per lire $3.96.  
+City of Turlock
+The City of Turlock plans on holding one event during their annual cleanup day.  The collection will be for eight (8) hours. The City will use 3 transfer station employees for the 8 hour event.  The weighted labor rate for the 3 employees is $32.76.  Supervision cost is $32.41 per hour for 2hours for a total of $64.82.  Administrative cost for 2 hours of a staff services technician @ $53.59/hour.  The total administrative cost is $107.18.  The total labor cost is estimated at $786.24.  Turlock Scavenger will haul the estimated 700 tires to Golden By-Products for recycling.  The tire hauling and recycling cost is estimated at $3,958.24.  The total cost for the event is $3,958.24,  Cost per tire $5.66.
+City of Waterford
+The City of Waterford plans on holding one tire amnesty event. The City will again partner with the County. The collection will be for four (5) hours. The City will provide 2 employees on site during operating hours. The estimated labor hours is 7 hours. The weighted labor rate for the 2 employees is $27.03 &amp; $26.78.  The estimated Oversight/Supervision time of 5 hours at a cost of $45 per hour, for a total of $225.  The total labor cost is estimated at $376.67.  The total cost for safety equipment, miscellaneous rental items and supplies is $50. The Cost for a 45-foot trailer will be $1,200. Estimate of 400 waste tires will be collected at the event. The tire hauling and recycling cost is estimated at $1,200. The total advertising cost is estimated at $250. The total cost for the event is $2,101.67. Cost per tire $5.26. 
+County Amnesty Events 
+The County plans to hold 3 amnesty collection events throughout the unincorporated county area. The County plans to use Golden By-Products for collection and transport to their facility in Ballico, CA. An estimate of 20 hours will be needed for grant administration and oversight at a cost of $67.46 per hour for a total of $1,349. Labor is estimated at 30 hours per event at $19/hour for a cost of $570. The total labor costs for the 3 events is $1,710. 
+Pilot Voucher Program: The County will begin a waste tire voucher program. The program will allow county residents to bring their tires to the 3 transfer stations or the County landfill on designated days. The program budget $2,400 will cover the recycling cost of the waste tires. The cost for recycling will be based on either the transfer station or landfill fee schedules or with a contract with Golden By-Products. All tires from this program will be recycled by Golden By-Products Inc. in Ballico, CA.  The total oversight cost is $1,349. Total labor cost is $1,710. The total cost for safety equipment, miscellaneous rental items and supplies is $100. The cost for a 45-foot trailer will be $1,200. Estimate of 1000 waste tires to be collected at each event. An estimate of 600 waste tires will come from the voucher program. The tire hauling and recycling cost is estimated at $7,200. Pilot voucher program recycling cost $2,400. The total advertising cost is estimated at $2,100. The total cost for is $14,859. The estimated total number of waste tires is 3,600. The estimated cost per tire is $4.13. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merced              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merced County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms. Terri Tedrow</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209-723-4481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amnesty Events: $90,000
+The Merced County Department of Public Works will administer a regional tire amnesty program. Grant funds will be used solely for the collection and processing of waste tires. Up to 36 amnesty events will be conducted throughout seven jurisdictions within Merced County during regularly scheduled Community Clean up Events. An estimated 63,000 tires will be collected for processing at a cost of $1.41 per tire. The Merced County Association of Governments will conduct the public education campaign, consisting of tire care brochures in English and Spanish and the recycling web site www.mercedrecycles.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madera              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Madera</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Bob Wilson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>559-661-5188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Projects: $89,079
+Amnesty Events:  $64,131
+Cleanup-Scattered site pickup within county and city limits is an ongoing issue throughout the year. All sites within city limits (Chowchilla and Madera) and unincorporated areas are in close proximity to populated areas. One hundred percent of these sites are within 1,000 feet of one ore more of the following: Residential homes, schools, commercial, industrial, recreation areas, waterways, or electrical transmission lines. Tires can be found in alleys, curbside, vacant lots and waterways. It is estimated that 7,920 , 1,320 and 4,000 tires will be cleaned up during the grant cycle under scattered site pickup in the City of Madera, City of Chowchilla and the County of Madera, respectively. Remediation:Employees periodically travel the streets and alleys picking up illegally dumped tires. End use: The tires will be loaded into trailers supplied and removed by Golden By Products, Inc, to be recycled-Waste Tire hauler #1003314-01, Major Waste Facility Permit #24-TI-0656, TPID#1096537-01. 
+Remediation: On sites large enough to warrant a dedicated van for tire removal a van will be on site. The tires will be loaded by Staff. All other sites will utilize City or County staff to transport tires to the City or County Scattered pickup site. 
+Amnesty Events: The City of Madera, City of Chowchilla, and the County of Madera will hold 5,2, and 6 amnesty events respectively in FY2010-11 for a total of thirteen events. As reservation only events, participants must call and register in advance to participate . A cark/coupon is then mailed to the participant that must be submitted at the event for access to the amnesty event. As in the past volunteer labor will mainly be used at events to move tires and check in participants. One employee will operate a skip loader to deal with large tires. One to two other employees are on site to coordinate the event. 
+All amnesty events are date specific utilizing three different sites, no more often than once per month. At time of registration participants will be screened to verify that no tire generators are allowed (PRC 42954(7)). Any individual hauling 10 to 20 waste tires will receive written authorization by the LEA prior to the amnesty event date. Violations will be reported to CIWMB within 30 days on the unregistered hauler &amp; Comprehensive Trip Log Substitution Form (CIWMB204). All advertising will clearly state that the amnesty event is limited to 20 tires, with the appropriate written authorization from the LEA. Estimated cost per tire $2.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Victorville</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Jorge Duran</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760-243-6309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Amount $42,927
+Amnesty Amount $9,618
+1. Need and Locations: 
+The City of Victorville is located in the center the high desert area within the San Bernardino County. The city is access by nearly 300,000 people daily in route to work, home, shopping or Las Vegas. The City of Victorville anticipates collecting, transporting, and transferring a vast amount of illegally disposed waste tires throughout our city limits. The City of Victorville encompasses 74.09 square miles of land which 58% is undeveloped. With a population of approximately 95,000, excluding neighboring jurisdictions, people are reluctant to properly dispose of their waste tires and end up disposing of them in our undeveloped areas. Many of these areas are located adjacent to densely populated residential areas. In recent waste tire cleanup activities generated by waste tire enforcement inspections and monitoring of vacant desert areas, the city conducted numerous joint tasks supported by our public works division to collect waste tires in areas where accessibility was limited and rough. Through the use of our two waste tire collection trailers purchased through prior waste cleanup grants 2003/2004), we were able to safely access these areas and effectively remove hundreds of waste tires. In addition, through the use of our contracted waste tire hauler (RJB Trucking) 1001408); we anticipate collecting approximately 8,000 - 10,000 tires during the 2009/2010 grant cycle. Below are several locations where our code enforcement officers have already identified waste tires piles.
+Areas near or around these parcel books: 
+APN: 3133 Tires:300+ 
+APN: 3071 Tires: 200+ 
+APN: 3072 Tires: 50 - 150 
+APN: 3091 Tires: 120-150 
+APN: 0478 Tires: 250+ 
+APN: 0480 Tires: 250+ 
+APN: 0472 Tires: 250+ 
+2. Methodology:
+Illegal dumping is a situation where people observe that others have dumped- so they will follow. To curtail this type of behavior is to get the illegal dumping cleaned up as soon as they happen. Utilizing community service workers, probationers or city staff for waste tire removal for stockpiling and later shipment is the most economical means. Staffing will consist of one- two code enforcement officer(s) to oversee the program, supervise community service workers and probationers, and monitor the temporary stockpiling and shipment of tires to recyclers via our contracted waste tire hauler.
+Funding for code enforcement staff will be funded from within the city`s code enforcement budget with most cost reimbursed through grant funding. Most labor will be directly from utilizing people on formal probation or required court-ordered community service. Any type of heavy equipment and/or heavy equipment operator to be utilized would be from the city`s Public Works Department and funded from the Environment Maintenance Fund or the waste lire clean up grant if authorized by the grant manager. To fulfill these tasks, the city will need to purchase safety related items and stick tools to drag and load collected waste tires. -We also request to have funding to pay for three 30 yard trash boxes per half cycle (a total of 6 per grant for this grant cycle) to dispose of trash collected during the collection of the waste tires and trash that is inside of the tire. Typically trash found inside of the waste tires is not taken by our tire hauler and becomes an unplanned expense to the city. 
+Product Description QuantityUnit Price $Total 
+Heavy duty work gloves 20Approx. $7.00 each $140 
+Safety Glasses/Goggles 20Approx. $7.00 each $140 
+Garden / stick tools 10Approx. $20.00 each $200 
+Extra heavy duty trash bags 25Approx: $15/box $375 
+Fliers and public information hand outs (Amnesty) $1000 Approx. $0.50 $500 
+30 yard trash bin (Rental Equipment) 6 (2 per quarter)$382.12 per container $2,292.72 
+TOTAL $3,647.72 
+3. End Use
+The collected waste tires will be taken to our code enforcement yard located on El Evado Rd where they will be properly stored and ready for pick up by our registered waste tire hauler RJB Trucking. The tires will be transported via an enclosed trailer to the Mitsubishi plant in Lucerne Valley to proper handling.
+Amnesty Event
+Collection of waste tire from the general public (not waste tire related businesses) managed by the city`s Code Enforcement Department. The program invites the general public within city limits to dispose of their waste tires three times per year at the designated local facility. We will accept waste tires on the anticipated Amnesty days of August 7th 2010, March 5th, 2011 and May 7th 2011. If awarded the grant, only those tires collect during the amnesty events and during the awarded grant period will be applied to the clean up grant.  $3.00 per tire. The facility accepts approximately 30 tires per day. 52 Weeks X 2 days. =$9,360.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mendocino           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mendocino Solid Waste Management Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Michael Sweeney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>707-468-9710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amnesty Event Amount $19,234.00
+Cost per tire $2.29
+The Mendocino Solid Waste Management authority purposes to repeat the successful program of tire amnesty collection that has been funded for many years under this grant program.
+Our successful system for the tire amnesty is to provide free collection for a two-week period at the transfer stations in Ukiah, Willits, Gualala and Caspar.  Event planning, publicity and tire loading are provided by the Authority`s personnel.  Tire disposal/recycling is provide by Waste Recovery West which has identified a cement kiln in Redding, California as the destination and end use.  The price quoted for 2010 is attached.
+Based on past experience, we anticipate collecting approximately 8,400 tires for a total grant cost per tire of $2.29 per tire.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siskiyou            </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siskiyou County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr Garrett Johnson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>530-842-8272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amnesty Event Amount $2,8761.00
+The Siskiyou County Department of General Services is proposing to conduct a Waste Tire Public Education and Amnesty Program by offering 9 waste tire collection events throughout the 10/11 FY.  These events will be held at various sites throughout our County which in turn will provide all residents, even in rural areas, the ability to dispose of waste tires in an easy and convenient manner.  During these events, we will educate our residents on the health hazards of improper tire storage and disposal.  We will also educate residents on the laws regarding the transportation of waste tires.  The events will only accept passenger car, light truck and SUV tires.
+We are requesting a total of $28,761.00.  The total cost of operating all events will be $8,299.46.  Transportation and disposal of waste tire will cost $14,537.00.  Project oversight, education and advertising will be $5,924.38 equally 21% of the total amnesty events grant amount requested.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santa Cruz          </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santa Cruz County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Jeffrey Smedberg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>831-454-2373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amnesty Event Amount $8,294.00
+Two events
+Cost per tire $______
+The County of Santa Cruz will continue its well established and well publicized semi-annual Clean-Up Week events at our two disposal sites, the Buena Vista Landfill and the Ben Lomond Transfer Station, by offering a waste tire Amnesty Day component for the two major events during the 2010/11 grant period. During the Fall Clean-Up Week (October 16-24, 2010) and Spring Clean-Up Week (April 16-24, 2011), eligible residents will be allowed to bring up to 5 waste tires per day to a County disposal site at no charge. The usual charge for a passenger vehicle or pickup truck tire is $4. Based on past experience, it is expected that residents will deliver an average of 4 waste tires on each of 500 vehicle trips to disposal sites during Clean-Up Week events. 
+Participation in the Amnesty program will be increased by the issuing of Tire Vouchers, a sample of which is attached as Exhibit D, which will allow eligible residents to transport up to 20 tires at no charge at any time of the year by appointment. The enhanced tire recycling program will result in the cleanup of numerous small accumulations of waste tires at residences, on rural properties, and at multi-family housing sites. 
+A Tire Voucher will be issued as a one-day permit to allow legal transportation of waste tires from a resident`s property to one of the County`s disposal sites, which are recognized tire recycling facilities. Authority to issue these vouchers was granted by the CI`WMB when the County of Santa Cruz was awarded a Waste Tire Amnesty Grant in 2001. It is expected that vouchers will be issued for a total of 500 waste tires. 
+Eligibility for free disposal and recycling of waste tires will be limited to residents within the normal service area of County disposal sites, which includes the unincorporated County of Santa Cruz and the City of Scotts Valley (a jurisdiction which contributes to the County`s Solid Waste Fund). Excluded from the program will be those who are delivering tires from a property where an operating business is located or where the owner or operator of the property is actively stockpiling tires. 
+This proposed public-private partnership, which provides property owners with an incentive to contribute to the cleanup of their properties, thus reducing environmental hazards for the entire community, is a cost-effective way to achieve the cleanup of a projected 2,500 waste tires for a modest expenditure of public funds. 
+TIRE PROCESSING
+Tires will be hauled by West Coast Rubber Recycling in Gilroy (CalRecycle registered waste tire hauler, TPID 1004937). The processor will, if necessary, remove tires from rims, which will be recycled as scrap steel. The tires will be ground or buffed into crumb rubber for use in playgrounds, horse arenas, or pavement.  West Coast Rubber Recycling is exempted from CIWMB permitting requirements as a processor because of the small number of tires maintained at their facility. A sample vendor invoice is attached as Exhibit C. CalRecycle grant funds are requested for payment of hauling and processing charges. 
+Cost is calculated from registered waste tire hauler`s rate of $800 to haul and recycle a 48 foot trailer loaded with tires. Average net weight of a trailer load of tires is 10.63 tons. Tires collected weigh an average of 43 lbs. each. (While modern passenger car tires are reported to weigh an average of 20 lbs. each, tire counts and load weight data at Santa Cruz County disposal facilities lead to different results. Factors which account for the difference include the following: Because the majority of the terrain in Santa Cruz County is rural and mountainous, light trucks, whose tires can weigh up to 35 lbs. each, are a common vehicle. Many tires collected in the amnesty program are old tires, which are much heavier than new tires. A small percentage of tires are delivered on rims, which increases the per-unit weight. Five percent of tires collected are 36` or greater in diameter, which can weigh 100 lbs. each.) Thus, cost for vendor`s services is $1.55 per tire. 
+STAFFING 
+Staffing to carry out the grant project includes program management staff who promote the program and issue tire vouchers, disposal site cashiers who accept loads from the public and process the tire vouchers, and maintenance staff who oversee loading of tires into the tire hauler`s trailer for shipment off site. 
+PUBLIC EDUCATION 
+A multi-media public education campaign will inform the public of the proper disposal of tires and how to take advantage of the amnesty program.  Public education about the tire amnesty program will be conducted through normal channels of communication for the County`s recycling and solid waste program, including flyers distributed to disposal site patrons, press releases, PSA spots on English and Spanish language radio stations, and articles in quarterly waste reduction newsletters to county residents. 
+RECYCLED PAPER 
+Note that this application is copied on Exact Eco 100 brand recycled paper made of 100% post consumer waste fiber processed chlorine free, manufactured by Wausau Paper. 
+EXHIBITS ATTACHED TO THIS APPLICATION 
+A. Work Plan 
+B. Budget 
+C. General Checklist of Permits, Licenses and Filings 
+D. Sample Tire Voucher 
+E. Copy of Vendor Invoice 
+F. Resolution of County Board of Supervisors in support of Submission of Application 
+</x:t>
   </x:si>
   <x:si>
     <x:t>City of Lake Elsinore</x:t>
   </x:si>
   <x:si>
     <x:t> Nicole McCalmont</x:t>
   </x:si>
   <x:si>
     <x:t>951-674-3124</x:t>
   </x:si>
   <x:si>
     <x:t>Amnesty Event Amount $30,000.00
 Five events
 $3.75 cost per tire for 5 events.
 $5.00, cost per tire including education component.
 Project Introduction and Overview 
 The City of Lake Elsinore is one of Southern California`s oldest communities (incorporated in 1888), and began as a relatively small recreation area and resort framed by the Cleveland National Forest and built around its 3,000-acre natural fresh water lake. As recently as 1980, only 5,982 people lived in the city. In the past 23 years the population has increased 7-fold to over 47,000 today.  Encompassing an area of 41 square miles, the City is located in the western portion of Riverside County and is adjacent to the small community of Canyon Lake and is just north of the cities of Temecula and Murrietta. 
 The City was a recipient of the TCA4 Waste Tire Amnesty Day grant and has conducted two if its four collection events at the time of this application. At their first tire collection event, held in October 2009 in conjunction with one of their twice-a-year community cleanup events, the City collected more than 14 tons of waste tires. Their second event held on January 23rd as a stand-alone collection, received 4 tons of tires. 
 The City proposes to expand its waste tire collection efforts by increasing the number of annual events to five during the year plus installing a waste tire collection roll-off bin in the City Yard which would be available for use by residents 5 days a week. 
 Of the five waste tire collection events, two of them would continue to be held in conjunction with the City`s annual cleanup days and two others would be held in selected areas of the City that have the largest occurrences of illegal tire dumping. Each of these events will be advertised to all City residents. The events will collect waste tires (up to 9 without written LEA approval, 20 tires with written approval) from residents who may have had them stored in their garages or on their property. The fifth event would be held at the Lake Elsinore City Yard. 
 At each of these events City staff will collect any waste tires that may have been abandoned in empty lots, public property, alleys or along street and railroad rights-of-way, and particularly tires that have been abandoned on private property in any area of the City. 
 The waste tire bin placed at the City Yard will accept up to 9 tires per visit from City residents (ID required) during regular business hours. 
 The City will also expand its educational and promotional efforts through an outreach program that will support the City`s collection events and City Yard bin. Additionally the educational materials will instruct residents about proper tire care, to help insure maximize tire life, and describe the environmental and public health hazards posed by the improper and illegal disposal of waste tires. These educational materials will be distributed by the City at public buildings, Fire Stations, Public Libraries and Community Centers throughout the community. Additionally, these materials will be distributed to local tire businesses, retailers, and mailed to residents in local utility bills. 
 Community Description 
 The City of Lake Elsinore is one of the fastest growing cities in both Riverside County and in the whole State of California. The city`s population growth has equaled or exceeded the overall population growth of Riverside County since 1990. Between 1990 and 2004 the residential population of the City of Lake Elsinore increased 93% (from 18,316 to 35,358). Lake Elsinore is a solidly middle class, growing community reflecting a diverse population of young families, who are living in an environment that is becoming increasingly safe and prosperous. 
@@ -307,721 +649,379 @@
 The City will hire a contractor that will accept all the collected tires and will process them properly. All collected tires will be transported, handled, and stored properly. In addition, all collected tires will be allocated to a non-landfill end-use (reuse, retreading, crumb rubber, or energy transformation).  The City of Lake Elsinore will use CR&amp;R Disposal for the transportation of all the collected tires. All waste tires will be transported to Rubber Recovery for processing and recycling. 
 Project Goal #2- Establish an on-going waste tire collection roll-off bin at the City Yard. 
 Objective 1 - Install a roll-off bin at the Lake Elsinore City Yard that will be used for the drop off of waste tires by City residents. 
 Even with an expanded schedule of five (5) waste tire collection events, the City believes that there will still be a need for a full-time tire collection resource for residents. To provide this on-going resource, the City will install a 40-yard roll-off box in its City Yard that will be available to residents for their disposal and recycling of their waste tires. A cost efficient program, the roll-off box will be available to residents during the City Yard`s regular hours. When the bin is full (normally a 40-yard roll-off will hold approximately 250 tires), the City`s refuse hauler, CR&amp;R, will replace the bin with an empty bin and transport the full tire bin to a registered California tire recycler. 
 To ensure that only City residents use the tire roll-off box in the City Yard, the City will implement a coupon program. Under the coupon program, residents will need to request a tire-recycling coupon from City Hall. After calling City Hall and giving the coordinator their address and the number of tires they need to dispose of, a tire-recycling coupon will be mailed to the resident. Once the resident receives the coupon, they may take their tires along with the coupon to the City Yard and dispose of their tires. 
 When residents bring their waste tires to the City Yard, limited to no more than 9 tires per trip, they will be required to show identification proving their residency in the City of Lake Elsinore, their address will be recorded, and their tires will be offloaded into the designated tire roll-off. 
 City Advertising and Outreach 
 The Amnesty Days will be advertised through newspaper ads, flyers, and through the City`s newsletter, Internet web site, City cable access channels, and recycling hotline or city info phone numbers. This event advertising is in addition to the educational and outreach materials developed under Project Goal #3 of this proposal. 
 Project Goal #3-Develop a waste tire educational outreach program. 
 Objective 1 - Prepare an educational and promotional outreach program that will support the City`s waste tire collection program. 
 The first goal of the City`s educational campaign is to raise the general awareness in the community of the size and scope of the environmental issue that waste tires are in California. Before effective action can be taken to change people`s habits they must know how their actions affect the environment. This portion of the outreach will describe for residents the millions of tires that are piling up in California and will explain the environmental and health issues (risk of fire, possible storm water runoff pollution, becoming breeding grounds for insects and vermin) that result from them. 
 The second area of education and outreach to the public will be to describe what steps they can take to help minimize the waste tire problem. This will include information about the proper care and maintenance of vehicle tires, includingpron inflation, rotation, and balancinghe materials will also describe the benefits of purchasing long-lasting tires. Modern passenger car tires are available with tread life of up to 100,000 miles or more. While these tires are initially more expensive than lower mileage rated tires, over the course of their life they will be less expensive to the consumer compared to the cost of purchasing, installing, and maintaining shorter-lasting alternatives. The obvious environmental benefit is fewer tires going to landfills or tire piles because consumers are not having to replace their tires as often. 
 In the third stage of the educational outreach, residents will be informed of how they can dispose of their waste tires safely and properly, how those waste tires are reused or recycled, and what types of recycled tire rubber products are currently being manufactured. 
 Having described the extent of the waste tire problem and given residents some tips on how to maximize the life of their vehicle tires (while minimizing number of tires to eventually dispose of), residents will now learn the How? and Where? of waste tire recycling in Lake Elsinore. 
 The `HOW?` - information on how residents can dispose of their waste safely and properly. 
 The `WHERE? - information on where to take their waste tires for disposal. 
 The following public education outreach tools will be developed to meet the educational and outreach goals outlined above: 
 1. Newspaper ads - The City will develop a series of newspaper ads that will be run in local community newspapers. Two types of ads will be used. The first will be `awareness` ads. These will be used to raise the overall knowledge of waste tire issues among the community. The second type of ads, `action` ads, will be run immediately before the Amnesty Day collection events, targeting residents directly and giving them the information about how to dispose of their old tires at the Amnesty Day events. These newspaper ads will also be produced in Spanish as necessary. 
 2. Amnesty Day event flyers - Event flyers will be produced for each of the five Amnesty Day collection events. These flyers will be distributed at City facilities, through local tire retailers, and community groups. The flyers will be printed in English on one side and with the Spanish translation on the other. 
 3. Waste tire promotional item - The City will produce a promotional give-away item that will be used to advertise the waste tire program. These items will be distributed at community events, and will be given away to each of the residents that attend one of the Amnesty Day collection events 
 Objective 2: Maximize the distribution of program materials through participation in local community special events and festivals. 
 City staff or their consultant will attend community special events and celebrations in the City to distribute program materials and promote the Amnesty Day collection events.  Because the waste tire program is still a new environmental outreach, it is particularly important to maximize the public`s exposure to the program. One effective way to do this is to participate, through means of an information booth, at local community special events, fairs, and celebrations. City staff will attend at least one event in the community to support the City`s schedule of collection events. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>City of Long Beach</x:t>
-[...360 lines deleted...]
-  <x:si>
     <x:t>Nevada              </x:t>
   </x:si>
   <x:si>
     <x:t>Town of Truckee</x:t>
   </x:si>
   <x:si>
     <x:t> Nichole Dorr</x:t>
   </x:si>
   <x:si>
     <x:t>530-582-2909</x:t>
   </x:si>
   <x:si>
     <x:t>Amnesty Events: $15,686
 Cost per tire $1.96 
 Ongoing tire collection events
 Many Truckee residents have two sets of tires for seasonal driving conditions. Due to lack of recycling options, many of these tires end up stored in resident`s garages, basements, under decks and sometimes illegally dumped. The Town proposes to use grant funds to extend the current year long residential waste tire recycling program consisting of on-going education and the hosting of frequent waste tire drop off events. Over the past six months the Town has experienced a great response to our initial efforts of collecting waste tires.  The original goal of collecting 3,500 tires was achieved and it is anticipated that prior to the end of June the Town will have collected an additional 35 tons. Grant funding would allow for the continuation of this highly demanded program at no cost to the residents. The Town proposes to continue to host tire collections on every other Saturday at the Eastern Regional Landfill throughout the duration of the grant. Newspaper ads, website information, flyers and posters will allow the Town to target all sectors of Truckee including the Spanish speaking  population. The Town will work in partnership with Nevada County Recycles and Placer County in the sharing of public education and marketing materials to reduce costs. In addition to the every other weekend events the Town will continue to offer waste tire acceptance during its spring Recycle Day which collects Universal Waste and confidential papers for shredding annually in June. Recycle Day is a one day event that occurs at the Town Administration Center. The goal of the grant program is to collect 8,000 waste tires for a cost of $1.96 per tire.</x:t>
   </x:si>
   <x:si>
-    <x:t>City of Victorville</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>City of Watsonville</x:t>
   </x:si>
   <x:si>
     <x:t>Ms. Nancy Lockwood</x:t>
   </x:si>
   <x:si>
     <x:t>831-768-3103</x:t>
   </x:si>
   <x:si>
     <x:t>Amnesty Events: $12,000
 One event.
 Cost per tire is approx. $4.00
 Since 2001, the City of Watsonville has held a waste tire amnesty event six days a week (from 9am to 3:30pm) at its Waste and Recycling Drop-off Center, located at 320 Harvest Drive, Watsonville. Open only to residents of Watsonville whose addresses are checked with our city`s utility billing database, this unique program allows the free disposal of up to nine passenger tires per year and a small charge for other sizes of tires and ones that need to be de-rimmed. We conduct inspections to ensure that no commercial tire generator, waste tire hauler, or resident of a city other than Watsonville takes advantage of this program. While the City of Watsonville has borne the costs of this innovative tire amnesty program during six of its nine years, it has received three Waste Tire Amnesty Event grants from the CIWMB (FY 99/00, FY 02/03, and FY 06/07) in order to keep the program solvent. This coming fiscal year, due to budgetary constraints, the City of Watsonville may be forced to increase fees on its tire amnesty program, thereby enhancing the possibility of illegal dumping. This is why the City is applying for a Waste Tire Amnesty Event grant.</x:t>
-  </x:si>
-[...110 lines deleted...]
-</x:t>
   </x:si>
   <x:si>
     <x:t>Imperial            </x:t>
   </x:si>
   <x:si>
     <x:t>Imperial Valley Resource Management Agency</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. Bob Douthitt</x:t>
   </x:si>
   <x:si>
     <x:t>760-337-4589</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanup Projects Amount $182,994.52
 Amnesty Events Amount $26,199.06
 28 events are listed
 Estimated cost per tire $4.01
 There will be approximately 28 events which will last from 1-9 days per each event.  Each city will announce the Amnesty Events in advance.  Two employees will be scheduled to attend each event to collect and separate the tires.  The registered hauler will deliver the tires to the recycling.
 Estimated cost per tire-----$4.01
 Close Proximity to Mexico Border Crossing:  Imperial County shares two border-crossings with Mexico in the City of Calexico and approximately ten miles east of Calexico on the United States side. 
 Costs for this Grant Cycle 
 It is expected that the cost per tire for collection and recycling will increase in the current grant cycle because of the costs increases for fuel, personnel and hauling. 
 The Imperial Valley Resource Management Agency is fully committed to continuing the tire cleanup program. It is anticipated that during the grant period covered by this application an additional 70,000 to 80,000 tires will be collected for recycling. 
 Amnesty Events
 City of El Centro, 4 events
 City of Calixico 2 events that are 7-9 days each
 City of Holtville, 2 events
 City of Brawley, 2 events
 City of Westmorland, 2 events
 City of Calipatria, 2 events
 Heber, 2 events
 In addition to these special events, we have ongoing collections.  
 </x:t>
   </x:si>
   <x:si>
+    <x:t>City of Hawthorne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Doug Krauss</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310-349-2987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Projects: $10,697.50
+City of Hawthorne Multi-Family Waste Tire Outreach
+The City of Hawthorne maintains a citywide monitoring and maintenance program that uses weekly sweeps of problem areas to prevent the accumulation of waste tires. In addition to clean up and disposal, the City has always made it a key strategy to educate the public of proper tire disposal. The City of Hawthorne is looking forward to implementing as new outreach strategy with the help of CalRecycle`s funding. The strategy will utilize existing environmental programs to reach target audiences in new ways. Specifically, this program will utilize the City`s successful Multi-Family Recycling Program to distribute waste tire outreach materials amongst tenants. The Multi-Family Recycling Program serves over 3000 people by providing recycling options to properties that previously did not recycle. The program has been a major success and the participation levels have been very encouraging. The City of Hawthorne will use Waste Tire Cleanup funding to create targeted outreach materials and to simultaneously increase clean up activities. By piggy-backing with the existing multi-family recycling outreach (see samples attached), the City can utilize these successful communication channels and be much more cost efficient. This effort will compliment existing strategies used by the City. The City of Hawthorne is home to nearly 200 auto repair and tire shops. these businesses have been very receptive to assisting the City by displaying outreach materials. As they are frequented by DIYers who generate waste tires, these businesses will be important allies in the prevention of illegal dumping of waste tires. BACKGROUND: Hawthorne is totally built out and thus all illegal dumping happens within close proximity to populated areas (see pictures attached). This causes safety and health risks from tires dumped in the public right -of-way and tires collecting stagnant water. Over 60% of Hawthorne`s residents speak a language other than English at home and more than half live in multi-family dwellings. This poses a challenge to any outreach and education campaign. Tires are difficult to dispose of (correctly) and many people are unaware of how to properly dispose of them. The City requests this funding to implement a focused outreach campaign and to continue the City`s efforts to collect illegally dumped tires as soon as they are discovered</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yuba                </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regional Waste Management Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Keith Martin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>530-634-6890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amnesty Event: $32,302
+Cost $4.61 per tire.
+The Regional Waste Authority (RWMA) is proposing to collect 5,000 waste tires through a fee tire recycling coupon program at two local transfer stations operated by the local franchised waste hauler, Recology Yuba-Sutter, plus another 2,000 waste tires in five (5) 40-yard waste tire bins provided to community clean-up events. The free tire recycling coupons will allow residents to deliver up to 19 waste tires to the transfer stations. Written authorization for residents to haul more than nine (9) waste tires will be requested from the Local Enforcement Agency. The RWMA  will update and distribute the public education and information campaign utilized for previous waste tire amnesty projects inform the public about tire maintenance and safety issues to prolong the useful life of tires; health and safety issues related to improper storage and disposal of waste tires; and the availability of free tire recycling coupons for the proper disposal of waste tires. RWMA and Recology Yuba-Sutter staff will coordinate with the sponsors of the community clean-up events to provide waste tire collection bins and appropriate messages regarding tire collection for event promotional materials. Attached are letter-quotes from the two registered waste tire haulers that will be involved in this project--Recology Yuba-Sutter and Tri-C Manufacturing Co., Inc. The cost of the five (5) 40-yard waste tire bins to be provided for community clean-up events is based on the cost of these bins in the current rate structure, plus and estimated 1% rate increase anticipated for the next rate year. The resulting cost per tire for the free tire recycling coupon program and waste tire bins at community clean-up events is $4.61 per tire.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Long Beach</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms. Angie Tam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>562-570-4695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Amount: $46,973
+Amnesty Events: $14,332
+Two events
+Cost per tire $4.78
+Cleanup: The City of Long Beach proposes to continue the cleanup efforts around the Los Angeles River area north of the Long Beach Harbor Basin. This area remains a high priority for the City due to the level of illegal dumping that occurs.
+The first area is east of the LA River between Anaheim and Ocean Blvd. The second area is west of the Los Angeles River between PCH and 9th street. For the purposes of this proposal, these areas will be called the east project area and the west project area. 
+The west project area includes both industrial and residential areas, with Cabrillo High and Garfield Elementary Schools nearby. The Los Angeles River runs directly east, the Dominguez Channel is about one-half mile to the west and the waters of the Port of Long Beach are directly south.
+The east project area is residential and commercial, including Drake Park, Golden Park, Cesar Chavez Park, Thomas Edison Elementary School, and downtown Long Beach. The Los Angeles River runs directly west of the project area, with the Long Beach Harbor less than a quarter mile south.
+In both areas, regular clean-ups are necessary to keep dumped items off the streets. Most illegal dumping of tires occurs in alleys and other City right-of-ways, however, occasional dumping does happen on private property. Local businesses and neighborhood associations continue to coordinate clean-up efforts in the impacted area, but still need assistance as the responsibility has outgrown their resources. Grant funds would ensure that tires are regularly collected, and that the east and west project areas remain clean and safe for residents and businesses. All tires collected by City crews will be taken to a facility that recycles tires into crumb rubber that is used to create products such as asphalt paving surfaces and synthetic athletic surfaces. `No Dumping` signs will be posted in the areas most impacted by illegal dumping. there is not one site with 500 tires.
+AMNESTY: To supplement the City`s free oversized collection program, residents will have the e opportunity, through this grant, to properly dispose of tires at two annual waste tire amnesty events. These events will be widely publicized through the City`s website, newspaper ads and flyers. Promotional materials and information will also be available at City facilities such as libraries and recreational venues. 
+At each of the two amnesty events, the City will provide tow forty-yard fall-off bins and adequate staffing to assist residents with their tire disposal. The bins will be hauled to Crumb Rubber Manufacturing (CRM) for recycling at a cost of $79 per ton. Approximately 500 tires, weighing roughly five tons, will fit in each bin, for a total cost of $395 per bin. The City of Long Beach will supply staff, in LNG powered vehicles, to collect and to be hauled to CRM (21.2 miles round trip) at a cost of $2.39 per mile. The total fuel cost to make six round trips to CRM for both events, equals $304.02. A Recycling Specialist will organize the event and coordinate the advertising and educational materials at a total cost of $1,300.50. Freeth/Moroz, a local graphic design firm, will design the flyer and website at an estimated cost of $250, with an estimated cost of $500 to print the promotional materials. Ads in local newspapers and magazines for both events will cost $4,700. The cost for waste tire amnesty events breaks down to $4.78 per tire to collect 3,000 tires at both events.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Redlands</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Danielle Garcia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>909-753-5800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Project Amount $1086.00
+Amnesty Events Amount $6739.60
+Two events
+Approx. cost per tire is $1.96
+At this time, the City does not have information on future tire clean-ups with regard to location, parcel number, photographs, approximate number of tires or proximity to populated areas.  However, the City`s past grant agreements with the Department of Resources Recycling and Recovery / California Integrated Waste Management Board for Tire Cleanup have included load checking and collection of roadside tires not identified prior to the grant agreement.
+The City would like to again apply for grant funding to perform these same tasks under the TCA Cycle 6 of the Tire Cleanup Grants.  This portion of the grant would fund the pickup, transportation and disposal of 10 tons of load-checked or illegally dumped tires (dumped on a public right-of-way only).
+The City of Redlands is seeking funding for public outreach and tire collection events.  These projects involve two (2) tire amnesty day collection events, on in October 2010 and another in April 2011.  These events allow residents of the City to drop off tires for legal handling and disposal.  Staff will also conduct a public outreach campaign to publicize events and promote proper care and disposal of tires (e.g., develop printed materials for exhibits and public counter distribution, outreach to community, website e-flyer, etc.). These tasks will be undertaken with the overarching goad of implementing a comprehensive campaign to reduce illegal dumping in concert with a means of measuring and evaluating the long-term results. 
+In place of a quote from a registered waste tire hauler, please find an invoice from the waste tire hauler that indicates a price per ton for waste tire disposal.  The approximate cost per tire for this project is $1.96.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humboldt            </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humboldt Waste Management Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Brent Whitener</x:t>
+  </x:si>
+  <x:si>
+    <x:t>707-268-8680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMNESTY EVENT Amount $82,800
+Three events.
+Cost per tire $4.60 
+Jurisdictions:  Humboldt County, Karuk &amp; Hoopa Tribes, and the City`s of Eureka, Arcata, Trinidad, Blue lake, Rio Dell, and Ferndale.
+HWMA will host three waste tire amnesty collection event days. One will be held in the Eureka area, one in the remote community of Orleans in behalf of the Karuk Tribe, and one within the reservation lands of the Hoopa Tribe in northeastern Humboldt County. The Authority will also continue with the highly successful waste tire coupon program serving all areas of the county. The Waste Tire Amnesty Days held in the area Eureka and the two tribal events are expected to generate about 8,000 waste tires. Each of the tribal governments will share half of the costs of transportation and contract labor for the Amnesty Day events held on their lands. The two tribal events will be open to tribal and non-tribal residents. The ongoing coupon redemption event at the Authority`s Transfer Station in Eureka will last about eight months and generate about 10,000 waste tires. This estimate of 18,000 PTE waste tires collected and placed into the waste stream equates to a disposal cost of $4.60 per tire, well below the CIWMB allowable maximum.  HWMA is pleased that this jurisdictional application will serve a broad spectrum of Humboldt County residents and for a fifth year continue to direct tires into the appropriate waste stream.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amador              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amador County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Jim McHargue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209-223-6429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amnesty Event: $8830
+Cost per tire is $2.21
+Two events are planned.
+Amador County has previously held waste tire amnesty events in 2004, 2006, 2007, 2008 and 2009.  Amador County would benefit from the continuation of the Waste amnesty events due to the problem of illegal waste tire disposal and the chronic stockpiling of waste tires. 
+In a continued effort to prevent the illegal disposal and stockpiling of used tires on public and private lands and to promote appropriate used tire disposal and recycling, the Amador County Waste management Department will implement the 2009/2010 waste tire amnesty program in the following ways:
+1. Two one-day collection events will be held,  on in fall 2010 and one in Spring 2011, at westover field airport.
+2. Prior to the two events public education and outreach will be conducted through press releases, flyers, internet postings and local radio, television, and newspaper.
+3. During the event all participants will be surveyed to capture information on how waste tires are handled and how future events can be improved.
+The cost per tire collected is $2.21 and a current quotation from a registered waste tire hauler is attached to this grant application.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yolo                </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yolo County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Pam Hedrick</x:t>
+  </x:si>
+  <x:si>
+    <x:t>530-666-8856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amnesty Event: $30,049.23 (includes matching funds)
+Total Requested amount for this grant: $27,190.00
+Estimated Cost Per Tire: $1.78
+Seven Events are planned.
+Tire Amnesty Event Locations: The County intends to hold 7 waste tire collections events throughout the County. The events will be held a the Yolo County Central Landfill, the Esparto Convenience Center, the City of Winters` Corporation Yard, the City of West Sacramento`s Harbor Blvd. location, and the City of Woodland`s clean up event at the Yolo County Fairgrounds Two of the events will be held in conjunction with clean up events in participating jurisdictions in order to maximize resources. See EXHIBIT B-letters from Cities in support of grant.
+Tire Hauler Quote: Shamrock Recycling of California, Inc. is tentatively scheduled to provide all waste tire collection bins, haul and process the tires for recycling. The County is estimating that approximately four (4) to five (5) bins of tires will collected at each event for a total of 34 bins. Each bin is estimated to cost $600.00 and includes all labor involved in loading and processing the tires. This equals $20,400.00 in contracted services.
+Estimated Cost Per Tire: $1.78
+Total Tire Recovery Potential: 450 tires per bin x 34 bins=15,300 tires 
+Personnel Cost: $2,035.27
+Applicants Advertising: $4,755.00
+Applicants Cost of Equipment: $0.00 (included in tire hauler quote)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Butte               </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Butte County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Steve Rodowick</x:t>
+  </x:si>
+  <x:si>
+    <x:t>530-879-2352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amnesty Event: $24,000.00
+One Event.
+Estimated Cost Per Tire $2.67.
+Butte County Public Works will hold one Amnesty event under this grant. The event will be held at the Neal Road Recycling &amp; Waste Facility to be held in the fall of 2010. The expected cost per tire will be approximately $2.67 per tire. This is based on the CPT of our last grant funded amnesty event ($2.39) win an increase based on the factors of increased fuel costs for hauling and an anticipated lower tire count that will affect the final CPT. As in past events, we will contract with Waste Recovery West for the hauling and proper disposal/recycling of the tires so pricing will be consistent with past events. We have contacted Waste Recovery West and they have indicated that they will continue the same pricing through this grant term. 
+Radio &amp; Newsprint advertising will be utilized as well as direct outreach to community organizations.</x:t>
+  </x:si>
+  <x:si>
     <x:t>San Benito          </x:t>
   </x:si>
   <x:si>
     <x:t>San Benito County Integrated Waste Management Regional Agency</x:t>
   </x:si>
   <x:si>
     <x:t>Ms. Lisa Jensema</x:t>
   </x:si>
   <x:si>
     <x:t>831-636-4110</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanup Project Amount:    $0
 Amnesty Event Amount:       34,409.00
 The estimated cost per tire is $2.18 (7,500 tires / $16,374).
 Amnesty:  San Benito County Integrated Waste Management Regional Agency (Regional Agency) along with west coast rubber recycling,  will hold six (6) Waste Tire Amnesty Events during the time prior of June 201-June 2011.  These events will be located throughout San Benito County within close proximity to residents of the Cities of Hollister and San Juan Bautista and unincorporated areas.  Convenient locations for the Amnesty  As this is the first Waste Tire Amnesty Event held by our County, we have chosen six events to correspond to six geographic sectors to help ensure participation by our entire community.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Lake                </x:t>
   </x:si>
   <x:si>
     <x:t>Lake County</x:t>
   </x:si>
   <x:si>
     <x:t>Ms. Caroline Chavez</x:t>
   </x:si>
   <x:si>
     <x:t>707-262-1760</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanup Projects: $1,480.00
 Amnesty Events:$25,595.00
 Estimate Cost per tire $2.95.
 Cleanup:Approximately 500 tires will be removed from 11 creeks, upper watershed areas and accessible lakebed areas by volunteers. These areas include Upper Cache Creek, Clearlake Basin, Highland Springs, Lake Pillsbury, Middle Creek, Kelseyville Creek, Scotts Creek, Scotts Valley, Soda Creek, Clearlake, Nice and Upper Lake watershed areas. These areas also incorporate portions of land belonging to the Bureau of Land Management and Mendocino National Forest. Estimated cost per tire: $2.95
 Amnesty: Remote, rural areas around Lake County present too many ways opportunities for illegal dumping. Waste Tire Amnesty Event funds will be used to sponsor free drop off events at the County`s two recycling centers. The applicants in-kind contribution will be development and dissemination of public education materials and advertising that encourages residents to properly dispose of waste tires. The County`s two franchise haulers, who operate the recycling centers, will contribute their staff resources on amnesty days as their in-kind contribution.</x:t>
   </x:si>
   <x:si>
-    <x:t>Merced              </x:t>
-[...51 lines deleted...]
-The County of Los Angeles is partnering with the cities of Lancaster and Palmdale to conduct two waste tire collection events in the Antelope Valley, where illegal dumping of waste tires is a serious problem. Collection events, which will be held at five separate sites in the region, will be conducted in October 2010 and in April 2011. The April event will be held in conjunction with other cleanup projects taking place during the annual Environmental Pride Week in the region. The County will also conduct four other waste tire collection events in the Los Angeles basin in or near the cities of Belvedere, Commerce El Segundo, and Glendora. At these events, residents will be allowed to drop off waste tires free of charge. These waste tires will be recycled and used for playground fill, roofing shingles, and other products. Public Works will provide public outreach through flyers, brochures, press releases, and newspaper advertisements. Our contractor, The Peterson Group will organize and conduct the events and then subcontract with GreenMan Technologies to process the tires collected. Attached is a copy of the GreenMan`s waste tire hauler registration and the contractor`s bid price sheet showing the hauling and recycling costs. The estimated average cost to process each tire collected at the events is $3.46 per tire.</x:t>
+    <x:t>City of Beaumont</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms Celina Cabrera</x:t>
+  </x:si>
+  <x:si>
+    <x:t>951-769-8529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Projects: $1,368.54
+Two locations.
+Amnesty Events; $6,311.04
+Cost per tire is roughly, $3.00.
+Two events.
+Waste Tire Cleanup: 1. Jack Rabbit Trail and Highway 60 R/W and adjoining property. Parcel Number 421-020-001. Vacant property; pictures and parcel map enclosed. 
+2. San Timoteo Canyon Rd and Interstate 10 at Oak Valley Parkway. Parcel Number 414-090-007. Vacant property; pictures and parcel map enclosed.
+Waste Tire Amnesty: City of Beaumont conducts a one day Amnesty event, twice a year. The event is held on city owned property. Each event is staffed with 3 Code Enforcement Officers for the purpose of off loading tires from participant vehicles and stacking those tires into storage containers. These tires collected are removed and transported by E&amp;E Tire Disposal on the next business day.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Joaquin         </x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Joaquin County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms. Alison Hudson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209-468-3066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amnesty Events: $90,000.  
+Estimated cost per tire is $1.73.
+San Joaquin County and its partner agencies request $90,000 to implement a tire collection and education campaign. The campaign aims to reduce the stockpiling and illegal dumping of waste tires from residential and agricultural neighborhoods through tire amnesty and collection events and through education. Tires will be accepted at four waste disposal facilities at no charge upon presentation of coupon. A multi-lingual advertising campaign will educate residents on proper maintenance and disposal of tires, including health risks incurred from stockpiled and abandoned tires. Coupons will be included in advertisements.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Diego County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Jen Winfrey</x:t>
+  </x:si>
+  <x:si>
+    <x:t>858-694-2463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanup Projects: $35,868
+Amnesty Events: $30,000
+Cleanup: Tijuana River Valley Tire Pile &amp; Cleanup-Currently, there are tire piles awaiting funding for collection and removal, equaling approximately 500 tires. On the larger County property in the Valley, there are currently anywhere from 2,000-4,000 tires in the Tijuana River Valley Park. County Parks staff estimates that anywhere from 200-1000 more tires cross the border with each rain storm.
+Amnesty: County will target low-income communities in the underserved rural areas of the county and communities with larger populations .  
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Town of Paradise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms. Jennifer Arbuckle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>530-876-3345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amnesty Event: $13,720
+The Town of Paradise (Paradise) requests $13,720 to hold a waste tire collection event to provide needed disposal to Paradise and surrounding communities. The one day event includes the collection, removal, and transportation of waste tires.
+This event will be held at Northern Recycling and Waste Services Recycling Yard, located at 920 American Way in Paradise. Event will take place on a Saturday in September/October 2010 (pending award notification and schedule of waste tire hauler at that time), from 9am to 4pm. With an estimated cost of $2 per passenger and pickup tires; $8 per truck tire; and $20 per tractor tire.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 41</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -1156,51 +1156,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ed31b699ef841b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2b96175cc094680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb65ab3f763264f8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc410c2da99b43bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b7b264cc4cf435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R024d8c8ac79b4736" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1248,1020 +1248,1020 @@
     </x:row>
     <x:row ht="34.497634887695313" customHeight="1" collapsed="0">
       <x:c r="A5" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="6" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="7"/>
       <x:c r="D5" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="5" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1057.9180908203125" customHeight="1" collapsed="0">
+    <x:row ht="701.43304443359375" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
-        <x:v>8030</x:v>
+        <x:v>27105</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H6" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1115.4046630859375" customHeight="1" collapsed="0">
+    <x:row ht="1023.4205322265625" customHeight="1" collapsed="0">
       <x:c r="A7" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="8"/>
       <x:c r="D7" s="9" t="n">
-        <x:v>12682</x:v>
+        <x:v>31196</x:v>
       </x:c>
       <x:c r="E7" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H7" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1207.38916015625" customHeight="1" collapsed="0">
+    <x:row ht="1207.388916015625" customHeight="1" collapsed="0">
       <x:c r="A8" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="8"/>
       <x:c r="D8" s="9" t="n">
         <x:v>87943</x:v>
       </x:c>
       <x:c r="E8" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G8" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H8" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
-    <x:row ht="781.936767578125" customHeight="1" collapsed="0">
+    <x:row ht="379.47412109375" customHeight="1" collapsed="0">
       <x:c r="A9" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="8" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C9" s="8"/>
       <x:c r="D9" s="9" t="n">
-        <x:v>24000</x:v>
+        <x:v>7750</x:v>
       </x:c>
       <x:c r="E9" s="8" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F9" s="8" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G9" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H9" s="8" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1126.91357421875" customHeight="1" collapsed="0">
+    <x:row ht="448.469482421875" customHeight="1" collapsed="0">
       <x:c r="A10" s="8" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B10" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C10" s="8"/>
       <x:c r="D10" s="9" t="n">
-        <x:v>10056</x:v>
+        <x:v>30000</x:v>
       </x:c>
       <x:c r="E10" s="8" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F10" s="8" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H10" s="8" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1805.357421875" customHeight="1" collapsed="0">
+    <x:row ht="2403.297607421875" customHeight="1" collapsed="0">
       <x:c r="A11" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B11" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C11" s="8"/>
       <x:c r="D11" s="9" t="n">
-        <x:v>136135</x:v>
+        <x:v>165822</x:v>
       </x:c>
       <x:c r="E11" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F11" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G11" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H11" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2403.2978515625" customHeight="1" collapsed="0">
+    <x:row ht="793.44580078125" customHeight="1" collapsed="0">
       <x:c r="A12" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B12" s="8" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C12" s="8"/>
       <x:c r="D12" s="9" t="n">
-        <x:v>165822</x:v>
+        <x:v>30000</x:v>
       </x:c>
       <x:c r="E12" s="8" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F12" s="8" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G12" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H12" s="8" t="s">
-        <x:v>44</x:v>
-[...2 lines deleted...]
-    <x:row ht="2115.8076171875" customHeight="1" collapsed="0">
+        <x:v>46</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="4047.6474609375" customHeight="1" collapsed="0">
       <x:c r="A13" s="8" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B13" s="8" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C13" s="8"/>
       <x:c r="D13" s="9" t="n">
-        <x:v>6688</x:v>
+        <x:v>49890</x:v>
       </x:c>
       <x:c r="E13" s="8" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F13" s="8" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G13" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H13" s="8" t="s">
-        <x:v>49</x:v>
-[...2 lines deleted...]
-    <x:row ht="3127.748046875" customHeight="1" collapsed="0">
+        <x:v>51</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1115.404296875" customHeight="1" collapsed="0">
       <x:c r="A14" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B14" s="8" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C14" s="8"/>
       <x:c r="D14" s="9" t="n">
-        <x:v>33286</x:v>
+        <x:v>12682</x:v>
       </x:c>
       <x:c r="E14" s="8" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F14" s="8" t="s">
-        <x:v>52</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G14" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H14" s="8" t="s">
-        <x:v>53</x:v>
-[...2 lines deleted...]
-    <x:row ht="1230.40625" customHeight="1" collapsed="0">
+        <x:v>56</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1805.357421875" customHeight="1" collapsed="0">
       <x:c r="A15" s="8" t="s">
-        <x:v>54</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B15" s="8" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C15" s="8"/>
       <x:c r="D15" s="9" t="n">
-        <x:v>82800</x:v>
+        <x:v>136135</x:v>
       </x:c>
       <x:c r="E15" s="8" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F15" s="8" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G15" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H15" s="8" t="s">
-        <x:v>58</x:v>
-[...2 lines deleted...]
-    <x:row ht="16984.0625" customHeight="1" collapsed="0">
+        <x:v>60</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1126.9130859375" customHeight="1" collapsed="0">
       <x:c r="A16" s="8" t="s">
-        <x:v>59</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B16" s="8" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C16" s="8"/>
       <x:c r="D16" s="9" t="n">
-        <x:v>6357</x:v>
+        <x:v>10056</x:v>
       </x:c>
       <x:c r="E16" s="8" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F16" s="8" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G16" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H16" s="8" t="s">
-        <x:v>63</x:v>
-[...2 lines deleted...]
-    <x:row ht="3035.734375" customHeight="1" collapsed="0">
+        <x:v>64</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="3576.1884765625" customHeight="1" collapsed="0">
       <x:c r="A17" s="8" t="s">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B17" s="8" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C17" s="8"/>
       <x:c r="D17" s="9" t="n">
-        <x:v>61305</x:v>
+        <x:v>152423</x:v>
       </x:c>
       <x:c r="E17" s="8" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F17" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G17" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H17" s="8" t="s">
-        <x:v>67</x:v>
-[...2 lines deleted...]
-    <x:row ht="3576.1875" customHeight="1" collapsed="0">
+        <x:v>68</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="3127.75" customHeight="1" collapsed="0">
       <x:c r="A18" s="8" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B18" s="8" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C18" s="8"/>
       <x:c r="D18" s="9" t="n">
-        <x:v>152423</x:v>
+        <x:v>33286</x:v>
       </x:c>
       <x:c r="E18" s="8" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F18" s="8" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G18" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H18" s="8" t="s">
-        <x:v>71</x:v>
-[...2 lines deleted...]
-    <x:row ht="2184.8046875" customHeight="1" collapsed="0">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2219.298828125" customHeight="1" collapsed="0">
       <x:c r="A19" s="8" t="s">
-        <x:v>72</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B19" s="8" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C19" s="8"/>
       <x:c r="D19" s="9" t="n">
-        <x:v>153210</x:v>
+        <x:v>146000</x:v>
       </x:c>
       <x:c r="E19" s="8" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F19" s="8" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G19" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H19" s="8" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
-    <x:row ht="701.43359375" customHeight="1" collapsed="0">
+    <x:row ht="15707.67578125" customHeight="1" collapsed="0">
       <x:c r="A20" s="8" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B20" s="8" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C20" s="8"/>
       <x:c r="D20" s="9" t="n">
-        <x:v>19234</x:v>
+        <x:v>89739</x:v>
       </x:c>
       <x:c r="E20" s="8" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F20" s="8" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G20" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H20" s="8" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1023.41796875" customHeight="1" collapsed="0">
+    <x:row ht="2587.26953125" customHeight="1" collapsed="0">
       <x:c r="A21" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B21" s="8" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C21" s="8"/>
       <x:c r="D21" s="9" t="n">
-        <x:v>31196</x:v>
+        <x:v>90000</x:v>
       </x:c>
       <x:c r="E21" s="8" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F21" s="8" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G21" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H21" s="8" t="s">
-        <x:v>85</x:v>
-[...2 lines deleted...]
-    <x:row ht="574.953125" customHeight="1" collapsed="0">
+        <x:v>86</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="7727.359375" customHeight="1" collapsed="0">
       <x:c r="A22" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B22" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C22" s="8"/>
       <x:c r="D22" s="9" t="n">
-        <x:v>13720</x:v>
+        <x:v>45494</x:v>
       </x:c>
       <x:c r="E22" s="8" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F22" s="8" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G22" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H22" s="8" t="s">
-        <x:v>89</x:v>
-[...2 lines deleted...]
-    <x:row ht="379.47265625" customHeight="1" collapsed="0">
+        <x:v>90</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="563.4375" customHeight="1" collapsed="0">
       <x:c r="A23" s="8" t="s">
-        <x:v>45</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B23" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C23" s="8"/>
       <x:c r="D23" s="9" t="n">
-        <x:v>7750</x:v>
+        <x:v>63000</x:v>
       </x:c>
       <x:c r="E23" s="8" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F23" s="8" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G23" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H23" s="8" t="s">
-        <x:v>93</x:v>
-[...2 lines deleted...]
-    <x:row ht="1598.375" customHeight="1" collapsed="0">
+        <x:v>95</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2184.80859375" customHeight="1" collapsed="0">
       <x:c r="A24" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B24" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C24" s="8"/>
       <x:c r="D24" s="9" t="n">
-        <x:v>7826</x:v>
+        <x:v>153210</x:v>
       </x:c>
       <x:c r="E24" s="8" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F24" s="8" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G24" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H24" s="8" t="s">
-        <x:v>97</x:v>
-[...2 lines deleted...]
-    <x:row ht="1506.359375" customHeight="1" collapsed="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="4335.13671875" customHeight="1" collapsed="0">
       <x:c r="A25" s="8" t="s">
-        <x:v>98</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B25" s="8" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C25" s="8"/>
       <x:c r="D25" s="9" t="n">
-        <x:v>32302</x:v>
+        <x:v>51671</x:v>
       </x:c>
       <x:c r="E25" s="8" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F25" s="8" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G25" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H25" s="8" t="s">
-        <x:v>102</x:v>
-[...2 lines deleted...]
-    <x:row ht="793.4453125" customHeight="1" collapsed="0">
+        <x:v>104</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="701.43359375" customHeight="1" collapsed="0">
       <x:c r="A26" s="8" t="s">
-        <x:v>59</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B26" s="8" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C26" s="8"/>
       <x:c r="D26" s="9" t="n">
-        <x:v>30000</x:v>
+        <x:v>19234</x:v>
       </x:c>
       <x:c r="E26" s="8" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F26" s="8" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G26" s="8" t="s">
-        <x:v>106</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H26" s="8" t="s">
-        <x:v>107</x:v>
-[...2 lines deleted...]
-    <x:row ht="540.453125" customHeight="1" collapsed="0">
+        <x:v>109</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="908.41796875" customHeight="1" collapsed="0">
       <x:c r="A27" s="8" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B27" s="8" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C27" s="8"/>
       <x:c r="D27" s="9" t="n">
-        <x:v>35868</x:v>
+        <x:v>28761</x:v>
       </x:c>
       <x:c r="E27" s="8" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F27" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G27" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H27" s="8" t="s">
-        <x:v>112</x:v>
-[...2 lines deleted...]
-    <x:row ht="609.44921875" customHeight="1" collapsed="0">
+        <x:v>114</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="4737.6015625" customHeight="1" collapsed="0">
       <x:c r="A28" s="8" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B28" s="8" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C28" s="8"/>
       <x:c r="D28" s="9" t="n">
-        <x:v>73375</x:v>
+        <x:v>8294</x:v>
       </x:c>
       <x:c r="E28" s="8" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F28" s="8" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G28" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H28" s="8" t="s">
-        <x:v>117</x:v>
-[...2 lines deleted...]
-    <x:row ht="4737.6015625" customHeight="1" collapsed="0">
+        <x:v>119</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="16984.0625" customHeight="1" collapsed="0">
       <x:c r="A29" s="8" t="s">
-        <x:v>118</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B29" s="8" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C29" s="8"/>
       <x:c r="D29" s="9" t="n">
-        <x:v>8294</x:v>
+        <x:v>6357</x:v>
       </x:c>
       <x:c r="E29" s="8" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F29" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G29" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H29" s="8" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-    <x:row ht="2587.265625" customHeight="1" collapsed="0">
+        <x:v>123</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1517.8671875" customHeight="1" collapsed="0">
       <x:c r="A30" s="8" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B30" s="8" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C30" s="8"/>
       <x:c r="D30" s="9" t="n">
-        <x:v>90000</x:v>
+        <x:v>15686</x:v>
       </x:c>
       <x:c r="E30" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F30" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G30" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H30" s="8" t="s">
-        <x:v>127</x:v>
-[...2 lines deleted...]
-    <x:row ht="908.4140625" customHeight="1" collapsed="0">
+        <x:v>128</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1069.3984375" customHeight="1" collapsed="0">
       <x:c r="A31" s="8" t="s">
-        <x:v>128</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B31" s="8" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C31" s="8"/>
       <x:c r="D31" s="9" t="n">
-        <x:v>28761</x:v>
+        <x:v>10700</x:v>
       </x:c>
       <x:c r="E31" s="8" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F31" s="8" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G31" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H31" s="8" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
-    <x:row ht="7727.36328125" customHeight="1" collapsed="0">
+    <x:row ht="1276.3828125" customHeight="1" collapsed="0">
       <x:c r="A32" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B32" s="8" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C32" s="8"/>
       <x:c r="D32" s="9" t="n">
-        <x:v>45494</x:v>
+        <x:v>175644</x:v>
       </x:c>
       <x:c r="E32" s="8" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F32" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G32" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H32" s="8" t="s">
-        <x:v>136</x:v>
-[...2 lines deleted...]
-    <x:row ht="701.4296875" customHeight="1" collapsed="0">
+        <x:v>137</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2115.8046875" customHeight="1" collapsed="0">
       <x:c r="A33" s="8" t="s">
-        <x:v>137</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B33" s="8" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C33" s="8"/>
       <x:c r="D33" s="9" t="n">
-        <x:v>27105</x:v>
+        <x:v>6688</x:v>
       </x:c>
       <x:c r="E33" s="8" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="F33" s="8" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="G33" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H33" s="8" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1517.8671875" customHeight="1" collapsed="0">
+    <x:row ht="1506.359375" customHeight="1" collapsed="0">
       <x:c r="A34" s="8" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B34" s="8" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C34" s="8"/>
       <x:c r="D34" s="9" t="n">
-        <x:v>15686</x:v>
+        <x:v>32302</x:v>
       </x:c>
       <x:c r="E34" s="8" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="F34" s="8" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G34" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H34" s="8" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
-    <x:row ht="4335.1328125" customHeight="1" collapsed="0">
+    <x:row ht="3035.7421875" customHeight="1" collapsed="0">
       <x:c r="A35" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B35" s="8" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C35" s="8"/>
       <x:c r="D35" s="9" t="n">
-        <x:v>51671</x:v>
+        <x:v>61305</x:v>
       </x:c>
       <x:c r="E35" s="8" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F35" s="8" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="G35" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H35" s="8" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1069.40625" customHeight="1" collapsed="0">
+    <x:row ht="1598.3671875" customHeight="1" collapsed="0">
       <x:c r="A36" s="8" t="s">
-        <x:v>118</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B36" s="8" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C36" s="8"/>
       <x:c r="D36" s="9" t="n">
-        <x:v>10700</x:v>
+        <x:v>7826</x:v>
       </x:c>
       <x:c r="E36" s="8" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F36" s="8" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="G36" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H36" s="8" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1241.8828125" customHeight="1" collapsed="0">
+    <x:row ht="1230.40625" customHeight="1" collapsed="0">
       <x:c r="A37" s="8" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B37" s="8" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C37" s="8"/>
       <x:c r="D37" s="9" t="n">
-        <x:v>27190</x:v>
+        <x:v>82800</x:v>
       </x:c>
       <x:c r="E37" s="8" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F37" s="8" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="G37" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H37" s="8" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
-    <x:row ht="781.9375" customHeight="1" collapsed="0">
+    <x:row ht="1057.921875" customHeight="1" collapsed="0">
       <x:c r="A38" s="8" t="s">
-        <x:v>59</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B38" s="8" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C38" s="8"/>
       <x:c r="D38" s="9" t="n">
-        <x:v>1369</x:v>
+        <x:v>8030</x:v>
       </x:c>
       <x:c r="E38" s="8" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F38" s="8" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G38" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H38" s="8" t="s">
-        <x:v>163</x:v>
-[...2 lines deleted...]
-    <x:row ht="448.46875" customHeight="1" collapsed="0">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1241.8828125" customHeight="1" collapsed="0">
       <x:c r="A39" s="8" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B39" s="8" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C39" s="8"/>
       <x:c r="D39" s="9" t="n">
-        <x:v>30000</x:v>
+        <x:v>27190</x:v>
       </x:c>
       <x:c r="E39" s="8" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F39" s="8" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G39" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H39" s="8" t="s">
-        <x:v>168</x:v>
-[...2 lines deleted...]
-    <x:row ht="15707.6796875" customHeight="1" collapsed="0">
+        <x:v>169</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="781.9296875" customHeight="1" collapsed="0">
       <x:c r="A40" s="8" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B40" s="8" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C40" s="8"/>
       <x:c r="D40" s="9" t="n">
-        <x:v>89739</x:v>
+        <x:v>24000</x:v>
       </x:c>
       <x:c r="E40" s="8" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F40" s="8" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="G40" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H40" s="8" t="s">
-        <x:v>173</x:v>
-[...2 lines deleted...]
-    <x:row ht="1276.3828125" customHeight="1" collapsed="0">
+        <x:v>174</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="678.453125" customHeight="1" collapsed="0">
       <x:c r="A41" s="8" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B41" s="8" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C41" s="8"/>
       <x:c r="D41" s="9" t="n">
-        <x:v>175644</x:v>
+        <x:v>16374</x:v>
       </x:c>
       <x:c r="E41" s="8" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F41" s="8" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G41" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H41" s="8" t="s">
-        <x:v>178</x:v>
-[...2 lines deleted...]
-    <x:row ht="678.4453125" customHeight="1" collapsed="0">
+        <x:v>179</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1034.8984375" customHeight="1" collapsed="0">
       <x:c r="A42" s="8" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B42" s="8" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C42" s="8"/>
       <x:c r="D42" s="9" t="n">
-        <x:v>16374</x:v>
+        <x:v>31075</x:v>
       </x:c>
       <x:c r="E42" s="8" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F42" s="8" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G42" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H42" s="8" t="s">
-        <x:v>183</x:v>
-[...2 lines deleted...]
-    <x:row ht="1034.8984375" customHeight="1" collapsed="0">
+        <x:v>184</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="781.9375" customHeight="1" collapsed="0">
       <x:c r="A43" s="8" t="s">
-        <x:v>184</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B43" s="8" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C43" s="8"/>
       <x:c r="D43" s="9" t="n">
-        <x:v>31075</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="E43" s="8" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="F43" s="8" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G43" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H43" s="8" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
-    <x:row ht="563.4453125" customHeight="1" collapsed="0">
+    <x:row ht="609.453125" customHeight="1" collapsed="0">
       <x:c r="A44" s="8" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B44" s="8" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C44" s="8"/>
       <x:c r="D44" s="9" t="n">
-        <x:v>63000</x:v>
+        <x:v>73375</x:v>
       </x:c>
       <x:c r="E44" s="8" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="F44" s="8" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="G44" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H44" s="8" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
-    <x:row ht="4047.6484375" customHeight="1" collapsed="0">
+    <x:row ht="540.453125" customHeight="1" collapsed="0">
       <x:c r="A45" s="8" t="s">
-        <x:v>108</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B45" s="8" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C45" s="8"/>
       <x:c r="D45" s="9" t="n">
-        <x:v>49890</x:v>
+        <x:v>35868</x:v>
       </x:c>
       <x:c r="E45" s="8" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F45" s="8" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="G45" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H45" s="8" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2219.3046875" customHeight="1" collapsed="0">
+    <x:row ht="574.953125" customHeight="1" collapsed="0">
       <x:c r="A46" s="8" t="s">
-        <x:v>45</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B46" s="8" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C46" s="8"/>
       <x:c r="D46" s="9" t="n">
-        <x:v>146000</x:v>
+        <x:v>13720</x:v>
       </x:c>
       <x:c r="E46" s="8" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="F46" s="8" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="G46" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H46" s="8" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.390625" customHeight="1" collapsed="0">
       <x:c r="A47" s="10" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B47" s="10" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C47" s="10"/>
       <x:c r="D47" s="11" t="n">
         <x:v>2100000</x:v>
       </x:c>
@@ -2308,29 +2308,29 @@
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
     <x:mergeCell ref="B44:C44"/>
     <x:mergeCell ref="B45:C45"/>
     <x:mergeCell ref="B46:C46"/>
     <x:mergeCell ref="B47:C47"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 4, 2026 1:12 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 12, 2026 6:11 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>