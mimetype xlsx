--- v1 (2025-12-24)
+++ v2 (2026-04-04)
@@ -1,185 +1,185 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9881c4965adb4ace" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reedc721cedab4392" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Ra015f73491514318"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R7df29da242dc4004"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2014-15 Tire Incentive Program (TIP2)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
+    <x:t>Riverside           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Environmental Molding Concepts LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr Sako Beudjekian</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9512146590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Melissa Sanford</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rubber tiles produced from recycled tire rubber and virgin epdm rubber and marketed under the brand names DeckTop, SportPlay, Paver Tile and EquiTile.  The production and sale of these products will utilize approximately 1,000,000 pounds of crumb rubber of which approximately 450,000 pounds will be converting virgin epdm to recycled tire rubber.  The resulting grant request is $415,275.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merced              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rubber Bark, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Jana Nairn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2096348849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rubber Bark brand 1/2" light industrial/gym mat.  This lighter weight mat is easier to handle, yet still provides a practical and sustainable surface for human impact attenuation in light industrial and informal recreation applications.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Bernardino      </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Millennium Molding, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Eimy Jacquez</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9515099393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TBD</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fresno              </x:t>
   </x:si>
   <x:si>
     <x:t>MBTechnology</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. Bahman Behbehani</x:t>
   </x:si>
   <x:si>
     <x:t>5592332181</x:t>
   </x:si>
   <x:si>
-    <x:t>Melissa Sanford</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>MBTechnology Inc. manufactures roofing &amp; underlayment systems.   One of our products "ecotorch" uses recycled tire.  The ingredient we replaced to make ecotorch was very fine (150 mesh) and the recycled tire we are currently using is 40 mesh.  This has resulted in increased blending time and hence increased production cost.  We want to reformulate ecotorch using a finer recycled rubber (50 mesh or finer).  This should allow us to blend it much faster and bring down the production cost.     We then want to get more aggressive in our sales and marketing effort and promote the more cost competitive ecotorch  membrane to more end users.  The challenge has been to compete with other roofing membranes which use Calcium Carbonate as filler , which is much cheaper in cost than recycled tire. Hopefully through this grant we can expand the offering of this product to more markets since we can somehow offset the additional cost of using recycled tire and make it more economically.</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>Rubber tiles produced from recycled tire rubber and virgin epdm rubber and marketed under the brand names DeckTop, SportPlay, Paver Tile and EquiTile.  The production and sale of these products will utilize approximately 1,000,000 pounds of crumb rubber of which approximately 450,000 pounds will be converting virgin epdm to recycled tire rubber.  The resulting grant request is $415,275.</x:t>
   </x:si>
   <x:si>
     <x:t>Mission Rubber Company LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. Donald Wrixon</x:t>
   </x:si>
   <x:si>
     <x:t>9514794942</x:t>
   </x:si>
   <x:si>
     <x:t>Use 30 Mesh crumb rubber form California commercial tires to replace virgin rubber in the manufacture of three rubber molded product groups.</x:t>
   </x:si>
   <x:si>
     <x:t>Stanislaus          </x:t>
   </x:si>
   <x:si>
     <x:t>McCoy's Industrial Tire, Inc.</x:t>
   </x:si>
   <x:si>
     <x:t> Shanna Pike</x:t>
   </x:si>
   <x:si>
     <x:t>2095374881</x:t>
   </x:si>
   <x:si>
     <x:t>Products to be produced during grant period:  Special Service Blend Tire Fill: Liquid rubber mixed with a blend of buffing dust and ground up rubber from waste tires.  The blend will be used to create a solid rubber core inside industrial tires.
 Incentive Categories: Feedstock Conversion, General Cost
 Estimated total amount of crumb rubber to be used during grant period: 248,430 pounds</x:t>
   </x:si>
   <x:si>
     <x:t>Los Angeles         </x:t>
   </x:si>
   <x:si>
     <x:t>KMC Acquisition Corporation</x:t>
   </x:si>
   <x:si>
     <x:t>Ms. Liza Reker</x:t>
   </x:si>
   <x:si>
     <x:t>5628031117</x:t>
   </x:si>
   <x:si>
     <x:t>Kirkhill plans to use the grant funds in formulating recipes to produce 9 new products that incorporate feedstock conversion and fine mesh crumb rubber.</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>TBD</x:t>
   </x:si>
   <x:si>
     <x:t>Eco-Flex California LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Mr Alan Champagne</x:t>
   </x:si>
   <x:si>
     <x:t>8663263539</x:t>
   </x:si>
   <x:si>
     <x:t>Eco-Flex of California, is presently in full operation in the central valley. As new products continue to expand, we are working with Van Duerr Industries, Inc. dba SafePath Products in developing various new and existing products. We anticipate continued and expanding growth the 2nd quarter of 2015 through 2019. We anticipate new machinery demands as early as 2016. 
 Currently we employee a full production staff at the present and anticipate continued expansion in the coming months. Producing at a static volume at present we will experience continuing expansion as anticipated and have planned for this growth. 
 With our advanced technology and mold production faster than tradition manufacturing we can capture full production in a fraction of the time compared to traditional manufacturing processes. This advantage is what allows Eco-Flex to expand with product development that has yet to be realized in this industry.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 8</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -328,51 +328,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra61fb4a2c3444d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra015f73491514318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R99eff378ca5e4da2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18bed32152124a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7df29da242dc4004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8c124a92d7114e4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -420,204 +420,204 @@
     </x:row>
     <x:row ht="34.497634887695313" customHeight="1" collapsed="0">
       <x:c r="A5" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="6" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="7"/>
       <x:c r="D5" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="5" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
-    <x:row ht="850.93231201171875" customHeight="1" collapsed="0">
+    <x:row ht="367.96536254882813" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
-        <x:v>73583</x:v>
+        <x:v>147669</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H6" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row ht="195.4771728515625" customHeight="1" collapsed="0">
+    <x:row ht="195.47714233398438" customHeight="1" collapsed="0">
       <x:c r="A7" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="8"/>
       <x:c r="D7" s="9" t="n">
         <x:v>148500</x:v>
       </x:c>
       <x:c r="E7" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H7" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.96533203125" customHeight="1" collapsed="0">
+    <x:row ht="22.989013671875" customHeight="1" collapsed="0">
       <x:c r="A8" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="8"/>
       <x:c r="D8" s="9" t="n">
-        <x:v>147669</x:v>
+        <x:v>151031</x:v>
       </x:c>
       <x:c r="E8" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G8" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H8" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
-    <x:row ht="115.0015869140625" customHeight="1" collapsed="0">
+    <x:row ht="850.93231201171875" customHeight="1" collapsed="0">
       <x:c r="A9" s="8" t="s">
-        <x:v>21</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C9" s="8"/>
       <x:c r="D9" s="9" t="n">
-        <x:v>243537</x:v>
+        <x:v>73583</x:v>
       </x:c>
       <x:c r="E9" s="8" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F9" s="8" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G9" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H9" s="8" t="s">
-        <x:v>29</x:v>
-[...2 lines deleted...]
-    <x:row ht="344.9764404296875" customHeight="1" collapsed="0">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="115.0015869140625" customHeight="1" collapsed="0">
       <x:c r="A10" s="8" t="s">
-        <x:v>30</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="8" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C10" s="8"/>
       <x:c r="D10" s="9" t="n">
-        <x:v>136500</x:v>
+        <x:v>243537</x:v>
       </x:c>
       <x:c r="E10" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F10" s="8" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H10" s="8" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
-    <x:row ht="137.990478515625" customHeight="1" collapsed="0">
+    <x:row ht="344.976318359375" customHeight="1" collapsed="0">
       <x:c r="A11" s="8" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B11" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C11" s="8"/>
       <x:c r="D11" s="9" t="n">
-        <x:v>499200</x:v>
+        <x:v>136500</x:v>
       </x:c>
       <x:c r="E11" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F11" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G11" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H11" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
-    <x:row ht="22.989013671875" customHeight="1" collapsed="0">
+    <x:row ht="137.9906005859375" customHeight="1" collapsed="0">
       <x:c r="A12" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B12" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C12" s="8"/>
       <x:c r="D12" s="9" t="n">
-        <x:v>151031</x:v>
+        <x:v>499200</x:v>
       </x:c>
       <x:c r="E12" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F12" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G12" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H12" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row ht="770.428466796875" customHeight="1" collapsed="0">
       <x:c r="A13" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B13" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C13" s="8"/>
       <x:c r="D13" s="9" t="n">
         <x:v>500000</x:v>
       </x:c>
@@ -655,29 +655,29 @@
         <x:v>49</x:v>
       </x:c>
       <x:c r="H14" s="10" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: December 24, 2025 6:19 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 4, 2026 5:15 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>