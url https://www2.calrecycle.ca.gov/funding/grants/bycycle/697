--- v2 (2025-12-24)
+++ v3 (2026-04-16)
@@ -1,651 +1,651 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R023d42b3f47549b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c63695cbd143a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R2fbea61c41634d08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R7ab79e1c7a6f43c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2019-20 Local Government Waste Tire Amnesty Grant (TA5)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
+    <x:t>San Bernardino      </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Town of Apple Valley</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Guy Eisenbrey</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7602407000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cathy Aggergaard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Due to increased costs waste tires are often illegally dumped instead of being properly disposed. Typically, waste tires are illegally dumped within 1,000 feet of residential homes, schools, commercial or industrial centers, airports and electrical transmission lines. If funding for this program is not available, illegal dumping will presumably increase and the health and safety of the Town’s residents will be at risk. The Town collects and disposes of waste tires to protect its community and our environment. To help us achieve maximum effectiveness and efficiency, the town is requesting these grant funds.  
+The Town of Apple Valley is requesting funds to provide waste tire amnesty events and a drop off location for residents to dispose of waste tires for free in accordance with CalRecycle requirements and regulations. Tire Amnesty events will take place at a permanent location of the Town of Apple Valley Public Works yard located at 13450 Nomwaket Rd, Apple Valley and three additional events at Lions Park. Funds will be used for the costs related to salaries for administering the grant, transportation, equipment, and container usage for collection on event days. The estimated cost per tire for each event is $3.30. Town staff anticipates collecting approximately 1,000 waste tires per event, plus 115 tires per week at the drop off location, totaling 12,000 waste tires collected throughout the grant period. Staff will focus on conducting a public outreach campaign to publicize events and promote proper disposal of waste tires. The events will be advertised in the local newspaper, in accordance with CalRecycle guidelines. Further, events will be publicized through Facebook, Twitter, the Town of Apple Valley’s website, and in the “Our Town” quarterly newspaper. Flyers will be created, printed and distributed through handouts and mailings to Apple Valley residents. 
+All waste tires collected during the events will be transported by Burrtec Waste Industries, utilizing a 40 cubic yard roll off container. Waste tires will be transported to a recycling facility (Mitsubishi Cement Corporation located in Lucerne Valley, California) for proper handling.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Stanislaus          </x:t>
   </x:si>
   <x:si>
+    <x:t>City of Ceres</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Toni Cordell</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2095385602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City of Ceres will hold at least two Tire Amnesty Events at the Bertolotti Transfer Station during the two year grant program.  The estimated amount of old tires to be collected during the drop - off events: 850.  The waste tires will be recycled.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riverside           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coachella Valley Association of Governments</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Liz Barnwell</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7603461127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>To hold several tire collection events throughout the Coachella Valley, helping to keep tires from being illegally dumped or discarded.  I would like to point out that tires collected in the Coachella Valley are statistically heavier (avg. 30 lbs) than tires collected in other jurisdictions (avg. 26 lbs) which makes a big difference in the number of tires collected per cost requirement.  For example, for a collection of 10,000 tires at 26lbs per tire, Coachella Valley should only have to collect 8,462 tires at 30 lbs to match the $5.00 per tire threshold, a difference of 1,538 tires!</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sacramento          </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Elk Grove</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Carlos Duque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9166273229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Elk Grove will utilize funds from the local government waste tire amnesty grant to fund our tire collection program which allows residents to properly dispose of waste tires easily and free of charge.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresno              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Fresno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms Christina Pasillas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5596218456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The Code Division plans to hold six amnesty events throughout the City of Fresno.  Our goal is to collect eight thousand tires and will have them processed for recycling.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresno County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Naomi Murphy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5596000510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresno County staff proposes to host five (5) Tire Amnesty events for the TA5 grant performance period. Events will be held at the various Road Maintenance Yards throughout the County.  Residents will be invited to the events via a Tire Amnesty mailer that emphasizes the event’s importance in preventing illegal tire disposal.  Additionally, staff will distribute various educational/outreach materials oriented toward automotive care (proper tire care, used oil/filter recycling, etc.).  Staff will coordinate with the Fresno Economic Opportunities Commission Local Conservation Corps to provide Corps Member labor for purposes of loading tires into trailers.  Currently, Fresno County has  contracts with three (3) State permitted tire haulers/recyclers to provide trailers/containers for the events, who will transport the collected tires to their facilities for processing:  1) American Refuse, Inc. dba American Tire Tec of Wasco, CA; 2) Gilton Resource Recovery/Transfer Facility, Inc. of Oakdale, CA; and 3) West Coast Rubber Recycling, Inc.  Waste tires are grounded and shredded for purposes of creating raw materials in producing various recycled rubber products, rubberized asphalt, etc.
+County staff is requesting $40,000.00 in grant funding to offset the costs of hosting the Tire Amnesty events.  It is anticipated that staff will meet the $5.00 per tire cost parameter established by CalRecycle Administration, by collecting a minimum of 8,000 tires.  The County currently pays varying rates per trailer/container dependent upon the location of the amnesty event and the contractor selected for the event.  Staff plans to utilize approximately 10-15 trailers during the grant performance period.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glenn               </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glenn County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Talia Richardson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5309346530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The County of Glenn, City of Willows and City of Orland (Applicant) will host six Waste Tire Collection Events (Events) at the Glenn County Transfer Station one Saturday a month for the grant period. Applicant will host events from December 2019 to May 2020. This will give all residents in the Applicant jurisdictions a central location to dispose of their waste tires for an extended period of time. The City of Willows and City of Orland will host 1 event within their jurisdiction. These events will be held at a time when the weather is predictable and we are outside of the Transfer Station event dates. Populations are concentrated within the city limits of Willows and Orland, this will provide the residents with easy access to events. All events will be open to residents of the Cities and County regardless of where the events are located.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Hesperia</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Rachel Molina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7609471018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City of Hesperia will hold eight (8) Tire Amnesty events at the City’s Franchise Waste Hauler facility during the two-year grant term with the anticipation of collecting 7,701 waste tires.  By partnering with the Glen Helen Work Release Program through the County of San Bernardino Criminal Justice System, City Code Enforcement staff and inmates assigned to complete work release hours will assist with the events. This program allows inmates the opportunity to regain their self-esteem and provide their families with an avenue for re-establishing stability. This inmate labor provides countless man hours to the City at no cost. 
+The estimated cost per tire is $1.28 for passenger cars; $1.59 for light truck tires; $4.68 for medium truck tires; and $21.50 for tractor size tires. Passenger car, light truck and medium truck tires are expected to be the majority based on the tires collected at previous amnesty events. All tires will be delivered to a recycling facility to be used for fuel. 
+In addition, the City of Hesperia is requesting reimbursement of salaries, benefits, and overtime costs for personnel who are scheduled to work the weekend tire amnesty events and salaries and benefits for personnel providing supervision, grant management and reporting, and creation of educational materials as well as up to 15 percent for the cost of education materials.  Events will be advertised through posters, flyers, brochures, mailers, newspaper/radio advertising and social media to help promote events and encourage a cleaner environment. The City is also looking to partner with the Mountain Foundation Conservation Corps (UCC) in distributing public outreach materials.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Lake Elsinore</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms. Nicole McCalmont</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9516743124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1. Conduct 8 tire collection events in the Lake Elsinore community. The City will team with the Southern California Mountains Foundation, the local Urban Conservation Corps that services western portion of Riverside County. Four events will take place at the City‘s twice-yearly community cleanup events (normally held in March and October), and four tire collections will take place as "stand-alone" events (tentatively scheduled for January and June during 2020 and 2021 ) at various locations around the City. 
+2. Develop a waste tire educational outreach program. Includes the development and placement of newspaper ads to promote cleanup events and City‘s overall tire recycling program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lassen              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lassen Regional Solid Waste Management Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Peter Heimbigner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5302518288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Lassen Regional Solid Waste Management Authority plans to hold five Tire Amnesty Events over the course of this grant. Two of the events will be held at the Bass Hill Landfill, there is a potential for one of those to be moved to C&amp;S Waste Solutions of Lassen County yard. The other three events will be held at the remote transfer stations; Westwood, Herlong and Bieber. Staff is estimating 8,435 tires to be collected due to the fact less events were held the previous grant cycle and there will be more push for advertising of said events. We expect the majority of the tires will be recycled and used for alternative energy (cement plant).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Los Angeles         </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Long Beach</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Christy Serrano</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5625704676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>To supplement the City‘s free oversized collection program, residents will have the opportunity, through this grant, to properly dispose of tires at monthly tire amnesty events. These events will be widely publicized through the City‘s website, newspaper ads, social media and flyers. Promotional materials and information will also be available at City facilities such as libraries and recreational venues. At each of the amnesty events, the City will provide one forty-yard roll-off container and adequate staffing to assist residents with their tire disposal. The containers will be hauled to Crumb Rubber Manufacturing (CRM) for recycling. The City of Long Beach will supply staff and a LNG powered vehicle to collect and haul the tires to CRM. A Recycling Specialist will organize all the events, coordinate the advertising and educational materials. In addition to the Recycling Specialist working the events, there will be staff personnel assisting residents with the waste tires. A local graphic design firm, will design the flyer/ad and website.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Los Angeles</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Ronaldo Milo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2134853568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City's Department of Public Works, Bureau of Sanitation (LASAN) through its Solid Resources Support Services Division (SRSSD) and Solid Resources Collection Division (SRCD) has an on-going used/waste tire collection and recycling program conducted year-round at LASAN's six (6) district yards. The yards provide for an environmentally sound opportunity for all residents of the City to dispose of used/waste tires, and promote the used tire drop-off sites. Moreover, each yard location has a Tire Program Identification (TPID) Number certificate issued by CalRecycle. The City residents may drop-off up to four (4) passenger and/or light truck tires to any of the local district yards each year. To further enhance the program, LASAN is planning to hold a minimum of twelve (12) amnesty events during the fiscal years 2019-20 and 2020-21. These amnesty events can coincide with LASAN’s Open House activity,mobile collection events or to any approved City locations. 
+The City has a service contract agreement with B.J. Used Tire and Rubber Recycling, Inc. (B.J.) for the collection, transportation, and processing of used/waste tires for beneficial reuse. As per the contract, the cost of processing, recycling, and disposal of passenger tire is $1.00/tire while the light truck tire is $1.50 per tire. The City will be using the services of Los Angeles Conservation Corps (LACC), a local conservation corps, for the set-up, collection, and transportation of used/waste tires in the amnesty events. Tires collected will be transported by LACC to B.J., where they are processed into recycled products for beneficial reuse. The City will only pay the processing, recycling and disposal of all used/waste tires collected during the term of this Local Government Waste Tire Amnesty Grant Program (TA5-FY 2019-2020)
+It is estimated that 5,000 used/waste tires are to be collected at the proposed minimum twelve(12) amnesty events, through which an estimate of 10% or 500 passenger tires and 90% or 4,500 light truck tires are to be collected. These amnesty tire collection events will be advertised through direct mailing to City residents, the City’s website and social media, Neighborhood Council, flyers to the libraries, and the Solid Waste Integrated Plan (SWIRP) database, otherwise, known as the ZERO waste program.
+The City of Los Angeles is requesting a grant amount of $19,176.76 for single jurisdiction applicant. LACC's "In-Kind" cost will be used for the services described in this program. Thus, the calculation of City's cost per tire ($3.84) was derived from the total grant request ($19,000) divided by the estimated number of tires collected (5,000).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mendocino           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mendocino Solid Waste Management Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jenn Jennifer Lombari</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7074689710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Mendocino Solid Waste Management Authority (MSWMA) proposed to repeat the successful program of tire amnesty collection in 2019-2020.  This program has been funded by CalRecycle in the past, and we look forward to continuing to offer this service to Mendocino County residents.
+We will offer free tire collection at the transfer stations in Willits, South Coast, Caspar, Albion, Hopland and at MSWMA's Hazardous Waste Collection facility in Ukiah.  Event planning, publicity, and tire loading are done by MSWMA staff.  Tire disposal and recycling are provided by Waste Recovery West.
+Based upon our past experience, we anticipate collecting approximately 10,000 per year.</x:t>
+  </x:si>
+  <x:si>
     <x:t>City of Modesto</x:t>
   </x:si>
   <x:si>
     <x:t>Ms Vicki Rice</x:t>
   </x:si>
   <x:si>
     <x:t>2095775495</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Cathy Aggergaard</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Modesto has designed a two-tiered approach for the removal and recycling of waste tires through the Waste tire Amnesty Grant for FY 2019/2020.
 The first approach will be a Waste Tire Amnesty Coupon Program created to encourage residents to recycle their discarded waste tires. Modesto residents can recycle up to 9 tires an no cost per amnesty event with their coupon. Coupons will be mailed upon request once addresses are verified.  With coupon in hand, any Modesto resident can take their tires to one of our local haulers that are partnering with the City of Modesto. Residents will be notified of the availability of the program through advertising in local newspapers, magazines, the city website, social media, PSA's and flyers at local businesses. Based on historical numbers from prior years and the current grant cycle, we estimate the Waste Tire amnesty Coupon Program will collect 1,250 waste tires each fiscal year for a total of 2,500 waste tires during the complete grant cycle. 
 The second approach will be the Waste Tire Amnesty Collection Events. The City of Modesto will partner with a CalRecycle permitted end-use facility to provide six area specific events where Modesto residents can bring their waste tires for recycling. Based on the historic data documented in the Waste Tire Clean-up Grant, we have targeted specific areas that have been subject to a high rate of illegal dumping and will hold amnesty events in those areas. Residents will be notified by direct mail prior to each event and be given the opportunity to bring up to 9 tires per household to be recycled. In addition, one of the six events will be two-days in conjunction with a Citywide Clean-up open to all Modesto residents. We are estimating 2,500 waste tires collected.</x:t>
   </x:si>
   <x:si>
-    <x:t>Glenn               </x:t>
-[...72 lines deleted...]
-    <x:t>The San Bernardino County Code Enforcement Division will host over 20 amnesty events throughout the unincorporated areas of San Bernardino County. We plan on collecting over 15,000 tires.  Some of the amnesty events will be held in conjunction with regularly planned community cleanup events or as stand-alone tire collection events. The tires collected are recycled.  The events are advertised via flyer mail outs and on social media.  The grant will pay for disposal fees, personnel to staff the amnesty events and to administer the grant.</x:t>
+    <x:t>San Diego           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pala Band of Mission Indians</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms Shasta Gaughen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7608913515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Pala Band of Mission Indians will host waste tire amnesty events during the first weekend of each month. During these events individuals will be allowed to drop off their unwanted waste tires at our Transfer Station free of charge. Each individual will be allowed to drop off up to 20 tires per event. Because an individual hauling 10 to 20 tires must obtain written authorization from the LEA prior to the amnesty event, we will only allow individuals to bring in 9 tires at a time. Our event flyers will note this rule. We are a certified waste tire hauler (Cal Recycle TPID # 1583442) and will offer
+our assistance to any Pala resident who cannot, for any reason, deliver tires to the Transfer Station themselves. Before each amnesty event, education outreach will be conducted through flyers, internet postings, local radio, and newsletter articles.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Butte               </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Town of Paradise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms Jennifer Arbuckle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5306247947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Town of Paradise (Paradise) requests $15,000 to hold 5 waste tire collection events; 1 in the fall of 2019, 2 (spring and fall) in 2020 and 1 in the Spring of 2021 to provide needed disposal to Paradise and surrounding communities. The one day events include the collection, removal, and transportation of waste tires. Remaining funds not exceeded at the events will be used to support a appointment/coupon program that will allow citizens to take waste tires to our local transfer station on specific days. 
+Contingent upon grant funding, Paradise in partnership with Northern Recycling and Waste Services (see Attachment 1) proposes to hold a one day events throughout the grant term within the town limits to accommodate the area of Paradise and Magalia collectively referred as the Upper Ridge. The population of which is currently fluid due to the Camp Fire. We do have at least 2000 people still living on the Upper Ridge. Paradise believes that due to the Camp Fire and the variety of destruction that it is important to continue to offer as many services to the remaining population as possible. This grant will allow us to continue to collect tires for the next 2 years.
+By providing an annual “free” drop off events in our community, Paradise believes that 100% of the Upper Ridge will be served. This events will provide the public with a waste tire disposal outlet as well as educational information that gives people the information needed to promote environmentally safe behavior in regards to using and transporting waste tires.
+This event will be held at Northern Recycling and Waste Services Recycling / Transfer Yard, located at 920 American Way in Paradise. Event will take place on a Saturday(s) in fall and spring of the grant term (pending award notification and schedule of waste tire hauler at that time), from 9 a.m. to 1 p.m. With an estimated cost of $3.00 per passenger and pickup tire (see Attachment 1).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plumas              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plumas County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Carlee Tone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5302836492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>To hold Tire Amnesty events across the County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Pomona</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Irene Madrid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9096203773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City will conduct 56 amnesty events during the two-year grant cycle.  The goal is to collect 3,360 tires from Pomona residents.  The City will advertise in local papers, website, Facebook, and Twitter.  Additionally, the City will advertise on signs placed on garbage trucks in order to ensure that all residents of Pomona are aware of this program.  The City has received funding in previous cycles and has successfully collected thousands of tires.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yuba                </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regional Waste Management Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Alyson Burleigh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8663931338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Regional Waste Management Authority (RWMA) is proposing to collect 3,500 waste tires through a free tire recycling coupon program at two local transfer stations operated by the local franchised waste hauler, Recology Yuba-Sutter, plus another 3,200 waste tires in eight (8) 40-yard waste tire bins provided to community clean-up events. The 3,500 waste tire figure is based on the current waste tire amnesty program (TA4-17-0017) in which 3,372 waste tires have been collected through mid February 2019 with four and a half months remaining of this two-year grant program. The 3,200 waste tires proposed to be collected in eight (8) 40-yard waste tire bins provided to community clean-up events is based on an estimated 400 waste tires per 40-yard bin and also on the number of community collection events scheduled in the current two-year time frame, exceeding the five waste tire bins budgeted for in the current two-year waste tire amnesty program (TA4-17-0017).  The free tire recycling coupons will allow residents to deliver up to 20 passenger car and light truck waste tires to the transfer stations within a 30-day period. Written authorization for residents to haul more than nine (9) waste tires with the free tire recycling coupons will be requested from the Local Enforcement Agency. Residents will be limited to hauling no more than nine (9) waste tires to community clean-up events.  The RWMA will update and distribute the public education and information campaign utilized for previous waste tire amnesty projects to inform the public about tire maintenance and safety issues to prolong the useful life of tires; health and safety issues related to improper storage and disposal of waste tires; and, the availability of free tire recycling coupons for the proper disposal of waste tires. RWMA and Recology Yuba-Sutter staff will coordinate with the sponsors of the community clean-up events to provide waste tire collection bins and appropriate messages regarding tire collection for event promotional materials. Tires collected through the coupon program and at community collection events will be recycled.</x:t>
   </x:si>
   <x:si>
     <x:t>Monterey            </x:t>
   </x:si>
   <x:si>
     <x:t>Salinas Valley Solid Waste Authority</x:t>
   </x:si>
   <x:si>
     <x:t>Ms Elia Zavala</x:t>
   </x:si>
   <x:si>
     <x:t>8317753010</x:t>
   </x:si>
   <x:si>
     <x:t>The Salinas Valley is a rural agricultural valley in Monterey County with five major cities: Gonzales, Greenfield, King City, Salinas, and Soledad.  The Salinas Valley Solid Waste Authority (Authority) is a Joint Powers Authority representing the five cities and the unincorporated area of eastern Monterey County.  The Authority's mission is to manage Salinas Valley solid waste as a resource, promoting sustainable, environmentally sound and cost effective practices through an integrated system of waste reduction, reuse, recycling, innovative technology, customer service and education. Procuring Waste Tire Amnesty Grant funding is consistent with the Authority’s mission, vision, values and diversion goals.
 In the Authority's jurisdiction, fees for tire disposal range from $2.00 per auto/light duty tires up to $150.00 per equipment tires.  The tire amnesty program serves two important purposes:  1) to continue to offer the public the opportunity to legally dispose of tires at no cost, thus reducing instances of illegal dumping, improper storage and potential public health issues and; 2) to utilize the events as an educational opportunity to promote the proper disposal/recycling of waste tires.  
 If funded, residents in the Authority’s jurisdiction will be informed through flyers, print ads, radio, email blasts, website information, and/or garbage and recycling bill inserts/newsletters about the opportunity to take their waste tires to any of the Authority's three (3) sites (1 landfill and 2 transfer stations) for free disposal.
 The Authority has a history of hosting successful tire amnesty events with the assistance of waste tire amnesty grant funds. Since 2000, the Authority has collected and recycled approximately 281,130 tires, at a total cost of $430,285, or $1.53 per tire. It is our intent to conduct four similar events over the 2-year grant term with TA5 FY19-20 grant funds and expect to collect and recycle 36,000 tires at a cost of $2.50 per tire.
 These events continue to be a very important resource and outlet for proper waste tire disposal in the Salinas Valley. By capitalizing on the successful aspects of previous events, and expanding those successes, the Authority has had the ability to significantly reduce the amount of waste tires that may have otherwise been illegally dumped, improperly stored or buried in the landfill.</x:t>
   </x:si>
   <x:si>
-    <x:t>Butte               </x:t>
-[...28 lines deleted...]
-All waste tires collected during the events will be transported by Burrtec Waste Industries, utilizing a 40 cubic yard roll off container. Waste tires will be transported to a recycling facility (Mitsubishi Cement Corporation located in Lucerne Valley, California) for proper handling.</x:t>
+    <x:t>San Bernardino County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Maria Gonzales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9098844056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The San Bernardino County Code Enforcement Division will host over 20 amnesty events throughout the unincorporated areas of San Bernardino County. We plan on collecting over 15,000 tires.  Some of the amnesty events will be held in conjunction with regularly planned community cleanup events or as stand-alone tire collection events. The tires collected are recycled.  The events are advertised via flyer mail outs and on social media.  The grant will pay for disposal fees, personnel to staff the amnesty events and to administer the grant.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santa Cruz          </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santa Cruz County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Nader Sidhom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8312478821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The County of Santa Cruz seeks to continue its Tire Amnesty Program, which will encourage residents to clean up and recycle waste tires stored on their properties.  The benefits of the proper treatment of waste tires in our county will include environmental protection and the reduction of mosquito habitats along with mosquitoes and the threat of diseases they may spread.
+Semi-annual Tire Amnesty events will be conducted at three disposal sites: the Buena Vista Landfill, Ben Lomond Transfer Station, and the City of Santa Cruz Resource Recovery Facility.  Residents will be allowed to turn in up to 5 tires per day during each of two one-week events per year.  Additional Tire Amnesty events may be held with any left over funds in the budget.  Based on past Amnesty Events we anticipate a return of approximately 8000 waste tires during the 2-year grant term.
+CalRecycle grant funds are requested for the reimbursement of hauling and processing charges, and staffing costs directly related to the tire amnesty program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siskiyou            </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siskiyou County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Jason Ledbetter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5308428271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siskiyou County will hold several tire amnesty events over a large, rural geographical area over the two-year grant terms and hopes to collect thousands of tires for recycling.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stanislaus County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Will Richards</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2095256740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>This Department proposes to administer this grant funding for the seven cities and Stanislaus Unincorporated to hold community clean up events or to provide vouchers to residents to turn in waste tires at no fee.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tulare              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Tulare</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Sherri Metz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5596844327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>We will offer 8 drop off events during the grant period (one every 3 months). The participants will be able to bring out up to 9 tires per drop off event. We collect an average of 200 tires per event which will give us an approximate amount of 1600 tires for disposal. All tires are taken to the local County of Tulare landfill for their tire recycling program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Dorado           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Dorado County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Timothy Engle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5306216587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The El Dorado County Community Development Agency Environmental Management Department (EMD)  and it's contractors plan to hold routine waste tire amnesty collection events at the two Materials Recovery Facilities (MRF) operated by franchised waste haulers in the County. 
+One is located in Placerville,CA and the other is in South Lake Tahoe,CA.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rural Counties ESJPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Staci Heaton</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9164474806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>On behalf of Colusa, Inyo, Mariposa, Sierra, and Tuolumne Counties, the Rural Counties‘ Environmental Services Joint Powers Authority (ESJPA) will administer a regional tire amnesty grant. These five Counties were participants in the TCA-8 grant. Tire Amnesty Events with five jurisdictions will require careful monitoring of the grant budget but all participants will endeavor to maximize funds for tire collection. All five counties plan to hold events in the Fall of 2019 and 2020 with Spring 2020 events for Colusa, Mariposa, and Tuolumne Counties. Colusa County plans 1-day events at their County Corporation yard. Inyo County plans 2-day events at two landfills and two transfer stations. Mariposa County plans 2 consecutive Saturday events at their landfill and a transfer station. Sierra County plans two consecutive weekend events. Tuolumne County plans month long events at two different transfer stations. The logistics for frequency and locations may vary from the above schedule.  A total of 25 tire amnesty collection events are planned. Grant funds will be monitored constantly. If grants funds are available, as many events as possible will be scheduled in Spring 2021. The numbers of tires estimated to be collected are 24,000 tires. Rural areas tend to have larger tires than urban areas (more trucks) so the cost per tire tends to be higher.  All tire vendors stress that tires are sent for recycling rather than landfilling as much as feasible.  The ESJPA utilized the services of the Sacramento Local Conservation Corps for the Colusa and Sierra County events under TA4 and we have discussed utilizing their services under TA5.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imperial            </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imperial Valley Resource Management Agency</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Daveline Villaseñor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7603374586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imperial County is a unique community consisting of seven cities and two franchised haulers. Each City has both a spring and fall City Clean-ups (CU). Some of the larger Cities have three and four CU. In addition the County will have two to three for a grand total of 22 CU per year or 42 for the grant period. The number of tires we collected in TA4 as of January 2019 and still counting is 9,460 tires and we still have seven more CU events. I'm estimating an additional 3700 tires in seven events for a total of 13,160 tires to be collected and recycled in TA4. 
+The Tires IVRMA collects are hauled to a certified tire recycler (Rubber Recovery, Inc.) to be recycled. Rubber Recover, Inc. is located at 10672-B Calabash Ave. Fontana, CA 92337. Rubber Recovery, Inc. does buffing, crumb and molding to manufacture retail products.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merced              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merced County Regional Waste Management Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Daisy Zaragoza</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2097234481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The JPA (Regional Waste Authority) administering Regional Tire Amnesty Events throughout the County of Merced, in parternership with the six Cities (Atwater, Dos Palos, Gustine, Livingston, Los Banos and Merced) and Merced County.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lake                </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lake County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Kati Galvani</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7072621618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Passenger vehicle tires will be accepted at no charge for residents of Lake County at all permanent recycling center facilities in Lake County on amnesty days until grant funds are expended. Residents can bring up to 9 passenger tires to the recycling facilities for proper disposal. The TA4 grant has allowed residents to properly dispose of over 8400 tires to date. The Tire Amnesty program keeps tires out of landfills and has played a key role in minimizing illegal dumping throughout the county. Businesses can recycle tires for a minimal fee and waivers can be applied for when a non-profit or clean up group is requesting to haul more than the allowable amount of 9 in a one day period. The CalRecycle Local Waste Tire Amnesty Grant is a great way to encourage and provide residents education and information on the appropriate disposal of waste, recyclables. organics, and hazardous waste.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humboldt            </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humboldt Waste Management Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Carlos Chavez</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7072688680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humboldt Waste Management Authority has, as regional lead, provided waste tire disposal for its member agencies and the greater public through numerous waste tire amnesty collection events, and through a successful disposal program at its Hawthorne Street Transfer Station which has dramatically increased the effective and efficient recycling of waste tires throughout Humboldt County. The request grant funds would provide for additional waste tire amnesty collection days in remote areas of Humboldt County and continue to the collection program through the Hawthorne Street Transfer Station, minimizing the impact of waste tire disposal to ratepayers and increasing diversion from landfill.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riverside County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Joseph Contaoi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9514863200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Riverside County Department of Waste Resources (DWR) conducts approximately 27 bulky item cleanups in a year and over the two year grant period we can have an estimated 54 cleanups.  At each bulky item event, the DWR has been sponsoring the Waste Tire Amnesty events for residents of the unincorporated areas of Riverside County.  In the calendar year of 2018, DWR had collected over 10,000 waste tires from all its events.   The bulky item community cleanups are very successful in servicing over 4,300 residents and coupled with the Waste Tire Amnesty events there have been more events requested in each community.  The cleanups are getting  larger with participation increasing every year in all unincorporated communities.  The DWR advertises the community cleanup through flyers on the DWR website and some Board of Supervisor offices publicize through social media outlets.  DWR is committed to servicing the residents of Riverside County.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Joaquin         </x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Joaquin County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Julie D’Ambruoso</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2094683066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>In order to reduce illegal dumping and stockpiling of tires, we propose to accept up to four (4) passenger tires at County Solid Waste facilities at no charge for residents of the County. Ads will be placed with the local publications and other mediums. Instead of cutting out the ad, customers will only be required to tell the cashiers where they saw it. Along with ads, a paper coupon will be made available on the County‘s web site and distributed at outreach events and other locations. The County will also provide tire recycling for local community cleanup events, such as Costal Cleanup Day.  The County plans to work with the Greater Valley Conservation Corps where possible.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Los Angeles County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Wilson Fong</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6264583581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Works will partner with the Cities of Lancaster and Palmdale to conduct 10-12 free waste tire collection events in the Antelope Valley and various communities. At these events, residents will be able to drop off waste tires to be recycled into crumb rubber. The project is expected to collect 30,000 Passenger Tire Equivalents. Public Works will contract for hauling, recycling, event planning and engineering applications. Public Works also intends to employ the Los Angeles Conservation Corps as supplemental labor for the collection events.</x:t>
   </x:si>
   <x:si>
     <x:t>Kings               </x:t>
   </x:si>
   <x:si>
     <x:t>City of Avenal</x:t>
   </x:si>
   <x:si>
     <x:t> Antony Lopez</x:t>
   </x:si>
   <x:si>
     <x:t>5593865782</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Avenal is seeking to organize four waste tire collection events for the citizens of Avenal. The events will be held at the Mid-Valley Disposal yard in Avenal and Mid-Valley will provide roll-off bins. They will also ship the tires to a recycling facility. 
 In this grant cycle the City is excited to partner with Sequoia Community Corps, a Certified Conservation Corps, to assist with staffing the four events as well as to provide additional services at the collection events such as recycling education and potential recruitment for participation in the SCC’s job training program.
 Mid-Valley Disposal will provide two roll-off bins for each collection event. The number of roll-off bins was determined based on the previous grant cycle's collection events, which exceeded expectations. This year, we are budgeting for a 30% increase in first tire collection, as well as for one additional event as compared to the previous grant cycle (total of four). Specifically, we anticipate collecting 700 tires at our first event, and 450 tires each at the subsequent events. The 30% increase for the first event and the addition of a fourth event are based on the expectation from the community of hosting these collections on a regular basis and their popularity. 
 Marketing will include newspaper ads and flyers in public places, the City will utilize its website and email database at its disposal to further market the events. Also, the Sequoia Conservation Corp, who are also partnering with us on this grant, will assist in promoting the event.</x:t>
   </x:si>
   <x:si>
-    <x:t>Santa Cruz          </x:t>
-[...245 lines deleted...]
-    <x:t>Siskiyou County will hold several tire amnesty events over a large, rural geographical area over the two-year grant terms and hopes to collect thousands of tires for recycling.</x:t>
+    <x:t>Madera              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Madera</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Ruthie Padilla</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5596615117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5 events held over the 2 year grant term.  The amount of waste tires estimated to be collected over the grant period is 24,000.  The Waste Tires will be transported to a permitted facility for recycling purposes.</x:t>
   </x:si>
   <x:si>
     <x:t>Tehama              </x:t>
   </x:si>
   <x:si>
     <x:t>Tehama County Solid Waste Management Agency</x:t>
   </x:si>
   <x:si>
     <x:t> Rachel Ross-Donaldson</x:t>
   </x:si>
   <x:si>
     <x:t>5305281103</x:t>
   </x:si>
   <x:si>
     <x:t>The Tehama County Solid Waste Management Agency (TCSWMA) plans a total of six collection events (three each fiscal year) with locations to be finalized upon receipt of a Notice to Proceed. 
 The Tehama County Solid Waste Management Agency (TCSWMA) proposes four passenger and light truck tire amnesty events to be scheduled for September 2019, April 2020, September 2020, and April 2021. These one day events will be held at various Tehama County locations. Previous one day waste tire amnesty events were held at the Tehama County/Red Bluff Landfill, at sites in the communities of Corning and Cottonwood, and at Tehama County Transfer Stations – Los Molinos, Rancho Tehama, Paynes Creek and Manton. If the grant budget allows, passenger tires on-the-rim will be accepted at the April 2021 passenger tire collection event. 
 The TCSWMA contracts with Waste Tire Products of Orland (WTP). WTP is a CalRecycle certified tire hauler and recycler and is responsible for staging, transport, and recycling of tires collected at these events. In most cases, 100% of the collected tires are recycled into new products or crumb rubber. WTP charges $3.25 per passenger tire. The TCSWMA is billed after the tires are collected and returned to their facility for processing. (Please see uploaded document Tehama 2019-2021 tire price list for an estimate of costs from WTP). To publicize the events, advertisements and press releases are submitted to local newspapers before each event, and events are posted on Facebook to increase our promotional reach. During the amnesty tire events, TCSWMA staff maintains a participant sign-in sheet, which includes the number of tires reported to have been brought to the collection event. Waste Tire Products also tracks the number of tires received at the events. During the events, TCSWMA staff also distributes educational materials, manages traffic, and collects data. 
 Based on the last three fiscal years' tire collection events, TCSWMA anticipates collecting 6,412 tires during the TA5 cycle. While TCSWMA has been successful in collecting over 11,500 tires during the TA3 cycle, it is the Agency's wish to provide additional outreach to connect with residents that have not been aware of the Tire Amnesty events in order to prevent larger tire cleanup situations in the future.
 Tehama County is a rural county with over 1,000,000 harvested acres. Like many rural counties, Tehama County is also below the state average in per capita income. For this reason, TCSWMA feels strongly about the need to provide at least one annual tire event dedicated to the agricultural community, although this has an adverse affect on the overall cost per tire. 
 The TCSWMA proposes to conduct a voucher redemption program for collection of agricultural equipment tires. The agricultural tire event proposed will be held for a one month period in February 2020 and February 2021 to allow farmers and ranchers time to complete harvest, roundups, and other seasonal activities. The vouchers are good for the disposal of two agricultural tires and will be made available through the Agricultural Commissioner’s office, Tehama County/Red Bluff Landfill, Tehama County Farm Bureau, Red Bluff Bull Sale office, and at Corning City Hall. A limit of three vouchers, for a total of six tires per address is proposed for the agricultural tire collection events. Tractor, grader, backhoe, and farm tires will be collected. Earth-mover tires will not be accepted. The vouchers and tires are to be surrendered at the Tehama County/Red Bluff Landfill. At the end of the month Waste Tire Products will collect the tires for processing. Agricultural Tire Collection costs are estimated to be $30.00 per tire.</x:t>
   </x:si>
   <x:si>
-    <x:t>Stanislaus County</x:t>
-[...135 lines deleted...]
-    <x:t>To hold several tire collection events throughout the Coachella Valley, helping to keep tires from being illegally dumped or discarded.  I would like to point out that tires collected in the Coachella Valley are statistically heavier (avg. 30 lbs) than tires collected in other jurisdictions (avg. 26 lbs) which makes a big difference in the number of tires collected per cost requirement.  For example, for a collection of 10,000 tires at 26lbs per tire, Coachella Valley should only have to collect 8,462 tires at 30 lbs to match the $5.00 per tire threshold, a difference of 1,538 tires!</x:t>
+    <x:t>Phelan Piñon Hills Community Services District</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Kim Ward</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7608681212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Phelan Piñon Hills Community Services District (District) serves the unincorporated communities of Phelan and Piñon Hills. These communities are situated in the high desert region of Southern California. This area contains wide-open desert spaces that have become the illegal dumping ground for an abundance of used tires. 
+To help mitigate the illegal dumping that occurs in the area, the District applied for and received the 2017 Tire Amnesty Grant from CalRecycle. This generous grant allowed the District to offer nine (9) tire amnesty events to District residents. As of January 2019, nearly 7000 tires have been collected during these well-advertised events. With an average of 988 tires per event, it can be estimated that nearly 9000 environmentally damaging tires will be collected during the 2017 grant period. 
+The District would like to once again receive the Waste Tire Amnesty Grant. It would allow for eight (8) quarterly events, beginning September 2019 and ending June 2021. These events are of exceptional benefit to the community. Utilizing previous data, it is estimated that the 2019 Waste Tire Amnesty Grant would allow for the collection of approximately 8000 tires during the course of the grant period.  
+Like previous amnesty events, residents would be able to dispose of up to nine (9) tires per event, free of charge. The District would ensure that all advertising specifies no more than nine (9) tires per resident to comply with tire hauling guidelines and dissuade commercial haulers. These events will take place at the District’s regular clean-up location near the county solid waste transfer station. The tires collected would be taken to two different recyclers: the Mitsubishi Cement Corporation where they are turned into fuel, and BJ Used Tire and Rubber Recycling where they are recycled for various purposes.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 38</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -780,51 +780,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65f16b40c2994400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2fbea61c41634d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R14ae0ad0dc144106" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7da64540fe0443f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ab79e1c7a6f43c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Radeff447bd3d4936" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -872,963 +872,963 @@
     </x:row>
     <x:row ht="34.497634887695313" customHeight="1" collapsed="0">
       <x:c r="A5" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="6" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="7"/>
       <x:c r="D5" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="5" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1529.37646484375" customHeight="1" collapsed="0">
+    <x:row ht="1839.8551025390625" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
-        <x:v>24975</x:v>
+        <x:v>39612</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H6" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row ht="701.43310546875" customHeight="1" collapsed="0">
+    <x:row ht="195.4771728515625" customHeight="1" collapsed="0">
       <x:c r="A7" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="8"/>
       <x:c r="D7" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>4170</x:v>
       </x:c>
       <x:c r="E7" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H7" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
-    <x:row ht="459.949462890625" customHeight="1" collapsed="0">
+    <x:row ht="482.967041015625" customHeight="1" collapsed="0">
       <x:c r="A8" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="8"/>
       <x:c r="D8" s="9" t="n">
-        <x:v>90000</x:v>
+        <x:v>50000</x:v>
       </x:c>
       <x:c r="E8" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G8" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H8" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1621.3603515625" customHeight="1" collapsed="0">
+    <x:row ht="252.991943359375" customHeight="1" collapsed="0">
       <x:c r="A9" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="8" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C9" s="8"/>
       <x:c r="D9" s="9" t="n">
-        <x:v>21177</x:v>
+        <x:v>33300</x:v>
       </x:c>
       <x:c r="E9" s="8" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F9" s="8" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G9" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H9" s="8" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
-    <x:row ht="321.958984375" customHeight="1" collapsed="0">
+    <x:row ht="206.98583984375" customHeight="1" collapsed="0">
       <x:c r="A10" s="8" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B10" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C10" s="8"/>
       <x:c r="D10" s="9" t="n">
-        <x:v>89929</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E10" s="8" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F10" s="8" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H10" s="8" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
-    <x:row ht="482.96728515625" customHeight="1" collapsed="0">
+    <x:row ht="1448.87255859375" customHeight="1" collapsed="0">
       <x:c r="A11" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B11" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C11" s="8"/>
       <x:c r="D11" s="9" t="n">
         <x:v>40000</x:v>
       </x:c>
       <x:c r="E11" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F11" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G11" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H11" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2069.830078125" customHeight="1" collapsed="0">
+    <x:row ht="701.43310546875" customHeight="1" collapsed="0">
       <x:c r="A12" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B12" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C12" s="8"/>
       <x:c r="D12" s="9" t="n">
-        <x:v>90000</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E12" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F12" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G12" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H12" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1701.8642578125" customHeight="1" collapsed="0">
+    <x:row ht="1471.861328125" customHeight="1" collapsed="0">
       <x:c r="A13" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B13" s="8" t="s">
         <x:v>45</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
       <x:c r="C13" s="8"/>
       <x:c r="D13" s="9" t="n">
-        <x:v>10000</x:v>
+        <x:v>38080</x:v>
       </x:c>
       <x:c r="E13" s="8" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F13" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="F13" s="8" t="s">
+      <x:c r="G13" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H13" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="G13" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H13" s="8" t="s">
+    </x:row>
+    <x:row ht="643.9462890625" customHeight="1" collapsed="0">
+      <x:c r="A14" s="8" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B14" s="8" t="s">
         <x:v>49</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="C14" s="8"/>
       <x:c r="D14" s="9" t="n">
-        <x:v>39612</x:v>
+        <x:v>20000</x:v>
       </x:c>
       <x:c r="E14" s="8" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F14" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="F14" s="8" t="s">
+      <x:c r="G14" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H14" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="G14" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H14" s="8" t="s">
+    </x:row>
+    <x:row ht="551.9619140625" customHeight="1" collapsed="0">
+      <x:c r="A15" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A15" s="8" t="s">
+      <x:c r="B15" s="8" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
       <x:c r="C15" s="8"/>
       <x:c r="D15" s="9" t="n">
-        <x:v>9622</x:v>
+        <x:v>42088</x:v>
       </x:c>
       <x:c r="E15" s="8" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F15" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="F15" s="8" t="s">
+      <x:c r="G15" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H15" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="G15" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H15" s="8" t="s">
+    </x:row>
+    <x:row ht="896.91015625" customHeight="1" collapsed="0">
+      <x:c r="A16" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A16" s="8" t="s">
+      <x:c r="B16" s="8" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
       <x:c r="C16" s="8"/>
       <x:c r="D16" s="9" t="n">
-        <x:v>33222</x:v>
+        <x:v>23003</x:v>
       </x:c>
       <x:c r="E16" s="8" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F16" s="8" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="F16" s="8" t="s">
+      <x:c r="G16" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H16" s="8" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="G16" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H16" s="8" t="s">
+    </x:row>
+    <x:row ht="2357.2919921875" customHeight="1" collapsed="0">
+      <x:c r="A17" s="8" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B17" s="8" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="C17" s="8"/>
       <x:c r="D17" s="9" t="n">
-        <x:v>70000</x:v>
+        <x:v>19177</x:v>
       </x:c>
       <x:c r="E17" s="8" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F17" s="8" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G17" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H17" s="8" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="F17" s="8" t="s">
+    </x:row>
+    <x:row ht="632.4375" customHeight="1" collapsed="0">
+      <x:c r="A18" s="8" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="G17" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H17" s="8" t="s">
+      <x:c r="B18" s="8" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C18" s="8"/>
       <x:c r="D18" s="9" t="n">
-        <x:v>20000</x:v>
+        <x:v>70000</x:v>
       </x:c>
       <x:c r="E18" s="8" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F18" s="8" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G18" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H18" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="F18" s="8" t="s">
+    </x:row>
+    <x:row ht="1529.376953125" customHeight="1" collapsed="0">
+      <x:c r="A19" s="8" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B19" s="8" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
       <x:c r="C19" s="8"/>
       <x:c r="D19" s="9" t="n">
-        <x:v>33040</x:v>
+        <x:v>24975</x:v>
       </x:c>
       <x:c r="E19" s="8" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F19" s="8" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G19" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H19" s="8" t="s">
+        <x:v>75</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="701.431640625" customHeight="1" collapsed="0">
+      <x:c r="A20" s="8" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F19" s="8" t="s">
+      <x:c r="B20" s="8" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="C20" s="8"/>
       <x:c r="D20" s="9" t="n">
-        <x:v>19177</x:v>
+        <x:v>30500</x:v>
       </x:c>
       <x:c r="E20" s="8" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F20" s="8" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G20" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H20" s="8" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="F20" s="8" t="s">
+    </x:row>
+    <x:row ht="1701.865234375" customHeight="1" collapsed="0">
+      <x:c r="A21" s="8" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="G20" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H20" s="8" t="s">
+      <x:c r="B21" s="8" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
       <x:c r="C21" s="8"/>
       <x:c r="D21" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>10000</x:v>
       </x:c>
       <x:c r="E21" s="8" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F21" s="8" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G21" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H21" s="8" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="F21" s="8" t="s">
+    </x:row>
+    <x:row ht="46.005859375" customHeight="1" collapsed="0">
+      <x:c r="A22" s="8" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="G21" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H21" s="8" t="s">
+      <x:c r="B22" s="8" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
       <x:c r="C22" s="8"/>
       <x:c r="D22" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>19948</x:v>
       </x:c>
       <x:c r="E22" s="8" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F22" s="8" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G22" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H22" s="8" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="F22" s="8" t="s">
+    </x:row>
+    <x:row ht="413.9716796875" customHeight="1" collapsed="0">
+      <x:c r="A23" s="8" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B23" s="8" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
       <x:c r="C23" s="8"/>
       <x:c r="D23" s="9" t="n">
-        <x:v>35526</x:v>
+        <x:v>16429</x:v>
       </x:c>
       <x:c r="E23" s="8" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F23" s="8" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G23" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H23" s="8" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F23" s="8" t="s">
+    </x:row>
+    <x:row ht="1828.34765625" customHeight="1" collapsed="0">
+      <x:c r="A24" s="8" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="G23" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H23" s="8" t="s">
+      <x:c r="B24" s="8" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="C24" s="8"/>
       <x:c r="D24" s="9" t="n">
-        <x:v>90000</x:v>
+        <x:v>33040</x:v>
       </x:c>
       <x:c r="E24" s="8" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F24" s="8" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G24" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H24" s="8" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="F24" s="8" t="s">
+    </x:row>
+    <x:row ht="2069.830078125" customHeight="1" collapsed="0">
+      <x:c r="A25" s="8" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="G24" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H24" s="8" t="s">
+      <x:c r="B25" s="8" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
       <x:c r="C25" s="8"/>
       <x:c r="D25" s="9" t="n">
-        <x:v>16429</x:v>
+        <x:v>90000</x:v>
       </x:c>
       <x:c r="E25" s="8" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F25" s="8" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="F25" s="8" t="s">
+      <x:c r="G25" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H25" s="8" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="G25" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H25" s="8" t="s">
+    </x:row>
+    <x:row ht="482.96484375" customHeight="1" collapsed="0">
+      <x:c r="A26" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B26" s="8" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
       <x:c r="C26" s="8"/>
       <x:c r="D26" s="9" t="n">
-        <x:v>30500</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E26" s="8" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F26" s="8" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G26" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H26" s="8" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="F26" s="8" t="s">
+    </x:row>
+    <x:row ht="885.431640625" customHeight="1" collapsed="0">
+      <x:c r="A27" s="8" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="G26" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H26" s="8" t="s">
+      <x:c r="B27" s="8" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
       <x:c r="C27" s="8"/>
       <x:c r="D27" s="9" t="n">
-        <x:v>8000</x:v>
+        <x:v>33222</x:v>
       </x:c>
       <x:c r="E27" s="8" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="F27" s="8" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="G27" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H27" s="8" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="F27" s="8" t="s">
+    </x:row>
+    <x:row ht="149.5" customHeight="1" collapsed="0">
+      <x:c r="A28" s="8" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="G27" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H27" s="8" t="s">
+      <x:c r="B28" s="8" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
       <x:c r="C28" s="8"/>
       <x:c r="D28" s="9" t="n">
-        <x:v>90000</x:v>
+        <x:v>27000</x:v>
       </x:c>
       <x:c r="E28" s="8" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F28" s="8" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="G28" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H28" s="8" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F28" s="8" t="s">
+    </x:row>
+    <x:row ht="183.99609375" customHeight="1" collapsed="0">
+      <x:c r="A29" s="8" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B29" s="8" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="C29" s="8"/>
       <x:c r="D29" s="9" t="n">
-        <x:v>38080</x:v>
+        <x:v>53155</x:v>
       </x:c>
       <x:c r="E29" s="8" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="F29" s="8" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="G29" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H29" s="8" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="F29" s="8" t="s">
+    </x:row>
+    <x:row ht="310.478515625" customHeight="1" collapsed="0">
+      <x:c r="A30" s="8" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="G29" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H29" s="8" t="s">
+      <x:c r="B30" s="8" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
       <x:c r="C30" s="8"/>
       <x:c r="D30" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>8000</x:v>
       </x:c>
       <x:c r="E30" s="8" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="F30" s="8" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="F30" s="8" t="s">
+      <x:c r="G30" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H30" s="8" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="G30" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H30" s="8" t="s">
+    </x:row>
+    <x:row ht="321.958984375" customHeight="1" collapsed="0">
+      <x:c r="A31" s="8" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
       <x:c r="B31" s="8" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C31" s="8"/>
       <x:c r="D31" s="9" t="n">
-        <x:v>33300</x:v>
+        <x:v>89929</x:v>
       </x:c>
       <x:c r="E31" s="8" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F31" s="8" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G31" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H31" s="8" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
-    <x:row ht="149.5" customHeight="1" collapsed="0">
+    <x:row ht="1414.375" customHeight="1" collapsed="0">
       <x:c r="A32" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="B32" s="8" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
       <x:c r="C32" s="8"/>
       <x:c r="D32" s="9" t="n">
-        <x:v>27000</x:v>
+        <x:v>90000</x:v>
       </x:c>
       <x:c r="E32" s="8" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="F32" s="8" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="F32" s="8" t="s">
+      <x:c r="G32" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H32" s="8" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="G32" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H32" s="8" t="s">
+    </x:row>
+    <x:row ht="701.43359375" customHeight="1" collapsed="0">
+      <x:c r="A33" s="8" t="s">
         <x:v>137</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A33" s="8" t="s">
+      <x:c r="B33" s="8" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
       <x:c r="C33" s="8"/>
       <x:c r="D33" s="9" t="n">
-        <x:v>31791</x:v>
+        <x:v>64000</x:v>
       </x:c>
       <x:c r="E33" s="8" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="F33" s="8" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="F33" s="8" t="s">
+      <x:c r="G33" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H33" s="8" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="G33" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H33" s="8" t="s">
+    </x:row>
+    <x:row ht="206.986328125" customHeight="1" collapsed="0">
+      <x:c r="A34" s="8" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
       <x:c r="B34" s="8" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C34" s="8"/>
       <x:c r="D34" s="9" t="n">
-        <x:v>53155</x:v>
+        <x:v>90000</x:v>
       </x:c>
       <x:c r="E34" s="8" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="F34" s="8" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G34" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H34" s="8" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
-    <x:row ht="701.43359375" customHeight="1" collapsed="0">
+    <x:row ht="758.947265625" customHeight="1" collapsed="0">
       <x:c r="A35" s="8" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B35" s="8" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C35" s="8"/>
       <x:c r="D35" s="9" t="n">
-        <x:v>64000</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E35" s="8" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="F35" s="8" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="G35" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H35" s="8" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
-    <x:row ht="563.443359375" customHeight="1" collapsed="0">
+    <x:row ht="643.947265625" customHeight="1" collapsed="0">
       <x:c r="A36" s="8" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B36" s="8" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C36" s="8"/>
       <x:c r="D36" s="9" t="n">
-        <x:v>85000</x:v>
+        <x:v>88000</x:v>
       </x:c>
       <x:c r="E36" s="8" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F36" s="8" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="G36" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H36" s="8" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
-    <x:row ht="896.908203125" customHeight="1" collapsed="0">
+    <x:row ht="862.412109375" customHeight="1" collapsed="0">
       <x:c r="A37" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="8" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C37" s="8"/>
       <x:c r="D37" s="9" t="n">
-        <x:v>23003</x:v>
+        <x:v>35526</x:v>
       </x:c>
       <x:c r="E37" s="8" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F37" s="8" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="G37" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H37" s="8" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
-    <x:row ht="172.490234375" customHeight="1" collapsed="0">
+    <x:row ht="563.443359375" customHeight="1" collapsed="0">
       <x:c r="A38" s="8" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B38" s="8" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C38" s="8"/>
       <x:c r="D38" s="9" t="n">
-        <x:v>80032</x:v>
+        <x:v>85000</x:v>
       </x:c>
       <x:c r="E38" s="8" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="F38" s="8" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="G38" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H38" s="8" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
-    <x:row ht="46.0078125" customHeight="1" collapsed="0">
+    <x:row ht="459.947265625" customHeight="1" collapsed="0">
       <x:c r="A39" s="8" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B39" s="8" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
       <x:c r="C39" s="8"/>
       <x:c r="D39" s="9" t="n">
-        <x:v>19948</x:v>
+        <x:v>90000</x:v>
       </x:c>
       <x:c r="E39" s="8" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="F39" s="8" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="F39" s="8" t="s">
+      <x:c r="G39" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H39" s="8" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="G39" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H39" s="8" t="s">
+    </x:row>
+    <x:row ht="1356.888671875" customHeight="1" collapsed="0">
+      <x:c r="A40" s="8" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
       <x:c r="B40" s="8" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C40" s="8"/>
       <x:c r="D40" s="9" t="n">
-        <x:v>4170</x:v>
+        <x:v>9622</x:v>
       </x:c>
       <x:c r="E40" s="8" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F40" s="8" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="G40" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H40" s="8" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
-    <x:row ht="551.9609375" customHeight="1" collapsed="0">
+    <x:row ht="172.490234375" customHeight="1" collapsed="0">
       <x:c r="A41" s="8" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B41" s="8" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C41" s="8"/>
       <x:c r="D41" s="9" t="n">
-        <x:v>42088</x:v>
+        <x:v>80032</x:v>
       </x:c>
       <x:c r="E41" s="8" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F41" s="8" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="G41" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H41" s="8" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
-    <x:row ht="643.94921875" customHeight="1" collapsed="0">
+    <x:row ht="3277.216796875" customHeight="1" collapsed="0">
       <x:c r="A42" s="8" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B42" s="8" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C42" s="8"/>
       <x:c r="D42" s="9" t="n">
-        <x:v>88000</x:v>
+        <x:v>31791</x:v>
       </x:c>
       <x:c r="E42" s="8" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F42" s="8" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G42" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H42" s="8" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
-    <x:row ht="482.96875" customHeight="1" collapsed="0">
+    <x:row ht="1621.359375" customHeight="1" collapsed="0">
       <x:c r="A43" s="8" t="s">
-        <x:v>69</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B43" s="8" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C43" s="8"/>
       <x:c r="D43" s="9" t="n">
-        <x:v>50000</x:v>
+        <x:v>21177</x:v>
       </x:c>
       <x:c r="E43" s="8" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="F43" s="8" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G43" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H43" s="8" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
-    <x:row ht="14.3984375" customHeight="1" collapsed="0">
+    <x:row ht="14.40234375" customHeight="1" collapsed="0">
       <x:c r="A44" s="10" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B44" s="10" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C44" s="10"/>
       <x:c r="D44" s="11" t="n">
         <x:v>1660776</x:v>
       </x:c>
       <x:c r="E44" s="10" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="F44" s="10" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="G44" s="10" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H44" s="10" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
@@ -1857,29 +1857,29 @@
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
     <x:mergeCell ref="B44:C44"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: December 24, 2025 2:12 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 16, 2026 9:28 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>