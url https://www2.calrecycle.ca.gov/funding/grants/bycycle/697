--- v3 (2026-04-16)
+++ v4 (2026-07-27)
@@ -1,651 +1,651 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c63695cbd143a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R411470e4f44a4e4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R7ab79e1c7a6f43c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R5d6912a1ddc14dc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2019-20 Local Government Waste Tire Amnesty Grant (TA5)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
-    <x:t>San Bernardino      </x:t>
-[...8 lines deleted...]
-    <x:t>7602407000</x:t>
+    <x:t>Stanislaus          </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Modesto</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms Vicki Rice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2095775495</x:t>
   </x:si>
   <x:si>
     <x:t>Cathy Aggergaard</x:t>
-  </x:si>
-[...189 lines deleted...]
-    <x:t>2095775495</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Modesto has designed a two-tiered approach for the removal and recycling of waste tires through the Waste tire Amnesty Grant for FY 2019/2020.
 The first approach will be a Waste Tire Amnesty Coupon Program created to encourage residents to recycle their discarded waste tires. Modesto residents can recycle up to 9 tires an no cost per amnesty event with their coupon. Coupons will be mailed upon request once addresses are verified.  With coupon in hand, any Modesto resident can take their tires to one of our local haulers that are partnering with the City of Modesto. Residents will be notified of the availability of the program through advertising in local newspapers, magazines, the city website, social media, PSA's and flyers at local businesses. Based on historical numbers from prior years and the current grant cycle, we estimate the Waste Tire amnesty Coupon Program will collect 1,250 waste tires each fiscal year for a total of 2,500 waste tires during the complete grant cycle. 
 The second approach will be the Waste Tire Amnesty Collection Events. The City of Modesto will partner with a CalRecycle permitted end-use facility to provide six area specific events where Modesto residents can bring their waste tires for recycling. Based on the historic data documented in the Waste Tire Clean-up Grant, we have targeted specific areas that have been subject to a high rate of illegal dumping and will hold amnesty events in those areas. Residents will be notified by direct mail prior to each event and be given the opportunity to bring up to 9 tires per household to be recycled. In addition, one of the six events will be two-days in conjunction with a Citywide Clean-up open to all Modesto residents. We are estimating 2,500 waste tires collected.</x:t>
   </x:si>
   <x:si>
-    <x:t>San Diego           </x:t>
-[...72 lines deleted...]
-    <x:t>The Regional Waste Management Authority (RWMA) is proposing to collect 3,500 waste tires through a free tire recycling coupon program at two local transfer stations operated by the local franchised waste hauler, Recology Yuba-Sutter, plus another 3,200 waste tires in eight (8) 40-yard waste tire bins provided to community clean-up events. The 3,500 waste tire figure is based on the current waste tire amnesty program (TA4-17-0017) in which 3,372 waste tires have been collected through mid February 2019 with four and a half months remaining of this two-year grant program. The 3,200 waste tires proposed to be collected in eight (8) 40-yard waste tire bins provided to community clean-up events is based on an estimated 400 waste tires per 40-yard bin and also on the number of community collection events scheduled in the current two-year time frame, exceeding the five waste tire bins budgeted for in the current two-year waste tire amnesty program (TA4-17-0017).  The free tire recycling coupons will allow residents to deliver up to 20 passenger car and light truck waste tires to the transfer stations within a 30-day period. Written authorization for residents to haul more than nine (9) waste tires with the free tire recycling coupons will be requested from the Local Enforcement Agency. Residents will be limited to hauling no more than nine (9) waste tires to community clean-up events.  The RWMA will update and distribute the public education and information campaign utilized for previous waste tire amnesty projects to inform the public about tire maintenance and safety issues to prolong the useful life of tires; health and safety issues related to improper storage and disposal of waste tires; and, the availability of free tire recycling coupons for the proper disposal of waste tires. RWMA and Recology Yuba-Sutter staff will coordinate with the sponsors of the community clean-up events to provide waste tire collection bins and appropriate messages regarding tire collection for event promotional materials. Tires collected through the coupon program and at community collection events will be recycled.</x:t>
+    <x:t>Glenn               </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glenn County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Talia Richardson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5309346530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The County of Glenn, City of Willows and City of Orland (Applicant) will host six Waste Tire Collection Events (Events) at the Glenn County Transfer Station one Saturday a month for the grant period. Applicant will host events from December 2019 to May 2020. This will give all residents in the Applicant jurisdictions a central location to dispose of their waste tires for an extended period of time. The City of Willows and City of Orland will host 1 event within their jurisdiction. These events will be held at a time when the weather is predictable and we are outside of the Transfer Station event dates. Populations are concentrated within the city limits of Willows and Orland, this will provide the residents with easy access to events. All events will be open to residents of the Cities and County regardless of where the events are located.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Los Angeles         </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Los Angeles County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Wilson Fong</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6264583581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Works will partner with the Cities of Lancaster and Palmdale to conduct 10-12 free waste tire collection events in the Antelope Valley and various communities. At these events, residents will be able to drop off waste tires to be recycled into crumb rubber. The project is expected to collect 30,000 Passenger Tire Equivalents. Public Works will contract for hauling, recycling, event planning and engineering applications. Public Works also intends to employ the Los Angeles Conservation Corps as supplemental labor for the collection events.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Bernardino      </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phelan Piñon Hills Community Services District</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Kim Ward</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7608681212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Phelan Piñon Hills Community Services District (District) serves the unincorporated communities of Phelan and Piñon Hills. These communities are situated in the high desert region of Southern California. This area contains wide-open desert spaces that have become the illegal dumping ground for an abundance of used tires. 
+To help mitigate the illegal dumping that occurs in the area, the District applied for and received the 2017 Tire Amnesty Grant from CalRecycle. This generous grant allowed the District to offer nine (9) tire amnesty events to District residents. As of January 2019, nearly 7000 tires have been collected during these well-advertised events. With an average of 988 tires per event, it can be estimated that nearly 9000 environmentally damaging tires will be collected during the 2017 grant period. 
+The District would like to once again receive the Waste Tire Amnesty Grant. It would allow for eight (8) quarterly events, beginning September 2019 and ending June 2021. These events are of exceptional benefit to the community. Utilizing previous data, it is estimated that the 2019 Waste Tire Amnesty Grant would allow for the collection of approximately 8000 tires during the course of the grant period.  
+Like previous amnesty events, residents would be able to dispose of up to nine (9) tires per event, free of charge. The District would ensure that all advertising specifies no more than nine (9) tires per resident to comply with tire hauling guidelines and dissuade commercial haulers. These events will take place at the District’s regular clean-up location near the county solid waste transfer station. The tires collected would be taken to two different recyclers: the Mitsubishi Cement Corporation where they are turned into fuel, and BJ Used Tire and Rubber Recycling where they are recycled for various purposes.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Dorado           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Dorado County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Timothy Engle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5306216587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The El Dorado County Community Development Agency Environmental Management Department (EMD)  and it's contractors plan to hold routine waste tire amnesty collection events at the two Materials Recovery Facilities (MRF) operated by franchised waste haulers in the County. 
+One is located in Placerville,CA and the other is in South Lake Tahoe,CA.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Bernardino County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Maria Gonzales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9098844056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The San Bernardino County Code Enforcement Division will host over 20 amnesty events throughout the unincorporated areas of San Bernardino County. We plan on collecting over 15,000 tires.  Some of the amnesty events will be held in conjunction with regularly planned community cleanup events or as stand-alone tire collection events. The tires collected are recycled.  The events are advertised via flyer mail outs and on social media.  The grant will pay for disposal fees, personnel to staff the amnesty events and to administer the grant.</x:t>
   </x:si>
   <x:si>
     <x:t>Monterey            </x:t>
   </x:si>
   <x:si>
     <x:t>Salinas Valley Solid Waste Authority</x:t>
   </x:si>
   <x:si>
     <x:t>Ms Elia Zavala</x:t>
   </x:si>
   <x:si>
     <x:t>8317753010</x:t>
   </x:si>
   <x:si>
     <x:t>The Salinas Valley is a rural agricultural valley in Monterey County with five major cities: Gonzales, Greenfield, King City, Salinas, and Soledad.  The Salinas Valley Solid Waste Authority (Authority) is a Joint Powers Authority representing the five cities and the unincorporated area of eastern Monterey County.  The Authority's mission is to manage Salinas Valley solid waste as a resource, promoting sustainable, environmentally sound and cost effective practices through an integrated system of waste reduction, reuse, recycling, innovative technology, customer service and education. Procuring Waste Tire Amnesty Grant funding is consistent with the Authority’s mission, vision, values and diversion goals.
 In the Authority's jurisdiction, fees for tire disposal range from $2.00 per auto/light duty tires up to $150.00 per equipment tires.  The tire amnesty program serves two important purposes:  1) to continue to offer the public the opportunity to legally dispose of tires at no cost, thus reducing instances of illegal dumping, improper storage and potential public health issues and; 2) to utilize the events as an educational opportunity to promote the proper disposal/recycling of waste tires.  
 If funded, residents in the Authority’s jurisdiction will be informed through flyers, print ads, radio, email blasts, website information, and/or garbage and recycling bill inserts/newsletters about the opportunity to take their waste tires to any of the Authority's three (3) sites (1 landfill and 2 transfer stations) for free disposal.
 The Authority has a history of hosting successful tire amnesty events with the assistance of waste tire amnesty grant funds. Since 2000, the Authority has collected and recycled approximately 281,130 tires, at a total cost of $430,285, or $1.53 per tire. It is our intent to conduct four similar events over the 2-year grant term with TA5 FY19-20 grant funds and expect to collect and recycle 36,000 tires at a cost of $2.50 per tire.
 These events continue to be a very important resource and outlet for proper waste tire disposal in the Salinas Valley. By capitalizing on the successful aspects of previous events, and expanding those successes, the Authority has had the ability to significantly reduce the amount of waste tires that may have otherwise been illegally dumped, improperly stored or buried in the landfill.</x:t>
   </x:si>
   <x:si>
-    <x:t>San Bernardino County</x:t>
-[...195 lines deleted...]
-    <x:t>Public Works will partner with the Cities of Lancaster and Palmdale to conduct 10-12 free waste tire collection events in the Antelope Valley and various communities. At these events, residents will be able to drop off waste tires to be recycled into crumb rubber. The project is expected to collect 30,000 Passenger Tire Equivalents. Public Works will contract for hauling, recycling, event planning and engineering applications. Public Works also intends to employ the Los Angeles Conservation Corps as supplemental labor for the collection events.</x:t>
+    <x:t>Butte               </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Town of Paradise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms Jennifer Arbuckle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5306247947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Town of Paradise (Paradise) requests $15,000 to hold 5 waste tire collection events; 1 in the fall of 2019, 2 (spring and fall) in 2020 and 1 in the Spring of 2021 to provide needed disposal to Paradise and surrounding communities. The one day events include the collection, removal, and transportation of waste tires. Remaining funds not exceeded at the events will be used to support a appointment/coupon program that will allow citizens to take waste tires to our local transfer station on specific days. 
+Contingent upon grant funding, Paradise in partnership with Northern Recycling and Waste Services (see Attachment 1) proposes to hold a one day events throughout the grant term within the town limits to accommodate the area of Paradise and Magalia collectively referred as the Upper Ridge. The population of which is currently fluid due to the Camp Fire. We do have at least 2000 people still living on the Upper Ridge. Paradise believes that due to the Camp Fire and the variety of destruction that it is important to continue to offer as many services to the remaining population as possible. This grant will allow us to continue to collect tires for the next 2 years.
+By providing an annual “free” drop off events in our community, Paradise believes that 100% of the Upper Ridge will be served. This events will provide the public with a waste tire disposal outlet as well as educational information that gives people the information needed to promote environmentally safe behavior in regards to using and transporting waste tires.
+This event will be held at Northern Recycling and Waste Services Recycling / Transfer Yard, located at 920 American Way in Paradise. Event will take place on a Saturday(s) in fall and spring of the grant term (pending award notification and schedule of waste tire hauler at that time), from 9 a.m. to 1 p.m. With an estimated cost of $3.00 per passenger and pickup tire (see Attachment 1).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Town of Apple Valley</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Guy Eisenbrey</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7602407000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Due to increased costs waste tires are often illegally dumped instead of being properly disposed. Typically, waste tires are illegally dumped within 1,000 feet of residential homes, schools, commercial or industrial centers, airports and electrical transmission lines. If funding for this program is not available, illegal dumping will presumably increase and the health and safety of the Town’s residents will be at risk. The Town collects and disposes of waste tires to protect its community and our environment. To help us achieve maximum effectiveness and efficiency, the town is requesting these grant funds.  
+The Town of Apple Valley is requesting funds to provide waste tire amnesty events and a drop off location for residents to dispose of waste tires for free in accordance with CalRecycle requirements and regulations. Tire Amnesty events will take place at a permanent location of the Town of Apple Valley Public Works yard located at 13450 Nomwaket Rd, Apple Valley and three additional events at Lions Park. Funds will be used for the costs related to salaries for administering the grant, transportation, equipment, and container usage for collection on event days. The estimated cost per tire for each event is $3.30. Town staff anticipates collecting approximately 1,000 waste tires per event, plus 115 tires per week at the drop off location, totaling 12,000 waste tires collected throughout the grant period. Staff will focus on conducting a public outreach campaign to publicize events and promote proper disposal of waste tires. The events will be advertised in the local newspaper, in accordance with CalRecycle guidelines. Further, events will be publicized through Facebook, Twitter, the Town of Apple Valley’s website, and in the “Our Town” quarterly newspaper. Flyers will be created, printed and distributed through handouts and mailings to Apple Valley residents. 
+All waste tires collected during the events will be transported by Burrtec Waste Industries, utilizing a 40 cubic yard roll off container. Waste tires will be transported to a recycling facility (Mitsubishi Cement Corporation located in Lucerne Valley, California) for proper handling.</x:t>
   </x:si>
   <x:si>
     <x:t>Kings               </x:t>
   </x:si>
   <x:si>
     <x:t>City of Avenal</x:t>
   </x:si>
   <x:si>
     <x:t> Antony Lopez</x:t>
   </x:si>
   <x:si>
     <x:t>5593865782</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Avenal is seeking to organize four waste tire collection events for the citizens of Avenal. The events will be held at the Mid-Valley Disposal yard in Avenal and Mid-Valley will provide roll-off bins. They will also ship the tires to a recycling facility. 
 In this grant cycle the City is excited to partner with Sequoia Community Corps, a Certified Conservation Corps, to assist with staffing the four events as well as to provide additional services at the collection events such as recycling education and potential recruitment for participation in the SCC’s job training program.
 Mid-Valley Disposal will provide two roll-off bins for each collection event. The number of roll-off bins was determined based on the previous grant cycle's collection events, which exceeded expectations. This year, we are budgeting for a 30% increase in first tire collection, as well as for one additional event as compared to the previous grant cycle (total of four). Specifically, we anticipate collecting 700 tires at our first event, and 450 tires each at the subsequent events. The 30% increase for the first event and the addition of a fourth event are based on the expectation from the community of hosting these collections on a regular basis and their popularity. 
 Marketing will include newspaper ads and flyers in public places, the City will utilize its website and email database at its disposal to further market the events. Also, the Sequoia Conservation Corp, who are also partnering with us on this grant, will assist in promoting the event.</x:t>
   </x:si>
   <x:si>
-    <x:t>Madera              </x:t>
-[...11 lines deleted...]
-    <x:t>5 events held over the 2 year grant term.  The amount of waste tires estimated to be collected over the grant period is 24,000.  The Waste Tires will be transported to a permitted facility for recycling purposes.</x:t>
+    <x:t>Santa Cruz          </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santa Cruz County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Nader Sidhom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8312478821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The County of Santa Cruz seeks to continue its Tire Amnesty Program, which will encourage residents to clean up and recycle waste tires stored on their properties.  The benefits of the proper treatment of waste tires in our county will include environmental protection and the reduction of mosquito habitats along with mosquitoes and the threat of diseases they may spread.
+Semi-annual Tire Amnesty events will be conducted at three disposal sites: the Buena Vista Landfill, Ben Lomond Transfer Station, and the City of Santa Cruz Resource Recovery Facility.  Residents will be allowed to turn in up to 5 tires per day during each of two one-week events per year.  Additional Tire Amnesty events may be held with any left over funds in the budget.  Based on past Amnesty Events we anticipate a return of approximately 8000 waste tires during the 2-year grant term.
+CalRecycle grant funds are requested for the reimbursement of hauling and processing charges, and staffing costs directly related to the tire amnesty program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mendocino           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mendocino Solid Waste Management Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jenn Jennifer Lombari</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7074689710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Mendocino Solid Waste Management Authority (MSWMA) proposed to repeat the successful program of tire amnesty collection in 2019-2020.  This program has been funded by CalRecycle in the past, and we look forward to continuing to offer this service to Mendocino County residents.
+We will offer free tire collection at the transfer stations in Willits, South Coast, Caspar, Albion, Hopland and at MSWMA's Hazardous Waste Collection facility in Ukiah.  Event planning, publicity, and tire loading are done by MSWMA staff.  Tire disposal and recycling are provided by Waste Recovery West.
+Based upon our past experience, we anticipate collecting approximately 10,000 per year.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riverside           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Lake Elsinore</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms. Nicole McCalmont</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9516743124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1. Conduct 8 tire collection events in the Lake Elsinore community. The City will team with the Southern California Mountains Foundation, the local Urban Conservation Corps that services western portion of Riverside County. Four events will take place at the City‘s twice-yearly community cleanup events (normally held in March and October), and four tire collections will take place as "stand-alone" events (tentatively scheduled for January and June during 2020 and 2021 ) at various locations around the City. 
+2. Develop a waste tire educational outreach program. Includes the development and placement of newspaper ads to promote cleanup events and City‘s overall tire recycling program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yuba                </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regional Waste Management Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Alyson Burleigh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8663931338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Regional Waste Management Authority (RWMA) is proposing to collect 3,500 waste tires through a free tire recycling coupon program at two local transfer stations operated by the local franchised waste hauler, Recology Yuba-Sutter, plus another 3,200 waste tires in eight (8) 40-yard waste tire bins provided to community clean-up events. The 3,500 waste tire figure is based on the current waste tire amnesty program (TA4-17-0017) in which 3,372 waste tires have been collected through mid February 2019 with four and a half months remaining of this two-year grant program. The 3,200 waste tires proposed to be collected in eight (8) 40-yard waste tire bins provided to community clean-up events is based on an estimated 400 waste tires per 40-yard bin and also on the number of community collection events scheduled in the current two-year time frame, exceeding the five waste tire bins budgeted for in the current two-year waste tire amnesty program (TA4-17-0017).  The free tire recycling coupons will allow residents to deliver up to 20 passenger car and light truck waste tires to the transfer stations within a 30-day period. Written authorization for residents to haul more than nine (9) waste tires with the free tire recycling coupons will be requested from the Local Enforcement Agency. Residents will be limited to hauling no more than nine (9) waste tires to community clean-up events.  The RWMA will update and distribute the public education and information campaign utilized for previous waste tire amnesty projects to inform the public about tire maintenance and safety issues to prolong the useful life of tires; health and safety issues related to improper storage and disposal of waste tires; and, the availability of free tire recycling coupons for the proper disposal of waste tires. RWMA and Recology Yuba-Sutter staff will coordinate with the sponsors of the community clean-up events to provide waste tire collection bins and appropriate messages regarding tire collection for event promotional materials. Tires collected through the coupon program and at community collection events will be recycled.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Los Angeles</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Ronaldo Milo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2134853568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City's Department of Public Works, Bureau of Sanitation (LASAN) through its Solid Resources Support Services Division (SRSSD) and Solid Resources Collection Division (SRCD) has an on-going used/waste tire collection and recycling program conducted year-round at LASAN's six (6) district yards. The yards provide for an environmentally sound opportunity for all residents of the City to dispose of used/waste tires, and promote the used tire drop-off sites. Moreover, each yard location has a Tire Program Identification (TPID) Number certificate issued by CalRecycle. The City residents may drop-off up to four (4) passenger and/or light truck tires to any of the local district yards each year. To further enhance the program, LASAN is planning to hold a minimum of twelve (12) amnesty events during the fiscal years 2019-20 and 2020-21. These amnesty events can coincide with LASAN’s Open House activity,mobile collection events or to any approved City locations. 
+The City has a service contract agreement with B.J. Used Tire and Rubber Recycling, Inc. (B.J.) for the collection, transportation, and processing of used/waste tires for beneficial reuse. As per the contract, the cost of processing, recycling, and disposal of passenger tire is $1.00/tire while the light truck tire is $1.50 per tire. The City will be using the services of Los Angeles Conservation Corps (LACC), a local conservation corps, for the set-up, collection, and transportation of used/waste tires in the amnesty events. Tires collected will be transported by LACC to B.J., where they are processed into recycled products for beneficial reuse. The City will only pay the processing, recycling and disposal of all used/waste tires collected during the term of this Local Government Waste Tire Amnesty Grant Program (TA5-FY 2019-2020)
+It is estimated that 5,000 used/waste tires are to be collected at the proposed minimum twelve(12) amnesty events, through which an estimate of 10% or 500 passenger tires and 90% or 4,500 light truck tires are to be collected. These amnesty tire collection events will be advertised through direct mailing to City residents, the City’s website and social media, Neighborhood Council, flyers to the libraries, and the Solid Waste Integrated Plan (SWIRP) database, otherwise, known as the ZERO waste program.
+The City of Los Angeles is requesting a grant amount of $19,176.76 for single jurisdiction applicant. LACC's "In-Kind" cost will be used for the services described in this program. Thus, the calculation of City's cost per tire ($3.84) was derived from the total grant request ($19,000) divided by the estimated number of tires collected (5,000).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lake                </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lake County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Kati Galvani</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7072621618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Passenger vehicle tires will be accepted at no charge for residents of Lake County at all permanent recycling center facilities in Lake County on amnesty days until grant funds are expended. Residents can bring up to 9 passenger tires to the recycling facilities for proper disposal. The TA4 grant has allowed residents to properly dispose of over 8400 tires to date. The Tire Amnesty program keeps tires out of landfills and has played a key role in minimizing illegal dumping throughout the county. Businesses can recycle tires for a minimal fee and waivers can be applied for when a non-profit or clean up group is requesting to haul more than the allowable amount of 9 in a one day period. The CalRecycle Local Waste Tire Amnesty Grant is a great way to encourage and provide residents education and information on the appropriate disposal of waste, recyclables. organics, and hazardous waste.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresno              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Fresno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms Christina Pasillas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5596218456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The Code Division plans to hold six amnesty events throughout the City of Fresno.  Our goal is to collect eight thousand tires and will have them processed for recycling.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riverside County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Joseph Contaoi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9514863200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Riverside County Department of Waste Resources (DWR) conducts approximately 27 bulky item cleanups in a year and over the two year grant period we can have an estimated 54 cleanups.  At each bulky item event, the DWR has been sponsoring the Waste Tire Amnesty events for residents of the unincorporated areas of Riverside County.  In the calendar year of 2018, DWR had collected over 10,000 waste tires from all its events.   The bulky item community cleanups are very successful in servicing over 4,300 residents and coupled with the Waste Tire Amnesty events there have been more events requested in each community.  The cleanups are getting  larger with participation increasing every year in all unincorporated communities.  The DWR advertises the community cleanup through flyers on the DWR website and some Board of Supervisor offices publicize through social media outlets.  DWR is committed to servicing the residents of Riverside County.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sacramento          </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rural Counties ESJPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Staci Heaton</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9164474806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>On behalf of Colusa, Inyo, Mariposa, Sierra, and Tuolumne Counties, the Rural Counties‘ Environmental Services Joint Powers Authority (ESJPA) will administer a regional tire amnesty grant. These five Counties were participants in the TCA-8 grant. Tire Amnesty Events with five jurisdictions will require careful monitoring of the grant budget but all participants will endeavor to maximize funds for tire collection. All five counties plan to hold events in the Fall of 2019 and 2020 with Spring 2020 events for Colusa, Mariposa, and Tuolumne Counties. Colusa County plans 1-day events at their County Corporation yard. Inyo County plans 2-day events at two landfills and two transfer stations. Mariposa County plans 2 consecutive Saturday events at their landfill and a transfer station. Sierra County plans two consecutive weekend events. Tuolumne County plans month long events at two different transfer stations. The logistics for frequency and locations may vary from the above schedule.  A total of 25 tire amnesty collection events are planned. Grant funds will be monitored constantly. If grants funds are available, as many events as possible will be scheduled in Spring 2021. The numbers of tires estimated to be collected are 24,000 tires. Rural areas tend to have larger tires than urban areas (more trucks) so the cost per tire tends to be higher.  All tire vendors stress that tires are sent for recycling rather than landfilling as much as feasible.  The ESJPA utilized the services of the Sacramento Local Conservation Corps for the Colusa and Sierra County events under TA4 and we have discussed utilizing their services under TA5.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Pomona</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Irene Madrid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9096203773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City will conduct 56 amnesty events during the two-year grant cycle.  The goal is to collect 3,360 tires from Pomona residents.  The City will advertise in local papers, website, Facebook, and Twitter.  Additionally, the City will advertise on signs placed on garbage trucks in order to ensure that all residents of Pomona are aware of this program.  The City has received funding in previous cycles and has successfully collected thousands of tires.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Diego           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pala Band of Mission Indians</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms Shasta Gaughen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7608913515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Pala Band of Mission Indians will host waste tire amnesty events during the first weekend of each month. During these events individuals will be allowed to drop off their unwanted waste tires at our Transfer Station free of charge. Each individual will be allowed to drop off up to 20 tires per event. Because an individual hauling 10 to 20 tires must obtain written authorization from the LEA prior to the amnesty event, we will only allow individuals to bring in 9 tires at a time. Our event flyers will note this rule. We are a certified waste tire hauler (Cal Recycle TPID # 1583442) and will offer
+our assistance to any Pala resident who cannot, for any reason, deliver tires to the Transfer Station themselves. Before each amnesty event, education outreach will be conducted through flyers, internet postings, local radio, and newsletter articles.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tulare              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Tulare</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Sherri Metz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5596844327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>We will offer 8 drop off events during the grant period (one every 3 months). The participants will be able to bring out up to 9 tires per drop off event. We collect an average of 200 tires per event which will give us an approximate amount of 1600 tires for disposal. All tires are taken to the local County of Tulare landfill for their tire recycling program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merced              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merced County Regional Waste Management Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Daisy Zaragoza</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2097234481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The JPA (Regional Waste Authority) administering Regional Tire Amnesty Events throughout the County of Merced, in parternership with the six Cities (Atwater, Dos Palos, Gustine, Livingston, Los Banos and Merced) and Merced County.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Hesperia</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Rachel Molina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7609471018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City of Hesperia will hold eight (8) Tire Amnesty events at the City’s Franchise Waste Hauler facility during the two-year grant term with the anticipation of collecting 7,701 waste tires.  By partnering with the Glen Helen Work Release Program through the County of San Bernardino Criminal Justice System, City Code Enforcement staff and inmates assigned to complete work release hours will assist with the events. This program allows inmates the opportunity to regain their self-esteem and provide their families with an avenue for re-establishing stability. This inmate labor provides countless man hours to the City at no cost. 
+The estimated cost per tire is $1.28 for passenger cars; $1.59 for light truck tires; $4.68 for medium truck tires; and $21.50 for tractor size tires. Passenger car, light truck and medium truck tires are expected to be the majority based on the tires collected at previous amnesty events. All tires will be delivered to a recycling facility to be used for fuel. 
+In addition, the City of Hesperia is requesting reimbursement of salaries, benefits, and overtime costs for personnel who are scheduled to work the weekend tire amnesty events and salaries and benefits for personnel providing supervision, grant management and reporting, and creation of educational materials as well as up to 15 percent for the cost of education materials.  Events will be advertised through posters, flyers, brochures, mailers, newspaper/radio advertising and social media to help promote events and encourage a cleaner environment. The City is also looking to partner with the Mountain Foundation Conservation Corps (UCC) in distributing public outreach materials.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresno County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Naomi Murphy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5596000510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresno County staff proposes to host five (5) Tire Amnesty events for the TA5 grant performance period. Events will be held at the various Road Maintenance Yards throughout the County.  Residents will be invited to the events via a Tire Amnesty mailer that emphasizes the event’s importance in preventing illegal tire disposal.  Additionally, staff will distribute various educational/outreach materials oriented toward automotive care (proper tire care, used oil/filter recycling, etc.).  Staff will coordinate with the Fresno Economic Opportunities Commission Local Conservation Corps to provide Corps Member labor for purposes of loading tires into trailers.  Currently, Fresno County has  contracts with three (3) State permitted tire haulers/recyclers to provide trailers/containers for the events, who will transport the collected tires to their facilities for processing:  1) American Refuse, Inc. dba American Tire Tec of Wasco, CA; 2) Gilton Resource Recovery/Transfer Facility, Inc. of Oakdale, CA; and 3) West Coast Rubber Recycling, Inc.  Waste tires are grounded and shredded for purposes of creating raw materials in producing various recycled rubber products, rubberized asphalt, etc.
+County staff is requesting $40,000.00 in grant funding to offset the costs of hosting the Tire Amnesty events.  It is anticipated that staff will meet the $5.00 per tire cost parameter established by CalRecycle Administration, by collecting a minimum of 8,000 tires.  The County currently pays varying rates per trailer/container dependent upon the location of the amnesty event and the contractor selected for the event.  Staff plans to utilize approximately 10-15 trailers during the grant performance period.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Elk Grove</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Carlos Duque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9166273229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Elk Grove will utilize funds from the local government waste tire amnesty grant to fund our tire collection program which allows residents to properly dispose of waste tires easily and free of charge.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siskiyou            </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siskiyou County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Jason Ledbetter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5308428271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siskiyou County will hold several tire amnesty events over a large, rural geographical area over the two-year grant terms and hopes to collect thousands of tires for recycling.</x:t>
   </x:si>
   <x:si>
     <x:t>Tehama              </x:t>
   </x:si>
   <x:si>
     <x:t>Tehama County Solid Waste Management Agency</x:t>
   </x:si>
   <x:si>
     <x:t> Rachel Ross-Donaldson</x:t>
   </x:si>
   <x:si>
     <x:t>5305281103</x:t>
   </x:si>
   <x:si>
     <x:t>The Tehama County Solid Waste Management Agency (TCSWMA) plans a total of six collection events (three each fiscal year) with locations to be finalized upon receipt of a Notice to Proceed. 
 The Tehama County Solid Waste Management Agency (TCSWMA) proposes four passenger and light truck tire amnesty events to be scheduled for September 2019, April 2020, September 2020, and April 2021. These one day events will be held at various Tehama County locations. Previous one day waste tire amnesty events were held at the Tehama County/Red Bluff Landfill, at sites in the communities of Corning and Cottonwood, and at Tehama County Transfer Stations – Los Molinos, Rancho Tehama, Paynes Creek and Manton. If the grant budget allows, passenger tires on-the-rim will be accepted at the April 2021 passenger tire collection event. 
 The TCSWMA contracts with Waste Tire Products of Orland (WTP). WTP is a CalRecycle certified tire hauler and recycler and is responsible for staging, transport, and recycling of tires collected at these events. In most cases, 100% of the collected tires are recycled into new products or crumb rubber. WTP charges $3.25 per passenger tire. The TCSWMA is billed after the tires are collected and returned to their facility for processing. (Please see uploaded document Tehama 2019-2021 tire price list for an estimate of costs from WTP). To publicize the events, advertisements and press releases are submitted to local newspapers before each event, and events are posted on Facebook to increase our promotional reach. During the amnesty tire events, TCSWMA staff maintains a participant sign-in sheet, which includes the number of tires reported to have been brought to the collection event. Waste Tire Products also tracks the number of tires received at the events. During the events, TCSWMA staff also distributes educational materials, manages traffic, and collects data. 
 Based on the last three fiscal years' tire collection events, TCSWMA anticipates collecting 6,412 tires during the TA5 cycle. While TCSWMA has been successful in collecting over 11,500 tires during the TA3 cycle, it is the Agency's wish to provide additional outreach to connect with residents that have not been aware of the Tire Amnesty events in order to prevent larger tire cleanup situations in the future.
 Tehama County is a rural county with over 1,000,000 harvested acres. Like many rural counties, Tehama County is also below the state average in per capita income. For this reason, TCSWMA feels strongly about the need to provide at least one annual tire event dedicated to the agricultural community, although this has an adverse affect on the overall cost per tire. 
 The TCSWMA proposes to conduct a voucher redemption program for collection of agricultural equipment tires. The agricultural tire event proposed will be held for a one month period in February 2020 and February 2021 to allow farmers and ranchers time to complete harvest, roundups, and other seasonal activities. The vouchers are good for the disposal of two agricultural tires and will be made available through the Agricultural Commissioner’s office, Tehama County/Red Bluff Landfill, Tehama County Farm Bureau, Red Bluff Bull Sale office, and at Corning City Hall. A limit of three vouchers, for a total of six tires per address is proposed for the agricultural tire collection events. Tractor, grader, backhoe, and farm tires will be collected. Earth-mover tires will not be accepted. The vouchers and tires are to be surrendered at the Tehama County/Red Bluff Landfill. At the end of the month Waste Tire Products will collect the tires for processing. Agricultural Tire Collection costs are estimated to be $30.00 per tire.</x:t>
   </x:si>
   <x:si>
-    <x:t>Phelan Piñon Hills Community Services District</x:t>
-[...11 lines deleted...]
-Like previous amnesty events, residents would be able to dispose of up to nine (9) tires per event, free of charge. The District would ensure that all advertising specifies no more than nine (9) tires per resident to comply with tire hauling guidelines and dissuade commercial haulers. These events will take place at the District’s regular clean-up location near the county solid waste transfer station. The tires collected would be taken to two different recyclers: the Mitsubishi Cement Corporation where they are turned into fuel, and BJ Used Tire and Rubber Recycling where they are recycled for various purposes.</x:t>
+    <x:t>Stanislaus County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Will Richards</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2095256740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>This Department proposes to administer this grant funding for the seven cities and Stanislaus Unincorporated to hold community clean up events or to provide vouchers to residents to turn in waste tires at no fee.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imperial            </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imperial Valley Resource Management Agency</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Daveline Villaseñor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7603374586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imperial County is a unique community consisting of seven cities and two franchised haulers. Each City has both a spring and fall City Clean-ups (CU). Some of the larger Cities have three and four CU. In addition the County will have two to three for a grand total of 22 CU per year or 42 for the grant period. The number of tires we collected in TA4 as of January 2019 and still counting is 9,460 tires and we still have seven more CU events. I'm estimating an additional 3700 tires in seven events for a total of 13,160 tires to be collected and recycled in TA4. 
+The Tires IVRMA collects are hauled to a certified tire recycler (Rubber Recovery, Inc.) to be recycled. Rubber Recover, Inc. is located at 10672-B Calabash Ave. Fontana, CA 92337. Rubber Recovery, Inc. does buffing, crumb and molding to manufacture retail products.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Joaquin         </x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Joaquin County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Julie D’Ambruoso</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2094683066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>In order to reduce illegal dumping and stockpiling of tires, we propose to accept up to four (4) passenger tires at County Solid Waste facilities at no charge for residents of the County. Ads will be placed with the local publications and other mediums. Instead of cutting out the ad, customers will only be required to tell the cashiers where they saw it. Along with ads, a paper coupon will be made available on the County‘s web site and distributed at outreach events and other locations. The County will also provide tire recycling for local community cleanup events, such as Costal Cleanup Day.  The County plans to work with the Greater Valley Conservation Corps where possible.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Long Beach</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Christy Serrano</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5625704676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>To supplement the City‘s free oversized collection program, residents will have the opportunity, through this grant, to properly dispose of tires at monthly tire amnesty events. These events will be widely publicized through the City‘s website, newspaper ads, social media and flyers. Promotional materials and information will also be available at City facilities such as libraries and recreational venues. At each of the amnesty events, the City will provide one forty-yard roll-off container and adequate staffing to assist residents with their tire disposal. The containers will be hauled to Crumb Rubber Manufacturing (CRM) for recycling. The City of Long Beach will supply staff and a LNG powered vehicle to collect and haul the tires to CRM. A Recycling Specialist will organize all the events, coordinate the advertising and educational materials. In addition to the Recycling Specialist working the events, there will be staff personnel assisting residents with the waste tires. A local graphic design firm, will design the flyer/ad and website.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madera              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Madera</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Ruthie Padilla</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5596615117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5 events held over the 2 year grant term.  The amount of waste tires estimated to be collected over the grant period is 24,000.  The Waste Tires will be transported to a permitted facility for recycling purposes.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plumas              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plumas County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Carlee Tone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5302836492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>To hold Tire Amnesty events across the County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Ceres</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Toni Cordell</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2095385602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City of Ceres will hold at least two Tire Amnesty Events at the Bertolotti Transfer Station during the two year grant program.  The estimated amount of old tires to be collected during the drop - off events: 850.  The waste tires will be recycled.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lassen              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lassen Regional Solid Waste Management Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Peter Heimbigner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5302518288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Lassen Regional Solid Waste Management Authority plans to hold five Tire Amnesty Events over the course of this grant. Two of the events will be held at the Bass Hill Landfill, there is a potential for one of those to be moved to C&amp;S Waste Solutions of Lassen County yard. The other three events will be held at the remote transfer stations; Westwood, Herlong and Bieber. Staff is estimating 8,435 tires to be collected due to the fact less events were held the previous grant cycle and there will be more push for advertising of said events. We expect the majority of the tires will be recycled and used for alternative energy (cement plant).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humboldt            </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humboldt Waste Management Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Carlos Chavez</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7072688680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humboldt Waste Management Authority has, as regional lead, provided waste tire disposal for its member agencies and the greater public through numerous waste tire amnesty collection events, and through a successful disposal program at its Hawthorne Street Transfer Station which has dramatically increased the effective and efficient recycling of waste tires throughout Humboldt County. The request grant funds would provide for additional waste tire amnesty collection days in remote areas of Humboldt County and continue to the collection program through the Hawthorne Street Transfer Station, minimizing the impact of waste tire disposal to ratepayers and increasing diversion from landfill.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coachella Valley Association of Governments</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Liz Barnwell</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7603461127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>To hold several tire collection events throughout the Coachella Valley, helping to keep tires from being illegally dumped or discarded.  I would like to point out that tires collected in the Coachella Valley are statistically heavier (avg. 30 lbs) than tires collected in other jurisdictions (avg. 26 lbs) which makes a big difference in the number of tires collected per cost requirement.  For example, for a collection of 10,000 tires at 26lbs per tire, Coachella Valley should only have to collect 8,462 tires at 30 lbs to match the $5.00 per tire threshold, a difference of 1,538 tires!</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 38</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -780,51 +780,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7da64540fe0443f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ab79e1c7a6f43c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Radeff447bd3d4936" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab651150a4d24bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5d6912a1ddc14dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6b3487543612476f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -872,963 +872,963 @@
     </x:row>
     <x:row ht="34.497634887695313" customHeight="1" collapsed="0">
       <x:c r="A5" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="6" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="7"/>
       <x:c r="D5" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="5" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1839.8551025390625" customHeight="1" collapsed="0">
+    <x:row ht="1529.37646484375" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
-        <x:v>39612</x:v>
+        <x:v>24975</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H6" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row ht="195.4771728515625" customHeight="1" collapsed="0">
+    <x:row ht="701.43310546875" customHeight="1" collapsed="0">
       <x:c r="A7" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="8"/>
       <x:c r="D7" s="9" t="n">
-        <x:v>4170</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E7" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H7" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
-    <x:row ht="482.967041015625" customHeight="1" collapsed="0">
+    <x:row ht="459.949462890625" customHeight="1" collapsed="0">
       <x:c r="A8" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="8"/>
       <x:c r="D8" s="9" t="n">
-        <x:v>50000</x:v>
+        <x:v>90000</x:v>
       </x:c>
       <x:c r="E8" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G8" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H8" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
-    <x:row ht="252.991943359375" customHeight="1" collapsed="0">
+    <x:row ht="1621.3603515625" customHeight="1" collapsed="0">
       <x:c r="A9" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="8" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C9" s="8"/>
       <x:c r="D9" s="9" t="n">
-        <x:v>33300</x:v>
+        <x:v>21177</x:v>
       </x:c>
       <x:c r="E9" s="8" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F9" s="8" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G9" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H9" s="8" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
-    <x:row ht="206.98583984375" customHeight="1" collapsed="0">
+    <x:row ht="321.958984375" customHeight="1" collapsed="0">
       <x:c r="A10" s="8" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B10" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C10" s="8"/>
       <x:c r="D10" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>89929</x:v>
       </x:c>
       <x:c r="E10" s="8" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F10" s="8" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H10" s="8" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1448.87255859375" customHeight="1" collapsed="0">
+    <x:row ht="482.96728515625" customHeight="1" collapsed="0">
       <x:c r="A11" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B11" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C11" s="8"/>
       <x:c r="D11" s="9" t="n">
         <x:v>40000</x:v>
       </x:c>
       <x:c r="E11" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F11" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G11" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H11" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
-    <x:row ht="701.43310546875" customHeight="1" collapsed="0">
+    <x:row ht="2069.830078125" customHeight="1" collapsed="0">
       <x:c r="A12" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B12" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C12" s="8"/>
       <x:c r="D12" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>90000</x:v>
       </x:c>
       <x:c r="E12" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F12" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G12" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H12" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1471.861328125" customHeight="1" collapsed="0">
+    <x:row ht="1701.8642578125" customHeight="1" collapsed="0">
       <x:c r="A13" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B13" s="8" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C13" s="8"/>
       <x:c r="D13" s="9" t="n">
-        <x:v>38080</x:v>
+        <x:v>10000</x:v>
       </x:c>
       <x:c r="E13" s="8" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F13" s="8" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G13" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H13" s="8" t="s">
-        <x:v>48</x:v>
-[...2 lines deleted...]
-    <x:row ht="643.9462890625" customHeight="1" collapsed="0">
+        <x:v>49</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1839.85546875" customHeight="1" collapsed="0">
       <x:c r="A14" s="8" t="s">
-        <x:v>21</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B14" s="8" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C14" s="8"/>
       <x:c r="D14" s="9" t="n">
-        <x:v>20000</x:v>
+        <x:v>39612</x:v>
       </x:c>
       <x:c r="E14" s="8" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F14" s="8" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G14" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H14" s="8" t="s">
-        <x:v>52</x:v>
-[...2 lines deleted...]
-    <x:row ht="551.9619140625" customHeight="1" collapsed="0">
+        <x:v>53</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1356.8876953125" customHeight="1" collapsed="0">
       <x:c r="A15" s="8" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B15" s="8" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C15" s="8"/>
       <x:c r="D15" s="9" t="n">
-        <x:v>42088</x:v>
+        <x:v>9622</x:v>
       </x:c>
       <x:c r="E15" s="8" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F15" s="8" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G15" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H15" s="8" t="s">
-        <x:v>57</x:v>
-[...2 lines deleted...]
-    <x:row ht="896.91015625" customHeight="1" collapsed="0">
+        <x:v>58</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="885.4306640625" customHeight="1" collapsed="0">
       <x:c r="A16" s="8" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B16" s="8" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C16" s="8"/>
       <x:c r="D16" s="9" t="n">
-        <x:v>23003</x:v>
+        <x:v>33222</x:v>
       </x:c>
       <x:c r="E16" s="8" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F16" s="8" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G16" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H16" s="8" t="s">
-        <x:v>62</x:v>
-[...2 lines deleted...]
-    <x:row ht="2357.2919921875" customHeight="1" collapsed="0">
+        <x:v>63</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="632.4375" customHeight="1" collapsed="0">
       <x:c r="A17" s="8" t="s">
-        <x:v>58</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B17" s="8" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C17" s="8"/>
       <x:c r="D17" s="9" t="n">
-        <x:v>19177</x:v>
+        <x:v>70000</x:v>
       </x:c>
       <x:c r="E17" s="8" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F17" s="8" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G17" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H17" s="8" t="s">
-        <x:v>66</x:v>
-[...2 lines deleted...]
-    <x:row ht="632.4375" customHeight="1" collapsed="0">
+        <x:v>68</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="643.9462890625" customHeight="1" collapsed="0">
       <x:c r="A18" s="8" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B18" s="8" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C18" s="8"/>
       <x:c r="D18" s="9" t="n">
-        <x:v>70000</x:v>
+        <x:v>20000</x:v>
       </x:c>
       <x:c r="E18" s="8" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F18" s="8" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G18" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H18" s="8" t="s">
-        <x:v>71</x:v>
-[...2 lines deleted...]
-    <x:row ht="1529.376953125" customHeight="1" collapsed="0">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1828.345703125" customHeight="1" collapsed="0">
       <x:c r="A19" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B19" s="8" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C19" s="8"/>
       <x:c r="D19" s="9" t="n">
-        <x:v>24975</x:v>
+        <x:v>33040</x:v>
       </x:c>
       <x:c r="E19" s="8" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F19" s="8" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G19" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H19" s="8" t="s">
-        <x:v>75</x:v>
-[...2 lines deleted...]
-    <x:row ht="701.431640625" customHeight="1" collapsed="0">
+        <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2357.291015625" customHeight="1" collapsed="0">
       <x:c r="A20" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="8" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C20" s="8"/>
       <x:c r="D20" s="9" t="n">
-        <x:v>30500</x:v>
+        <x:v>19177</x:v>
       </x:c>
       <x:c r="E20" s="8" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F20" s="8" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G20" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H20" s="8" t="s">
-        <x:v>80</x:v>
-[...2 lines deleted...]
-    <x:row ht="1701.865234375" customHeight="1" collapsed="0">
+        <x:v>82</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="758.94921875" customHeight="1" collapsed="0">
       <x:c r="A21" s="8" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B21" s="8" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C21" s="8"/>
       <x:c r="D21" s="9" t="n">
-        <x:v>10000</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E21" s="8" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F21" s="8" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G21" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H21" s="8" t="s">
-        <x:v>85</x:v>
-[...2 lines deleted...]
-    <x:row ht="46.005859375" customHeight="1" collapsed="0">
+        <x:v>87</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="206.986328125" customHeight="1" collapsed="0">
       <x:c r="A22" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B22" s="8" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C22" s="8"/>
       <x:c r="D22" s="9" t="n">
-        <x:v>19948</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E22" s="8" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F22" s="8" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G22" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H22" s="8" t="s">
-        <x:v>90</x:v>
-[...2 lines deleted...]
-    <x:row ht="413.9716796875" customHeight="1" collapsed="0">
+        <x:v>92</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="862.412109375" customHeight="1" collapsed="0">
       <x:c r="A23" s="8" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B23" s="8" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C23" s="8"/>
       <x:c r="D23" s="9" t="n">
-        <x:v>16429</x:v>
+        <x:v>35526</x:v>
       </x:c>
       <x:c r="E23" s="8" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F23" s="8" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G23" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H23" s="8" t="s">
-        <x:v>94</x:v>
-[...2 lines deleted...]
-    <x:row ht="1828.34765625" customHeight="1" collapsed="0">
+        <x:v>96</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1414.375" customHeight="1" collapsed="0">
       <x:c r="A24" s="8" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B24" s="8" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C24" s="8"/>
       <x:c r="D24" s="9" t="n">
-        <x:v>33040</x:v>
+        <x:v>90000</x:v>
       </x:c>
       <x:c r="E24" s="8" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F24" s="8" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G24" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H24" s="8" t="s">
-        <x:v>99</x:v>
-[...2 lines deleted...]
-    <x:row ht="2069.830078125" customHeight="1" collapsed="0">
+        <x:v>101</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="413.970703125" customHeight="1" collapsed="0">
       <x:c r="A25" s="8" t="s">
-        <x:v>100</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="8" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C25" s="8"/>
       <x:c r="D25" s="9" t="n">
-        <x:v>90000</x:v>
+        <x:v>16429</x:v>
       </x:c>
       <x:c r="E25" s="8" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F25" s="8" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G25" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H25" s="8" t="s">
-        <x:v>104</x:v>
-[...2 lines deleted...]
-    <x:row ht="482.96484375" customHeight="1" collapsed="0">
+        <x:v>105</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="701.43359375" customHeight="1" collapsed="0">
       <x:c r="A26" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B26" s="8" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C26" s="8"/>
       <x:c r="D26" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>30500</x:v>
       </x:c>
       <x:c r="E26" s="8" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F26" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G26" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H26" s="8" t="s">
-        <x:v>108</x:v>
-[...2 lines deleted...]
-    <x:row ht="885.431640625" customHeight="1" collapsed="0">
+        <x:v>110</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="310.478515625" customHeight="1" collapsed="0">
       <x:c r="A27" s="8" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B27" s="8" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C27" s="8"/>
       <x:c r="D27" s="9" t="n">
-        <x:v>33222</x:v>
+        <x:v>8000</x:v>
       </x:c>
       <x:c r="E27" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F27" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G27" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H27" s="8" t="s">
-        <x:v>113</x:v>
-[...2 lines deleted...]
-    <x:row ht="149.5" customHeight="1" collapsed="0">
+        <x:v>115</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="206.986328125" customHeight="1" collapsed="0">
       <x:c r="A28" s="8" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B28" s="8" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C28" s="8"/>
       <x:c r="D28" s="9" t="n">
-        <x:v>27000</x:v>
+        <x:v>90000</x:v>
       </x:c>
       <x:c r="E28" s="8" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F28" s="8" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G28" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H28" s="8" t="s">
-        <x:v>118</x:v>
-[...2 lines deleted...]
-    <x:row ht="183.99609375" customHeight="1" collapsed="0">
+        <x:v>120</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1471.86328125" customHeight="1" collapsed="0">
       <x:c r="A29" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="8" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C29" s="8"/>
       <x:c r="D29" s="9" t="n">
-        <x:v>53155</x:v>
+        <x:v>38080</x:v>
       </x:c>
       <x:c r="E29" s="8" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F29" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G29" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H29" s="8" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-    <x:row ht="310.478515625" customHeight="1" collapsed="0">
+        <x:v>124</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1448.869140625" customHeight="1" collapsed="0">
       <x:c r="A30" s="8" t="s">
-        <x:v>123</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B30" s="8" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C30" s="8"/>
       <x:c r="D30" s="9" t="n">
-        <x:v>8000</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E30" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F30" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G30" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H30" s="8" t="s">
-        <x:v>127</x:v>
-[...2 lines deleted...]
-    <x:row ht="321.958984375" customHeight="1" collapsed="0">
+        <x:v>128</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="252.9921875" customHeight="1" collapsed="0">
       <x:c r="A31" s="8" t="s">
-        <x:v>128</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B31" s="8" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C31" s="8"/>
       <x:c r="D31" s="9" t="n">
-        <x:v>89929</x:v>
+        <x:v>33300</x:v>
       </x:c>
       <x:c r="E31" s="8" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F31" s="8" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G31" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H31" s="8" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1414.375" customHeight="1" collapsed="0">
+    <x:row ht="149.5" customHeight="1" collapsed="0">
       <x:c r="A32" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B32" s="8" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C32" s="8"/>
       <x:c r="D32" s="9" t="n">
-        <x:v>90000</x:v>
+        <x:v>27000</x:v>
       </x:c>
       <x:c r="E32" s="8" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F32" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G32" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H32" s="8" t="s">
-        <x:v>136</x:v>
-[...2 lines deleted...]
-    <x:row ht="701.43359375" customHeight="1" collapsed="0">
+        <x:v>137</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="3277.21875" customHeight="1" collapsed="0">
       <x:c r="A33" s="8" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B33" s="8" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C33" s="8"/>
       <x:c r="D33" s="9" t="n">
-        <x:v>64000</x:v>
+        <x:v>31791</x:v>
       </x:c>
       <x:c r="E33" s="8" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F33" s="8" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G33" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H33" s="8" t="s">
-        <x:v>141</x:v>
-[...2 lines deleted...]
-    <x:row ht="206.986328125" customHeight="1" collapsed="0">
+        <x:v>142</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="183.99609375" customHeight="1" collapsed="0">
       <x:c r="A34" s="8" t="s">
-        <x:v>142</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B34" s="8" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C34" s="8"/>
       <x:c r="D34" s="9" t="n">
-        <x:v>90000</x:v>
+        <x:v>53155</x:v>
       </x:c>
       <x:c r="E34" s="8" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="F34" s="8" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G34" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H34" s="8" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
-    <x:row ht="758.947265625" customHeight="1" collapsed="0">
+    <x:row ht="701.43359375" customHeight="1" collapsed="0">
       <x:c r="A35" s="8" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B35" s="8" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C35" s="8"/>
       <x:c r="D35" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>64000</x:v>
       </x:c>
       <x:c r="E35" s="8" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="F35" s="8" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="G35" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H35" s="8" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
-    <x:row ht="643.947265625" customHeight="1" collapsed="0">
+    <x:row ht="563.443359375" customHeight="1" collapsed="0">
       <x:c r="A36" s="8" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B36" s="8" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C36" s="8"/>
       <x:c r="D36" s="9" t="n">
-        <x:v>88000</x:v>
+        <x:v>85000</x:v>
       </x:c>
       <x:c r="E36" s="8" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F36" s="8" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="G36" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H36" s="8" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
-    <x:row ht="862.412109375" customHeight="1" collapsed="0">
+    <x:row ht="896.908203125" customHeight="1" collapsed="0">
       <x:c r="A37" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="8" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C37" s="8"/>
       <x:c r="D37" s="9" t="n">
-        <x:v>35526</x:v>
+        <x:v>23003</x:v>
       </x:c>
       <x:c r="E37" s="8" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F37" s="8" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="G37" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H37" s="8" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
-    <x:row ht="563.443359375" customHeight="1" collapsed="0">
+    <x:row ht="172.490234375" customHeight="1" collapsed="0">
       <x:c r="A38" s="8" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B38" s="8" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C38" s="8"/>
       <x:c r="D38" s="9" t="n">
-        <x:v>85000</x:v>
+        <x:v>80032</x:v>
       </x:c>
       <x:c r="E38" s="8" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="F38" s="8" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="G38" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H38" s="8" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
-    <x:row ht="459.947265625" customHeight="1" collapsed="0">
+    <x:row ht="46.0078125" customHeight="1" collapsed="0">
       <x:c r="A39" s="8" t="s">
-        <x:v>58</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B39" s="8" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C39" s="8"/>
       <x:c r="D39" s="9" t="n">
-        <x:v>90000</x:v>
+        <x:v>19948</x:v>
       </x:c>
       <x:c r="E39" s="8" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F39" s="8" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G39" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H39" s="8" t="s">
-        <x:v>169</x:v>
-[...2 lines deleted...]
-    <x:row ht="1356.888671875" customHeight="1" collapsed="0">
+        <x:v>170</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="195.474609375" customHeight="1" collapsed="0">
       <x:c r="A40" s="8" t="s">
-        <x:v>170</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B40" s="8" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C40" s="8"/>
       <x:c r="D40" s="9" t="n">
-        <x:v>9622</x:v>
+        <x:v>4170</x:v>
       </x:c>
       <x:c r="E40" s="8" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F40" s="8" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="G40" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H40" s="8" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
-    <x:row ht="172.490234375" customHeight="1" collapsed="0">
+    <x:row ht="551.9609375" customHeight="1" collapsed="0">
       <x:c r="A41" s="8" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B41" s="8" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C41" s="8"/>
       <x:c r="D41" s="9" t="n">
-        <x:v>80032</x:v>
+        <x:v>42088</x:v>
       </x:c>
       <x:c r="E41" s="8" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F41" s="8" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="G41" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H41" s="8" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
-    <x:row ht="3277.216796875" customHeight="1" collapsed="0">
+    <x:row ht="643.94921875" customHeight="1" collapsed="0">
       <x:c r="A42" s="8" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B42" s="8" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C42" s="8"/>
       <x:c r="D42" s="9" t="n">
-        <x:v>31791</x:v>
+        <x:v>88000</x:v>
       </x:c>
       <x:c r="E42" s="8" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F42" s="8" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G42" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H42" s="8" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1621.359375" customHeight="1" collapsed="0">
+    <x:row ht="482.96875" customHeight="1" collapsed="0">
       <x:c r="A43" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B43" s="8" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C43" s="8"/>
       <x:c r="D43" s="9" t="n">
-        <x:v>21177</x:v>
+        <x:v>50000</x:v>
       </x:c>
       <x:c r="E43" s="8" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="F43" s="8" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G43" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H43" s="8" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
-    <x:row ht="14.40234375" customHeight="1" collapsed="0">
+    <x:row ht="14.3984375" customHeight="1" collapsed="0">
       <x:c r="A44" s="10" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B44" s="10" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C44" s="10"/>
       <x:c r="D44" s="11" t="n">
         <x:v>1660776</x:v>
       </x:c>
       <x:c r="E44" s="10" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="F44" s="10" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="G44" s="10" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H44" s="10" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
@@ -1857,29 +1857,29 @@
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
     <x:mergeCell ref="B44:C44"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 16, 2026 9:28 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 26, 2026 9:15 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>