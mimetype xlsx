--- v2 (2026-03-03)
+++ v3 (2026-04-16)
@@ -1,182 +1,182 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R857b07a46ff944ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb531d901ea3149eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rf56772c9772842bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rf1035bb645d6479b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2019-20 Tire Incentive Program (TIP7)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
+    <x:t>Los Angeles         </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Three D Plastics, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Frank Dvoracek</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3238491316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nicholas Amante</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: We are applying for Incentive Category 1, New or Existing TDP, with the estimated use of crumb rubber ( 10 mesh ) in the amount of 3,292,593 lbs throughout the grant cycle of TIP7. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Bernardino      </x:t>
+  </x:si>
+  <x:si>
+    <x:t>U.S. Rubber Recycling, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms. Megan Staggs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9098251200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Purchase Rubber Cost Offset....(All Products)U.S. Rubber competes with large vertically integrated corporations that, due to their integration, enjoy lower raw material costs to produce their products. While investing in a strategy to become more sustainable and vertically intergrade ourselves, we plan to utilize the Grant monies to lower our rubber cost, thereby allowing us to remain price competitive with domestic, Canadian and Chinese products in our markets.
+Product Incentive categories Total Anticipated Crumb rubber consumed: 
+Survivor-Roll Goods – New/Existing TDP 6,950,000 lbs.
+Survivor-Tile Goods – New/Existing TDP 2,033,333 lbs.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riverside           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mission Rubber Company LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Donald Wrixon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9514794942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mission Rubber Manufactures Intake hoses for the heavy truck and defense industries.  We consume over 2,000,000 lbs per year.  We propose to use 8% of 30 mesh rubber buffings; 160,000 lbs per year or 320,000 lbs over the term of the grant.  Using .40/lb the proposed grant budget is $128,000.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Orange              </x:t>
   </x:si>
   <x:si>
     <x:t>Bent Manufacturing Company BDAA, Inc.</x:t>
   </x:si>
   <x:si>
     <x:t> Debbie Bent</x:t>
   </x:si>
   <x:si>
     <x:t>7148420600</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Nicholas Amante</x:t>
   </x:si>
   <x:si>
     <x:t>1.Bent Manufacturing Company BDAA, Inc. (Bent) has submitted a Tire Incentive Program application request in the amount of $70,131.88 to help strengthen our California based business and to offer our regional, national and international customers environmentally friendly rubber-based products.
 2.Incentive Category 1. New and Existing TPD (TIP Product).
 3. Estimated use of crumb rubber is 800,002 lbs. during the term of the TIP7 grant. 
 4.For purposes of TIP7, Bent will be manufacturing three different traffic safety product lines.  Each product will use 97 percent crumb rubber in a combination of 20 mesh crumb rubber and 1-5 mm crumb rubber.
 5.Production description: 
 a)Delineator Base Crumb Rubber: 8#, 10#, 12#, 15# and 18.5# 
 b)Stacker Base Cones Crumb Rubber: 11# and 15# 
 c)Ultra Panel Base Crumb Rubber: 9#, 20# and 30#</x:t>
   </x:si>
   <x:si>
-    <x:t>Riverside           </x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>TrafFix Devices, Inc.</x:t>
   </x:si>
   <x:si>
     <x:t> Bob Wielenga</x:t>
   </x:si>
   <x:si>
     <x:t>9493619860</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: TrafFix Premier Panel™ Bases – are used to ballast the TrafFix Premier Panel series of vertical panels used in traffic delineation and signage on roadways and parking lots.  These panels use 3 types of retro-reflective sheeting, engineer grade, hi-intensity, and diamond grade with a drop over recycled crumb rubber base.  The Premier Panel consists of a blow molded polyethylene plastic panel to which the retro-reflective is attached.  The crumb rubber bases are manufactured in our Coast Rubber Products plant in Adelanto, CA.   The Premier Panel is 42” tall and we offer 3 crumb rubber base weights 12 lbs., 20 lbs., and 30 lbs.   Our bases are manufactured from 100% recycled crumb rubber made using 10, 16 and 30 mesh crumb mixed with a urethane binder.
 TrafFix Step-n-Lock® Bases - are used to ballast the TrafFix Step-n-Lock series of vertical panels used in traffic delineation and signage on roadways and parking lots. These panels use 3 types of retro-reflective sheeting, engineer grade, hi-intensity, and diamond grade with a crumb rubber base.  The Step-n-Lock panel consists of a blow molded polyethylene plastic panel to which the retro-reflective is attached.   This vertical panel is offered in 3 sizes, 8”x36”, 12”x24” and 12”x36”.   We mold into the crumb rubber base a unique locking slot which allows the vertical panel to easily separate from the base once impacted by a vehicle.  This crumb rubber base is offered in 2 weights, 28 lbs. and 43 lbs.  The crumb rubber bases are manufactured in our Coast Rubber Products plant in Adelanto, CA.  Our bases are manufactured from 100% recycled crumb rubber using 10, 16 and 30 mesh crumb mixed with a urethane binder.
 TrafFix Channelizer Bases – are used to ballast the TrafFix Channelizer Drum used in traffic delineation on roadways. These drums are usually striped with 4 or 5 striped using 3 types of retro-reflective sheeting, engineer grade, hi-intensity, and diamond grade several base options one of which is a crumb rubber base.  The Channelizer drum is blow molded polyethylene plastic to which the retro-reflective is attached.  There is only one size and style of drum offered in 2 densities of polyethylene high and low density.  The crumb rubber base we make has a molded in locking ring which holds the Channelizer drum firmly in place until the base is impacted by a vehicle.  This crumb rubber base is offered in at 25 lbs.  The crumb rubber base is manufactured in our Coast Rubber Products plant in Adelanto, CA.  This base is manufactured from 100% recycled crumb rubber using 10, 16 and 30 mesh crumb mixed with a urethane binder.
 TrafFix Cone Base – is used to ballast the TrafFix Looper-Cone® series of products used in traffic delineation and in many other applications including signage and pedestrian safety.  The TrafFix Looper-Cone® has a "loop" style handle which makes it easy to grab and move.  Additionally the sides are not smooth and angled like a traditional cone, but resemble progressively larger cakes stacked on top of each other, similar to the Channelizer Drum above but smaller in diameter.  The Looper Cone shape allows for the addition of more reflective sheeting for better night time visibility.  The Looper can be used in off a work area easily in utilizing the "loop" style handle, the cones can be tied together with caution tape, flag line, rope or cone bars.  The Looper Cone uses a drop over base which is offered in 3 weights, 10 lbs., 16 lbs. and 30 lbs.  The crumb rubber bases are manufactured in our Coast Rubber Products plant in Adelanto, CA.  Our bases are manufactured from 100% recycled crumb rubber using 10, 16 and 30 mesh crumb mixed with a urethane binder.
 Roof Edge Delineator™ Base - is a relatively new product offered by TrafFix Devices, it is used on roof tops to provide a warning line system for workers on the roofs of commercial buildings and houses.  This type of warning system is in accordance with OSHA 1926.502, to warn workers they are near the edge of the roof.  The Roof Edge Delineator system consists of two primary components, a 39" orange plastic stem, and a 30 lb. recycled crumb rubber base.  The base weight is the most critical component to the Roof Edge Delineator since it needs to meet a 16 lb. pull test to ensure that the warning line is providing the necessary protection from the edge of the roof.  The crumb rubber bases are manufactured in our Coast Rubber Products plant in Adelanto, CA.  Our bases are manufactured from 100% recycled crumb rubber using 10, 16 and 30 mesh crumb mixed with a urethane binder.
 The products identified in the TrafFix Devices grant submission are sold thru our national sales force and contracted sales representatives.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Herbert Malarkey Roofing Company, dba Malarkey Roofing Products</x:t>
   </x:si>
   <x:si>
     <x:t> Eileen Dutton</x:t>
   </x:si>
   <x:si>
     <x:t>5032407850</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The incentive category we will use will be fine mesh (50 mesh or finer). Throughout the grant cycle, we will plan to use 1,000,000 pounds of crumb. We predict the Legacy shingle will only be made about 1.5 years (we will have a closer plant capable of making the Legacy shingle. ) So the two year usage at the rate we plan to use would be over a million, but, with the Legacy at 1.5 years, we are at 1,000,000 pounds. We feel this is conservative usage.</x:t>
-  </x:si>
-[...17 lines deleted...]
-</x:t>
   </x:si>
   <x:si>
     <x:t>EM Concepts, a DBA of Lakin Tire West, LLC.</x:t>
   </x:si>
   <x:si>
     <x:t> Denise Parra</x:t>
   </x:si>
   <x:si>
     <x:t>9512146590</x:t>
   </x:si>
   <x:si>
     <x:t>Rubber tiles produced from California recycled tire rubber.  Marketed under the brand names DeckTop, SportPlay, Paver Tile and EquiTile.  This grant request includes 715,000 pounds of crumb rubber utilized in producing these rubber tiles broken down as follows: 
 1. 0.50 Tile – Fine (50) Mesh – 41,000 pounds
 2. 0.75 Tile – Fine (50) Mesh - 11,000 pounds
 3. 1 3/8 DeckTop – New/Existing TDP – 85,000 pounds
 4. 1/3/8 DeckTop – Fine (50) Mesh – 241,000 pounds
 5. 1.00 EquiTile – Fine (50) Mesh- 12,000 pounds
 6. 1.00 Ramp – Fine (50) Mesh- 13,000 pounds
 7. 1.00 SportPlay – Fine (50) Mesh – 312,000 pounds</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 7</x:t>
@@ -330,51 +330,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reee58583a60e463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf56772c9772842bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Reb56e9bb9d414251" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R458bef759d9a4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf1035bb645d6479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb645ddac13c1484b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -422,197 +422,197 @@
     </x:row>
     <x:row ht="34.497634887695313" customHeight="1" collapsed="0">
       <x:c r="A5" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="6" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="7"/>
       <x:c r="D5" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="5" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
-    <x:row ht="804.92596435546875" customHeight="1" collapsed="0">
+    <x:row ht="229.97479248046875" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
-        <x:v>70132</x:v>
+        <x:v>329259</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H6" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row ht="241.4835205078125" customHeight="1" collapsed="0">
+    <x:row ht="678.444091796875" customHeight="1" collapsed="0">
       <x:c r="A7" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="8"/>
       <x:c r="D7" s="9" t="n">
-        <x:v>128000</x:v>
+        <x:v>500000</x:v>
       </x:c>
       <x:c r="E7" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H7" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
-    <x:row ht="229.9747314453125" customHeight="1" collapsed="0">
+    <x:row ht="241.4835205078125" customHeight="1" collapsed="0">
       <x:c r="A8" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="8"/>
       <x:c r="D8" s="9" t="n">
-        <x:v>329259</x:v>
+        <x:v>128000</x:v>
       </x:c>
       <x:c r="E8" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G8" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H8" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
-    <x:row ht="4082.14501953125" customHeight="1" collapsed="0">
+    <x:row ht="804.926025390625" customHeight="1" collapsed="0">
       <x:c r="A9" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C9" s="8"/>
       <x:c r="D9" s="9" t="n">
-        <x:v>500000</x:v>
+        <x:v>70132</x:v>
       </x:c>
       <x:c r="E9" s="8" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F9" s="8" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G9" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H9" s="8" t="s">
-        <x:v>29</x:v>
-[...2 lines deleted...]
-    <x:row ht="459.94970703125" customHeight="1" collapsed="0">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="4082.14453125" customHeight="1" collapsed="0">
       <x:c r="A10" s="8" t="s">
-        <x:v>21</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B10" s="8" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C10" s="8"/>
       <x:c r="D10" s="9" t="n">
         <x:v>500000</x:v>
       </x:c>
       <x:c r="E10" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F10" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H10" s="8" t="s">
-        <x:v>33</x:v>
-[...2 lines deleted...]
-    <x:row ht="678.44384765625" customHeight="1" collapsed="0">
+        <x:v>34</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="459.94970703125" customHeight="1" collapsed="0">
       <x:c r="A11" s="8" t="s">
-        <x:v>34</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="8" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C11" s="8"/>
       <x:c r="D11" s="9" t="n">
         <x:v>500000</x:v>
       </x:c>
       <x:c r="E11" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F11" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G11" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H11" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row ht="563.4423828125" customHeight="1" collapsed="0">
       <x:c r="A12" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C12" s="8"/>
       <x:c r="D12" s="9" t="n">
         <x:v>161750</x:v>
       </x:c>
       <x:c r="E12" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F12" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G12" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H12" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.400390625" customHeight="1" collapsed="0">
       <x:c r="A13" s="10" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -632,29 +632,29 @@
       <x:c r="G13" s="10" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H13" s="10" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 2, 2026 6:44 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 15, 2026 11:44 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>