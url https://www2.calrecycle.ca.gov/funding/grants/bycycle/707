--- v3 (2026-04-16)
+++ v4 (2026-07-03)
@@ -1,182 +1,182 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb531d901ea3149eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8add792f172a4377" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rf1035bb645d6479b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R28e3f76f394d4107"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2019-20 Tire Incentive Program (TIP7)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
-    <x:t>Los Angeles         </x:t>
-[...8 lines deleted...]
-    <x:t>3238491316</x:t>
+    <x:t>Orange              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bent Manufacturing Company BDAA, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Debbie Bent</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7148420600</x:t>
   </x:si>
   <x:si>
     <x:t>Nicholas Amante</x:t>
-  </x:si>
-[...47 lines deleted...]
-    <x:t>7148420600</x:t>
   </x:si>
   <x:si>
     <x:t>1.Bent Manufacturing Company BDAA, Inc. (Bent) has submitted a Tire Incentive Program application request in the amount of $70,131.88 to help strengthen our California based business and to offer our regional, national and international customers environmentally friendly rubber-based products.
 2.Incentive Category 1. New and Existing TPD (TIP Product).
 3. Estimated use of crumb rubber is 800,002 lbs. during the term of the TIP7 grant. 
 4.For purposes of TIP7, Bent will be manufacturing three different traffic safety product lines.  Each product will use 97 percent crumb rubber in a combination of 20 mesh crumb rubber and 1-5 mm crumb rubber.
 5.Production description: 
 a)Delineator Base Crumb Rubber: 8#, 10#, 12#, 15# and 18.5# 
 b)Stacker Base Cones Crumb Rubber: 11# and 15# 
 c)Ultra Panel Base Crumb Rubber: 9#, 20# and 30#</x:t>
   </x:si>
   <x:si>
+    <x:t>Riverside           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mission Rubber Company LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Donald Wrixon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9514794942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mission Rubber Manufactures Intake hoses for the heavy truck and defense industries.  We consume over 2,000,000 lbs per year.  We propose to use 8% of 30 mesh rubber buffings; 160,000 lbs per year or 320,000 lbs over the term of the grant.  Using .40/lb the proposed grant budget is $128,000.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Los Angeles         </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Three D Plastics, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Frank Dvoracek</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3238491316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: We are applying for Incentive Category 1, New or Existing TDP, with the estimated use of crumb rubber ( 10 mesh ) in the amount of 3,292,593 lbs throughout the grant cycle of TIP7. </x:t>
+  </x:si>
+  <x:si>
     <x:t>TrafFix Devices, Inc.</x:t>
   </x:si>
   <x:si>
     <x:t> Bob Wielenga</x:t>
   </x:si>
   <x:si>
     <x:t>9493619860</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: TrafFix Premier Panel™ Bases – are used to ballast the TrafFix Premier Panel series of vertical panels used in traffic delineation and signage on roadways and parking lots.  These panels use 3 types of retro-reflective sheeting, engineer grade, hi-intensity, and diamond grade with a drop over recycled crumb rubber base.  The Premier Panel consists of a blow molded polyethylene plastic panel to which the retro-reflective is attached.  The crumb rubber bases are manufactured in our Coast Rubber Products plant in Adelanto, CA.   The Premier Panel is 42” tall and we offer 3 crumb rubber base weights 12 lbs., 20 lbs., and 30 lbs.   Our bases are manufactured from 100% recycled crumb rubber made using 10, 16 and 30 mesh crumb mixed with a urethane binder.
 TrafFix Step-n-Lock® Bases - are used to ballast the TrafFix Step-n-Lock series of vertical panels used in traffic delineation and signage on roadways and parking lots. These panels use 3 types of retro-reflective sheeting, engineer grade, hi-intensity, and diamond grade with a crumb rubber base.  The Step-n-Lock panel consists of a blow molded polyethylene plastic panel to which the retro-reflective is attached.   This vertical panel is offered in 3 sizes, 8”x36”, 12”x24” and 12”x36”.   We mold into the crumb rubber base a unique locking slot which allows the vertical panel to easily separate from the base once impacted by a vehicle.  This crumb rubber base is offered in 2 weights, 28 lbs. and 43 lbs.  The crumb rubber bases are manufactured in our Coast Rubber Products plant in Adelanto, CA.  Our bases are manufactured from 100% recycled crumb rubber using 10, 16 and 30 mesh crumb mixed with a urethane binder.
 TrafFix Channelizer Bases – are used to ballast the TrafFix Channelizer Drum used in traffic delineation on roadways. These drums are usually striped with 4 or 5 striped using 3 types of retro-reflective sheeting, engineer grade, hi-intensity, and diamond grade several base options one of which is a crumb rubber base.  The Channelizer drum is blow molded polyethylene plastic to which the retro-reflective is attached.  There is only one size and style of drum offered in 2 densities of polyethylene high and low density.  The crumb rubber base we make has a molded in locking ring which holds the Channelizer drum firmly in place until the base is impacted by a vehicle.  This crumb rubber base is offered in at 25 lbs.  The crumb rubber base is manufactured in our Coast Rubber Products plant in Adelanto, CA.  This base is manufactured from 100% recycled crumb rubber using 10, 16 and 30 mesh crumb mixed with a urethane binder.
 TrafFix Cone Base – is used to ballast the TrafFix Looper-Cone® series of products used in traffic delineation and in many other applications including signage and pedestrian safety.  The TrafFix Looper-Cone® has a "loop" style handle which makes it easy to grab and move.  Additionally the sides are not smooth and angled like a traditional cone, but resemble progressively larger cakes stacked on top of each other, similar to the Channelizer Drum above but smaller in diameter.  The Looper Cone shape allows for the addition of more reflective sheeting for better night time visibility.  The Looper can be used in off a work area easily in utilizing the "loop" style handle, the cones can be tied together with caution tape, flag line, rope or cone bars.  The Looper Cone uses a drop over base which is offered in 3 weights, 10 lbs., 16 lbs. and 30 lbs.  The crumb rubber bases are manufactured in our Coast Rubber Products plant in Adelanto, CA.  Our bases are manufactured from 100% recycled crumb rubber using 10, 16 and 30 mesh crumb mixed with a urethane binder.
 Roof Edge Delineator™ Base - is a relatively new product offered by TrafFix Devices, it is used on roof tops to provide a warning line system for workers on the roofs of commercial buildings and houses.  This type of warning system is in accordance with OSHA 1926.502, to warn workers they are near the edge of the roof.  The Roof Edge Delineator system consists of two primary components, a 39" orange plastic stem, and a 30 lb. recycled crumb rubber base.  The base weight is the most critical component to the Roof Edge Delineator since it needs to meet a 16 lb. pull test to ensure that the warning line is providing the necessary protection from the edge of the roof.  The crumb rubber bases are manufactured in our Coast Rubber Products plant in Adelanto, CA.  Our bases are manufactured from 100% recycled crumb rubber using 10, 16 and 30 mesh crumb mixed with a urethane binder.
 The products identified in the TrafFix Devices grant submission are sold thru our national sales force and contracted sales representatives.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Herbert Malarkey Roofing Company, dba Malarkey Roofing Products</x:t>
   </x:si>
   <x:si>
     <x:t> Eileen Dutton</x:t>
   </x:si>
   <x:si>
     <x:t>5032407850</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The incentive category we will use will be fine mesh (50 mesh or finer). Throughout the grant cycle, we will plan to use 1,000,000 pounds of crumb. We predict the Legacy shingle will only be made about 1.5 years (we will have a closer plant capable of making the Legacy shingle. ) So the two year usage at the rate we plan to use would be over a million, but, with the Legacy at 1.5 years, we are at 1,000,000 pounds. We feel this is conservative usage.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Bernardino      </x:t>
+  </x:si>
+  <x:si>
+    <x:t>U.S. Rubber Recycling, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms. Megan Staggs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9098251200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Purchase Rubber Cost Offset....(All Products)U.S. Rubber competes with large vertically integrated corporations that, due to their integration, enjoy lower raw material costs to produce their products. While investing in a strategy to become more sustainable and vertically intergrade ourselves, we plan to utilize the Grant monies to lower our rubber cost, thereby allowing us to remain price competitive with domestic, Canadian and Chinese products in our markets.
+Product Incentive categories Total Anticipated Crumb rubber consumed: 
+Survivor-Roll Goods – New/Existing TDP 6,950,000 lbs.
+Survivor-Tile Goods – New/Existing TDP 2,033,333 lbs.
+</x:t>
   </x:si>
   <x:si>
     <x:t>EM Concepts, a DBA of Lakin Tire West, LLC.</x:t>
   </x:si>
   <x:si>
     <x:t> Denise Parra</x:t>
   </x:si>
   <x:si>
     <x:t>9512146590</x:t>
   </x:si>
   <x:si>
     <x:t>Rubber tiles produced from California recycled tire rubber.  Marketed under the brand names DeckTop, SportPlay, Paver Tile and EquiTile.  This grant request includes 715,000 pounds of crumb rubber utilized in producing these rubber tiles broken down as follows: 
 1. 0.50 Tile – Fine (50) Mesh – 41,000 pounds
 2. 0.75 Tile – Fine (50) Mesh - 11,000 pounds
 3. 1 3/8 DeckTop – New/Existing TDP – 85,000 pounds
 4. 1/3/8 DeckTop – Fine (50) Mesh – 241,000 pounds
 5. 1.00 EquiTile – Fine (50) Mesh- 12,000 pounds
 6. 1.00 Ramp – Fine (50) Mesh- 13,000 pounds
 7. 1.00 SportPlay – Fine (50) Mesh – 312,000 pounds</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 7</x:t>
@@ -330,51 +330,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R458bef759d9a4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf1035bb645d6479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb645ddac13c1484b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc9ef294093f43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R28e3f76f394d4107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc9bf081517f3430b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -422,197 +422,197 @@
     </x:row>
     <x:row ht="34.497634887695313" customHeight="1" collapsed="0">
       <x:c r="A5" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="6" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="7"/>
       <x:c r="D5" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="5" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
-    <x:row ht="229.97479248046875" customHeight="1" collapsed="0">
+    <x:row ht="804.92596435546875" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
-        <x:v>329259</x:v>
+        <x:v>70132</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H6" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row ht="678.444091796875" customHeight="1" collapsed="0">
+    <x:row ht="241.4835205078125" customHeight="1" collapsed="0">
       <x:c r="A7" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="8"/>
       <x:c r="D7" s="9" t="n">
-        <x:v>500000</x:v>
+        <x:v>128000</x:v>
       </x:c>
       <x:c r="E7" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H7" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
-    <x:row ht="241.4835205078125" customHeight="1" collapsed="0">
+    <x:row ht="229.9747314453125" customHeight="1" collapsed="0">
       <x:c r="A8" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="8"/>
       <x:c r="D8" s="9" t="n">
-        <x:v>128000</x:v>
+        <x:v>329259</x:v>
       </x:c>
       <x:c r="E8" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G8" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H8" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
-    <x:row ht="804.926025390625" customHeight="1" collapsed="0">
+    <x:row ht="4082.14501953125" customHeight="1" collapsed="0">
       <x:c r="A9" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B9" s="8" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
       <x:c r="C9" s="8"/>
       <x:c r="D9" s="9" t="n">
-        <x:v>70132</x:v>
+        <x:v>500000</x:v>
       </x:c>
       <x:c r="E9" s="8" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F9" s="8" t="s">
         <x:v>28</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
       <x:c r="G9" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H9" s="8" t="s">
+        <x:v>29</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="459.94970703125" customHeight="1" collapsed="0">
+      <x:c r="A10" s="8" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B10" s="8" t="s">
         <x:v>30</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
       <x:c r="C10" s="8"/>
       <x:c r="D10" s="9" t="n">
         <x:v>500000</x:v>
       </x:c>
       <x:c r="E10" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F10" s="8" t="s">
         <x:v>32</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
       <x:c r="G10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H10" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="678.44384765625" customHeight="1" collapsed="0">
+      <x:c r="A11" s="8" t="s">
         <x:v>34</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="8" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C11" s="8"/>
       <x:c r="D11" s="9" t="n">
         <x:v>500000</x:v>
       </x:c>
       <x:c r="E11" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F11" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G11" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H11" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row ht="563.4423828125" customHeight="1" collapsed="0">
       <x:c r="A12" s="8" t="s">
-        <x:v>21</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B12" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C12" s="8"/>
       <x:c r="D12" s="9" t="n">
         <x:v>161750</x:v>
       </x:c>
       <x:c r="E12" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F12" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G12" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H12" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.400390625" customHeight="1" collapsed="0">
       <x:c r="A13" s="10" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -632,29 +632,29 @@
       <x:c r="G13" s="10" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H13" s="10" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 15, 2026 11:44 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 3, 2026 4:10 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>