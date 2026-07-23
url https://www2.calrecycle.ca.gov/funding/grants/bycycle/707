--- v4 (2026-07-03)
+++ v5 (2026-07-23)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8add792f172a4377" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f8acbc9d6fc43f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R28e3f76f394d4107"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R8da2433692b946fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2019-20 Tire Incentive Program (TIP7)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -330,51 +330,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc9ef294093f43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R28e3f76f394d4107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc9bf081517f3430b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98ea9bb0eb3e46fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8da2433692b946fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd986125159e6489d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -632,29 +632,29 @@
       <x:c r="G13" s="10" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H13" s="10" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 3, 2026 4:10 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 23, 2026 12:10 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>