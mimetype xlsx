--- v5 (2026-07-23)
+++ v6 (2026-08-14)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f8acbc9d6fc43f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8adffed0934dbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R8da2433692b946fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R6b0a0a4a89cd4a82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2019-20 Tire Incentive Program (TIP7)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -330,51 +330,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98ea9bb0eb3e46fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8da2433692b946fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd986125159e6489d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R173821dc8080401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6b0a0a4a89cd4a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rca5cd815c4e448fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -632,29 +632,29 @@
       <x:c r="G13" s="10" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H13" s="10" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 23, 2026 12:10 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 13, 2026 7:41 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>