--- v6 (2026-08-14)
+++ v7 (2026-09-04)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8adffed0934dbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2fac2aa99a24a58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R6b0a0a4a89cd4a82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R513ef414ea08418a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2019-20 Tire Incentive Program (TIP7)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -330,51 +330,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R173821dc8080401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6b0a0a4a89cd4a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rca5cd815c4e448fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a65c913ac934b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R513ef414ea08418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R11747e57ddef48aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -632,29 +632,29 @@
       <x:c r="G13" s="10" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H13" s="10" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 13, 2026 7:41 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 4, 2026 7:31 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>