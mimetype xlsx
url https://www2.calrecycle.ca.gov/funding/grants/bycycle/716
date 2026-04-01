--- v5 (2026-03-10)
+++ v6 (2026-04-01)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0273251562e451f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a889adf30d34fa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rbdba98780c1e4309"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rc0fd511e3451496f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Local Gov`t Waste Tire Cleanup Grant (TCU18)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -655,51 +655,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61c79d43453d466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbdba98780c1e4309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9df6abf2a27f43be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad7546a27ac4f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc0fd511e3451496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2dbaf723e4fb427d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1453,29 +1453,29 @@
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 9, 2026 9:01 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 1, 2026 8:12 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>