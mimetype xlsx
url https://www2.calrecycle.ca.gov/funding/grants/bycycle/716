--- v6 (2026-04-01)
+++ v7 (2026-04-30)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a889adf30d34fa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re295f57d4f44450e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rc0fd511e3451496f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R05921eac10254818"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Local Gov`t Waste Tire Cleanup Grant (TCU18)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -655,51 +655,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad7546a27ac4f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc0fd511e3451496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2dbaf723e4fb427d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab536152023f449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R05921eac10254818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6ce50b12d06645cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1453,29 +1453,29 @@
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 1, 2026 8:12 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 30, 2026 4:48 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>