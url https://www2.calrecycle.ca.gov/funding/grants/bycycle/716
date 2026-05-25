--- v7 (2026-04-30)
+++ v8 (2026-05-25)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re295f57d4f44450e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb41ebe2f8454762" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R05921eac10254818"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rf827de8dd63141ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Local Gov`t Waste Tire Cleanup Grant (TCU18)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -655,51 +655,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab536152023f449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R05921eac10254818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6ce50b12d06645cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66c71dbf7ce24aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf827de8dd63141ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd18c702682444d55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1453,29 +1453,29 @@
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 30, 2026 4:48 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 25, 2026 12:31 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>