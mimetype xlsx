--- v8 (2026-05-25)
+++ v9 (2026-06-27)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb41ebe2f8454762" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6513588c59a94207" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rf827de8dd63141ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R3626d0d703944b58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Local Gov`t Waste Tire Cleanup Grant (TCU18)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -655,51 +655,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66c71dbf7ce24aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf827de8dd63141ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd18c702682444d55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10abe0d1abba49c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3626d0d703944b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc9515315bfe7489d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1453,29 +1453,29 @@
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 25, 2026 12:31 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 27, 2026 3:39 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>