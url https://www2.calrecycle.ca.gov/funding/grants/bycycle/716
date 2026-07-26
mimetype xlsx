--- v9 (2026-06-27)
+++ v10 (2026-07-26)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6513588c59a94207" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce8e4a93af4f43d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R3626d0d703944b58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R720b1241afa44d4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Local Gov`t Waste Tire Cleanup Grant (TCU18)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -655,51 +655,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10abe0d1abba49c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3626d0d703944b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc9515315bfe7489d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7bbd6811e354831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R720b1241afa44d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R45ff385fd1c04b3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1453,29 +1453,29 @@
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 27, 2026 3:39 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 25, 2026 9:33 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>