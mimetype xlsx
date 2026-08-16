--- v10 (2026-07-26)
+++ v11 (2026-08-16)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce8e4a93af4f43d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf69a86f3a644fa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R720b1241afa44d4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rfd74b5a8fc8c47b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Local Gov`t Waste Tire Cleanup Grant (TCU18)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -655,51 +655,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7bbd6811e354831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R720b1241afa44d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R45ff385fd1c04b3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9163e8e53ddb473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd74b5a8fc8c47b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9d3f15b807fb4dcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1453,29 +1453,29 @@
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 25, 2026 9:33 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 16, 2026 6:40 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>