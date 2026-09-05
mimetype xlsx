--- v11 (2026-08-16)
+++ v12 (2026-09-05)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf69a86f3a644fa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1b3f87e67a9415d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rfd74b5a8fc8c47b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rd792b31369274764"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Local Gov`t Waste Tire Cleanup Grant (TCU18)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -655,51 +655,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9163e8e53ddb473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd74b5a8fc8c47b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9d3f15b807fb4dcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bc1a5ae992a4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd792b31369274764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra2ca19c8cf354887" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1453,29 +1453,29 @@
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 16, 2026 6:40 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 5, 2026 9:41 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>