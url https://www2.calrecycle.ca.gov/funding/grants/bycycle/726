--- v3 (2026-03-06)
+++ v4 (2026-05-01)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7deb8d1972e941c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7992913bf3ac44a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rda8cd355f08c48fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R7b0cfefdf17c48bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR70)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -277,51 +277,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7495591b18f41cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rda8cd355f08c48fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5838f2b0a5554913" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c7b0159f6e4655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7b0cfefdf17c48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbecd9f8fb1cb4551" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -504,29 +504,29 @@
       <x:c r="F10" s="10" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G10" s="10" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H10" s="10" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 6, 2026 10:41 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 1, 2026 7:44 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>