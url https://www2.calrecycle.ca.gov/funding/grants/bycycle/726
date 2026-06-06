--- v4 (2026-05-01)
+++ v5 (2026-06-06)
@@ -1,43 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="els" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7992913bf3ac44a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R622a55edd52d482f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R7b0cfefdf17c48bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R409b930fb9e746ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR70)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -277,51 +278,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c7b0159f6e4655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7b0cfefdf17c48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbecd9f8fb1cb4551" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3e9a6dad37f48c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R409b930fb9e746ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Reaba17f510c44202" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -504,29 +505,29 @@
       <x:c r="F10" s="10" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G10" s="10" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H10" s="10" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 1, 2026 7:44 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 5, 2026 7:58 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>