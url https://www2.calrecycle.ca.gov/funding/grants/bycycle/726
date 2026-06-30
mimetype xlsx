--- v5 (2026-06-06)
+++ v6 (2026-06-30)
@@ -1,44 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Default Extension="els" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R622a55edd52d482f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72e3f81654e94dc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R409b930fb9e746ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Re44607b5bf144c4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR70)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -278,51 +277,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3e9a6dad37f48c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R409b930fb9e746ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Reaba17f510c44202" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1492890b0e0440ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re44607b5bf144c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd6fec622581749d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -505,29 +504,29 @@
       <x:c r="F10" s="10" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G10" s="10" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H10" s="10" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 5, 2026 7:58 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 29, 2026 10:02 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>