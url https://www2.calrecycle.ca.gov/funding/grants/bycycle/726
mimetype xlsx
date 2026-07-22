--- v6 (2026-06-30)
+++ v7 (2026-07-22)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72e3f81654e94dc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc77d527149143b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Re44607b5bf144c4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rcfe6b7adc1fc4263"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR70)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -277,51 +277,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1492890b0e0440ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re44607b5bf144c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd6fec622581749d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90c4c223f7df4f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcfe6b7adc1fc4263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6155ea3e6c5942d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -504,29 +504,29 @@
       <x:c r="F10" s="10" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G10" s="10" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H10" s="10" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 29, 2026 10:02 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 22, 2026 7:26 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>