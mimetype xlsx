--- v7 (2026-07-22)
+++ v8 (2026-08-12)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc77d527149143b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb900d76e949346f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rcfe6b7adc1fc4263"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R55b97d3ce0b54fa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR70)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -277,51 +277,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90c4c223f7df4f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcfe6b7adc1fc4263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6155ea3e6c5942d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e0391249a054ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55b97d3ce0b54fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf99ec6991d5142e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -504,29 +504,29 @@
       <x:c r="F10" s="10" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G10" s="10" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H10" s="10" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 22, 2026 7:26 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 12, 2026 4:41 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>