--- v8 (2026-08-12)
+++ v9 (2026-08-13)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb900d76e949346f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6515e4816d0640b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R55b97d3ce0b54fa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rade76131da534c2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR70)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -277,51 +277,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e0391249a054ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55b97d3ce0b54fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf99ec6991d5142e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f169b6f00034853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rade76131da534c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R51b8bfab77ef432d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -504,29 +504,29 @@
       <x:c r="F10" s="10" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G10" s="10" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H10" s="10" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 12, 2026 4:41 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 12, 2026 5:49 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>