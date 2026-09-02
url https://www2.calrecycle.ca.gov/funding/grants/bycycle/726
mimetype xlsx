--- v9 (2026-08-13)
+++ v10 (2026-09-02)
@@ -1,127 +1,127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6515e4816d0640b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf606a73b103540f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rade76131da534c2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Re1d3abdc28cd41ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR70)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
     <x:t>Sutter              </x:t>
   </x:si>
   <x:si>
+    <x:t>Yuba County Resource Conservation District</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Kelli Evans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5306824784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stephanie Becker</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project:
+Yuba County Resource Conservation District is seeking funding for cleanup of illegal refuse on four sites in the county totaling 854 acres.  Funding will also be allocated toward prevention measures such as fencing, gates, locks, cameras and "No Dumping" signs in an attempt to stop this ongoing issue.  Unfortunately, a lot of these tried-and-true measures become vandalized and destroyed, while landowners continue to pursue more creative solutions. 
+Illegal refuse impedes landowners’ ability to successfully operate their orchards.  There are growing concerns about the types of waste being found near crops and the proximity of the discovered waste , which ultimately affects the food chain.  Landowners repeatedly conduct cleanups, often monthly, and through the years feel the problem has gotten worse.  Past items found onsite include common trash, appliances, furniture, refrigerators, and vehicles.  Most of the landowners are working with law enforcement to tag and remove dumped cars, which will be recycled.  One landowner believes his property is being used by repeat car thieves since he often finds vehicles that have been stripped.
+Two sites in particular are plagued with material from those believed to be homeless.  One landowner estimates having over four dozen illegal campsites on his property resulting in substantial amounts of trash.  He put in k-rail which helped deter some dumping but is still reaching out for assistance and other solutions.  Finding effective barriers has also been an issue for the Smith site, which experiences large amounts of trespassers given its proximity to the river.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sutter County Resource Conservation District</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Stephanie Becker</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project:
 Sutter County Resource Conservation District is seeking funding for cleanup of illegal refuse on seven sites in the county totaling 272 acres.  Most farmers expect illegal dumping occurs at night and on the weekends.  Piles are often dumped on main dirt roads but can also be found between tree lines and tree rows.  Being close enough to town but rural enough where there is a lack of people present makes this type of land an ideal target.  Areas with the easiest access are more prone to getting dumped upon. 
 Some landowners estimate entire truck beds filled with material are offloaded on their land.  One farmer experienced dumping in their brush pile, which was then lit on fire.  Another farmer believes his neighbor is dumping on his property but hasn’t been able to prove it.  He plans to install a camera.
 Growers often cleanup these piles shortly after they appear which discourages more dumping, but the problem continues to persist and is getting worse.  Some farmers are not able to keep up with the amount of waste nor the time it takes for cleanup.  Some have stopped going to the dump and just push it aside.  One farmer seeking assistance faces physical ailments and lacks proper equipment to handle waste of this magnitude anymore.  Lately he has resorted to putting what he can in his garbage can. 
 Materials slotted for cleanup include tires, appliances, old beds, clothes, yard waste, pallets, construction debris, metal, household waste, and wood.  Proper removal will eliminate potentially dangerous obstacles from inhibiting farming operations, and the possibility of onsite and offsite surface and groundwater contamination.  A variety of prevention measures are being funded in hopes to rid these sites of further illegal dumping such as fencing, gates, locks, cameras and "No Dumping" signs.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Butte               </x:t>
   </x:si>
   <x:si>
     <x:t>Butte County Resource Conservation District</x:t>
   </x:si>
   <x:si>
     <x:t> Thad Walker</x:t>
   </x:si>
   <x:si>
     <x:t>5306933173</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project:
 The Butte County Resource Conservation District is seeking assistance for Millennium Farm LLC’s almond orchard.  The 160-acre site is in Gridley at the cross streets of Block Road and Luckehe Road.  The owner has experienced illegal dumping since acquiring the property in 2013 and has cleaned up material such as burnt cars, old furniture, tires, cardboard boxes, and household trash.  The property’s access points made the site more susceptible to illegal dumping so they fenced off what they could.  The half mile of fencing constructed in 2015 alleviated their most problematic areas, but in places without barriers dumping continues.
 The plan is to cleanup current waste on the property, including an estimated 20 truck tires, and install two gates at access points.  An environmentally sensitive area, the waste is near an irrigation canal that runs through the middle and along the top of the property.  Removing the current debris and preventing any future issues is critical to protecting the oak habitat and bird populations that live in the canal.</x:t>
-  </x:si>
-[...7 lines deleted...]
-Two sites in particular are plagued with material from those believed to be homeless.  One landowner estimates having over four dozen illegal campsites on his property resulting in substantial amounts of trash.  He put in k-rail which helped deter some dumping but is still reaching out for assistance and other solutions.  Finding effective barriers has also been an issue for the Smith site, which experiences large amounts of trespassers given its proximity to the river.</x:t>
   </x:si>
   <x:si>
     <x:t>San Mateo           </x:t>
   </x:si>
   <x:si>
     <x:t>San Mateo County Resource Conservation District</x:t>
   </x:si>
   <x:si>
     <x:t> Eliza Milio</x:t>
   </x:si>
   <x:si>
     <x:t>6507127765</x:t>
   </x:si>
   <x:si>
     <x:t>Josephine Chapman</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project:
 This project is a collaborative partnership between San Mateo Resource Conservation District and MidPeninsula Regional Open Space District for cleanup of three illegal dumpsites located near Half Moon Bay.  The parcels are zoned for agriculture/rangeland use.  Sites include the Madonna Creek site (Miramontes Ridge Open Space Preserve) and the Purisima Uplands Area sites B and D (adjacent to Purisima Creek Redwoods Open Space Preserve).  The cleanup will support efforts to protect people, nature, and agriculture while protecting water quality and restoring fish and wildlife habitats.  All three sites are in environmentally sensitive areas, and Madonna Creek is currently used for farming and limited equestrian use.
 If sites are not cleaned up and abated, there is a risk they will grow in size and become more harmful.  Cleanup includes car parts, household appliances, partially buried non-hazardous refuse, metal debris, concrete pylons, and any remaining unpermitted oil well drilling equipment.  Metal and concrete will be recycled.  Activities that require the removal, cleanup, and handling of hazardous substances as well as permitted infrastructure will be paid for with other funds.
 After cleanup, site restoration is planned which includes leveling and re-contouring the surface, replanting vegetation and monitoring revegetation to ensure success of the restoration.  No additional measures are necessary to prevent illegal dumping.  San Mateo County has a household hazardous waste program and municipalities in San Mateo County have occasional free clean up events for residents to dump waste.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
@@ -277,51 +277,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f169b6f00034853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rade76131da534c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R51b8bfab77ef432d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5403516f77a34f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re1d3abdc28cd41ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R90a4dd379e374b89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -369,123 +369,123 @@
     </x:row>
     <x:row ht="34.497634887695313" customHeight="1" collapsed="0">
       <x:c r="A5" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="6" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="7"/>
       <x:c r="D5" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="5" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1667.366943359375" customHeight="1" collapsed="0">
+    <x:row ht="1552.3653564453125" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
-        <x:v>154799</x:v>
+        <x:v>149324</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H6" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1011.911865234375" customHeight="1" collapsed="0">
+    <x:row ht="1667.3670654296875" customHeight="1" collapsed="0">
       <x:c r="A7" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B7" s="8" t="s">
         <x:v>16</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="8"/>
       <x:c r="D7" s="9" t="n">
-        <x:v>15380</x:v>
+        <x:v>154799</x:v>
       </x:c>
       <x:c r="E7" s="8" t="s">
-        <x:v>18</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="F7" s="8" t="s">
-        <x:v>19</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H7" s="8" t="s">
-        <x:v>20</x:v>
-[...2 lines deleted...]
-    <x:row ht="1552.365478515625" customHeight="1" collapsed="0">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1011.911376953125" customHeight="1" collapsed="0">
       <x:c r="A8" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B8" s="8" t="s">
-        <x:v>21</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C8" s="8"/>
       <x:c r="D8" s="9" t="n">
-        <x:v>149324</x:v>
+        <x:v>15380</x:v>
       </x:c>
       <x:c r="E8" s="8" t="s">
-        <x:v>12</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F8" s="8" t="s">
-        <x:v>13</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G8" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H8" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1540.8564453125" customHeight="1" collapsed="0">
+    <x:row ht="1540.85693359375" customHeight="1" collapsed="0">
       <x:c r="A9" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B9" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C9" s="8"/>
       <x:c r="D9" s="9" t="n">
         <x:v>145591</x:v>
       </x:c>
       <x:c r="E9" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F9" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="G9" s="8" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H9" s="8" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.39990234375" customHeight="1" collapsed="0">
       <x:c r="A10" s="10" t="s">
@@ -504,29 +504,29 @@
       <x:c r="F10" s="10" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G10" s="10" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H10" s="10" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 12, 2026 5:49 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 1, 2026 8:00 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>