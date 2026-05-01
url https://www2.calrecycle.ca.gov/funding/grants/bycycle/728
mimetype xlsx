--- v2 (2026-03-06)
+++ v3 (2026-05-01)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda0df9df07bc4ad4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f4f26c61a94fff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Raa2a2977461d4881"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rafbd290c9456440c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR71)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -261,51 +261,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ac1f9c7c5114158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa2a2977461d4881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0b3dfb10e88e4cda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb8f5e9200ef4737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rafbd290c9456440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4020e5d015704e90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -463,29 +463,29 @@
       </x:c>
       <x:c r="F9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 6, 2026 3:23 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 1, 2026 7:41 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>