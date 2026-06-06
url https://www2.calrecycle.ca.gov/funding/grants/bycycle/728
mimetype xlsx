--- v3 (2026-05-01)
+++ v4 (2026-06-06)
@@ -1,43 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="els" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f4f26c61a94fff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b1b4b1d129b4f65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rafbd290c9456440c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R446ea3f476ad42f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR71)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -261,51 +262,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb8f5e9200ef4737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rafbd290c9456440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4020e5d015704e90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra88eecd350924073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R446ea3f476ad42f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9b69cc39569846c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -463,29 +464,29 @@
       </x:c>
       <x:c r="F9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 1, 2026 7:41 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 5, 2026 8:03 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>