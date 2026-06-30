--- v4 (2026-06-06)
+++ v5 (2026-06-30)
@@ -1,44 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Default Extension="els" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b1b4b1d129b4f65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32b53763d6f8476f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R446ea3f476ad42f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R6293d1e1cb424867"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR71)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -262,51 +261,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra88eecd350924073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R446ea3f476ad42f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9b69cc39569846c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83f52ec1b1974990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6293d1e1cb424867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rea1df1f1f8cf4a9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -464,29 +463,29 @@
       </x:c>
       <x:c r="F9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 5, 2026 8:03 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 29, 2026 10:02 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>