--- v5 (2026-06-30)
+++ v6 (2026-07-22)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32b53763d6f8476f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b8be8dfe6d43c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R6293d1e1cb424867"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rc7d7a9abfb87432d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR71)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -261,51 +261,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83f52ec1b1974990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6293d1e1cb424867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rea1df1f1f8cf4a9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9b5ac63ac5f449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc7d7a9abfb87432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R54cd2a01df254b52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -463,29 +463,29 @@
       </x:c>
       <x:c r="F9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 29, 2026 10:02 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 22, 2026 7:26 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>