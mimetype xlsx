--- v6 (2026-07-22)
+++ v7 (2026-08-12)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b8be8dfe6d43c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a897869822d439d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rc7d7a9abfb87432d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R6fe3ef7c49c94b61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR71)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -261,51 +261,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9b5ac63ac5f449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc7d7a9abfb87432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R54cd2a01df254b52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e39a22397c7455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6fe3ef7c49c94b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R52fbad7df4be45c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -463,29 +463,29 @@
       </x:c>
       <x:c r="F9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 22, 2026 7:26 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 12, 2026 4:42 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>