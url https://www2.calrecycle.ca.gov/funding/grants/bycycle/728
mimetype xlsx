--- v7 (2026-08-12)
+++ v8 (2026-09-02)
@@ -1,132 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a897869822d439d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a053bac9ea343c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R6fe3ef7c49c94b61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R4f71db2c88ef4405"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR71)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
+    <x:t>Monterey            </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resource Conservation District of Monterey County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Brandt Bates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8312384063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Josephine Chapman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project:
+The Resource Conservation District of Monterey County (RCDMC) is seeking grant funds to cleanup year-round agricultural fields adjacent to the Salinas River in Chualar, California.  This site has been impacted by years of illegal dumping and trespassing, which is getting worse.  Regarding enforcement, the RCDMC is in communication with the sheriff and plans to ramp up prevention measures with more gates and fencing, and to add cameras and signage after cleanup.  Current cleanup includes appliances, metal, construction debris, and household waste.  Past dumping included tires, mattresses, plastic, roofing material, and yard trimmings.  The parcel is prime farmland, and it is protected under the Williamson Act.  This site is used as an access and staging route for the farmer.  Cleanup of this environmentally sensitive area will ensure that food safety protocols are met while resulting in a positive scenic impact for the community and travelers.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riverside           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coachella Valley Resource Conservation District</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms Yvonne Franco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6199877258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project:
+The Coachella Valley Resource Conservation District is seeking grant funding to clean up a 60.77-acre parcel in the community of Mecca, which is surrounded by agricultural and residential properties.  The site is currently vacant but was previously used and is zoned for agriculture.  The landowner has struggled with illegal dumping for many years.  Material currently on site include appliances, tires, metal, construction debris, green waste, e-waste, and household waste.  The Southern California Mountains Foundation Urban Conservation Corps of the Inland Empire is expected to conduct the cleanup.  To deter further illegal dumping, sign installation is planned, and additional abatement and prevention measures are being considered.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Glenn               </x:t>
   </x:si>
   <x:si>
     <x:t>Glenn County Resource Conservation District</x:t>
   </x:si>
   <x:si>
     <x:t> Kandi Manhart</x:t>
   </x:si>
   <x:si>
     <x:t>5309344601</x:t>
   </x:si>
   <x:si>
     <x:t>Stephanie Becker</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project:
 The Glenn County Resource Conservation District will work with landowners to address illegally dumped material at their property in Glenn County near Orland, California.  Cleanup includes appliances, tires, metal, construction debris, green waste, and household waste.  The source of the material is unknown, however there is evidence of squatters.  After the property owners purchased the land in 2019, they installed gates and successfully prevented additional dumping.  To further ensure against future incidences, the landowners are committed to monitoring the area and placing signs by the roadways.  The grant funds are needed to assist the landowners in properly disposing the waste to protect them and the environment, and ultimately, to make it feasible for the agricultural lands to become farmable again.</x:t>
-  </x:si>
-[...33 lines deleted...]
-The Resource Conservation District of Monterey County (RCDMC) is seeking grant funds to cleanup year-round agricultural fields adjacent to the Salinas River in Chualar, California.  This site has been impacted by years of illegal dumping and trespassing, which is getting worse.  Regarding enforcement, the RCDMC is in communication with the sheriff and plans to ramp up prevention measures with more gates and fencing, and to add cameras and signage after cleanup.  Current cleanup includes appliances, metal, construction debris, and household waste.  Past dumping included tires, mattresses, plastic, roofing material, and yard trimmings.  The parcel is prime farmland, and it is protected under the Williamson Act.  This site is used as an access and staging route for the farmer.  Cleanup of this environmentally sensitive area will ensure that food safety protocols are met while resulting in a positive scenic impact for the community and travelers.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 3</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -261,51 +261,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e39a22397c7455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6fe3ef7c49c94b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R52fbad7df4be45c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc71345160fef4f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f71db2c88ef4405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfb305298616647b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -353,139 +353,139 @@
     </x:row>
     <x:row ht="34.497634887695313" customHeight="1" collapsed="0">
       <x:c r="A5" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="6" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="7"/>
       <x:c r="D5" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="5" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
-    <x:row ht="816.43463134765625" customHeight="1" collapsed="0">
+    <x:row ht="942.91656494140625" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
-        <x:v>23023</x:v>
+        <x:v>49922</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H6" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row ht="712.941650390625" customHeight="1" collapsed="0">
+    <x:row ht="712.9417724609375" customHeight="1" collapsed="0">
       <x:c r="A7" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="8"/>
       <x:c r="D7" s="9" t="n">
         <x:v>32260</x:v>
       </x:c>
       <x:c r="E7" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G7" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H7" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="H7" s="8" t="s">
+    </x:row>
+    <x:row ht="816.4346923828125" customHeight="1" collapsed="0">
+      <x:c r="A8" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A8" s="8" t="s">
+      <x:c r="B8" s="8" t="s">
         <x:v>22</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>23</x:v>
       </x:c>
       <x:c r="C8" s="8"/>
       <x:c r="D8" s="9" t="n">
-        <x:v>49922</x:v>
+        <x:v>23023</x:v>
       </x:c>
       <x:c r="E8" s="8" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F8" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="F8" s="8" t="s">
+      <x:c r="G8" s="8" t="s">
         <x:v>25</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="H8" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.39990234375" customHeight="1" collapsed="0">
       <x:c r="A9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B9" s="10" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C9" s="10"/>
       <x:c r="D9" s="11" t="n">
         <x:v>105205</x:v>
       </x:c>
       <x:c r="E9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 12, 2026 4:42 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 1, 2026 8:00 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>