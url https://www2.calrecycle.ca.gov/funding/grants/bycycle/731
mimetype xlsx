--- v2 (2026-03-06)
+++ v3 (2026-04-04)
@@ -1,189 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33ce19e9fb444722" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1413cf3e2d24c65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R3700620244d84b63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R524fb13b8baf41b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Beverage Container Recycling Grant Program (RBC32)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
+    <x:t>Orange              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Fullerton</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Melissa Rendon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7147386886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TJ Nguyen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Fullerton will purchase and install approximately 26 CleanCUBE solar-powered beverage container recycling bins at high foot traffic areas. This project will conduct education and outreach through campaigns, community outreach vendor, postcards, and broadcast community recycling PSAs.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Los Angeles         </x:t>
   </x:si>
   <x:si>
     <x:t>City of La Verne</x:t>
   </x:si>
   <x:si>
     <x:t> Lisa O'brien</x:t>
   </x:si>
   <x:si>
     <x:t>9095968741</x:t>
   </x:si>
   <x:si>
     <x:t>Duartina Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of La Verne will purchase and install approximately 16 indoor/outdoor water refill stations and 44 dual beverage container recycling bins in 11 parks and public buildings throughout the City. This project will also provide education and outreach through brochures and social media.</x:t>
   </x:si>
   <x:si>
+    <x:t>Mono                </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Town of Mammoth Lakes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mrs. Pam Kobylarz Heays</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7609653603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The Town of Mammoth Lakes proposes to expand and improve their existing beverage container recycling programs in multi-family housing, residential curbside recycling program, and parks and recreation System (implementation of bear-proof beverage container recycling enclosures throughout town parks, recreation areas, and public transit locations).  This project will assist in expanding these programs by increasing the number of beverage container recycling receptacle locations to address recycling demand, and provide necessary upgrades to its aging sorting and processing infrastructure to support increased beverage container recycling volumes.  This project will also provide education and outreach through multi-media campaign including radio, television, social media, and print advertising.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Napa                </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Napa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms Jennifer Arbuckle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5306247947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Napa will purchase and install approximately 20 Smart Waste Big Belly beverage container recycling bins throughout Napa's public right of ways and parks.  This project will increase beverage container recycling while stopping contamination and scavenging of disposed materials.  The City of Napa will conduct education and outreach through campaigns, local Public Service Announcements (PSA), and social media ads.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Butte               </x:t>
   </x:si>
   <x:si>
     <x:t>Paradise Recreation and Park District</x:t>
   </x:si>
   <x:si>
     <x:t>Ms. Jennifer Arbuckle</x:t>
   </x:si>
   <x:si>
-    <x:t>5306247947</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Paradise Recreation and Park District is requesting grant funds to reestablish the community's award-winning recycling and diversion program destroyed in the Camp Fire.  Grant funds will be utilized to purchase and install 60 permanent outdoor beverage container recycling bins in eight parks located throughout the Upper Ridge.  The beverage container recycling bins will be placed along walkways, adjacent to play structures, and next to restrooms in the eight underserved parks.</x:t>
   </x:si>
   <x:si>
     <x:t>Marin               </x:t>
   </x:si>
   <x:si>
     <x:t>Conservation Corps North Bay</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. Kyle Larue</x:t>
   </x:si>
   <x:si>
     <x:t>4154544554</x:t>
   </x:si>
   <x:si>
     <x:t>Jerri Diep</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Conservation Corps North Bay (CCNB) will purchase and install approximately 95 beverage container recycling bins (55 Gallon Units) in high traffic public parks and beaches throughout Sonoma and Marin Counties. This project will also provide education and outreach by installing bilingual signage on the bins to help reduce the contamination of CRV material. Additionally, CCNB will educate the public through social media and newsletters to promote the new beverage container recycling bins and their locations throughout Sonoma and Marin Counties.</x:t>
   </x:si>
   <x:si>
-    <x:t>Mono                </x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Riverside           </x:t>
   </x:si>
   <x:si>
     <x:t>City of Riverside</x:t>
   </x:si>
   <x:si>
     <x:t> Christina Navaratnam</x:t>
   </x:si>
   <x:si>
     <x:t>9518265120</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Riverside will purchase and install approximately 636 blue beverage container recycling bins throughout Bryant Park, Fairmount Park, Mount Rubidoux, Arlington Heights Sports Park, residential and commercial areas throughout the City of Riverside.  This project will conduct education and outreach through flyers, utility inserts, advertisement, and contamination reduction campaign.</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Fullerton will purchase and install approximately 26 CleanCUBE solar-powered beverage container recycling bins at high foot traffic areas. This project will conduct education and outreach through campaigns, community outreach vendor, postcards, and broadcast community recycling PSAs.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 7</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -318,51 +318,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R189723dd1c474b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3700620244d84b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra8472a4b78fa4b2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R089b0428499443fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R524fb13b8baf41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1d808700241d4240" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -410,239 +410,239 @@
     </x:row>
     <x:row ht="34.497634887695313" customHeight="1" collapsed="0">
       <x:c r="A5" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="6" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="7"/>
       <x:c r="D5" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="5" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
-    <x:row ht="333.46771240234375" customHeight="1" collapsed="0">
+    <x:row ht="356.45669555664063" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
-        <x:v>170159</x:v>
+        <x:v>209770</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H6" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row ht="517.464599609375" customHeight="1" collapsed="0">
+    <x:row ht="333.46774291992188" customHeight="1" collapsed="0">
       <x:c r="A7" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="8"/>
       <x:c r="D7" s="9" t="n">
-        <x:v>250000</x:v>
+        <x:v>170159</x:v>
       </x:c>
       <x:c r="E7" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G7" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H7" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
-    <x:row ht="586.4598388671875" customHeight="1" collapsed="0">
+    <x:row ht="862.41253662109375" customHeight="1" collapsed="0">
       <x:c r="A8" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B8" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C8" s="8"/>
       <x:c r="D8" s="9" t="n">
-        <x:v>81333</x:v>
+        <x:v>247500</x:v>
       </x:c>
       <x:c r="E8" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F8" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G8" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H8" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="H8" s="8" t="s">
+    </x:row>
+    <x:row ht="482.967041015625" customHeight="1" collapsed="0">
+      <x:c r="A9" s="8" t="s">
         <x:v>27</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A9" s="8" t="s">
+      <x:c r="B9" s="8" t="s">
         <x:v>28</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="8"/>
       <x:c r="D9" s="9" t="n">
-        <x:v>247500</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E9" s="8" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="F9" s="8" t="s">
         <x:v>30</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
       <x:c r="G9" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H9" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="517.464599609375" customHeight="1" collapsed="0">
+      <x:c r="A10" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A10" s="8" t="s">
+      <x:c r="B10" s="8" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
       <x:c r="C10" s="8"/>
       <x:c r="D10" s="9" t="n">
         <x:v>250000</x:v>
       </x:c>
       <x:c r="E10" s="8" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="F10" s="8" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="G10" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H10" s="8" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="F10" s="8" t="s">
+    </x:row>
+    <x:row ht="586.459716796875" customHeight="1" collapsed="0">
+      <x:c r="A11" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="G10" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H10" s="8" t="s">
+      <x:c r="B11" s="8" t="s">
         <x:v>37</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
       <x:c r="C11" s="8"/>
       <x:c r="D11" s="9" t="n">
-        <x:v>250000</x:v>
+        <x:v>81333</x:v>
       </x:c>
       <x:c r="E11" s="8" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F11" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G11" s="8" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
       <x:c r="H11" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
-    <x:row ht="356.456787109375" customHeight="1" collapsed="0">
+    <x:row ht="448.46923828125" customHeight="1" collapsed="0">
       <x:c r="A12" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B12" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C12" s="8"/>
       <x:c r="D12" s="9" t="n">
-        <x:v>209770</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E12" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F12" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G12" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H12" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
-    <x:row ht="14.39990234375" customHeight="1" collapsed="0">
+    <x:row ht="14.400146484375" customHeight="1" collapsed="0">
       <x:c r="A13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B13" s="10" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C13" s="10"/>
       <x:c r="D13" s="11" t="n">
         <x:v>1458762</x:v>
       </x:c>
       <x:c r="E13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 6, 2026 3:55 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 4, 2026 8:20 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>