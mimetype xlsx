--- v3 (2026-04-04)
+++ v4 (2026-05-05)
@@ -1,189 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1413cf3e2d24c65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e1ea22ba1f4e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R524fb13b8baf41b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R0b01220e64d44fbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Beverage Container Recycling Grant Program (RBC32)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
+    <x:t>Los Angeles         </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of La Verne</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Lisa O'brien</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9095968741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duartina Johnson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of La Verne will purchase and install approximately 16 indoor/outdoor water refill stations and 44 dual beverage container recycling bins in 11 parks and public buildings throughout the City. This project will also provide education and outreach through brochures and social media.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Butte               </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paradise Recreation and Park District</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms. Jennifer Arbuckle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5306247947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TJ Nguyen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Paradise Recreation and Park District is requesting grant funds to reestablish the community's award-winning recycling and diversion program destroyed in the Camp Fire.  Grant funds will be utilized to purchase and install 60 permanent outdoor beverage container recycling bins in eight parks located throughout the Upper Ridge.  The beverage container recycling bins will be placed along walkways, adjacent to play structures, and next to restrooms in the eight underserved parks.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marin               </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conservation Corps North Bay</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Kyle Larue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4154544554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jerri Diep</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Conservation Corps North Bay (CCNB) will purchase and install approximately 95 beverage container recycling bins (55 Gallon Units) in high traffic public parks and beaches throughout Sonoma and Marin Counties. This project will also provide education and outreach by installing bilingual signage on the bins to help reduce the contamination of CRV material. Additionally, CCNB will educate the public through social media and newsletters to promote the new beverage container recycling bins and their locations throughout Sonoma and Marin Counties.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mono                </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Town of Mammoth Lakes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mrs. Pam Kobylarz Heays</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7609653603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The Town of Mammoth Lakes proposes to expand and improve their existing beverage container recycling programs in multi-family housing, residential curbside recycling program, and parks and recreation System (implementation of bear-proof beverage container recycling enclosures throughout town parks, recreation areas, and public transit locations).  This project will assist in expanding these programs by increasing the number of beverage container recycling receptacle locations to address recycling demand, and provide necessary upgrades to its aging sorting and processing infrastructure to support increased beverage container recycling volumes.  This project will also provide education and outreach through multi-media campaign including radio, television, social media, and print advertising.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riverside           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Riverside</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Christina Navaratnam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9518265120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Riverside will purchase and install approximately 636 blue beverage container recycling bins throughout Bryant Park, Fairmount Park, Mount Rubidoux, Arlington Heights Sports Park, residential and commercial areas throughout the City of Riverside.  This project will conduct education and outreach through flyers, utility inserts, advertisement, and contamination reduction campaign.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Napa                </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Napa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms Jennifer Arbuckle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Napa will purchase and install approximately 20 Smart Waste Big Belly beverage container recycling bins throughout Napa's public right of ways and parks.  This project will increase beverage container recycling while stopping contamination and scavenging of disposed materials.  The City of Napa will conduct education and outreach through campaigns, local Public Service Announcements (PSA), and social media ads.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Orange              </x:t>
   </x:si>
   <x:si>
     <x:t>City of Fullerton</x:t>
   </x:si>
   <x:si>
     <x:t> Melissa Rendon</x:t>
   </x:si>
   <x:si>
     <x:t>7147386886</x:t>
   </x:si>
   <x:si>
-    <x:t>TJ Nguyen</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Fullerton will purchase and install approximately 26 CleanCUBE solar-powered beverage container recycling bins at high foot traffic areas. This project will conduct education and outreach through campaigns, community outreach vendor, postcards, and broadcast community recycling PSAs.</x:t>
-  </x:si>
-[...91 lines deleted...]
-    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Riverside will purchase and install approximately 636 blue beverage container recycling bins throughout Bryant Park, Fairmount Park, Mount Rubidoux, Arlington Heights Sports Park, residential and commercial areas throughout the City of Riverside.  This project will conduct education and outreach through flyers, utility inserts, advertisement, and contamination reduction campaign.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 7</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -318,51 +318,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R089b0428499443fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R524fb13b8baf41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1d808700241d4240" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3439dcaa72d049e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b01220e64d44fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8ec27462040d443a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -410,239 +410,239 @@
     </x:row>
     <x:row ht="34.497634887695313" customHeight="1" collapsed="0">
       <x:c r="A5" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="6" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="7"/>
       <x:c r="D5" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="5" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
-    <x:row ht="356.45669555664063" customHeight="1" collapsed="0">
+    <x:row ht="333.46771240234375" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
-        <x:v>209770</x:v>
+        <x:v>170159</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H6" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row ht="333.46774291992188" customHeight="1" collapsed="0">
+    <x:row ht="517.464599609375" customHeight="1" collapsed="0">
       <x:c r="A7" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="8"/>
       <x:c r="D7" s="9" t="n">
-        <x:v>170159</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E7" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G7" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H7" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
-    <x:row ht="862.41253662109375" customHeight="1" collapsed="0">
+    <x:row ht="586.4598388671875" customHeight="1" collapsed="0">
       <x:c r="A8" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B8" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C8" s="8"/>
       <x:c r="D8" s="9" t="n">
-        <x:v>247500</x:v>
+        <x:v>81333</x:v>
       </x:c>
       <x:c r="E8" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F8" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G8" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H8" s="8" t="s">
-        <x:v>26</x:v>
-[...2 lines deleted...]
-    <x:row ht="482.967041015625" customHeight="1" collapsed="0">
+        <x:v>27</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="862.41259765625" customHeight="1" collapsed="0">
       <x:c r="A9" s="8" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B9" s="8" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="8"/>
       <x:c r="D9" s="9" t="n">
-        <x:v>250000</x:v>
+        <x:v>247500</x:v>
       </x:c>
       <x:c r="E9" s="8" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F9" s="8" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G9" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H9" s="8" t="s">
-        <x:v>31</x:v>
-[...2 lines deleted...]
-    <x:row ht="517.464599609375" customHeight="1" collapsed="0">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="448.46923828125" customHeight="1" collapsed="0">
       <x:c r="A10" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B10" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C10" s="8"/>
       <x:c r="D10" s="9" t="n">
         <x:v>250000</x:v>
       </x:c>
       <x:c r="E10" s="8" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F10" s="8" t="s">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G10" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H10" s="8" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-    <x:row ht="586.459716796875" customHeight="1" collapsed="0">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="482.967041015625" customHeight="1" collapsed="0">
       <x:c r="A11" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B11" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C11" s="8"/>
       <x:c r="D11" s="9" t="n">
-        <x:v>81333</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E11" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F11" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G11" s="8" t="s">
-        <x:v>40</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H11" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
-    <x:row ht="448.46923828125" customHeight="1" collapsed="0">
+    <x:row ht="356.456787109375" customHeight="1" collapsed="0">
       <x:c r="A12" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B12" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C12" s="8"/>
       <x:c r="D12" s="9" t="n">
-        <x:v>250000</x:v>
+        <x:v>209770</x:v>
       </x:c>
       <x:c r="E12" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F12" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G12" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H12" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
-    <x:row ht="14.400146484375" customHeight="1" collapsed="0">
+    <x:row ht="14.39990234375" customHeight="1" collapsed="0">
       <x:c r="A13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B13" s="10" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C13" s="10"/>
       <x:c r="D13" s="11" t="n">
         <x:v>1458762</x:v>
       </x:c>
       <x:c r="E13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 4, 2026 8:20 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 5, 2026 8:27 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>