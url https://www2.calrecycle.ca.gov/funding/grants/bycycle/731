--- v4 (2026-05-05)
+++ v5 (2026-07-11)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e1ea22ba1f4e6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6055bc6b62cd4f24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R0b01220e64d44fbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R9b115b7a5e0d4864"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Beverage Container Recycling Grant Program (RBC32)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -318,51 +318,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3439dcaa72d049e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b01220e64d44fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8ec27462040d443a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dec488b0ba44a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b115b7a5e0d4864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8a6706242f3f4a17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -620,29 +620,29 @@
       <x:c r="G13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 5, 2026 8:27 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 11, 2026 9:07 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>