--- v5 (2026-07-11)
+++ v6 (2026-09-02)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6055bc6b62cd4f24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R868494abe1fc44e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R9b115b7a5e0d4864"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R12be5ae81f1d48cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Beverage Container Recycling Grant Program (RBC32)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -318,51 +318,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dec488b0ba44a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b115b7a5e0d4864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8a6706242f3f4a17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R361fe1c78a44437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R12be5ae81f1d48cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf13f859a0367402c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -620,29 +620,29 @@
       <x:c r="G13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 11, 2026 9:07 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 2, 2026 3:54 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>