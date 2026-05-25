--- v4 (2026-04-28)
+++ v5 (2026-05-25)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f9b3511e43466a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cea4236ad5e42c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R935c7d211c4c4f96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R200d22c12bce452e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Local Government Waste Tire Enforcement Grants (TEA28)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -720,51 +720,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re087a861e40247e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R935c7d211c4c4f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd102d24a1c214dbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa23390d58f748ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R200d22c12bce452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R03fe2a5418f24125" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1647,29 +1647,29 @@
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 28, 2026 7:55 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 25, 2026 10:23 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>