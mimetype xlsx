--- v5 (2026-05-25)
+++ v6 (2026-07-11)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cea4236ad5e42c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf3d290850fe42f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R200d22c12bce452e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R929735a43e8c4b3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Local Government Waste Tire Enforcement Grants (TEA28)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -720,51 +720,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa23390d58f748ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R200d22c12bce452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R03fe2a5418f24125" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd78470ea6a0d4efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R929735a43e8c4b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R18cc9f0dd99b40fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1647,29 +1647,29 @@
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 25, 2026 10:23 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 11, 2026 10:27 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>