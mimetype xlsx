--- v7 (2026-08-21)
+++ v8 (2026-09-11)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R283251af5b724f81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1db265db5d9c4299" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R9d1ab46923384444"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rb1c671f1dde641a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Local Government Waste Tire Enforcement Grants (TEA28)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -720,51 +720,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R569ec33712014de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d1ab46923384444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1135ee0b973443a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc70c54cee45646bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb1c671f1dde641a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R04871239014f4505" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1647,29 +1647,29 @@
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 21, 2026 3:20 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 10, 2026 7:56 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>