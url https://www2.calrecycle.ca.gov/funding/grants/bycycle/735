--- v8 (2026-09-11)
+++ v9 (2026-10-02)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1db265db5d9c4299" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec1fd4d93d76470c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rb1c671f1dde641a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rf82ba76e081d4a2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Local Government Waste Tire Enforcement Grants (TEA28)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -720,51 +720,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc70c54cee45646bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb1c671f1dde641a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R04871239014f4505" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ce272d276a94bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf82ba76e081d4a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R97c64a4ef8764d9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1647,29 +1647,29 @@
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 10, 2026 7:56 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: October 1, 2026 11:03 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>