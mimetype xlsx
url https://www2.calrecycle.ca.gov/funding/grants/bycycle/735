--- v9 (2026-10-02)
+++ v10 (2026-10-22)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec1fd4d93d76470c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aafd7fb18634ba8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rf82ba76e081d4a2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rc6d9a5b03ef64d57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2020-21 Local Government Waste Tire Enforcement Grants (TEA28)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -720,51 +720,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ce272d276a94bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf82ba76e081d4a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R97c64a4ef8764d9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafa59d50f2fd432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc6d9a5b03ef64d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R59151e1ff2e8447f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1647,29 +1647,29 @@
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: October 1, 2026 11:03 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: October 22, 2026 7:01 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>