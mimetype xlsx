--- v6 (2026-03-10)
+++ v7 (2026-04-01)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re76c73f842ac405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc09b321e05dd406d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R3fa22c89e3a2467a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rc995fede4cd2435e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 Local Government Waste Tire Amnesty Grant (TA6)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -776,51 +776,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0adf70c2753d4e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3fa22c89e3a2467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfba439ca26ae4405" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2244c16e3d8f4ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc995fede4cd2435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra3f02718fdba4245" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1828,29 +1828,29 @@
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 10, 2026 1:29 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 31, 2026 10:25 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>