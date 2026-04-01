--- v7 (2026-04-01)
+++ v8 (2026-04-01)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc09b321e05dd406d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e22985c94e4314" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rc995fede4cd2435e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R1aef53ddac4a4861"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 Local Government Waste Tire Amnesty Grant (TA6)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -776,51 +776,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2244c16e3d8f4ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc995fede4cd2435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra3f02718fdba4245" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0694befdbad5457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1aef53ddac4a4861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfc90aea2dbfe4f23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1828,29 +1828,29 @@
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 31, 2026 10:25 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 1, 2026 12:06 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>