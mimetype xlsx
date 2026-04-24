--- v8 (2026-04-01)
+++ v9 (2026-04-24)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e22985c94e4314" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab58cb580d9e467c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R1aef53ddac4a4861"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R219ce1068d644b21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 Local Government Waste Tire Amnesty Grant (TA6)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -776,51 +776,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0694befdbad5457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1aef53ddac4a4861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfc90aea2dbfe4f23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra01a1855faff4933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R219ce1068d644b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R48ae754ef71e49bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1828,29 +1828,29 @@
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 1, 2026 12:06 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 24, 2026 5:17 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>