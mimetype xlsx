--- v9 (2026-04-24)
+++ v10 (2026-05-21)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab58cb580d9e467c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75105b5cea584ad8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R219ce1068d644b21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R00c4fe05d3454af2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 Local Government Waste Tire Amnesty Grant (TA6)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -776,51 +776,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra01a1855faff4933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R219ce1068d644b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R48ae754ef71e49bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raab75df3db514e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R00c4fe05d3454af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R31c0202edd044826" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1828,29 +1828,29 @@
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 24, 2026 5:17 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 21, 2026 10:23 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>