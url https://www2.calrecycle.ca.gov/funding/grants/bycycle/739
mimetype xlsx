--- v10 (2026-05-21)
+++ v11 (2026-06-27)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75105b5cea584ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d0d31486eee4032" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R00c4fe05d3454af2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rf3a906150f004ff9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 Local Government Waste Tire Amnesty Grant (TA6)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -776,51 +776,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raab75df3db514e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R00c4fe05d3454af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R31c0202edd044826" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f284db7fa6a4572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3a906150f004ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Red18bb4df5e44ab2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1828,29 +1828,29 @@
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 21, 2026 10:23 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 27, 2026 9:56 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>