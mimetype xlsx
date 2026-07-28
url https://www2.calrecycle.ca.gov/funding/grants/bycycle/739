--- v11 (2026-06-27)
+++ v12 (2026-07-28)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d0d31486eee4032" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84eaca6123f941da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rf3a906150f004ff9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rbc5d05bf34a64223"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 Local Government Waste Tire Amnesty Grant (TA6)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -776,51 +776,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f284db7fa6a4572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3a906150f004ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Red18bb4df5e44ab2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re787eaeb3ee640b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbc5d05bf34a64223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfbf938d3a73543fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1828,29 +1828,29 @@
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 27, 2026 9:56 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 27, 2026 5:36 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>