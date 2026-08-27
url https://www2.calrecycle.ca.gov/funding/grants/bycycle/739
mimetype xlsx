--- v12 (2026-07-28)
+++ v13 (2026-08-27)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84eaca6123f941da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bc382c8cfcd494f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rbc5d05bf34a64223"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Red77b61d5b7e4766"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 Local Government Waste Tire Amnesty Grant (TA6)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -776,51 +776,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re787eaeb3ee640b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbc5d05bf34a64223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfbf938d3a73543fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf4dbf1eeab840f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red77b61d5b7e4766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R83722635cb814a4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1828,29 +1828,29 @@
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 27, 2026 5:36 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 26, 2026 5:50 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>