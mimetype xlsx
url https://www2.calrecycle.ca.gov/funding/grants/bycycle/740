--- v2 (2026-03-06)
+++ v3 (2026-04-04)
@@ -1,171 +1,171 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a7a2df3e5564202" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32bd89201a1f41d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R7354263627a049ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Ra8e4e671bc0f4716"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 Beverage Container Recycling Grant Program (RBC33)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
+    <x:t>Santa Clara         </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Campbell</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Peri Newby</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4088662155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TJ Nguyen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Campbell will increase beverage container recycling by purchasing and installing approximately sixteen new water refill stations at seven locations with substantially high foot traffic throughout the City. In addition, the City will provide beverage container recycling education and outreach through social media around the City of Campbell.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Diego           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Chula Vista</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Manuel Medrano</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6195855766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Chula Vista will purchase and install approximately 51 combination (trash and beverage container recycling) collection containers at five City-owned parks that currently do not have beverage container recycling receptacles in place. This program will promote equity in recycling for Chula Vista residents while reducing trash production by 50% and increasing beverage container recycling collections by 50% at the identified parks.  This project will also provide education and outreach through social media and ads.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orange              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Costa Mesa</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Kevin Gaxiola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7147545303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Costa Mesa proposes to transition from a mixed-waste to source separation system (multi-bin collection system). The City will purchase and install approximately 9,504 Busch Systems (3.5 gallons beverage containers) while promoting source separation at multi-family residential dwellings located in disadvantaged and low-income communities. In addition, the City will provide beverage container recycling education and outreach through its official website and social media.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humboldt            </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Eureka</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms. Donna Wood</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7072681858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Eureka proposes to decrease the use and litter of single-use beverage containers in the waste stream by installing approximately 20 water refill stations for convenient refill options at public parks and recreation locations. The project will also provide education and outreach by installing an interpretive sign next to each water refill station educating the public about the value of water refill stations and how it relates to recycling and zero waste principles.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riverside           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Rancho Mirage</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Jessica L. Pulliam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7603244511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Rancho Mirage will purchase and install approximately 20 Big Belly beverage container recycling bins and 10 concrete pads in recreational areas and public spaces. This project will conduct education and outreach through signage, flyers, and recycling packet.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Los Angeles         </x:t>
   </x:si>
   <x:si>
     <x:t>City of Culver City</x:t>
   </x:si>
   <x:si>
     <x:t> Catherine Vargas</x:t>
   </x:si>
   <x:si>
     <x:t>3102536411</x:t>
   </x:si>
   <x:si>
-    <x:t>TJ Nguyen</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Culver City proposes to enhance its existing beverage container recycling program by purchasing and installing additional beverage container recycling receptacles at high foot traffic areas such as multi-family housing locations, on-street locations, and at public events. Separate recycling containers with a designated beverage container recycling receptacle will be utilized at City-sponsored/permitted special events to assist in the sorting of CRV materials. Additionally, this project will also fund a specialized two-compartment collection vehicle to separate recyclables from waste during its collection.  This project will also provide education and outreach through workshops, public meetings, town halls, public events, social media, booklets, and brochures.  </x:t>
-  </x:si>
-[...73 lines deleted...]
-    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Costa Mesa proposes to transition from a mixed-waste to source separation system (multi-bin collection system). The City will purchase and install approximately 9,504 Busch Systems (3.5 gallons beverage containers) while promoting source separation at multi-family residential dwellings located in disadvantaged and low-income communities. In addition, the City will provide beverage container recycling education and outreach through its official website and social media.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 6</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -300,51 +300,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86da4693f2624fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7354263627a049ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3cdf50caae884fcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebddae49d8e34274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra8e4e671bc0f4716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R81e2260483d647e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -392,108 +392,108 @@
     </x:row>
     <x:row ht="34.497634887695313" customHeight="1" collapsed="0">
       <x:c r="A5" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="6" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="7"/>
       <x:c r="D5" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="5" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
-    <x:row ht="770.42840576171875" customHeight="1" collapsed="0">
+    <x:row ht="402.46298217773438" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
-        <x:v>250000</x:v>
+        <x:v>120000</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H6" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row ht="540.4534912109375" customHeight="1" collapsed="0">
+    <x:row ht="540.45361328125" customHeight="1" collapsed="0">
       <x:c r="A7" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="8"/>
       <x:c r="D7" s="9" t="n">
         <x:v>174961</x:v>
       </x:c>
       <x:c r="E7" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H7" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.4630126953125" customHeight="1" collapsed="0">
+    <x:row ht="528.9449462890625" customHeight="1" collapsed="0">
       <x:c r="A8" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="8"/>
       <x:c r="D8" s="9" t="n">
-        <x:v>120000</x:v>
+        <x:v>91478</x:v>
       </x:c>
       <x:c r="E8" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G8" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H8" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row ht="494.4471435546875" customHeight="1" collapsed="0">
       <x:c r="A9" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="8" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C9" s="8"/>
       <x:c r="D9" s="9" t="n">
         <x:v>93095</x:v>
       </x:c>
@@ -512,60 +512,60 @@
     </x:row>
     <x:row ht="333.4677734375" customHeight="1" collapsed="0">
       <x:c r="A10" s="8" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B10" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C10" s="8"/>
       <x:c r="D10" s="9" t="n">
         <x:v>207820</x:v>
       </x:c>
       <x:c r="E10" s="8" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F10" s="8" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H10" s="8" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
-    <x:row ht="528.94482421875" customHeight="1" collapsed="0">
+    <x:row ht="770.42822265625" customHeight="1" collapsed="0">
       <x:c r="A11" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B11" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C11" s="8"/>
       <x:c r="D11" s="9" t="n">
-        <x:v>91478</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E11" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F11" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G11" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H11" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.39990234375" customHeight="1" collapsed="0">
       <x:c r="A12" s="10" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B12" s="10" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C12" s="10"/>
       <x:c r="D12" s="11" t="n">
         <x:v>937354</x:v>
       </x:c>
@@ -577,29 +577,29 @@
       </x:c>
       <x:c r="G12" s="10" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H12" s="10" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 6, 2026 3:55 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 4, 2026 8:20 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>