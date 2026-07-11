--- v3 (2026-04-04)
+++ v4 (2026-07-11)
@@ -1,171 +1,171 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32bd89201a1f41d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3052a5c8ecd74b6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Ra8e4e671bc0f4716"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rae81139eacef40a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 Beverage Container Recycling Grant Program (RBC33)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
+    <x:t>Los Angeles         </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Culver City</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Catherine Vargas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3102536411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TJ Nguyen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Culver City proposes to enhance its existing beverage container recycling program by purchasing and installing additional beverage container recycling receptacles at high foot traffic areas such as multi-family housing locations, on-street locations, and at public events. Separate recycling containers with a designated beverage container recycling receptacle will be utilized at City-sponsored/permitted special events to assist in the sorting of CRV materials. Additionally, this project will also fund a specialized two-compartment collection vehicle to separate recyclables from waste during its collection.  This project will also provide education and outreach through workshops, public meetings, town halls, public events, social media, booklets, and brochures.  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Diego           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Chula Vista</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Manuel Medrano</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6195855766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Chula Vista will purchase and install approximately 51 combination (trash and beverage container recycling) collection containers at five City-owned parks that currently do not have beverage container recycling receptacles in place. This program will promote equity in recycling for Chula Vista residents while reducing trash production by 50% and increasing beverage container recycling collections by 50% at the identified parks.  This project will also provide education and outreach through social media and ads.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Santa Clara         </x:t>
   </x:si>
   <x:si>
     <x:t>City of Campbell</x:t>
   </x:si>
   <x:si>
     <x:t> Peri Newby</x:t>
   </x:si>
   <x:si>
     <x:t>4088662155</x:t>
   </x:si>
   <x:si>
-    <x:t>TJ Nguyen</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Campbell will increase beverage container recycling by purchasing and installing approximately sixteen new water refill stations at seven locations with substantially high foot traffic throughout the City. In addition, the City will provide beverage container recycling education and outreach through social media around the City of Campbell.</x:t>
   </x:si>
   <x:si>
-    <x:t>San Diego           </x:t>
-[...11 lines deleted...]
-    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Chula Vista will purchase and install approximately 51 combination (trash and beverage container recycling) collection containers at five City-owned parks that currently do not have beverage container recycling receptacles in place. This program will promote equity in recycling for Chula Vista residents while reducing trash production by 50% and increasing beverage container recycling collections by 50% at the identified parks.  This project will also provide education and outreach through social media and ads.</x:t>
+    <x:t>Humboldt            </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Eureka</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms. Donna Wood</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7072681858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Eureka proposes to decrease the use and litter of single-use beverage containers in the waste stream by installing approximately 20 water refill stations for convenient refill options at public parks and recreation locations. The project will also provide education and outreach by installing an interpretive sign next to each water refill station educating the public about the value of water refill stations and how it relates to recycling and zero waste principles.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riverside           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Rancho Mirage</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Jessica L. Pulliam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7603244511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Rancho Mirage will purchase and install approximately 20 Big Belly beverage container recycling bins and 10 concrete pads in recreational areas and public spaces. This project will conduct education and outreach through signage, flyers, and recycling packet.</x:t>
   </x:si>
   <x:si>
     <x:t>Orange              </x:t>
   </x:si>
   <x:si>
     <x:t>City of Costa Mesa</x:t>
   </x:si>
   <x:si>
     <x:t> Kevin Gaxiola</x:t>
   </x:si>
   <x:si>
     <x:t>7147545303</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Costa Mesa proposes to transition from a mixed-waste to source separation system (multi-bin collection system). The City will purchase and install approximately 9,504 Busch Systems (3.5 gallons beverage containers) while promoting source separation at multi-family residential dwellings located in disadvantaged and low-income communities. In addition, the City will provide beverage container recycling education and outreach through its official website and social media.</x:t>
-  </x:si>
-[...43 lines deleted...]
-    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Culver City proposes to enhance its existing beverage container recycling program by purchasing and installing additional beverage container recycling receptacles at high foot traffic areas such as multi-family housing locations, on-street locations, and at public events. Separate recycling containers with a designated beverage container recycling receptacle will be utilized at City-sponsored/permitted special events to assist in the sorting of CRV materials. Additionally, this project will also fund a specialized two-compartment collection vehicle to separate recyclables from waste during its collection.  This project will also provide education and outreach through workshops, public meetings, town halls, public events, social media, booklets, and brochures.  </x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 6</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -300,51 +300,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebddae49d8e34274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra8e4e671bc0f4716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R81e2260483d647e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5d26369637b4433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae81139eacef40a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd94a7f34f29146f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -392,108 +392,108 @@
     </x:row>
     <x:row ht="34.497634887695313" customHeight="1" collapsed="0">
       <x:c r="A5" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="6" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="7"/>
       <x:c r="D5" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="5" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.46298217773438" customHeight="1" collapsed="0">
+    <x:row ht="770.42840576171875" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
-        <x:v>120000</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H6" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row ht="540.45361328125" customHeight="1" collapsed="0">
+    <x:row ht="540.4534912109375" customHeight="1" collapsed="0">
       <x:c r="A7" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="8"/>
       <x:c r="D7" s="9" t="n">
         <x:v>174961</x:v>
       </x:c>
       <x:c r="E7" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H7" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
-    <x:row ht="528.9449462890625" customHeight="1" collapsed="0">
+    <x:row ht="402.4630126953125" customHeight="1" collapsed="0">
       <x:c r="A8" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="8"/>
       <x:c r="D8" s="9" t="n">
-        <x:v>91478</x:v>
+        <x:v>120000</x:v>
       </x:c>
       <x:c r="E8" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G8" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H8" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row ht="494.4471435546875" customHeight="1" collapsed="0">
       <x:c r="A9" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="8" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C9" s="8"/>
       <x:c r="D9" s="9" t="n">
         <x:v>93095</x:v>
       </x:c>
@@ -512,60 +512,60 @@
     </x:row>
     <x:row ht="333.4677734375" customHeight="1" collapsed="0">
       <x:c r="A10" s="8" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B10" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C10" s="8"/>
       <x:c r="D10" s="9" t="n">
         <x:v>207820</x:v>
       </x:c>
       <x:c r="E10" s="8" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F10" s="8" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H10" s="8" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
-    <x:row ht="770.42822265625" customHeight="1" collapsed="0">
+    <x:row ht="528.94482421875" customHeight="1" collapsed="0">
       <x:c r="A11" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B11" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C11" s="8"/>
       <x:c r="D11" s="9" t="n">
-        <x:v>250000</x:v>
+        <x:v>91478</x:v>
       </x:c>
       <x:c r="E11" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F11" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G11" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H11" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.39990234375" customHeight="1" collapsed="0">
       <x:c r="A12" s="10" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B12" s="10" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C12" s="10"/>
       <x:c r="D12" s="11" t="n">
         <x:v>937354</x:v>
       </x:c>
@@ -577,29 +577,29 @@
       </x:c>
       <x:c r="G12" s="10" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H12" s="10" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 4, 2026 8:20 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 11, 2026 9:08 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>