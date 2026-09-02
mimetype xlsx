--- v4 (2026-07-11)
+++ v5 (2026-09-02)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3052a5c8ecd74b6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea364477b05441ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rae81139eacef40a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R5e03a65420a14ac7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 Beverage Container Recycling Grant Program (RBC33)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -300,51 +300,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5d26369637b4433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae81139eacef40a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd94a7f34f29146f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96e187c6da094a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5e03a65420a14ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0fb0dd5150204156" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -577,29 +577,29 @@
       </x:c>
       <x:c r="G12" s="10" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H12" s="10" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 11, 2026 9:08 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 2, 2026 3:54 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>