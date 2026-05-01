--- v2 (2026-03-09)
+++ v3 (2026-05-01)
@@ -1,168 +1,168 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8fc68881c7042db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4645667bca214932" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R0177c41eb9a8433e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R31d0f49b771b4119"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 Tire Incentive Program (TIP9)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
+    <x:t>Butte               </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Van Duerr Industries, Inc. dba SafePath Products</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Timothy Vanderheiden</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5308931596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Noel Davis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: 
+Manufacturing of crumb rubber molded product for ADA and disability access using the New/Existing Tire-Derived Product reimbursement rate of .10 per pound.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Los Angeles         </x:t>
   </x:si>
   <x:si>
     <x:t>Three D Plastics, Inc.</x:t>
   </x:si>
   <x:si>
     <x:t> Frank Dvoracek</x:t>
   </x:si>
   <x:si>
     <x:t>3238491316</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Noel Davis</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Expand market share for our current product line of rubber bases used in the traffic safety industry for both commercial, government agencies and retail outlets. Funds also benefit our customers in Canada and the Eastern States by offsetting high freight costs. These products are Category 1, New or existing TDP using 10 mesh crumb rubber. 
 Alos in Category 1, we are submitting the Utility Conduit Support Block, which our new customers have asked us to manufacture using 10 mesh crumb rubber. Currently their utility products are attached to wood blocks which are subject to rotting and other damages. Our price to the customer is attractive because of the incentive we receive from the TIP programs and is, we feel, what "sealed the deal".</x:t>
   </x:si>
   <x:si>
-    <x:t>San Bernardino      </x:t>
-[...13 lines deleted...]
-The percentage of crumb rubber used in TIP9 eligible products is 95% for black rolls and black tiles. We expect to use more than 5 million pounds over the term of the grant and we are requesting the maximum of $500,000. Sales are expected to grow through our online customers as well as big box partners.</x:t>
+    <x:t>Herbert Malarkey Roofing Company, dba Malarkey Roofing Products</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Eileen Dutton</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5032407850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>We are continuing the use of recycled crumb rubber in our shingles. The 50 mesh fine rubber is used to replace virgin SBS polymer in our PMA mix at the 5% level. While we are working under this grant, we will use some of the funds for making improvements to the facility which will hopefully lead to the use of additional crumb rubber in our product line.</x:t>
   </x:si>
   <x:si>
     <x:t>Orange              </x:t>
   </x:si>
   <x:si>
     <x:t>TrafFix Devices, Inc.</x:t>
   </x:si>
   <x:si>
     <x:t> Bob Wielenga</x:t>
   </x:si>
   <x:si>
     <x:t>9493619860</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: California Tire Recycling Project TIP9 - 
 Below is a summary of the general scope of the product groups included in TrafFix Devices Inc. grant submission.  Each of the groups below represents one of our product lines that use various bases produced with 100% California Recycled tire crumb rubber.  All of the rubber products described below are produced with various amounts of 10, 14, and 16 mesh crumb with 3% to 6% urethane binder in our Coast Rubber Products plant in Adelanto, CA.
 Enviro-Cones® - The Enviro-Cone looks like the typical PVC cone but our cone has no PVC.  The Enviro-Cone is made from polyethelene with a removable crumb rubber base.  The cones come in 3 heights, 18”, 28” and 36”.  The 18”, 3 lb. cone has a 2.3 lb. base, the 28", 7 lb. cone and 36", 8 lb. cone has a 5.5 lb. base, the 28", 10 lb. cone and 36", 10 lb. cone has an 8.5 lb. base and lastly the 28", 12 lb. cone and 36", 12 lb. cone has a 10.5 lb. base.  
 TrafFix Channelizer Drum Bases – This base is 40 pounds, used to ballast the TrafFix Channelizer Drum product line used in traffic delineation on roadways.  The channelizer drum is snapped on the base as opposed to the tire ring which is dropped over the top of the drum.  
 TrafFix Step-n-Lock® Bases - This crumb rubber base is offered in 2 weights, 28 lbs. and 43 lbs. and is used to ballast the TrafFix Step-n-Lock series of vertical panels used in traffic delineation and signage on roadways and parking lots.  The Step-n-Lock panels come in 2 widths 8” and 12” and 2 heights 24” and 36”. 
 TrafFix Premier Panel™ Bases – This crumb rubber base is offered in 3 weights 12 lbs., 20 lbs., and 30 lbs. and is used to ballast the TrafFix Premier Panel series of vertical panels used in traffic delineation and signage on roadways and parking lots.  There is only one Premier Panel which is 36” in height and it fits all 3 bases.
 TrafFix Tube Bases – These bases are offered 3 weights – 8 lbs., 12 lbs. and 18 lbs. and are used to ballast tubes in 2 different product lines the TrafFix Grabber-Tubes® and the TrafFix Looper-Tubes®.  These tubes are used in traffic delineation and in many other applications including signage and pedestrian safety. 
 TrafFix Cone Base – This crumb rubber base is offered in 3 weights, 10 lbs., 16 lbs. and 30 lbs. and is used to ballast the TrafFix Grabber-Cone® series of products and the TrafFix Looper-Cone® used in traffic delineation and in many other applications including signage and pedestrian safety. 
 Roof Edge Delineator™ Base - is a 30 pound crumb rubber base used to ballast our Roof Edge Delineator product along with a flag warning line that is strung between the roof edge cones which provides a warning line system for workers on the roofs of commercial buildings and houses.  The base weight is the most critical component because it allows us to meet the OSHA 1926.502 16 lb. pull test ensuring that the warning line is providing the necessary protection from the edge of the roof. 
 Phoenix Sign Stand Base - is a 32 pound crumb rubber base used to ballast the Phoenix Sign Stand.  The Phoenix Sign Stand is a simple and easy way to mount signs that are different in size and shape onto ONE sign stand.  The 6' long square upright is pre-drilled on all four sides to accommodate hole patterns found in most size signs.  One can also use two Phoenix bases to support barricade panels to create a type III barricade.  
 Weed Mat - This product is a crumb rubber weed mat 45.5” × 48" and weighs 40 lbs. which is one solution for controlling weeds along roads and highways. 
 HSP Delineator Tube Bases - These customized delineator crumb rubber tube bases are for Meyers &amp; Sons Hi-Way Safety Inc. who has contracted with the Coast Rubber Products Division of TrafFix Devices to produce their bases.  There are 4 base weights 8 lbs., 10 lbs., 12 lbs. and 15 lbs.</x:t>
   </x:si>
   <x:si>
-    <x:t>Herbert Malarkey Roofing Company, dba Malarkey Roofing Products</x:t>
-[...24 lines deleted...]
-Manufacturing of crumb rubber molded product for ADA and disability access using the New/Existing Tire-Derived Product reimbursement rate of .10 per pound.</x:t>
+    <x:t>San Bernardino      </x:t>
+  </x:si>
+  <x:si>
+    <x:t>U.S. Rubber Recycling, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms. Megan Staggs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9098251200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Survivor Roll Goods is fitness flooring for indoor athletic areas available in various thicknesses and colors.  The width for all rolls is 4' and standard lengths range from 15' to 75'.  The flooring is made with 10-30 crumb rubber mesh.
+Survivor Tile Goods is fitness flooring tiles for indoor athletic areas available in various thicknesses and colors.  Each tile is 2' x 2' and is available in squares and interlocking patterns.  This flooring is made with 10-30 crumb rubber mesh.
+The percentage of crumb rubber used in TIP9 eligible products is 95% for black rolls and black tiles. We expect to use more than 5 million pounds over the term of the grant and we are requesting the maximum of $500,000. Sales are expected to grow through our online customers as well as big box partners.</x:t>
   </x:si>
   <x:si>
     <x:t>Haydon Corporation</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. Carlos Martinez</x:t>
   </x:si>
   <x:si>
     <x:t>9739040800</x:t>
   </x:si>
   <x:si>
     <x:t>Jeremy Xiong</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The molding of H Block electrical strut blocks and HVAC mounting blocks. The blocks will be produced with 30 mesh recycled crumb rubber. Recycled crumb rubber will be used to replace plastic parts that are currently in the market. These parts will also replace parts that are currently being imported for over seas as Feedstock conversion</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 6</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -312,51 +312,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c0f0b90d60840de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0177c41eb9a8433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra286691142ad4927" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dd8433f29174141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R31d0f49b771b4119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R95c9102250694c82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -404,156 +404,156 @@
     </x:row>
     <x:row ht="34.497634887695313" customHeight="1" collapsed="0">
       <x:c r="A5" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="6" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="7"/>
       <x:c r="D5" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="5" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
-    <x:row ht="701.43304443359375" customHeight="1" collapsed="0">
+    <x:row ht="218.4945068359375" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
-        <x:v>174239</x:v>
+        <x:v>138455</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H6" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row ht="632.4378662109375" customHeight="1" collapsed="0">
+    <x:row ht="701.43304443359375" customHeight="1" collapsed="0">
       <x:c r="A7" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="8"/>
       <x:c r="D7" s="9" t="n">
-        <x:v>500000</x:v>
+        <x:v>174239</x:v>
       </x:c>
       <x:c r="E7" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H7" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
-    <x:row ht="3495.71337890625" customHeight="1" collapsed="0">
+    <x:row ht="298.9700927734375" customHeight="1" collapsed="0">
       <x:c r="A8" s="8" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B8" s="8" t="s">
         <x:v>21</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="8"/>
       <x:c r="D8" s="9" t="n">
         <x:v>500000</x:v>
       </x:c>
       <x:c r="E8" s="8" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F8" s="8" t="s">
         <x:v>23</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>24</x:v>
       </x:c>
       <x:c r="G8" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H8" s="8" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="3495.71337890625" customHeight="1" collapsed="0">
+      <x:c r="A9" s="8" t="s">
         <x:v>25</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
       <x:c r="B9" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C9" s="8"/>
       <x:c r="D9" s="9" t="n">
         <x:v>500000</x:v>
       </x:c>
       <x:c r="E9" s="8" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F9" s="8" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G9" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H9" s="8" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
-    <x:row ht="218.494140625" customHeight="1" collapsed="0">
+    <x:row ht="632.4375" customHeight="1" collapsed="0">
       <x:c r="A10" s="8" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B10" s="8" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C10" s="8"/>
       <x:c r="D10" s="9" t="n">
-        <x:v>138455</x:v>
+        <x:v>500000</x:v>
       </x:c>
       <x:c r="E10" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F10" s="8" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H10" s="8" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row ht="356.45654296875" customHeight="1" collapsed="0">
       <x:c r="A11" s="8"/>
       <x:c r="B11" s="8" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C11" s="8"/>
       <x:c r="D11" s="9" t="n">
         <x:v>400000</x:v>
       </x:c>
       <x:c r="E11" s="8" t="s">
         <x:v>36</x:v>
@@ -587,29 +587,29 @@
       </x:c>
       <x:c r="G12" s="10" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H12" s="10" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 9, 2026 10:31 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 1, 2026 4:49 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>