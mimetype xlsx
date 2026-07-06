--- v3 (2026-05-01)
+++ v4 (2026-07-06)
@@ -1,43 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="els" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4645667bca214932" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R818e0e7adea84b37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R31d0f49b771b4119"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R47231d8039594f56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 Tire Incentive Program (TIP9)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -312,51 +313,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dd8433f29174141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R31d0f49b771b4119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R95c9102250694c82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dbf00014ac541fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R47231d8039594f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdf6bf12acab54cf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -587,29 +588,29 @@
       </x:c>
       <x:c r="G12" s="10" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H12" s="10" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 1, 2026 4:49 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 6, 2026 9:50 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>