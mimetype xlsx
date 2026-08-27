--- v4 (2026-07-06)
+++ v5 (2026-08-27)
@@ -1,44 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Default Extension="els" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R818e0e7adea84b37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R898737d7b79446ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R47231d8039594f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R021c6b96b126493f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 Tire Incentive Program (TIP9)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -313,51 +312,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dbf00014ac541fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R47231d8039594f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdf6bf12acab54cf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R568ee76e38cc4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R021c6b96b126493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R289165deacd64042" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -588,29 +587,29 @@
       </x:c>
       <x:c r="G12" s="10" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H12" s="10" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 6, 2026 9:50 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 26, 2026 8:40 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>