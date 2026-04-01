--- v6 (2026-03-10)
+++ v7 (2026-04-01)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R082cfcb97d814207" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R855a72d6a24a4a6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R0225a8c4188243d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rc56b5920e25f42ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 Local Gov`t Waste Tire Cleanup Grant (TCU19)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -571,51 +571,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb095b4cb9d3a41d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0225a8c4188243d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R45164c969749480e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97bbf506a9d741bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc56b5920e25f42ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0b9cd3972c1c40e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1248,29 +1248,29 @@
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 9, 2026 9:00 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 1, 2026 8:19 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>