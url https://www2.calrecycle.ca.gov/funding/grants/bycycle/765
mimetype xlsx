--- v7 (2026-04-01)
+++ v8 (2026-04-30)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R855a72d6a24a4a6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d894d8f9089457d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rc56b5920e25f42ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Ra976212d777b4995"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 Local Gov`t Waste Tire Cleanup Grant (TCU19)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -571,51 +571,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97bbf506a9d741bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc56b5920e25f42ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0b9cd3972c1c40e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c0ea19707c48d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra976212d777b4995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rab2dc384ab7e42f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1248,29 +1248,29 @@
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 1, 2026 8:19 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 30, 2026 2:38 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>