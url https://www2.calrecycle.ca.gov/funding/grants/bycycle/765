--- v8 (2026-04-30)
+++ v9 (2026-05-25)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d894d8f9089457d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f74d7650f164aad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Ra976212d777b4995"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Ra03f2d9cc35248a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 Local Gov`t Waste Tire Cleanup Grant (TCU19)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -571,51 +571,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c0ea19707c48d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra976212d777b4995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rab2dc384ab7e42f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea63e03e2ed44a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra03f2d9cc35248a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R71bf319aa19349f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1248,29 +1248,29 @@
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 30, 2026 2:38 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 25, 2026 12:38 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>