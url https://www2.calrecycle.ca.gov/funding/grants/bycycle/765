--- v9 (2026-05-25)
+++ v10 (2026-07-06)
@@ -1,43 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="els" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f74d7650f164aad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f5744b887e47ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Ra03f2d9cc35248a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R737473817df84a47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 Local Gov`t Waste Tire Cleanup Grant (TCU19)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -571,51 +572,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea63e03e2ed44a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra03f2d9cc35248a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R71bf319aa19349f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabf484243d004f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R737473817df84a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra999dbbd1f394fd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1248,29 +1249,29 @@
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 25, 2026 12:38 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 6, 2026 2:28 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>