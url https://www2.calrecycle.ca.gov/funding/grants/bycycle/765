--- v10 (2026-07-06)
+++ v11 (2026-07-27)
@@ -1,44 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Default Extension="els" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f5744b887e47ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ae5f8d9ec54aee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R737473817df84a47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rada73f196dcb481a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 Local Gov`t Waste Tire Cleanup Grant (TCU19)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -572,51 +571,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabf484243d004f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R737473817df84a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra999dbbd1f394fd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd13df731ffb54aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rada73f196dcb481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb1ada9e11cf24381" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1249,29 +1248,29 @@
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 6, 2026 2:28 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 27, 2026 2:39 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>