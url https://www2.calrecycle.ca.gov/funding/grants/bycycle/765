--- v11 (2026-07-27)
+++ v12 (2026-08-16)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ae5f8d9ec54aee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd279a2c3d2a46fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rada73f196dcb481a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R0b281954073d4e17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 Local Gov`t Waste Tire Cleanup Grant (TCU19)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -571,51 +571,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd13df731ffb54aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rada73f196dcb481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb1ada9e11cf24381" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62dd8c817ff74b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b281954073d4e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcca98a4d0bc44959" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1248,29 +1248,29 @@
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 27, 2026 2:39 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 16, 2026 6:29 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>