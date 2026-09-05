--- v12 (2026-08-16)
+++ v13 (2026-09-05)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd279a2c3d2a46fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1df575abcc2d48d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R0b281954073d4e17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rb88034e82da8440d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 Local Gov`t Waste Tire Cleanup Grant (TCU19)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -571,51 +571,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62dd8c817ff74b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b281954073d4e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcca98a4d0bc44959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R343d0e9604f34aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb88034e82da8440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2577af4d5a6c4ae4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1248,29 +1248,29 @@
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 16, 2026 6:29 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 5, 2026 9:45 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>