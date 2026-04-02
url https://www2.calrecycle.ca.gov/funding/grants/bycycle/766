--- v6 (2026-03-10)
+++ v7 (2026-04-02)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3550c5be95b34ec9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34e0e7d4a4ab4aa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R3774a43bc0434c81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Re6ca268a81fc4510"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 SB 1383 Local Assistance Grant Program (OWR2)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -1149,51 +1149,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf834549b0324219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3774a43bc0434c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R67ce9eaf778f4633" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8b63998744146e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re6ca268a81fc4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra7cdd3dc700143ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -2822,29 +2822,29 @@
     <x:mergeCell ref="B48:C48"/>
     <x:mergeCell ref="B49:C49"/>
     <x:mergeCell ref="B50:C50"/>
     <x:mergeCell ref="B51:C51"/>
     <x:mergeCell ref="B52:C52"/>
     <x:mergeCell ref="B53:C53"/>
     <x:mergeCell ref="B54:C54"/>
     <x:mergeCell ref="B55:C55"/>
     <x:mergeCell ref="B56:C56"/>
     <x:mergeCell ref="B57:C57"/>
     <x:mergeCell ref="B58:C58"/>
     <x:mergeCell ref="B59:C59"/>
     <x:mergeCell ref="B60:C60"/>
     <x:mergeCell ref="B61:C61"/>
     <x:mergeCell ref="B62:C62"/>
     <x:mergeCell ref="B63:C63"/>
     <x:mergeCell ref="B64:C64"/>
     <x:mergeCell ref="B65:C65"/>
     <x:mergeCell ref="B66:C66"/>
     <x:mergeCell ref="B67:C67"/>
     <x:mergeCell ref="B68:C68"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 9, 2026 9:02 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 2, 2026 10:36 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>