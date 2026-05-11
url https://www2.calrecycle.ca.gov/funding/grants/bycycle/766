--- v7 (2026-04-02)
+++ v8 (2026-05-11)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34e0e7d4a4ab4aa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c7e3aa3394c45aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Re6ca268a81fc4510"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R516fdfe61c534556"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 SB 1383 Local Assistance Grant Program (OWR2)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -1149,51 +1149,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8b63998744146e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re6ca268a81fc4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra7cdd3dc700143ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d46d9aa1bfb46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R516fdfe61c534556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3c49e20fd0d84eee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -2822,29 +2822,29 @@
     <x:mergeCell ref="B48:C48"/>
     <x:mergeCell ref="B49:C49"/>
     <x:mergeCell ref="B50:C50"/>
     <x:mergeCell ref="B51:C51"/>
     <x:mergeCell ref="B52:C52"/>
     <x:mergeCell ref="B53:C53"/>
     <x:mergeCell ref="B54:C54"/>
     <x:mergeCell ref="B55:C55"/>
     <x:mergeCell ref="B56:C56"/>
     <x:mergeCell ref="B57:C57"/>
     <x:mergeCell ref="B58:C58"/>
     <x:mergeCell ref="B59:C59"/>
     <x:mergeCell ref="B60:C60"/>
     <x:mergeCell ref="B61:C61"/>
     <x:mergeCell ref="B62:C62"/>
     <x:mergeCell ref="B63:C63"/>
     <x:mergeCell ref="B64:C64"/>
     <x:mergeCell ref="B65:C65"/>
     <x:mergeCell ref="B66:C66"/>
     <x:mergeCell ref="B67:C67"/>
     <x:mergeCell ref="B68:C68"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 2, 2026 10:36 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 11, 2026 6:47 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>