--- v8 (2026-05-11)
+++ v9 (2026-06-03)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c7e3aa3394c45aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d0788db758f4742" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R516fdfe61c534556"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rc27fd50b329142c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 SB 1383 Local Assistance Grant Program (OWR2)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -1149,51 +1149,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d46d9aa1bfb46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R516fdfe61c534556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3c49e20fd0d84eee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re83c69a093684d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc27fd50b329142c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc175034ced1a4b9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -2822,29 +2822,29 @@
     <x:mergeCell ref="B48:C48"/>
     <x:mergeCell ref="B49:C49"/>
     <x:mergeCell ref="B50:C50"/>
     <x:mergeCell ref="B51:C51"/>
     <x:mergeCell ref="B52:C52"/>
     <x:mergeCell ref="B53:C53"/>
     <x:mergeCell ref="B54:C54"/>
     <x:mergeCell ref="B55:C55"/>
     <x:mergeCell ref="B56:C56"/>
     <x:mergeCell ref="B57:C57"/>
     <x:mergeCell ref="B58:C58"/>
     <x:mergeCell ref="B59:C59"/>
     <x:mergeCell ref="B60:C60"/>
     <x:mergeCell ref="B61:C61"/>
     <x:mergeCell ref="B62:C62"/>
     <x:mergeCell ref="B63:C63"/>
     <x:mergeCell ref="B64:C64"/>
     <x:mergeCell ref="B65:C65"/>
     <x:mergeCell ref="B66:C66"/>
     <x:mergeCell ref="B67:C67"/>
     <x:mergeCell ref="B68:C68"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 11, 2026 6:47 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 3, 2026 7:34 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>