--- v9 (2026-06-03)
+++ v10 (2026-07-08)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d0788db758f4742" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd8ff8a15da4c88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rc27fd50b329142c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rb27169c6a4fa4d4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 SB 1383 Local Assistance Grant Program (OWR2)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -1149,51 +1149,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re83c69a093684d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc27fd50b329142c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc175034ced1a4b9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb359451c62c04bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb27169c6a4fa4d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0c0eb0348ff847f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -2822,29 +2822,29 @@
     <x:mergeCell ref="B48:C48"/>
     <x:mergeCell ref="B49:C49"/>
     <x:mergeCell ref="B50:C50"/>
     <x:mergeCell ref="B51:C51"/>
     <x:mergeCell ref="B52:C52"/>
     <x:mergeCell ref="B53:C53"/>
     <x:mergeCell ref="B54:C54"/>
     <x:mergeCell ref="B55:C55"/>
     <x:mergeCell ref="B56:C56"/>
     <x:mergeCell ref="B57:C57"/>
     <x:mergeCell ref="B58:C58"/>
     <x:mergeCell ref="B59:C59"/>
     <x:mergeCell ref="B60:C60"/>
     <x:mergeCell ref="B61:C61"/>
     <x:mergeCell ref="B62:C62"/>
     <x:mergeCell ref="B63:C63"/>
     <x:mergeCell ref="B64:C64"/>
     <x:mergeCell ref="B65:C65"/>
     <x:mergeCell ref="B66:C66"/>
     <x:mergeCell ref="B67:C67"/>
     <x:mergeCell ref="B68:C68"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 3, 2026 7:34 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 7, 2026 6:11 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>