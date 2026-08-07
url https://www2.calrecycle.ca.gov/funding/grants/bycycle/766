--- v10 (2026-07-08)
+++ v11 (2026-08-07)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd8ff8a15da4c88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3574c94974b4bbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rb27169c6a4fa4d4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R1a150e098f4d45ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 SB 1383 Local Assistance Grant Program (OWR2)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -1149,51 +1149,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb359451c62c04bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb27169c6a4fa4d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0c0eb0348ff847f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47c8f80fa33f4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1a150e098f4d45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R46f178c5d0e74164" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -2822,29 +2822,29 @@
     <x:mergeCell ref="B48:C48"/>
     <x:mergeCell ref="B49:C49"/>
     <x:mergeCell ref="B50:C50"/>
     <x:mergeCell ref="B51:C51"/>
     <x:mergeCell ref="B52:C52"/>
     <x:mergeCell ref="B53:C53"/>
     <x:mergeCell ref="B54:C54"/>
     <x:mergeCell ref="B55:C55"/>
     <x:mergeCell ref="B56:C56"/>
     <x:mergeCell ref="B57:C57"/>
     <x:mergeCell ref="B58:C58"/>
     <x:mergeCell ref="B59:C59"/>
     <x:mergeCell ref="B60:C60"/>
     <x:mergeCell ref="B61:C61"/>
     <x:mergeCell ref="B62:C62"/>
     <x:mergeCell ref="B63:C63"/>
     <x:mergeCell ref="B64:C64"/>
     <x:mergeCell ref="B65:C65"/>
     <x:mergeCell ref="B66:C66"/>
     <x:mergeCell ref="B67:C67"/>
     <x:mergeCell ref="B68:C68"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 7, 2026 6:11 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 7, 2026 6:24 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>