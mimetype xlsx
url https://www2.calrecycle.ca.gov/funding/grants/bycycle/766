--- v11 (2026-08-07)
+++ v12 (2026-09-10)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3574c94974b4bbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1335f4ddea154ccb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R1a150e098f4d45ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R8dcdb21620144b7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 SB 1383 Local Assistance Grant Program (OWR2)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -1149,51 +1149,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47c8f80fa33f4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1a150e098f4d45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R46f178c5d0e74164" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R541f16a3cc684630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8dcdb21620144b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R505588e0b67b493a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -2822,29 +2822,29 @@
     <x:mergeCell ref="B48:C48"/>
     <x:mergeCell ref="B49:C49"/>
     <x:mergeCell ref="B50:C50"/>
     <x:mergeCell ref="B51:C51"/>
     <x:mergeCell ref="B52:C52"/>
     <x:mergeCell ref="B53:C53"/>
     <x:mergeCell ref="B54:C54"/>
     <x:mergeCell ref="B55:C55"/>
     <x:mergeCell ref="B56:C56"/>
     <x:mergeCell ref="B57:C57"/>
     <x:mergeCell ref="B58:C58"/>
     <x:mergeCell ref="B59:C59"/>
     <x:mergeCell ref="B60:C60"/>
     <x:mergeCell ref="B61:C61"/>
     <x:mergeCell ref="B62:C62"/>
     <x:mergeCell ref="B63:C63"/>
     <x:mergeCell ref="B64:C64"/>
     <x:mergeCell ref="B65:C65"/>
     <x:mergeCell ref="B66:C66"/>
     <x:mergeCell ref="B67:C67"/>
     <x:mergeCell ref="B68:C68"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 7, 2026 6:24 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 10, 2026 10:21 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>