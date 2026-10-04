--- v16 (2026-09-14)
+++ v17 (2026-10-04)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ef4f199369240c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a79ff286524491f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rfb6e526630e3449f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Raf976496c21742f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 Organics Grant Program (ORG7)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
@@ -223,181 +223,178 @@
   <x:si>
     <x:t>City of Riverside</x:t>
   </x:si>
   <x:si>
     <x:t> Edward Filadelfia</x:t>
   </x:si>
   <x:si>
     <x:t>9513516080</x:t>
   </x:si>
   <x:si>
     <x:t>Mussie Yehaise</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Riverside proposes the installation of food waste receiving, pre-processing, polishing, and storage infrastructure, as part of the Riverside Water Quality Control Plant co-digestion project. The project will significantly expand the facility’s food waste receiving and anaerobic co-digestion capacity. Food waste cake will be received via dump trucks, polished to a slurry to remove plastic and grit contaminants, and then co-digested with wastewater sludge. The biogas produced will be upgraded to renewable natural gas and injected into the SoCalGas utility pipeline. The commingled food and green material are currently landfilled at Badlands and Lamb Canyon Landfills. The project will result in 200,000 tons of newly diverted food and green material partially from a landfill located in a low-income community and a reduction of 81,000 MTCO2e of greenhouse gas emissions over ten years.  Benefits to priority populations include energy rate stabilization, air pollution reduction, and reduced impact to freshwater resources; as well as a wastewater treatment operator-in-training program targeted to local workers. </x:t>
   </x:si>
   <x:si>
     <x:t>Sonoma              </x:t>
   </x:si>
   <x:si>
     <x:t>Republic Services of Sonoma County, Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Republic Services of Sonoma County, Inc. proposes a Stand-Alone Pre-Processing project at their Sonoma County Central Transfer/Processing Facility in Petaluma, CA.  This project will install a depackaging system to remove contamination from source-separated commercial food material currently disposed of at the Republic Services of Sonoma County, Inc. Central Disposal Site.  Food and green material will be sent to Republic Services of Sonoma County’s composting facility in Richmond. The project will result in 452,833 tons of newly diverted food and green material from a landfill located in a low-income community and a reduction of 163,020 MTCO2e of greenhouse gas emissions over ten years. In addition, the project will provide an estimated two full-time permanent jobs targeted for priority populations.</x:t>
   </x:si>
   <x:si>
+    <x:t>Santa Barbara       </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Foodbank of Santa Barbara County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Paul Wilkins</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8054033873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The Foodbank of Santa Barbara County proposes to install an in-vessel composter at their Goleta warehouse. The project will divert pre-consumer inedible food material from the Tajiguas Landfill located in Goleta. The composter will transform food material into compost that can be shared with the community. The project will result in 301 tons of newly diverted food material from landfill and a reduction of 109 MTCO2e of greenhouse gas emissions over ten years.  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arakelian Enterprises, Inc. DBA Crown Recycling Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Greg Lammers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6268557261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Arakelian Enterprises, Inc., dba Crown Recycling Services (CRS) proposes a Standalone Pre-Processing project to install an organics processing system at its Transfer Station/Materials Recovery Facility (TS/MRF) in Sun Valley, CA. The project will target up to 100,000 tons per year of food waste and compostable paper/fiber that is currently collected in the mixed solid waste collection and sent to landfill. This material will now be collected in SB 1383 organic collection programs and processed through the proposed organics processing system and then transferred to a compost facility for composting. The project will result in 780,750 tons of diverted food and green material from landfill and a reduction of 281,070 MTCO2e of greenhouse gas emissions over ten years. The project will also provide an estimated 17 new full-time jobs targeted for local, disadvantaged and low-income communities. </x:t>
+  </x:si>
+  <x:si>
+    <x:t> Paul Wilkins</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The Foodbank of Santa Barbara County proposes to install an in-vessel composter at their Santa Maria warehouse. The project will divert pre-consumer inedible food material from the Santa Maria Regional Landfill located in a low-income community. The composter will transform the food material into compost that can be shared with the community. The project will result in 321 tons of newly diverted food material from landfill and a reduction of 116 MTCO2e of greenhouse gas emissions over ten years. In addition, the project will provide free compost for use in the local community. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anderson Landfill, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Marcus Nettz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9255185871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Anderson Landfill, Inc. proposes to construct and operate a new windrow composting operation at Anderson Landfill. The newly constructed facility will have an initial throughput capacity of approximately 68,000 tons per year. The food and yard material are currently landfilled at Anderson Landfill which is located in a low-income community. The project will result in 122,000 tons of newly diverted food and green material from landfill and a reduction of 30,000 MTCO2e of greenhouse gas emissions over ten years. In addition, the facility will dedicate part of their landfill as wildlife habitat, provide financial support for various community centers, and provide an estimated eight new full-time jobs targeting a priority population. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crop Circle, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Will Pierce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5052383559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Crop Circle, LLC proposes to purchase an in-vessel composter to divert green material from cannabis production. Grant funds will also be used to purchase a bobcat skid steer loader with compost mixer, a compost bagger, and a woodchipper. The project will divert green material from the L and D Landfill located in a disadvantaged community. The project will result in 260 tons of newly diverted green material from landfill and a reduction of 41 MTCO2e of greenhouse gas emissions over ten years.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Recycling, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Chloe Kelley</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7073029084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Northern Recycling, LLC proposes to expand a covered aerated static pile composting facility located at Yolo County Central Landfill.  Grant funds will be used for a composting aeration system, working pads, and equipment to screen and sort food and green material. The green and food material is currently landfilled at Forward Landfill, Kiefer Road Landfill, Lockwood Landfill, Potrero Hills Landfill, Neal Road Landfill, or Keller Canyon. The project will divert an additional 32,970 tons per year of food and local communities’ green material from landfills. The project will result in 330,000 tons of newly diverted food and green material from landfill and a reduction of 114,000 MTCO2e of greenhouse gas emissions over ten years. In addition, the project will reduce pesticide and groundwater use in the surrounding agriculture community, support edible food recovery, and provide an estimated seven new full-time permanent jobs targeting a priority population. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Los Angeles County Sanitation Districts</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Changhee Song</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5629084288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Los Angeles County Sanitation Districts (LACSD) was awarded to expand its Food Waste Recycling Program with the construction of the Biogas Conditioning System 2 (BCS-2), which will includes equipment such as biogas compression, dehydration, and treatment systems. BCS-2 allows the co-digestion facility to operate at full capacity. BCS-2 will upgrade biogas generated from the co-digestion of food material at LACSD’s Joint Water Pollution Control Plant into renewable natural gas for vehicle use at LACSD's compressed natural gas fueling station and pursue SoCalGas utility pipeline interconnection when feedstock supply increases. The source-separated food material is currently being landfilled at Mid-Valley Sanitary Landfill, Lost Hills Environmental Waste Facility, and Salton City Solid Waste Site. The project is expected to result in 600,000 tons of newly diverted food and green material from landfills located in disadvantaged and low-income communities and a reduction of 160,000 MTCO2e of greenhouse gas emissions over ten years. Benefits to priority populations include air and water pollution reduction and energy from renewable natural gas.  
+LACSD was later awarded reallocated funds for pre-processing Organics Polishing System (OPS) equipment to be installed at the LACSD-owned Puente Hills MRF to allow for processing of higher solid cake and slurries. The OPS equipment makes it feasible for LACSD to process additional pre-processed food waste (cakes and thick slurries). The system is expected to allow LACSD to accept and process an additional 550,000 tons of diverted organics, leading to a reduction of 326,000 MTCO2e in greenhouse gas emissions over ten years. Regional landfills currently receiving organics will decrease disposal volumes as this material is diverted to the LACSD co-digestion program, with commercial operation beginning in January 2028.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kern                </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kern County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Dave Lee</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6618628765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kern County Public Works proposes to construct a covered aerated static pile composting system at its facility located at the Shafter Wasco Sanitary Landfill. The Grant-funds for construction encompass site construction of a covered aerated static pile bunker system site. The green and food material is currently landfilled at Shafter-Wasco Landfill, Mojave-Rosamond Sanitary Landfill, Bena Sanitary Landfill, or Ridgecrest Recycling and Sanitary Landfill, with Shafter-Wasco Landfill located in a disadvantaged community. The project will increase composting capacity by 100,000 tons per year and result in 831,000 tons of newly diverted food and green material from landfill and a reduction of 247,000 MTCO2e of greenhouse gas emissions over ten years. It will also provide free compost for expanding tree and green zones in Kern County, and hire an estimated six new full-time permanent jobs targeting a priority population.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Napa                </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Napa</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Grant Readle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9169809693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City of Napa proposes to add an anaerobic digestion operation at its material diversion facility. The project will include installation of food waste pre-processing and polishing equipment, an anaerobic digester, and a biogas upgrading system. The biogas will be used to produce compressed natural gas for on-site fueling of City trucks and Napa Recycling and Waste Services solid waste collection vehicles and renewable electricity to power facility operations. The digestate will typically be composted on-site in the covered aerated static pile unit or sent to another composting facility, if needed, but can also be dried and sold as fertilizer. The food and green material are currently landfilled at Vasco Road, Potrero Hills, Ox Mountain, and Clover Flat Landfills. The project will result in 300,000 tons of newly diverted food and green material from landfill and a reduction of 120,000 MTCO2e of greenhouse gas emissions over ten years. The project will provide five permanent, full-time jobs targeting priority populations. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ventura             </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agromin-Limoneira, LLC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: California Wood Recycling dba Agromin proposes to expand its existing composting facility in Santa Paula. The Limoneira site will utilize a covered aerated static pile composting system to divert an additional 68,125 tons per year of food and green material from landfill. The green and food material is currently landfilled at Simi Valley Landfill, Toland Road Landfill, or Lost Hills Landfill. The project will result in 681,000 tons of newly diverted food and green material from landfill and a reduction of 147,000 MTCO2e of greenhouse gas emissions over ten years. In addition, the project will provide 26 jobs targeting a priority population, support community projects with free compost, and provide funds for the Santa Paula Sports Park rehabilitation project. </x:t>
+  </x:si>
+  <x:si>
     <x:t>San Diego           </x:t>
   </x:si>
   <x:si>
     <x:t>SANCO Services LP</x:t>
   </x:si>
   <x:si>
-    <x:t> Grant Readle</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>SANCO Services LP proposes to expand its anaerobic digestion operation located at the Escondido Resource Recovery facility. The project will include the installation of two new digesters and a biogas upgrading system. The facility will also produce high-quality compost that will be sent to farms in San Diego and Imperial Counties. The project will add renewable gas injected into the San Diego Gas and Electric pipeline and be used to fuel waste collection fleets. The commingled and source-separated food and green material is currently landfilled at Sycamore and Otay Landfills. The project will result in 775,000 tons of newly diverted food and green material from landfill and a reduction of over 300,000 MTCO2e of greenhouse gas emissions over ten years, and create an estimated eight permanent jobs targeting priority populations. </x:t>
-  </x:si>
-[...116 lines deleted...]
-    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: California Wood Recycling dba Agromin proposes to expand its existing composting facility in Santa Paula. The Limoneira site will utilize a covered aerated static pile composting system to divert an additional 68,125 tons per year of food and green material from landfill. The green and food material is currently landfilled at Simi Valley Landfill, Toland Road Landfill, or Lost Hills Landfill. The project will result in 681,000 tons of newly diverted food and green material from landfill and a reduction of 147,000 MTCO2e of greenhouse gas emissions over ten years. In addition, the project will provide 26 jobs targeting a priority population, support community projects with free compost, and provide funds for the Santa Paula Sports Park rehabilitation project. </x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 24</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -532,51 +529,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01111c69c49b4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfb6e526630e3449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb1d7d7b4646849db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6640d6c689354fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf976496c21742f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7803fb1cadea4247" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -936,352 +933,352 @@
     </x:row>
     <x:row ht="816.4345703125" customHeight="1" collapsed="0">
       <x:c r="A18" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B18" s="8" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C18" s="8"/>
       <x:c r="D18" s="9" t="n">
         <x:v>2461423</x:v>
       </x:c>
       <x:c r="E18" s="8" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F18" s="8" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H18" s="8" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
-    <x:row ht="735.9306640625" customHeight="1" collapsed="0">
+    <x:row ht="482.966796875" customHeight="1" collapsed="0">
       <x:c r="A19" s="8" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B19" s="8" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C19" s="8"/>
       <x:c r="D19" s="9" t="n">
-        <x:v>10000000</x:v>
+        <x:v>500000</x:v>
       </x:c>
       <x:c r="E19" s="8" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F19" s="8" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G19" s="8" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H19" s="8" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
-    <x:row ht="482.966796875" customHeight="1" collapsed="0">
+    <x:row ht="873.921875" customHeight="1" collapsed="0">
       <x:c r="A20" s="8" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B20" s="8" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
       <x:c r="C20" s="8"/>
       <x:c r="D20" s="9" t="n">
-        <x:v>500000</x:v>
+        <x:v>3000000</x:v>
       </x:c>
       <x:c r="E20" s="8" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F20" s="8" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="F20" s="8" t="s">
+      <x:c r="G20" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H20" s="8" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="G20" s="8" t="s">
-[...6 lines deleted...]
-    <x:row ht="873.9208984375" customHeight="1" collapsed="0">
+    </x:row>
+    <x:row ht="586.4599609375" customHeight="1" collapsed="0">
       <x:c r="A21" s="8" t="s">
-        <x:v>27</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B21" s="8" t="s">
-        <x:v>84</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C21" s="8"/>
       <x:c r="D21" s="9" t="n">
-        <x:v>3000000</x:v>
+        <x:v>500000</x:v>
       </x:c>
       <x:c r="E21" s="8" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F21" s="8" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G21" s="8" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="H21" s="8" t="s">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="735.9296875" customHeight="1" collapsed="0">
+      <x:c r="A22" s="8" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B22" s="8" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...15 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
       <x:c r="C22" s="8"/>
       <x:c r="D22" s="9" t="n">
-        <x:v>500000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="E22" s="8" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F22" s="8" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G22" s="8" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H22" s="8" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F22" s="8" t="s">
-[...5 lines deleted...]
-      <x:c r="H22" s="8" t="s">
+    </x:row>
+    <x:row ht="517.46484375" customHeight="1" collapsed="0">
+      <x:c r="A23" s="8" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B23" s="8" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
       <x:c r="C23" s="8"/>
       <x:c r="D23" s="9" t="n">
-        <x:v>10000000</x:v>
+        <x:v>341367</x:v>
       </x:c>
       <x:c r="E23" s="8" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F23" s="8" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="F23" s="8" t="s">
+      <x:c r="G23" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H23" s="8" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="G23" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H23" s="8" t="s">
+    </x:row>
+    <x:row ht="919.9287109375" customHeight="1" collapsed="0">
+      <x:c r="A24" s="8" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="B24" s="8" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
       <x:c r="C24" s="8"/>
       <x:c r="D24" s="9" t="n">
-        <x:v>341367</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="E24" s="8" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F24" s="8" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="F24" s="8" t="s">
+      <x:c r="G24" s="8" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="H24" s="8" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="G24" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H24" s="8" t="s">
+    </x:row>
+    <x:row ht="1713.34375" customHeight="1" collapsed="0">
+      <x:c r="A25" s="8" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B25" s="8" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="C25" s="8"/>
       <x:c r="D25" s="9" t="n">
-        <x:v>10000000</x:v>
+        <x:v>14233900</x:v>
       </x:c>
       <x:c r="E25" s="8" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F25" s="8" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="F25" s="8" t="s">
+      <x:c r="G25" s="8" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H25" s="8" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="G25" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H25" s="8" t="s">
+    </x:row>
+    <x:row ht="804.9267578125" customHeight="1" collapsed="0">
+      <x:c r="A26" s="8" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
       <x:c r="B26" s="8" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C26" s="8"/>
       <x:c r="D26" s="9" t="n">
-        <x:v>14233900</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="E26" s="8" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="F26" s="8" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G26" s="8" t="s">
-        <x:v>49</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H26" s="8" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
-    <x:row ht="804.92578125" customHeight="1" collapsed="0">
+    <x:row ht="885.4287109375" customHeight="1" collapsed="0">
       <x:c r="A27" s="8" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B27" s="8" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C27" s="8"/>
       <x:c r="D27" s="9" t="n">
         <x:v>10000000</x:v>
       </x:c>
       <x:c r="E27" s="8" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F27" s="8" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G27" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H27" s="8" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
-    <x:row ht="885.4296875" customHeight="1" collapsed="0">
+    <x:row ht="735.931640625" customHeight="1" collapsed="0">
       <x:c r="A28" s="8" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B28" s="8" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C28" s="8"/>
       <x:c r="D28" s="9" t="n">
         <x:v>10000000</x:v>
       </x:c>
       <x:c r="E28" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F28" s="8" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G28" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H28" s="8" t="s">
+        <x:v>113</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="735.9296875" customHeight="1" collapsed="0">
+      <x:c r="A29" s="8" t="s">
         <x:v>114</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A29" s="8" t="s">
+      <x:c r="B29" s="8" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
       <x:c r="C29" s="8"/>
       <x:c r="D29" s="9" t="n">
         <x:v>10000000</x:v>
       </x:c>
       <x:c r="E29" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F29" s="8" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G29" s="8" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H29" s="8" t="s">
+        <x:v>116</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="22.990234375" customHeight="1" collapsed="0">
+      <x:c r="A30" s="10" t="s">
         <x:v>117</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A30" s="10" t="s">
+      <x:c r="B30" s="10" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
       <x:c r="C30" s="10"/>
       <x:c r="D30" s="11" t="n">
         <x:v>137854028</x:v>
       </x:c>
       <x:c r="E30" s="10" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F30" s="10" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G30" s="10" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H30" s="10" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 14, 2026 1:05 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: October 4, 2026 9:08 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>