--- v7 (2026-03-10)
+++ v8 (2026-04-01)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1efa053b24dc4f2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb10b27595b64415e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R207ed86ebcf847a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R70902227afb04d36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Local Government Waste Tire Amnesty Grant (TA7)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -741,51 +741,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f23387602ed42c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R207ed86ebcf847a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb8bb7b87579344f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e61bbcdad6b43b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70902227afb04d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7bf3e29f930c49d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1793,29 +1793,29 @@
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 9, 2026 9:35 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 31, 2026 10:25 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>