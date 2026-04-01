--- v8 (2026-04-01)
+++ v9 (2026-04-01)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb10b27595b64415e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28c8e6ff54a482c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R70902227afb04d36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rdcbf63f916d14c0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Local Government Waste Tire Amnesty Grant (TA7)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -741,51 +741,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e61bbcdad6b43b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70902227afb04d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7bf3e29f930c49d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9245e2599ed246e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdcbf63f916d14c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd4af6745e40a4f8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1793,29 +1793,29 @@
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 31, 2026 10:25 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 1, 2026 12:05 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>