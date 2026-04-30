--- v9 (2026-04-01)
+++ v10 (2026-04-30)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28c8e6ff54a482c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44a8fa425b754d70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rdcbf63f916d14c0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Ra47f294659954239"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Local Government Waste Tire Amnesty Grant (TA7)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -182,62 +182,50 @@
   <x:si>
     <x:t> Joseph Contaoi</x:t>
   </x:si>
   <x:si>
     <x:t>9514863200</x:t>
   </x:si>
   <x:si>
     <x:t>The Riverside County Department of Waste Resources (DWR) conducts approximately 27 bulky item cleanups in a year and over the two year grant period we can have an estimated 54 cleanups.  At each bulky item event, the DWR has been sponsoring a waste tire collection.  In 2022, the residents disposed of over 9000 waste tires at these cleanup events.  If awarded the Amnesty Tire Grant, the DWR staff will continue to accept tires at cleanup events.  The Department will also implement stand alone tire events in communities that have high waste tire numbers at our community cleanup events.     The bulky item community cleanups are very successful in servicing over 3,600 residents.  These events will continue to provide an outlet to our residents in the unincorporated areas of Riverside County.  The DWR advertises the community cleanup through flyers on the DWR website and some Board of Supervisor offices publicize through social media outlets.  DWR is committed to servicing the residents of Riverside County.</x:t>
   </x:si>
   <x:si>
     <x:t>San Bernardino      </x:t>
   </x:si>
   <x:si>
     <x:t>City of Hesperia</x:t>
   </x:si>
   <x:si>
     <x:t> Tammy Pelayes</x:t>
   </x:si>
   <x:si>
     <x:t>7609471014</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Hesperia will utilize the Tire Amnesty funds to hold eight (8) Tire Amnesty events at the City's  Franchise Waste Hauler facility during the two-year grant term with the anticipation of collecting 7,900 waste tires. All tires will be delivered to a recycling facility to be used for fuel. Tire Amnesty grant funds will also be used for salaries, benefits, and overtime costs for personnel who are scheduled to work the weekend tire amnesty events, and salaries for personnel providing grant management and reporting, and creation or education materials. Events will be advertised through posters, flyers, mailers, radio advertising, and social media to help promote events and encourage cleaner environment.</x:t>
   </x:si>
   <x:si>
-    <x:t>City of Ceres</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>City of Los Angeles</x:t>
   </x:si>
   <x:si>
     <x:t> Nicholas Nuccio</x:t>
   </x:si>
   <x:si>
     <x:t>2138205685</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City's Department of Public Works, Bureau of Sanitation (LASAN) through its Solid Resources Support Services Division (SRSSD) and Solid Resources Collection Division (SRCD) has an on-going used/waste tire collection and recycling program conducted year-round at LASAN's six (6) district yards. The yards provide for an environmentally sound opportunity for all residents of the City to dispose of used/waste tires, and promote the used tire drop-off sites. Moreover, each yard location has a Tire Program Identification (TPID) Number certificate issued by CalRecycle. The City residents may drop-off up to four (4) passenger and/or light truck tires to any of the local district yards each year. To further enhance the program, LASAN is planning to hold a minimum of twelve (12) amnesty events during the fiscal years 2023-24 and 2024-25. These amnesty events can coincide with LASAN’s Open House activity, mobile collection events or to any approved City locations. 
 The City is on the final approval review process of a service contract agreement with B.J. Used Tire and Rubber Recycling, Inc. (B.J.) for the collection, transportation, and processing of used/waste tires for beneficial reuse. As per the contract, the cost of collection, transportation &amp; processing, recycling, and disposal of passenger tire is $4.25/tire while the light truck tire is $4.75/tire. The City will be using the services of Los Angeles Conservation Corps (LACC), a local conservation corps, for the set-up, collection, and transportation of used/waste tires in the amnesty events. Tires collected will be transported by LACC to B.J., where they are processed into recycled products for beneficial reuse. The City will only pay the processing, recycling and disposal of all used/waste tires collected during the term of this Local Government Waste Tire Amnesty Grant Program (TA7-FY 2023-2024)
 It is estimated that 8,063 used/waste tires are to be collected at the proposed minimum twelve(12) amnesty events, through which an estimate of 82% or 6,589 passenger tires and 18% or 1,474 light truck tires are to be collected. These amnesty tire collection events will be advertised through direct mailing to City residents, the City’s website and social media, Neighborhood Council, flyers to the libraries, and the Solid Waste Integrated Plan (SWIRP) database, otherwise, known as the ZERO waste program.
 The City of Los Angeles is requesting the maximum grant amount of $40,000 for single jurisdiction applicant. LACC's "In-Kind" cost will be used for the services described in this program. Thus, the calculation of City's cost per tire ($4.96) was derived from the total grant request ($40,000) divided by the estimated number of tires collected (8,063).</x:t>
   </x:si>
   <x:si>
     <x:t>Town of Paradise</x:t>
   </x:si>
   <x:si>
     <x:t> Jennifer Arbuckle</x:t>
   </x:si>
   <x:si>
     <x:t>5306247947</x:t>
   </x:si>
   <x:si>
     <x:t>The Town of Paradise (Paradise) requests $27,000 to hold 5 waste tire collection events, one in the fall of 2023, and two in the Spring and Fall of 2024 and 2025, to provide needed disposal to Paradise and the surrounding Upper Ridge Community that includes the unincorporated area of Magalia. Events will be run as one day events and /or month-long collection events depending on the time of year and weather conditions. We anticipate collecting 5,400 tires over the 2-year grant term. The one day and month-long events will utilize the services Jennifer Arbuckle Consulting to plan and manage the events and utilize Waste Tire Products to staff the events, load, remove, transport, and recycle waste tires. 
@@ -563,50 +551,62 @@
     <x:t>Glenn               </x:t>
   </x:si>
   <x:si>
     <x:t>Glenn County</x:t>
   </x:si>
   <x:si>
     <x:t> Talia Richardson</x:t>
   </x:si>
   <x:si>
     <x:t>5309346530</x:t>
   </x:si>
   <x:si>
     <x:t>The County of Glenn, City of Willows and City of Orland (Applicant) will host six Waste Tire Collection Events (Events) at the Glenn County Transfer Station one Saturday a month for 2024 and 2025. Applicant will host events from December 2023 to September 2025. This will give all residents in the Applicant jurisdictions a central location to dispose of their waste tires for an extended period of time. These events will be held at a time when the weather is predictable and we are outside of the Transfer Station event dates. Populations are concentrated within the city limits of Willows and Orland, this will provide the residents with easy access to events. All events will be open to residents of the Cities and County regardless of where the events are located.</x:t>
   </x:si>
   <x:si>
     <x:t>Coachella Valley Association of Governments</x:t>
   </x:si>
   <x:si>
     <x:t> Eman Nazir</x:t>
   </x:si>
   <x:si>
     <x:t>9258172522</x:t>
   </x:si>
   <x:si>
     <x:t>To hold several tire collection events throughout the Coachella Valley, helping to keep tires from being illegally dumped or discarded.  I would like to point out that tires collected in the Coachella Valley are statistically heavier (avg. 30 lbs) than tires collected in other jurisdictions (avg. 26 lbs) which makes a big difference in the number of tires collected per cost requirement.  For example, for a collection of 10,000 tires at 26lbs per tire, Coachella Valley should only have to collect 8,462 tires at 30 lbs to match the $5.00 per tire threshold, a difference of 1,538 tires!</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Ceres</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Joshua Casas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2095385613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The funding will be used for the collection and disposal of the waste tires collected at the City's annual city-wide free disposal day.  There will be a total of 2 events throughout the grant cycle.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 37</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -741,51 +741,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9245e2599ed246e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdcbf63f916d14c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd4af6745e40a4f8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89d6a6210ef343a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra47f294659954239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R078e312741e249dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1073,699 +1073,699 @@
     </x:row>
     <x:row ht="609.44873046875" customHeight="1" collapsed="0">
       <x:c r="A15" s="8" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B15" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C15" s="8"/>
       <x:c r="D15" s="9" t="n">
         <x:v>38802</x:v>
       </x:c>
       <x:c r="E15" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F15" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G15" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H15" s="8" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
-    <x:row ht="149.49951171875" customHeight="1" collapsed="0">
+    <x:row ht="2506.791015625" customHeight="1" collapsed="0">
       <x:c r="A16" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B16" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C16" s="8"/>
       <x:c r="D16" s="9" t="n">
-        <x:v>8100</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E16" s="8" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F16" s="8" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G16" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H16" s="8" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2506.79052734375" customHeight="1" collapsed="0">
+    <x:row ht="2058.3212890625" customHeight="1" collapsed="0">
       <x:c r="A17" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B17" s="8" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C17" s="8"/>
       <x:c r="D17" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>27000</x:v>
       </x:c>
       <x:c r="E17" s="8" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F17" s="8" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G17" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H17" s="8" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2058.3212890625" customHeight="1" collapsed="0">
+    <x:row ht="1885.8330078125" customHeight="1" collapsed="0">
       <x:c r="A18" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B18" s="8" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C18" s="8"/>
       <x:c r="D18" s="9" t="n">
-        <x:v>27000</x:v>
+        <x:v>83995</x:v>
       </x:c>
       <x:c r="E18" s="8" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F18" s="8" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G18" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H18" s="8" t="s">
-        <x:v>71</x:v>
-[...2 lines deleted...]
-    <x:row ht="1885.8330078125" customHeight="1" collapsed="0">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="977.4140625" customHeight="1" collapsed="0">
       <x:c r="A19" s="8" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B19" s="8" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C19" s="8"/>
       <x:c r="D19" s="9" t="n">
-        <x:v>83995</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E19" s="8" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F19" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G19" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H19" s="8" t="s">
-        <x:v>76</x:v>
-[...2 lines deleted...]
-    <x:row ht="977.4150390625" customHeight="1" collapsed="0">
+        <x:v>77</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="459.94921875" customHeight="1" collapsed="0">
       <x:c r="A20" s="8" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B20" s="8" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C20" s="8"/>
       <x:c r="D20" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>44700</x:v>
       </x:c>
       <x:c r="E20" s="8" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F20" s="8" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G20" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H20" s="8" t="s">
-        <x:v>81</x:v>
-[...2 lines deleted...]
-    <x:row ht="459.94921875" customHeight="1" collapsed="0">
+        <x:v>82</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="839.4228515625" customHeight="1" collapsed="0">
       <x:c r="A21" s="8" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B21" s="8" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C21" s="8"/>
       <x:c r="D21" s="9" t="n">
-        <x:v>44700</x:v>
+        <x:v>90000</x:v>
       </x:c>
       <x:c r="E21" s="8" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F21" s="8" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G21" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H21" s="8" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
-    <x:row ht="839.4228515625" customHeight="1" collapsed="0">
+    <x:row ht="2506.7919921875" customHeight="1" collapsed="0">
       <x:c r="A22" s="8" t="s">
-        <x:v>82</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B22" s="8" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C22" s="8"/>
       <x:c r="D22" s="9" t="n">
-        <x:v>90000</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E22" s="8" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F22" s="8" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G22" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H22" s="8" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F22" s="8" t="s">
+    </x:row>
+    <x:row ht="1471.861328125" customHeight="1" collapsed="0">
+      <x:c r="A23" s="8" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B23" s="8" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
       <x:c r="C23" s="8"/>
       <x:c r="D23" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>18995</x:v>
       </x:c>
       <x:c r="E23" s="8" t="s">
-        <x:v>69</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F23" s="8" t="s">
-        <x:v>70</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G23" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H23" s="8" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1471.86328125" customHeight="1" collapsed="0">
+    <x:row ht="252.9921875" customHeight="1" collapsed="0">
       <x:c r="A24" s="8" t="s">
-        <x:v>50</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B24" s="8" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C24" s="8"/>
       <x:c r="D24" s="9" t="n">
-        <x:v>18995</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E24" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F24" s="8" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G24" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H24" s="8" t="s">
-        <x:v>96</x:v>
-[...2 lines deleted...]
-    <x:row ht="252.990234375" customHeight="1" collapsed="0">
+        <x:v>97</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="252.9921875" customHeight="1" collapsed="0">
       <x:c r="A25" s="8" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B25" s="8" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C25" s="8"/>
       <x:c r="D25" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>90000</x:v>
       </x:c>
       <x:c r="E25" s="8" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F25" s="8" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G25" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H25" s="8" t="s">
-        <x:v>101</x:v>
-[...2 lines deleted...]
-    <x:row ht="252.9921875" customHeight="1" collapsed="0">
+        <x:v>102</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="287.4609375" customHeight="1" collapsed="0">
       <x:c r="A26" s="8" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B26" s="8" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C26" s="8"/>
       <x:c r="D26" s="9" t="n">
-        <x:v>90000</x:v>
+        <x:v>89950</x:v>
       </x:c>
       <x:c r="E26" s="8" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F26" s="8" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G26" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H26" s="8" t="s">
-        <x:v>106</x:v>
-[...2 lines deleted...]
-    <x:row ht="287.462890625" customHeight="1" collapsed="0">
+        <x:v>107</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1402.89453125" customHeight="1" collapsed="0">
       <x:c r="A27" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B27" s="8" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C27" s="8"/>
       <x:c r="D27" s="9" t="n">
-        <x:v>89950</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E27" s="8" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F27" s="8" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G27" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H27" s="8" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1402.89453125" customHeight="1" collapsed="0">
+    <x:row ht="298.970703125" customHeight="1" collapsed="0">
       <x:c r="A28" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B28" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C28" s="8"/>
       <x:c r="D28" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>90000</x:v>
       </x:c>
       <x:c r="E28" s="8" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F28" s="8" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G28" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H28" s="8" t="s">
-        <x:v>115</x:v>
-[...2 lines deleted...]
-    <x:row ht="298.96875" customHeight="1" collapsed="0">
+        <x:v>116</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="574.94921875" customHeight="1" collapsed="0">
       <x:c r="A29" s="8" t="s">
-        <x:v>116</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B29" s="8" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C29" s="8"/>
       <x:c r="D29" s="9" t="n">
-        <x:v>90000</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E29" s="8" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F29" s="8" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G29" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H29" s="8" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
-    <x:row ht="574.951171875" customHeight="1" collapsed="0">
+    <x:row ht="448.470703125" customHeight="1" collapsed="0">
       <x:c r="A30" s="8" t="s">
-        <x:v>55</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B30" s="8" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C30" s="8"/>
       <x:c r="D30" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>17187</x:v>
       </x:c>
       <x:c r="E30" s="8" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F30" s="8" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G30" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H30" s="8" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
-    <x:row ht="448.470703125" customHeight="1" collapsed="0">
+    <x:row ht="229.974609375" customHeight="1" collapsed="0">
       <x:c r="A31" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B31" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C31" s="8"/>
       <x:c r="D31" s="9" t="n">
-        <x:v>17187</x:v>
+        <x:v>27000</x:v>
       </x:c>
       <x:c r="E31" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F31" s="8" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G31" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H31" s="8" t="s">
-        <x:v>128</x:v>
-[...2 lines deleted...]
-    <x:row ht="229.974609375" customHeight="1" collapsed="0">
+        <x:v>129</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1023.421875" customHeight="1" collapsed="0">
       <x:c r="A32" s="8" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B32" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C32" s="8"/>
       <x:c r="D32" s="9" t="n">
-        <x:v>27000</x:v>
+        <x:v>90000</x:v>
       </x:c>
       <x:c r="E32" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F32" s="8" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G32" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H32" s="8" t="s">
-        <x:v>133</x:v>
-[...2 lines deleted...]
-    <x:row ht="1023.419921875" customHeight="1" collapsed="0">
+        <x:v>134</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1862.841796875" customHeight="1" collapsed="0">
       <x:c r="A33" s="8" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B33" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C33" s="8"/>
       <x:c r="D33" s="9" t="n">
-        <x:v>90000</x:v>
+        <x:v>49845</x:v>
       </x:c>
       <x:c r="E33" s="8" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F33" s="8" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G33" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H33" s="8" t="s">
-        <x:v>138</x:v>
-[...2 lines deleted...]
-    <x:row ht="1862.84375" customHeight="1" collapsed="0">
+        <x:v>139</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="448.46875" customHeight="1" collapsed="0">
       <x:c r="A34" s="8" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B34" s="8" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C34" s="8"/>
       <x:c r="D34" s="9" t="n">
-        <x:v>49845</x:v>
+        <x:v>84944</x:v>
       </x:c>
       <x:c r="E34" s="8" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F34" s="8" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G34" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H34" s="8" t="s">
-        <x:v>143</x:v>
-[...2 lines deleted...]
-    <x:row ht="448.46875" customHeight="1" collapsed="0">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1264.904296875" customHeight="1" collapsed="0">
       <x:c r="A35" s="8" t="s">
-        <x:v>144</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B35" s="8" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C35" s="8"/>
       <x:c r="D35" s="9" t="n">
-        <x:v>84944</x:v>
+        <x:v>29800</x:v>
       </x:c>
       <x:c r="E35" s="8" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="F35" s="8" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="G35" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H35" s="8" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1264.904296875" customHeight="1" collapsed="0">
+    <x:row ht="459.951171875" customHeight="1" collapsed="0">
       <x:c r="A36" s="8" t="s">
-        <x:v>55</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B36" s="8" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C36" s="8"/>
       <x:c r="D36" s="9" t="n">
-        <x:v>29800</x:v>
+        <x:v>26400</x:v>
       </x:c>
       <x:c r="E36" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F36" s="8" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G36" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H36" s="8" t="s">
-        <x:v>152</x:v>
-[...2 lines deleted...]
-    <x:row ht="459.951171875" customHeight="1" collapsed="0">
+        <x:v>153</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="551.9609375" customHeight="1" collapsed="0">
       <x:c r="A37" s="8" t="s">
-        <x:v>153</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B37" s="8" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C37" s="8"/>
       <x:c r="D37" s="9" t="n">
-        <x:v>26400</x:v>
+        <x:v>32240</x:v>
       </x:c>
       <x:c r="E37" s="8" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="F37" s="8" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="G37" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H37" s="8" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
-    <x:row ht="551.9609375" customHeight="1" collapsed="0">
+    <x:row ht="1529.376953125" customHeight="1" collapsed="0">
       <x:c r="A38" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B38" s="8" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C38" s="8"/>
       <x:c r="D38" s="9" t="n">
-        <x:v>32240</x:v>
+        <x:v>25374</x:v>
       </x:c>
       <x:c r="E38" s="8" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F38" s="8" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="G38" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H38" s="8" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1529.376953125" customHeight="1" collapsed="0">
+    <x:row ht="344.9765625" customHeight="1" collapsed="0">
       <x:c r="A39" s="8" t="s">
-        <x:v>55</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B39" s="8" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C39" s="8"/>
       <x:c r="D39" s="9" t="n">
-        <x:v>25374</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E39" s="8" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F39" s="8" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G39" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H39" s="8" t="s">
-        <x:v>165</x:v>
-[...2 lines deleted...]
-    <x:row ht="344.9765625" customHeight="1" collapsed="0">
+        <x:v>166</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="643.947265625" customHeight="1" collapsed="0">
       <x:c r="A40" s="8" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B40" s="8" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C40" s="8"/>
       <x:c r="D40" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>50000</x:v>
       </x:c>
       <x:c r="E40" s="8" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F40" s="8" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G40" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H40" s="8" t="s">
-        <x:v>170</x:v>
-[...2 lines deleted...]
-    <x:row ht="643.947265625" customHeight="1" collapsed="0">
+        <x:v>171</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="482.966796875" customHeight="1" collapsed="0">
       <x:c r="A41" s="8" t="s">
-        <x:v>171</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B41" s="8" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C41" s="8"/>
       <x:c r="D41" s="9" t="n">
         <x:v>50000</x:v>
       </x:c>
       <x:c r="E41" s="8" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="F41" s="8" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="G41" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H41" s="8" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
-    <x:row ht="482.966796875" customHeight="1" collapsed="0">
+    <x:row ht="149.498046875" customHeight="1" collapsed="0">
       <x:c r="A42" s="8" t="s">
-        <x:v>50</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B42" s="8" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C42" s="8"/>
       <x:c r="D42" s="9" t="n">
-        <x:v>50000</x:v>
+        <x:v>8100</x:v>
       </x:c>
       <x:c r="E42" s="8" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F42" s="8" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="G42" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H42" s="8" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
-    <x:row ht="14.3984375" customHeight="1" collapsed="0">
+    <x:row ht="14.400390625" customHeight="1" collapsed="0">
       <x:c r="A43" s="10" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B43" s="10" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C43" s="10"/>
       <x:c r="D43" s="11" t="n">
         <x:v>1767973</x:v>
       </x:c>
       <x:c r="E43" s="10" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="F43" s="10" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="G43" s="10" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H43" s="10" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
@@ -1793,29 +1793,29 @@
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 1, 2026 12:05 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 30, 2026 2:04 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>