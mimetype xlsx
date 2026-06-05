--- v10 (2026-04-30)
+++ v11 (2026-06-05)
@@ -1,43 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="els" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44a8fa425b754d70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe6ccd426404984" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Ra47f294659954239"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rf96a7521706b4693"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Local Government Waste Tire Amnesty Grant (TA7)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -485,62 +486,50 @@
   <x:si>
     <x:t> Anne Darrosh</x:t>
   </x:si>
   <x:si>
     <x:t>7609552987</x:t>
   </x:si>
   <x:si>
     <x:t>Located in Southern California at the high point between Los Angeles and Las Vegas, Victorville is the leading city for both industry and retail in the High Desert Region.  Victorville is a growing, vibrant community that is home to approximately 125,000 residents and some of the area’s largest employers.  The Local Government Waste Tire Amnesty (TA) Grant Program (FY 2021-22) will be a valuable opportunity to support a clean and organized community environment by funding the costs associated with providing a convenient tire disposal program for City of Victorville residents. Tires will be collected 52 weeks per year at the City of Victorville Recycling Drop Off Center located at 15164 Anacapa Rd., in Victorville.  The Free Tire Drop Off Program will be open Monday through Friday from 8 a.m. to 4 p.m. and Saturdays from 8 a.m. to noon.  Tires will be accepted from Victorville residents only, with proof of residency required. A maximum of five (5) tires per resident will be accepted.  Only passenger car, light truck, and motorcycle tires will be accepted through this amnesty program.  No semi-truck tires will be accepted, as these would likely be from a business or commercial trucker.  Disposal of the tires will be performed by Burrtec Waste Industries, Inc, a registered waste tire hauler.  Grant funds are being requested to cover the cost of hauling and disposal of tires, as well as the cost of placing fliers about the tire recycling program in the water/sanitation bills mailed to city residents.</x:t>
   </x:si>
   <x:si>
     <x:t>Tehama              </x:t>
   </x:si>
   <x:si>
     <x:t>Tehama County Solid Waste Management Agency</x:t>
   </x:si>
   <x:si>
     <x:t> Paul Freund</x:t>
   </x:si>
   <x:si>
     <x:t>5305281103</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The Tehama County Solid Waste Management Agency (Agency) will hold 4 passenger tire collection events and 2 agricultural tire collection events during the grant term. The Agency hopes to collect 1,350 tires each passenger event and 30 tires each agricultural event. This will bring in an estimated total of 5,460 tires, based on data collected from past tire amnesty grants. The collected tires will be sent with Waste Tire Products for recycling.</x:t>
   </x:si>
   <x:si>
-    <x:t>City of Modesto</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Town of Apple Valley</x:t>
   </x:si>
   <x:si>
     <x:t> Pamela Quick</x:t>
   </x:si>
   <x:si>
     <x:t>7602407000</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: 
 The Town of Apple Valley is requesting funds to provide Waste Tire Amnesty events and a drop off location for residents to dispose of waste tires for free in accordance with CalRecycle requirements and regulations. Tire Amnesty events will take place at a permanent location at the Town of Apple Valley Household Hazardous Waste Facility located at 13450 Nomwaket Rd, and 12 additional events at Lions Park located at 20789 CA-18. Funds will be used for salaries and benefits for staff at the 12 Tire Amnesty events; collection and transportation of waste tires; public outreach and advertising; and container usage for collection on event days. The estimated cost per tire for each event is $1.70. Town staff anticipates collecting approximately 993 waste tires per event, plus 58 tires per week at the permanent drop off location, totaling 14,932 waste tires collected throughout the grant period. Staff will focus on conducting a public outreach campaign to publicize events and promote proper disposal of waste tires. The events will be advertised in the local newspaper, in accordance with CalRecycle guidelines. Further, events will be publicized through Facebook, Twitter, Town of Apple Valley website, Code Enforcement Brochure, and in the “Our Town” quarterly newsletter. Flyers will be created, printed, and distributed through handouts and mailings to Apple Valley residents.
 All waste tires collected during events will be transported by Burrtec Waste Industries, utilizing 40 cubic yard roll off containers. Waste tires will be transported to a recycling facility (Mitsubishi Cement Corporation located in Lucerne Valley, California) for proper handling.</x:t>
   </x:si>
   <x:si>
     <x:t>Yolo                </x:t>
   </x:si>
   <x:si>
     <x:t>Yolo County</x:t>
   </x:si>
   <x:si>
     <x:t> Marissa Juhler</x:t>
   </x:si>
   <x:si>
     <x:t>5306668813</x:t>
   </x:si>
@@ -563,50 +552,62 @@
     <x:t>The County of Glenn, City of Willows and City of Orland (Applicant) will host six Waste Tire Collection Events (Events) at the Glenn County Transfer Station one Saturday a month for 2024 and 2025. Applicant will host events from December 2023 to September 2025. This will give all residents in the Applicant jurisdictions a central location to dispose of their waste tires for an extended period of time. These events will be held at a time when the weather is predictable and we are outside of the Transfer Station event dates. Populations are concentrated within the city limits of Willows and Orland, this will provide the residents with easy access to events. All events will be open to residents of the Cities and County regardless of where the events are located.</x:t>
   </x:si>
   <x:si>
     <x:t>Coachella Valley Association of Governments</x:t>
   </x:si>
   <x:si>
     <x:t> Eman Nazir</x:t>
   </x:si>
   <x:si>
     <x:t>9258172522</x:t>
   </x:si>
   <x:si>
     <x:t>To hold several tire collection events throughout the Coachella Valley, helping to keep tires from being illegally dumped or discarded.  I would like to point out that tires collected in the Coachella Valley are statistically heavier (avg. 30 lbs) than tires collected in other jurisdictions (avg. 26 lbs) which makes a big difference in the number of tires collected per cost requirement.  For example, for a collection of 10,000 tires at 26lbs per tire, Coachella Valley should only have to collect 8,462 tires at 30 lbs to match the $5.00 per tire threshold, a difference of 1,538 tires!</x:t>
   </x:si>
   <x:si>
     <x:t>City of Ceres</x:t>
   </x:si>
   <x:si>
     <x:t> Joshua Casas</x:t>
   </x:si>
   <x:si>
     <x:t>2095385613</x:t>
   </x:si>
   <x:si>
     <x:t>The funding will be used for the collection and disposal of the waste tires collected at the City's annual city-wide free disposal day.  There will be a total of 2 events throughout the grant cycle.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Modesto</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Toni Cordell</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2095775495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Modesto intends to collect waste tires through two means- 1) waste tire amnesty coupon programs and 2) waste tire amnesty events. Coupons will be distributed by request of the resident and can be redeemed at an approved waste hauler every other month (for a total of 12 times during the term of the grant). Events will be held throughout Modesto roughly every four months (for a total of seven events during the term of the grant) and will target neighborhoods where dumping is more common. In both cases, tires will be recycled by the collector.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 37</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -741,51 +742,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89d6a6210ef343a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra47f294659954239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R078e312741e249dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda442821996b4f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf96a7521706b4693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R62cfcb2b9a304345" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1577,195 +1578,195 @@
     </x:row>
     <x:row ht="459.951171875" customHeight="1" collapsed="0">
       <x:c r="A36" s="8" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B36" s="8" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C36" s="8"/>
       <x:c r="D36" s="9" t="n">
         <x:v>26400</x:v>
       </x:c>
       <x:c r="E36" s="8" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="F36" s="8" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="G36" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H36" s="8" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
-    <x:row ht="551.9609375" customHeight="1" collapsed="0">
+    <x:row ht="1529.375" customHeight="1" collapsed="0">
       <x:c r="A37" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B37" s="8" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C37" s="8"/>
       <x:c r="D37" s="9" t="n">
-        <x:v>32240</x:v>
+        <x:v>25374</x:v>
       </x:c>
       <x:c r="E37" s="8" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="F37" s="8" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="G37" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H37" s="8" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1529.376953125" customHeight="1" collapsed="0">
+    <x:row ht="344.978515625" customHeight="1" collapsed="0">
       <x:c r="A38" s="8" t="s">
-        <x:v>55</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B38" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C38" s="8"/>
       <x:c r="D38" s="9" t="n">
-        <x:v>25374</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E38" s="8" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F38" s="8" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G38" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H38" s="8" t="s">
-        <x:v>161</x:v>
-[...2 lines deleted...]
-    <x:row ht="344.9765625" customHeight="1" collapsed="0">
+        <x:v>162</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="643.9453125" customHeight="1" collapsed="0">
       <x:c r="A39" s="8" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B39" s="8" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C39" s="8"/>
       <x:c r="D39" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>50000</x:v>
       </x:c>
       <x:c r="E39" s="8" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F39" s="8" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G39" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H39" s="8" t="s">
-        <x:v>166</x:v>
-[...2 lines deleted...]
-    <x:row ht="643.947265625" customHeight="1" collapsed="0">
+        <x:v>167</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="482.966796875" customHeight="1" collapsed="0">
       <x:c r="A40" s="8" t="s">
-        <x:v>167</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B40" s="8" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C40" s="8"/>
       <x:c r="D40" s="9" t="n">
         <x:v>50000</x:v>
       </x:c>
       <x:c r="E40" s="8" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F40" s="8" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="G40" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H40" s="8" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
-    <x:row ht="482.966796875" customHeight="1" collapsed="0">
+    <x:row ht="149.5" customHeight="1" collapsed="0">
       <x:c r="A41" s="8" t="s">
-        <x:v>50</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B41" s="8" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C41" s="8"/>
       <x:c r="D41" s="9" t="n">
-        <x:v>50000</x:v>
+        <x:v>8100</x:v>
       </x:c>
       <x:c r="E41" s="8" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="F41" s="8" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="G41" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H41" s="8" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
-    <x:row ht="149.498046875" customHeight="1" collapsed="0">
+    <x:row ht="551.962890625" customHeight="1" collapsed="0">
       <x:c r="A42" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B42" s="8" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C42" s="8"/>
       <x:c r="D42" s="9" t="n">
-        <x:v>8100</x:v>
+        <x:v>32240</x:v>
       </x:c>
       <x:c r="E42" s="8" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F42" s="8" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="G42" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H42" s="8" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
-    <x:row ht="14.400390625" customHeight="1" collapsed="0">
+    <x:row ht="14.3984375" customHeight="1" collapsed="0">
       <x:c r="A43" s="10" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B43" s="10" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C43" s="10"/>
       <x:c r="D43" s="11" t="n">
         <x:v>1767973</x:v>
       </x:c>
       <x:c r="E43" s="10" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="F43" s="10" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="G43" s="10" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H43" s="10" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
@@ -1793,29 +1794,29 @@
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 30, 2026 2:04 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 5, 2026 2:15 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>