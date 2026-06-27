--- v11 (2026-06-05)
+++ v12 (2026-06-27)
@@ -1,44 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Default Extension="els" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe6ccd426404984" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref86eda4476a46df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rf96a7521706b4693"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R1fb935e1feeb4fe9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Local Government Waste Tire Amnesty Grant (TA7)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -742,51 +741,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda442821996b4f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf96a7521706b4693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R62cfcb2b9a304345" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2af5823e6965455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1fb935e1feeb4fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7e687ad530694b45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1794,29 +1793,29 @@
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 5, 2026 2:15 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 26, 2026 11:58 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>