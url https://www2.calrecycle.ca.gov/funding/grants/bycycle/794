--- v12 (2026-06-27)
+++ v13 (2026-07-26)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref86eda4476a46df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1163dd8e69b4207" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R1fb935e1feeb4fe9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R882ecc50b8154876"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Local Government Waste Tire Amnesty Grant (TA7)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -741,51 +741,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2af5823e6965455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1fb935e1feeb4fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7e687ad530694b45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87a7927db384492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R882ecc50b8154876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd67eac92e6194559" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1793,29 +1793,29 @@
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 26, 2026 11:58 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 26, 2026 1:03 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>