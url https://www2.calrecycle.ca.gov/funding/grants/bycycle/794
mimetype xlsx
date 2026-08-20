--- v13 (2026-07-26)
+++ v14 (2026-08-20)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1163dd8e69b4207" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48685bc7b7504c66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R882ecc50b8154876"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rcbe1fcb00d3d4018"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Local Government Waste Tire Amnesty Grant (TA7)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -741,51 +741,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87a7927db384492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R882ecc50b8154876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd67eac92e6194559" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R509a98adbcbf45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcbe1fcb00d3d4018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcb3dd3ae26ae4893" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1793,29 +1793,29 @@
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 26, 2026 1:03 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 20, 2026 5:26 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>