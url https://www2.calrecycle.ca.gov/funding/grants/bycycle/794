--- v14 (2026-08-20)
+++ v15 (2026-09-14)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48685bc7b7504c66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbd2545089b04e0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rcbe1fcb00d3d4018"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rdd8170eb6ff44ccb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Local Government Waste Tire Amnesty Grant (TA7)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -741,51 +741,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R509a98adbcbf45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcbe1fcb00d3d4018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcb3dd3ae26ae4893" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31b253146da745ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdd8170eb6ff44ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf94f03c2332044aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1793,29 +1793,29 @@
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 20, 2026 5:26 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 13, 2026 7:22 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>