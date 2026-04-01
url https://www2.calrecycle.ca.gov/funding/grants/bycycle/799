--- v5 (2026-03-07)
+++ v6 (2026-04-01)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R410d0ec7e3844fd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d147e386d3c4335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rbbf27536d2fe49ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R7f1215bb61e6480d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Beverage Container Recycling Grant Program (RBC35)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -318,51 +318,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re642989c79a84d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbbf27536d2fe49ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R581803cc277d40ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1e227c5135e4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f1215bb61e6480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6c5e1816984b4e3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -620,29 +620,29 @@
       <x:c r="G13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 7, 2026 5:52 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 1, 2026 12:55 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>