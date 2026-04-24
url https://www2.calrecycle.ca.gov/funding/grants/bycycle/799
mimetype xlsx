--- v6 (2026-04-01)
+++ v7 (2026-04-24)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d147e386d3c4335" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b16f4d5e2424123" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R7f1215bb61e6480d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R4f733c908e5b4a87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Beverage Container Recycling Grant Program (RBC35)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -318,51 +318,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1e227c5135e4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f1215bb61e6480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6c5e1816984b4e3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c73d487f3f44c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f733c908e5b4a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R55698e707f764a95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -620,29 +620,29 @@
       <x:c r="G13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 1, 2026 12:55 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 24, 2026 9:40 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>