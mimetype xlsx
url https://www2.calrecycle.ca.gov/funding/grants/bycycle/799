--- v7 (2026-04-24)
+++ v8 (2026-05-25)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b16f4d5e2424123" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92d5e3073e08408c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R4f733c908e5b4a87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R0c45a9f6305245aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Beverage Container Recycling Grant Program (RBC35)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -318,51 +318,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c73d487f3f44c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f733c908e5b4a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R55698e707f764a95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85257695640744f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0c45a9f6305245aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6979db89909d4bd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -620,29 +620,29 @@
       <x:c r="G13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 24, 2026 9:40 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 25, 2026 9:34 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>