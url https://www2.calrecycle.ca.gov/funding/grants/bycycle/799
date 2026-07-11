--- v8 (2026-05-25)
+++ v9 (2026-07-11)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92d5e3073e08408c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb05e89c7360143d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R0c45a9f6305245aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rb38078c6218d4a92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Beverage Container Recycling Grant Program (RBC35)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -318,51 +318,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85257695640744f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0c45a9f6305245aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6979db89909d4bd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181ccd0e48f14711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb38078c6218d4a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R273e57028d2c41de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -620,29 +620,29 @@
       <x:c r="G13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 25, 2026 9:34 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 11, 2026 9:06 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>