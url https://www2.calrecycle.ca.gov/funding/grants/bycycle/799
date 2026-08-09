--- v9 (2026-07-11)
+++ v10 (2026-08-09)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb05e89c7360143d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c295e0a67d43f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rb38078c6218d4a92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R600761bbb1384449"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Beverage Container Recycling Grant Program (RBC35)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -318,51 +318,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181ccd0e48f14711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb38078c6218d4a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R273e57028d2c41de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16843940f2fa4beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R600761bbb1384449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3099247693084f85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -620,29 +620,29 @@
       <x:c r="G13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 11, 2026 9:06 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 8, 2026 9:39 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>