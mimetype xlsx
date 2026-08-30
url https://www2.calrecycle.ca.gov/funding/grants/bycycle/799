--- v10 (2026-08-09)
+++ v11 (2026-08-30)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c295e0a67d43f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64b4e9646e6b4f11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R600761bbb1384449"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Raa2bcead3c6a4b88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Beverage Container Recycling Grant Program (RBC35)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -318,51 +318,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16843940f2fa4beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R600761bbb1384449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3099247693084f85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ab9b706c625434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa2bcead3c6a4b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf915ab989a364ac8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -620,29 +620,29 @@
       <x:c r="G13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H13" s="10" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 8, 2026 9:39 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 30, 2026 3:05 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>