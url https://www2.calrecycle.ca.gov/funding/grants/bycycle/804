--- v8 (2026-03-10)
+++ v9 (2026-04-01)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra110f2a279054547" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cee083a55ea49b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R171885848ccd40a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R7697ef7c86ab4e85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Household Hazardous Waste Discretionary Grants (HD41)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -560,51 +560,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f9bed9752cc47c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R171885848ccd40a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R33f34f797f264f3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb95b4279df4b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7697ef7c86ab4e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0bde1a5fa25a4a36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1287,29 +1287,29 @@
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 9, 2026 10:21 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 1, 2026 4:32 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>