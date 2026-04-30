--- v9 (2026-04-01)
+++ v10 (2026-04-30)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cee083a55ea49b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3594ce3c49ab4944" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R7697ef7c86ab4e85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rfa5f3c1b37944b87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Household Hazardous Waste Discretionary Grants (HD41)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -85,62 +85,50 @@
   <x:si>
     <x:t>Akemi Myers</x:t>
   </x:si>
   <x:si>
     <x:t>Collection and disposal of marine flares (pyrotechnic signal devices) from County residents</x:t>
   </x:si>
   <x:si>
     <x:t>Los Angeles         </x:t>
   </x:si>
   <x:si>
     <x:t>City of Arcadia</x:t>
   </x:si>
   <x:si>
     <x:t> Briget Arndell</x:t>
   </x:si>
   <x:si>
     <x:t>6262542705</x:t>
   </x:si>
   <x:si>
     <x:t>Raju Payuran</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: If awarded CalRecycle’s Household Hazardous Waste Grant, the City of Arcadia would like to dedicate the grant funding towards several household hazardous waste-related projects. First, we will expand our public education and outreach efforts by hosting educational training sessions and creating additional promotional materials for our existing programs (flyers, mailers, online content, etc.). Second, we will create sustainable EPR collection opportunities by promoting our current hazardous waste drop-off locations further and exploring opportunities within our community to create take-back programs with the city’s retailers and businesses. Lastly, we will add one more Household Hazardous waste collection event on top of the one we do each year.</x:t>
   </x:si>
   <x:si>
-    <x:t>City of Pasadena</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Riverside           </x:t>
   </x:si>
   <x:si>
     <x:t>City of Canyon Lake</x:t>
   </x:si>
   <x:si>
     <x:t> Jeff LaTendresse</x:t>
   </x:si>
   <x:si>
     <x:t>9513359414</x:t>
   </x:si>
   <x:si>
     <x:t>Annabel Farrall</x:t>
   </x:si>
   <x:si>
     <x:t>Our proposed project aims to tackle a pressing environmental issue, the improper disposal of batteries and its detrimental impact on our ecosystem. With support from this grant, a comprehensive battery collection program will be implemented with sustainable goals.
 We aim to establish an efficient and accessible battery collection for the residents of Canyon Lake. Collection points will be strategically placed, involving both physical drop-off locations and pickup services. Our goal is to significantly reduce the number of batteries ending up in landfills, ultimately minimizing the associated hazardous waste leaching into soil and ground water systems. 
 To ensure the long-term success and continuity of our program, we plan to raise awareness about responsible battery disposal by utilizing community outreach initiatives. This grant will be used to purchase a 55 gallon drum and a courier box for battery collection. This grant will also fund the sorting, disposal, freight, and pickup of the collected waste. Media Outreach will include utilizing media platforms like Facebook and Instagram. Surveys will be created after the program has been implemented for a year, to measure the positive impact in the community.</x:t>
   </x:si>
   <x:si>
     <x:t>San Luis Obispo     </x:t>
   </x:si>
   <x:si>
     <x:t>City of Morro Bay</x:t>
   </x:si>
@@ -355,50 +343,62 @@
     <x:t>Monterey Regional Waste Management District</x:t>
   </x:si>
   <x:si>
     <x:t> Kristin O'Hara</x:t>
   </x:si>
   <x:si>
     <x:t>6504546178</x:t>
   </x:si>
   <x:si>
     <x:t>Monterey Regional Waste Management District (dba ReGen Monterey) seeks to implement a new HHW collection program for batteries in the communities of western Monterey County. This program requires i) procurement of community containers for safe collection of batteries, ii) the enhancement of a receiving area at ReGen’s existing HHW ‘drop-off’ location to ensure safe receiving and storage for the new quantities of batteries collected in the communities, and iii) related outreach/public education materials and collection program signage.</x:t>
   </x:si>
   <x:si>
     <x:t>Stanislaus          </x:t>
   </x:si>
   <x:si>
     <x:t>City of Modesto</x:t>
   </x:si>
   <x:si>
     <x:t> Kolton Pacheco</x:t>
   </x:si>
   <x:si>
     <x:t>2095775493</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Modesto is proposing to being a new collection program for household dry-cell batteries curbside.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Pasadena</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Savannah Ackerman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6267447167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City of Pasadena currently maintains six free drop-off sites for batteries and CFLs. Funds from HD 41 will be used to improve and standardize the containers and signage at these drop-off sites, as well as expand the program to at least five additional sites. Funds will also be used to improve the City's HHW storage space to improve employee safety and allow for clearer separation of different hazardous material types. The City will also use funds to promote the drop-off sites through two digital advertising avenues, to complement the City's existing outreach and education channels. We expect to see an increase in usage at all sites, a decrease in contamination at current sites, and fewer refuse truck fires.</x:t>
   </x:si>
   <x:si>
     <x:t>Fresno              </x:t>
   </x:si>
   <x:si>
     <x:t>City of Fresno</x:t>
   </x:si>
   <x:si>
     <x:t> Jillian Gaytan</x:t>
   </x:si>
   <x:si>
     <x:t>5596218618</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Fresno Solid Waste Management Division will use grant funds to launch an education campaign to help edify the public on HHW and the pitfalls of not disposing of them correctly. Information on how to safely and correctly discard unwanted HHW will be distributed via flyers that are hand delivered to residential customers before their annual "Operation Clean Up" (Bulky goods pick up). The hope is that by placing this information directly into the hands of our residents, it will cut down on the amount of illegally dumped and improperly disposed of HHW.  Social media posts will compliment the flyers, and if funds permit radio spots focusing on our Hmong and Spanish speaking communities will also go out.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Laguna Woods</x:t>
   </x:si>
   <x:si>
     <x:t> Marlene Burns</x:t>
   </x:si>
   <x:si>
     <x:t>9496390513</x:t>
   </x:si>
@@ -560,51 +560,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb95b4279df4b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7697ef7c86ab4e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0bde1a5fa25a4a36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c23388bf93a4604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa5f3c1b37944b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rddc034928af74130" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -724,549 +724,549 @@
     </x:row>
     <x:row ht="747.43939208984375" customHeight="1" collapsed="0">
       <x:c r="A8" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B8" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C8" s="8"/>
       <x:c r="D8" s="9" t="n">
         <x:v>50000</x:v>
       </x:c>
       <x:c r="E8" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F8" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G8" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H8" s="8" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
-    <x:row ht="643.9464111328125" customHeight="1" collapsed="0">
+    <x:row ht="1103.89599609375" customHeight="1" collapsed="0">
       <x:c r="A9" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B9" s="8" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="8"/>
       <x:c r="D9" s="9" t="n">
-        <x:v>49995</x:v>
+        <x:v>15433</x:v>
       </x:c>
       <x:c r="E9" s="8" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F9" s="8" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G9" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H9" s="8" t="s">
-        <x:v>31</x:v>
-[...2 lines deleted...]
-    <x:row ht="1103.8961181640625" customHeight="1" collapsed="0">
+        <x:v>33</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="333.4677734375" customHeight="1" collapsed="0">
       <x:c r="A10" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B10" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C10" s="8"/>
       <x:c r="D10" s="9" t="n">
-        <x:v>15433</x:v>
+        <x:v>50000</x:v>
       </x:c>
       <x:c r="E10" s="8" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F10" s="8" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G10" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H10" s="8" t="s">
-        <x:v>37</x:v>
-[...2 lines deleted...]
-    <x:row ht="333.4677734375" customHeight="1" collapsed="0">
+        <x:v>39</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="298.969970703125" customHeight="1" collapsed="0">
       <x:c r="A11" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B11" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C11" s="8"/>
       <x:c r="D11" s="9" t="n">
         <x:v>50000</x:v>
       </x:c>
       <x:c r="E11" s="8" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F11" s="8" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G11" s="8" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H11" s="8" t="s">
-        <x:v>43</x:v>
-[...2 lines deleted...]
-    <x:row ht="298.969970703125" customHeight="1" collapsed="0">
+        <x:v>44</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="839.423583984375" customHeight="1" collapsed="0">
       <x:c r="A12" s="8" t="s">
-        <x:v>44</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B12" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C12" s="8"/>
       <x:c r="D12" s="9" t="n">
-        <x:v>50000</x:v>
+        <x:v>49426</x:v>
       </x:c>
       <x:c r="E12" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F12" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G12" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H12" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
-    <x:row ht="839.423828125" customHeight="1" collapsed="0">
+    <x:row ht="459.94970703125" customHeight="1" collapsed="0">
       <x:c r="A13" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B13" s="8" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C13" s="8"/>
       <x:c r="D13" s="9" t="n">
-        <x:v>49426</x:v>
+        <x:v>50000</x:v>
       </x:c>
       <x:c r="E13" s="8" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F13" s="8" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G13" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H13" s="8" t="s">
-        <x:v>52</x:v>
-[...2 lines deleted...]
-    <x:row ht="459.94921875" customHeight="1" collapsed="0">
+        <x:v>54</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="540.45361328125" customHeight="1" collapsed="0">
       <x:c r="A14" s="8" t="s">
-        <x:v>53</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B14" s="8" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C14" s="8"/>
       <x:c r="D14" s="9" t="n">
-        <x:v>50000</x:v>
+        <x:v>100000</x:v>
       </x:c>
       <x:c r="E14" s="8" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F14" s="8" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G14" s="8" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H14" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
-    <x:row ht="540.45361328125" customHeight="1" collapsed="0">
+    <x:row ht="505.9560546875" customHeight="1" collapsed="0">
       <x:c r="A15" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B15" s="8" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C15" s="8"/>
       <x:c r="D15" s="9" t="n">
         <x:v>100000</x:v>
       </x:c>
       <x:c r="E15" s="8" t="s">
-        <x:v>60</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F15" s="8" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G15" s="8" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
       <x:c r="H15" s="8" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
-    <x:row ht="505.9560546875" customHeight="1" collapsed="0">
+    <x:row ht="344.97607421875" customHeight="1" collapsed="0">
       <x:c r="A16" s="8" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B16" s="8" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C16" s="8"/>
       <x:c r="D16" s="9" t="n">
-        <x:v>100000</x:v>
+        <x:v>50000</x:v>
       </x:c>
       <x:c r="E16" s="8" t="s">
-        <x:v>46</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F16" s="8" t="s">
-        <x:v>47</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G16" s="8" t="s">
-        <x:v>65</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H16" s="8" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
-    <x:row ht="344.97607421875" customHeight="1" collapsed="0">
+    <x:row ht="356.45654296875" customHeight="1" collapsed="0">
       <x:c r="A17" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="8" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C17" s="8"/>
       <x:c r="D17" s="9" t="n">
         <x:v>50000</x:v>
       </x:c>
       <x:c r="E17" s="8" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F17" s="8" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G17" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H17" s="8" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
-    <x:row ht="356.45751953125" customHeight="1" collapsed="0">
+    <x:row ht="448.46923828125" customHeight="1" collapsed="0">
       <x:c r="A18" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C18" s="8"/>
       <x:c r="D18" s="9" t="n">
-        <x:v>50000</x:v>
+        <x:v>49998</x:v>
       </x:c>
       <x:c r="E18" s="8" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F18" s="8" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G18" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H18" s="8" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
-    <x:row ht="448.46923828125" customHeight="1" collapsed="0">
+    <x:row ht="183.9970703125" customHeight="1" collapsed="0">
       <x:c r="A19" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B19" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C19" s="8"/>
       <x:c r="D19" s="9" t="n">
-        <x:v>49998</x:v>
+        <x:v>50000</x:v>
       </x:c>
       <x:c r="E19" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F19" s="8" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G19" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H19" s="8" t="s">
-        <x:v>78</x:v>
-[...2 lines deleted...]
-    <x:row ht="183.99658203125" customHeight="1" collapsed="0">
+        <x:v>79</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1138.39404296875" customHeight="1" collapsed="0">
       <x:c r="A20" s="8" t="s">
-        <x:v>79</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B20" s="8" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C20" s="8"/>
       <x:c r="D20" s="9" t="n">
         <x:v>50000</x:v>
       </x:c>
       <x:c r="E20" s="8" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F20" s="8" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G20" s="8" t="s">
-        <x:v>42</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H20" s="8" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1138.39306640625" customHeight="1" collapsed="0">
+    <x:row ht="678.44384765625" customHeight="1" collapsed="0">
       <x:c r="A21" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B21" s="8" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C21" s="8"/>
       <x:c r="D21" s="9" t="n">
         <x:v>50000</x:v>
       </x:c>
       <x:c r="E21" s="8" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F21" s="8" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G21" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H21" s="8" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
-    <x:row ht="678.4443359375" customHeight="1" collapsed="0">
+    <x:row ht="321.958984375" customHeight="1" collapsed="0">
       <x:c r="A22" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B22" s="8" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C22" s="8"/>
       <x:c r="D22" s="9" t="n">
-        <x:v>50000</x:v>
+        <x:v>100000</x:v>
       </x:c>
       <x:c r="E22" s="8" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F22" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G22" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H22" s="8" t="s">
-        <x:v>91</x:v>
-[...2 lines deleted...]
-    <x:row ht="321.958984375" customHeight="1" collapsed="0">
+        <x:v>92</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="793.4462890625" customHeight="1" collapsed="0">
       <x:c r="A23" s="8" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B23" s="8" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C23" s="8"/>
       <x:c r="D23" s="9" t="n">
-        <x:v>100000</x:v>
+        <x:v>99690</x:v>
       </x:c>
       <x:c r="E23" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F23" s="8" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G23" s="8" t="s">
-        <x:v>57</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H23" s="8" t="s">
-        <x:v>96</x:v>
-[...2 lines deleted...]
-    <x:row ht="793.4462890625" customHeight="1" collapsed="0">
+        <x:v>97</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="517.4638671875" customHeight="1" collapsed="0">
       <x:c r="A24" s="8" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B24" s="8" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C24" s="8"/>
       <x:c r="D24" s="9" t="n">
-        <x:v>99690</x:v>
+        <x:v>46050</x:v>
       </x:c>
       <x:c r="E24" s="8" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F24" s="8" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G24" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H24" s="8" t="s">
-        <x:v>101</x:v>
-[...2 lines deleted...]
-    <x:row ht="517.4638671875" customHeight="1" collapsed="0">
+        <x:v>102</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="505.9560546875" customHeight="1" collapsed="0">
       <x:c r="A25" s="8" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B25" s="8" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C25" s="8"/>
       <x:c r="D25" s="9" t="n">
-        <x:v>46050</x:v>
+        <x:v>49992</x:v>
       </x:c>
       <x:c r="E25" s="8" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F25" s="8" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G25" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H25" s="8" t="s">
-        <x:v>106</x:v>
-[...2 lines deleted...]
-    <x:row ht="505.9560546875" customHeight="1" collapsed="0">
+        <x:v>107</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="103.4931640625" customHeight="1" collapsed="0">
       <x:c r="A26" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B26" s="8" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C26" s="8"/>
       <x:c r="D26" s="9" t="n">
-        <x:v>49992</x:v>
+        <x:v>50000</x:v>
       </x:c>
       <x:c r="E26" s="8" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F26" s="8" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G26" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H26" s="8" t="s">
-        <x:v>111</x:v>
-[...2 lines deleted...]
-    <x:row ht="103.4931640625" customHeight="1" collapsed="0">
+        <x:v>112</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="643.9462890625" customHeight="1" collapsed="0">
       <x:c r="A27" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B27" s="8" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C27" s="8"/>
       <x:c r="D27" s="9" t="n">
-        <x:v>50000</x:v>
+        <x:v>49995</x:v>
       </x:c>
       <x:c r="E27" s="8" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F27" s="8" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G27" s="8" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H27" s="8" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row ht="632.4375" customHeight="1" collapsed="0">
       <x:c r="A28" s="8" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B28" s="8" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C28" s="8"/>
       <x:c r="D28" s="9" t="n">
         <x:v>50000</x:v>
       </x:c>
       <x:c r="E28" s="8" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F28" s="8" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G28" s="8" t="s">
-        <x:v>42</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H28" s="8" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row ht="459.9501953125" customHeight="1" collapsed="0">
       <x:c r="A29" s="8" t="s">
-        <x:v>79</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B29" s="8" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C29" s="8"/>
       <x:c r="D29" s="9" t="n">
         <x:v>25580</x:v>
       </x:c>
       <x:c r="E29" s="8" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F29" s="8" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="G29" s="8" t="s">
-        <x:v>42</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H29" s="8" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.3994140625" customHeight="1" collapsed="0">
       <x:c r="A30" s="10" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B30" s="10" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C30" s="10"/>
       <x:c r="D30" s="11" t="n">
         <x:v>1334570</x:v>
       </x:c>
       <x:c r="E30" s="10" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F30" s="10" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="G30" s="10" t="s">
         <x:v>126</x:v>
       </x:c>
@@ -1287,29 +1287,29 @@
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 1, 2026 4:32 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 29, 2026 11:40 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>