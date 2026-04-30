--- v10 (2026-04-30)
+++ v11 (2026-04-30)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3594ce3c49ab4944" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f7bf327c4cd414d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rfa5f3c1b37944b87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R4dee0fb19d5b4c9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Household Hazardous Waste Discretionary Grants (HD41)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -560,51 +560,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c23388bf93a4604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa5f3c1b37944b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rddc034928af74130" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77e7ee4fb08b4cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4dee0fb19d5b4c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0ecbc678b5394ff4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1287,29 +1287,29 @@
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 29, 2026 11:40 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 30, 2026 1:04 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>