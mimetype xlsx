--- v11 (2026-04-30)
+++ v12 (2026-06-05)
@@ -1,43 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="els" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f7bf327c4cd414d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c0f202163354a99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R4dee0fb19d5b4c9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R6460af58b29148c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Household Hazardous Waste Discretionary Grants (HD41)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -560,51 +561,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77e7ee4fb08b4cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4dee0fb19d5b4c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0ecbc678b5394ff4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd46674ed73994095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6460af58b29148c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5bef5d4311144a90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1287,29 +1288,29 @@
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 30, 2026 1:04 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 5, 2026 2:13 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>