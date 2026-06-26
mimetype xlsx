--- v12 (2026-06-05)
+++ v13 (2026-06-26)
@@ -1,44 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Default Extension="els" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c0f202163354a99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86219cc6290d4151" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R6460af58b29148c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rad9fffe480874d46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Household Hazardous Waste Discretionary Grants (HD41)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -561,51 +560,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd46674ed73994095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6460af58b29148c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5bef5d4311144a90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re74c5477a27e41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rad9fffe480874d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd641f9ac2909484c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1288,29 +1287,29 @@
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 5, 2026 2:13 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 26, 2026 5:59 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>