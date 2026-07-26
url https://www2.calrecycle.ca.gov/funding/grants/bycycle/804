--- v13 (2026-06-26)
+++ v14 (2026-07-26)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86219cc6290d4151" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b352a8445d4a3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rad9fffe480874d46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rdd899841aba04c27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Household Hazardous Waste Discretionary Grants (HD41)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -560,51 +560,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re74c5477a27e41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rad9fffe480874d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd641f9ac2909484c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8db8d4c33c26435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdd899841aba04c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R114471b8ca08402e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1287,29 +1287,29 @@
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 26, 2026 5:59 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 26, 2026 8:38 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>