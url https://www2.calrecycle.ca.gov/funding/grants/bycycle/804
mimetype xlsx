--- v14 (2026-07-26)
+++ v15 (2026-07-26)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b352a8445d4a3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra75e628289dd4868" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rdd899841aba04c27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R51650bd6b0784d49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Household Hazardous Waste Discretionary Grants (HD41)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -560,51 +560,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8db8d4c33c26435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdd899841aba04c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R114471b8ca08402e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb34fea1dc69a4363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R51650bd6b0784d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4ae941f1b10c4d1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1287,29 +1287,29 @@
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 26, 2026 8:38 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 26, 2026 9:53 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>