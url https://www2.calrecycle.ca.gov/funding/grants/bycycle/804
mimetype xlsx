--- v15 (2026-07-26)
+++ v16 (2026-08-25)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra75e628289dd4868" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34decd0693e64ea3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R51650bd6b0784d49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Ra1a4a1226fce4721"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Household Hazardous Waste Discretionary Grants (HD41)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -375,54 +375,54 @@
   <x:si>
     <x:t>6267447167</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Pasadena currently maintains six free drop-off sites for batteries and CFLs. Funds from HD 41 will be used to improve and standardize the containers and signage at these drop-off sites, as well as expand the program to at least five additional sites. Funds will also be used to improve the City's HHW storage space to improve employee safety and allow for clearer separation of different hazardous material types. The City will also use funds to promote the drop-off sites through two digital advertising avenues, to complement the City's existing outreach and education channels. We expect to see an increase in usage at all sites, a decrease in contamination at current sites, and fewer refuse truck fires.</x:t>
   </x:si>
   <x:si>
     <x:t>Fresno              </x:t>
   </x:si>
   <x:si>
     <x:t>City of Fresno</x:t>
   </x:si>
   <x:si>
     <x:t> Jillian Gaytan</x:t>
   </x:si>
   <x:si>
     <x:t>5596218618</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Fresno Solid Waste Management Division will use grant funds to launch an education campaign to help edify the public on HHW and the pitfalls of not disposing of them correctly. Information on how to safely and correctly discard unwanted HHW will be distributed via flyers that are hand delivered to residential customers before their annual "Operation Clean Up" (Bulky goods pick up). The hope is that by placing this information directly into the hands of our residents, it will cut down on the amount of illegally dumped and improperly disposed of HHW.  Social media posts will compliment the flyers, and if funds permit radio spots focusing on our Hmong and Spanish speaking communities will also go out.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Laguna Woods</x:t>
   </x:si>
   <x:si>
-    <x:t> Marlene Burns</x:t>
-[...2 lines deleted...]
-    <x:t>9496390513</x:t>
+    <x:t> Chris  Macon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9496390521</x:t>
   </x:si>
   <x:si>
     <x:t>Grant funds will be used to continue providing a battery drop off program for Laguna Woods residents and City staff at Laguna Woods City Hall. The City provides a publicly accessible designated battery collection container at Laguna Woods City Hall for convenient disposal of household batteries. Residents and City staff can dispose of battery waste in the container as often as needed at no charge. The batteries are routinely collected by the City's hazardous waste handling services contractor for recycling.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 24</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
@@ -560,51 +560,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb34fea1dc69a4363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R51650bd6b0784d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4ae941f1b10c4d1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56c06b35c85d442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1a4a1226fce4721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R28b23d63de6d415e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1287,29 +1287,29 @@
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 26, 2026 9:53 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 24, 2026 11:07 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>