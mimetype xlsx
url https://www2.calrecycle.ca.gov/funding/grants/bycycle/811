--- v9 (2026-03-10)
+++ v10 (2026-04-02)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb159f6c98e41408c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf5049447fd34cf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rbdb2578770104c35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R0b399d10efd74f80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Tire-Derived Aggregate Grant Program (TDA22)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -232,51 +232,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebbea8cee1694b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbdb2578770104c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1f9b00622dd84d8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f9b7c7d99004036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b399d10efd74f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R32c80d0ce7874624" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -384,29 +384,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 9, 2026 7:08 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 2, 2026 12:45 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>