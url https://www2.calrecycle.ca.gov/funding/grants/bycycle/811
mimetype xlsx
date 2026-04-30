--- v10 (2026-04-02)
+++ v11 (2026-04-30)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf5049447fd34cf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d5f0c3db16947ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R0b399d10efd74f80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R95cc009d49864c82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Tire-Derived Aggregate Grant Program (TDA22)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -232,51 +232,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f9b7c7d99004036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b399d10efd74f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R32c80d0ce7874624" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e7623d2a0034c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R95cc009d49864c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0fb3365f9eb04296" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -384,29 +384,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 2, 2026 12:45 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 30, 2026 5:51 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>