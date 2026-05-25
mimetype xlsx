--- v11 (2026-04-30)
+++ v12 (2026-05-25)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d5f0c3db16947ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd4929bb98147a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R95cc009d49864c82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rcdc56eebe68a4aff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Tire-Derived Aggregate Grant Program (TDA22)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -232,51 +232,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e7623d2a0034c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R95cc009d49864c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0fb3365f9eb04296" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb011db2504274a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcdc56eebe68a4aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra817a3e3f86c4609" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -384,29 +384,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 30, 2026 5:51 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 25, 2026 11:32 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>