--- v12 (2026-05-25)
+++ v13 (2026-06-18)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd4929bb98147a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c5f20f7c4144d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rcdc56eebe68a4aff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rb8201d4cc2e845d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Tire-Derived Aggregate Grant Program (TDA22)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -232,51 +232,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb011db2504274a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcdc56eebe68a4aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra817a3e3f86c4609" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea1e407c87ef4b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb8201d4cc2e845d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf57d226584254c9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -384,29 +384,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 25, 2026 11:32 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 18, 2026 4:19 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>