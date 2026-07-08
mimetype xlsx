--- v13 (2026-06-18)
+++ v14 (2026-07-08)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c5f20f7c4144d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68f682df07af4d15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rb8201d4cc2e845d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rd28dd0594f2749e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Tire-Derived Aggregate Grant Program (TDA22)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -232,51 +232,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea1e407c87ef4b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb8201d4cc2e845d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf57d226584254c9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17ba2a494b7945ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd28dd0594f2749e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R303ea3ede4374905" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -384,29 +384,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 18, 2026 4:19 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 8, 2026 8:07 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>