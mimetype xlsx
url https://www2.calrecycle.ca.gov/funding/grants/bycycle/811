--- v14 (2026-07-08)
+++ v15 (2026-07-30)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68f682df07af4d15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc76186c030e74d69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rd28dd0594f2749e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R3bb769f288984e22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Tire-Derived Aggregate Grant Program (TDA22)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -232,51 +232,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17ba2a494b7945ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd28dd0594f2749e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R303ea3ede4374905" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f3863f64ced406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3bb769f288984e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rac22d17a3a974e60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -384,29 +384,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 8, 2026 8:07 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 29, 2026 7:12 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>