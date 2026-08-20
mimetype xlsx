--- v15 (2026-07-30)
+++ v16 (2026-08-20)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc76186c030e74d69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48a5ea05e5d24480" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R3bb769f288984e22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R3f5bd5c2e83b46f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Tire-Derived Aggregate Grant Program (TDA22)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -232,51 +232,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f3863f64ced406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3bb769f288984e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rac22d17a3a974e60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bef6492bd224355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f5bd5c2e83b46f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R18b8dcccb923412f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -384,29 +384,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 29, 2026 7:12 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 20, 2026 7:16 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>