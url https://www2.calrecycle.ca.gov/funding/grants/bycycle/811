--- v16 (2026-08-20)
+++ v17 (2026-09-10)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48a5ea05e5d24480" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b66c28598845f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R3f5bd5c2e83b46f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R480a2d8053bb45eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Tire-Derived Aggregate Grant Program (TDA22)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -232,51 +232,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bef6492bd224355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f5bd5c2e83b46f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R18b8dcccb923412f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra14865beda594642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R480a2d8053bb45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbdf2dd2ceb0b46b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -384,29 +384,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 20, 2026 7:16 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 10, 2026 10:05 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>