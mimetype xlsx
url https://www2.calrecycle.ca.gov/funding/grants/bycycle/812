--- v15 (2026-08-15)
+++ v16 (2026-09-12)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70f572278c3049d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22cfae6fb8724cb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R4aae9f13e7e74f4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R6bbdfacd7c4041a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1601">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 SB 1383 Local Assistance Grant Program (OWR4)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -753,62 +753,50 @@
     <x:t>Sonoma              </x:t>
   </x:si>
   <x:si>
     <x:t>Sonoma County Waste Management Agency</x:t>
   </x:si>
   <x:si>
     <x:t> Xinci Tan</x:t>
   </x:si>
   <x:si>
     <x:t>7078376134</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The SCWMA is planning to use the funds for several regional programs, including purchase and transportation of compost/mulch; contract with Zero FoodPrint to increase carbon farming locally; an educational campaign to combat organics/recycling contamination; educational print materials; software license to help track food recovery; purchase of countertop food scrap collection pails; consultant time for commercial generator technical assistance; and permitting/engineering of a new composting facility.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Bell Gardens</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. Bernardo Iniguez</x:t>
   </x:si>
   <x:si>
     <x:t>5628067770</x:t>
   </x:si>
   <x:si>
     <x:t>Funds will be used to assist the City of Bell Gardens in development of an SB 1383 Enforcement Plan, including best management strategies, training, enforcement operating procedures as well as procurement analysis and planning.  </x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>The City intends to use the funds to work with our Edible Food Generators (EFGs) and create a Resource Recovery Ambassador Program (RRA).  We hope to bring on a consultant and/or a data management platform to help our EFGs with their food donation efforts and tracking.  We are planning on building on our RRA pilot program to train those who work and/or live in Antioch on the 3 sort program.  Stipends will be provided for completing the training and assisting with at least 1 public event.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Upland</x:t>
   </x:si>
   <x:si>
     <x:t> Tanya Garcia</x:t>
   </x:si>
   <x:si>
     <x:t>9092912967</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Upland proposes to make use of available Local Assistance Grant Application Funds to continue the successful launch of its Organics Waste Recycling Program. The City plans to use CalRecycle's local assistance funding to support our implementation efforts, specifically in the areas of public education and outreach, collection, and administration/compliance efforts thru additional secured staff hours made possible by this unique funding opportunity. The City looks forward to using these funds for public education, outreach, and marketing on multi platform educational
 videos promoting proper organics waste recycling methods and procedures for collection. Additionally, funds will be used for educational outreach brochures and bill mailers to supplement our multi-media messaging. Workshops, classes, and events will also be a big educational factor. Personnel is required for this program for capacity planning, program evaluation and analysis. Personnel will also maintain records and track indirect costs in association with the program.  With the secured funds, the City is also maintaining its collection program thru the distribution of Food Waste Pails to collect the organics waste in the home in preparation for disposal during the resident's regularly scheduled waste hauling day. The City anticipates that the personnel, collection upgrades, and promotional outreach as stated above enabled by the funding will allow for the successful continuation of Upland's Organics Waste Recycling Program.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Davis</x:t>
   </x:si>
   <x:si>
     <x:t> Jennifer Gilbert</x:t>
   </x:si>
   <x:si>
     <x:t>5307575688</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Davis plans to use these grant funds to augment the outreach and education programs required by SB 1383, pay for translation services, assist businesses in complying with the new regulations, procure organic waste products and support edible food recovery programs.</x:t>
@@ -1597,67 +1585,50 @@
 o          Analysis of the City’s energy and gas use to determine ROCP credits from current energy usage. Analysis of hauler RNG usage to determine eligibility to count toward the City’s ROCP target
 o          Update procurement policy to incorporate the requirements of SB 1383 into City-wide purchases, including recycled-content requirements for custodial paper products mandated by AB 661
 o          Assess the current paper procurement policy to determine if the City is in compliance with 30% post-consumer content paper purchasing policy
 o          Implement administrative policy and municipal code language to facilitate the achievement of procurement requirements
 o          Process amendments to contracts for ‘direct-service providers’ to require the application of mulch or compost products or to use RNG
 o          Develop procurement tracking and reporting system internally and with the City’s vendors
 o          Assess the feasibility and cost-efficacy of the brokered option of purchasing compost for application outside of City limits
 o          Outreach to HOA communities regarding procurement/compost application and discuss participation/contamination in organic waste recycling programs.
 •           6. Marketing: The City will use a portion of grant funding to showcase local edible food generator(s) by creating a short video for social media to help expand the messaging and public education of SB 1383. This process will require some production costs and the City will be supported by its consultant, EcoNomics, Inc.
 •           7. Infrastructure: The City will use a portion of the grant monies to purchase cold storage equipment for use at food recovery organizations for temporary storage of edible food recovered through our programs. Any equipment purchased using grant funding will be owned by the City and leased to the organizations per the grant parameters. The City will conduct outreach in 2024 to the food recovery organizations located within the City to assess infrastructure and cold storage needs. 
 •           8. Code enforcement resources: The City will begin enforcing its mandatory ordinance in 2024. Because of the City's high compliance rate, the City does not anticipate the need for a full-time code enforcement officer for this effort and instead will make use of existing code enforcement resources on an as-needed basis. The City is proposing to use a portion of its SB 1383 grant monies to fund this 'as needed' code enforcement approach. The code enforcement officer will track the time that is allocated to the SB 1383 enforcement effort and the City will request reimbursement based on these hours multiplied by the code enforcement officers' fully-burdened hourly rate.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Claremont</x:t>
   </x:si>
   <x:si>
     <x:t> Kristin Mikula</x:t>
   </x:si>
   <x:si>
     <x:t>9093995431</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Claremont will utilize the Local Assistance Grant to offset in-house organic collection services utilizing City staff. </x:t>
   </x:si>
   <x:si>
-    <x:t>Mariposa            </x:t>
-[...15 lines deleted...]
-  <x:si>
     <x:t>West Contra Costa Integrated Waste Management Authority</x:t>
   </x:si>
   <x:si>
     <x:t> Reka Abraham</x:t>
   </x:si>
   <x:si>
     <x:t>5106091216</x:t>
   </x:si>
   <x:si>
     <x:t>Our project will focus on contamination reduction of the organics waste stream at multi-family dwellings (MFDs) and commercial generators throughout the City of Hercules. Hercules has 14 MFDs and 73 commercial generators. MFDs and commercial generators have been identified to have high contamination rates in the organics waste stream, and generalized communication via flyers, postcards and letters have not been effective at reducing contamination. Providing education and technical assistance during direct outreach via door to door communication has shown positive impacts with our hauler's outreach team, however they do not have the staff resources available to reach out to each generator and provided targeted outreach. We will be using the grant funds to develop outreach materials, and hire a consulting firm to deliver the materials and technical assistance to generators in person.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Cupertino</x:t>
   </x:si>
   <x:si>
     <x:t> Ursula Syrova</x:t>
   </x:si>
   <x:si>
     <x:t>4087777603</x:t>
   </x:si>
   <x:si>
     <x:t>Fund recovered organic materials procurement and Edible Food Recovery Program activities as required by SB 1383 as follows:
 Purchase of materials to apply toward Cupertino's SB 1383 recovered organic materials procurement requirements. Planned activity includes a pilot to fund carbon farming projects to support farms and ranchers in their implementation of carbon sequestering farming practices, with a focus on compost application. 
 Based on the results of the Food Recovery capacity analysis, funding will support edible food infrastructure improvements in the nonprofit community, as well as supporting recurring programmatic tasks such as: inspections, education, outreach, refining Tier 1 and 2 lists, document creation, food recovery organization/service and generator reporting, as well as general administration of the program.  This will provide the Cupertino contribution to the Santa Clara County Edible Food Recovery Program that is managed regionally and supports Countywide infrastructure enhancements.</x:t>
   </x:si>
@@ -5429,50 +5400,79 @@
     <x:t>The City of Wildomar aims to launch a comprehensive compost and mulch program that will enhance the community's environmental health and resilience.  Utilization of compost and mulch will facilitate a range of multi-benefit projects for residents entailing: Landscape Enhancement, Erosion Control and Water Quality Improvement.   A total of $39,675 is allocated for compost acquisition - 529 tons, with $39,560 allocated for the procurement of mulch- 430 yards, including installation, totaling $79,235.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Capitola</x:t>
   </x:si>
   <x:si>
     <x:t> Erika Senyk</x:t>
   </x:si>
   <x:si>
     <x:t>8314757300</x:t>
   </x:si>
   <x:si>
     <x:t>In an effort led by the County of Santa Cruz, all 5 jurisdictions within the County have agreed to contribute a portion of funding provided by this grant to support food recovery organizations (FROs). Each jurisdiction will provide a percentage of its award, based on population, to support and expand the efforts of FROs operating in our region. The current plan is for the County to enter into written agreements with FROs and allocate the pooled funds from all five jurisdictions to help develop systems to comply with SB 1383 reporting requirements more easily as well as expand their operations overall. The City of Capitola plans to use the budget designated for 'Edible Food Recovery-Personnel' to help schools and other Tier2 generators comply with SB 1383, as well as continue outreach to Tier 1 generators and others.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Ceres</x:t>
   </x:si>
   <x:si>
     <x:t> Breanna Esau</x:t>
   </x:si>
   <x:si>
     <x:t>2095385700</x:t>
   </x:si>
   <x:si>
     <x:t>he majority of funding will go towards procurement of compost and mulch product.  The City's compost giveaway program, which largely was distributed to farmers for land/crop application, has been very successful with participation levels and we would like to continue to offer the compost for ongoing seasonal application.  Procurement will also go towards the residential compost and mulch give away program that has gained momentum as well recently. Funding will also be used towards education and outreach efforts to increase awareness of the compost program and the City's organic recycling services (related to SB 1383).  Remaining funds will be used towards annual subscription costs for the City's edible food tracking software (CareIt) that FRO's and EFG's are encouraged to use for reporting purposes.  Lastly, a portion of funds will be used for materials and equipment needs for the residential giveaway progam site for maintenance, containment, and signage purposes.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Antioch</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Seena Eghtedar-Shenas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9257797097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City intends to use the funds to work with our Edible Food Generators (EFGs) and create a Resource Recovery Ambassador Program (RRA).  We hope to bring on a consultant and/or a data management platform to help our EFGs with their food donation efforts and tracking.  We are planning on building on our RRA pilot program to train those who work and/or live in Antioch on the 3 sort program.  Stipends will be provided for completing the training and assisting with at least 1 public event.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mariposa            </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mariposa County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Wendy Vittands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2099662220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mariposa County is a rural area located in the western foothills and mountains of the Sierra Nevada Mountain range. The County occupies 1,463 square miles and is home to Yosemite National Park. As of the 2020 U.S. Census, the population of the County was 17,131. There are no incorporated cities in Mariposa County. Mariposa County is a low-income community with a population that includes 28% over the age of 65 and 12% disabled persons.
+The Solid Waste and Recycling Division of Mariposa County Public Works manages the County’s solid waste programs. The Mariposa County Environmental Health Unit and Public Works assures regulatory compliance at disposal facilities. In 2021 approximately 14,000 tons (~50 tons per day), were landfilled, making it one of the smallest active landfills in the state. Mariposa County has a Corrective Action Plan (CAP) in place with CalRecycle. Mariposa County proposes to use grant funding from the SB 1383 Local Assistance Grant Program to advance compliance with the CAP and meet other SB 1383 requirements. 
+</x:t>
   </x:si>
   <x:si>
     <x:t>City of El Cajon</x:t>
   </x:si>
   <x:si>
     <x:t>The funds will be used to primarily fund the requirements associated with the implementation of the City's Edible Food Recovery program including Education and Outreach, Inspection and Enforcement, Record Keeping, Tier Identification, and Capacity Planning. Additionally, funds will be used for Edible Food Recovery program evaluation and gap analysis if it is determined that the San Diego County region has a shortfall in its Edible Food Recovery capacity. A detailed description of each of the services follows.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 387</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
@@ -5613,51 +5613,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88372a06576046db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4aae9f13e7e74f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd006d6f9b7e04c37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R783c73bd61fa4c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6bbdfacd7c4041a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R07fcea221ac04329" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -6857,8165 +6857,8165 @@
     </x:row>
     <x:row ht="218.494140625" customHeight="1" collapsed="0">
       <x:c r="A53" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B53" s="8" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C53" s="8"/>
       <x:c r="D53" s="9" t="n">
         <x:v>107651</x:v>
       </x:c>
       <x:c r="E53" s="8" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="F53" s="8" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="G53" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H53" s="8" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
-    <x:row ht="413.970703125" customHeight="1" collapsed="0">
+    <x:row ht="1368.3984375" customHeight="1" collapsed="0">
       <x:c r="A54" s="8" t="s">
-        <x:v>108</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B54" s="8" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C54" s="8"/>
       <x:c r="D54" s="9" t="n">
-        <x:v>306999</x:v>
+        <x:v>211031</x:v>
       </x:c>
       <x:c r="E54" s="8" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="F54" s="8" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="G54" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H54" s="8" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1368.396484375" customHeight="1" collapsed="0">
+    <x:row ht="252.9921875" customHeight="1" collapsed="0">
       <x:c r="A55" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B55" s="8" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C55" s="8"/>
       <x:c r="D55" s="9" t="n">
-        <x:v>211031</x:v>
+        <x:v>174062</x:v>
       </x:c>
       <x:c r="E55" s="8" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="F55" s="8" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="G55" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H55" s="8" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
-    <x:row ht="252.99609375" customHeight="1" collapsed="0">
+    <x:row ht="735.9296875" customHeight="1" collapsed="0">
       <x:c r="A56" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B56" s="8" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C56" s="8"/>
       <x:c r="D56" s="9" t="n">
-        <x:v>174062</x:v>
+        <x:v>328023</x:v>
       </x:c>
       <x:c r="E56" s="8" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="F56" s="8" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="G56" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H56" s="8" t="s">
-        <x:v>248</x:v>
-[...2 lines deleted...]
-    <x:row ht="735.9296875" customHeight="1" collapsed="0">
+        <x:v>249</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="873.921875" customHeight="1" collapsed="0">
       <x:c r="A57" s="8" t="s">
-        <x:v>146</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B57" s="8" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C57" s="8"/>
       <x:c r="D57" s="9" t="n">
-        <x:v>328023</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E57" s="8" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F57" s="8" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G57" s="8" t="s">
-        <x:v>252</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H57" s="8" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
-    <x:row ht="873.921875" customHeight="1" collapsed="0">
+    <x:row ht="517.46484375" customHeight="1" collapsed="0">
       <x:c r="A58" s="8" t="s">
-        <x:v>114</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B58" s="8" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C58" s="8"/>
       <x:c r="D58" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>561790</x:v>
       </x:c>
       <x:c r="E58" s="8" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="F58" s="8" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="G58" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H58" s="8" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
-    <x:row ht="517.4609375" customHeight="1" collapsed="0">
+    <x:row ht="115" customHeight="1" collapsed="0">
       <x:c r="A59" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B59" s="8" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C59" s="8"/>
       <x:c r="D59" s="9" t="n">
-        <x:v>561790</x:v>
+        <x:v>279920</x:v>
       </x:c>
       <x:c r="E59" s="8" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="F59" s="8" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="G59" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H59" s="8" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
-    <x:row ht="115.00390625" customHeight="1" collapsed="0">
+    <x:row ht="264.47265625" customHeight="1" collapsed="0">
       <x:c r="A60" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B60" s="8" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C60" s="8"/>
       <x:c r="D60" s="9" t="n">
-        <x:v>279920</x:v>
+        <x:v>164536</x:v>
       </x:c>
       <x:c r="E60" s="8" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F60" s="8" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="G60" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H60" s="8" t="s">
-        <x:v>265</x:v>
-[...2 lines deleted...]
-    <x:row ht="264.47265625" customHeight="1" collapsed="0">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="206.984375" customHeight="1" collapsed="0">
       <x:c r="A61" s="8" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="B61" s="8" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C61" s="8"/>
       <x:c r="D61" s="9" t="n">
-        <x:v>164536</x:v>
+        <x:v>123181</x:v>
       </x:c>
       <x:c r="E61" s="8" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F61" s="8" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G61" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H61" s="8" t="s">
-        <x:v>270</x:v>
-[...2 lines deleted...]
-    <x:row ht="206.984375" customHeight="1" collapsed="0">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="103.49609375" customHeight="1" collapsed="0">
       <x:c r="A62" s="8" t="s">
-        <x:v>271</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B62" s="8" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C62" s="8"/>
       <x:c r="D62" s="9" t="n">
-        <x:v>123181</x:v>
+        <x:v>292997</x:v>
       </x:c>
       <x:c r="E62" s="8" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="F62" s="8" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="G62" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H62" s="8" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
-    <x:row ht="103.49609375" customHeight="1" collapsed="0">
+    <x:row ht="1023.41796875" customHeight="1" collapsed="0">
       <x:c r="A63" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B63" s="8" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C63" s="8"/>
       <x:c r="D63" s="9" t="n">
-        <x:v>292997</x:v>
+        <x:v>419377</x:v>
       </x:c>
       <x:c r="E63" s="8" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="F63" s="8" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="G63" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H63" s="8" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1023.41796875" customHeight="1" collapsed="0">
+    <x:row ht="344.9765625" customHeight="1" collapsed="0">
       <x:c r="A64" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B64" s="8" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C64" s="8"/>
       <x:c r="D64" s="9" t="n">
-        <x:v>419377</x:v>
+        <x:v>451318</x:v>
       </x:c>
       <x:c r="E64" s="8" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="F64" s="8" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="G64" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H64" s="8" t="s">
-        <x:v>283</x:v>
-[...2 lines deleted...]
-    <x:row ht="344.9765625" customHeight="1" collapsed="0">
+        <x:v>284</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="425.453125" customHeight="1" collapsed="0">
       <x:c r="A65" s="8" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B65" s="8" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C65" s="8"/>
       <x:c r="D65" s="9" t="n">
-        <x:v>451318</x:v>
+        <x:v>455122</x:v>
       </x:c>
       <x:c r="E65" s="8" t="s">
-        <x:v>285</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F65" s="8" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="G65" s="8" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H65" s="8" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="G65" s="8" t="s">
+    </x:row>
+    <x:row ht="103.4921875" customHeight="1" collapsed="0">
+      <x:c r="A66" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B66" s="8" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...9 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
       <x:c r="C66" s="8"/>
       <x:c r="D66" s="9" t="n">
-        <x:v>455122</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E66" s="8" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F66" s="8" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="G66" s="8" t="s">
-        <x:v>287</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H66" s="8" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
-    <x:row ht="103.4921875" customHeight="1" collapsed="0">
+    <x:row ht="183.99609375" customHeight="1" collapsed="0">
       <x:c r="A67" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B67" s="8" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C67" s="8"/>
       <x:c r="D67" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>208212</x:v>
       </x:c>
       <x:c r="E67" s="8" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="F67" s="8" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="G67" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H67" s="8" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
-    <x:row ht="183.99609375" customHeight="1" collapsed="0">
+    <x:row ht="482.96875" customHeight="1" collapsed="0">
       <x:c r="A68" s="8" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B68" s="8" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C68" s="8"/>
       <x:c r="D68" s="9" t="n">
-        <x:v>208212</x:v>
+        <x:v>602222</x:v>
       </x:c>
       <x:c r="E68" s="8" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="F68" s="8" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="G68" s="8" t="s">
-        <x:v>252</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H68" s="8" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
-    <x:row ht="482.96875" customHeight="1" collapsed="0">
+    <x:row ht="4634.10546875" customHeight="1" collapsed="0">
       <x:c r="A69" s="8" t="s">
-        <x:v>146</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B69" s="8" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C69" s="8"/>
       <x:c r="D69" s="9" t="n">
-        <x:v>602222</x:v>
+        <x:v>519396</x:v>
       </x:c>
       <x:c r="E69" s="8" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="F69" s="8" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="G69" s="8" t="s">
-        <x:v>252</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H69" s="8" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
-    <x:row ht="4634.10546875" customHeight="1" collapsed="0">
+    <x:row ht="436.96484375" customHeight="1" collapsed="0">
       <x:c r="A70" s="8" t="s">
-        <x:v>197</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="8" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C70" s="8"/>
       <x:c r="D70" s="9" t="n">
-        <x:v>519396</x:v>
+        <x:v>317573</x:v>
       </x:c>
       <x:c r="E70" s="8" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="F70" s="8" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="G70" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H70" s="8" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
-    <x:row ht="436.9609375" customHeight="1" collapsed="0">
+    <x:row ht="287.45703125" customHeight="1" collapsed="0">
       <x:c r="A71" s="8" t="s">
-        <x:v>67</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B71" s="8" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C71" s="8"/>
       <x:c r="D71" s="9" t="n">
-        <x:v>317573</x:v>
+        <x:v>161453</x:v>
       </x:c>
       <x:c r="E71" s="8" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="F71" s="8" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="G71" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H71" s="8" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.4609375" customHeight="1" collapsed="0">
+    <x:row ht="34.5" customHeight="1" collapsed="0">
       <x:c r="A72" s="8" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="B72" s="8" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C72" s="8"/>
       <x:c r="D72" s="9" t="n">
-        <x:v>161453</x:v>
+        <x:v>95705</x:v>
       </x:c>
       <x:c r="E72" s="8" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="F72" s="8" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="G72" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H72" s="8" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
-    <x:row ht="34.5" customHeight="1" collapsed="0">
+    <x:row ht="137.98828125" customHeight="1" collapsed="0">
       <x:c r="A73" s="8" t="s">
-        <x:v>271</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B73" s="8" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C73" s="8"/>
       <x:c r="D73" s="9" t="n">
-        <x:v>95705</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E73" s="8" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="F73" s="8" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="G73" s="8" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H73" s="8" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
-    <x:row ht="137.98828125" customHeight="1" collapsed="0">
+    <x:row ht="4841.09375" customHeight="1" collapsed="0">
       <x:c r="A74" s="8" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B74" s="8" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C74" s="8"/>
       <x:c r="D74" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E74" s="8" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="F74" s="8" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="G74" s="8" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H74" s="8" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
-    <x:row ht="4841.09375" customHeight="1" collapsed="0">
+    <x:row ht="471.4609375" customHeight="1" collapsed="0">
       <x:c r="A75" s="8" t="s">
-        <x:v>152</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B75" s="8" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C75" s="8"/>
       <x:c r="D75" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>291555</x:v>
       </x:c>
       <x:c r="E75" s="8" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="F75" s="8" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="G75" s="8" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H75" s="8" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
-    <x:row ht="471.45703125" customHeight="1" collapsed="0">
+    <x:row ht="1310.8828125" customHeight="1" collapsed="0">
       <x:c r="A76" s="8" t="s">
-        <x:v>99</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="B76" s="8" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C76" s="8"/>
       <x:c r="D76" s="9" t="n">
-        <x:v>291555</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E76" s="8" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F76" s="8" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G76" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H76" s="8" t="s">
-        <x:v>330</x:v>
-[...2 lines deleted...]
-    <x:row ht="1310.8828125" customHeight="1" collapsed="0">
+        <x:v>331</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="632.43359375" customHeight="1" collapsed="0">
       <x:c r="A77" s="8" t="s">
-        <x:v>331</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B77" s="8" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C77" s="8"/>
       <x:c r="D77" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>76049</x:v>
       </x:c>
       <x:c r="E77" s="8" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="F77" s="8" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="G77" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H77" s="8" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
-    <x:row ht="632.4375" customHeight="1" collapsed="0">
+    <x:row ht="494.44921875" customHeight="1" collapsed="0">
       <x:c r="A78" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B78" s="8" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C78" s="8"/>
       <x:c r="D78" s="9" t="n">
-        <x:v>76049</x:v>
+        <x:v>297821</x:v>
       </x:c>
       <x:c r="E78" s="8" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F78" s="8" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G78" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H78" s="8" t="s">
-        <x:v>339</x:v>
-[...2 lines deleted...]
-    <x:row ht="494.44921875" customHeight="1" collapsed="0">
+        <x:v>340</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1092.4140625" customHeight="1" collapsed="0">
       <x:c r="A79" s="8" t="s">
-        <x:v>340</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B79" s="8" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C79" s="8"/>
       <x:c r="D79" s="9" t="n">
-        <x:v>297821</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E79" s="8" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="F79" s="8" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="G79" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H79" s="8" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1092.4140625" customHeight="1" collapsed="0">
+    <x:row ht="1632.87109375" customHeight="1" collapsed="0">
       <x:c r="A80" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B80" s="8" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C80" s="8"/>
       <x:c r="D80" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>201796</x:v>
       </x:c>
       <x:c r="E80" s="8" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="F80" s="8" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="G80" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H80" s="8" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1632.8671875" customHeight="1" collapsed="0">
+    <x:row ht="666.93359375" customHeight="1" collapsed="0">
       <x:c r="A81" s="8" t="s">
-        <x:v>108</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B81" s="8" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C81" s="8"/>
       <x:c r="D81" s="9" t="n">
-        <x:v>201796</x:v>
+        <x:v>132861</x:v>
       </x:c>
       <x:c r="E81" s="8" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="F81" s="8" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="G81" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H81" s="8" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
-    <x:row ht="666.9375" customHeight="1" collapsed="0">
+    <x:row ht="8716.25390625" customHeight="1" collapsed="0">
       <x:c r="A82" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="B82" s="8" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C82" s="8"/>
       <x:c r="D82" s="9" t="n">
-        <x:v>132861</x:v>
+        <x:v>722025</x:v>
       </x:c>
       <x:c r="E82" s="8" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F82" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G82" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H82" s="8" t="s">
-        <x:v>356</x:v>
-[...2 lines deleted...]
-    <x:row ht="8716.25" customHeight="1" collapsed="0">
+        <x:v>357</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="241.484375" customHeight="1" collapsed="0">
       <x:c r="A83" s="8" t="s">
-        <x:v>357</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B83" s="8" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C83" s="8"/>
       <x:c r="D83" s="9" t="n">
-        <x:v>722025</x:v>
+        <x:v>206068</x:v>
       </x:c>
       <x:c r="E83" s="8" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="F83" s="8" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="G83" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H83" s="8" t="s">
         <x:v>361</x:v>
       </x:c>
     </x:row>
-    <x:row ht="241.484375" customHeight="1" collapsed="0">
+    <x:row ht="425.44921875" customHeight="1" collapsed="0">
       <x:c r="A84" s="8" t="s">
-        <x:v>146</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B84" s="8" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C84" s="8"/>
       <x:c r="D84" s="9" t="n">
-        <x:v>206068</x:v>
+        <x:v>139546</x:v>
       </x:c>
       <x:c r="E84" s="8" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="F84" s="8" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="G84" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H84" s="8" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
-    <x:row ht="425.453125" customHeight="1" collapsed="0">
+    <x:row ht="390.95703125" customHeight="1" collapsed="0">
       <x:c r="A85" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B85" s="8" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C85" s="8"/>
       <x:c r="D85" s="9" t="n">
-        <x:v>139546</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E85" s="8" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="F85" s="8" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="F85" s="8" t="s">
+      <x:c r="G85" s="8" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H85" s="8" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="G85" s="8" t="s">
-[...6 lines deleted...]
-    <x:row ht="390.94921875" customHeight="1" collapsed="0">
+    </x:row>
+    <x:row ht="471.45703125" customHeight="1" collapsed="0">
       <x:c r="A86" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B86" s="8" t="s">
-        <x:v>370</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C86" s="8"/>
       <x:c r="D86" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>185221</x:v>
       </x:c>
       <x:c r="E86" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F86" s="8" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="G86" s="8" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H86" s="8" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
-    <x:row ht="471.4609375" customHeight="1" collapsed="0">
+    <x:row ht="1011.9140625" customHeight="1" collapsed="0">
       <x:c r="A87" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B87" s="8" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C87" s="8"/>
       <x:c r="D87" s="9" t="n">
-        <x:v>185221</x:v>
+        <x:v>245907</x:v>
       </x:c>
       <x:c r="E87" s="8" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="F87" s="8" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="G87" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H87" s="8" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1011.9140625" customHeight="1" collapsed="0">
+    <x:row ht="609.4453125" customHeight="1" collapsed="0">
       <x:c r="A88" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B88" s="8" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C88" s="8"/>
       <x:c r="D88" s="9" t="n">
-        <x:v>245907</x:v>
+        <x:v>202280</x:v>
       </x:c>
       <x:c r="E88" s="8" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="F88" s="8" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="G88" s="8" t="s">
-        <x:v>287</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H88" s="8" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
-    <x:row ht="609.4453125" customHeight="1" collapsed="0">
+    <x:row ht="586.4609375" customHeight="1" collapsed="0">
       <x:c r="A89" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="B89" s="8" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C89" s="8"/>
       <x:c r="D89" s="9" t="n">
-        <x:v>202280</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E89" s="8" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F89" s="8" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="G89" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H89" s="8" t="s">
-        <x:v>384</x:v>
-[...2 lines deleted...]
-    <x:row ht="586.4609375" customHeight="1" collapsed="0">
+        <x:v>385</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="908.4140625" customHeight="1" collapsed="0">
       <x:c r="A90" s="8" t="s">
-        <x:v>385</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B90" s="8" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C90" s="8"/>
       <x:c r="D90" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>270003</x:v>
       </x:c>
       <x:c r="E90" s="8" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="F90" s="8" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="G90" s="8" t="s">
-        <x:v>252</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H90" s="8" t="s">
         <x:v>389</x:v>
       </x:c>
     </x:row>
-    <x:row ht="908.421875" customHeight="1" collapsed="0">
+    <x:row ht="172.4921875" customHeight="1" collapsed="0">
       <x:c r="A91" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B91" s="8" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C91" s="8"/>
       <x:c r="D91" s="9" t="n">
-        <x:v>270003</x:v>
+        <x:v>170155</x:v>
       </x:c>
       <x:c r="E91" s="8" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="F91" s="8" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="G91" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H91" s="8" t="s">
         <x:v>393</x:v>
       </x:c>
     </x:row>
-    <x:row ht="172.484375" customHeight="1" collapsed="0">
+    <x:row ht="816.4375" customHeight="1" collapsed="0">
       <x:c r="A92" s="8" t="s">
-        <x:v>49</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B92" s="8" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C92" s="8"/>
       <x:c r="D92" s="9" t="n">
-        <x:v>170155</x:v>
+        <x:v>199091</x:v>
       </x:c>
       <x:c r="E92" s="8" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F92" s="8" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G92" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H92" s="8" t="s">
-        <x:v>397</x:v>
-[...2 lines deleted...]
-    <x:row ht="816.4375" customHeight="1" collapsed="0">
+        <x:v>398</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1333.8984375" customHeight="1" collapsed="0">
       <x:c r="A93" s="8" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="B93" s="8" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C93" s="8"/>
       <x:c r="D93" s="9" t="n">
-        <x:v>199091</x:v>
+        <x:v>125832</x:v>
       </x:c>
       <x:c r="E93" s="8" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F93" s="8" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="G93" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H93" s="8" t="s">
-        <x:v>402</x:v>
-[...2 lines deleted...]
-    <x:row ht="1333.8984375" customHeight="1" collapsed="0">
+        <x:v>403</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="666.9296875" customHeight="1" collapsed="0">
       <x:c r="A94" s="8" t="s">
-        <x:v>403</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B94" s="8" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C94" s="8"/>
       <x:c r="D94" s="9" t="n">
-        <x:v>125832</x:v>
+        <x:v>89017</x:v>
       </x:c>
       <x:c r="E94" s="8" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="F94" s="8" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="G94" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H94" s="8" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
-    <x:row ht="666.9375" customHeight="1" collapsed="0">
+    <x:row ht="91.9921875" customHeight="1" collapsed="0">
       <x:c r="A95" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="B95" s="8" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C95" s="8"/>
       <x:c r="D95" s="9" t="n">
-        <x:v>89017</x:v>
+        <x:v>89452</x:v>
       </x:c>
       <x:c r="E95" s="8" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F95" s="8" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="G95" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H95" s="8" t="s">
-        <x:v>411</x:v>
-[...2 lines deleted...]
-    <x:row ht="91.984375" customHeight="1" collapsed="0">
+        <x:v>412</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="781.9375" customHeight="1" collapsed="0">
       <x:c r="A96" s="8" t="s">
-        <x:v>412</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B96" s="8" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C96" s="8"/>
       <x:c r="D96" s="9" t="n">
-        <x:v>89452</x:v>
+        <x:v>133635</x:v>
       </x:c>
       <x:c r="E96" s="8" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="F96" s="8" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="G96" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H96" s="8" t="s">
         <x:v>416</x:v>
       </x:c>
     </x:row>
-    <x:row ht="781.9375" customHeight="1" collapsed="0">
+    <x:row ht="574.9453125" customHeight="1" collapsed="0">
       <x:c r="A97" s="8" t="s">
-        <x:v>266</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B97" s="8" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C97" s="8"/>
       <x:c r="D97" s="9" t="n">
-        <x:v>133635</x:v>
+        <x:v>302018</x:v>
       </x:c>
       <x:c r="E97" s="8" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="F97" s="8" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="G97" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H97" s="8" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
-    <x:row ht="574.953125" customHeight="1" collapsed="0">
+    <x:row ht="505.953125" customHeight="1" collapsed="0">
       <x:c r="A98" s="8" t="s">
-        <x:v>108</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B98" s="8" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C98" s="8"/>
       <x:c r="D98" s="9" t="n">
-        <x:v>302018</x:v>
+        <x:v>357637</x:v>
       </x:c>
       <x:c r="E98" s="8" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="F98" s="8" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="G98" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H98" s="8" t="s">
         <x:v>424</x:v>
       </x:c>
     </x:row>
-    <x:row ht="505.953125" customHeight="1" collapsed="0">
+    <x:row ht="528.953125" customHeight="1" collapsed="0">
       <x:c r="A99" s="8" t="s">
-        <x:v>146</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B99" s="8" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C99" s="8"/>
       <x:c r="D99" s="9" t="n">
-        <x:v>357637</x:v>
+        <x:v>719552</x:v>
       </x:c>
       <x:c r="E99" s="8" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="F99" s="8" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G99" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H99" s="8" t="s">
         <x:v>428</x:v>
       </x:c>
     </x:row>
-    <x:row ht="528.9453125" customHeight="1" collapsed="0">
+    <x:row ht="287.453125" customHeight="1" collapsed="0">
       <x:c r="A100" s="8" t="s">
-        <x:v>266</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B100" s="8" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C100" s="8"/>
       <x:c r="D100" s="9" t="n">
-        <x:v>719552</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E100" s="8" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="F100" s="8" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="G100" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H100" s="8" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.4609375" customHeight="1" collapsed="0">
+    <x:row ht="678.4453125" customHeight="1" collapsed="0">
       <x:c r="A101" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="B101" s="8" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C101" s="8"/>
       <x:c r="D101" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>104117</x:v>
       </x:c>
       <x:c r="E101" s="8" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F101" s="8" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G101" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H101" s="8" t="s">
-        <x:v>436</x:v>
-[...2 lines deleted...]
-    <x:row ht="678.4453125" customHeight="1" collapsed="0">
+        <x:v>437</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="735.9296875" customHeight="1" collapsed="0">
       <x:c r="A102" s="8" t="s">
-        <x:v>437</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B102" s="8" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C102" s="8"/>
       <x:c r="D102" s="9" t="n">
-        <x:v>104117</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E102" s="8" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="F102" s="8" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="G102" s="8" t="s">
-        <x:v>252</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H102" s="8" t="s">
         <x:v>441</x:v>
       </x:c>
     </x:row>
-    <x:row ht="735.9296875" customHeight="1" collapsed="0">
+    <x:row ht="1414.3828125" customHeight="1" collapsed="0">
       <x:c r="A103" s="8" t="s">
-        <x:v>108</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B103" s="8" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C103" s="8"/>
       <x:c r="D103" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>162960</x:v>
       </x:c>
       <x:c r="E103" s="8" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="F103" s="8" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="G103" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H103" s="8" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1414.375" customHeight="1" collapsed="0">
+    <x:row ht="126.4765625" customHeight="1" collapsed="0">
       <x:c r="A104" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B104" s="8" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C104" s="8"/>
       <x:c r="D104" s="9" t="n">
-        <x:v>162960</x:v>
+        <x:v>229999</x:v>
       </x:c>
       <x:c r="E104" s="8" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="F104" s="8" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="G104" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H104" s="8" t="s">
         <x:v>449</x:v>
       </x:c>
     </x:row>
-    <x:row ht="126.484375" customHeight="1" collapsed="0">
+    <x:row ht="517.46875" customHeight="1" collapsed="0">
       <x:c r="A105" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B105" s="8" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C105" s="8"/>
       <x:c r="D105" s="9" t="n">
-        <x:v>229999</x:v>
+        <x:v>109300</x:v>
       </x:c>
       <x:c r="E105" s="8" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="F105" s="8" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G105" s="8" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H105" s="8" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="F105" s="8" t="s">
+    </x:row>
+    <x:row ht="747.4375" customHeight="1" collapsed="0">
+      <x:c r="A106" s="8" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="B106" s="8" t="s">
         <x:v>452</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>454</x:v>
       </x:c>
       <x:c r="C106" s="8"/>
       <x:c r="D106" s="9" t="n">
-        <x:v>109300</x:v>
+        <x:v>165976</x:v>
       </x:c>
       <x:c r="E106" s="8" t="s">
-        <x:v>41</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F106" s="8" t="s">
-        <x:v>42</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="G106" s="8" t="s">
-        <x:v>287</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H106" s="8" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
-    <x:row ht="747.4453125" customHeight="1" collapsed="0">
+    <x:row ht="1046.40625" customHeight="1" collapsed="0">
       <x:c r="A107" s="8" t="s">
-        <x:v>266</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B107" s="8" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C107" s="8"/>
       <x:c r="D107" s="9" t="n">
-        <x:v>165976</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E107" s="8" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="F107" s="8" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="G107" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H107" s="8" t="s">
         <x:v>459</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1046.40625" customHeight="1" collapsed="0">
+    <x:row ht="264.4765625" customHeight="1" collapsed="0">
       <x:c r="A108" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B108" s="8" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C108" s="8"/>
       <x:c r="D108" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>75891</x:v>
       </x:c>
       <x:c r="E108" s="8" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="F108" s="8" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="G108" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H108" s="8" t="s">
         <x:v>463</x:v>
       </x:c>
     </x:row>
-    <x:row ht="264.46875" customHeight="1" collapsed="0">
+    <x:row ht="6899.4140625" customHeight="1" collapsed="0">
       <x:c r="A109" s="8" t="s">
-        <x:v>67</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B109" s="8" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C109" s="8"/>
       <x:c r="D109" s="9" t="n">
-        <x:v>75891</x:v>
+        <x:v>224342</x:v>
       </x:c>
       <x:c r="E109" s="8" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="F109" s="8" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="G109" s="8" t="s">
-        <x:v>127</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H109" s="8" t="s">
         <x:v>467</x:v>
       </x:c>
     </x:row>
-    <x:row ht="6899.4140625" customHeight="1" collapsed="0">
+    <x:row ht="115" customHeight="1" collapsed="0">
       <x:c r="A110" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B110" s="8" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C110" s="8"/>
       <x:c r="D110" s="9" t="n">
-        <x:v>224342</x:v>
+        <x:v>103281</x:v>
       </x:c>
       <x:c r="E110" s="8" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="F110" s="8" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="G110" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H110" s="8" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
-    <x:row ht="115.0078125" customHeight="1" collapsed="0">
+    <x:row ht="770.4296875" customHeight="1" collapsed="0">
       <x:c r="A111" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="8" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C111" s="8"/>
       <x:c r="D111" s="9" t="n">
-        <x:v>103281</x:v>
+        <x:v>76194</x:v>
       </x:c>
       <x:c r="E111" s="8" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="F111" s="8" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="G111" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H111" s="8" t="s">
         <x:v>475</x:v>
       </x:c>
     </x:row>
-    <x:row ht="988.921875" customHeight="1" collapsed="0">
+    <x:row ht="942.9140625" customHeight="1" collapsed="0">
       <x:c r="A112" s="8" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B112" s="8" t="s">
         <x:v>476</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>477</x:v>
       </x:c>
       <x:c r="C112" s="8"/>
       <x:c r="D112" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>161264</x:v>
       </x:c>
       <x:c r="E112" s="8" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="F112" s="8" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="F112" s="8" t="s">
+      <x:c r="G112" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H112" s="8" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="G112" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H112" s="8" t="s">
+    </x:row>
+    <x:row ht="195.4765625" customHeight="1" collapsed="0">
+      <x:c r="A113" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B113" s="8" t="s">
         <x:v>480</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>481</x:v>
       </x:c>
       <x:c r="C113" s="8"/>
       <x:c r="D113" s="9" t="n">
-        <x:v>76194</x:v>
+        <x:v>243294</x:v>
       </x:c>
       <x:c r="E113" s="8" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="F113" s="8" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="F113" s="8" t="s">
+      <x:c r="G113" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H113" s="8" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="G113" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H113" s="8" t="s">
+    </x:row>
+    <x:row ht="551.96875" customHeight="1" collapsed="0">
+      <x:c r="A114" s="8" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B114" s="8" t="s">
         <x:v>484</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>485</x:v>
       </x:c>
       <x:c r="C114" s="8"/>
       <x:c r="D114" s="9" t="n">
-        <x:v>161264</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E114" s="8" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="F114" s="8" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="F114" s="8" t="s">
+      <x:c r="G114" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H114" s="8" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="G114" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H114" s="8" t="s">
+    </x:row>
+    <x:row ht="252.984375" customHeight="1" collapsed="0">
+      <x:c r="A115" s="8" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B115" s="8" t="s">
         <x:v>488</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>489</x:v>
       </x:c>
       <x:c r="C115" s="8"/>
       <x:c r="D115" s="9" t="n">
-        <x:v>243294</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E115" s="8" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="F115" s="8" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="F115" s="8" t="s">
+      <x:c r="G115" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H115" s="8" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="G115" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H115" s="8" t="s">
+    </x:row>
+    <x:row ht="574.953125" customHeight="1" collapsed="0">
+      <x:c r="A116" s="8" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="B116" s="8" t="s">
         <x:v>492</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>493</x:v>
       </x:c>
       <x:c r="C116" s="8"/>
       <x:c r="D116" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>99117</x:v>
       </x:c>
       <x:c r="E116" s="8" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="F116" s="8" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="F116" s="8" t="s">
+      <x:c r="G116" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H116" s="8" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="G116" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H116" s="8" t="s">
+    </x:row>
+    <x:row ht="10372.109375" customHeight="1" collapsed="0">
+      <x:c r="A117" s="8" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="B117" s="8" t="s">
         <x:v>496</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>497</x:v>
       </x:c>
       <x:c r="C117" s="8"/>
       <x:c r="D117" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>612849</x:v>
       </x:c>
       <x:c r="E117" s="8" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="F117" s="8" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="F117" s="8" t="s">
+      <x:c r="G117" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H117" s="8" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="G117" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H117" s="8" t="s">
+    </x:row>
+    <x:row ht="436.9609375" customHeight="1" collapsed="0">
+      <x:c r="A118" s="8" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="B118" s="8" t="s">
         <x:v>500</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>501</x:v>
       </x:c>
       <x:c r="C118" s="8"/>
       <x:c r="D118" s="9" t="n">
-        <x:v>99117</x:v>
+        <x:v>1065428</x:v>
       </x:c>
       <x:c r="E118" s="8" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="F118" s="8" t="s">
         <x:v>502</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>503</x:v>
       </x:c>
       <x:c r="G118" s="8" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H118" s="8" t="s">
+        <x:v>503</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2587.265625" customHeight="1" collapsed="0">
+      <x:c r="A119" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B119" s="8" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
       <x:c r="C119" s="8"/>
       <x:c r="D119" s="9" t="n">
-        <x:v>612849</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E119" s="8" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="F119" s="8" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="F119" s="8" t="s">
+      <x:c r="G119" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H119" s="8" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="G119" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H119" s="8" t="s">
+    </x:row>
+    <x:row ht="1908.8515625" customHeight="1" collapsed="0">
+      <x:c r="A120" s="8" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="B120" s="8" t="s">
         <x:v>508</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>509</x:v>
       </x:c>
       <x:c r="C120" s="8"/>
       <x:c r="D120" s="9" t="n">
-        <x:v>1065428</x:v>
+        <x:v>246469</x:v>
       </x:c>
       <x:c r="E120" s="8" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="F120" s="8" t="s">
         <x:v>510</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>511</x:v>
       </x:c>
       <x:c r="G120" s="8" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H120" s="8" t="s">
+        <x:v>511</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="816.4375" customHeight="1" collapsed="0">
+      <x:c r="A121" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B121" s="8" t="s">
         <x:v>512</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>513</x:v>
       </x:c>
       <x:c r="C121" s="8"/>
       <x:c r="D121" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>88065</x:v>
       </x:c>
       <x:c r="E121" s="8" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="F121" s="8" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="F121" s="8" t="s">
+      <x:c r="G121" s="8" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H121" s="8" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="G121" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H121" s="8" t="s">
+    </x:row>
+    <x:row ht="321.9609375" customHeight="1" collapsed="0">
+      <x:c r="A122" s="8" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B122" s="8" t="s">
         <x:v>516</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>517</x:v>
       </x:c>
       <x:c r="C122" s="8"/>
       <x:c r="D122" s="9" t="n">
-        <x:v>246469</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E122" s="8" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="F122" s="8" t="s">
         <x:v>518</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>519</x:v>
       </x:c>
       <x:c r="G122" s="8" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H122" s="8" t="s">
+        <x:v>519</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="448.4609375" customHeight="1" collapsed="0">
+      <x:c r="A123" s="8" t="s">
         <x:v>520</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
       <x:c r="B123" s="8" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C123" s="8"/>
       <x:c r="D123" s="9" t="n">
-        <x:v>88065</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E123" s="8" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="F123" s="8" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="G123" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H123" s="8" t="s">
         <x:v>524</x:v>
       </x:c>
     </x:row>
-    <x:row ht="321.953125" customHeight="1" collapsed="0">
+    <x:row ht="218.5" customHeight="1" collapsed="0">
       <x:c r="A124" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B124" s="8" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="C124" s="8"/>
       <x:c r="D124" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>96873</x:v>
       </x:c>
       <x:c r="E124" s="8" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="F124" s="8" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="G124" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H124" s="8" t="s">
         <x:v>528</x:v>
       </x:c>
     </x:row>
-    <x:row ht="448.46875" customHeight="1" collapsed="0">
+    <x:row ht="1138.3984375" customHeight="1" collapsed="0">
       <x:c r="A125" s="8" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="B125" s="8" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C125" s="8"/>
       <x:c r="D125" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E125" s="8" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="F125" s="8" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="G125" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H125" s="8" t="s">
         <x:v>533</x:v>
       </x:c>
     </x:row>
-    <x:row ht="218.4921875" customHeight="1" collapsed="0">
+    <x:row ht="206.9765625" customHeight="1" collapsed="0">
       <x:c r="A126" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B126" s="8" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C126" s="8"/>
       <x:c r="D126" s="9" t="n">
-        <x:v>96873</x:v>
+        <x:v>234113</x:v>
       </x:c>
       <x:c r="E126" s="8" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="F126" s="8" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="G126" s="8" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H126" s="8" t="s">
         <x:v>537</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1138.390625" customHeight="1" collapsed="0">
+    <x:row ht="2334.3046875" customHeight="1" collapsed="0">
       <x:c r="A127" s="8" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B127" s="8" t="s">
         <x:v>538</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>539</x:v>
       </x:c>
       <x:c r="C127" s="8"/>
       <x:c r="D127" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>229264</x:v>
       </x:c>
       <x:c r="E127" s="8" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="F127" s="8" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="F127" s="8" t="s">
+      <x:c r="G127" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H127" s="8" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="G127" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H127" s="8" t="s">
+    </x:row>
+    <x:row ht="770.4296875" customHeight="1" collapsed="0">
+      <x:c r="A128" s="8" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="B128" s="8" t="s">
         <x:v>542</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>543</x:v>
       </x:c>
       <x:c r="C128" s="8"/>
       <x:c r="D128" s="9" t="n">
-        <x:v>234113</x:v>
+        <x:v>165846</x:v>
       </x:c>
       <x:c r="E128" s="8" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="F128" s="8" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="F128" s="8" t="s">
+      <x:c r="G128" s="8" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H128" s="8" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="G128" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H128" s="8" t="s">
+    </x:row>
+    <x:row ht="287.4609375" customHeight="1" collapsed="0">
+      <x:c r="A129" s="8" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B129" s="8" t="s">
         <x:v>546</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>547</x:v>
       </x:c>
       <x:c r="C129" s="8"/>
       <x:c r="D129" s="9" t="n">
-        <x:v>229264</x:v>
+        <x:v>147896</x:v>
       </x:c>
       <x:c r="E129" s="8" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="F129" s="8" t="s">
         <x:v>548</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>549</x:v>
       </x:c>
       <x:c r="G129" s="8" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H129" s="8" t="s">
+        <x:v>549</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1655.859375" customHeight="1" collapsed="0">
+      <x:c r="A130" s="8" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B130" s="8" t="s">
         <x:v>550</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>551</x:v>
       </x:c>
       <x:c r="C130" s="8"/>
       <x:c r="D130" s="9" t="n">
-        <x:v>165846</x:v>
+        <x:v>105184</x:v>
       </x:c>
       <x:c r="E130" s="8" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="F130" s="8" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="F130" s="8" t="s">
+      <x:c r="G130" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H130" s="8" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="G130" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H130" s="8" t="s">
+    </x:row>
+    <x:row ht="666.9296875" customHeight="1" collapsed="0">
+      <x:c r="A131" s="8" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="B131" s="8" t="s">
         <x:v>554</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>555</x:v>
       </x:c>
       <x:c r="C131" s="8"/>
       <x:c r="D131" s="9" t="n">
-        <x:v>147896</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E131" s="8" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="F131" s="8" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="F131" s="8" t="s">
+      <x:c r="G131" s="8" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H131" s="8" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="G131" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H131" s="8" t="s">
+    </x:row>
+    <x:row ht="689.9609375" customHeight="1" collapsed="0">
+      <x:c r="A132" s="8" t="s">
         <x:v>558</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
       <x:c r="B132" s="8" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C132" s="8"/>
       <x:c r="D132" s="9" t="n">
-        <x:v>105184</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="E132" s="8" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="F132" s="8" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="G132" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H132" s="8" t="s">
         <x:v>562</x:v>
       </x:c>
     </x:row>
-    <x:row ht="666.9296875" customHeight="1" collapsed="0">
+    <x:row ht="1782.3359375" customHeight="1" collapsed="0">
       <x:c r="A133" s="8" t="s">
-        <x:v>529</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B133" s="8" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C133" s="8"/>
       <x:c r="D133" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>437684</x:v>
       </x:c>
       <x:c r="E133" s="8" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="F133" s="8" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="G133" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H133" s="8" t="s">
         <x:v>566</x:v>
       </x:c>
     </x:row>
-    <x:row ht="689.953125" customHeight="1" collapsed="0">
+    <x:row ht="436.953125" customHeight="1" collapsed="0">
       <x:c r="A134" s="8" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="B134" s="8" t="s">
         <x:v>567</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>568</x:v>
       </x:c>
       <x:c r="C134" s="8"/>
       <x:c r="D134" s="9" t="n">
-        <x:v>150000</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E134" s="8" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="F134" s="8" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="F134" s="8" t="s">
+      <x:c r="G134" s="8" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H134" s="8" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="G134" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H134" s="8" t="s">
+    </x:row>
+    <x:row ht="862.421875" customHeight="1" collapsed="0">
+      <x:c r="A135" s="8" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="B135" s="8" t="s">
         <x:v>571</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>572</x:v>
       </x:c>
       <x:c r="C135" s="8"/>
       <x:c r="D135" s="9" t="n">
-        <x:v>437684</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E135" s="8" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="F135" s="8" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="F135" s="8" t="s">
+      <x:c r="G135" s="8" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H135" s="8" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="G135" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H135" s="8" t="s">
+    </x:row>
+    <x:row ht="678.4375" customHeight="1" collapsed="0">
+      <x:c r="A136" s="8" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="B136" s="8" t="s">
         <x:v>575</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>576</x:v>
       </x:c>
       <x:c r="C136" s="8"/>
       <x:c r="D136" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E136" s="8" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="F136" s="8" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="F136" s="8" t="s">
+      <x:c r="G136" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H136" s="8" t="s">
+        <x:v>437</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="574.953125" customHeight="1" collapsed="0">
+      <x:c r="A137" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B137" s="8" t="s">
         <x:v>578</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>580</x:v>
       </x:c>
       <x:c r="C137" s="8"/>
       <x:c r="D137" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>87140</x:v>
       </x:c>
       <x:c r="E137" s="8" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="F137" s="8" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="G137" s="8" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H137" s="8" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="F137" s="8" t="s">
+    </x:row>
+    <x:row ht="1368.40625" customHeight="1" collapsed="0">
+      <x:c r="A138" s="8" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B138" s="8" t="s">
         <x:v>582</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>584</x:v>
       </x:c>
       <x:c r="C138" s="8"/>
       <x:c r="D138" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>421847</x:v>
       </x:c>
       <x:c r="E138" s="8" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="F138" s="8" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="G138" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H138" s="8" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="F138" s="8" t="s">
+    </x:row>
+    <x:row ht="586.453125" customHeight="1" collapsed="0">
+      <x:c r="A139" s="8" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="B139" s="8" t="s">
         <x:v>586</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>587</x:v>
       </x:c>
       <x:c r="C139" s="8"/>
       <x:c r="D139" s="9" t="n">
-        <x:v>87140</x:v>
+        <x:v>77035</x:v>
       </x:c>
       <x:c r="E139" s="8" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="F139" s="8" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="F139" s="8" t="s">
+      <x:c r="G139" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H139" s="8" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="G139" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H139" s="8" t="s">
+    </x:row>
+    <x:row ht="609.4453125" customHeight="1" collapsed="0">
+      <x:c r="A140" s="8" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="B140" s="8" t="s">
         <x:v>590</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>591</x:v>
       </x:c>
       <x:c r="C140" s="8"/>
       <x:c r="D140" s="9" t="n">
-        <x:v>421847</x:v>
+        <x:v>304687</x:v>
       </x:c>
       <x:c r="E140" s="8" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="F140" s="8" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="F140" s="8" t="s">
+      <x:c r="G140" s="8" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H140" s="8" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="G140" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H140" s="8" t="s">
+    </x:row>
+    <x:row ht="839.4296875" customHeight="1" collapsed="0">
+      <x:c r="A141" s="8" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B141" s="8" t="s">
         <x:v>594</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>595</x:v>
       </x:c>
       <x:c r="C141" s="8"/>
       <x:c r="D141" s="9" t="n">
-        <x:v>77035</x:v>
+        <x:v>274747</x:v>
       </x:c>
       <x:c r="E141" s="8" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="F141" s="8" t="s">
         <x:v>596</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>597</x:v>
       </x:c>
       <x:c r="G141" s="8" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H141" s="8" t="s">
+        <x:v>597</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="666.9296875" customHeight="1" collapsed="0">
+      <x:c r="A142" s="8" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
       <x:c r="B142" s="8" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C142" s="8"/>
       <x:c r="D142" s="9" t="n">
-        <x:v>304687</x:v>
+        <x:v>535781</x:v>
       </x:c>
       <x:c r="E142" s="8" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="F142" s="8" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="G142" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H142" s="8" t="s">
         <x:v>602</x:v>
       </x:c>
     </x:row>
-    <x:row ht="839.421875" customHeight="1" collapsed="0">
+    <x:row ht="229.9765625" customHeight="1" collapsed="0">
       <x:c r="A143" s="8" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B143" s="8" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C143" s="8"/>
       <x:c r="D143" s="9" t="n">
-        <x:v>274747</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E143" s="8" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="F143" s="8" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="G143" s="8" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H143" s="8" t="s">
         <x:v>606</x:v>
       </x:c>
     </x:row>
-    <x:row ht="666.9375" customHeight="1" collapsed="0">
+    <x:row ht="1069.3984375" customHeight="1" collapsed="0">
       <x:c r="A144" s="8" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="B144" s="8" t="s">
         <x:v>607</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>608</x:v>
       </x:c>
       <x:c r="C144" s="8"/>
       <x:c r="D144" s="9" t="n">
-        <x:v>535781</x:v>
+        <x:v>165976</x:v>
       </x:c>
       <x:c r="E144" s="8" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="F144" s="8" t="s">
         <x:v>609</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>610</x:v>
       </x:c>
       <x:c r="G144" s="8" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H144" s="8" t="s">
+        <x:v>610</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="252.9921875" customHeight="1" collapsed="0">
+      <x:c r="A145" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B145" s="8" t="s">
         <x:v>611</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>612</x:v>
       </x:c>
       <x:c r="C145" s="8"/>
       <x:c r="D145" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E145" s="8" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="F145" s="8" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="F145" s="8" t="s">
+      <x:c r="G145" s="8" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H145" s="8" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="G145" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H145" s="8" t="s">
+    </x:row>
+    <x:row ht="115.0078125" customHeight="1" collapsed="0">
+      <x:c r="A146" s="8" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="B146" s="8" t="s">
         <x:v>615</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>616</x:v>
       </x:c>
       <x:c r="C146" s="8"/>
       <x:c r="D146" s="9" t="n">
-        <x:v>165976</x:v>
+        <x:v>108298</x:v>
       </x:c>
       <x:c r="E146" s="8" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="F146" s="8" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="F146" s="8" t="s">
+      <x:c r="G146" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H146" s="8" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="G146" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H146" s="8" t="s">
+    </x:row>
+    <x:row ht="781.9375" customHeight="1" collapsed="0">
+      <x:c r="A147" s="8" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="B147" s="8" t="s">
         <x:v>619</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>620</x:v>
       </x:c>
       <x:c r="C147" s="8"/>
       <x:c r="D147" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>300000</x:v>
       </x:c>
       <x:c r="E147" s="8" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="F147" s="8" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="F147" s="8" t="s">
+      <x:c r="G147" s="8" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H147" s="8" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="G147" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H147" s="8" t="s">
+    </x:row>
+    <x:row ht="551.953125" customHeight="1" collapsed="0">
+      <x:c r="A148" s="8" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="B148" s="8" t="s">
         <x:v>623</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>624</x:v>
       </x:c>
       <x:c r="C148" s="8"/>
       <x:c r="D148" s="9" t="n">
-        <x:v>108298</x:v>
+        <x:v>266591</x:v>
       </x:c>
       <x:c r="E148" s="8" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="F148" s="8" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="F148" s="8" t="s">
+      <x:c r="G148" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H148" s="8" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="G148" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H148" s="8" t="s">
+    </x:row>
+    <x:row ht="2299.8125" customHeight="1" collapsed="0">
+      <x:c r="A149" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B149" s="8" t="s">
         <x:v>627</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>628</x:v>
       </x:c>
       <x:c r="C149" s="8"/>
       <x:c r="D149" s="9" t="n">
-        <x:v>300000</x:v>
+        <x:v>315341</x:v>
       </x:c>
       <x:c r="E149" s="8" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="F149" s="8" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="F149" s="8" t="s">
+      <x:c r="G149" s="8" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H149" s="8" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="G149" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H149" s="8" t="s">
+    </x:row>
+    <x:row ht="390.953125" customHeight="1" collapsed="0">
+      <x:c r="A150" s="8" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B150" s="8" t="s">
         <x:v>631</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>632</x:v>
       </x:c>
       <x:c r="C150" s="8"/>
       <x:c r="D150" s="9" t="n">
-        <x:v>266591</x:v>
+        <x:v>153056</x:v>
       </x:c>
       <x:c r="E150" s="8" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="F150" s="8" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="F150" s="8" t="s">
+      <x:c r="G150" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H150" s="8" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="G150" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H150" s="8" t="s">
+    </x:row>
+    <x:row ht="344.96875" customHeight="1" collapsed="0">
+      <x:c r="A151" s="8" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="B151" s="8" t="s">
         <x:v>635</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>636</x:v>
       </x:c>
       <x:c r="C151" s="8"/>
       <x:c r="D151" s="9" t="n">
-        <x:v>315341</x:v>
+        <x:v>286025</x:v>
       </x:c>
       <x:c r="E151" s="8" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="F151" s="8" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="F151" s="8" t="s">
+      <x:c r="G151" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H151" s="8" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="G151" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H151" s="8" t="s">
+    </x:row>
+    <x:row ht="505.9609375" customHeight="1" collapsed="0">
+      <x:c r="A152" s="8" t="s">
         <x:v>639</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
       <x:c r="B152" s="8" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C152" s="8"/>
       <x:c r="D152" s="9" t="n">
-        <x:v>153056</x:v>
+        <x:v>211328</x:v>
       </x:c>
       <x:c r="E152" s="8" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="F152" s="8" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="G152" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H152" s="8" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
-    <x:row ht="344.96875" customHeight="1" collapsed="0">
+    <x:row ht="747.4453125" customHeight="1" collapsed="0">
       <x:c r="A153" s="8" t="s">
-        <x:v>197</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="B153" s="8" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="C153" s="8"/>
       <x:c r="D153" s="9" t="n">
-        <x:v>286025</x:v>
+        <x:v>219107</x:v>
       </x:c>
       <x:c r="E153" s="8" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="F153" s="8" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="G153" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H153" s="8" t="s">
         <x:v>647</x:v>
       </x:c>
     </x:row>
-    <x:row ht="505.953125" customHeight="1" collapsed="0">
+    <x:row ht="160.9765625" customHeight="1" collapsed="0">
       <x:c r="A154" s="8" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B154" s="8" t="s">
         <x:v>648</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>649</x:v>
       </x:c>
       <x:c r="C154" s="8"/>
       <x:c r="D154" s="9" t="n">
-        <x:v>211328</x:v>
+        <x:v>778319</x:v>
       </x:c>
       <x:c r="E154" s="8" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="F154" s="8" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="F154" s="8" t="s">
+      <x:c r="G154" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H154" s="8" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="G154" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H154" s="8" t="s">
+    </x:row>
+    <x:row ht="241.484375" customHeight="1" collapsed="0">
+      <x:c r="A155" s="8" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B155" s="8" t="s">
         <x:v>652</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>653</x:v>
       </x:c>
       <x:c r="C155" s="8"/>
       <x:c r="D155" s="9" t="n">
-        <x:v>219107</x:v>
+        <x:v>175139</x:v>
       </x:c>
       <x:c r="E155" s="8" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="F155" s="8" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="F155" s="8" t="s">
+      <x:c r="G155" s="8" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H155" s="8" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="G155" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H155" s="8" t="s">
+    </x:row>
+    <x:row ht="103.5" customHeight="1" collapsed="0">
+      <x:c r="A156" s="8" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B156" s="8" t="s">
         <x:v>656</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>657</x:v>
       </x:c>
       <x:c r="C156" s="8"/>
       <x:c r="D156" s="9" t="n">
-        <x:v>778319</x:v>
+        <x:v>324170</x:v>
       </x:c>
       <x:c r="E156" s="8" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="F156" s="8" t="s">
         <x:v>658</x:v>
       </x:c>
-      <x:c r="F156" s="8" t="s">
+      <x:c r="G156" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H156" s="8" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="G156" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H156" s="8" t="s">
+    </x:row>
+    <x:row ht="436.953125" customHeight="1" collapsed="0">
+      <x:c r="A157" s="8" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B157" s="8" t="s">
         <x:v>660</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>661</x:v>
       </x:c>
       <x:c r="C157" s="8"/>
       <x:c r="D157" s="9" t="n">
-        <x:v>175139</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E157" s="8" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="F157" s="8" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="F157" s="8" t="s">
+      <x:c r="G157" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H157" s="8" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="G157" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H157" s="8" t="s">
+    </x:row>
+    <x:row ht="471.453125" customHeight="1" collapsed="0">
+      <x:c r="A158" s="8" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="B158" s="8" t="s">
         <x:v>664</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>665</x:v>
       </x:c>
       <x:c r="C158" s="8"/>
       <x:c r="D158" s="9" t="n">
-        <x:v>324170</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E158" s="8" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="F158" s="8" t="s">
         <x:v>666</x:v>
       </x:c>
-      <x:c r="F158" s="8" t="s">
+      <x:c r="G158" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H158" s="8" t="s">
         <x:v>667</x:v>
       </x:c>
-      <x:c r="G158" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H158" s="8" t="s">
+    </x:row>
+    <x:row ht="241.484375" customHeight="1" collapsed="0">
+      <x:c r="A159" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B159" s="8" t="s">
         <x:v>668</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>669</x:v>
       </x:c>
       <x:c r="C159" s="8"/>
       <x:c r="D159" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>165978</x:v>
       </x:c>
       <x:c r="E159" s="8" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="F159" s="8" t="s">
         <x:v>670</x:v>
       </x:c>
-      <x:c r="F159" s="8" t="s">
+      <x:c r="G159" s="8" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H159" s="8" t="s">
         <x:v>671</x:v>
       </x:c>
-      <x:c r="G159" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H159" s="8" t="s">
+    </x:row>
+    <x:row ht="126.484375" customHeight="1" collapsed="0">
+      <x:c r="A160" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B160" s="8" t="s">
         <x:v>672</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>673</x:v>
       </x:c>
       <x:c r="C160" s="8"/>
       <x:c r="D160" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E160" s="8" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="F160" s="8" t="s">
         <x:v>674</x:v>
       </x:c>
-      <x:c r="F160" s="8" t="s">
+      <x:c r="G160" s="8" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H160" s="8" t="s">
         <x:v>675</x:v>
       </x:c>
-      <x:c r="G160" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H160" s="8" t="s">
+    </x:row>
+    <x:row ht="804.921875" customHeight="1" collapsed="0">
+      <x:c r="A161" s="8" t="s">
         <x:v>676</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
       <x:c r="B161" s="8" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C161" s="8"/>
       <x:c r="D161" s="9" t="n">
-        <x:v>165978</x:v>
+        <x:v>2161472</x:v>
       </x:c>
       <x:c r="E161" s="8" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="F161" s="8" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="G161" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H161" s="8" t="s">
         <x:v>680</x:v>
       </x:c>
     </x:row>
-    <x:row ht="126.46875" customHeight="1" collapsed="0">
+    <x:row ht="712.953125" customHeight="1" collapsed="0">
       <x:c r="A162" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="B162" s="8" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C162" s="8"/>
       <x:c r="D162" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E162" s="8" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="F162" s="8" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="G162" s="8" t="s">
-        <x:v>287</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H162" s="8" t="s">
         <x:v>684</x:v>
       </x:c>
     </x:row>
-    <x:row ht="804.921875" customHeight="1" collapsed="0">
+    <x:row ht="586.453125" customHeight="1" collapsed="0">
       <x:c r="A163" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B163" s="8" t="s">
         <x:v>685</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>686</x:v>
       </x:c>
       <x:c r="C163" s="8"/>
       <x:c r="D163" s="9" t="n">
-        <x:v>2161472</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E163" s="8" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="F163" s="8" t="s">
         <x:v>687</x:v>
       </x:c>
-      <x:c r="F163" s="8" t="s">
+      <x:c r="G163" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H163" s="8" t="s">
         <x:v>688</x:v>
       </x:c>
-      <x:c r="G163" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H163" s="8" t="s">
+    </x:row>
+    <x:row ht="1483.359375" customHeight="1" collapsed="0">
+      <x:c r="A164" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B164" s="8" t="s">
         <x:v>689</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>690</x:v>
       </x:c>
       <x:c r="C164" s="8"/>
       <x:c r="D164" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>274786</x:v>
       </x:c>
       <x:c r="E164" s="8" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="F164" s="8" t="s">
         <x:v>691</x:v>
       </x:c>
-      <x:c r="F164" s="8" t="s">
+      <x:c r="G164" s="8" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H164" s="8" t="s">
         <x:v>692</x:v>
       </x:c>
-      <x:c r="G164" s="8" t="s">
-[...6 lines deleted...]
-    <x:row ht="586.453125" customHeight="1" collapsed="0">
+    </x:row>
+    <x:row ht="804.9375" customHeight="1" collapsed="0">
       <x:c r="A165" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B165" s="8" t="s">
-        <x:v>694</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C165" s="8"/>
       <x:c r="D165" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>240915</x:v>
       </x:c>
       <x:c r="E165" s="8" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="F165" s="8" t="s">
         <x:v>695</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>696</x:v>
       </x:c>
       <x:c r="G165" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H165" s="8" t="s">
+        <x:v>696</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="310.484375" customHeight="1" collapsed="0">
+      <x:c r="A166" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B166" s="8" t="s">
         <x:v>697</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>698</x:v>
       </x:c>
       <x:c r="C166" s="8"/>
       <x:c r="D166" s="9" t="n">
-        <x:v>274786</x:v>
+        <x:v>96342</x:v>
       </x:c>
       <x:c r="E166" s="8" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="F166" s="8" t="s">
         <x:v>699</x:v>
       </x:c>
-      <x:c r="F166" s="8" t="s">
+      <x:c r="G166" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H166" s="8" t="s">
         <x:v>700</x:v>
       </x:c>
-      <x:c r="G166" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H166" s="8" t="s">
+    </x:row>
+    <x:row ht="666.921875" customHeight="1" collapsed="0">
+      <x:c r="A167" s="8" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="B167" s="8" t="s">
         <x:v>701</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>702</x:v>
       </x:c>
       <x:c r="C167" s="8"/>
       <x:c r="D167" s="9" t="n">
-        <x:v>240915</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E167" s="8" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="F167" s="8" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="G167" s="8" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H167" s="8" t="s">
+        <x:v>702</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="448.46875" customHeight="1" collapsed="0">
+      <x:c r="A168" s="8" t="s">
         <x:v>703</x:v>
       </x:c>
-      <x:c r="F167" s="8" t="s">
+      <x:c r="B168" s="8" t="s">
         <x:v>704</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>706</x:v>
       </x:c>
       <x:c r="C168" s="8"/>
       <x:c r="D168" s="9" t="n">
-        <x:v>96342</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E168" s="8" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="F168" s="8" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="G168" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H168" s="8" t="s">
         <x:v>707</x:v>
       </x:c>
-      <x:c r="F168" s="8" t="s">
+    </x:row>
+    <x:row ht="770.4375" customHeight="1" collapsed="0">
+      <x:c r="A169" s="8" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B169" s="8" t="s">
         <x:v>708</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>710</x:v>
       </x:c>
       <x:c r="C169" s="8"/>
       <x:c r="D169" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>207619</x:v>
       </x:c>
       <x:c r="E169" s="8" t="s">
-        <x:v>168</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="F169" s="8" t="s">
-        <x:v>169</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="G169" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H169" s="8" t="s">
         <x:v>711</x:v>
       </x:c>
     </x:row>
-    <x:row ht="448.484375" customHeight="1" collapsed="0">
+    <x:row ht="1379.875" customHeight="1" collapsed="0">
       <x:c r="A170" s="8" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="B170" s="8" t="s">
         <x:v>712</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>713</x:v>
       </x:c>
       <x:c r="C170" s="8"/>
       <x:c r="D170" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>98934</x:v>
       </x:c>
       <x:c r="E170" s="8" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="F170" s="8" t="s">
         <x:v>714</x:v>
       </x:c>
-      <x:c r="F170" s="8" t="s">
+      <x:c r="G170" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H170" s="8" t="s">
         <x:v>715</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row ht="770.421875" customHeight="1" collapsed="0">
       <x:c r="A171" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B171" s="8" t="s">
-        <x:v>717</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C171" s="8"/>
       <x:c r="D171" s="9" t="n">
-        <x:v>207619</x:v>
+        <x:v>835924</x:v>
       </x:c>
       <x:c r="E171" s="8" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="F171" s="8" t="s">
         <x:v>718</x:v>
       </x:c>
-      <x:c r="F171" s="8" t="s">
+      <x:c r="G171" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H171" s="8" t="s">
         <x:v>719</x:v>
       </x:c>
-      <x:c r="G171" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H171" s="8" t="s">
+    </x:row>
+    <x:row ht="356.46875" customHeight="1" collapsed="0">
+      <x:c r="A172" s="8" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B172" s="8" t="s">
         <x:v>720</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>721</x:v>
       </x:c>
       <x:c r="C172" s="8"/>
       <x:c r="D172" s="9" t="n">
-        <x:v>98934</x:v>
+        <x:v>193876</x:v>
       </x:c>
       <x:c r="E172" s="8" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="F172" s="8" t="s">
         <x:v>722</x:v>
       </x:c>
-      <x:c r="F172" s="8" t="s">
+      <x:c r="G172" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H172" s="8" t="s">
         <x:v>723</x:v>
       </x:c>
-      <x:c r="G172" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H172" s="8" t="s">
+    </x:row>
+    <x:row ht="195.46875" customHeight="1" collapsed="0">
+      <x:c r="A173" s="8" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B173" s="8" t="s">
         <x:v>724</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>725</x:v>
       </x:c>
       <x:c r="C173" s="8"/>
       <x:c r="D173" s="9" t="n">
-        <x:v>835924</x:v>
+        <x:v>217999</x:v>
       </x:c>
       <x:c r="E173" s="8" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="F173" s="8" t="s">
         <x:v>726</x:v>
       </x:c>
-      <x:c r="F173" s="8" t="s">
+      <x:c r="G173" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H173" s="8" t="s">
         <x:v>727</x:v>
       </x:c>
-      <x:c r="G173" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H173" s="8" t="s">
+    </x:row>
+    <x:row ht="1057.921875" customHeight="1" collapsed="0">
+      <x:c r="A174" s="8" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="B174" s="8" t="s">
         <x:v>728</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>729</x:v>
       </x:c>
       <x:c r="C174" s="8"/>
       <x:c r="D174" s="9" t="n">
-        <x:v>193876</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E174" s="8" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="F174" s="8" t="s">
         <x:v>730</x:v>
       </x:c>
-      <x:c r="F174" s="8" t="s">
+      <x:c r="G174" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H174" s="8" t="s">
         <x:v>731</x:v>
       </x:c>
-      <x:c r="G174" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H174" s="8" t="s">
+    </x:row>
+    <x:row ht="1609.84375" customHeight="1" collapsed="0">
+      <x:c r="A175" s="8" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B175" s="8" t="s">
         <x:v>732</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>733</x:v>
       </x:c>
       <x:c r="C175" s="8"/>
       <x:c r="D175" s="9" t="n">
-        <x:v>217999</x:v>
+        <x:v>89149</x:v>
       </x:c>
       <x:c r="E175" s="8" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="F175" s="8" t="s">
         <x:v>734</x:v>
       </x:c>
-      <x:c r="F175" s="8" t="s">
+      <x:c r="G175" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H175" s="8" t="s">
         <x:v>735</x:v>
       </x:c>
-      <x:c r="G175" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H175" s="8" t="s">
+    </x:row>
+    <x:row ht="2081.328125" customHeight="1" collapsed="0">
+      <x:c r="A176" s="8" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="B176" s="8" t="s">
         <x:v>736</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>737</x:v>
       </x:c>
       <x:c r="C176" s="8"/>
       <x:c r="D176" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>192398</x:v>
       </x:c>
       <x:c r="E176" s="8" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="F176" s="8" t="s">
         <x:v>738</x:v>
       </x:c>
-      <x:c r="F176" s="8" t="s">
+      <x:c r="G176" s="8" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H176" s="8" t="s">
         <x:v>739</x:v>
       </x:c>
-      <x:c r="G176" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H176" s="8" t="s">
+    </x:row>
+    <x:row ht="379.46875" customHeight="1" collapsed="0">
+      <x:c r="A177" s="8" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B177" s="8" t="s">
         <x:v>740</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>741</x:v>
       </x:c>
       <x:c r="C177" s="8"/>
       <x:c r="D177" s="9" t="n">
-        <x:v>89149</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E177" s="8" t="s">
+        <x:v>741</x:v>
+      </x:c>
+      <x:c r="F177" s="8" t="s">
         <x:v>742</x:v>
       </x:c>
-      <x:c r="F177" s="8" t="s">
+      <x:c r="G177" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H177" s="8" t="s">
         <x:v>743</x:v>
       </x:c>
-      <x:c r="G177" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H177" s="8" t="s">
+    </x:row>
+    <x:row ht="1586.859375" customHeight="1" collapsed="0">
+      <x:c r="A178" s="8" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="B178" s="8" t="s">
         <x:v>744</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>745</x:v>
       </x:c>
       <x:c r="C178" s="8"/>
       <x:c r="D178" s="9" t="n">
-        <x:v>192398</x:v>
+        <x:v>82120</x:v>
       </x:c>
       <x:c r="E178" s="8" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="F178" s="8" t="s">
         <x:v>746</x:v>
       </x:c>
-      <x:c r="F178" s="8" t="s">
+      <x:c r="G178" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H178" s="8" t="s">
         <x:v>747</x:v>
       </x:c>
-      <x:c r="G178" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H178" s="8" t="s">
+    </x:row>
+    <x:row ht="287.453125" customHeight="1" collapsed="0">
+      <x:c r="A179" s="8" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B179" s="8" t="s">
         <x:v>748</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>749</x:v>
       </x:c>
       <x:c r="C179" s="8"/>
       <x:c r="D179" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>365114</x:v>
       </x:c>
       <x:c r="E179" s="8" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="F179" s="8" t="s">
         <x:v>750</x:v>
       </x:c>
-      <x:c r="F179" s="8" t="s">
+      <x:c r="G179" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H179" s="8" t="s">
         <x:v>751</x:v>
       </x:c>
-      <x:c r="G179" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H179" s="8" t="s">
+    </x:row>
+    <x:row ht="850.9375" customHeight="1" collapsed="0">
+      <x:c r="A180" s="8" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="B180" s="8" t="s">
         <x:v>752</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>753</x:v>
       </x:c>
       <x:c r="C180" s="8"/>
       <x:c r="D180" s="9" t="n">
-        <x:v>82120</x:v>
+        <x:v>143552</x:v>
       </x:c>
       <x:c r="E180" s="8" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="F180" s="8" t="s">
         <x:v>754</x:v>
       </x:c>
-      <x:c r="F180" s="8" t="s">
+      <x:c r="G180" s="8" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H180" s="8" t="s">
         <x:v>755</x:v>
       </x:c>
-      <x:c r="G180" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H180" s="8" t="s">
+    </x:row>
+    <x:row ht="264.46875" customHeight="1" collapsed="0">
+      <x:c r="A181" s="8" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B181" s="8" t="s">
         <x:v>756</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>757</x:v>
       </x:c>
       <x:c r="C181" s="8"/>
       <x:c r="D181" s="9" t="n">
-        <x:v>365114</x:v>
+        <x:v>75241</x:v>
       </x:c>
       <x:c r="E181" s="8" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="F181" s="8" t="s">
         <x:v>758</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>759</x:v>
       </x:c>
       <x:c r="G181" s="8" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H181" s="8" t="s">
+        <x:v>759</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="977.421875" customHeight="1" collapsed="0">
+      <x:c r="A182" s="8" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="B182" s="8" t="s">
         <x:v>760</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>761</x:v>
       </x:c>
       <x:c r="C182" s="8"/>
       <x:c r="D182" s="9" t="n">
-        <x:v>143552</x:v>
+        <x:v>466392</x:v>
       </x:c>
       <x:c r="E182" s="8" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="F182" s="8" t="s">
         <x:v>762</x:v>
       </x:c>
-      <x:c r="F182" s="8" t="s">
+      <x:c r="G182" s="8" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H182" s="8" t="s">
         <x:v>763</x:v>
       </x:c>
-      <x:c r="G182" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H182" s="8" t="s">
+    </x:row>
+    <x:row ht="126.484375" customHeight="1" collapsed="0">
+      <x:c r="A183" s="8" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="B183" s="8" t="s">
         <x:v>764</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>765</x:v>
       </x:c>
       <x:c r="C183" s="8"/>
       <x:c r="D183" s="9" t="n">
-        <x:v>75241</x:v>
+        <x:v>255665</x:v>
       </x:c>
       <x:c r="E183" s="8" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="F183" s="8" t="s">
         <x:v>766</x:v>
       </x:c>
-      <x:c r="F183" s="8" t="s">
+      <x:c r="G183" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H183" s="8" t="s">
         <x:v>767</x:v>
       </x:c>
-      <x:c r="G183" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H183" s="8" t="s">
+    </x:row>
+    <x:row ht="402.46875" customHeight="1" collapsed="0">
+      <x:c r="A184" s="8" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="B184" s="8" t="s">
         <x:v>768</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>769</x:v>
       </x:c>
       <x:c r="C184" s="8"/>
       <x:c r="D184" s="9" t="n">
-        <x:v>466392</x:v>
+        <x:v>404054</x:v>
       </x:c>
       <x:c r="E184" s="8" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="F184" s="8" t="s">
         <x:v>770</x:v>
       </x:c>
-      <x:c r="F184" s="8" t="s">
+      <x:c r="G184" s="8" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H184" s="8" t="s">
         <x:v>771</x:v>
       </x:c>
-      <x:c r="G184" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H184" s="8" t="s">
+    </x:row>
+    <x:row ht="310.46875" customHeight="1" collapsed="0">
+      <x:c r="A185" s="8" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="B185" s="8" t="s">
         <x:v>772</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>773</x:v>
       </x:c>
       <x:c r="C185" s="8"/>
       <x:c r="D185" s="9" t="n">
-        <x:v>255665</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E185" s="8" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="F185" s="8" t="s">
         <x:v>774</x:v>
       </x:c>
-      <x:c r="F185" s="8" t="s">
+      <x:c r="G185" s="8" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H185" s="8" t="s">
         <x:v>775</x:v>
       </x:c>
-      <x:c r="G185" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H185" s="8" t="s">
+    </x:row>
+    <x:row ht="1299.390625" customHeight="1" collapsed="0">
+      <x:c r="A186" s="8" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="B186" s="8" t="s">
         <x:v>776</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>777</x:v>
       </x:c>
       <x:c r="C186" s="8"/>
       <x:c r="D186" s="9" t="n">
-        <x:v>404054</x:v>
+        <x:v>92197</x:v>
       </x:c>
       <x:c r="E186" s="8" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="F186" s="8" t="s">
         <x:v>778</x:v>
       </x:c>
-      <x:c r="F186" s="8" t="s">
+      <x:c r="G186" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H186" s="8" t="s">
         <x:v>779</x:v>
       </x:c>
-      <x:c r="G186" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H186" s="8" t="s">
+    </x:row>
+    <x:row ht="965.921875" customHeight="1" collapsed="0">
+      <x:c r="A187" s="8" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="B187" s="8" t="s">
         <x:v>780</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>781</x:v>
       </x:c>
       <x:c r="C187" s="8"/>
       <x:c r="D187" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>1557735</x:v>
       </x:c>
       <x:c r="E187" s="8" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="F187" s="8" t="s">
         <x:v>782</x:v>
       </x:c>
-      <x:c r="F187" s="8" t="s">
+      <x:c r="G187" s="8" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H187" s="8" t="s">
         <x:v>783</x:v>
       </x:c>
-      <x:c r="G187" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H187" s="8" t="s">
+    </x:row>
+    <x:row ht="425.453125" customHeight="1" collapsed="0">
+      <x:c r="A188" s="8" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="B188" s="8" t="s">
         <x:v>784</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>785</x:v>
       </x:c>
       <x:c r="C188" s="8"/>
       <x:c r="D188" s="9" t="n">
-        <x:v>92197</x:v>
+        <x:v>75072</x:v>
       </x:c>
       <x:c r="E188" s="8" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="F188" s="8" t="s">
         <x:v>786</x:v>
       </x:c>
-      <x:c r="F188" s="8" t="s">
+      <x:c r="G188" s="8" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H188" s="8" t="s">
         <x:v>787</x:v>
       </x:c>
-      <x:c r="G188" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H188" s="8" t="s">
+    </x:row>
+    <x:row ht="942.90625" customHeight="1" collapsed="0">
+      <x:c r="A189" s="8" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B189" s="8" t="s">
         <x:v>788</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>789</x:v>
       </x:c>
       <x:c r="C189" s="8"/>
       <x:c r="D189" s="9" t="n">
-        <x:v>1557735</x:v>
+        <x:v>224560</x:v>
       </x:c>
       <x:c r="E189" s="8" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="F189" s="8" t="s">
         <x:v>790</x:v>
       </x:c>
-      <x:c r="F189" s="8" t="s">
+      <x:c r="G189" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H189" s="8" t="s">
         <x:v>791</x:v>
       </x:c>
-      <x:c r="G189" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H189" s="8" t="s">
+    </x:row>
+    <x:row ht="413.96875" customHeight="1" collapsed="0">
+      <x:c r="A190" s="8" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="B190" s="8" t="s">
         <x:v>792</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>793</x:v>
       </x:c>
       <x:c r="C190" s="8"/>
       <x:c r="D190" s="9" t="n">
-        <x:v>75072</x:v>
+        <x:v>166263</x:v>
       </x:c>
       <x:c r="E190" s="8" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="F190" s="8" t="s">
         <x:v>794</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>795</x:v>
       </x:c>
       <x:c r="G190" s="8" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H190" s="8" t="s">
+        <x:v>795</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="333.46875" customHeight="1" collapsed="0">
+      <x:c r="A191" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B191" s="8" t="s">
         <x:v>796</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>797</x:v>
       </x:c>
       <x:c r="C191" s="8"/>
       <x:c r="D191" s="9" t="n">
-        <x:v>224560</x:v>
+        <x:v>107700</x:v>
       </x:c>
       <x:c r="E191" s="8" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="F191" s="8" t="s">
         <x:v>798</x:v>
       </x:c>
-      <x:c r="F191" s="8" t="s">
+      <x:c r="G191" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H191" s="8" t="s">
         <x:v>799</x:v>
       </x:c>
-      <x:c r="G191" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H191" s="8" t="s">
+    </x:row>
+    <x:row ht="781.953125" customHeight="1" collapsed="0">
+      <x:c r="A192" s="8" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="B192" s="8" t="s">
         <x:v>800</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>801</x:v>
       </x:c>
       <x:c r="C192" s="8"/>
       <x:c r="D192" s="9" t="n">
-        <x:v>166263</x:v>
+        <x:v>207005</x:v>
       </x:c>
       <x:c r="E192" s="8" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="F192" s="8" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="G192" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H192" s="8" t="s">
+        <x:v>801</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="689.9375" customHeight="1" collapsed="0">
+      <x:c r="A193" s="8" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="B193" s="8" t="s">
         <x:v>802</x:v>
-      </x:c>
-[...15 lines deleted...]
-        <x:v>805</x:v>
       </x:c>
       <x:c r="C193" s="8"/>
       <x:c r="D193" s="9" t="n">
-        <x:v>107700</x:v>
+        <x:v>86133</x:v>
       </x:c>
       <x:c r="E193" s="8" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="F193" s="8" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="G193" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H193" s="8" t="s">
+        <x:v>805</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1437.375" customHeight="1" collapsed="0">
+      <x:c r="A194" s="8" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="B194" s="8" t="s">
         <x:v>806</x:v>
-      </x:c>
-[...15 lines deleted...]
-        <x:v>809</x:v>
       </x:c>
       <x:c r="C194" s="8"/>
       <x:c r="D194" s="9" t="n">
-        <x:v>207005</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E194" s="8" t="s">
-        <x:v>168</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="F194" s="8" t="s">
-        <x:v>169</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="G194" s="8" t="s">
-        <x:v>252</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H194" s="8" t="s">
+        <x:v>809</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1644.34375" customHeight="1" collapsed="0">
+      <x:c r="A195" s="8" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="B195" s="8" t="s">
         <x:v>810</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>811</x:v>
       </x:c>
       <x:c r="C195" s="8"/>
       <x:c r="D195" s="9" t="n">
-        <x:v>86133</x:v>
+        <x:v>187556</x:v>
       </x:c>
       <x:c r="E195" s="8" t="s">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="F195" s="8" t="s">
         <x:v>812</x:v>
       </x:c>
-      <x:c r="F195" s="8" t="s">
+      <x:c r="G195" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H195" s="8" t="s">
         <x:v>813</x:v>
       </x:c>
-      <x:c r="G195" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H195" s="8" t="s">
+    </x:row>
+    <x:row ht="367.96875" customHeight="1" collapsed="0">
+      <x:c r="A196" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B196" s="8" t="s">
         <x:v>814</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>815</x:v>
       </x:c>
       <x:c r="C196" s="8"/>
       <x:c r="D196" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>514832</x:v>
       </x:c>
       <x:c r="E196" s="8" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="F196" s="8" t="s">
         <x:v>816</x:v>
       </x:c>
-      <x:c r="F196" s="8" t="s">
+      <x:c r="G196" s="8" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H196" s="8" t="s">
         <x:v>817</x:v>
       </x:c>
-      <x:c r="G196" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H196" s="8" t="s">
+    </x:row>
+    <x:row ht="287.453125" customHeight="1" collapsed="0">
+      <x:c r="A197" s="8" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="B197" s="8" t="s">
         <x:v>818</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>819</x:v>
       </x:c>
       <x:c r="C197" s="8"/>
       <x:c r="D197" s="9" t="n">
-        <x:v>187556</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E197" s="8" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="F197" s="8" t="s">
         <x:v>820</x:v>
       </x:c>
-      <x:c r="F197" s="8" t="s">
+      <x:c r="G197" s="8" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H197" s="8" t="s">
         <x:v>821</x:v>
       </x:c>
-      <x:c r="G197" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H197" s="8" t="s">
+    </x:row>
+    <x:row ht="770.4375" customHeight="1" collapsed="0">
+      <x:c r="A198" s="8" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="B198" s="8" t="s">
         <x:v>822</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>823</x:v>
       </x:c>
       <x:c r="C198" s="8"/>
       <x:c r="D198" s="9" t="n">
-        <x:v>514832</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E198" s="8" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="F198" s="8" t="s">
         <x:v>824</x:v>
       </x:c>
-      <x:c r="F198" s="8" t="s">
+      <x:c r="G198" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H198" s="8" t="s">
         <x:v>825</x:v>
       </x:c>
-      <x:c r="G198" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H198" s="8" t="s">
+    </x:row>
+    <x:row ht="862.40625" customHeight="1" collapsed="0">
+      <x:c r="A199" s="8" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B199" s="8" t="s">
         <x:v>826</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>827</x:v>
       </x:c>
       <x:c r="C199" s="8"/>
       <x:c r="D199" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>354476</x:v>
       </x:c>
       <x:c r="E199" s="8" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="F199" s="8" t="s">
         <x:v>828</x:v>
       </x:c>
-      <x:c r="F199" s="8" t="s">
+      <x:c r="G199" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H199" s="8" t="s">
         <x:v>829</x:v>
       </x:c>
-      <x:c r="G199" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H199" s="8" t="s">
+    </x:row>
+    <x:row ht="793.453125" customHeight="1" collapsed="0">
+      <x:c r="A200" s="8" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="B200" s="8" t="s">
         <x:v>830</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>831</x:v>
       </x:c>
       <x:c r="C200" s="8"/>
       <x:c r="D200" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E200" s="8" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="F200" s="8" t="s">
         <x:v>832</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>833</x:v>
       </x:c>
       <x:c r="G200" s="8" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H200" s="8" t="s">
+        <x:v>833</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="229.96875" customHeight="1" collapsed="0">
+      <x:c r="A201" s="8" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B201" s="8" t="s">
         <x:v>834</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>835</x:v>
       </x:c>
       <x:c r="C201" s="8"/>
       <x:c r="D201" s="9" t="n">
-        <x:v>354476</x:v>
+        <x:v>269105</x:v>
       </x:c>
       <x:c r="E201" s="8" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="F201" s="8" t="s">
         <x:v>836</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>837</x:v>
       </x:c>
       <x:c r="G201" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H201" s="8" t="s">
+        <x:v>837</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="758.953125" customHeight="1" collapsed="0">
+      <x:c r="A202" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B202" s="8" t="s">
         <x:v>838</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>839</x:v>
       </x:c>
       <x:c r="C202" s="8"/>
       <x:c r="D202" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>233689</x:v>
       </x:c>
       <x:c r="E202" s="8" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="F202" s="8" t="s">
         <x:v>840</x:v>
       </x:c>
-      <x:c r="F202" s="8" t="s">
+      <x:c r="G202" s="8" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H202" s="8" t="s">
         <x:v>841</x:v>
       </x:c>
-      <x:c r="G202" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H202" s="8" t="s">
+    </x:row>
+    <x:row ht="505.953125" customHeight="1" collapsed="0">
+      <x:c r="A203" s="8" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B203" s="8" t="s">
         <x:v>842</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>843</x:v>
       </x:c>
       <x:c r="C203" s="8"/>
       <x:c r="D203" s="9" t="n">
-        <x:v>269105</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E203" s="8" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="F203" s="8" t="s">
         <x:v>844</x:v>
       </x:c>
-      <x:c r="F203" s="8" t="s">
+      <x:c r="G203" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H203" s="8" t="s">
         <x:v>845</x:v>
       </x:c>
-      <x:c r="G203" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H203" s="8" t="s">
+    </x:row>
+    <x:row ht="540.453125" customHeight="1" collapsed="0">
+      <x:c r="A204" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B204" s="8" t="s">
         <x:v>846</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>847</x:v>
       </x:c>
       <x:c r="C204" s="8"/>
       <x:c r="D204" s="9" t="n">
-        <x:v>233689</x:v>
+        <x:v>106439</x:v>
       </x:c>
       <x:c r="E204" s="8" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="F204" s="8" t="s">
         <x:v>848</x:v>
       </x:c>
-      <x:c r="F204" s="8" t="s">
+      <x:c r="G204" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H204" s="8" t="s">
         <x:v>849</x:v>
       </x:c>
-      <x:c r="G204" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H204" s="8" t="s">
+    </x:row>
+    <x:row ht="724.453125" customHeight="1" collapsed="0">
+      <x:c r="A205" s="8" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B205" s="8" t="s">
         <x:v>850</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>851</x:v>
       </x:c>
       <x:c r="C205" s="8"/>
       <x:c r="D205" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>182321</x:v>
       </x:c>
       <x:c r="E205" s="8" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="F205" s="8" t="s">
         <x:v>852</x:v>
       </x:c>
-      <x:c r="F205" s="8" t="s">
+      <x:c r="G205" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H205" s="8" t="s">
         <x:v>853</x:v>
       </x:c>
-      <x:c r="G205" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H205" s="8" t="s">
+    </x:row>
+    <x:row ht="1034.90625" customHeight="1" collapsed="0">
+      <x:c r="A206" s="8" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B206" s="8" t="s">
         <x:v>854</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>855</x:v>
       </x:c>
       <x:c r="C206" s="8"/>
       <x:c r="D206" s="9" t="n">
-        <x:v>106439</x:v>
+        <x:v>459414</x:v>
       </x:c>
       <x:c r="E206" s="8" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="F206" s="8" t="s">
         <x:v>856</x:v>
       </x:c>
-      <x:c r="F206" s="8" t="s">
+      <x:c r="G206" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H206" s="8" t="s">
         <x:v>857</x:v>
       </x:c>
-      <x:c r="G206" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H206" s="8" t="s">
+    </x:row>
+    <x:row ht="908.40625" customHeight="1" collapsed="0">
+      <x:c r="A207" s="8" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="B207" s="8" t="s">
         <x:v>858</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>859</x:v>
       </x:c>
       <x:c r="C207" s="8"/>
       <x:c r="D207" s="9" t="n">
-        <x:v>182321</x:v>
+        <x:v>1328221</x:v>
       </x:c>
       <x:c r="E207" s="8" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="F207" s="8" t="s">
         <x:v>860</x:v>
       </x:c>
-      <x:c r="F207" s="8" t="s">
+      <x:c r="G207" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H207" s="8" t="s">
         <x:v>861</x:v>
       </x:c>
-      <x:c r="G207" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H207" s="8" t="s">
+    </x:row>
+    <x:row ht="57.484375" customHeight="1" collapsed="0">
+      <x:c r="A208" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B208" s="8" t="s">
         <x:v>862</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>863</x:v>
       </x:c>
       <x:c r="C208" s="8"/>
       <x:c r="D208" s="9" t="n">
-        <x:v>459414</x:v>
+        <x:v>278760</x:v>
       </x:c>
       <x:c r="E208" s="8" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="F208" s="8" t="s">
         <x:v>864</x:v>
       </x:c>
-      <x:c r="F208" s="8" t="s">
+      <x:c r="G208" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H208" s="8" t="s">
         <x:v>865</x:v>
       </x:c>
-      <x:c r="G208" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H208" s="8" t="s">
+    </x:row>
+    <x:row ht="1161.421875" customHeight="1" collapsed="0">
+      <x:c r="A209" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B209" s="8" t="s">
         <x:v>866</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>867</x:v>
       </x:c>
       <x:c r="C209" s="8"/>
       <x:c r="D209" s="9" t="n">
-        <x:v>1328221</x:v>
+        <x:v>141273</x:v>
       </x:c>
       <x:c r="E209" s="8" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="F209" s="8" t="s">
         <x:v>868</x:v>
       </x:c>
-      <x:c r="F209" s="8" t="s">
+      <x:c r="G209" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H209" s="8" t="s">
         <x:v>869</x:v>
       </x:c>
-      <x:c r="G209" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H209" s="8" t="s">
+    </x:row>
+    <x:row ht="896.90625" customHeight="1" collapsed="0">
+      <x:c r="A210" s="8" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B210" s="8" t="s">
         <x:v>870</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>871</x:v>
       </x:c>
       <x:c r="C210" s="8"/>
       <x:c r="D210" s="9" t="n">
-        <x:v>278760</x:v>
+        <x:v>234647</x:v>
       </x:c>
       <x:c r="E210" s="8" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="F210" s="8" t="s">
         <x:v>872</x:v>
       </x:c>
-      <x:c r="F210" s="8" t="s">
+      <x:c r="G210" s="8" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H210" s="8" t="s">
         <x:v>873</x:v>
       </x:c>
-      <x:c r="G210" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H210" s="8" t="s">
+    </x:row>
+    <x:row ht="954.421875" customHeight="1" collapsed="0">
+      <x:c r="A211" s="8" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="B211" s="8" t="s">
         <x:v>874</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>875</x:v>
       </x:c>
       <x:c r="C211" s="8"/>
       <x:c r="D211" s="9" t="n">
-        <x:v>141273</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E211" s="8" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="F211" s="8" t="s">
         <x:v>876</x:v>
       </x:c>
-      <x:c r="F211" s="8" t="s">
+      <x:c r="G211" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H211" s="8" t="s">
         <x:v>877</x:v>
       </x:c>
-      <x:c r="G211" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H211" s="8" t="s">
+    </x:row>
+    <x:row ht="1287.890625" customHeight="1" collapsed="0">
+      <x:c r="A212" s="8" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="B212" s="8" t="s">
         <x:v>878</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>879</x:v>
       </x:c>
       <x:c r="C212" s="8"/>
       <x:c r="D212" s="9" t="n">
-        <x:v>234647</x:v>
+        <x:v>270827</x:v>
       </x:c>
       <x:c r="E212" s="8" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="F212" s="8" t="s">
         <x:v>880</x:v>
       </x:c>
-      <x:c r="F212" s="8" t="s">
+      <x:c r="G212" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H212" s="8" t="s">
         <x:v>881</x:v>
       </x:c>
-      <x:c r="G212" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H212" s="8" t="s">
+    </x:row>
+    <x:row ht="367.96875" customHeight="1" collapsed="0">
+      <x:c r="A213" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B213" s="8" t="s">
         <x:v>882</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>883</x:v>
       </x:c>
       <x:c r="C213" s="8"/>
       <x:c r="D213" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>155653</x:v>
       </x:c>
       <x:c r="E213" s="8" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="F213" s="8" t="s">
         <x:v>884</x:v>
       </x:c>
-      <x:c r="F213" s="8" t="s">
+      <x:c r="G213" s="8" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H213" s="8" t="s">
         <x:v>885</x:v>
       </x:c>
-      <x:c r="G213" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H213" s="8" t="s">
+    </x:row>
+    <x:row ht="609.4375" customHeight="1" collapsed="0">
+      <x:c r="A214" s="8" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="B214" s="8" t="s">
         <x:v>886</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>887</x:v>
       </x:c>
       <x:c r="C214" s="8"/>
       <x:c r="D214" s="9" t="n">
-        <x:v>270827</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E214" s="8" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="F214" s="8" t="s">
         <x:v>888</x:v>
       </x:c>
-      <x:c r="F214" s="8" t="s">
+      <x:c r="G214" s="8" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H214" s="8" t="s">
         <x:v>889</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row ht="367.96875" customHeight="1" collapsed="0">
       <x:c r="A215" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B215" s="8" t="s">
-        <x:v>891</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="C215" s="8"/>
       <x:c r="D215" s="9" t="n">
-        <x:v>155653</x:v>
+        <x:v>378430</x:v>
       </x:c>
       <x:c r="E215" s="8" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="F215" s="8" t="s">
         <x:v>892</x:v>
       </x:c>
-      <x:c r="F215" s="8" t="s">
+      <x:c r="G215" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H215" s="8" t="s">
         <x:v>893</x:v>
       </x:c>
-      <x:c r="G215" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H215" s="8" t="s">
+    </x:row>
+    <x:row ht="919.9375" customHeight="1" collapsed="0">
+      <x:c r="A216" s="8" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="B216" s="8" t="s">
         <x:v>894</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>895</x:v>
       </x:c>
       <x:c r="C216" s="8"/>
       <x:c r="D216" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E216" s="8" t="s">
+        <x:v>895</x:v>
+      </x:c>
+      <x:c r="F216" s="8" t="s">
         <x:v>896</x:v>
       </x:c>
-      <x:c r="F216" s="8" t="s">
+      <x:c r="G216" s="8" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H216" s="8" t="s">
         <x:v>897</x:v>
       </x:c>
-      <x:c r="G216" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H216" s="8" t="s">
+    </x:row>
+    <x:row ht="528.9375" customHeight="1" collapsed="0">
+      <x:c r="A217" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B217" s="8" t="s">
         <x:v>898</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>899</x:v>
       </x:c>
       <x:c r="C217" s="8"/>
       <x:c r="D217" s="9" t="n">
-        <x:v>378430</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E217" s="8" t="s">
+        <x:v>899</x:v>
+      </x:c>
+      <x:c r="F217" s="8" t="s">
         <x:v>900</x:v>
       </x:c>
-      <x:c r="F217" s="8" t="s">
+      <x:c r="G217" s="8" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H217" s="8" t="s">
         <x:v>901</x:v>
       </x:c>
-      <x:c r="G217" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H217" s="8" t="s">
+    </x:row>
+    <x:row ht="241.484375" customHeight="1" collapsed="0">
+      <x:c r="A218" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B218" s="8" t="s">
         <x:v>902</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>903</x:v>
       </x:c>
       <x:c r="C218" s="8"/>
       <x:c r="D218" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E218" s="8" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="F218" s="8" t="s">
         <x:v>904</x:v>
       </x:c>
-      <x:c r="F218" s="8" t="s">
+      <x:c r="G218" s="8" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H218" s="8" t="s">
         <x:v>905</x:v>
       </x:c>
-      <x:c r="G218" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H218" s="8" t="s">
+    </x:row>
+    <x:row ht="2541.296875" customHeight="1" collapsed="0">
+      <x:c r="A219" s="8" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="B219" s="8" t="s">
         <x:v>906</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>907</x:v>
       </x:c>
       <x:c r="C219" s="8"/>
       <x:c r="D219" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>191655</x:v>
       </x:c>
       <x:c r="E219" s="8" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="F219" s="8" t="s">
         <x:v>908</x:v>
       </x:c>
-      <x:c r="F219" s="8" t="s">
+      <x:c r="G219" s="8" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H219" s="8" t="s">
         <x:v>909</x:v>
       </x:c>
-      <x:c r="G219" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H219" s="8" t="s">
+    </x:row>
+    <x:row ht="678.4375" customHeight="1" collapsed="0">
+      <x:c r="A220" s="8" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="B220" s="8" t="s">
         <x:v>910</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>911</x:v>
       </x:c>
       <x:c r="C220" s="8"/>
       <x:c r="D220" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>275609</x:v>
       </x:c>
       <x:c r="E220" s="8" t="s">
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="F220" s="8" t="s">
         <x:v>912</x:v>
       </x:c>
-      <x:c r="F220" s="8" t="s">
+      <x:c r="G220" s="8" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H220" s="8" t="s">
         <x:v>913</x:v>
       </x:c>
-      <x:c r="G220" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H220" s="8" t="s">
+    </x:row>
+    <x:row ht="1023.421875" customHeight="1" collapsed="0">
+      <x:c r="A221" s="8" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B221" s="8" t="s">
         <x:v>914</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>915</x:v>
       </x:c>
       <x:c r="C221" s="8"/>
       <x:c r="D221" s="9" t="n">
-        <x:v>191655</x:v>
+        <x:v>249249</x:v>
       </x:c>
       <x:c r="E221" s="8" t="s">
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="F221" s="8" t="s">
         <x:v>916</x:v>
       </x:c>
-      <x:c r="F221" s="8" t="s">
+      <x:c r="G221" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H221" s="8" t="s">
         <x:v>917</x:v>
       </x:c>
-      <x:c r="G221" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H221" s="8" t="s">
+    </x:row>
+    <x:row ht="827.953125" customHeight="1" collapsed="0">
+      <x:c r="A222" s="8" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="B222" s="8" t="s">
         <x:v>918</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>919</x:v>
       </x:c>
       <x:c r="C222" s="8"/>
       <x:c r="D222" s="9" t="n">
-        <x:v>275609</x:v>
+        <x:v>286162</x:v>
       </x:c>
       <x:c r="E222" s="8" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="F222" s="8" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="G222" s="8" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H222" s="8" t="s">
+        <x:v>919</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="252.984375" customHeight="1" collapsed="0">
+      <x:c r="A223" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B223" s="8" t="s">
         <x:v>920</x:v>
-      </x:c>
-[...15 lines deleted...]
-        <x:v>923</x:v>
       </x:c>
       <x:c r="C223" s="8"/>
       <x:c r="D223" s="9" t="n">
-        <x:v>249249</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E223" s="8" t="s">
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="F223" s="8" t="s">
+        <x:v>922</x:v>
+      </x:c>
+      <x:c r="G223" s="8" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H223" s="8" t="s">
+        <x:v>923</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="505.953125" customHeight="1" collapsed="0">
+      <x:c r="A224" s="8" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="B224" s="8" t="s">
         <x:v>924</x:v>
-      </x:c>
-[...15 lines deleted...]
-        <x:v>927</x:v>
       </x:c>
       <x:c r="C224" s="8"/>
       <x:c r="D224" s="9" t="n">
-        <x:v>286162</x:v>
+        <x:v>242717</x:v>
       </x:c>
       <x:c r="E224" s="8" t="s">
-        <x:v>168</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="F224" s="8" t="s">
-        <x:v>169</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="G224" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H224" s="8" t="s">
+        <x:v>927</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="517.453125" customHeight="1" collapsed="0">
+      <x:c r="A225" s="8" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="B225" s="8" t="s">
         <x:v>928</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>929</x:v>
       </x:c>
       <x:c r="C225" s="8"/>
       <x:c r="D225" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E225" s="8" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="F225" s="8" t="s">
         <x:v>930</x:v>
       </x:c>
-      <x:c r="F225" s="8" t="s">
+      <x:c r="G225" s="8" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H225" s="8" t="s">
         <x:v>931</x:v>
       </x:c>
-      <x:c r="G225" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H225" s="8" t="s">
+    </x:row>
+    <x:row ht="207" customHeight="1" collapsed="0">
+      <x:c r="A226" s="8" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B226" s="8" t="s">
         <x:v>932</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>933</x:v>
       </x:c>
       <x:c r="C226" s="8"/>
       <x:c r="D226" s="9" t="n">
-        <x:v>242717</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E226" s="8" t="s">
+        <x:v>933</x:v>
+      </x:c>
+      <x:c r="F226" s="8" t="s">
         <x:v>934</x:v>
       </x:c>
-      <x:c r="F226" s="8" t="s">
+      <x:c r="G226" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H226" s="8" t="s">
         <x:v>935</x:v>
       </x:c>
-      <x:c r="G226" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H226" s="8" t="s">
+    </x:row>
+    <x:row ht="413.96875" customHeight="1" collapsed="0">
+      <x:c r="A227" s="8" t="s">
         <x:v>936</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>437</x:v>
       </x:c>
       <x:c r="B227" s="8" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="C227" s="8"/>
       <x:c r="D227" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>247509</x:v>
       </x:c>
       <x:c r="E227" s="8" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="F227" s="8" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="G227" s="8" t="s">
-        <x:v>287</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H227" s="8" t="s">
         <x:v>940</x:v>
       </x:c>
     </x:row>
-    <x:row ht="206.984375" customHeight="1" collapsed="0">
+    <x:row ht="115" customHeight="1" collapsed="0">
       <x:c r="A228" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B228" s="8" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="C228" s="8"/>
       <x:c r="D228" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E228" s="8" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="F228" s="8" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="G228" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H228" s="8" t="s">
         <x:v>944</x:v>
       </x:c>
     </x:row>
-    <x:row ht="413.96875" customHeight="1" collapsed="0">
+    <x:row ht="712.953125" customHeight="1" collapsed="0">
       <x:c r="A229" s="8" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B229" s="8" t="s">
         <x:v>945</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>946</x:v>
       </x:c>
       <x:c r="C229" s="8"/>
       <x:c r="D229" s="9" t="n">
-        <x:v>247509</x:v>
+        <x:v>102722</x:v>
       </x:c>
       <x:c r="E229" s="8" t="s">
+        <x:v>946</x:v>
+      </x:c>
+      <x:c r="F229" s="8" t="s">
         <x:v>947</x:v>
       </x:c>
-      <x:c r="F229" s="8" t="s">
+      <x:c r="G229" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H229" s="8" t="s">
         <x:v>948</x:v>
       </x:c>
-      <x:c r="G229" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H229" s="8" t="s">
+    </x:row>
+    <x:row ht="402.453125" customHeight="1" collapsed="0">
+      <x:c r="A230" s="8" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="B230" s="8" t="s">
         <x:v>949</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>950</x:v>
       </x:c>
       <x:c r="C230" s="8"/>
       <x:c r="D230" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E230" s="8" t="s">
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="F230" s="8" t="s">
         <x:v>951</x:v>
       </x:c>
-      <x:c r="F230" s="8" t="s">
+      <x:c r="G230" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H230" s="8" t="s">
         <x:v>952</x:v>
       </x:c>
-      <x:c r="G230" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H230" s="8" t="s">
+    </x:row>
+    <x:row ht="218.5" customHeight="1" collapsed="0">
+      <x:c r="A231" s="8" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="B231" s="8" t="s">
         <x:v>953</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>954</x:v>
       </x:c>
       <x:c r="C231" s="8"/>
       <x:c r="D231" s="9" t="n">
-        <x:v>102722</x:v>
+        <x:v>230349</x:v>
       </x:c>
       <x:c r="E231" s="8" t="s">
+        <x:v>954</x:v>
+      </x:c>
+      <x:c r="F231" s="8" t="s">
         <x:v>955</x:v>
       </x:c>
-      <x:c r="F231" s="8" t="s">
+      <x:c r="G231" s="8" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H231" s="8" t="s">
         <x:v>956</x:v>
       </x:c>
-      <x:c r="G231" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H231" s="8" t="s">
+    </x:row>
+    <x:row ht="597.9375" customHeight="1" collapsed="0">
+      <x:c r="A232" s="8" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="B232" s="8" t="s">
         <x:v>957</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>958</x:v>
       </x:c>
       <x:c r="C232" s="8"/>
       <x:c r="D232" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>79101</x:v>
       </x:c>
       <x:c r="E232" s="8" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="F232" s="8" t="s">
         <x:v>959</x:v>
       </x:c>
-      <x:c r="F232" s="8" t="s">
+      <x:c r="G232" s="8" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H232" s="8" t="s">
         <x:v>960</x:v>
       </x:c>
-      <x:c r="G232" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H232" s="8" t="s">
+    </x:row>
+    <x:row ht="471.453125" customHeight="1" collapsed="0">
+      <x:c r="A233" s="8" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B233" s="8" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="C233" s="8"/>
       <x:c r="D233" s="9" t="n">
-        <x:v>230349</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E233" s="8" t="s">
+        <x:v>962</x:v>
+      </x:c>
+      <x:c r="F233" s="8" t="s">
         <x:v>963</x:v>
       </x:c>
-      <x:c r="F233" s="8" t="s">
+      <x:c r="G233" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H233" s="8" t="s">
         <x:v>964</x:v>
       </x:c>
-      <x:c r="G233" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H233" s="8" t="s">
+    </x:row>
+    <x:row ht="160.984375" customHeight="1" collapsed="0">
+      <x:c r="A234" s="8" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B234" s="8" t="s">
         <x:v>965</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>966</x:v>
       </x:c>
       <x:c r="C234" s="8"/>
       <x:c r="D234" s="9" t="n">
-        <x:v>79101</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E234" s="8" t="s">
+        <x:v>966</x:v>
+      </x:c>
+      <x:c r="F234" s="8" t="s">
         <x:v>967</x:v>
       </x:c>
-      <x:c r="F234" s="8" t="s">
+      <x:c r="G234" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H234" s="8" t="s">
         <x:v>968</x:v>
       </x:c>
-      <x:c r="G234" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H234" s="8" t="s">
+    </x:row>
+    <x:row ht="528.9375" customHeight="1" collapsed="0">
+      <x:c r="A235" s="8" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="B235" s="8" t="s">
         <x:v>969</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>970</x:v>
       </x:c>
       <x:c r="C235" s="8"/>
       <x:c r="D235" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E235" s="8" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="F235" s="8" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="G235" s="8" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H235" s="8" t="s">
+        <x:v>970</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1138.390625" customHeight="1" collapsed="0">
+      <x:c r="A236" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B236" s="8" t="s">
         <x:v>971</x:v>
-      </x:c>
-[...15 lines deleted...]
-        <x:v>974</x:v>
       </x:c>
       <x:c r="C236" s="8"/>
       <x:c r="D236" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>104826</x:v>
       </x:c>
       <x:c r="E236" s="8" t="s">
+        <x:v>972</x:v>
+      </x:c>
+      <x:c r="F236" s="8" t="s">
+        <x:v>973</x:v>
+      </x:c>
+      <x:c r="G236" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H236" s="8" t="s">
+        <x:v>974</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="367.96875" customHeight="1" collapsed="0">
+      <x:c r="A237" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B237" s="8" t="s">
         <x:v>975</x:v>
-      </x:c>
-[...15 lines deleted...]
-        <x:v>978</x:v>
       </x:c>
       <x:c r="C237" s="8"/>
       <x:c r="D237" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E237" s="8" t="s">
-        <x:v>782</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="F237" s="8" t="s">
-        <x:v>783</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="G237" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H237" s="8" t="s">
-        <x:v>979</x:v>
-[...2 lines deleted...]
-    <x:row ht="1138.40625" customHeight="1" collapsed="0">
+        <x:v>976</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="253" customHeight="1" collapsed="0">
       <x:c r="A238" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B238" s="8" t="s">
-        <x:v>980</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="C238" s="8"/>
       <x:c r="D238" s="9" t="n">
-        <x:v>104826</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E238" s="8" t="s">
+        <x:v>978</x:v>
+      </x:c>
+      <x:c r="F238" s="8" t="s">
+        <x:v>979</x:v>
+      </x:c>
+      <x:c r="G238" s="8" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H238" s="8" t="s">
+        <x:v>980</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="402.46875" customHeight="1" collapsed="0">
+      <x:c r="A239" s="8" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="B239" s="8" t="s">
         <x:v>981</x:v>
-      </x:c>
-[...15 lines deleted...]
-        <x:v>984</x:v>
       </x:c>
       <x:c r="C239" s="8"/>
       <x:c r="D239" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>182132</x:v>
       </x:c>
       <x:c r="E239" s="8" t="s">
-        <x:v>782</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="F239" s="8" t="s">
-        <x:v>783</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="G239" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H239" s="8" t="s">
+        <x:v>984</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2012.296875" customHeight="1" collapsed="0">
+      <x:c r="A240" s="8" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="B240" s="8" t="s">
         <x:v>985</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>986</x:v>
       </x:c>
       <x:c r="C240" s="8"/>
       <x:c r="D240" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>174647</x:v>
       </x:c>
       <x:c r="E240" s="8" t="s">
+        <x:v>986</x:v>
+      </x:c>
+      <x:c r="F240" s="8" t="s">
         <x:v>987</x:v>
       </x:c>
-      <x:c r="F240" s="8" t="s">
+      <x:c r="G240" s="8" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H240" s="8" t="s">
         <x:v>988</x:v>
       </x:c>
-      <x:c r="G240" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H240" s="8" t="s">
+    </x:row>
+    <x:row ht="747.453125" customHeight="1" collapsed="0">
+      <x:c r="A241" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B241" s="8" t="s">
         <x:v>989</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>990</x:v>
       </x:c>
       <x:c r="C241" s="8"/>
       <x:c r="D241" s="9" t="n">
-        <x:v>182132</x:v>
+        <x:v>9758951</x:v>
       </x:c>
       <x:c r="E241" s="8" t="s">
+        <x:v>990</x:v>
+      </x:c>
+      <x:c r="F241" s="8" t="s">
         <x:v>991</x:v>
       </x:c>
-      <x:c r="F241" s="8" t="s">
+      <x:c r="G241" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H241" s="8" t="s">
         <x:v>992</x:v>
       </x:c>
-      <x:c r="G241" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H241" s="8" t="s">
+    </x:row>
+    <x:row ht="724.453125" customHeight="1" collapsed="0">
+      <x:c r="A242" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B242" s="8" t="s">
         <x:v>993</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>994</x:v>
       </x:c>
       <x:c r="C242" s="8"/>
       <x:c r="D242" s="9" t="n">
-        <x:v>174647</x:v>
+        <x:v>118046</x:v>
       </x:c>
       <x:c r="E242" s="8" t="s">
+        <x:v>994</x:v>
+      </x:c>
+      <x:c r="F242" s="8" t="s">
         <x:v>995</x:v>
       </x:c>
-      <x:c r="F242" s="8" t="s">
+      <x:c r="G242" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H242" s="8" t="s">
         <x:v>996</x:v>
       </x:c>
-      <x:c r="G242" s="8" t="s">
-[...6 lines deleted...]
-    <x:row ht="747.4375" customHeight="1" collapsed="0">
+    </x:row>
+    <x:row ht="1207.390625" customHeight="1" collapsed="0">
       <x:c r="A243" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B243" s="8" t="s">
-        <x:v>998</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="C243" s="8"/>
       <x:c r="D243" s="9" t="n">
-        <x:v>9758951</x:v>
+        <x:v>283529</x:v>
       </x:c>
       <x:c r="E243" s="8" t="s">
+        <x:v>998</x:v>
+      </x:c>
+      <x:c r="F243" s="8" t="s">
         <x:v>999</x:v>
       </x:c>
-      <x:c r="F243" s="8" t="s">
+      <x:c r="G243" s="8" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H243" s="8" t="s">
         <x:v>1000</x:v>
       </x:c>
-      <x:c r="G243" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H243" s="8" t="s">
+    </x:row>
+    <x:row ht="919.921875" customHeight="1" collapsed="0">
+      <x:c r="A244" s="8" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B244" s="8" t="s">
         <x:v>1001</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1002</x:v>
       </x:c>
       <x:c r="C244" s="8"/>
       <x:c r="D244" s="9" t="n">
-        <x:v>118046</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E244" s="8" t="s">
+        <x:v>1002</x:v>
+      </x:c>
+      <x:c r="F244" s="8" t="s">
         <x:v>1003</x:v>
       </x:c>
-      <x:c r="F244" s="8" t="s">
+      <x:c r="G244" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H244" s="8" t="s">
         <x:v>1004</x:v>
       </x:c>
-      <x:c r="G244" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H244" s="8" t="s">
+    </x:row>
+    <x:row ht="586.46875" customHeight="1" collapsed="0">
+      <x:c r="A245" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B245" s="8" t="s">
         <x:v>1005</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1006</x:v>
       </x:c>
       <x:c r="C245" s="8"/>
       <x:c r="D245" s="9" t="n">
-        <x:v>283529</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E245" s="8" t="s">
+        <x:v>1006</x:v>
+      </x:c>
+      <x:c r="F245" s="8" t="s">
         <x:v>1007</x:v>
       </x:c>
-      <x:c r="F245" s="8" t="s">
+      <x:c r="G245" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H245" s="8" t="s">
         <x:v>1008</x:v>
       </x:c>
-      <x:c r="G245" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H245" s="8" t="s">
+    </x:row>
+    <x:row ht="367.96875" customHeight="1" collapsed="0">
+      <x:c r="A246" s="8" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B246" s="8" t="s">
         <x:v>1009</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1010</x:v>
       </x:c>
       <x:c r="C246" s="8"/>
       <x:c r="D246" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E246" s="8" t="s">
+        <x:v>1010</x:v>
+      </x:c>
+      <x:c r="F246" s="8" t="s">
         <x:v>1011</x:v>
       </x:c>
-      <x:c r="F246" s="8" t="s">
+      <x:c r="G246" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H246" s="8" t="s">
         <x:v>1012</x:v>
       </x:c>
-      <x:c r="G246" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H246" s="8" t="s">
+    </x:row>
+    <x:row ht="505.9375" customHeight="1" collapsed="0">
+      <x:c r="A247" s="8" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B247" s="8" t="s">
         <x:v>1013</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1014</x:v>
       </x:c>
       <x:c r="C247" s="8"/>
       <x:c r="D247" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E247" s="8" t="s">
+        <x:v>1014</x:v>
+      </x:c>
+      <x:c r="F247" s="8" t="s">
         <x:v>1015</x:v>
       </x:c>
-      <x:c r="F247" s="8" t="s">
+      <x:c r="G247" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H247" s="8" t="s">
         <x:v>1016</x:v>
       </x:c>
-      <x:c r="G247" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H247" s="8" t="s">
+    </x:row>
+    <x:row ht="402.46875" customHeight="1" collapsed="0">
+      <x:c r="A248" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B248" s="8" t="s">
         <x:v>1017</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1018</x:v>
       </x:c>
       <x:c r="C248" s="8"/>
       <x:c r="D248" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>161611</x:v>
       </x:c>
       <x:c r="E248" s="8" t="s">
+        <x:v>1018</x:v>
+      </x:c>
+      <x:c r="F248" s="8" t="s">
         <x:v>1019</x:v>
       </x:c>
-      <x:c r="F248" s="8" t="s">
+      <x:c r="G248" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H248" s="8" t="s">
         <x:v>1020</x:v>
       </x:c>
-      <x:c r="G248" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H248" s="8" t="s">
+    </x:row>
+    <x:row ht="1092.40625" customHeight="1" collapsed="0">
+      <x:c r="A249" s="8" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="B249" s="8" t="s">
         <x:v>1021</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1022</x:v>
       </x:c>
       <x:c r="C249" s="8"/>
       <x:c r="D249" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>75785</x:v>
       </x:c>
       <x:c r="E249" s="8" t="s">
+        <x:v>1022</x:v>
+      </x:c>
+      <x:c r="F249" s="8" t="s">
         <x:v>1023</x:v>
       </x:c>
-      <x:c r="F249" s="8" t="s">
+      <x:c r="G249" s="8" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H249" s="8" t="s">
         <x:v>1024</x:v>
       </x:c>
-      <x:c r="G249" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H249" s="8" t="s">
+    </x:row>
+    <x:row ht="436.96875" customHeight="1" collapsed="0">
+      <x:c r="A250" s="8" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="B250" s="8" t="s">
         <x:v>1025</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1026</x:v>
       </x:c>
       <x:c r="C250" s="8"/>
       <x:c r="D250" s="9" t="n">
-        <x:v>161611</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E250" s="8" t="s">
+        <x:v>1026</x:v>
+      </x:c>
+      <x:c r="F250" s="8" t="s">
         <x:v>1027</x:v>
       </x:c>
-      <x:c r="F250" s="8" t="s">
+      <x:c r="G250" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H250" s="8" t="s">
         <x:v>1028</x:v>
       </x:c>
-      <x:c r="G250" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H250" s="8" t="s">
+    </x:row>
+    <x:row ht="264.46875" customHeight="1" collapsed="0">
+      <x:c r="A251" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B251" s="8" t="s">
         <x:v>1029</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1030</x:v>
       </x:c>
       <x:c r="C251" s="8"/>
       <x:c r="D251" s="9" t="n">
-        <x:v>75785</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E251" s="8" t="s">
+        <x:v>1030</x:v>
+      </x:c>
+      <x:c r="F251" s="8" t="s">
         <x:v>1031</x:v>
       </x:c>
-      <x:c r="F251" s="8" t="s">
+      <x:c r="G251" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H251" s="8" t="s">
         <x:v>1032</x:v>
       </x:c>
-      <x:c r="G251" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H251" s="8" t="s">
+    </x:row>
+    <x:row ht="207" customHeight="1" collapsed="0">
+      <x:c r="A252" s="8" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B252" s="8" t="s">
         <x:v>1033</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1034</x:v>
       </x:c>
       <x:c r="C252" s="8"/>
       <x:c r="D252" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E252" s="8" t="s">
+        <x:v>1034</x:v>
+      </x:c>
+      <x:c r="F252" s="8" t="s">
         <x:v>1035</x:v>
       </x:c>
-      <x:c r="F252" s="8" t="s">
+      <x:c r="G252" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H252" s="8" t="s">
         <x:v>1036</x:v>
       </x:c>
-      <x:c r="G252" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H252" s="8" t="s">
+    </x:row>
+    <x:row ht="1425.859375" customHeight="1" collapsed="0">
+      <x:c r="A253" s="8" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="B253" s="8" t="s">
         <x:v>1037</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1038</x:v>
       </x:c>
       <x:c r="C253" s="8"/>
       <x:c r="D253" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E253" s="8" t="s">
+        <x:v>1038</x:v>
+      </x:c>
+      <x:c r="F253" s="8" t="s">
         <x:v>1039</x:v>
       </x:c>
-      <x:c r="F253" s="8" t="s">
+      <x:c r="G253" s="8" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H253" s="8" t="s">
         <x:v>1040</x:v>
       </x:c>
-      <x:c r="G253" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H253" s="8" t="s">
+    </x:row>
+    <x:row ht="402.484375" customHeight="1" collapsed="0">
+      <x:c r="A254" s="8" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="B254" s="8" t="s">
         <x:v>1041</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1042</x:v>
       </x:c>
       <x:c r="C254" s="8"/>
       <x:c r="D254" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E254" s="8" t="s">
+        <x:v>1042</x:v>
+      </x:c>
+      <x:c r="F254" s="8" t="s">
         <x:v>1043</x:v>
       </x:c>
-      <x:c r="F254" s="8" t="s">
+      <x:c r="G254" s="8" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H254" s="8" t="s">
         <x:v>1044</x:v>
       </x:c>
-      <x:c r="G254" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H254" s="8" t="s">
+    </x:row>
+    <x:row ht="310.46875" customHeight="1" collapsed="0">
+      <x:c r="A255" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B255" s="8" t="s">
         <x:v>1045</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1046</x:v>
       </x:c>
       <x:c r="C255" s="8"/>
       <x:c r="D255" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>247931</x:v>
       </x:c>
       <x:c r="E255" s="8" t="s">
+        <x:v>1046</x:v>
+      </x:c>
+      <x:c r="F255" s="8" t="s">
         <x:v>1047</x:v>
       </x:c>
-      <x:c r="F255" s="8" t="s">
+      <x:c r="G255" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H255" s="8" t="s">
         <x:v>1048</x:v>
       </x:c>
-      <x:c r="G255" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H255" s="8" t="s">
+    </x:row>
+    <x:row ht="724.453125" customHeight="1" collapsed="0">
+      <x:c r="A256" s="8" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B256" s="8" t="s">
         <x:v>1049</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1050</x:v>
       </x:c>
       <x:c r="C256" s="8"/>
       <x:c r="D256" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E256" s="8" t="s">
+        <x:v>1050</x:v>
+      </x:c>
+      <x:c r="F256" s="8" t="s">
         <x:v>1051</x:v>
       </x:c>
-      <x:c r="F256" s="8" t="s">
+      <x:c r="G256" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H256" s="8" t="s">
         <x:v>1052</x:v>
       </x:c>
-      <x:c r="G256" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H256" s="8" t="s">
+    </x:row>
+    <x:row ht="184" customHeight="1" collapsed="0">
+      <x:c r="A257" s="8" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B257" s="8" t="s">
         <x:v>1053</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1054</x:v>
       </x:c>
       <x:c r="C257" s="8"/>
       <x:c r="D257" s="9" t="n">
-        <x:v>247931</x:v>
+        <x:v>145729</x:v>
       </x:c>
       <x:c r="E257" s="8" t="s">
+        <x:v>1054</x:v>
+      </x:c>
+      <x:c r="F257" s="8" t="s">
         <x:v>1055</x:v>
       </x:c>
-      <x:c r="F257" s="8" t="s">
+      <x:c r="G257" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H257" s="8" t="s">
         <x:v>1056</x:v>
       </x:c>
-      <x:c r="G257" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H257" s="8" t="s">
+    </x:row>
+    <x:row ht="425.453125" customHeight="1" collapsed="0">
+      <x:c r="A258" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B258" s="8" t="s">
         <x:v>1057</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1058</x:v>
       </x:c>
       <x:c r="C258" s="8"/>
       <x:c r="D258" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>207272</x:v>
       </x:c>
       <x:c r="E258" s="8" t="s">
+        <x:v>1058</x:v>
+      </x:c>
+      <x:c r="F258" s="8" t="s">
         <x:v>1059</x:v>
       </x:c>
-      <x:c r="F258" s="8" t="s">
+      <x:c r="G258" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H258" s="8" t="s">
         <x:v>1060</x:v>
       </x:c>
-      <x:c r="G258" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H258" s="8" t="s">
+    </x:row>
+    <x:row ht="103.484375" customHeight="1" collapsed="0">
+      <x:c r="A259" s="8" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="B259" s="8" t="s">
         <x:v>1061</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1062</x:v>
       </x:c>
       <x:c r="C259" s="8"/>
       <x:c r="D259" s="9" t="n">
-        <x:v>145729</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E259" s="8" t="s">
+        <x:v>1062</x:v>
+      </x:c>
+      <x:c r="F259" s="8" t="s">
         <x:v>1063</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1064</x:v>
       </x:c>
       <x:c r="G259" s="8" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H259" s="8" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1126.90625" customHeight="1" collapsed="0">
+      <x:c r="A260" s="8" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B260" s="8" t="s">
         <x:v>1065</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1066</x:v>
       </x:c>
       <x:c r="C260" s="8"/>
       <x:c r="D260" s="9" t="n">
-        <x:v>207272</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E260" s="8" t="s">
+        <x:v>1066</x:v>
+      </x:c>
+      <x:c r="F260" s="8" t="s">
         <x:v>1067</x:v>
       </x:c>
-      <x:c r="F260" s="8" t="s">
+      <x:c r="G260" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H260" s="8" t="s">
         <x:v>1068</x:v>
       </x:c>
-      <x:c r="G260" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H260" s="8" t="s">
+    </x:row>
+    <x:row ht="1471.875" customHeight="1" collapsed="0">
+      <x:c r="A261" s="8" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="B261" s="8" t="s">
         <x:v>1069</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1070</x:v>
       </x:c>
       <x:c r="C261" s="8"/>
       <x:c r="D261" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E261" s="8" t="s">
+        <x:v>1070</x:v>
+      </x:c>
+      <x:c r="F261" s="8" t="s">
         <x:v>1071</x:v>
       </x:c>
-      <x:c r="F261" s="8" t="s">
+      <x:c r="G261" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H261" s="8" t="s">
         <x:v>1072</x:v>
       </x:c>
-      <x:c r="G261" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H261" s="8" t="s">
+    </x:row>
+    <x:row ht="1667.359375" customHeight="1" collapsed="0">
+      <x:c r="A262" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B262" s="8" t="s">
         <x:v>1073</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1074</x:v>
       </x:c>
       <x:c r="C262" s="8"/>
       <x:c r="D262" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>245580</x:v>
       </x:c>
       <x:c r="E262" s="8" t="s">
+        <x:v>1074</x:v>
+      </x:c>
+      <x:c r="F262" s="8" t="s">
         <x:v>1075</x:v>
       </x:c>
-      <x:c r="F262" s="8" t="s">
+      <x:c r="G262" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H262" s="8" t="s">
         <x:v>1076</x:v>
       </x:c>
-      <x:c r="G262" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H262" s="8" t="s">
+    </x:row>
+    <x:row ht="885.421875" customHeight="1" collapsed="0">
+      <x:c r="A263" s="8" t="s">
         <x:v>1077</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>712</x:v>
       </x:c>
       <x:c r="B263" s="8" t="s">
         <x:v>1078</x:v>
       </x:c>
       <x:c r="C263" s="8"/>
       <x:c r="D263" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E263" s="8" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="F263" s="8" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="G263" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H263" s="8" t="s">
         <x:v>1081</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1667.375" customHeight="1" collapsed="0">
+    <x:row ht="1356.890625" customHeight="1" collapsed="0">
       <x:c r="A264" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="B264" s="8" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="C264" s="8"/>
       <x:c r="D264" s="9" t="n">
-        <x:v>245580</x:v>
+        <x:v>87593</x:v>
       </x:c>
       <x:c r="E264" s="8" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="F264" s="8" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="G264" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H264" s="8" t="s">
         <x:v>1085</x:v>
       </x:c>
     </x:row>
-    <x:row ht="885.421875" customHeight="1" collapsed="0">
+    <x:row ht="620.953125" customHeight="1" collapsed="0">
       <x:c r="A265" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B265" s="8" t="s">
         <x:v>1086</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1087</x:v>
       </x:c>
       <x:c r="C265" s="8"/>
       <x:c r="D265" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>242417</x:v>
       </x:c>
       <x:c r="E265" s="8" t="s">
+        <x:v>1087</x:v>
+      </x:c>
+      <x:c r="F265" s="8" t="s">
         <x:v>1088</x:v>
       </x:c>
-      <x:c r="F265" s="8" t="s">
+      <x:c r="G265" s="8" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H265" s="8" t="s">
         <x:v>1089</x:v>
       </x:c>
-      <x:c r="G265" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H265" s="8" t="s">
+    </x:row>
+    <x:row ht="1103.90625" customHeight="1" collapsed="0">
+      <x:c r="A266" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B266" s="8" t="s">
         <x:v>1090</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1091</x:v>
       </x:c>
       <x:c r="C266" s="8"/>
       <x:c r="D266" s="9" t="n">
-        <x:v>87593</x:v>
+        <x:v>129967</x:v>
       </x:c>
       <x:c r="E266" s="8" t="s">
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="F266" s="8" t="s">
         <x:v>1092</x:v>
       </x:c>
-      <x:c r="F266" s="8" t="s">
+      <x:c r="G266" s="8" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H266" s="8" t="s">
         <x:v>1093</x:v>
       </x:c>
-      <x:c r="G266" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H266" s="8" t="s">
+    </x:row>
+    <x:row ht="218.5" customHeight="1" collapsed="0">
+      <x:c r="A267" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B267" s="8" t="s">
         <x:v>1094</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1095</x:v>
       </x:c>
       <x:c r="C267" s="8"/>
       <x:c r="D267" s="9" t="n">
-        <x:v>242417</x:v>
+        <x:v>154625</x:v>
       </x:c>
       <x:c r="E267" s="8" t="s">
+        <x:v>1095</x:v>
+      </x:c>
+      <x:c r="F267" s="8" t="s">
         <x:v>1096</x:v>
       </x:c>
-      <x:c r="F267" s="8" t="s">
+      <x:c r="G267" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H267" s="8" t="s">
         <x:v>1097</x:v>
       </x:c>
-      <x:c r="G267" s="8" t="s">
-[...6 lines deleted...]
-    <x:row ht="1103.90625" customHeight="1" collapsed="0">
+    </x:row>
+    <x:row ht="379.46875" customHeight="1" collapsed="0">
       <x:c r="A268" s="8" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B268" s="8" t="s">
-        <x:v>1099</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="C268" s="8"/>
       <x:c r="D268" s="9" t="n">
-        <x:v>129967</x:v>
+        <x:v>295972</x:v>
       </x:c>
       <x:c r="E268" s="8" t="s">
+        <x:v>1099</x:v>
+      </x:c>
+      <x:c r="F268" s="8" t="s">
         <x:v>1100</x:v>
       </x:c>
-      <x:c r="F268" s="8" t="s">
+      <x:c r="G268" s="8" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H268" s="8" t="s">
         <x:v>1101</x:v>
       </x:c>
-      <x:c r="G268" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H268" s="8" t="s">
+    </x:row>
+    <x:row ht="908.421875" customHeight="1" collapsed="0">
+      <x:c r="A269" s="8" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B269" s="8" t="s">
         <x:v>1102</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1103</x:v>
       </x:c>
       <x:c r="C269" s="8"/>
       <x:c r="D269" s="9" t="n">
-        <x:v>154625</x:v>
+        <x:v>2491720</x:v>
       </x:c>
       <x:c r="E269" s="8" t="s">
+        <x:v>1103</x:v>
+      </x:c>
+      <x:c r="F269" s="8" t="s">
         <x:v>1104</x:v>
       </x:c>
-      <x:c r="F269" s="8" t="s">
+      <x:c r="G269" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H269" s="8" t="s">
         <x:v>1105</x:v>
       </x:c>
-      <x:c r="G269" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H269" s="8" t="s">
+    </x:row>
+    <x:row ht="206.984375" customHeight="1" collapsed="0">
+      <x:c r="A270" s="8" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B270" s="8" t="s">
         <x:v>1106</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1107</x:v>
       </x:c>
       <x:c r="C270" s="8"/>
       <x:c r="D270" s="9" t="n">
-        <x:v>295972</x:v>
+        <x:v>88425</x:v>
       </x:c>
       <x:c r="E270" s="8" t="s">
+        <x:v>1107</x:v>
+      </x:c>
+      <x:c r="F270" s="8" t="s">
         <x:v>1108</x:v>
       </x:c>
-      <x:c r="F270" s="8" t="s">
+      <x:c r="G270" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H270" s="8" t="s">
         <x:v>1109</x:v>
       </x:c>
-      <x:c r="G270" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H270" s="8" t="s">
+    </x:row>
+    <x:row ht="1057.9375" customHeight="1" collapsed="0">
+      <x:c r="A271" s="8" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="B271" s="8" t="s">
         <x:v>1110</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1111</x:v>
       </x:c>
       <x:c r="C271" s="8"/>
       <x:c r="D271" s="9" t="n">
-        <x:v>2491720</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E271" s="8" t="s">
+        <x:v>1111</x:v>
+      </x:c>
+      <x:c r="F271" s="8" t="s">
         <x:v>1112</x:v>
       </x:c>
-      <x:c r="F271" s="8" t="s">
+      <x:c r="G271" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H271" s="8" t="s">
         <x:v>1113</x:v>
       </x:c>
-      <x:c r="G271" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H271" s="8" t="s">
+    </x:row>
+    <x:row ht="551.9375" customHeight="1" collapsed="0">
+      <x:c r="A272" s="8" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="B272" s="8" t="s">
         <x:v>1114</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1115</x:v>
       </x:c>
       <x:c r="C272" s="8"/>
       <x:c r="D272" s="9" t="n">
-        <x:v>88425</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E272" s="8" t="s">
+        <x:v>1115</x:v>
+      </x:c>
+      <x:c r="F272" s="8" t="s">
         <x:v>1116</x:v>
       </x:c>
-      <x:c r="F272" s="8" t="s">
+      <x:c r="G272" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H272" s="8" t="s">
         <x:v>1117</x:v>
       </x:c>
-      <x:c r="G272" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H272" s="8" t="s">
+    </x:row>
+    <x:row ht="609.46875" customHeight="1" collapsed="0">
+      <x:c r="A273" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B273" s="8" t="s">
         <x:v>1118</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1119</x:v>
       </x:c>
       <x:c r="C273" s="8"/>
       <x:c r="D273" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E273" s="8" t="s">
+        <x:v>1119</x:v>
+      </x:c>
+      <x:c r="F273" s="8" t="s">
         <x:v>1120</x:v>
       </x:c>
-      <x:c r="F273" s="8" t="s">
+      <x:c r="G273" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H273" s="8" t="s">
         <x:v>1121</x:v>
       </x:c>
-      <x:c r="G273" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H273" s="8" t="s">
+    </x:row>
+    <x:row ht="1046.40625" customHeight="1" collapsed="0">
+      <x:c r="A274" s="8" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="B274" s="8" t="s">
         <x:v>1122</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1123</x:v>
       </x:c>
       <x:c r="C274" s="8"/>
       <x:c r="D274" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E274" s="8" t="s">
+        <x:v>1123</x:v>
+      </x:c>
+      <x:c r="F274" s="8" t="s">
         <x:v>1124</x:v>
       </x:c>
-      <x:c r="F274" s="8" t="s">
+      <x:c r="G274" s="8" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H274" s="8" t="s">
         <x:v>1125</x:v>
       </x:c>
-      <x:c r="G274" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H274" s="8" t="s">
+    </x:row>
+    <x:row ht="4277.640625" customHeight="1" collapsed="0">
+      <x:c r="A275" s="8" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="B275" s="8" t="s">
         <x:v>1126</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1127</x:v>
       </x:c>
       <x:c r="C275" s="8"/>
       <x:c r="D275" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>451008</x:v>
       </x:c>
       <x:c r="E275" s="8" t="s">
+        <x:v>1127</x:v>
+      </x:c>
+      <x:c r="F275" s="8" t="s">
         <x:v>1128</x:v>
       </x:c>
-      <x:c r="F275" s="8" t="s">
+      <x:c r="G275" s="8" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H275" s="8" t="s">
         <x:v>1129</x:v>
       </x:c>
-      <x:c r="G275" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H275" s="8" t="s">
+    </x:row>
+    <x:row ht="551.953125" customHeight="1" collapsed="0">
+      <x:c r="A276" s="8" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="B276" s="8" t="s">
         <x:v>1130</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1131</x:v>
       </x:c>
       <x:c r="C276" s="8"/>
       <x:c r="D276" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>416125</x:v>
       </x:c>
       <x:c r="E276" s="8" t="s">
+        <x:v>1131</x:v>
+      </x:c>
+      <x:c r="F276" s="8" t="s">
         <x:v>1132</x:v>
       </x:c>
-      <x:c r="F276" s="8" t="s">
+      <x:c r="G276" s="8" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H276" s="8" t="s">
         <x:v>1133</x:v>
       </x:c>
-      <x:c r="G276" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H276" s="8" t="s">
+    </x:row>
+    <x:row ht="390.96875" customHeight="1" collapsed="0">
+      <x:c r="A277" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B277" s="8" t="s">
         <x:v>1134</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1135</x:v>
       </x:c>
       <x:c r="C277" s="8"/>
       <x:c r="D277" s="9" t="n">
-        <x:v>451008</x:v>
+        <x:v>181754</x:v>
       </x:c>
       <x:c r="E277" s="8" t="s">
+        <x:v>1135</x:v>
+      </x:c>
+      <x:c r="F277" s="8" t="s">
         <x:v>1136</x:v>
       </x:c>
-      <x:c r="F277" s="8" t="s">
+      <x:c r="G277" s="8" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H277" s="8" t="s">
         <x:v>1137</x:v>
       </x:c>
-      <x:c r="G277" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H277" s="8" t="s">
+    </x:row>
+    <x:row ht="218.484375" customHeight="1" collapsed="0">
+      <x:c r="A278" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B278" s="8" t="s">
         <x:v>1138</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1139</x:v>
       </x:c>
       <x:c r="C278" s="8"/>
       <x:c r="D278" s="9" t="n">
-        <x:v>416125</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E278" s="8" t="s">
+        <x:v>1139</x:v>
+      </x:c>
+      <x:c r="F278" s="8" t="s">
         <x:v>1140</x:v>
       </x:c>
-      <x:c r="F278" s="8" t="s">
+      <x:c r="G278" s="8" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H278" s="8" t="s">
         <x:v>1141</x:v>
       </x:c>
-      <x:c r="G278" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H278" s="8" t="s">
+    </x:row>
+    <x:row ht="1023.4375" customHeight="1" collapsed="0">
+      <x:c r="A279" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B279" s="8" t="s">
         <x:v>1142</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1143</x:v>
       </x:c>
       <x:c r="C279" s="8"/>
       <x:c r="D279" s="9" t="n">
-        <x:v>181754</x:v>
+        <x:v>146058</x:v>
       </x:c>
       <x:c r="E279" s="8" t="s">
+        <x:v>1143</x:v>
+      </x:c>
+      <x:c r="F279" s="8" t="s">
         <x:v>1144</x:v>
       </x:c>
-      <x:c r="F279" s="8" t="s">
+      <x:c r="G279" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H279" s="8" t="s">
         <x:v>1145</x:v>
       </x:c>
-      <x:c r="G279" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H279" s="8" t="s">
+    </x:row>
+    <x:row ht="229.96875" customHeight="1" collapsed="0">
+      <x:c r="A280" s="8" t="s">
         <x:v>1146</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
       <x:c r="B280" s="8" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="C280" s="8"/>
       <x:c r="D280" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>750000</x:v>
       </x:c>
       <x:c r="E280" s="8" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="F280" s="8" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="G280" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H280" s="8" t="s">
         <x:v>1150</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1023.40625" customHeight="1" collapsed="0">
+    <x:row ht="804.90625" customHeight="1" collapsed="0">
       <x:c r="A281" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B281" s="8" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="C281" s="8"/>
       <x:c r="D281" s="9" t="n">
-        <x:v>146058</x:v>
+        <x:v>820247</x:v>
       </x:c>
       <x:c r="E281" s="8" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="F281" s="8" t="s">
         <x:v>1153</x:v>
       </x:c>
       <x:c r="G281" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H281" s="8" t="s">
         <x:v>1154</x:v>
       </x:c>
     </x:row>
-    <x:row ht="229.984375" customHeight="1" collapsed="0">
+    <x:row ht="413.984375" customHeight="1" collapsed="0">
       <x:c r="A282" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B282" s="8" t="s">
         <x:v>1155</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1156</x:v>
       </x:c>
       <x:c r="C282" s="8"/>
       <x:c r="D282" s="9" t="n">
-        <x:v>750000</x:v>
+        <x:v>503362</x:v>
       </x:c>
       <x:c r="E282" s="8" t="s">
+        <x:v>1156</x:v>
+      </x:c>
+      <x:c r="F282" s="8" t="s">
         <x:v>1157</x:v>
       </x:c>
-      <x:c r="F282" s="8" t="s">
+      <x:c r="G282" s="8" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H282" s="8" t="s">
         <x:v>1158</x:v>
       </x:c>
-      <x:c r="G282" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H282" s="8" t="s">
+    </x:row>
+    <x:row ht="816.421875" customHeight="1" collapsed="0">
+      <x:c r="A283" s="8" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="B283" s="8" t="s">
         <x:v>1159</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1160</x:v>
       </x:c>
       <x:c r="C283" s="8"/>
       <x:c r="D283" s="9" t="n">
-        <x:v>820247</x:v>
+        <x:v>395953</x:v>
       </x:c>
       <x:c r="E283" s="8" t="s">
+        <x:v>1160</x:v>
+      </x:c>
+      <x:c r="F283" s="8" t="s">
         <x:v>1161</x:v>
       </x:c>
-      <x:c r="F283" s="8" t="s">
+      <x:c r="G283" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H283" s="8" t="s">
         <x:v>1162</x:v>
       </x:c>
-      <x:c r="G283" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H283" s="8" t="s">
+    </x:row>
+    <x:row ht="3012.765625" customHeight="1" collapsed="0">
+      <x:c r="A284" s="8" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="B284" s="8" t="s">
         <x:v>1163</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1164</x:v>
       </x:c>
       <x:c r="C284" s="8"/>
       <x:c r="D284" s="9" t="n">
-        <x:v>503362</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E284" s="8" t="s">
+        <x:v>1164</x:v>
+      </x:c>
+      <x:c r="F284" s="8" t="s">
         <x:v>1165</x:v>
       </x:c>
-      <x:c r="F284" s="8" t="s">
+      <x:c r="G284" s="8" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H284" s="8" t="s">
         <x:v>1166</x:v>
       </x:c>
-      <x:c r="G284" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H284" s="8" t="s">
+    </x:row>
+    <x:row ht="2909.25" customHeight="1" collapsed="0">
+      <x:c r="A285" s="8" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="B285" s="8" t="s">
         <x:v>1167</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1168</x:v>
       </x:c>
       <x:c r="C285" s="8"/>
       <x:c r="D285" s="9" t="n">
-        <x:v>395953</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E285" s="8" t="s">
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="F285" s="8" t="s">
         <x:v>1169</x:v>
       </x:c>
-      <x:c r="F285" s="8" t="s">
+      <x:c r="G285" s="8" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H285" s="8" t="s">
         <x:v>1170</x:v>
       </x:c>
-      <x:c r="G285" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H285" s="8" t="s">
+    </x:row>
+    <x:row ht="505.953125" customHeight="1" collapsed="0">
+      <x:c r="A286" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B286" s="8" t="s">
         <x:v>1171</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1172</x:v>
       </x:c>
       <x:c r="C286" s="8"/>
       <x:c r="D286" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>378497</x:v>
       </x:c>
       <x:c r="E286" s="8" t="s">
+        <x:v>1172</x:v>
+      </x:c>
+      <x:c r="F286" s="8" t="s">
         <x:v>1173</x:v>
       </x:c>
-      <x:c r="F286" s="8" t="s">
+      <x:c r="G286" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H286" s="8" t="s">
         <x:v>1174</x:v>
       </x:c>
-      <x:c r="G286" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H286" s="8" t="s">
+    </x:row>
+    <x:row ht="471.46875" customHeight="1" collapsed="0">
+      <x:c r="A287" s="8" t="s">
         <x:v>1175</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>437</x:v>
       </x:c>
       <x:c r="B287" s="8" t="s">
         <x:v>1176</x:v>
       </x:c>
       <x:c r="C287" s="8"/>
       <x:c r="D287" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>269157</x:v>
       </x:c>
       <x:c r="E287" s="8" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="F287" s="8" t="s">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="G287" s="8" t="s">
-        <x:v>287</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H287" s="8" t="s">
         <x:v>1179</x:v>
       </x:c>
     </x:row>
-    <x:row ht="505.953125" customHeight="1" collapsed="0">
+    <x:row ht="2219.296875" customHeight="1" collapsed="0">
       <x:c r="A288" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="B288" s="8" t="s">
-        <x:v>1180</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="C288" s="8"/>
       <x:c r="D288" s="9" t="n">
-        <x:v>378497</x:v>
+        <x:v>667656</x:v>
       </x:c>
       <x:c r="E288" s="8" t="s">
-        <x:v>1181</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="F288" s="8" t="s">
         <x:v>1182</x:v>
       </x:c>
       <x:c r="G288" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H288" s="8" t="s">
         <x:v>1183</x:v>
       </x:c>
     </x:row>
-    <x:row ht="471.4375" customHeight="1" collapsed="0">
+    <x:row ht="413.96875" customHeight="1" collapsed="0">
       <x:c r="A289" s="8" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B289" s="8" t="s">
         <x:v>1184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1185</x:v>
       </x:c>
       <x:c r="C289" s="8"/>
       <x:c r="D289" s="9" t="n">
-        <x:v>269157</x:v>
+        <x:v>103014</x:v>
       </x:c>
       <x:c r="E289" s="8" t="s">
+        <x:v>1185</x:v>
+      </x:c>
+      <x:c r="F289" s="8" t="s">
         <x:v>1186</x:v>
       </x:c>
-      <x:c r="F289" s="8" t="s">
+      <x:c r="G289" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H289" s="8" t="s">
         <x:v>1187</x:v>
       </x:c>
-      <x:c r="G289" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H289" s="8" t="s">
+    </x:row>
+    <x:row ht="712.953125" customHeight="1" collapsed="0">
+      <x:c r="A290" s="8" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="B290" s="8" t="s">
         <x:v>1188</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1190</x:v>
       </x:c>
       <x:c r="C290" s="8"/>
       <x:c r="D290" s="9" t="n">
-        <x:v>667656</x:v>
+        <x:v>328282</x:v>
       </x:c>
       <x:c r="E290" s="8" t="s">
-        <x:v>782</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="F290" s="8" t="s">
-        <x:v>1191</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="G290" s="8" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H290" s="8" t="s">
+        <x:v>1191</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="574.9375" customHeight="1" collapsed="0">
+      <x:c r="A291" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B291" s="8" t="s">
         <x:v>1192</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1193</x:v>
       </x:c>
       <x:c r="C291" s="8"/>
       <x:c r="D291" s="9" t="n">
-        <x:v>103014</x:v>
+        <x:v>218610</x:v>
       </x:c>
       <x:c r="E291" s="8" t="s">
+        <x:v>1193</x:v>
+      </x:c>
+      <x:c r="F291" s="8" t="s">
         <x:v>1194</x:v>
       </x:c>
-      <x:c r="F291" s="8" t="s">
+      <x:c r="G291" s="8" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H291" s="8" t="s">
         <x:v>1195</x:v>
       </x:c>
-      <x:c r="G291" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H291" s="8" t="s">
+    </x:row>
+    <x:row ht="137.984375" customHeight="1" collapsed="0">
+      <x:c r="A292" s="8" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B292" s="8" t="s">
         <x:v>1196</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1197</x:v>
       </x:c>
       <x:c r="C292" s="8"/>
       <x:c r="D292" s="9" t="n">
-        <x:v>328282</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E292" s="8" t="s">
+        <x:v>1197</x:v>
+      </x:c>
+      <x:c r="F292" s="8" t="s">
         <x:v>1198</x:v>
       </x:c>
-      <x:c r="F292" s="8" t="s">
+      <x:c r="G292" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H292" s="8" t="s">
         <x:v>1199</x:v>
       </x:c>
-      <x:c r="G292" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H292" s="8" t="s">
+    </x:row>
+    <x:row ht="149.5" customHeight="1" collapsed="0">
+      <x:c r="A293" s="8" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B293" s="8" t="s">
         <x:v>1200</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1201</x:v>
       </x:c>
       <x:c r="C293" s="8"/>
       <x:c r="D293" s="9" t="n">
-        <x:v>218610</x:v>
+        <x:v>1094382</x:v>
       </x:c>
       <x:c r="E293" s="8" t="s">
+        <x:v>1201</x:v>
+      </x:c>
+      <x:c r="F293" s="8" t="s">
         <x:v>1202</x:v>
       </x:c>
-      <x:c r="F293" s="8" t="s">
+      <x:c r="G293" s="8" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H293" s="8" t="s">
         <x:v>1203</x:v>
       </x:c>
-      <x:c r="G293" s="8" t="s">
-[...6 lines deleted...]
-    <x:row ht="138" customHeight="1" collapsed="0">
+    </x:row>
+    <x:row ht="563.453125" customHeight="1" collapsed="0">
       <x:c r="A294" s="8" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B294" s="8" t="s">
-        <x:v>1205</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="C294" s="8"/>
       <x:c r="D294" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>323093</x:v>
       </x:c>
       <x:c r="E294" s="8" t="s">
+        <x:v>1205</x:v>
+      </x:c>
+      <x:c r="F294" s="8" t="s">
         <x:v>1206</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1207</x:v>
       </x:c>
       <x:c r="G294" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H294" s="8" t="s">
+        <x:v>1207</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="57.484375" customHeight="1" collapsed="0">
+      <x:c r="A295" s="8" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="B295" s="8" t="s">
         <x:v>1208</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1209</x:v>
       </x:c>
       <x:c r="C295" s="8"/>
       <x:c r="D295" s="9" t="n">
-        <x:v>1094382</x:v>
+        <x:v>252856</x:v>
       </x:c>
       <x:c r="E295" s="8" t="s">
+        <x:v>1209</x:v>
+      </x:c>
+      <x:c r="F295" s="8" t="s">
         <x:v>1210</x:v>
       </x:c>
-      <x:c r="F295" s="8" t="s">
+      <x:c r="G295" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H295" s="8" t="s">
         <x:v>1211</x:v>
       </x:c>
-      <x:c r="G295" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H295" s="8" t="s">
+    </x:row>
+    <x:row ht="103.484375" customHeight="1" collapsed="0">
+      <x:c r="A296" s="8" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B296" s="8" t="s">
         <x:v>1212</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1213</x:v>
       </x:c>
       <x:c r="C296" s="8"/>
       <x:c r="D296" s="9" t="n">
-        <x:v>323093</x:v>
+        <x:v>412829</x:v>
       </x:c>
       <x:c r="E296" s="8" t="s">
+        <x:v>1213</x:v>
+      </x:c>
+      <x:c r="F296" s="8" t="s">
         <x:v>1214</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1215</x:v>
       </x:c>
       <x:c r="G296" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H296" s="8" t="s">
+        <x:v>1215</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="126.5" customHeight="1" collapsed="0">
+      <x:c r="A297" s="8" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B297" s="8" t="s">
         <x:v>1216</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1217</x:v>
       </x:c>
       <x:c r="C297" s="8"/>
       <x:c r="D297" s="9" t="n">
-        <x:v>252856</x:v>
+        <x:v>227646</x:v>
       </x:c>
       <x:c r="E297" s="8" t="s">
+        <x:v>1217</x:v>
+      </x:c>
+      <x:c r="F297" s="8" t="s">
         <x:v>1218</x:v>
       </x:c>
-      <x:c r="F297" s="8" t="s">
+      <x:c r="G297" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H297" s="8" t="s">
         <x:v>1219</x:v>
       </x:c>
-      <x:c r="G297" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H297" s="8" t="s">
+    </x:row>
+    <x:row ht="218.484375" customHeight="1" collapsed="0">
+      <x:c r="A298" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B298" s="8" t="s">
         <x:v>1220</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1221</x:v>
       </x:c>
       <x:c r="C298" s="8"/>
       <x:c r="D298" s="9" t="n">
-        <x:v>412829</x:v>
+        <x:v>290059</x:v>
       </x:c>
       <x:c r="E298" s="8" t="s">
+        <x:v>1221</x:v>
+      </x:c>
+      <x:c r="F298" s="8" t="s">
         <x:v>1222</x:v>
       </x:c>
-      <x:c r="F298" s="8" t="s">
+      <x:c r="G298" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H298" s="8" t="s">
         <x:v>1223</x:v>
       </x:c>
-      <x:c r="G298" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H298" s="8" t="s">
+    </x:row>
+    <x:row ht="160.96875" customHeight="1" collapsed="0">
+      <x:c r="A299" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B299" s="8" t="s">
         <x:v>1224</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1225</x:v>
       </x:c>
       <x:c r="C299" s="8"/>
       <x:c r="D299" s="9" t="n">
-        <x:v>227646</x:v>
+        <x:v>456996</x:v>
       </x:c>
       <x:c r="E299" s="8" t="s">
+        <x:v>1225</x:v>
+      </x:c>
+      <x:c r="F299" s="8" t="s">
         <x:v>1226</x:v>
       </x:c>
-      <x:c r="F299" s="8" t="s">
+      <x:c r="G299" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H299" s="8" t="s">
         <x:v>1227</x:v>
       </x:c>
-      <x:c r="G299" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H299" s="8" t="s">
+    </x:row>
+    <x:row ht="1586.859375" customHeight="1" collapsed="0">
+      <x:c r="A300" s="8" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="B300" s="8" t="s">
         <x:v>1228</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1229</x:v>
       </x:c>
       <x:c r="C300" s="8"/>
       <x:c r="D300" s="9" t="n">
-        <x:v>290059</x:v>
+        <x:v>3551023</x:v>
       </x:c>
       <x:c r="E300" s="8" t="s">
+        <x:v>1229</x:v>
+      </x:c>
+      <x:c r="F300" s="8" t="s">
         <x:v>1230</x:v>
       </x:c>
-      <x:c r="F300" s="8" t="s">
+      <x:c r="G300" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H300" s="8" t="s">
         <x:v>1231</x:v>
       </x:c>
-      <x:c r="G300" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H300" s="8" t="s">
+    </x:row>
+    <x:row ht="229.984375" customHeight="1" collapsed="0">
+      <x:c r="A301" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B301" s="8" t="s">
         <x:v>1232</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1233</x:v>
       </x:c>
       <x:c r="C301" s="8"/>
       <x:c r="D301" s="9" t="n">
-        <x:v>456996</x:v>
+        <x:v>783881</x:v>
       </x:c>
       <x:c r="E301" s="8" t="s">
+        <x:v>1233</x:v>
+      </x:c>
+      <x:c r="F301" s="8" t="s">
         <x:v>1234</x:v>
       </x:c>
-      <x:c r="F301" s="8" t="s">
+      <x:c r="G301" s="8" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H301" s="8" t="s">
         <x:v>1235</x:v>
       </x:c>
-      <x:c r="G301" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H301" s="8" t="s">
+    </x:row>
+    <x:row ht="563.453125" customHeight="1" collapsed="0">
+      <x:c r="A302" s="8" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="B302" s="8" t="s">
         <x:v>1236</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1237</x:v>
       </x:c>
       <x:c r="C302" s="8"/>
       <x:c r="D302" s="9" t="n">
-        <x:v>3551023</x:v>
+        <x:v>1157867</x:v>
       </x:c>
       <x:c r="E302" s="8" t="s">
+        <x:v>1237</x:v>
+      </x:c>
+      <x:c r="F302" s="8" t="s">
         <x:v>1238</x:v>
       </x:c>
-      <x:c r="F302" s="8" t="s">
+      <x:c r="G302" s="8" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H302" s="8" t="s">
         <x:v>1239</x:v>
       </x:c>
-      <x:c r="G302" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H302" s="8" t="s">
+    </x:row>
+    <x:row ht="241.46875" customHeight="1" collapsed="0">
+      <x:c r="A303" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B303" s="8" t="s">
         <x:v>1240</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1241</x:v>
       </x:c>
       <x:c r="C303" s="8"/>
       <x:c r="D303" s="9" t="n">
-        <x:v>783881</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E303" s="8" t="s">
+        <x:v>1241</x:v>
+      </x:c>
+      <x:c r="F303" s="8" t="s">
         <x:v>1242</x:v>
       </x:c>
-      <x:c r="F303" s="8" t="s">
+      <x:c r="G303" s="8" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H303" s="8" t="s">
         <x:v>1243</x:v>
       </x:c>
-      <x:c r="G303" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H303" s="8" t="s">
+    </x:row>
+    <x:row ht="287.484375" customHeight="1" collapsed="0">
+      <x:c r="A304" s="8" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="B304" s="8" t="s">
         <x:v>1244</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1245</x:v>
       </x:c>
       <x:c r="C304" s="8"/>
       <x:c r="D304" s="9" t="n">
-        <x:v>1157867</x:v>
+        <x:v>79409</x:v>
       </x:c>
       <x:c r="E304" s="8" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="F304" s="8" t="s">
         <x:v>1246</x:v>
       </x:c>
-      <x:c r="F304" s="8" t="s">
+      <x:c r="G304" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H304" s="8" t="s">
         <x:v>1247</x:v>
       </x:c>
-      <x:c r="G304" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H304" s="8" t="s">
+    </x:row>
+    <x:row ht="482.953125" customHeight="1" collapsed="0">
+      <x:c r="A305" s="8" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="B305" s="8" t="s">
         <x:v>1248</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1249</x:v>
       </x:c>
       <x:c r="C305" s="8"/>
       <x:c r="D305" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E305" s="8" t="s">
+        <x:v>1249</x:v>
+      </x:c>
+      <x:c r="F305" s="8" t="s">
         <x:v>1250</x:v>
       </x:c>
-      <x:c r="F305" s="8" t="s">
+      <x:c r="G305" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H305" s="8" t="s">
         <x:v>1251</x:v>
       </x:c>
-      <x:c r="G305" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H305" s="8" t="s">
+    </x:row>
+    <x:row ht="758.953125" customHeight="1" collapsed="0">
+      <x:c r="A306" s="8" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B306" s="8" t="s">
         <x:v>1252</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1253</x:v>
       </x:c>
       <x:c r="C306" s="8"/>
       <x:c r="D306" s="9" t="n">
-        <x:v>79409</x:v>
+        <x:v>75360</x:v>
       </x:c>
       <x:c r="E306" s="8" t="s">
+        <x:v>1253</x:v>
+      </x:c>
+      <x:c r="F306" s="8" t="s">
         <x:v>1254</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1255</x:v>
       </x:c>
       <x:c r="G306" s="8" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H306" s="8" t="s">
+        <x:v>1255</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="4116.625" customHeight="1" collapsed="0">
+      <x:c r="A307" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B307" s="8" t="s">
         <x:v>1256</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1257</x:v>
       </x:c>
       <x:c r="C307" s="8"/>
       <x:c r="D307" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>90074</x:v>
       </x:c>
       <x:c r="E307" s="8" t="s">
+        <x:v>1257</x:v>
+      </x:c>
+      <x:c r="F307" s="8" t="s">
         <x:v>1258</x:v>
       </x:c>
-      <x:c r="F307" s="8" t="s">
+      <x:c r="G307" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H307" s="8" t="s">
         <x:v>1259</x:v>
       </x:c>
-      <x:c r="G307" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H307" s="8" t="s">
+    </x:row>
+    <x:row ht="333.484375" customHeight="1" collapsed="0">
+      <x:c r="A308" s="8" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="B308" s="8" t="s">
         <x:v>1260</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1261</x:v>
       </x:c>
       <x:c r="C308" s="8"/>
       <x:c r="D308" s="9" t="n">
-        <x:v>75360</x:v>
+        <x:v>229471</x:v>
       </x:c>
       <x:c r="E308" s="8" t="s">
+        <x:v>1261</x:v>
+      </x:c>
+      <x:c r="F308" s="8" t="s">
         <x:v>1262</x:v>
       </x:c>
-      <x:c r="F308" s="8" t="s">
+      <x:c r="G308" s="8" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H308" s="8" t="s">
         <x:v>1263</x:v>
       </x:c>
-      <x:c r="G308" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H308" s="8" t="s">
+    </x:row>
+    <x:row ht="206.984375" customHeight="1" collapsed="0">
+      <x:c r="A309" s="8" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B309" s="8" t="s">
         <x:v>1264</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1265</x:v>
       </x:c>
       <x:c r="C309" s="8"/>
       <x:c r="D309" s="9" t="n">
-        <x:v>90074</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E309" s="8" t="s">
+        <x:v>1265</x:v>
+      </x:c>
+      <x:c r="F309" s="8" t="s">
         <x:v>1266</x:v>
       </x:c>
-      <x:c r="F309" s="8" t="s">
+      <x:c r="G309" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H309" s="8" t="s">
         <x:v>1267</x:v>
       </x:c>
-      <x:c r="G309" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H309" s="8" t="s">
+    </x:row>
+    <x:row ht="379.46875" customHeight="1" collapsed="0">
+      <x:c r="A310" s="8" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="B310" s="8" t="s">
         <x:v>1268</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1269</x:v>
       </x:c>
       <x:c r="C310" s="8"/>
       <x:c r="D310" s="9" t="n">
-        <x:v>229471</x:v>
+        <x:v>163454</x:v>
       </x:c>
       <x:c r="E310" s="8" t="s">
+        <x:v>1269</x:v>
+      </x:c>
+      <x:c r="F310" s="8" t="s">
         <x:v>1270</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1271</x:v>
       </x:c>
       <x:c r="G310" s="8" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H310" s="8" t="s">
+        <x:v>1271</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1253.40625" customHeight="1" collapsed="0">
+      <x:c r="A311" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B311" s="8" t="s">
         <x:v>1272</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1273</x:v>
       </x:c>
       <x:c r="C311" s="8"/>
       <x:c r="D311" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>378021</x:v>
       </x:c>
       <x:c r="E311" s="8" t="s">
+        <x:v>1273</x:v>
+      </x:c>
+      <x:c r="F311" s="8" t="s">
         <x:v>1274</x:v>
       </x:c>
-      <x:c r="F311" s="8" t="s">
+      <x:c r="G311" s="8" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H311" s="8" t="s">
         <x:v>1275</x:v>
       </x:c>
-      <x:c r="G311" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H311" s="8" t="s">
+    </x:row>
+    <x:row ht="367.953125" customHeight="1" collapsed="0">
+      <x:c r="A312" s="8" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B312" s="8" t="s">
         <x:v>1276</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1277</x:v>
       </x:c>
       <x:c r="C312" s="8"/>
       <x:c r="D312" s="9" t="n">
-        <x:v>163454</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E312" s="8" t="s">
+        <x:v>1277</x:v>
+      </x:c>
+      <x:c r="F312" s="8" t="s">
         <x:v>1278</x:v>
       </x:c>
-      <x:c r="F312" s="8" t="s">
+      <x:c r="G312" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H312" s="8" t="s">
         <x:v>1279</x:v>
       </x:c>
-      <x:c r="G312" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H312" s="8" t="s">
+    </x:row>
+    <x:row ht="2702.265625" customHeight="1" collapsed="0">
+      <x:c r="A313" s="8" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="B313" s="8" t="s">
         <x:v>1280</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1281</x:v>
       </x:c>
       <x:c r="C313" s="8"/>
       <x:c r="D313" s="9" t="n">
-        <x:v>378021</x:v>
+        <x:v>77478</x:v>
       </x:c>
       <x:c r="E313" s="8" t="s">
+        <x:v>1281</x:v>
+      </x:c>
+      <x:c r="F313" s="8" t="s">
         <x:v>1282</x:v>
       </x:c>
-      <x:c r="F313" s="8" t="s">
+      <x:c r="G313" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H313" s="8" t="s">
         <x:v>1283</x:v>
       </x:c>
-      <x:c r="G313" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H313" s="8" t="s">
+    </x:row>
+    <x:row ht="402.453125" customHeight="1" collapsed="0">
+      <x:c r="A314" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B314" s="8" t="s">
         <x:v>1284</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1285</x:v>
       </x:c>
       <x:c r="C314" s="8"/>
       <x:c r="D314" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>144054</x:v>
       </x:c>
       <x:c r="E314" s="8" t="s">
+        <x:v>1285</x:v>
+      </x:c>
+      <x:c r="F314" s="8" t="s">
         <x:v>1286</x:v>
       </x:c>
-      <x:c r="F314" s="8" t="s">
+      <x:c r="G314" s="8" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H314" s="8" t="s">
         <x:v>1287</x:v>
       </x:c>
-      <x:c r="G314" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H314" s="8" t="s">
+    </x:row>
+    <x:row ht="1402.90625" customHeight="1" collapsed="0">
+      <x:c r="A315" s="8" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="B315" s="8" t="s">
         <x:v>1288</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1289</x:v>
       </x:c>
       <x:c r="C315" s="8"/>
       <x:c r="D315" s="9" t="n">
-        <x:v>77478</x:v>
+        <x:v>80305</x:v>
       </x:c>
       <x:c r="E315" s="8" t="s">
+        <x:v>1289</x:v>
+      </x:c>
+      <x:c r="F315" s="8" t="s">
         <x:v>1290</x:v>
       </x:c>
-      <x:c r="F315" s="8" t="s">
+      <x:c r="G315" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H315" s="8" t="s">
         <x:v>1291</x:v>
       </x:c>
-      <x:c r="G315" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H315" s="8" t="s">
+    </x:row>
+    <x:row ht="2081.3125" customHeight="1" collapsed="0">
+      <x:c r="A316" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B316" s="8" t="s">
         <x:v>1292</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1293</x:v>
       </x:c>
       <x:c r="C316" s="8"/>
       <x:c r="D316" s="9" t="n">
-        <x:v>144054</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E316" s="8" t="s">
+        <x:v>1293</x:v>
+      </x:c>
+      <x:c r="F316" s="8" t="s">
         <x:v>1294</x:v>
       </x:c>
-      <x:c r="F316" s="8" t="s">
+      <x:c r="G316" s="8" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H316" s="8" t="s">
         <x:v>1295</x:v>
       </x:c>
-      <x:c r="G316" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H316" s="8" t="s">
+    </x:row>
+    <x:row ht="195.46875" customHeight="1" collapsed="0">
+      <x:c r="A317" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B317" s="8" t="s">
         <x:v>1296</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1297</x:v>
       </x:c>
       <x:c r="C317" s="8"/>
       <x:c r="D317" s="9" t="n">
-        <x:v>80305</x:v>
+        <x:v>214092</x:v>
       </x:c>
       <x:c r="E317" s="8" t="s">
+        <x:v>1297</x:v>
+      </x:c>
+      <x:c r="F317" s="8" t="s">
         <x:v>1298</x:v>
       </x:c>
-      <x:c r="F317" s="8" t="s">
+      <x:c r="G317" s="8" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H317" s="8" t="s">
         <x:v>1299</x:v>
       </x:c>
-      <x:c r="G317" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H317" s="8" t="s">
+    </x:row>
+    <x:row ht="678.453125" customHeight="1" collapsed="0">
+      <x:c r="A318" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B318" s="8" t="s">
         <x:v>1300</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1301</x:v>
       </x:c>
       <x:c r="C318" s="8"/>
       <x:c r="D318" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>350165</x:v>
       </x:c>
       <x:c r="E318" s="8" t="s">
+        <x:v>1301</x:v>
+      </x:c>
+      <x:c r="F318" s="8" t="s">
         <x:v>1302</x:v>
       </x:c>
-      <x:c r="F318" s="8" t="s">
+      <x:c r="G318" s="8" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H318" s="8" t="s">
         <x:v>1303</x:v>
       </x:c>
-      <x:c r="G318" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H318" s="8" t="s">
+    </x:row>
+    <x:row ht="344.96875" customHeight="1" collapsed="0">
+      <x:c r="A319" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B319" s="8" t="s">
         <x:v>1304</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1305</x:v>
       </x:c>
       <x:c r="C319" s="8"/>
       <x:c r="D319" s="9" t="n">
-        <x:v>214092</x:v>
+        <x:v>292904</x:v>
       </x:c>
       <x:c r="E319" s="8" t="s">
+        <x:v>1305</x:v>
+      </x:c>
+      <x:c r="F319" s="8" t="s">
         <x:v>1306</x:v>
       </x:c>
-      <x:c r="F319" s="8" t="s">
+      <x:c r="G319" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H319" s="8" t="s">
         <x:v>1307</x:v>
       </x:c>
-      <x:c r="G319" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H319" s="8" t="s">
+    </x:row>
+    <x:row ht="138" customHeight="1" collapsed="0">
+      <x:c r="A320" s="8" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B320" s="8" t="s">
         <x:v>1308</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1309</x:v>
       </x:c>
       <x:c r="C320" s="8"/>
       <x:c r="D320" s="9" t="n">
-        <x:v>350165</x:v>
+        <x:v>245397</x:v>
       </x:c>
       <x:c r="E320" s="8" t="s">
+        <x:v>1309</x:v>
+      </x:c>
+      <x:c r="F320" s="8" t="s">
         <x:v>1310</x:v>
       </x:c>
-      <x:c r="F320" s="8" t="s">
+      <x:c r="G320" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H320" s="8" t="s">
         <x:v>1311</x:v>
       </x:c>
-      <x:c r="G320" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H320" s="8" t="s">
+    </x:row>
+    <x:row ht="1724.84375" customHeight="1" collapsed="0">
+      <x:c r="A321" s="8" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="B321" s="8" t="s">
         <x:v>1312</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1313</x:v>
       </x:c>
       <x:c r="C321" s="8"/>
       <x:c r="D321" s="9" t="n">
-        <x:v>292904</x:v>
+        <x:v>793965</x:v>
       </x:c>
       <x:c r="E321" s="8" t="s">
+        <x:v>1313</x:v>
+      </x:c>
+      <x:c r="F321" s="8" t="s">
         <x:v>1314</x:v>
       </x:c>
-      <x:c r="F321" s="8" t="s">
+      <x:c r="G321" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H321" s="8" t="s">
         <x:v>1315</x:v>
       </x:c>
-      <x:c r="G321" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H321" s="8" t="s">
+    </x:row>
+    <x:row ht="356.46875" customHeight="1" collapsed="0">
+      <x:c r="A322" s="8" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B322" s="8" t="s">
         <x:v>1316</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1317</x:v>
       </x:c>
       <x:c r="C322" s="8"/>
       <x:c r="D322" s="9" t="n">
-        <x:v>245397</x:v>
+        <x:v>222667</x:v>
       </x:c>
       <x:c r="E322" s="8" t="s">
+        <x:v>1317</x:v>
+      </x:c>
+      <x:c r="F322" s="8" t="s">
         <x:v>1318</x:v>
       </x:c>
-      <x:c r="F322" s="8" t="s">
+      <x:c r="G322" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H322" s="8" t="s">
         <x:v>1319</x:v>
       </x:c>
-      <x:c r="G322" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H322" s="8" t="s">
+    </x:row>
+    <x:row ht="310.484375" customHeight="1" collapsed="0">
+      <x:c r="A323" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B323" s="8" t="s">
         <x:v>1320</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1321</x:v>
       </x:c>
       <x:c r="C323" s="8"/>
       <x:c r="D323" s="9" t="n">
-        <x:v>793965</x:v>
+        <x:v>92533</x:v>
       </x:c>
       <x:c r="E323" s="8" t="s">
+        <x:v>1321</x:v>
+      </x:c>
+      <x:c r="F323" s="8" t="s">
         <x:v>1322</x:v>
       </x:c>
-      <x:c r="F323" s="8" t="s">
+      <x:c r="G323" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H323" s="8" t="s">
         <x:v>1323</x:v>
       </x:c>
-      <x:c r="G323" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H323" s="8" t="s">
+    </x:row>
+    <x:row ht="229.96875" customHeight="1" collapsed="0">
+      <x:c r="A324" s="8" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="B324" s="8" t="s">
         <x:v>1324</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1325</x:v>
       </x:c>
       <x:c r="C324" s="8"/>
       <x:c r="D324" s="9" t="n">
-        <x:v>222667</x:v>
+        <x:v>218128</x:v>
       </x:c>
       <x:c r="E324" s="8" t="s">
+        <x:v>1325</x:v>
+      </x:c>
+      <x:c r="F324" s="8" t="s">
         <x:v>1326</x:v>
       </x:c>
-      <x:c r="F324" s="8" t="s">
+      <x:c r="G324" s="8" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H324" s="8" t="s">
         <x:v>1327</x:v>
       </x:c>
-      <x:c r="G324" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H324" s="8" t="s">
+    </x:row>
+    <x:row ht="1506.34375" customHeight="1" collapsed="0">
+      <x:c r="A325" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B325" s="8" t="s">
         <x:v>1328</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1329</x:v>
       </x:c>
       <x:c r="C325" s="8"/>
       <x:c r="D325" s="9" t="n">
-        <x:v>92533</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E325" s="8" t="s">
+        <x:v>1329</x:v>
+      </x:c>
+      <x:c r="F325" s="8" t="s">
         <x:v>1330</x:v>
       </x:c>
-      <x:c r="F325" s="8" t="s">
+      <x:c r="G325" s="8" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H325" s="8" t="s">
         <x:v>1331</x:v>
       </x:c>
-      <x:c r="G325" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H325" s="8" t="s">
+    </x:row>
+    <x:row ht="2713.796875" customHeight="1" collapsed="0">
+      <x:c r="A326" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B326" s="8" t="s">
         <x:v>1332</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1333</x:v>
       </x:c>
       <x:c r="C326" s="8"/>
       <x:c r="D326" s="9" t="n">
-        <x:v>218128</x:v>
+        <x:v>858835</x:v>
       </x:c>
       <x:c r="E326" s="8" t="s">
+        <x:v>1333</x:v>
+      </x:c>
+      <x:c r="F326" s="8" t="s">
         <x:v>1334</x:v>
       </x:c>
-      <x:c r="F326" s="8" t="s">
+      <x:c r="G326" s="8" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H326" s="8" t="s">
         <x:v>1335</x:v>
       </x:c>
-      <x:c r="G326" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H326" s="8" t="s">
+    </x:row>
+    <x:row ht="195.46875" customHeight="1" collapsed="0">
+      <x:c r="A327" s="8" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="B327" s="8" t="s">
         <x:v>1336</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1337</x:v>
       </x:c>
       <x:c r="C327" s="8"/>
       <x:c r="D327" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E327" s="8" t="s">
+        <x:v>1337</x:v>
+      </x:c>
+      <x:c r="F327" s="8" t="s">
         <x:v>1338</x:v>
       </x:c>
-      <x:c r="F327" s="8" t="s">
+      <x:c r="G327" s="8" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H327" s="8" t="s">
         <x:v>1339</x:v>
       </x:c>
-      <x:c r="G327" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H327" s="8" t="s">
+    </x:row>
+    <x:row ht="321.96875" customHeight="1" collapsed="0">
+      <x:c r="A328" s="8" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B328" s="8" t="s">
         <x:v>1340</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1341</x:v>
       </x:c>
       <x:c r="C328" s="8"/>
       <x:c r="D328" s="9" t="n">
-        <x:v>858835</x:v>
+        <x:v>94576</x:v>
       </x:c>
       <x:c r="E328" s="8" t="s">
+        <x:v>1341</x:v>
+      </x:c>
+      <x:c r="F328" s="8" t="s">
         <x:v>1342</x:v>
       </x:c>
-      <x:c r="F328" s="8" t="s">
+      <x:c r="G328" s="8" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H328" s="8" t="s">
         <x:v>1343</x:v>
       </x:c>
-      <x:c r="G328" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H328" s="8" t="s">
+    </x:row>
+    <x:row ht="770.40625" customHeight="1" collapsed="0">
+      <x:c r="A329" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B329" s="8" t="s">
         <x:v>1344</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1345</x:v>
       </x:c>
       <x:c r="C329" s="8"/>
       <x:c r="D329" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E329" s="8" t="s">
+        <x:v>1345</x:v>
+      </x:c>
+      <x:c r="F329" s="8" t="s">
         <x:v>1346</x:v>
       </x:c>
-      <x:c r="F329" s="8" t="s">
+      <x:c r="G329" s="8" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H329" s="8" t="s">
         <x:v>1347</x:v>
       </x:c>
-      <x:c r="G329" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H329" s="8" t="s">
+    </x:row>
+    <x:row ht="69" customHeight="1" collapsed="0">
+      <x:c r="A330" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B330" s="8" t="s">
         <x:v>1348</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1349</x:v>
       </x:c>
       <x:c r="C330" s="8"/>
       <x:c r="D330" s="9" t="n">
-        <x:v>94576</x:v>
+        <x:v>137092</x:v>
       </x:c>
       <x:c r="E330" s="8" t="s">
+        <x:v>1349</x:v>
+      </x:c>
+      <x:c r="F330" s="8" t="s">
         <x:v>1350</x:v>
       </x:c>
-      <x:c r="F330" s="8" t="s">
+      <x:c r="G330" s="8" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H330" s="8" t="s">
         <x:v>1351</x:v>
       </x:c>
-      <x:c r="G330" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H330" s="8" t="s">
+    </x:row>
+    <x:row ht="1092.4375" customHeight="1" collapsed="0">
+      <x:c r="A331" s="8" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B331" s="8" t="s">
         <x:v>1352</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1353</x:v>
       </x:c>
       <x:c r="C331" s="8"/>
       <x:c r="D331" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E331" s="8" t="s">
+        <x:v>1353</x:v>
+      </x:c>
+      <x:c r="F331" s="8" t="s">
         <x:v>1354</x:v>
       </x:c>
-      <x:c r="F331" s="8" t="s">
+      <x:c r="G331" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H331" s="8" t="s">
         <x:v>1355</x:v>
       </x:c>
-      <x:c r="G331" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H331" s="8" t="s">
+    </x:row>
+    <x:row ht="344.96875" customHeight="1" collapsed="0">
+      <x:c r="A332" s="8" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B332" s="8" t="s">
         <x:v>1356</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1357</x:v>
       </x:c>
       <x:c r="C332" s="8"/>
       <x:c r="D332" s="9" t="n">
-        <x:v>137092</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E332" s="8" t="s">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c r="F332" s="8" t="s">
         <x:v>1358</x:v>
       </x:c>
-      <x:c r="F332" s="8" t="s">
+      <x:c r="G332" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H332" s="8" t="s">
         <x:v>1359</x:v>
       </x:c>
-      <x:c r="G332" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H332" s="8" t="s">
+    </x:row>
+    <x:row ht="1161.40625" customHeight="1" collapsed="0">
+      <x:c r="A333" s="8" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B333" s="8" t="s">
         <x:v>1360</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1361</x:v>
       </x:c>
       <x:c r="C333" s="8"/>
       <x:c r="D333" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>1415099</x:v>
       </x:c>
       <x:c r="E333" s="8" t="s">
+        <x:v>1361</x:v>
+      </x:c>
+      <x:c r="F333" s="8" t="s">
         <x:v>1362</x:v>
       </x:c>
-      <x:c r="F333" s="8" t="s">
+      <x:c r="G333" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H333" s="8" t="s">
         <x:v>1363</x:v>
       </x:c>
-      <x:c r="G333" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H333" s="8" t="s">
+    </x:row>
+    <x:row ht="149.5" customHeight="1" collapsed="0">
+      <x:c r="A334" s="8" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B334" s="8" t="s">
         <x:v>1364</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1365</x:v>
       </x:c>
       <x:c r="C334" s="8"/>
       <x:c r="D334" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>363315</x:v>
       </x:c>
       <x:c r="E334" s="8" t="s">
+        <x:v>1365</x:v>
+      </x:c>
+      <x:c r="F334" s="8" t="s">
         <x:v>1366</x:v>
       </x:c>
-      <x:c r="F334" s="8" t="s">
+      <x:c r="G334" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H334" s="8" t="s">
         <x:v>1367</x:v>
       </x:c>
-      <x:c r="G334" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H334" s="8" t="s">
+    </x:row>
+    <x:row ht="160.96875" customHeight="1" collapsed="0">
+      <x:c r="A335" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B335" s="8" t="s">
         <x:v>1368</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1369</x:v>
       </x:c>
       <x:c r="C335" s="8"/>
       <x:c r="D335" s="9" t="n">
-        <x:v>1415099</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E335" s="8" t="s">
+        <x:v>1369</x:v>
+      </x:c>
+      <x:c r="F335" s="8" t="s">
         <x:v>1370</x:v>
       </x:c>
-      <x:c r="F335" s="8" t="s">
+      <x:c r="G335" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H335" s="8" t="s">
         <x:v>1371</x:v>
       </x:c>
-      <x:c r="G335" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H335" s="8" t="s">
+    </x:row>
+    <x:row ht="195.5" customHeight="1" collapsed="0">
+      <x:c r="A336" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B336" s="8" t="s">
         <x:v>1372</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1373</x:v>
       </x:c>
       <x:c r="C336" s="8"/>
       <x:c r="D336" s="9" t="n">
-        <x:v>363315</x:v>
+        <x:v>91104</x:v>
       </x:c>
       <x:c r="E336" s="8" t="s">
+        <x:v>1373</x:v>
+      </x:c>
+      <x:c r="F336" s="8" t="s">
         <x:v>1374</x:v>
       </x:c>
-      <x:c r="F336" s="8" t="s">
+      <x:c r="G336" s="8" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H336" s="8" t="s">
         <x:v>1375</x:v>
       </x:c>
-      <x:c r="G336" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H336" s="8" t="s">
+    </x:row>
+    <x:row ht="1023.40625" customHeight="1" collapsed="0">
+      <x:c r="A337" s="8" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="B337" s="8" t="s">
         <x:v>1376</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1377</x:v>
       </x:c>
       <x:c r="C337" s="8"/>
       <x:c r="D337" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>116990</x:v>
       </x:c>
       <x:c r="E337" s="8" t="s">
+        <x:v>1377</x:v>
+      </x:c>
+      <x:c r="F337" s="8" t="s">
         <x:v>1378</x:v>
       </x:c>
-      <x:c r="F337" s="8" t="s">
+      <x:c r="G337" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H337" s="8" t="s">
         <x:v>1379</x:v>
       </x:c>
-      <x:c r="G337" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H337" s="8" t="s">
+    </x:row>
+    <x:row ht="138" customHeight="1" collapsed="0">
+      <x:c r="A338" s="8" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B338" s="8" t="s">
         <x:v>1380</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1381</x:v>
       </x:c>
       <x:c r="C338" s="8"/>
       <x:c r="D338" s="9" t="n">
-        <x:v>91104</x:v>
+        <x:v>180941</x:v>
       </x:c>
       <x:c r="E338" s="8" t="s">
+        <x:v>1381</x:v>
+      </x:c>
+      <x:c r="F338" s="8" t="s">
         <x:v>1382</x:v>
       </x:c>
-      <x:c r="F338" s="8" t="s">
+      <x:c r="G338" s="8" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H338" s="8" t="s">
         <x:v>1383</x:v>
       </x:c>
-      <x:c r="G338" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H338" s="8" t="s">
+    </x:row>
+    <x:row ht="160.96875" customHeight="1" collapsed="0">
+      <x:c r="A339" s="8" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B339" s="8" t="s">
         <x:v>1384</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1385</x:v>
       </x:c>
       <x:c r="C339" s="8"/>
       <x:c r="D339" s="9" t="n">
-        <x:v>116990</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E339" s="8" t="s">
+        <x:v>1385</x:v>
+      </x:c>
+      <x:c r="F339" s="8" t="s">
         <x:v>1386</x:v>
       </x:c>
-      <x:c r="F339" s="8" t="s">
+      <x:c r="G339" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H339" s="8" t="s">
         <x:v>1387</x:v>
       </x:c>
-      <x:c r="G339" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H339" s="8" t="s">
+    </x:row>
+    <x:row ht="931.40625" customHeight="1" collapsed="0">
+      <x:c r="A340" s="8" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="B340" s="8" t="s">
         <x:v>1388</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1389</x:v>
       </x:c>
       <x:c r="C340" s="8"/>
       <x:c r="D340" s="9" t="n">
-        <x:v>180941</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E340" s="8" t="s">
+        <x:v>1389</x:v>
+      </x:c>
+      <x:c r="F340" s="8" t="s">
         <x:v>1390</x:v>
       </x:c>
-      <x:c r="F340" s="8" t="s">
+      <x:c r="G340" s="8" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H340" s="8" t="s">
         <x:v>1391</x:v>
       </x:c>
-      <x:c r="G340" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H340" s="8" t="s">
+    </x:row>
+    <x:row ht="563.4375" customHeight="1" collapsed="0">
+      <x:c r="A341" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B341" s="8" t="s">
         <x:v>1392</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1393</x:v>
       </x:c>
       <x:c r="C341" s="8"/>
       <x:c r="D341" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>792738</x:v>
       </x:c>
       <x:c r="E341" s="8" t="s">
+        <x:v>1393</x:v>
+      </x:c>
+      <x:c r="F341" s="8" t="s">
         <x:v>1394</x:v>
       </x:c>
-      <x:c r="F341" s="8" t="s">
+      <x:c r="G341" s="8" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H341" s="8" t="s">
         <x:v>1395</x:v>
       </x:c>
-      <x:c r="G341" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H341" s="8" t="s">
+    </x:row>
+    <x:row ht="919.9375" customHeight="1" collapsed="0">
+      <x:c r="A342" s="8" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B342" s="8" t="s">
         <x:v>1396</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1397</x:v>
       </x:c>
       <x:c r="C342" s="8"/>
       <x:c r="D342" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>92104</x:v>
       </x:c>
       <x:c r="E342" s="8" t="s">
+        <x:v>1397</x:v>
+      </x:c>
+      <x:c r="F342" s="8" t="s">
         <x:v>1398</x:v>
       </x:c>
-      <x:c r="F342" s="8" t="s">
+      <x:c r="G342" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H342" s="8" t="s">
         <x:v>1399</x:v>
       </x:c>
-      <x:c r="G342" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H342" s="8" t="s">
+    </x:row>
+    <x:row ht="16535.59375" customHeight="1" collapsed="0">
+      <x:c r="A343" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B343" s="8" t="s">
         <x:v>1400</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1401</x:v>
       </x:c>
       <x:c r="C343" s="8"/>
       <x:c r="D343" s="9" t="n">
-        <x:v>792738</x:v>
+        <x:v>167713</x:v>
       </x:c>
       <x:c r="E343" s="8" t="s">
+        <x:v>1401</x:v>
+      </x:c>
+      <x:c r="F343" s="8" t="s">
         <x:v>1402</x:v>
       </x:c>
-      <x:c r="F343" s="8" t="s">
+      <x:c r="G343" s="8" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H343" s="8" t="s">
         <x:v>1403</x:v>
       </x:c>
-      <x:c r="G343" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H343" s="8" t="s">
+    </x:row>
+    <x:row ht="264.46875" customHeight="1" collapsed="0">
+      <x:c r="A344" s="8" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B344" s="8" t="s">
         <x:v>1404</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1405</x:v>
       </x:c>
       <x:c r="C344" s="8"/>
       <x:c r="D344" s="9" t="n">
-        <x:v>92104</x:v>
+        <x:v>99195</x:v>
       </x:c>
       <x:c r="E344" s="8" t="s">
+        <x:v>1405</x:v>
+      </x:c>
+      <x:c r="F344" s="8" t="s">
         <x:v>1406</x:v>
       </x:c>
-      <x:c r="F344" s="8" t="s">
+      <x:c r="G344" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H344" s="8" t="s">
         <x:v>1407</x:v>
       </x:c>
-      <x:c r="G344" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H344" s="8" t="s">
+    </x:row>
+    <x:row ht="184" customHeight="1" collapsed="0">
+      <x:c r="A345" s="8" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="B345" s="8" t="s">
         <x:v>1408</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1409</x:v>
       </x:c>
       <x:c r="C345" s="8"/>
       <x:c r="D345" s="9" t="n">
-        <x:v>167713</x:v>
+        <x:v>77001</x:v>
       </x:c>
       <x:c r="E345" s="8" t="s">
+        <x:v>1409</x:v>
+      </x:c>
+      <x:c r="F345" s="8" t="s">
         <x:v>1410</x:v>
       </x:c>
-      <x:c r="F345" s="8" t="s">
+      <x:c r="G345" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H345" s="8" t="s">
         <x:v>1411</x:v>
       </x:c>
-      <x:c r="G345" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H345" s="8" t="s">
+    </x:row>
+    <x:row ht="1920.3125" customHeight="1" collapsed="0">
+      <x:c r="A346" s="8" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B346" s="8" t="s">
         <x:v>1412</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1413</x:v>
       </x:c>
       <x:c r="C346" s="8"/>
       <x:c r="D346" s="9" t="n">
-        <x:v>99195</x:v>
+        <x:v>1430723</x:v>
       </x:c>
       <x:c r="E346" s="8" t="s">
+        <x:v>1413</x:v>
+      </x:c>
+      <x:c r="F346" s="8" t="s">
         <x:v>1414</x:v>
       </x:c>
-      <x:c r="F346" s="8" t="s">
+      <x:c r="G346" s="8" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H346" s="8" t="s">
         <x:v>1415</x:v>
       </x:c>
-      <x:c r="G346" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H346" s="8" t="s">
+    </x:row>
+    <x:row ht="459.96875" customHeight="1" collapsed="0">
+      <x:c r="A347" s="8" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="B347" s="8" t="s">
         <x:v>1416</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1417</x:v>
       </x:c>
       <x:c r="C347" s="8"/>
       <x:c r="D347" s="9" t="n">
-        <x:v>77001</x:v>
+        <x:v>89465</x:v>
       </x:c>
       <x:c r="E347" s="8" t="s">
+        <x:v>1417</x:v>
+      </x:c>
+      <x:c r="F347" s="8" t="s">
         <x:v>1418</x:v>
       </x:c>
-      <x:c r="F347" s="8" t="s">
+      <x:c r="G347" s="8" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H347" s="8" t="s">
         <x:v>1419</x:v>
       </x:c>
-      <x:c r="G347" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H347" s="8" t="s">
+    </x:row>
+    <x:row ht="459.9375" customHeight="1" collapsed="0">
+      <x:c r="A348" s="8" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B348" s="8" t="s">
         <x:v>1420</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1421</x:v>
       </x:c>
       <x:c r="C348" s="8"/>
       <x:c r="D348" s="9" t="n">
-        <x:v>1430723</x:v>
+        <x:v>374757</x:v>
       </x:c>
       <x:c r="E348" s="8" t="s">
+        <x:v>1421</x:v>
+      </x:c>
+      <x:c r="F348" s="8" t="s">
         <x:v>1422</x:v>
       </x:c>
-      <x:c r="F348" s="8" t="s">
+      <x:c r="G348" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H348" s="8" t="s">
         <x:v>1423</x:v>
       </x:c>
-      <x:c r="G348" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H348" s="8" t="s">
+    </x:row>
+    <x:row ht="115.03125" customHeight="1" collapsed="0">
+      <x:c r="A349" s="8" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B349" s="8" t="s">
         <x:v>1424</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1425</x:v>
       </x:c>
       <x:c r="C349" s="8"/>
       <x:c r="D349" s="9" t="n">
-        <x:v>89465</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E349" s="8" t="s">
+        <x:v>1425</x:v>
+      </x:c>
+      <x:c r="F349" s="8" t="s">
         <x:v>1426</x:v>
       </x:c>
-      <x:c r="F349" s="8" t="s">
+      <x:c r="G349" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H349" s="8" t="s">
         <x:v>1427</x:v>
       </x:c>
-      <x:c r="G349" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H349" s="8" t="s">
+    </x:row>
+    <x:row ht="137.96875" customHeight="1" collapsed="0">
+      <x:c r="A350" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B350" s="8" t="s">
         <x:v>1428</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1429</x:v>
       </x:c>
       <x:c r="C350" s="8"/>
       <x:c r="D350" s="9" t="n">
-        <x:v>374757</x:v>
+        <x:v>98957</x:v>
       </x:c>
       <x:c r="E350" s="8" t="s">
+        <x:v>1429</x:v>
+      </x:c>
+      <x:c r="F350" s="8" t="s">
         <x:v>1430</x:v>
       </x:c>
-      <x:c r="F350" s="8" t="s">
+      <x:c r="G350" s="8" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H350" s="8" t="s">
         <x:v>1431</x:v>
       </x:c>
-      <x:c r="G350" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H350" s="8" t="s">
+    </x:row>
+    <x:row ht="1230.40625" customHeight="1" collapsed="0">
+      <x:c r="A351" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B351" s="8" t="s">
         <x:v>1432</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1433</x:v>
       </x:c>
       <x:c r="C351" s="8"/>
       <x:c r="D351" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E351" s="8" t="s">
+        <x:v>1433</x:v>
+      </x:c>
+      <x:c r="F351" s="8" t="s">
         <x:v>1434</x:v>
       </x:c>
-      <x:c r="F351" s="8" t="s">
+      <x:c r="G351" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H351" s="8" t="s">
         <x:v>1435</x:v>
       </x:c>
-      <x:c r="G351" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H351" s="8" t="s">
+    </x:row>
+    <x:row ht="977.40625" customHeight="1" collapsed="0">
+      <x:c r="A352" s="8" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="B352" s="8" t="s">
         <x:v>1436</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1437</x:v>
       </x:c>
       <x:c r="C352" s="8"/>
       <x:c r="D352" s="9" t="n">
-        <x:v>98957</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E352" s="8" t="s">
+        <x:v>1437</x:v>
+      </x:c>
+      <x:c r="F352" s="8" t="s">
         <x:v>1438</x:v>
       </x:c>
-      <x:c r="F352" s="8" t="s">
+      <x:c r="G352" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H352" s="8" t="s">
         <x:v>1439</x:v>
       </x:c>
-      <x:c r="G352" s="8" t="s">
-[...6 lines deleted...]
-    <x:row ht="1230.40625" customHeight="1" collapsed="0">
+    </x:row>
+    <x:row ht="172.5" customHeight="1" collapsed="0">
       <x:c r="A353" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B353" s="8" t="s">
-        <x:v>1441</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="C353" s="8"/>
       <x:c r="D353" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>215635</x:v>
       </x:c>
       <x:c r="E353" s="8" t="s">
+        <x:v>1441</x:v>
+      </x:c>
+      <x:c r="F353" s="8" t="s">
         <x:v>1442</x:v>
       </x:c>
-      <x:c r="F353" s="8" t="s">
+      <x:c r="G353" s="8" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H353" s="8" t="s">
         <x:v>1443</x:v>
       </x:c>
-      <x:c r="G353" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H353" s="8" t="s">
+    </x:row>
+    <x:row ht="816.4375" customHeight="1" collapsed="0">
+      <x:c r="A354" s="8" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="B354" s="8" t="s">
         <x:v>1444</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1445</x:v>
       </x:c>
       <x:c r="C354" s="8"/>
       <x:c r="D354" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>92779</x:v>
       </x:c>
       <x:c r="E354" s="8" t="s">
+        <x:v>1445</x:v>
+      </x:c>
+      <x:c r="F354" s="8" t="s">
         <x:v>1446</x:v>
       </x:c>
-      <x:c r="F354" s="8" t="s">
+      <x:c r="G354" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H354" s="8" t="s">
         <x:v>1447</x:v>
       </x:c>
-      <x:c r="G354" s="8" t="s">
-[...6 lines deleted...]
-    <x:row ht="172.46875" customHeight="1" collapsed="0">
+    </x:row>
+    <x:row ht="1506.34375" customHeight="1" collapsed="0">
       <x:c r="A355" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B355" s="8" t="s">
-        <x:v>1449</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="C355" s="8"/>
       <x:c r="D355" s="9" t="n">
-        <x:v>215635</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E355" s="8" t="s">
+        <x:v>1449</x:v>
+      </x:c>
+      <x:c r="F355" s="8" t="s">
         <x:v>1450</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1451</x:v>
       </x:c>
       <x:c r="G355" s="8" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H355" s="8" t="s">
+        <x:v>1451</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="4300.65625" customHeight="1" collapsed="0">
+      <x:c r="A356" s="8" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="B356" s="8" t="s">
         <x:v>1452</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1453</x:v>
       </x:c>
       <x:c r="C356" s="8"/>
       <x:c r="D356" s="9" t="n">
-        <x:v>92779</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E356" s="8" t="s">
+        <x:v>1453</x:v>
+      </x:c>
+      <x:c r="F356" s="8" t="s">
         <x:v>1454</x:v>
       </x:c>
-      <x:c r="F356" s="8" t="s">
+      <x:c r="G356" s="8" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H356" s="8" t="s">
         <x:v>1455</x:v>
       </x:c>
-      <x:c r="G356" s="8" t="s">
-[...6 lines deleted...]
-    <x:row ht="1506.375" customHeight="1" collapsed="0">
+    </x:row>
+    <x:row ht="816.4375" customHeight="1" collapsed="0">
       <x:c r="A357" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B357" s="8" t="s">
-        <x:v>1457</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="C357" s="8"/>
       <x:c r="D357" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>143202</x:v>
       </x:c>
       <x:c r="E357" s="8" t="s">
+        <x:v>1457</x:v>
+      </x:c>
+      <x:c r="F357" s="8" t="s">
         <x:v>1458</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1459</x:v>
       </x:c>
       <x:c r="G357" s="8" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H357" s="8" t="s">
+        <x:v>1459</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="494.4375" customHeight="1" collapsed="0">
+      <x:c r="A358" s="8" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="B358" s="8" t="s">
         <x:v>1460</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1461</x:v>
       </x:c>
       <x:c r="C358" s="8"/>
       <x:c r="D358" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>179747</x:v>
       </x:c>
       <x:c r="E358" s="8" t="s">
+        <x:v>1461</x:v>
+      </x:c>
+      <x:c r="F358" s="8" t="s">
         <x:v>1462</x:v>
       </x:c>
-      <x:c r="F358" s="8" t="s">
+      <x:c r="G358" s="8" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H358" s="8" t="s">
         <x:v>1463</x:v>
       </x:c>
-      <x:c r="G358" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H358" s="8" t="s">
+    </x:row>
+    <x:row ht="91.96875" customHeight="1" collapsed="0">
+      <x:c r="A359" s="8" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="B359" s="8" t="s">
         <x:v>1464</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1465</x:v>
       </x:c>
       <x:c r="C359" s="8"/>
       <x:c r="D359" s="9" t="n">
-        <x:v>143202</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E359" s="8" t="s">
+        <x:v>1465</x:v>
+      </x:c>
+      <x:c r="F359" s="8" t="s">
         <x:v>1466</x:v>
       </x:c>
-      <x:c r="F359" s="8" t="s">
+      <x:c r="G359" s="8" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H359" s="8" t="s">
         <x:v>1467</x:v>
       </x:c>
-      <x:c r="G359" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H359" s="8" t="s">
+    </x:row>
+    <x:row ht="356.46875" customHeight="1" collapsed="0">
+      <x:c r="A360" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B360" s="8" t="s">
         <x:v>1468</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1469</x:v>
       </x:c>
       <x:c r="C360" s="8"/>
       <x:c r="D360" s="9" t="n">
-        <x:v>179747</x:v>
+        <x:v>250756</x:v>
       </x:c>
       <x:c r="E360" s="8" t="s">
+        <x:v>1469</x:v>
+      </x:c>
+      <x:c r="F360" s="8" t="s">
         <x:v>1470</x:v>
       </x:c>
-      <x:c r="F360" s="8" t="s">
+      <x:c r="G360" s="8" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H360" s="8" t="s">
         <x:v>1471</x:v>
       </x:c>
-      <x:c r="G360" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H360" s="8" t="s">
+    </x:row>
+    <x:row ht="1103.90625" customHeight="1" collapsed="0">
+      <x:c r="A361" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B361" s="8" t="s">
         <x:v>1472</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1473</x:v>
       </x:c>
       <x:c r="C361" s="8"/>
       <x:c r="D361" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E361" s="8" t="s">
+        <x:v>1473</x:v>
+      </x:c>
+      <x:c r="F361" s="8" t="s">
         <x:v>1474</x:v>
       </x:c>
-      <x:c r="F361" s="8" t="s">
+      <x:c r="G361" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H361" s="8" t="s">
         <x:v>1475</x:v>
       </x:c>
-      <x:c r="G361" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H361" s="8" t="s">
+    </x:row>
+    <x:row ht="1057.90625" customHeight="1" collapsed="0">
+      <x:c r="A362" s="8" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="B362" s="8" t="s">
         <x:v>1476</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1477</x:v>
       </x:c>
       <x:c r="C362" s="8"/>
       <x:c r="D362" s="9" t="n">
-        <x:v>250756</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E362" s="8" t="s">
+        <x:v>1477</x:v>
+      </x:c>
+      <x:c r="F362" s="8" t="s">
         <x:v>1478</x:v>
       </x:c>
-      <x:c r="F362" s="8" t="s">
+      <x:c r="G362" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H362" s="8" t="s">
         <x:v>1479</x:v>
       </x:c>
-      <x:c r="G362" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H362" s="8" t="s">
+    </x:row>
+    <x:row ht="2828.75" customHeight="1" collapsed="0">
+      <x:c r="A363" s="8" t="s">
         <x:v>1480</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
       <x:c r="B363" s="8" t="s">
         <x:v>1481</x:v>
       </x:c>
       <x:c r="C363" s="8"/>
       <x:c r="D363" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E363" s="8" t="s">
         <x:v>1482</x:v>
       </x:c>
       <x:c r="F363" s="8" t="s">
         <x:v>1483</x:v>
       </x:c>
       <x:c r="G363" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H363" s="8" t="s">
         <x:v>1484</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1057.9375" customHeight="1" collapsed="0">
+    <x:row ht="471.4375" customHeight="1" collapsed="0">
       <x:c r="A364" s="8" t="s">
-        <x:v>271</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B364" s="8" t="s">
         <x:v>1485</x:v>
       </x:c>
       <x:c r="C364" s="8"/>
       <x:c r="D364" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E364" s="8" t="s">
         <x:v>1486</x:v>
       </x:c>
       <x:c r="F364" s="8" t="s">
         <x:v>1487</x:v>
       </x:c>
       <x:c r="G364" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H364" s="8" t="s">
         <x:v>1488</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2828.75" customHeight="1" collapsed="0">
+    <x:row ht="287.46875" customHeight="1" collapsed="0">
       <x:c r="A365" s="8" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="B365" s="8" t="s">
         <x:v>1489</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1490</x:v>
       </x:c>
       <x:c r="C365" s="8"/>
       <x:c r="D365" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E365" s="8" t="s">
+        <x:v>1490</x:v>
+      </x:c>
+      <x:c r="F365" s="8" t="s">
         <x:v>1491</x:v>
       </x:c>
-      <x:c r="F365" s="8" t="s">
+      <x:c r="G365" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H365" s="8" t="s">
         <x:v>1492</x:v>
       </x:c>
-      <x:c r="G365" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H365" s="8" t="s">
+    </x:row>
+    <x:row ht="1885.84375" customHeight="1" collapsed="0">
+      <x:c r="A366" s="8" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B366" s="8" t="s">
         <x:v>1493</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1494</x:v>
       </x:c>
       <x:c r="C366" s="8"/>
       <x:c r="D366" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>290583</x:v>
       </x:c>
       <x:c r="E366" s="8" t="s">
+        <x:v>1494</x:v>
+      </x:c>
+      <x:c r="F366" s="8" t="s">
         <x:v>1495</x:v>
       </x:c>
-      <x:c r="F366" s="8" t="s">
+      <x:c r="G366" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H366" s="8" t="s">
         <x:v>1496</x:v>
       </x:c>
-      <x:c r="G366" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H366" s="8" t="s">
+    </x:row>
+    <x:row ht="149.5" customHeight="1" collapsed="0">
+      <x:c r="A367" s="8" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="B367" s="8" t="s">
         <x:v>1497</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1498</x:v>
       </x:c>
       <x:c r="C367" s="8"/>
       <x:c r="D367" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E367" s="8" t="s">
+        <x:v>1498</x:v>
+      </x:c>
+      <x:c r="F367" s="8" t="s">
         <x:v>1499</x:v>
       </x:c>
-      <x:c r="F367" s="8" t="s">
+      <x:c r="G367" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H367" s="8" t="s">
         <x:v>1500</x:v>
       </x:c>
-      <x:c r="G367" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H367" s="8" t="s">
+    </x:row>
+    <x:row ht="2046.8125" customHeight="1" collapsed="0">
+      <x:c r="A368" s="8" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B368" s="8" t="s">
         <x:v>1501</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1502</x:v>
       </x:c>
       <x:c r="C368" s="8"/>
       <x:c r="D368" s="9" t="n">
-        <x:v>290583</x:v>
+        <x:v>171801</x:v>
       </x:c>
       <x:c r="E368" s="8" t="s">
+        <x:v>1502</x:v>
+      </x:c>
+      <x:c r="F368" s="8" t="s">
         <x:v>1503</x:v>
       </x:c>
-      <x:c r="F368" s="8" t="s">
+      <x:c r="G368" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H368" s="8" t="s">
         <x:v>1504</x:v>
       </x:c>
-      <x:c r="G368" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H368" s="8" t="s">
+    </x:row>
+    <x:row ht="528.9375" customHeight="1" collapsed="0">
+      <x:c r="A369" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B369" s="8" t="s">
         <x:v>1505</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1506</x:v>
       </x:c>
       <x:c r="C369" s="8"/>
       <x:c r="D369" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>2592030</x:v>
       </x:c>
       <x:c r="E369" s="8" t="s">
+        <x:v>1506</x:v>
+      </x:c>
+      <x:c r="F369" s="8" t="s">
         <x:v>1507</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1508</x:v>
       </x:c>
       <x:c r="G369" s="8" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H369" s="8" t="s">
+        <x:v>1508</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="390.96875" customHeight="1" collapsed="0">
+      <x:c r="A370" s="8" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="B370" s="8" t="s">
         <x:v>1509</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1510</x:v>
       </x:c>
       <x:c r="C370" s="8"/>
       <x:c r="D370" s="9" t="n">
-        <x:v>171801</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E370" s="8" t="s">
+        <x:v>1510</x:v>
+      </x:c>
+      <x:c r="F370" s="8" t="s">
         <x:v>1511</x:v>
       </x:c>
-      <x:c r="F370" s="8" t="s">
+      <x:c r="G370" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H370" s="8" t="s">
         <x:v>1512</x:v>
       </x:c>
-      <x:c r="G370" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H370" s="8" t="s">
+    </x:row>
+    <x:row ht="1920.34375" customHeight="1" collapsed="0">
+      <x:c r="A371" s="8" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="B371" s="8" t="s">
         <x:v>1513</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1514</x:v>
       </x:c>
       <x:c r="C371" s="8"/>
       <x:c r="D371" s="9" t="n">
-        <x:v>2592030</x:v>
+        <x:v>277986</x:v>
       </x:c>
       <x:c r="E371" s="8" t="s">
+        <x:v>1514</x:v>
+      </x:c>
+      <x:c r="F371" s="8" t="s">
         <x:v>1515</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1516</x:v>
       </x:c>
       <x:c r="G371" s="8" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H371" s="8" t="s">
+        <x:v>1516</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="678.4375" customHeight="1" collapsed="0">
+      <x:c r="A372" s="8" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="B372" s="8" t="s">
         <x:v>1517</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1518</x:v>
       </x:c>
       <x:c r="C372" s="8"/>
       <x:c r="D372" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>84476</x:v>
       </x:c>
       <x:c r="E372" s="8" t="s">
+        <x:v>1518</x:v>
+      </x:c>
+      <x:c r="F372" s="8" t="s">
         <x:v>1519</x:v>
       </x:c>
-      <x:c r="F372" s="8" t="s">
+      <x:c r="G372" s="8" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H372" s="8" t="s">
+        <x:v>437</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="436.9375" customHeight="1" collapsed="0">
+      <x:c r="A373" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B373" s="8" t="s">
         <x:v>1520</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>1522</x:v>
       </x:c>
       <x:c r="C373" s="8"/>
       <x:c r="D373" s="9" t="n">
-        <x:v>277986</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E373" s="8" t="s">
+        <x:v>1521</x:v>
+      </x:c>
+      <x:c r="F373" s="8" t="s">
+        <x:v>1522</x:v>
+      </x:c>
+      <x:c r="G373" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H373" s="8" t="s">
         <x:v>1523</x:v>
       </x:c>
-      <x:c r="F373" s="8" t="s">
+    </x:row>
+    <x:row ht="402.46875" customHeight="1" collapsed="0">
+      <x:c r="A374" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B374" s="8" t="s">
         <x:v>1524</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>1526</x:v>
       </x:c>
       <x:c r="C374" s="8"/>
       <x:c r="D374" s="9" t="n">
-        <x:v>84476</x:v>
+        <x:v>362784</x:v>
       </x:c>
       <x:c r="E374" s="8" t="s">
+        <x:v>1525</x:v>
+      </x:c>
+      <x:c r="F374" s="8" t="s">
+        <x:v>1526</x:v>
+      </x:c>
+      <x:c r="G374" s="8" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H374" s="8" t="s">
         <x:v>1527</x:v>
       </x:c>
-      <x:c r="F374" s="8" t="s">
+    </x:row>
+    <x:row ht="655.46875" customHeight="1" collapsed="0">
+      <x:c r="A375" s="8" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="B375" s="8" t="s">
         <x:v>1528</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>1529</x:v>
       </x:c>
       <x:c r="C375" s="8"/>
       <x:c r="D375" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>126168</x:v>
       </x:c>
       <x:c r="E375" s="8" t="s">
+        <x:v>1529</x:v>
+      </x:c>
+      <x:c r="F375" s="8" t="s">
         <x:v>1530</x:v>
       </x:c>
-      <x:c r="F375" s="8" t="s">
+      <x:c r="G375" s="8" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H375" s="8" t="s">
         <x:v>1531</x:v>
       </x:c>
-      <x:c r="G375" s="8" t="s">
-[...6 lines deleted...]
-    <x:row ht="402.46875" customHeight="1" collapsed="0">
+    </x:row>
+    <x:row ht="3012.75" customHeight="1" collapsed="0">
       <x:c r="A376" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B376" s="8" t="s">
-        <x:v>1533</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="C376" s="8"/>
       <x:c r="D376" s="9" t="n">
-        <x:v>362784</x:v>
+        <x:v>283195</x:v>
       </x:c>
       <x:c r="E376" s="8" t="s">
+        <x:v>1533</x:v>
+      </x:c>
+      <x:c r="F376" s="8" t="s">
         <x:v>1534</x:v>
       </x:c>
-      <x:c r="F376" s="8" t="s">
+      <x:c r="G376" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H376" s="8" t="s">
         <x:v>1535</x:v>
       </x:c>
-      <x:c r="G376" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H376" s="8" t="s">
+    </x:row>
+    <x:row ht="68.96875" customHeight="1" collapsed="0">
+      <x:c r="A377" s="8" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="B377" s="8" t="s">
         <x:v>1536</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1537</x:v>
       </x:c>
       <x:c r="C377" s="8"/>
       <x:c r="D377" s="9" t="n">
-        <x:v>126168</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E377" s="8" t="s">
+        <x:v>1537</x:v>
+      </x:c>
+      <x:c r="F377" s="8" t="s">
         <x:v>1538</x:v>
       </x:c>
-      <x:c r="F377" s="8" t="s">
+      <x:c r="G377" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H377" s="8" t="s">
         <x:v>1539</x:v>
       </x:c>
-      <x:c r="G377" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H377" s="8" t="s">
+    </x:row>
+    <x:row ht="2587.28125" customHeight="1" collapsed="0">
+      <x:c r="A378" s="8" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B378" s="8" t="s">
         <x:v>1540</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1541</x:v>
       </x:c>
       <x:c r="C378" s="8"/>
       <x:c r="D378" s="9" t="n">
-        <x:v>283195</x:v>
+        <x:v>457434</x:v>
       </x:c>
       <x:c r="E378" s="8" t="s">
+        <x:v>1541</x:v>
+      </x:c>
+      <x:c r="F378" s="8" t="s">
         <x:v>1542</x:v>
       </x:c>
-      <x:c r="F378" s="8" t="s">
+      <x:c r="G378" s="8" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H378" s="8" t="s">
         <x:v>1543</x:v>
       </x:c>
-      <x:c r="G378" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H378" s="8" t="s">
+    </x:row>
+    <x:row ht="712.9375" customHeight="1" collapsed="0">
+      <x:c r="A379" s="8" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B379" s="8" t="s">
         <x:v>1544</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1545</x:v>
       </x:c>
       <x:c r="C379" s="8"/>
       <x:c r="D379" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E379" s="8" t="s">
+        <x:v>1545</x:v>
+      </x:c>
+      <x:c r="F379" s="8" t="s">
         <x:v>1546</x:v>
       </x:c>
-      <x:c r="F379" s="8" t="s">
+      <x:c r="G379" s="8" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H379" s="8" t="s">
         <x:v>1547</x:v>
       </x:c>
-      <x:c r="G379" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H379" s="8" t="s">
+    </x:row>
+    <x:row ht="701.4375" customHeight="1" collapsed="0">
+      <x:c r="A380" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B380" s="8" t="s">
         <x:v>1548</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1549</x:v>
       </x:c>
       <x:c r="C380" s="8"/>
       <x:c r="D380" s="9" t="n">
-        <x:v>457434</x:v>
+        <x:v>368156</x:v>
       </x:c>
       <x:c r="E380" s="8" t="s">
+        <x:v>1549</x:v>
+      </x:c>
+      <x:c r="F380" s="8" t="s">
         <x:v>1550</x:v>
       </x:c>
-      <x:c r="F380" s="8" t="s">
+      <x:c r="G380" s="8" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H380" s="8" t="s">
         <x:v>1551</x:v>
       </x:c>
-      <x:c r="G380" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H380" s="8" t="s">
+    </x:row>
+    <x:row ht="218.5" customHeight="1" collapsed="0">
+      <x:c r="A381" s="8" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B381" s="8" t="s">
         <x:v>1552</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1553</x:v>
       </x:c>
       <x:c r="C381" s="8"/>
       <x:c r="D381" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>569930</x:v>
       </x:c>
       <x:c r="E381" s="8" t="s">
+        <x:v>1553</x:v>
+      </x:c>
+      <x:c r="F381" s="8" t="s">
         <x:v>1554</x:v>
       </x:c>
-      <x:c r="F381" s="8" t="s">
+      <x:c r="G381" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H381" s="8" t="s">
         <x:v>1555</x:v>
       </x:c>
-      <x:c r="G381" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H381" s="8" t="s">
+    </x:row>
+    <x:row ht="103.46875" customHeight="1" collapsed="0">
+      <x:c r="A382" s="8" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B382" s="8" t="s">
         <x:v>1556</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1557</x:v>
       </x:c>
       <x:c r="C382" s="8"/>
       <x:c r="D382" s="9" t="n">
-        <x:v>368156</x:v>
+        <x:v>130984</x:v>
       </x:c>
       <x:c r="E382" s="8" t="s">
+        <x:v>1557</x:v>
+      </x:c>
+      <x:c r="F382" s="8" t="s">
         <x:v>1558</x:v>
       </x:c>
-      <x:c r="F382" s="8" t="s">
+      <x:c r="G382" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H382" s="8" t="s">
         <x:v>1559</x:v>
       </x:c>
-      <x:c r="G382" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H382" s="8" t="s">
+    </x:row>
+    <x:row ht="23.03125" customHeight="1" collapsed="0">
+      <x:c r="A383" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B383" s="8" t="s">
         <x:v>1560</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1561</x:v>
       </x:c>
       <x:c r="C383" s="8"/>
       <x:c r="D383" s="9" t="n">
-        <x:v>569930</x:v>
+        <x:v>146317</x:v>
       </x:c>
       <x:c r="E383" s="8" t="s">
+        <x:v>1561</x:v>
+      </x:c>
+      <x:c r="F383" s="8" t="s">
         <x:v>1562</x:v>
       </x:c>
-      <x:c r="F383" s="8" t="s">
+      <x:c r="G383" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H383" s="8" t="s">
         <x:v>1563</x:v>
       </x:c>
-      <x:c r="G383" s="8" t="s">
-[...6 lines deleted...]
-    <x:row ht="103.46875" customHeight="1" collapsed="0">
+    </x:row>
+    <x:row ht="91.96875" customHeight="1" collapsed="0">
       <x:c r="A384" s="8" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B384" s="8" t="s">
-        <x:v>1565</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="C384" s="8"/>
       <x:c r="D384" s="9" t="n">
-        <x:v>130984</x:v>
+        <x:v>173811</x:v>
       </x:c>
       <x:c r="E384" s="8" t="s">
+        <x:v>1565</x:v>
+      </x:c>
+      <x:c r="F384" s="8" t="s">
         <x:v>1566</x:v>
       </x:c>
-      <x:c r="F384" s="8" t="s">
+      <x:c r="G384" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H384" s="8" t="s">
         <x:v>1567</x:v>
       </x:c>
-      <x:c r="G384" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H384" s="8" t="s">
+    </x:row>
+    <x:row ht="574.9375" customHeight="1" collapsed="0">
+      <x:c r="A385" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B385" s="8" t="s">
         <x:v>1568</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1569</x:v>
       </x:c>
       <x:c r="C385" s="8"/>
       <x:c r="D385" s="9" t="n">
-        <x:v>146317</x:v>
+        <x:v>122267</x:v>
       </x:c>
       <x:c r="E385" s="8" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="F385" s="8" t="s">
         <x:v>1570</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1571</x:v>
       </x:c>
       <x:c r="G385" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H385" s="8" t="s">
+        <x:v>1571</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2046.84375" customHeight="1" collapsed="0">
+      <x:c r="A386" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B386" s="8" t="s">
         <x:v>1572</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1573</x:v>
       </x:c>
       <x:c r="C386" s="8"/>
       <x:c r="D386" s="9" t="n">
-        <x:v>173811</x:v>
+        <x:v>179579</x:v>
       </x:c>
       <x:c r="E386" s="8" t="s">
+        <x:v>1573</x:v>
+      </x:c>
+      <x:c r="F386" s="8" t="s">
         <x:v>1574</x:v>
       </x:c>
-      <x:c r="F386" s="8" t="s">
+      <x:c r="G386" s="8" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H386" s="8" t="s">
         <x:v>1575</x:v>
       </x:c>
-      <x:c r="G386" s="8" t="s">
-[...6 lines deleted...]
-    <x:row ht="574.96875" customHeight="1" collapsed="0">
+    </x:row>
+    <x:row ht="459.9375" customHeight="1" collapsed="0">
       <x:c r="A387" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B387" s="8" t="s">
-        <x:v>1577</x:v>
+        <x:v>1576</x:v>
       </x:c>
       <x:c r="C387" s="8"/>
       <x:c r="D387" s="9" t="n">
-        <x:v>122267</x:v>
+        <x:v>102186</x:v>
       </x:c>
       <x:c r="E387" s="8" t="s">
+        <x:v>1577</x:v>
+      </x:c>
+      <x:c r="F387" s="8" t="s">
         <x:v>1578</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1579</x:v>
       </x:c>
       <x:c r="G387" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H387" s="8" t="s">
+        <x:v>1579</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="689.9375" customHeight="1" collapsed="0">
+      <x:c r="A388" s="8" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B388" s="8" t="s">
         <x:v>1580</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1581</x:v>
       </x:c>
       <x:c r="C388" s="8"/>
       <x:c r="D388" s="9" t="n">
-        <x:v>179579</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E388" s="8" t="s">
+        <x:v>1581</x:v>
+      </x:c>
+      <x:c r="F388" s="8" t="s">
         <x:v>1582</x:v>
       </x:c>
-      <x:c r="F388" s="8" t="s">
+      <x:c r="G388" s="8" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H388" s="8" t="s">
         <x:v>1583</x:v>
       </x:c>
-      <x:c r="G388" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H388" s="8" t="s">
+    </x:row>
+    <x:row ht="896.90625" customHeight="1" collapsed="0">
+      <x:c r="A389" s="8" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B389" s="8" t="s">
         <x:v>1584</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1585</x:v>
       </x:c>
       <x:c r="C389" s="8"/>
       <x:c r="D389" s="9" t="n">
-        <x:v>102186</x:v>
+        <x:v>131683</x:v>
       </x:c>
       <x:c r="E389" s="8" t="s">
+        <x:v>1585</x:v>
+      </x:c>
+      <x:c r="F389" s="8" t="s">
         <x:v>1586</x:v>
       </x:c>
-      <x:c r="F389" s="8" t="s">
+      <x:c r="G389" s="8" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H389" s="8" t="s">
         <x:v>1587</x:v>
       </x:c>
-      <x:c r="G389" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H389" s="8" t="s">
+    </x:row>
+    <x:row ht="414" customHeight="1" collapsed="0">
+      <x:c r="A390" s="8" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B390" s="8" t="s">
         <x:v>1588</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1589</x:v>
       </x:c>
       <x:c r="C390" s="8"/>
       <x:c r="D390" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>306999</x:v>
       </x:c>
       <x:c r="E390" s="8" t="s">
+        <x:v>1589</x:v>
+      </x:c>
+      <x:c r="F390" s="8" t="s">
         <x:v>1590</x:v>
       </x:c>
-      <x:c r="F390" s="8" t="s">
+      <x:c r="G390" s="8" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H390" s="8" t="s">
         <x:v>1591</x:v>
       </x:c>
-      <x:c r="G390" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H390" s="8" t="s">
+    </x:row>
+    <x:row ht="988.90625" customHeight="1" collapsed="0">
+      <x:c r="A391" s="8" t="s">
         <x:v>1592</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>44</x:v>
       </x:c>
       <x:c r="B391" s="8" t="s">
         <x:v>1593</x:v>
       </x:c>
       <x:c r="C391" s="8"/>
       <x:c r="D391" s="9" t="n">
-        <x:v>131683</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E391" s="8" t="s">
         <x:v>1594</x:v>
       </x:c>
       <x:c r="F391" s="8" t="s">
         <x:v>1595</x:v>
       </x:c>
       <x:c r="G391" s="8" t="s">
-        <x:v>287</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H391" s="8" t="s">
         <x:v>1596</x:v>
       </x:c>
     </x:row>
     <x:row ht="471.46875" customHeight="1" collapsed="0">
       <x:c r="A392" s="8" t="s">
-        <x:v>266</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B392" s="8" t="s">
         <x:v>1597</x:v>
       </x:c>
       <x:c r="C392" s="8"/>
       <x:c r="D392" s="9" t="n">
         <x:v>278977</x:v>
       </x:c>
       <x:c r="E392" s="8"/>
       <x:c r="F392" s="8"/>
       <x:c r="G392" s="8" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H392" s="8" t="s">
         <x:v>1598</x:v>
       </x:c>
     </x:row>
     <x:row ht="22.96875" customHeight="1" collapsed="0">
       <x:c r="A393" s="10" t="s">
         <x:v>1599</x:v>
       </x:c>
       <x:c r="B393" s="10" t="s">
         <x:v>1600</x:v>
       </x:c>
       <x:c r="C393" s="10"/>
@@ -15411,29 +15411,29 @@
     <x:mergeCell ref="B373:C373"/>
     <x:mergeCell ref="B374:C374"/>
     <x:mergeCell ref="B375:C375"/>
     <x:mergeCell ref="B376:C376"/>
     <x:mergeCell ref="B377:C377"/>
     <x:mergeCell ref="B378:C378"/>
     <x:mergeCell ref="B379:C379"/>
     <x:mergeCell ref="B380:C380"/>
     <x:mergeCell ref="B381:C381"/>
     <x:mergeCell ref="B382:C382"/>
     <x:mergeCell ref="B383:C383"/>
     <x:mergeCell ref="B384:C384"/>
     <x:mergeCell ref="B385:C385"/>
     <x:mergeCell ref="B386:C386"/>
     <x:mergeCell ref="B387:C387"/>
     <x:mergeCell ref="B388:C388"/>
     <x:mergeCell ref="B389:C389"/>
     <x:mergeCell ref="B390:C390"/>
     <x:mergeCell ref="B391:C391"/>
     <x:mergeCell ref="B392:C392"/>
     <x:mergeCell ref="B393:C393"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 14, 2026 7:40 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 12, 2026 12:10 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>