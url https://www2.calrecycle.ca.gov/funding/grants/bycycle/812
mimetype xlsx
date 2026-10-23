--- v16 (2026-09-12)
+++ v17 (2026-10-23)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22cfae6fb8724cb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0316b01b1e204336" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R6bbdfacd7c4041a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R17a5e2b1d85f4f1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1601">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1602">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 SB 1383 Local Assistance Grant Program (OWR4)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
@@ -543,62 +543,50 @@
   <x:si>
     <x:t>Mr. Zac Quentmeyer</x:t>
   </x:si>
   <x:si>
     <x:t>5302744713</x:t>
   </x:si>
   <x:si>
     <x:t>The City will use a portion of funds to purchase procurement compliance attributes from Desert View Power, LLC to satisfy procurement of recycled organic products as required by SB 1383. The remaining funds will be applied toward consultant services to develop and conduct an outreach and education campaign for the City’s roll-out of food waste collection in the residential and commercial sectors. Activities will include program brochure and flyer development, residential and commercial workshops and training, and social media posts and news releases.  </x:t>
   </x:si>
   <x:si>
     <x:t>Butte               </x:t>
   </x:si>
   <x:si>
     <x:t>City of Oroville</x:t>
   </x:si>
   <x:si>
     <x:t> Jennifer Arbuckle</x:t>
   </x:si>
   <x:si>
     <x:t>5306247947</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Oroville received a $75,000 award for the OWR4 project. The primary goal was to use these funds to help cover SB 1383 management personnel costs. Additionally, the project focused on providing the community with educational flyers and collection equipment to support successful compliance with SB 1383 requirements. As part of the effort, the consultant conducted daily site visits to inspect commercial businesses and worked closely with the local hauler to monitor compliance, fostering broad participation in sustainability initiatives. Upon request, we also offer onsite training sessions and presentations to ensure customers understand how to properly sort and dispose of recyclable and organic materials. The remaining grant funds were used to offset personnel costs associated with our annual Tier One and Tier Two inspections.</x:t>
   </x:si>
   <x:si>
-    <x:t>City of San Jacinto</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Amador              </x:t>
   </x:si>
   <x:si>
     <x:t>Amador County</x:t>
   </x:si>
   <x:si>
     <x:t> Jeff Gardner</x:t>
   </x:si>
   <x:si>
     <x:t>2092236546</x:t>
   </x:si>
   <x:si>
     <x:t>The SB 1383 Local Assistance Grant Funds will be used to implement SB 1383 requirements throughout the Cities and County of Amador.  The County as the Lead Participant has contracted with a consultant to assist the County and the Cities with implementation and compliance with the various requirement applicable to our jurisdictions.  The County will again partner with the local food bank to ensure the edible food recovery program meets the requirements and enhance the edible food capacity throughout the Cities and County.  The County will also partner with the UCCE Master Gardners and the Mother Lode Land Trust to provide public education and backyard composting training and to create community composting programs in various Cities and communities throughout the County.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Moreno Valley</x:t>
   </x:si>
   <x:si>
     <x:t> Allen Lopez</x:t>
   </x:si>
   <x:si>
     <x:t>9514133109</x:t>
   </x:si>
   <x:si>
     <x:t>Moreno Valley is the second-largest city in Riverside County, with an approximate population of 213,000, 271 food businesses, and 73 tier 1 and tier 2 Commercial Edible Food Generators (CEFG). In our continued efforts to implement State Mandate SB 1383, a significant amount of continued education and resources will be needed to market the rules and regulations to those affected by this mandate. However, to reach the affected residential and business community, the city would like to use this grant allocation to assemble a comprehensive marketing/educational campaign to contact as many community members as possible. This grant will help alleviate any expenditures related to:
@@ -805,62 +793,50 @@
     <x:t>City of Berkeley</x:t>
   </x:si>
   <x:si>
     <x:t> Julia Heath</x:t>
   </x:si>
   <x:si>
     <x:t>5109816357</x:t>
   </x:si>
   <x:si>
     <x:t>Daniel Dixon</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Berkeley would like to use these funds to increase edible food recovery, especially as it relates to prepared foods from Tier II generators. We will need to conduct a $50,000 capacity plan conducted by staff or outside consultants which would include a gap analysis for both City staff and Food Recovery Organizations based in or providing services within Berkeley City limits. We will utilize $10,000 to train staff on how to conduct inspections and enforcement. The remaining $140,000 will be put toward the purchase of a building that can be used for the recovery and distribution of prepared foods as well as act as a shared wash site to support reusable takeout foodware which we believe will greatly reduce contamination as well as overall waste generation. Some of that funding may be used for feasibility studies for the buildings being vetted for purchase.</x:t>
   </x:si>
   <x:si>
     <x:t>City of South Lake Tahoe</x:t>
   </x:si>
   <x:si>
     <x:t>Ms. Lori Marino</x:t>
   </x:si>
   <x:si>
     <x:t>5305427410</x:t>
   </x:si>
   <x:si>
     <x:t>The City of South Lake Tahoe will be transitioning to a 3-cart waste management system starting in summer of 2024. Until this point, community members could mix their trash and recycling and rely on human-powered separation at the hauler’s Material Recover Facility. Additionally, community members could bag their green waste and put it curbside for collection. Moving to a 3-cart system, with separate containers for trash, recycling, and yard waste, and managing related costs, means that these old systems must be up-ended.  This project centers on the education and outreach that will be necessary for the successful behavior change leading to achieving our part of the the organics diversion goal set by the state.  The project seeks to fund print and digital outreach, educational supplies, and food waste containers which will support a high-quality and fast transition to a brand new 3-cart waste management system, supporting achievement of state-level organics diversion goals set by SB 1383.</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>The City of Fontana intends to use funding to continue programs for edible food recovery, procurement, education and outreach, and enforcement of SB 1383. The city specifically intends to fund programs such as our edible food recovery and inspection program with Abound Food Care, education and outreach to utilizing handout material and out reach to school utilizing EcoHero Show, and the purchasing of compost and mulch to provide to residents and meet procurement requirements. Further, the city plans to purchase equipment and materials for outreach and compost and much giveaways.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Jurupa Valley</x:t>
   </x:si>
   <x:si>
     <x:t> Abigail Gomez</x:t>
   </x:si>
   <x:si>
     <x:t>9513326464</x:t>
   </x:si>
   <x:si>
     <x:t>Grant funds will be used to satisfy the City's procurement target under SB 1383. Funds will also go toward the City's food recovery program. </x:t>
   </x:si>
   <x:si>
     <x:t>San Diego           </x:t>
   </x:si>
   <x:si>
     <x:t>City of La Mesa</x:t>
   </x:si>
   <x:si>
     <x:t> Serena Lee</x:t>
   </x:si>
   <x:si>
     <x:t>6196671102</x:t>
   </x:si>
@@ -1202,119 +1178,93 @@
 MRWMD and SVSWA will allocate funds for the continued development of compost procurement market outlets and alleviate the three-fold challenge that agencies tasked with these new procurement requirements are facing: (1) procurement costs including non-product costs such as labor, transportation, and spreading; (2) changing the current mulch uses and practices; and (3) the limiting factors of finding appropriate product application areas within the Cities owned or managed facilities or lands.
 Funds will be used to support the identification of potential product demand for use of procured materials among such target audiences as ranchers, farmers, landscapers, parks, residents, and businesses; reduce barriers to program and product adoption; and provide informative proof of concept case studies, cost and impact data related to the utilization of materials by target audiences helping to build long-term demand for growing compost and organics products anticipated through SB 1383.  The Cities plan to develop a work plan with Zero Foodprint (ZFP) to realize this grant task.  Also, MRWMD and SVSWA, on behalf of the Cities will continue to develop and deploy Direct Service Agreements to support 2025 and 2026 procurement targets for member agencies and will consider an Incentivized Use (Small-Scale Residential/Commercial) Voucher Coupon Program to promote free or discounted use of agency procured compost.  Please see Attachment A for budget allocation information.
 •TASK 3 –EDIBLE FOOD RECOVERY IMPLEMENTATION &amp; CAPACITY BUILDING
 In December 2021, Blue Strike Environmental completed the region’s first Edible Food Recovery Capacity Planning Assessment led by SVSWA in partnership with the Monterey County Edible Food Recovery Technical Advisory Committee.  Early results of this study indicate that additional capacity for this program element may be necessary to meet the 20% recovery target for California.  Additional need areas were also identified in this study through the capacity survey and coordination with various stakeholders including the need for additional capacity building materials and equipment, coordination, and transportation services, as well as continued roll-out of a technology platform(s) to assist in readily connecting donating edible food generators with receiving food rescue organizations.  This task is designed in direct response to the results outlined in the region’s initial Assessment to better meet the Edible Food Recovery needs of the region. 
 This task continues efforts developed and deployed in 2022-2023 and includes three primary subtasks: (1) Stakeholder Engagement with food rescue organizations, Tier 1 and Tier 2 generators, and key stakeholders; (2) Technology Platform to connect donating generators and receiving organizations, especially for supporting the increased volumes of Tier 2 generator prepared edible food donations, with higher levels of food safety risks and time and temperature control requirements; and (3) Capacity Building support for the local food rescue community through coordination, technical assistance and procurement of equipment and materials infrastructure to assist organizations in increasing capacity or throughput of recovered edible food. In 2023, the region selected and deployed a new technology platform under Subtask 2:  Careit.  Efforts under this task include build-out of education, outreach, and technical assistance to support utilization of this technology platform among generators and food rescue organizations.  The task will also extend the current subscription of this program by an additional two (2) years. Under Subtask 3, it is anticipated that CalRecycle grant funding will support the purchase of smaller capacity building materials such as kitchen and transportation supplies for increased food safety, temperature appropriate storage capacity, processing, and preservation of increased volumes of food donations.  This task will be supported by additional in-kind shared-cost member contributions from each of the two waste agencies, currently estimated at $90K for year one (1).  Please see Attachment A for budget allocation information.   
 •TASK 4—ORGANICS &amp; EDIBLE FOOD RECOVERY EDUCATION, OUTREACH AND TECHNICAL ASSISTANCE
 This task will support the design, production and distribution of education and outreach materials and supplies and technical assistance to aid residents and businesses in the ready adoption of organics diversion (collection), Edible Food Recovery, enforcement, or other aspects of SB 1383.  Budget allocations related to this task may include, but are not limited to, education, outreach and technical assistance, program planning, design and stakeholder coordination to incentivize, define and promote various program aspects of SB 1383, on the ground technical assistance to generators (businesses including Tier1/Tier2 generators), multi-family facilities, food recovery organizations or service providers, or other key stakeholder audiences, production and distribution of educational materials (such as fliers, brochures, postcards, etc.), purchase of collection materials such as kitchen pails or bins for businesses, and related materials. As a critical early action under this task, the region will hire a marketing firm to conduct market research and advise on the specific target sectors for focused education during the grant term.  Please see Attachment A for budget allocation information.
 ?TASK 5–ENFORCEMENT SUPPORT
 This task will support agencies to develop tools and strategies necessary to begin SB 1383 enforcement in 2024. Budget allocations related to this task may include, but are not limited to, development of toolkits and training programs for jurisdictions to design enforcement programs and protocols and updating Memorandums of Understanding and Agreements to include language surrounding enforcement for each jurisdiction.  Please see Attachment A for budget allocation information.
 Project Coordination — A Unified Approach
 Each element will be informed by regional coordination through the established MRWMD and SVSWA Technical Advisory Committee forums, Capacity Planning Assessments and related studies completed or in process throughout the region, and new data and information obtained through program implementation trials, market research, stakeholder feedback and best practices as identified.  All expenditures will be incurred jointly, facilitated through each respective waste agency, and tracked and reported by each waste agency. </x:t>
   </x:si>
   <x:si>
     <x:t>City of Pleasanton</x:t>
   </x:si>
   <x:si>
     <x:t> Zeelaura Page</x:t>
   </x:si>
   <x:si>
     <x:t>9259315012</x:t>
   </x:si>
   <x:si>
     <x:t>Staff proposes utilizing the grant funds to pay for a portion of the salary for the full-time management analyst position assigned to waste and recycling. The SB 1383 Local Assistance Grant will be used to partially fund this position's salary over the two-year period from March 2024 to April 2026</x:t>
   </x:si>
   <x:si>
-    <x:t>City of Aliso Viejo</x:t>
+    <x:t>City of El Segundo</x:t>
   </x:si>
   <x:si>
     <x:t> Rae Beimer</x:t>
-  </x:si>
-[...12 lines deleted...]
-    <x:t>City of El Segundo</x:t>
   </x:si>
   <x:si>
     <x:t>7147886936</x:t>
   </x:si>
   <x:si>
     <x:t>The funds received will supplement consultant time as well as city personnel time needed to:
 1. Implement the edible food inspection and enforcement activities required to ensure compliance with Tier 1 and Tier 2 facilities.
 2. Secure franchise hauler agreements with SB 1383 specific requirements.
 3. Conduct outreach and education
 4. Monitor waste hauler collection 
 5. Program management of all compliance efforts under SB 1383
 </x:t>
   </x:si>
   <x:si>
     <x:t>City of Redondo Beach</x:t>
   </x:si>
   <x:si>
     <x:t> Andrea Delap</x:t>
   </x:si>
   <x:si>
     <x:t>3106973245</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase Organics Compactor and racks for City solid waste collection facility with multiple food generators at location. Engage consultant to provide gap analysis of City SB1383 implementation efforts and create tools to address gaps. Personnel costs for SB1383 implementation, enforcement and education. Procurement of mulch, paper and compost delivery. Procure counter- top organics pails and commercial organics bins.  Creation and production of SB1383 educational materials for website, social media and hardcopy materials. 
 </x:t>
   </x:si>
   <x:si>
     <x:t>City of Mission Viejo</x:t>
   </x:si>
   <x:si>
     <x:t> Hazel McIntosh</x:t>
   </x:si>
   <x:si>
     <x:t>9494708458</x:t>
   </x:si>
   <x:si>
     <x:t>Funds received from this grant will be put towards dedicated SB 1383 implementation and compliance. Specifically the City is estimated to receive $169,650 in grant funds. The City will dedicate $60,000 to our environmental consultant, EcoNomics, to assist the City with inspecting edible food recovery organizations and Tier 1 and 2 generators. EcoNomics will also help the City with various SB 1383 tasks relating to enforcement, record keeping and education and outreach. The City will dedicate $29,650 to expand the current edible food recovery and distribution programs the City offers to low income residents and seniors at the City's Norman P. Murray Community and Senior Center. Another $20,000 will be dedicated to a social media campaign and physical postcard mailer to bolster organic waste recycling participation of residents and businesses. Lastly, in order to reach the state's mandated procurement target for the City of Mission Viejo, the City will use the remaining $60,000 to procure compost, via a third party compost broker such as Agromin or ZeroFoodPrint, that is applied to farms in more agricultural parts of California.</x:t>
   </x:si>
   <x:si>
-    <x:t>Town of Apple Valley</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Napa                </x:t>
   </x:si>
   <x:si>
     <x:t>City of American Canyon</x:t>
   </x:si>
   <x:si>
     <x:t> Pamela Phillips</x:t>
   </x:si>
   <x:si>
     <x:t>7076474544</x:t>
   </x:si>
   <x:si>
     <x:t>The City plans to use the grant funding to continue to support implementation of SB 1383 requirements.  A portion of the funds will be used to construct and maintain a residential compost hub in support of the procurement requirements.  A portion will be used to support residential organic collection thru purchasing kitchen counter pails and providing backyard compost classes along with a backyard composter.  A portion of the funds will also be used for a yearly subscription to a record keeping software program.  Finally, a portion of the funds will be used for education and outreach and personnel to implement and maintain the previously mentioned projects.  </x:t>
   </x:si>
   <x:si>
     <x:t>City of Norwalk</x:t>
   </x:si>
   <x:si>
     <x:t>Ms Gabriela Garcia</x:t>
   </x:si>
   <x:si>
     <x:t>5629295964</x:t>
   </x:si>
   <x:si>
     <x:t>The City plans to use the allocated funds primarily for Collection, Education and staff time to help coordinate the education to the community. 
@@ -1434,65 +1384,50 @@
 organics containers (indoors and outdoors).</x:t>
   </x:si>
   <x:si>
     <x:t>City of Chula Vista</x:t>
   </x:si>
   <x:si>
     <x:t> Manuel Medrano</x:t>
   </x:si>
   <x:si>
     <x:t>6195855766</x:t>
   </x:si>
   <x:si>
     <x:t>This application and subsequent funds will help Chula Vista in the deployment of programs to comply with SB1383 requirements such as the procurement and education requirements. Funds will assist in providing necessary resources to procure and apply compost and mulch at City of Chula Vista parks, recreation center land and open space district properties. Funds will also be used for multimedia campaigns in both English and Spanish to create awareness of the City's food and yard waste collection program using social media, community newsletters, mailed flyers, radio and television outlets.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Hermosa Beach</x:t>
   </x:si>
   <x:si>
     <x:t> Douglas Krauss</x:t>
   </x:si>
   <x:si>
     <x:t>3107503603</x:t>
   </x:si>
   <x:si>
     <x:t>Hermosa Beach will use these grant funds to assess the City's compliance with SB 1383 via a compliance review, performed by a third party expert. The funds will also go towards helping meet the City's procurement target. Lastly, the funds will augment the City's existing community outreach and education efforts.</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>We will be participating in the San Mateo County Resource Conservation District Compost Broker Project. This project is a collaboration between every city and town within San Mateo County, the County of San Mateo, and the San Mateo Resource Conservation District (RCD) to help each jurisdiction meet their SB 1383 recovered organic waste product procurement target. Our Jurisdiction will contract with the RCD to procure compost and apply it to farm and rangeland in San Mateo County; to identify and develop additional partnership opportunities with the county’s agricultural communities to support long-term SB 1383 compliance; and to assess innovative compost procurement, application, and funding strategies to build capacity for the long term.</x:t>
   </x:si>
   <x:si>
     <x:t>Rodeo Sanitary District</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. Steven Beall</x:t>
   </x:si>
   <x:si>
     <x:t>5107992970</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Rodeo Sanitary District (RSD)was awarded $75,000.00 in SB 1383 Local Assistance grant funds to reduce organic waste sent to landfills. The grant funds were used to fund outreach to businesses to ensure they have proper indoor bin setup, an understanding of proper sorting, and adequate signage. Indoor compost bins and kitchen compost pails were purchased and distributed to businesses and multifamily dwelling. Outreach included presenting to residents and schools on proper compost sorting. A mailer to all addresses in Rodeo Sanitary District that highlighted commonly confused compostable items was included. During outreach, flyers were distributed on organics, recycling to businesses to use on their customer facing and back of house collection bins.   </x:t>
   </x:si>
   <x:si>
     <x:t>City of Gardena</x:t>
   </x:si>
   <x:si>
     <x:t> Hong Lee</x:t>
   </x:si>
   <x:si>
     <x:t>3102179564</x:t>
   </x:si>
   <x:si>
     <x:t>The grant funding will be used for our Consultant, HF&amp;H who has been the subject matter expert in solid waste for over 30 years to continue assisting the City with managing the SB 1383 franchise agreement, direct service provider contract management and compliance monitoring services. This will ensure that the solid waste and recycling programs and services outlined in the City's direct service provider agreements are implemented successfully in compliance with state laws.
 HF&amp;H will support the City with ongoing SB 1383 contract compliance activities including monitoring key service and compliance dates, reporting requirements, community program support and annual program requirements. The City, HF&amp;H and the waste hauler will continue to meet monthly to monitor compliance.
@@ -1646,62 +1581,50 @@
   </x:si>
   <x:si>
     <x:t>City of Orange Cove</x:t>
   </x:si>
   <x:si>
     <x:t> Jennifer Hernandez</x:t>
   </x:si>
   <x:si>
     <x:t>5596264488</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Orange Cove is seeking grant funding to assist with SB 1383 implementation. Specifically, the city plans to use the money for education and outreach such as purchasing materials that are necessary to create fliers for the public, purchase signage and an electronic device to allow the city to track organized. This means that a new software will be purchased with the available funding. Cameras will also be purchased and will be placed throughout the city to enforce compliance with the law. The city also plans on using some of the funding for personal costs of keeping a full-time employee to educate the community and any necessary procedures that deal with SB 1383.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Reedley</x:t>
   </x:si>
   <x:si>
     <x:t> Heather Kredit</x:t>
   </x:si>
   <x:si>
     <x:t>5596374200</x:t>
   </x:si>
   <x:si>
     <x:t>The City will be utilizing the grant funds for the procurement of organic compost as well as labor to manage the grant and the procurement program. We will be offering free compost to residents at our semi-annual city clean-up events. The remainder will be utilized throughout the city parks and trails.
 </x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: SB 1383 Local Assistance Grant funds to be used to provide funding for capacity planning, program evaluation, gap analysis, edible food recovery support, comprehensive SB 1383 education, outreach support, and compliance checks (residential, multifamily, and commercial), cover SB 1383 personnel expenses associated with additional task/regulatory requirements, procurement funding to meet the City’s required target, and comprehensive record collection, maintenance, record keeping, and reporting in-order-to be compliant with SB 1383.</x:t>
   </x:si>
   <x:si>
     <x:t>Monterey Regional Waste Management District (dba ReGen Monterey)</x:t>
   </x:si>
   <x:si>
     <x:t> Zoe Shoats</x:t>
   </x:si>
   <x:si>
     <x:t>8312646390</x:t>
   </x:si>
   <x:si>
     <x:t>Monterey Regional Waste Management District
 REGEN MONTEREY &amp; SVSWA UNIFIED PROJECT APPROACH
 SB 1383 LOCAL ASSISTANCE GRANT PROGRAM  (OWR4: 2022-23)
 ReGen Monterey (Monterey Regional Waste Management District/MRWMD/District) (Applicant), on behalf of its member jurisdictions, in partnership with environmental consultancy, Blue Strike Environmental, is pleased to submit this SB 1383 Local Assistance Grant Program application to assist the member jurisdictions of the District in the implementation of regulation requirements associated with SB 1383. 
 ReGen Monterey joins a regional collaborative project in the implementation of regulation requirements associated with SB 1383, in coordination with participating member jurisdictions, as well as other jurisdictions of the Monterey County region to maximize project impact and cost-effectiveness across the countywide area.  The regional projects will be coordinated through the two local waste management governmental agencies within Monterey County, ReGen Monterey (MRWMD), and Salinas Valley Solid Waste Authority (Salinas Valley Recycles/SVSWA/Authority).
 Each of the local waste management Joint Powers Authorities (JPAs) are applying to this grant program as lead participants for their respective member jurisdictions using a unified regional project design, budget and implementation approach.  Each jurisdiction’s individual grant funding will be pooled together and expended in a cooperative manner by the agencies’ respective consultants, MRWMD, through Blue Strike Environmental, and SVSWA.  All member agencies are participating as regional participants under their respective JPA (MRWMD or SVSWA) project application, with the exception of the County of Monterey. The County of Monterey, as a member of both MRWMD and SVSWA, is applying for OWR4 funding separately and will manage its budget and project implementation independently, in coordination with broader regional planning efforts. The following member agencies will participate as regional participants under this ReGen Monterey project application: Cities of Carmel, Del Rey Oaks, Marina, Monterey, Sand City, Seaside and Pacific Grove, and Pebble Beach Community Services District.
 EXECUTIVE SUMMARY
 Regional Grant Project Tasks — A Collaborative Approach
 The following is a brief summary of regional grant project tasks under this collaborative effort. A detailed project summary is presented as Attachment A. 
 Based on current regional needs and findings to date related to SB 1383 in Monterey County, the following five major components will comprise the principal focus areas of program expenditures under the proposed regional project approach: 
 •TASK 1—GRANT MANAGEMENT, TRACKING &amp; REPORTING
 MRWMD will allocate funds for grant management of the eight (8) participating member jurisdictions to its consultant Blue Strike Environmental. SVSWA will be providing in-kind grant management services for the five (5) Member Cities of SVSWA. Please see Attachment A for budget allocation information.
 •TASK 2—JURISDICTION COMPOST PROCUREMENT SUPPORT
 MRWMD and SVSWA will allocate funds for the continued development of compost procurement market outlets and alleviate the three-fold challenge that agencies tasked with these new procurement requirements are facing: (1) procurement costs including non-product costs such as labor, transportation, and spreading; (2) changing the current mulch uses and practices; and (3) the limiting factors of finding appropriate product application areas within the Cities owned or managed facilities or lands.
@@ -1890,120 +1813,114 @@
     <x:t>City of Montclair</x:t>
   </x:si>
   <x:si>
     <x:t> Mikey Fuentes</x:t>
   </x:si>
   <x:si>
     <x:t>9096259497</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Montclair proposes to use the grant funds to enter into an agreement with a third party firm/agency to provide oversight and inspections fo the City's food recovery and compliance program for Tier I and Tier II food waste generators in the City of Montclair. The grant funds would be used to cover the costs assocated with (1) the oversight of a food recovery and compliance program for Tier I and Tier II food waste generators and (2) annual inspections of Tier I and Tier II Tier food waste generators for a  total of two (2) years. The scope of services to be provided by the third party firm/agency include the following:
 •Conduct education and outreach to Tier II generators* as required by Section 18985.2 of the state’s legislation. 
 •Assist Tier II generators in establishing a food rescue program and agreement with a food rescue organization. 
 •Research and compile a list of commercial edible food generators that have a contract with food recovery organizations. 
 •Inspect and confirm that the agreements and records are acceptable as required by Section 18991.5.
 •Research and compile a list of food recovery organizations in the city’s jurisdiction.
 •Assist in edible food capacity expansion as needed. 
 •Identify potential partnership opportunities to improve and expand food rescue program within the City.
 •Identify resources needed to reduce food waste and improve food rescue opportunities with food waste generator and food rescue organizations.
 •Prepare and provide outreach materials for the food waste generators and food rescue organizations.
 •Donation tracking to include food donated, recovery organization recipient, pounds of food recovered, and frequency of donations.
 •Data and program results to be provided to City in monthly reports.
 •Provide annual site inspections and technical assistance to Tier I and Tier II food waster generators for two (2) years.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>City of Rio Dell</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Del Norte           </x:t>
   </x:si>
   <x:si>
     <x:t>Del Norte Solid Waste Management Authority</x:t>
   </x:si>
   <x:si>
     <x:t> Tedd Ward</x:t>
   </x:si>
   <x:si>
     <x:t>7074651100</x:t>
   </x:si>
   <x:si>
     <x:t>The Del Norte Solid Waste Management Authority (Authority) is challenged as a rural regional community trying to navigate a rapidly changing regulatory environment, a variety of potential assets and regional partners, and limited staff capacities to address these community needs. The Authority intends to convene a series of community meetings with the Solid Waste Task Force and other community partners to help review and refine a list of required programs, perceived community needs and potential opportunities in programs or partnerships, with the intent of drafting a Transition Plan for the Del Norte Solid Waste Management Authority for the period 2025-2030, including a prioritized list of facility, organizational or programmatic development projects.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Palmdale</x:t>
   </x:si>
   <x:si>
     <x:t> Stephanie Mejia</x:t>
   </x:si>
   <x:si>
     <x:t>6612675306</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Palmdale plans to utilize the funds received from SB 1383 Local Assistance Grant Program to conduct a gap analysis to identify any differences between what is currently in place to what is required. Results will be utilized and to develop a strategic plan to ensure compliance is met. Additionally, funds will be used to extend the current education and outreach efforts to continue into 2026. By continuing the education and outreach efforts it ensures that the message remains in the publics eye and fosters a deeper understanding of SB 1383. The City also aims to extend the City's edible food recovery program to cover both Tier 1 and Tier 2 generators, along with FROS until 2026 as regular communication encourages businesses and organizations to actively participate in the program and will ensure they are all in compliance. The City will also purchase a software to direct all those in the EFR program to utilize it. The app will help EFR program, making it easier to donate food, track activities, and streamline program operations. The funds will also support EPPP planning and implementation through an analysis. It will assist staff in reviewing citywide impacts of the EPPP and develop procedures for staff to follow and provide required information for recordkeeping. Funds will also be utilized to cover the overtime cost of staff who assist with various workshops and special events that fall outside of regular working hours as well as conferences, symposiums, and trainings. The City would also like to allocate funds for temporary staff to be on call as needed. There are times when staff need assistance with smaller tasks of program implementation, in which temporary staff can assist, such as in preparing for workshops, special events, assisting with document uploading on recordkeeping software, and other similar tasks. An iPad will be purchased for the division's Management Analyst who serves as the lead in SB 1383 program implementation and will be used when conducting site visits, workshops, and all other related field work. Lastly, the remaining funds will be used for the procurement of ROWP.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Escalon</x:t>
   </x:si>
   <x:si>
     <x:t> Diana Trejo</x:t>
   </x:si>
   <x:si>
     <x:t>2096917422</x:t>
   </x:si>
   <x:si>
     <x:t>Grant funds will be utilized to assist in the implementation of regulation requirements associated with SB 1383. The main funding areas the City of Escalon intends to use the funds is to support education and outreach (includes organic waste &amp; edible food recovery), procurement, enforcement and inspection, as well the personnel costs associated with SB 1383 implementation. City Staff will work closely with the Calrecycle Grant Manager to ensure all specific items are covered by the Grant Award prior to purchase.</x:t>
   </x:si>
   <x:si>
+    <x:t>San Mateo           </x:t>
+  </x:si>
+  <x:si>
     <x:t>Town of Colma</x:t>
   </x:si>
   <x:si>
     <x:t> Kathleen Gallagher</x:t>
   </x:si>
   <x:si>
     <x:t>6504839097</x:t>
   </x:si>
   <x:si>
     <x:t>Colma will be participating in the San Mateo County Resource Conservation District Compost Broker Project. This project is a collaboration between every city and town within San Mateo County, the County of San Mateo, and the San Mateo Resource Conservation District (RCD) to help each jurisdiction meet their SB 1383 recovered organic waste product procurement target. Our Jurisdiction will contract with the RCD to procure compost and apply it to farm and rangeland in San Mateo County; to identify and develop additional partnership opportunities with the county’s agricultural communities to support long-term SB 1383 compliance; and to assess innovative compost procurement, application, and funding strategies to build capacity for the long term. Also, the funds cover SB 1383 Program implementation includes edible food recovery, procurement of organics waste products, organics collection improvement, staff time for reporting, management, monitoring and compliance.</x:t>
   </x:si>
   <x:si>
     <x:t>Town of Hillsborough</x:t>
   </x:si>
   <x:si>
     <x:t> Mandy Brown</x:t>
   </x:si>
   <x:si>
     <x:t>6503757409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>We will be participating in the San Mateo County Resource Conservation District Compost Broker Project. This project is a collaboration between every city and town within San Mateo County, the County of San Mateo, and the San Mateo Resource Conservation District (RCD) to help each jurisdiction meet their SB 1383 recovered organic waste product procurement target. Our Jurisdiction will contract with the RCD to procure compost and apply it to farm and rangeland in San Mateo County; to identify and develop additional partnership opportunities with the county’s agricultural communities to support long-term SB 1383 compliance; and to assess innovative compost procurement, application, and funding strategies to build capacity for the long term.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Laguna Hills</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. Matt Durham</x:t>
   </x:si>
   <x:si>
     <x:t>9497072687</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Laguna Woods was awarded $87,140 in SB 1383 Local Assistance grant funds to reduce organic waste sent to landfills. The grant funds were used to provide technical assistance to generators and extend participation among Tier 1 &amp; Tier 2 Commercial Edible Food Generators. The City also used grant funds to recover approximately 1,437 tons of edible food over the grant term, used route audit data to support contamination reduction, while coordinating with CR&amp;R and internal departments to ensure alignment with operational and regulatory requirements.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Hayward</x:t>
   </x:si>
   <x:si>
     <x:t> Jeff Krump</x:t>
   </x:si>
   <x:si>
     <x:t>5105834725</x:t>
   </x:si>
   <x:si>
     <x:t>This project would use SB1383 funds to perform the following activities:
 - Fellow and Staff time. The budget covers the staff time cost for one Sustainability Service Corps Fellow to contact businesses that are non-compliant with SB1383 via phone or email to remind them of the law and their need to subscribe to service. The Fellow will also visit businesses as needed to offer technical assistance. The outreach budget also covers Hayward employee staff time to perform SB1383 outreach by tabling at events, designing mailers, and offering technical assistance.  
@@ -2113,153 +2030,116 @@
   <x:si>
     <x:t>City of Calexico</x:t>
   </x:si>
   <x:si>
     <x:t>Ms. Lilliana Falomir</x:t>
   </x:si>
   <x:si>
     <x:t>7607682160</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Calexico is requesting funding to assist with the implementation of regulation requirements associated with SB 1383.</x:t>
   </x:si>
   <x:si>
     <x:t>Upper Valley Waste Management Agency</x:t>
   </x:si>
   <x:si>
     <x:t> Amanda Griffis</x:t>
   </x:si>
   <x:si>
     <x:t>7072598330</x:t>
   </x:si>
   <x:si>
     <x:t>Our application is from the Upper Valley Waste Management Agency (UVWMA). UVWMA includes Napa County, Town of Yountville, City of St Helena and City of Calistoga. UVWMA’s proposed budget includes all of compost procurement for 2024 and 2025 as well as a portion of 2026 procurement. Only a portion of 2026’s compost procurement is proposed because the grant closes after the first quarter of 2026. The remaining of the proposed budget focuses on public education and business assistance for proper separation of organics. The remaining funding is proposed to be used for: print materials for multi family outreach and compost onboarding, a digital public education campaign, interior compost bins and compostable bags for multi family onboarding and business assistance and lastly outreach and education for non-English speaking multi family and businesses.</x:t>
   </x:si>
   <x:si>
-    <x:t>City of Vista</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Costa Mesa Sanitary District</x:t>
   </x:si>
   <x:si>
     <x:t> Marissa Pereyda</x:t>
   </x:si>
   <x:si>
     <x:t>9496458400</x:t>
   </x:si>
   <x:si>
     <x:t>The District’s grant proposal includes the use of funds for the following grant categories: Equipment, Education, Personnel, and Record Keeping. The District’s proposed projects are described in detail in the following paragraphs. 
 The District proposes to use funds to start a backyard composting and vermicomposting workshop program and to provide low-cost or no-cost backyard composting and vermicomposting bins for District customers. The composting program will include using grants funds to secure a compost bin vendor to store and drop ship compost bins as needed, due to the District's limited storage space and limited staff for such an operation. The District will host the composting workshops, but proposes to use funds for an educational services consultant to conduct the composting education workshops.
 The District also proposes to use grant funds for education and outreach of SB 1383, the District's curbside Organics Recycling Program, the District's implementation of the Three-Cart Collection System as required by SB 1383, and other organics programs such as compost giveaway events and those outlined in this proposal. Public education and outreach materials include items such as flyers, postcards, signs, boosted social media posts, PSA videos, and District vehicle decals. Education and outreach efforts allow the District to expand its presence and reach more customers with SB 1383 education. The District also proposes to utilize grant funds for postage to mail printed media to customers.  
 As part of the District’s outreach efforts, the District would like to implement an organics recycling educational campaign for local school children. The District proposes the use of grant funds to contract with an educational consultant to conduct organics recycling assemblies and presentations in local schools. 
 Additionally, the District proposes the use of grant funds for additional consultant contracts, including (1) a solid waste consultant to assist the District with program evaluation, waste characterization studies, and assistance implementing the requirements of SB1383 and (2) a public outreach/marketing/community based social marketing firm to produce an education and outreach plan for the District’s SB 1383, Organics Recycling Program, and Three-Cart Collection System campaigns. 
 Lastly, the District proposes using grant funds for the purchase of record keeping software. Grant funds will cover initial set-up charge and software operating costs during the grant term. </x:t>
   </x:si>
   <x:si>
     <x:t>City of Highland</x:t>
   </x:si>
   <x:si>
     <x:t> MELISSA MORGAN</x:t>
   </x:si>
   <x:si>
     <x:t>9098646861</x:t>
   </x:si>
   <x:si>
     <x:t>The City will utilize the funds to support their compliance with the requirements of SB1383. A portion of the grant will be utilized to purchase a tractor to be utilized for compost application activities for city facilities and compost giveaway events for residents and businesses.  The City will retain ownership of all equipment. Any remaining funds will be utilized to obtain recycled organic products in support of the procurement requirements.</x:t>
   </x:si>
   <x:si>
-    <x:t>City of San Buenaventura</x:t>
-[...11 lines deleted...]
-  <x:si>
     <x:t>Tuolumne            </x:t>
   </x:si>
   <x:si>
     <x:t>Tuolumne County</x:t>
   </x:si>
   <x:si>
     <x:t> Monique Figueroa</x:t>
   </x:si>
   <x:si>
     <x:t>2095335632</x:t>
   </x:si>
   <x:si>
     <x:t>The grant funds will be used for: 1. consultant to implement SB 1383 across the city and county departments, 2. exploration for purchase of software or vendor services for record keeping and reporting, 3. education and outreach programs required to implement SB 1383 programs, and 4. administrative costs necessary to coordinate between the city, county, consultants, and vendors required to implement SB 1383. 5. Organic Management Planning, 6. Greenhouse Gas Admissions Gas Analysis. 7. Working with the UCCE Master Gardners for backyard composting and training.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Redwood City</x:t>
   </x:si>
   <x:si>
     <x:t> Vicki Sherman</x:t>
   </x:si>
   <x:si>
     <x:t>6507807472</x:t>
   </x:si>
   <x:si>
     <x:t>We will be participating in the San Mateo County Resource Conservation District Compost Broker Project. This project is a collaboration between every city and town within San Mateo County, the County of San Mateo, and the San Mateo Resource Conservation District (RCD) to help each jurisdiction meet their SB 1383 recovered organic waste product procurement target. Our Jurisdiction will contract with the RCD to procure compost and apply it to farm and rangeland in San Mateo County; to identify and develop additional partnership opportunities with the county’s agricultural communities to support long-term SB 1383 compliance; and to assess innovative compost procurement, application, and funding strategies to build capacity for the long term. Additional funds will be used to procure Recycled Organic Products for City use.</x:t>
   </x:si>
   <x:si>
     <x:t>San Bernardino County</x:t>
   </x:si>
   <x:si>
     <x:t> Sharon Mitchell</x:t>
   </x:si>
   <x:si>
     <x:t>9093868968</x:t>
   </x:si>
   <x:si>
     <x:t>Various County departments will be working on several programs/projects, providing education and outreach, and purchasing equipment to aide in the implementation of SB 1383 requirements.</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Funds would be used to offset expenses related to SB1383 compliance, more specifically to assist in the permitting, design, building of a process on-site to divert organics from the landfill instead of hauling the materials off to distant composting facilities. </x:t>
   </x:si>
   <x:si>
     <x:t>City of Concord</x:t>
   </x:si>
   <x:si>
     <x:t> Jeff Rayos</x:t>
   </x:si>
   <x:si>
     <x:t>9256713446</x:t>
   </x:si>
   <x:si>
     <x:t>Personnel costs, procurement, and other items that aid in the jurisdiction’s compliance with SB 1383 requirements.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Dinuba</x:t>
   </x:si>
   <x:si>
     <x:t> George Avila</x:t>
   </x:si>
   <x:si>
     <x:t>5595915924</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Dinuba will be allocating its SB1383 Local Assistance Grant funds to contract with a consultant to perform a SB1383 Program Analysis and develop Implementation Approach.  This will include a focus on multifamily recycling and organics program implementation to try and address a specific area of concern for Dinuba.  Additionally, funding will be allocated to Recovered Organic Waste Product Procurement to help meet the City's procurement targets.</x:t>
   </x:si>
@@ -2504,65 +2384,50 @@
     <x:t>City of Rocklin</x:t>
   </x:si>
   <x:si>
     <x:t> Elizabeth Sorg</x:t>
   </x:si>
   <x:si>
     <x:t>9166255582</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Rocklin is proposing two new programs and supplementing an existing program with the grant funding. The first proposed project is a new leaf collection program. This program will gather leaves before they are captured by street sweepers. When leaves are collected in the street sweeping process, they are collected with street debris and are contaminated with oil and other runoff. This makes them ineligible for composting. The new leaf collection process will collect leaves before they are contaminated, thereby removing them from the waste stream and allowing them to be composted. The proposed use of grant funding is for a dedicated electric vehicle to operate the leaf collection equipment. The leaf collection equipment will be purchased this fiscal year, however the City still needs an additional vehicle to operate the equipment, and there is no capacity in the existing fleet to operate this machinery. 
 The second program that the City is proposing is the implementation of the Meal Pass application for restaurants in the City. Meal Pass is a subscription service that can provide extra meals to those in need, free of charge. Placer County will be implementing this app County-wide, however there is a fee for business to participate. In an effort to divert this edible food from the waste stream and incentivize Rocklin businesses to participate, the City is proposing subsidizing the first year of fees for restaurants in the city, with a maximum of $500 per business. This will allow up to 15 restaurants to participate in the program. This partnership with Placer County and the local business community will greatly increase edible food recovery in the city and connect those in need to resources. 
 The third program that the City will be supplementing is the annual Christmas tree recycling program. Every year, the City sponsors a Christmas tree recycling program. The City’s hauler provides bins, but City staff are responsible for accepting trees and loading them into bins. In the past, this has proven a challenge when the City receives a large number of trees. The City is proposing renting equipment to load the trees. This will increase the efficiency of the program, allow the City to receive more trees, and prevent more trees from being added to the waste stream. The City is also proposing staff costs to cover the three programs listed. The grants funds will be used to implement and support programs that will have long-lasting impacts on waste diversion.      
 </x:t>
   </x:si>
   <x:si>
     <x:t>City of Emeryville</x:t>
   </x:si>
   <x:si>
     <x:t> Matthew Anderson</x:t>
   </x:si>
   <x:si>
     <x:t>5105963795</x:t>
   </x:si>
   <x:si>
     <x:t>Grant funds will be used to support personnel time implementing SB 1383 requirements as well as bins for businesses to comply with SB 1383 requirements. This includes time for outreach to businesses and residents, overseeing the renewables procurement program, three-bin indoor program for commercial businesses, free kitchen compost pail program for residents, inspection time, time for lid flipping, and various other requirements.</x:t>
-  </x:si>
-[...13 lines deleted...]
-The City of East Palo Alto is the least compliant jurisdiction in San Mateo County, with respect to generators that have yet to opt in for a green bin. This supplemental time will allow the staff members to work with our Joint Powers Authority (Rethink Waste) and our waste service provider Recology to ensure that the non-compliant commercial and multi-family dwelling accounts become compliant over the next year. With the addition of these grant funds, staff would spend a total of 15 hours a week devoted to SB 1383 outreach and education tasks for the City.</x:t>
   </x:si>
   <x:si>
     <x:t>Santa Barbara County</x:t>
   </x:si>
   <x:si>
     <x:t> Sam Dickinson</x:t>
   </x:si>
   <x:si>
     <x:t>8058823618</x:t>
   </x:si>
   <x:si>
     <x:t>SB 1383 Local Assistance Grant funding will be used to continue the implementation of SB 1383 in Santa Barbara County. The Narrative Proposal document contains detailed information of how the budgeted items will be used for Edible Food Recovery, Personnel, Equipment, Education, and Record Keeping requirements.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Lincoln</x:t>
   </x:si>
   <x:si>
     <x:t>Mrs Angela Frost</x:t>
   </x:si>
   <x:si>
     <x:t>9164342452</x:t>
   </x:si>
   <x:si>
     <x:t>The SB 1383 Compliance and Waste Management Enhancement project encompasses two vital initiatives in the City of Lincoln. The first is an educational campaign to educate and engage residential and commercial waste generators, building trust, raising awareness, and promoting responsible waste practices. A consultant will be hired to execute this campaign.
 The second component involves the acquisition of the Program Tracker by Recyclist, a comprehensive waste-tracking and record-keeping solution. This software guarantees SB 1383 compliance, enhances data accuracy, improves operational efficiency, amplifies transparency, and aids in achieving environmental goals, all while providing long-term cost savings.
@@ -3149,62 +3014,50 @@
     <x:t>Shasta              </x:t>
   </x:si>
   <x:si>
     <x:t>City of Redding</x:t>
   </x:si>
   <x:si>
     <x:t> Paul Clemens</x:t>
   </x:si>
   <x:si>
     <x:t>5302246207</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Redding intends to use the grant funds to assist with edible food recovery, program tracking, outreach and education and supplies to encourage the residential customers to separate food waste in order to add it to the existing green waste bins. There is a lot of information to get out to the public to help educate citizens about SB 1383 and how to comply. in addition, funds will also be used to support local efforts to recover edible food and transport it to distribution points.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Seal Beach</x:t>
   </x:si>
   <x:si>
     <x:t> Lauren Barich</x:t>
   </x:si>
   <x:si>
     <x:t>5624312527</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Seal Beach will use the grant funding to assist with the implementation of regulation requirements associated with SB 1383.</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>The proposed project focuses on implementing an extensive educational and outreach campaign for SB1383 compliance. Education and outreach activities include design, installation, and distribution of signage, brochures, and flyers, as well as website updates, and billboard advertisements. Grant funds will also support personnel costs, including consultants for SB 1383 compliance, edible food recovery program, recordkeeping and reporting, procurement, site visits and waiver evaluation, and on-call and miscellaneous support. Management Analyst and Sustainability Programs Assistant will engage in SB 1383 education and compliance support. Funding will also be allocated to pay for Tier One and Two Generator inspections. Additionally, funds will be used for interior bins for businesses.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Corcoran</x:t>
   </x:si>
   <x:si>
     <x:t> Greg Gatzka</x:t>
   </x:si>
   <x:si>
     <x:t>5599922151</x:t>
   </x:si>
   <x:si>
     <x:t>Implement two SB 1383 related local capacity projects that include: 1. Edible Food Recovery Capacity Planning/Gap Analysis Study as a first step towards evaluating and building local EFR services and connection; 2. Construction of a City operated compost bin to serve as a local supply station for compost derived from regional solid and green waste joint powers authority, and assist the City in developing service capacity to meet procurement targets.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Citrus Heights</x:t>
   </x:si>
   <x:si>
     <x:t> Mary Poole</x:t>
   </x:si>
   <x:si>
     <x:t>9167274730</x:t>
   </x:si>
   <x:si>
     <x:t>Funds are intended to support the City's portion of the Sacramento County Edible Food Recovery Program MOU, and related expenses; consultant and staffing services to support SB 1383 related compliance; and to assist with meeting procurement targets. </x:t>
   </x:si>
@@ -3257,50 +3110,62 @@
     <x:t>Mr Troy Grunklee</x:t>
   </x:si>
   <x:si>
     <x:t>6268551500</x:t>
   </x:si>
   <x:si>
     <x:t>The City of La Puente would like to begin an aggressive Education and Outreach Campaign. We will be looking into potential targeted animated video clip ads, billboards and/or Bus Ads. In addition, the City will also be looking into procurement purchases. Due to low staffing, the City would also like to contract for Consulting Services to perform the following tasks for the City :
 1. Compile Data and submit information for the City's Organics Capacity Plan
 2. Determine quarterly compliance and organic tonnage of Self and Third Party Haulers
 3. Coordinate Compost Giveaway &amp; Workshop Events
 4. Review EFG, FRO and Self Hauler reporting for compliance
 5. Oversee the Hauler's Contamination Audit
 6. Continue conducting Tier 1 &amp; 2 Surveys &amp; Inspections
 7. Coordinate SB 1383 Education &amp; Outreach Workshops
 8. Hold Department Head Procurement Meeting
 9. Oversee Procurement Target Progress
 10. Review and Process Waivers
 11. Oversee the Organics Enforcement Process 
 12. Maintain the Enforcement Log
 13. Reach Out to Recovery Organization
 14. Maintain the SB 1383 Information on the City's Website
 15. Perform Recordkeeping duties
 16. File SB 1383 Reports, including Food Recover, Compliance and Procurement</x:t>
   </x:si>
   <x:si>
+    <x:t>City of San Jacinto</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Preston Sullens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9516544041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The proposed grant project will support the Edible Food Recovery by educating Tier generators and FROs about their food donation obligations, increase access to food recovery organizations and services, monitor compliance with program requirements, identify gaps in edible food recovery capacity, and enforce regulations. </x:t>
+  </x:si>
+  <x:si>
     <x:t>City of Westlake Village</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Westlake will use their funds to meet the regulatory requirements related to procuring recovered organic wastes. In addition, the City will devleop education and outreach for commercial businesses. The education and outreach plan will include a signage package and site visits.The funds will also be used for the administration of the grant including recordkeeping, reporting, and coordination with CalRecycle.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Auburn</x:t>
   </x:si>
   <x:si>
     <x:t>Ms. Sharon Simpson</x:t>
   </x:si>
   <x:si>
     <x:t>9164379032</x:t>
   </x:si>
   <x:si>
     <x:t>Funds to be used to facilitate Education and Outreach to commercial and residential customers regarding new requirements for organic waste and food recovery program. Will also be using funds to assist the City in meeting their procurement requirements, program evaluation, and record keeping.</x:t>
   </x:si>
   <x:si>
     <x:t>Nevada County</x:t>
   </x:si>
   <x:si>
     <x:t> David Garcia</x:t>
   </x:si>
   <x:si>
     <x:t>5302657038</x:t>
@@ -3626,50 +3491,62 @@
     <x:t>Modoc County</x:t>
   </x:si>
   <x:si>
     <x:t> Chester Robertson</x:t>
   </x:si>
   <x:si>
     <x:t>5302337660</x:t>
   </x:si>
   <x:si>
     <x:t>The project consists of:
 Utilization of consultant, FTE Staff and Extra Help to implement planning, monitoring, and reporting of all aspects of 1383 local ordinance adopted by the Board of Supervisors. This primarily consisting of efforts regarding renewed effort at program establishment, evaluate and planning for the best process for organics recycling processing at the local transfer station/landfill which is currently presumed to be utilizing an intermodal continuous flow composting unit; education of stakeholders and partners in edible food recovery, recycling content procurement, and organics recycling. Staff and consultant time will also assist leveraging planning efforts into future project development and sustainable data collection and program reporting localized procedures. Project includes a small allocation of funds to implement small electronic food recycling at the correctional facility kitchen and a small demonstration unit to show single family generators as community events.</x:t>
   </x:si>
   <x:si>
     <x:t>Kings County</x:t>
   </x:si>
   <x:si>
     <x:t> Troy Hommerding</x:t>
   </x:si>
   <x:si>
     <x:t>5598522627</x:t>
   </x:si>
   <x:si>
     <x:t>Kings County Department of Public Health, Division of Environmental Health Services is seeking funding through the SB 1383 Local Assistance Grant Program to support the development of the Kings County FED (Food Education and Donations) program. The objective of Kings County FED is to develop education materials, reduce food waste, alleviate hunger, and build a sustainable food recovery network while complying with SB 1383 requirements. This program will primarily focus on enhancing education and outreach to Tier 1 and 2 facilities and generators in unincorporated areas, and educational support for other jurisdictions within Kings County. The Health Educator included in the budget will be responsible for developing and distributing educational materials to include but not limited to brochures, videos, and workshops, to raise awareness about the county’s Edible Food Recovery efforts. Additionally, the Health Educator along with the Environmental Health Officer I will work closely with local jurisdictions to create a supportive regulatory environment for edible food recovery activities, ensuring alignment with SB 1383 requirements. This will further support and foster partnerships with existing community organizations such as Kings Community Action Organization (KCAO) and Central California Food Bank while also conducting outreach to additional community organizations to strengthen the impact of the Kings County FED program for Edible Food Recovery activities and requirements.</x:t>
   </x:si>
   <x:si>
+    <x:t>City of Martinez</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Kerry Rivers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9253723563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The proposed project focuses on implementing an extensive educational and outreach campaign for SB1383 compliance. Education and outreach activities include design, installation, and distribution of signage, brochures, and flyers, as well as website updates, and billboard advertisements. Grant funds will also support personnel costs, including consultants for SB 1383 compliance, edible food recovery program, recordkeeping and reporting, procurement, site visits and waiver evaluation, and on-call and miscellaneous support. Management Analyst and Sustainability Programs Assistant will engage in SB 1383 education and compliance support. Funding will also be allocated to pay for Tier One and Two Generator inspections. Additionally, funds will be used for interior bins for businesses.</x:t>
+  </x:si>
+  <x:si>
     <x:t>City of Westminster</x:t>
   </x:si>
   <x:si>
     <x:t> Tuan Pham</x:t>
   </x:si>
   <x:si>
     <x:t>7145483456</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Westminster will use this grant funding to help implement the SB1383 program.   Proposed use of this individual grant application will allocate funds for Equipment, Procurement and Administrative Costs.  The grant project seeks to purchase 3-container recycling stations and compostable liners to be placed in various public areas such as city buildings and city parks.  This will encourage visitors/staff at public spaces to participate in the recycling program.  Project also seek funds to be used for procurement of recycled content paper products including but not limited  to printing paper and janitorial supplies as well as recovered organics waste product, in support of procurement requirements</x:t>
   </x:si>
   <x:si>
     <x:t>City of Rancho Santa Margarita</x:t>
   </x:si>
   <x:si>
     <x:t> Andrea Howhannesian</x:t>
   </x:si>
   <x:si>
     <x:t>9496351800</x:t>
   </x:si>
   <x:si>
     <x:t>Upon receiving grant funds from the SB 1383 Local Assistance Grant Program for FY 22-23, City staff will dedicate a large portion of the funds to go towards the remaining cost of a SB 1383 record keeping software (Recyclist or Minerva) that is to be purchased with previous funding. This software will assist with tracking service levels, inspections, audits, and outreach activities. The remaining funds are spread out almost evenly to accommodate for other plans. The City plans on using some funding to upgrade the Boys and Girls Club, and Age Well Senior Food Waste programs but purchasing cold storages, such as freezers and refrigerators. Funds will also go towards purchasing trash and recycling receptacles for the City Hall and/or the Community Services for city staff to utilize. The City may also dedicate funds towards consultant services to help enforce recycling programs and compliance, as well as funds to go towards social media outreach methods. These methods include flyers and/or social media campaigns to encourage participation of recycling programs for residents and businesses. Lastly, to help achieve our procurement goals, funds will be dedicated to services that help with purchasing compost/mulch for city use, such as handing out compost for residents during events.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Beaumont</x:t>
@@ -3807,78 +3684,50 @@
     <x:t>Mr. Geoff Spencer</x:t>
   </x:si>
   <x:si>
     <x:t>7149617114</x:t>
   </x:si>
   <x:si>
     <x:t>We will be responsible for continuing the grant implementation, including responsible for the performance of the grant and all related documentation.
 Our focus will be on 
 - Program Evaluation/Gap Analysis
 - Procurement Requirements (using recycled organic products – compost, mulch, electricity, and/or renewable gas and recycled paper and paper products)
 - Education and outreach 
 - Enforcement and Inspection if needed
 </x:t>
   </x:si>
   <x:si>
     <x:t>City of Los Alamitos</x:t>
   </x:si>
   <x:si>
     <x:t> Irving Montenegro Jr.</x:t>
   </x:si>
   <x:si>
     <x:t>5624313538</x:t>
   </x:si>
   <x:si>
     <x:t>Funding pursued from this grant opportunity will be utilized to offset costs related to enforcement, edible food recovery efforts, education and outreach, compliance, recordkeeping, and procurement in compliance with SB 1383 factions.</x:t>
-  </x:si>
-[...26 lines deleted...]
-16. File SB 1383 Reports, including Food Recover, Compliance and Procurement</x:t>
   </x:si>
   <x:si>
     <x:t>Siskiyou            </x:t>
   </x:si>
   <x:si>
     <x:t>Siskiyou County</x:t>
   </x:si>
   <x:si>
     <x:t> Jessica Skillen</x:t>
   </x:si>
   <x:si>
     <x:t>5308428272</x:t>
   </x:si>
   <x:si>
     <x:t>This proposal details a collaborative partnership involving Siskiyou County as the lead agency along with its nine incorporated cities. The current SB-1383 funding cycle presents a unique opportunity for us to proactively address the challenge of organic waste.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Riverside</x:t>
   </x:si>
   <x:si>
     <x:t> Victor Keroles</x:t>
   </x:si>
   <x:si>
     <x:t>9513516174</x:t>
   </x:si>
@@ -4163,67 +4012,50 @@
   </x:si>
   <x:si>
     <x:t>Marin County Hazardous and Solid Waste Management Joint Powers Authority</x:t>
   </x:si>
   <x:si>
     <x:t> Kimberly Scheibly</x:t>
   </x:si>
   <x:si>
     <x:t>4154734057</x:t>
   </x:si>
   <x:si>
     <x:t>The Marin County Hazardous and Solid Waste Joint Powers Authority, also known as Zero Waste Marin, is applying on behalf of the 11 cities and towns of Marin and the County of Marin. The focus of utilizing this grant funding will include expansion of the edible food recovery program, advancing procurement targets, providing technical support to residents and businesses, creating and distributing outreach materials, and improving inspection and enforcement capabilities. By applying as a JPA, we will ensure that compliance efforts and messaging are uniform across the County, which will minimize confusion.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Hidden Hills</x:t>
   </x:si>
   <x:si>
     <x:t>Ms. Theresa Hernandez</x:t>
   </x:si>
   <x:si>
     <x:t>8188889281</x:t>
   </x:si>
   <x:si>
     <x:t>A portion of the proposed costs is consultant time. The City has contracted with a consulting firm to implement and manage compliance efforts for SB 1383.
 The remaining proposed costs will supplement costs to purchase residential kitchen compost bins.</x:t>
-  </x:si>
-[...15 lines deleted...]
-- Funding assistance for IVRMA</x:t>
   </x:si>
   <x:si>
     <x:t>City of Galt</x:t>
   </x:si>
   <x:si>
     <x:t> Rebecca Dymond</x:t>
   </x:si>
   <x:si>
     <x:t>2093667277</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Galt was awarded $75,000.00 in SB 1383 Local Assistance grant funds to reduce organic waste sent to landfills. The grant funds were used to meet the state established targets for procurement by purchasing recovered organic waste products from City of Modesto made from organic waste diverted from Central Valley landfills. Compost was offered free to City of Galt residents, meeting annual targets and will give away over 1,200 tons of compost for 2026. </x:t>
   </x:si>
   <x:si>
     <x:t>Phelan Pinon Hills Community Services District</x:t>
   </x:si>
   <x:si>
     <x:t> Jennifer Oakes</x:t>
   </x:si>
   <x:si>
     <x:t>7608681212</x:t>
   </x:si>
   <x:si>
     <x:t>SB 1383 implementation has had a significant impact for our rural, small district. Our district needs assistance with education and outreach expenses, such as direct mail, Mr. Eco school assemblies, social media ads, and compost workshops. It is difficult and expensive to reach our rural population with SB 1383 program requirements. 
 Our district has had a significant increase in administrative staff expenses. From website management, procurement, outreach to customers, and setting up our system to be able to conduct the necessary tracking and reporting related to SB 1383.
@@ -4306,78 +4138,50 @@
   <x:si>
     <x:t>City of Fullerton</x:t>
   </x:si>
   <x:si>
     <x:t> Michelle Duron</x:t>
   </x:si>
   <x:si>
     <x:t>7147386778</x:t>
   </x:si>
   <x:si>
     <x:t>The City's proposed project continues to envision establishing a fresh perspective of a brighter, cleaner, healthier environment by encouraging and motivating proper recycling behaviors geared towards SB 1383 compliance within the daily practices of City staff and the community. Collaborating with a Consulting Firm in relation to SB 1383 Capacity Planning, and Program Evaluation implementation activities will ensure a thoughtful and successful method of compliance. Plans for continued education and outreach will outline printed and/or electronic materials related to automatic enrollment of recycling and organics collection services including necessary materials for informational events. As well as continuing to partner with EcoHero Team or an organization such as the Discovery Cube to motivate and inspire youth from local elementary schools within the City. The Phase II purchase of indoor three-stream collection containers to utilize within City facilities will help finalize the implementation of a Centralized Waste Collection Program. Lastly, the project will also support the City in meeting their 2024 calendar year 65% procurement requirement through one or more of the eligible products such as compost. The proposed use of funds will assist the City in meeting targets set forth by the Corrective Action Plan and furthering compliance with SB 1383 regulations.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Pinole</x:t>
   </x:si>
   <x:si>
     <x:t> Nazmieh Huebner</x:t>
   </x:si>
   <x:si>
     <x:t>5107249835</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Pinole (“City”) proposes to utilize SB 1383 Local Assistance Grant Program funds for personnel costs directly related to the implementation of SB 1383 regulations and for procurement of recovered/recycled organic products and to conduct outreach and educational activities to businesses, schools and other establishments about Edible Food Recovery practices, products and equipment.</x:t>
   </x:si>
   <x:si>
-    <x:t>City of Belmont</x:t>
-[...26 lines deleted...]
-  <x:si>
     <x:t>City of Placentia</x:t>
   </x:si>
   <x:si>
     <x:t> Cheryl Miller</x:t>
   </x:si>
   <x:si>
     <x:t>7149938123</x:t>
   </x:si>
   <x:si>
     <x:t>The majority of the requested funding will be used for ROWP procurement to meet 65% of the target by 2024 and 100% by 2025. Cumulatively, this will cost $97,925 through a contractual agreement with Agromin. To bolster contamination monitoring and conduct waste audits, an allocation of $5,000 will be committed to a 1-year agreement with Zabble. The remaining funds, totaling $2,649, will be strategically utilized to provide essential resources for residents. </x:t>
   </x:si>
   <x:si>
     <x:t>City of Ridgecrest</x:t>
   </x:si>
   <x:si>
     <x:t> Heather Spurlock</x:t>
   </x:si>
   <x:si>
     <x:t>7604995063</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Ridgecrest is proposing to use the grant funds for the following projects, including:
 Edible Food Recovery -
 • Food Recovery Software (CareIt): As designated City staff responsible for SB1383 record-keeping and reporting requirements is minimal (1 person w/ multiple roles), the City will contract with CareIt for an annual subscription of recordkeeping software to assist w/ outreach, tracking, &amp; reporting edible food recovery efforts.
 • Refrigerated Truck: Prior to grant start date, City will execute service agreement with primary local food recovery facility (Salvation Army) in order to incur eligible costs for edible food recovery program expansion, specifically the purchase of a refrigerated truck for food recovery collection &amp; transportation. If for any reason the service agreement is not approved by CalRecycle, any vehicle purchased would be owned &amp; controlled by the City per the stated Procedures &amp; Requirements. 
@@ -4423,60 +4227,65 @@
   </x:si>
   <x:si>
     <x:t> Andrew Le</x:t>
   </x:si>
   <x:si>
     <x:t>7144864271</x:t>
   </x:si>
   <x:si>
     <x:t>OC Waste &amp; Recycling will use these grant funds to purchase equipment and materials related to the processing of organic materials. Equipment/materials include bagging machines, heavy equipment, compost bags, and waddles. 
 Processed and packaged material is then offered to all Orange County residents, businesses and Cities throughout the year at no charge. In addition, OCWR hosts semiannual compost giveaway events at its three landfill open to all Orange County constituents.
 In 2023, OCWR has distributed nearly 5,000 tons of compost and mulch. This material is processed at three County owned composting facilities - Bee Canyon Greenery, Valencia Greenery, Capistrano Greenery. </x:t>
   </x:si>
   <x:si>
     <x:t>City of Murrieta</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. Pedro Cevallos</x:t>
   </x:si>
   <x:si>
     <x:t>9514616448</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Murrieta proposes to use the funding to acquire kitchen pails to distribute to constituents, continue to educate and encourage the general public to comply with organic recycling requirements and assist the City in meeting its procurement targets. Funding will also be allocated to a regional program through a COG which connects food rescue organizations to Tier 1 and 2 generators.</x:t>
   </x:si>
   <x:si>
-    <x:t>Santa Clara County</x:t>
-[...8 lines deleted...]
-    <x:t>Project funds will be used to support SB 1383 implementation, including Edible Food Recovery, Compost procurement and Contamination monitoring.</x:t>
+    <x:t>City of Brawley</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Aldo Ayon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7603445803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>- Edible Food Recovery
+- Educational and outreach (includes organic waste &amp; edible food recovery)
+- Enforcement and Inspection
+- Procurement Requirements (using recycled organic products - compost, mulch, electricity, and/or recycled paper and paper products)
+- Record Keeping
+- Funding assistance for IVRMA</x:t>
   </x:si>
   <x:si>
     <x:t>Kern County</x:t>
   </x:si>
   <x:si>
     <x:t> Denise Saucedo</x:t>
   </x:si>
   <x:si>
     <x:t>6618625208</x:t>
   </x:si>
   <x:si>
     <x:t>The Kern County Public Works Department (as Kern County Unincorporated) is applying for the OWR4 Local Assistance Grant Program to assist with further implementation of regulations associated with SB 1383.  Kern-Unincorporated is proposing to utilize grant funding for marketing and outreach (billboards, digital advertising, print media, and transit advertising) and equipment (purchase of stacking conveyor, transportation/storage bins, and backyard composting bins). Grant funding will assist the County with furthering compliance with SB 1383 and meeting State organics diversion through the enhancement of ongoing outreach and educational material over the grant cycle period. A key component of SB 1383 implementation is the ongoing educational component. Kern County has made a concerted effort to design a strategic marketing and educational approach, which includes a combination of social media posts, videos, billboards, digital ads, commercials, and in-person events. The grant funding provides the opportunity to provide further continuity with said strategy and provide direct educational material to residents and businesses of Kern County. A new angle Kern County will be incorporating into this grant cycle is backyard composting. The County has always promoted backyard composting via our website and residents are now showing interest in this activity. As such, providing backyard bins directly to residents provides a new approach to organics diversion in the household. Since Kern County is in process of construction a new composting facility, additional equipment will enhance future operations. The County has invested in other composting equipment to prepare for the operation, so adding a conveyor belt system allows the County to incorporate another piece of equipment into the composting activity and standardize the workflow. Additional information provided in the Budget detail below.</x:t>
   </x:si>
   <x:si>
     <x:t>City of San Ramon</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. Thomas Anderson</x:t>
   </x:si>
   <x:si>
     <x:t>9259732830</x:t>
   </x:si>
   <x:si>
     <x:t>We continue to implement SB 1383 to the highest standards possible. We have contracted for the procurement of compost for multiple years with Agromin, and we will use these funds to maintain this compliance in compost procurement. We will enhance our outreach and education via 3-stream containers, mailings to residents, and use a consultant to provide technical outreach to businesses and city facilities.  </x:t>
   </x:si>
@@ -4562,50 +4371,79 @@
     <x:t>All jurisdictions are responsible for their individaul SB1383 compliance, including education and outreach, edible food recovery, capacity planning, procurement requirements, enforcement, inspection and all necessary record keeping.  The City plans to use the grant funds to pay for an administrative specialiast to perform the above tasks in compliane with SB1383.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Laguna Beach</x:t>
   </x:si>
   <x:si>
     <x:t> Ashley Moran</x:t>
   </x:si>
   <x:si>
     <x:t>9494970338</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Laguna Beach will use allocated grant funds to fund the following five SB1383 related program costs: (1) $5,000 - to create and produce Edible Food Recovery Education and Outreach (i.e., printed and electronic materials such as fliers, brochures, signs, graphic design work, etc.); (2) $5,000 - to create and produce Organics Waste Recycling Education and outreach materials for residents and businesses about the SB 1383 requirements to divert organics from the landfill (i.e., social media posts, print ads in local newspapers and magazines, etc.); (3) $30,000 for procurement of organics recycling bins for public spaces; (4) $30,000 for a part-time contract code enforcement officer to assist with compliance reviews, violation notifications, and assessment of fees; and (5) $5,000 to purchase compost and mulch to meet city procurement targets.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Cypress</x:t>
   </x:si>
   <x:si>
     <x:t> Nick Mangkalakiri</x:t>
   </x:si>
   <x:si>
     <x:t>7142296740</x:t>
   </x:si>
   <x:si>
     <x:t>Funding will be used for personnel - Senior Management Analyst.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Town of Apple Valley</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Pamela Quick</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7602407000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Town of Apple Valley proposes to continue SB 1383 education and outreach at local schools using Town personnel as well as live or virtual school assemblies by contracting with Eco Hero.  Inspection and enforcement will also continue with Town Code Enforcement Officer I responsible for overseeing SB 1383 compliance at Tier 1 and 2 locations. Director of Municipal Services manages the two staff members thereby providing indirect costs. Finally, the Town will purchase a compost spreader for use at Town parks and landscape districts, but staff time will not be applied to the grant.  Special Projects Manager will provide grant reporting and reimbursement reports which, too, will be an indirect cost. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Aliso Viejo</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Samuel Wilson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9494252535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The funds received will supplement consultant time as well as city personnel time needed to:
+1. Implement the edible food inspection and enforcement activities required to ensure compliance with Tier 1 and Tier 2 faciltiies.
+2. Conduct outreach and education
+3. Monitor waste hauler collection 
+4. Program management of all compliance efforts under SB 1383
+Funds will also be used to purchase recycled paper products and residential kitchen compost bins.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Carpinteria</x:t>
   </x:si>
   <x:si>
     <x:t> DeLayni Millar</x:t>
   </x:si>
   <x:si>
     <x:t>8057554431</x:t>
   </x:si>
   <x:si>
     <x:t>The proposed grant will primarily assist the City by providing additional capacity in the form of staff/consultants to assist with all aspects of SB 1383 implementation, including recordkeeeping and outreach, working with the business community to encourage edible food diversion, conducting waste audits, and offering regular training opportunities for residents and businesses, with a special focus on developing a training program for restaurants and other food preparation staff. This supplemental staff would also continue to develop targeted outreach materials that educate both the residential and business communities on how to reduce overall food waste. Additionally, some funding would be dedicated to working with organizations to offer trainings in other languages, primarily Spanish, as well as expanding a waste education program in partnership with the local school district. The City is also seeking funding to further develop the edible food recovery program in Carpinteria. This includes contributing to a regional software program, as well as creating additional materials to assist businesses that are not Tier 1 or Tier 2 under SB 1383 divert edible food to food recovery organizations, and purchasing equipment to assist in that expansion.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Clayton</x:t>
   </x:si>
   <x:si>
     <x:t> Dennis Bozanich</x:t>
   </x:si>
   <x:si>
     <x:t>9256737309</x:t>
   </x:si>
   <x:si>
     <x:t>• Capacity Planning
 • Collection
@@ -4632,137 +4470,100 @@
   <x:si>
     <x:t>City of Victorville</x:t>
   </x:si>
   <x:si>
     <x:t> Benjamin Lucha</x:t>
   </x:si>
   <x:si>
     <x:t>7609555086</x:t>
   </x:si>
   <x:si>
     <x:t>SB 1383 Local Assistance Grant funds will be used for a number of items including:  personnel costs; compost spreader; outreach and education; containers; and procurement.  </x:t>
   </x:si>
   <x:si>
     <x:t>City of Palos Verdes Estates</x:t>
   </x:si>
   <x:si>
     <x:t> Oscar Antillon</x:t>
   </x:si>
   <x:si>
     <x:t>3103780383</x:t>
   </x:si>
   <x:si>
     <x:t>The City wishes to utilize the proposed grant funds for the record keeping and reporting, education and outreach, enforcement and inspection, and procurement requirements of SB1383.</x:t>
   </x:si>
   <x:si>
-    <x:t>City of La Verne</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>City of San Bruno</x:t>
   </x:si>
   <x:si>
     <x:t> Angelica Ali</x:t>
   </x:si>
   <x:si>
     <x:t>6508256353</x:t>
   </x:si>
   <x:si>
     <x:t>We will be participating in the San Mateo County Resource Conservation District Compost Broker Project. This project is a collaboration between every city and town within San Mateo County, the County of San Mateo, and the San Mateo Resource Conservation District (RCD) to help each jurisdiction meet their SB 1383 recovered organic waste product procurement target. Our Jurisdiction will contract with the RCD to procure compost and apply it to farm and rangeland in San Mateo County; to identify and develop additional partnership opportunities with the county’s agricultural communities to support long-term SB 1383 compliance; and to assess innovative compost procurement, application, and funding strategies to build capacity for the long term.
 The project will also include social media educational outreach campaigns, with the goal of ensuring SB 1383 compliance for all residents and business owners.
 Lastly, the project will increase capacity (via a new temporary part-time staff or intern) to assist with SB 1383 implementation/compliance, particularly with paper product procurement and organics waiver requests.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Union City</x:t>
   </x:si>
   <x:si>
     <x:t> Claire Wilson</x:t>
   </x:si>
   <x:si>
     <x:t>5106755466</x:t>
   </x:si>
   <x:si>
     <x:t>The grant funds will be used to facilitate providing organics collection service to underserved customers and to purchase and deploy compost in the City.</x:t>
   </x:si>
   <x:si>
-    <x:t>City of Selma</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Town of Portola Valley</x:t>
   </x:si>
   <x:si>
     <x:t> Elizabeth Martelli</x:t>
   </x:si>
   <x:si>
     <x:t>6508511700</x:t>
   </x:si>
   <x:si>
     <x:t>We will be participating in the San Mateo County Resource Conservation District Compost Broker Project. This project is a collaboration between every city and town within San Mateo County, the County of San Mateo, and the San Mateo Resource Conservation District (RCD) to help each jurisdiction meet their SB 1383 recovered organic waste product procurement target. Our Jurisdiction will contract with the RCD to procure compost and apply it to farm and rangeland in San Mateo County; to identify and develop additional partnership opportunities with the county’s agricultural communities to support long-term SB 1383 compliance; and to assess innovative compost procurement, application, and funding strategies to build capacity for the long term.
 Use of Recyclist program (recordkeeping) and education internally with MWELO, Town SB 1383 ordinance and compliance. Internal staff time related to this program, recordkeeping, compliance and potential services such as a Compost giveaway.
 Continued general education and outreach.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Irvine</x:t>
   </x:si>
   <x:si>
     <x:t> Ryan Ramos</x:t>
   </x:si>
   <x:si>
     <x:t>9497246250</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Irvine will utilize the total amount of SB 1383 Local Assistance Grant Program funds ($513,662) to support SB 1383 related programming activities that are not currently funded through City programming, but are critical to the ongoing success of SB 1383 implementation. Project areas include Edible Food Recovery (Total: $85,000), Education and Outreach (Total $160,000), Equipment (Total $75,000), Procurement (Total $109,662), and Record Keeping (Total $84,000). All programs are necessary to reduce contamination and increase accessibility and participation/compliance for edible food recovery and recycling and organics services.</x:t>
-  </x:si>
-[...11 lines deleted...]
-The funds allotted by this grant will be focused on the City of Goleta administrative staffing needs, education to promote organic program participation, enforcement staffing to ensure program compliance in accordance with the guidelines, marketing/promotional/outreach programs which will include all media outlets from the citywide mailings, local newspaper, city website, city social media, video, television, hauler outreach, etc., materials for program compliance (recovered organics, etc.), personnel including additional staffing required and staff and volunteer training</x:t>
   </x:si>
   <x:si>
     <x:t>City of Montebello</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. Cesar Roldan</x:t>
   </x:si>
   <x:si>
     <x:t>3238871200</x:t>
   </x:si>
   <x:si>
     <x:t>In July of 2017, our City Council adopted Resolution 17-62 addressing food waste and food recovery from within the City boarders and reaffirmed its commitment by adopting Resolution 20-97 in December 2020, which also requires the integration of edible food waste.
 Capacity Planning 
 As part of the capacity planning established herein, we will expand our planning endeavors to include a revised quantification for our actual food recovery capacity utilizing current resources and develop additional avenues and partners if our revised capacity is insufficient to meet the needs of the donations made to the recovery organizations.  In some cases, capacity at existing location may be expanded and in others, we will provide assistance to our partners to help expand and/or modernize their facilities and infrastructure needs.  These services will include conducting random evaluations and audits of identified food generators and requiring a comprehensive tracking of donated and discarded food and related products.  Combined with our hauler audit program that is conducted every year, all locations in the City that either generate, distribute, process, arrange, store, sell, or otherwise deal with food material will be required to submit and electronically generated tracking system to account for the life-cycle accounting of the food, donated for consumption, processed via compost or recovery facility, or landfilled.
 As part of our capacity planning endeavors although the City has entered into an agreement with our residential service provider for capacity planning, we continue to strive to enhance the capacity availability of our 13 nonexclusive franchise solid waste and recycling providers. To this end each of our known exclusive franchises will be audited for potential inclusion in this program. Part of the audit will include a review of their current customer listing and an analysis of identified company's ability to take on additional capacity and expand their previously identified programs. Each of these areas will be quantified based on identified food recovery and capacities to determine a base formula for program implementation.
 Ensuring that program parameters are strictly adhered to, random evaluations and audits of food generators will be conducted on a regular basis to ensure that the identified potential for donated and discarded food items are compliant with the parameters that we have established. The program to be enacted with these funds will provide direct assistance to these organizations to determine the actual capacity that each is capable of achieving under the program.  One of the areas of focus under this portion will be the expansion of the edible food from commercial generators.  Expanding our education and outreach program to Tier 1 and Tier 2 partners will be part of the capacity planning to ensure that the same messages are being not only distributed but fully understood by all of the participants in the program.
 We will build on the success of our initial program by working with our current non-profit partners and food recovery organizations to enhance the linkages between them and direct donors in order to reduce the time between donation and redistribution.  Once the connections are established, comprehensive training will be implemented to ensure the capacity of the program parameters either remain at established program levels or enhanced with programmatic expansion.
 Edible Food Recovery
 As part of the edible food recovery program identified within the contents of this grant proposal, we will be working with our community groups and collaborative partners in the collection, preparation, and storage of edible food. The food collected will be utilized by various nonprofit organizations and distribution centers to provide much needed meals to the under served residents of our City and surrounding areas. In some cases, these distributions will involve working with other organizations and nonprofit entities on collaborative approaches to reach target audiences to maximize our distribution endeavors.  
 Understanding the dynamics of the recovery of edible food goes far beyond just the recovery process, it involves the complete understanding of the process from beginning to end. This process includes not only the collection cataloging, handling, and transference of the edible food collected, it also requires a complete understanding of food packaging and safety requirements.  One of the ways we will accomplish this is by using the vast network of city volunteers and organizations to provide on call and scheduled collection of edible food. Once collected the food will be brought to a centralized processing location of one of our community partners, evaluated and inspected according to program parameters and distribution standards and prepared for distribution. In some cases, hot or cooked food will be distributed within hours of collection to various locations throughout the City and surrounding areas based upon applicable distribution standards while in other cases collected food maybe consolidated and or partnered with other food to create hardy meals that can be stored and or distributed as needed.
 Utilizing the current capacities that were developed in the early stages of our food recovery program we will continue what the expansion of the program to include larger food storage areas which can be utilized by our local nonprofit organizations, food banks, food pantries, shelters, and others within the city for the storage of edible food.
 Building on the successful collections of our initial SB1383 program implementation this continuation phase will encompass unique and innovative collaborations which will bring together various businesses and service industry professionals to combine their talents and collective resources to establish programs that are intended to reach far beyond traditional methods and targeted partners. These programs are envisioned for consolidated efforts on weekends and other events sponsored by the city to bring attention to edible food recovery and the need for reducing the excessive and wasteful discard of edible food. Utilizing their culinary talents, we will seek to include various program participants and eating establishments to provide demonstrations in the proper preparation of meals in the safe storage food stuff.  These demonstrations will take place in the form of virtual and in-person events and recorded messaging to provide great capacity of our edible food recovery efforts.
 Food Waste Prevention Projects 
 As part of any successful food recovery program, we must look at the entire food cycle from preparation to serving and recovery.  Even though we have established successful programs for the donation and collection of edible food under this section of the program we will focus our efforts on preventing waste by addressing the planning and preparation of food to prevent waste from even being generated.  This endeavor starts with developing a clear understanding of food and necessities, menu planning, and preparation. To expand the scope an understanding of this task we will work behind the scenes in restaurants, food establishments, and other food preparation establishments to educate them on back of house practices and techniques to help reduce the generation of food waste.
 This program involves demonstrating the beneficial practice of food reuse in the form of food stocks, sauces, purees, soups, seasonings, and poaching liquids, as well as garnish. Utilizing what has traditionally been thrown away, this program will educate back-of-house prep staff, chefs, and servers on new and innovative techniques to maximize utilization of fresh fruits and vegetables to reduce waste and unnecessary spoilage. In some cases, this instruction will be in the form of in person demonstrations at individual restaurants and eating locations while in others it may be online seminars, previously recorded sessions, or even visual presentations online and other social media avenues.
@@ -4840,88 +4641,84 @@
     <x:t>City of Santa Paula</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. Bruce Belluschi</x:t>
   </x:si>
   <x:si>
     <x:t>8059334212</x:t>
   </x:si>
   <x:si>
     <x:t>With the issuance of the 2nd allocation of the SB 1383 Local Assistance Grant Program, SB 1383 becomes a State mandate with a fundable budget.  This second phase of State funding will serve as the catalyst for the City to obtain one hundred percent SB1383 implementation and enhance and achieve the following SB1383 requirements: Organics collection and enforcement,  Capacity planning  and program evaluations, Edible food recovery, education and outreach, Procurement and contamination monitoring.</x:t>
   </x:si>
   <x:si>
     <x:t>West Valley Solid Waste Management Authority</x:t>
   </x:si>
   <x:si>
     <x:t> Rob Hilton</x:t>
   </x:si>
   <x:si>
     <x:t>9259776959</x:t>
   </x:si>
   <x:si>
     <x:t>The West Valley Solid Waste Management Authority (Authority) is proposing to use grant funds for procurement, public education and outreach, personnel, equipment, and edible food recovery activities. Grant funds will be used to cover existing costs for activities and materials the Authority would otherwise cover in their annual budget, as well as new activities that are specific to public education and enforcement related activities.
 Note: The City of Campbell is the WVSWMA's fiscal agent (see address for grant payment above).</x:t>
   </x:si>
   <x:si>
+    <x:t>Santa Clara County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Matthew Abraham</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6692105067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Project funds will be used to support SB 1383 implementation, including Edible Food Recovery, Compost procurement and Contamination monitoring.</x:t>
+  </x:si>
+  <x:si>
     <x:t>City of Scotts Valley</x:t>
   </x:si>
   <x:si>
     <x:t> Mindy Esqueda</x:t>
   </x:si>
   <x:si>
     <x:t>8317835667</x:t>
   </x:si>
   <x:si>
     <x:t>Improve and augment systems and activities related to the implementation of SB 1383 as needed to achieve full compliance.</x:t>
   </x:si>
   <x:si>
     <x:t>City of San Juan Capistrano</x:t>
   </x:si>
   <x:si>
     <x:t>Matt Natalia Chavez</x:t>
   </x:si>
   <x:si>
     <x:t>9492344575</x:t>
   </x:si>
   <x:si>
     <x:t>Procurement of compost/mulch for City beautification projects throughout city parks, medians, parkways, etc. Projects include transportation and installation expenses.</x:t>
-  </x:si>
-[...14 lines deleted...]
-The grant will also fund indirect costs such as program management practices like maintaining records of the organics recycling program, inspection and enforcement, contracts, agreements, tracking expenditures, and preparing payment requests.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Fillmore</x:t>
   </x:si>
   <x:si>
     <x:t> Manuel Minjares</x:t>
   </x:si>
   <x:si>
     <x:t>8059461926</x:t>
   </x:si>
   <x:si>
     <x:t>This grant provides a City with opportunities to focus on the issues critical to the success of their individual organics. diversion/capture programs.  Our City responsibilities include the following:
 •Implementation of SB 1383 organics collection, recycling and edible food recovery programs.   This program will occur in all sectors residential and commercial and all 3 services (trash, recycling &amp; organics) are now automatically provided.  
 •Establishing a regional edible food recovery program in cooperation with Ventura County and participating local agencies.  Includes a contracted project manager to coordinate and track this program and coordinate with larger edible food waste generators.  
 •Conducting outreach and education to all affected parties, including generators, haulers, facilities, edible food recovery organizations, and city/county departments  
 •Procuring recycled organic waste products like compost, mulch, renewable natural gas (RNG), and electricity.  
 •Inspecting and enforcement compliance with SB 1383. Edible food generator inspections.  
 •Maintaining accurate and timely records of SB 1383 compliance</x:t>
   </x:si>
   <x:si>
     <x:t>City of Lakewood</x:t>
   </x:si>
   <x:si>
     <x:t> Konya Vivanti</x:t>
   </x:si>
@@ -5029,64 +4826,50 @@
   <x:si>
     <x:t>City of Compton</x:t>
   </x:si>
   <x:si>
     <x:t>MR DAVID BENNETT</x:t>
   </x:si>
   <x:si>
     <x:t>3106055555</x:t>
   </x:si>
   <x:si>
     <x:t>To implement capacity planning, collection, edible food recovery, education and outreach (includes organic waste &amp; edible food recovery), enforcement and inspection, program evaluation/gap analysis, procurement requirements (using recycled organic products – compost, mulch, electricity, and/or renewable gas and recycled paper and paper products) and consulting for sb1383.</x:t>
   </x:si>
   <x:si>
     <x:t>City of San Fernando</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. Ronald Garcia</x:t>
   </x:si>
   <x:si>
     <x:t>8184523188</x:t>
   </x:si>
   <x:si>
     <x:t>A plan was developed to enhance all current SB 1383 programs. The City aims to expand the Edible Food Recovery program by utilizing CareIt and Recyclist, two compliance/record-keeping software. The software will assist in compiling all necessary information for the Annual Electric Report. San Fernando's continuous commitment to educating residents, business owners, and City staff about SB 1383 by providing informative tools through personalized engagement and participation in community events. Funds will be allocated to hire a consultant responsible for the enforcement and inspections of edible food recovery programs. A comprehensive analysis and gap identification will be identified through a land analysis to improve the current procurement target strategies. The City seeks support for procuring recycled organic products such as compost with an organic material manufacturer to maintain set prices and track organic material tons. Procurement of recycled paper content for City use will be facilitated, with a catalog list to guide purchasing habits. Overall, the City aims to cultivate a holistic approach to waste management to maintain sustainability and consequently, ensuring compliance.</x:t>
   </x:si>
   <x:si>
-    <x:t>City of Imperial</x:t>
-[...12 lines deleted...]
-  <x:si>
     <x:t>Mono                </x:t>
   </x:si>
   <x:si>
     <x:t>Town of Mammoth Lakes</x:t>
   </x:si>
   <x:si>
     <x:t>Ms Emily Zujewski</x:t>
   </x:si>
   <x:si>
     <x:t>7609653621</x:t>
   </x:si>
   <x:si>
     <x:t>1.Town of Mammoth Lakes (TOML) will partner with our franchised solid waste hauler, Mammoth Disposal (MD), for two free green waste collection day events per year, starting in summer of 2024, for a total of four events during this grant cycle. This will include pine needles, branches, grass, etc. TOML has high elevation and rural exemptions from the collection of food waste, however we are not exempt from the collection of green waste. Residents and commercial businesses in TOML are required to self-haul their green waste to the MD transfer station. This can cause hardships for some locals as MD charges $12/cu yd or $66/ton. Due to this cost TOML will hold these green waste collection events at no charge to TOML residents and business owners. Our community holds an annual Town Clean Up Day event where we also offer free trash and recycling drop off over a three-day weekend, normally MD charges a fee. We will hold the green waste events a few months later, to offer another solution to organic waste in our community. Once all collected and stored at the MD transfer station in roll-offs, MD will then haul the green waste to Full Circle Organics &amp; Composting in Carson City, Nevada, which is the nearest commercial compost facility to us in Mammoth Lakes. MD will pay for the hauling. We will provide outreach in English and Spanish to our community prior to the events via flyers, local radio and tv ads and social media. 
 2.TOML, along with MD’s sustainability coordinator, will partner with our local food bank, Inyo Mono Advocates for Community Action (IMACA), our local Grocery Outlet (GO) and CalFresh Healthy Living to offer food waste prevention outreach and education to our community in the GO store. Each week for a duration of two months in summer of 2024 and again in summer of 2025, we will hold edible food waste prevention and food tasting demos at GO with CalFresh and volunteers in our community, for a total of 8 events per year. In collaboration with Volunteer Eastern Sierra (VES), our local volunteer organization, we will hold these events for free in GO. GO will provide food that is in season and might be unique, such as jicama. TOML and MD will provide all SB 1383 and food waste prevention and recovery information, along with vermiculture composting demos. CalFresh will provide recipes for the food we will be demoing that week. 
 3.With SB 1383 grant funding TOML will provide vermiculture and smaller compost systems for school food scraps. We are teaching the students how to grow food with mobile gardens they already have in place (pilot program funded by previous round of SB 1383 grant funding) then compost any leftovers, after using as much as possible. Due to our high elevation, wildlife, and weather challenges we will provide the compost systems indoors. The grant funds will also supplement outreach flyers and supplies for MD’s sustainability coordinator to continue to hold edible food waste prevention and recovery demos at every school. She has held six so far and plans to hold 2-3 per school per year. She will also do school assemblies, demos, and training for the compost systems, which include vermiculture. We will also provide SB 1383 outreach to our restaurant and business community. 
 </x:t>
   </x:si>
   <x:si>
     <x:t>City of Avalon</x:t>
   </x:si>
   <x:si>
     <x:t> Aliana Gonzales</x:t>
   </x:si>
   <x:si>
     <x:t>3105100220</x:t>
@@ -5170,151 +4953,156 @@
   <x:si>
     <x:t>Rancho Murieta Community Services District</x:t>
   </x:si>
   <x:si>
     <x:t> Amelia Wilder</x:t>
   </x:si>
   <x:si>
     <x:t>9163543700</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Rancho Murieta Community Services District was awarded $75,000 in SB 1383 Local Assistance grant funds to reduce organic waste sent to landfills. The grant funds were used to expand organics collections through residential vendor Cal Waste, and provided education and outreach services on SB1383 regulations to the community.</x:t>
   </x:si>
   <x:si>
     <x:t>Monterey County</x:t>
   </x:si>
   <x:si>
     <x:t> Melissa Rangel</x:t>
   </x:si>
   <x:si>
     <x:t>8317558907</x:t>
   </x:si>
   <x:si>
     <x:t>Monterey County Environmental Health Bureau grant project description activities will include personnel time collection, admin cost, equipment, education, and outreach. The personnel time will cover county staff when going out and conducting education and outreach such as waste assessment site visits presentations trainings and will now include inspections for enforcement for organics waste generators along with Tier 1 &amp; Tier 2 edible food generators. The administrative cost will help support a Recycling Resource Recovery Specialist and the Accountant II as they will be the staff that will be managing the grant, managing projects purchasing and reporting. The County is also allocating funding towards the collection component for the pre purchase of a two-year subscription of the careIt app. This app was purchased with the previous funding, and we plan to continue paying for the subscription as all the other jurisdictions within the county are already using it to help build our edible food recovery capacity. Another project we plan on allocate funding towards would be the purchase of 23-gallon slim jims used for organic waste. This would be a pilot program specifically targeting schools and potentially some commercial generators. the county would reach out to the schools to help implement organic services if they have not already done so. Slim jims would be provided during the training for the kitchen staff. County is also allocating funding towards educational and outreach this component will continue supporting the partnership we have with the western and eastern Technical Assistant Committees (TAC) groups that support with education and outreach and other resources within the county. It will also continue supporting compliance letters, radio ads, display ads, social media, Flyers, brochures, and PowerPoint presentations. The outreach component will support staff when needed to provide waste assessments trainings for organic waste and edible food recovery, Community presentations, HOA presentations. Funding allocated for equipment would cover PPE such as gloves hard hat steel toe boots safety glasses safety vest, safety jackets and potentially iPad accessories such as keyboards.</x:t>
   </x:si>
   <x:si>
-    <x:t>City of San Carlos</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>City of Canyon Lake</x:t>
   </x:si>
   <x:si>
     <x:t> Ruby Manzano</x:t>
   </x:si>
   <x:si>
     <x:t>9512462024</x:t>
   </x:si>
   <x:si>
     <x:t>Under the eligible projects listed in the guidelines of SB1383 Local Assistance Grant Program for collections and food recovery, the City of Canyon Lake is looking to help businesses upgrade and provide, clean, safe, and secure refuse enclosures. The proposed projects would address the only two commercial sites within its city limits, Canyon Lake Towne Center and Eastpost Center. These centers are located along the commercial corridors of Railroad Canyon Road and Geotz Road in Canyon Lake.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Pasadena</x:t>
   </x:si>
   <x:si>
     <x:t> Gustavo Castellanos</x:t>
   </x:si>
   <x:si>
     <x:t>6267447115</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Pasadena is interested in implementing a recycling compliance tracking and recordkeeping software. The desired features of the software include but are not limited to: recordkeeping sections to fulfill the requirements set by CalRecycle; compliance tracking via scheduled data imports of franchise hauler customer lists; updates to the system to align with changes in legislative mandates; and
 reports/dashboards for reliable and streamlined EAR submissions.</x:t>
   </x:si>
   <x:si>
     <x:t>El Dorado Hills Community Services District</x:t>
   </x:si>
   <x:si>
     <x:t>Ms Cara Layne</x:t>
   </x:si>
   <x:si>
     <x:t>9166434379</x:t>
   </x:si>
   <x:si>
     <x:t>The District used prior years SB1383 Grant Funds to educate the public on their requirements to comply with SB1383, especially in regards to placing organic food waste in the green waste bin. Education bags were purchased, built, and delivered to 17,500+ resident homes within the District’s jurisdiction. These efforts have been evaluated and improvements have been noticeable. It is imperative that the District continues to support these original efforts and continues down the path of educating the public and keeping this information in the spotlight. 
 This new ask for funds will be phase two and is needed to keep CalRecycles initiatives of SB1383 front and center so all residents are aware of their duties to comply. The efforts will include:
 </x:t>
   </x:si>
   <x:si>
     <x:t>City of Inglewood</x:t>
   </x:si>
   <x:si>
     <x:t> Erica Guico</x:t>
   </x:si>
   <x:si>
     <x:t>3104125133</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Inglewood will utilize the total amount of SB 1383 Local Assistance Grant Program funds ($193,108) to support the following various SB 1383 related programming activities: 
 1) Capacity Planning/Program Evaluation/Gap Analysis (Total: $80,000): Multi-Family Technical assistance: Upon award of the grant the City will contract with a 3rd party consultant/contractor to conduct as needed SB 1383 desktop compliance analysis of multi-family customers. Based on the desktop analysis findings, the contractor will conduct targeted field assessments/technical assistance site visits for multi-family customers, with a focus on right sizing of services to ensure adequate recycling and organics services are onsite and to mitigate contamination or non-compliance/enforcement issues.  Field assessments will also include education and outreach for property managers, landlords, owners and tenants; 2) Education and Outreach (Total $70,000): 2a: $40,000 will be utilized for the development and digital broadcasting of a "SB 1383 How to Sort" recycling and organics video campaign that will air during specific and routine periods throughout the grant term at local theaters, and through other digital outlets in Inglewood.  In addition to broadcasting at local Inglewood movie theaters, the video will be broadcast through various kiosks, ATMs, and through streaming entertainment services within the area and on the City and Franchise Provider website and social media outlets.  The SB 1383 educational video will be broadcast during targeted periods during the grant term including but not limited to prime entertainment seasons, holidays, and in conjunction with major box office releases to ensure maximum SB 1383 outreach to the community; 2b: SB 1383 Videography Services (Total: $30,000): grant funds will be utilized to produce two SB 1383 educational videos, estimated to be approximately $15,000 each.  Due to increased contamination issues identified within the multi-family sector, (City 2023 SB 1383 route reviews results) the City will target multi-family owners and tenants for the first video, with the second video targeting general commercial customers on organics recycling/SB 1383 in general, food waste prevention, and food recovery for food service establishments and Tier 1/Tier 2 commercial generators. These videos will be posted on the City and Franchise provider website, shared with customers, and will be distributed throughout the grant term through social media, and other local media outlets.  3) Equipment (Total: $43,108): Funds will be utilized for the purchase of indoor/outdoor 3-stream recycling/organics stations for special event venues, City facilities, parks, schools, and other commercial facilities to improve sorting and to reduce contamination. Inglewood is home to multiple major event venues (SoFi Stadium, Intuit Dome, Kia Forum, and others), and dozens of City facilities, schools and community parks all serving thousands of Inglewood residents and visitors daily.  Purchase and placement of indoor/outdoor sort stations for both recycling and organics at key locations across the community will improve overall participation and access to the City's SB 1383 programs and services.  The units will be designed with visual signage that includes information on acceptable and prohibited materials for each stream, in order to reduce contamination, while also ensuring materials are properly sorted and collected for organics and recycling.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Fontana</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Gabriel Bravo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9093506681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City of Fontana intends to use funding to continue programs for edible food recovery, procurement, education and outreach, and enforcement of SB 1383. The city specifically intends to fund programs such as our edible food recovery and inspection program with Abound Food Care, education and outreach to utilizing handout material and out reach to school utilizing EcoHero Show, and the purchasing of compost and mulch to provide to residents and meet procurement requirements. Further, the city plans to purchase equipment and materials for outreach and compost and much giveaways.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Shafter</x:t>
   </x:si>
   <x:si>
     <x:t> Michael James</x:t>
   </x:si>
   <x:si>
     <x:t>6617465002</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase equipment and other resources to transport and track recovered edible food.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Rancho Cucamonga</x:t>
   </x:si>
   <x:si>
     <x:t> Mark Medina</x:t>
   </x:si>
   <x:si>
     <x:t>9097744025</x:t>
   </x:si>
   <x:si>
     <x:t>Over the past few years, the City of Rancho Cucamonga has successfully executed a range of projects, aimed at reaching the goals of SB1383. Such as, procuring 1,613.9 tons of compost and mulch, and providing it to our residents in 2022. We have also met our Edible Food Recovery requirements, by hiring a consultant to assist with the outreach, inspections, and recordkeeping. We were able to bridge the gap between food generators and food recovery organizations. The City has also worked diligently on education and outreach, by preparing educational materials to share on the website and social media. The city also hosted workshops to hand out materials such as composters, flyers on how to compost, and provided information to the resident. The City also partnered with The Eco Hero Show, to perform at elementary and middle schools on the importance of reducing food waste, methane gas emissions, composting at home, and food waste programs in the city. 
 The proposed project summary aspires to create a comprehensive and sustainable organic waste management system within the community. This initiative will be carried out through a series of integrated activities, including strategic procurement, that includes, organizing compost events, providing compost to local farms, and using a consultant to prepare a compost and mulch utilization study. The City also is planning to utilize grant funds to conduct a targeted outreach campaign at multi-family complexes in an effort to decrease the possibility of contamination, and promote new food waste programs by implementing a door-to-door education program. In addition, the city would like to continue the use of a consultant to assist with Edible Food Recovery in targeting both Tier I and Tier II food waste generators. 
 The city will continue conducting extensive education and outreach programs. This includes backyard compost workshops, and continue partnership with the Eco Hero Show, to perform at elementary and middle schools on the importance of reducing food waste, and different ways to compost at home. These performances also include packets to the parents that include information on SB1383 requirements, the City’s food waste collection program, and how to compost at home for beginners. 
 The City’s overarching goal is to foster environmental consciousness, reduce organic waste, promote sustainable farming practices, and enhance community engagement in environmental sustainability. Through these combined efforts, we seek to adopt a universal approach to waste management and sustainable living, fostering a healthier and more environmentally conscious community. Despite our achievements, there are many challenges with meeting SB1383 requirements. The proposed funding would allow us to expand our outreach and education goals. We intend to make a greater social impact on our community.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>City of El Cerrito</x:t>
-[...10 lines deleted...]
-Lastly, funds will be used to pay for a part-time Environmental Intern to assist with executing the outreach and education activites associated with this grant.   </x:t>
+    <x:t>City of Malibu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms Lyndsey Baughman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3104562489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City aims to use the grant funding to regulate the organics recycling program, support local food recovery organizations, and supplement administrative duties such as inspections, enforcement, reporting, procurement, and record keeping. 
+SB 1383 education and outreach is provided to the community through multiple social media outlets and at in-person events. Grant funding will allow education and outreach of SB 1383 regulations to progress through the purchasing of print advertisements in the local newspaper and postcards and also be used to purchase additional kitchen collection bins to encourage residents to recycle organics and will subsidize City staff time to administer monthly, virtual organics recycling trainings. 
+The grant funds will continue to be utilized for consultant and City staff time for inspections, enforcement, and reporting of noncompliant and compliant Malibu businesses. 
+Furthermore, grant funding will provide the opportunity to launch a pilot program with COPIA, a mobile app, for Malibu Tier 2 businesses to recover, donate, and track edible food in accordance with SB 1383 requirements. 
+The grant will also fund indirect costs such as program management practices like maintaining records of the organics recycling program, inspection and enforcement, contracts, agreements, tracking expenditures, and preparing payment requests.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Orange</x:t>
   </x:si>
   <x:si>
     <x:t> Rachael Gomez</x:t>
   </x:si>
   <x:si>
     <x:t>7147445588</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Orange is pursuing this grant funding in order to improve public education and enhance services to better serve the City's community members, residents, visitors, and businesses with regard to SB 1383. A portion of this funding will be used on public education and outreach with materials and messaging tailored to the target audience. Examples of audiences include residential cart service properties, multi-family complexes, and commercial sector. Other funding will be used to assist with the procurement targets set by the state. This includes costs of labor and equipment to spread compost and mulch. Funds will also be used to conduct a program/gap analysis to be conducted by a consultant. Remaining funding will enhance the current compliant services provided by the City.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Modesto</x:t>
   </x:si>
   <x:si>
     <x:t> Toni Cordell</x:t>
   </x:si>
   <x:si>
     <x:t>2095775495</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase Software to bring City in line with the ability to complete reporting requirements, track enforcement activities, Solid Waste service levels, and Route Reviews.
 Outreach and Education to continue to bring residents and</x:t>
@@ -5429,50 +5217,265 @@
   <x:si>
     <x:t> Seena Eghtedar-Shenas</x:t>
   </x:si>
   <x:si>
     <x:t>9257797097</x:t>
   </x:si>
   <x:si>
     <x:t>The City intends to use the funds to work with our Edible Food Generators (EFGs) and create a Resource Recovery Ambassador Program (RRA).  We hope to bring on a consultant and/or a data management platform to help our EFGs with their food donation efforts and tracking.  We are planning on building on our RRA pilot program to train those who work and/or live in Antioch on the 3 sort program.  Stipends will be provided for completing the training and assisting with at least 1 public event.</x:t>
   </x:si>
   <x:si>
     <x:t>Mariposa            </x:t>
   </x:si>
   <x:si>
     <x:t>Mariposa County</x:t>
   </x:si>
   <x:si>
     <x:t> Wendy Vittands</x:t>
   </x:si>
   <x:si>
     <x:t>2099662220</x:t>
   </x:si>
   <x:si>
     <x:t>Mariposa County is a rural area located in the western foothills and mountains of the Sierra Nevada Mountain range. The County occupies 1,463 square miles and is home to Yosemite National Park. As of the 2020 U.S. Census, the population of the County was 17,131. There are no incorporated cities in Mariposa County. Mariposa County is a low-income community with a population that includes 28% over the age of 65 and 12% disabled persons.
 The Solid Waste and Recycling Division of Mariposa County Public Works manages the County’s solid waste programs. The Mariposa County Environmental Health Unit and Public Works assures regulatory compliance at disposal facilities. In 2021 approximately 14,000 tons (~50 tons per day), were landfilled, making it one of the smallest active landfills in the state. Mariposa County has a Corrective Action Plan (CAP) in place with CalRecycle. Mariposa County proposes to use grant funding from the SB 1383 Local Assistance Grant Program to advance compliance with the CAP and meet other SB 1383 requirements. 
 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Belmont</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Sean  Prevette</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6505957465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.) San Mateo County Resource Conservation District Compost Broker Project:  $23,337.28
+Detailed description:
+We will be participating in the San Mateo County Resource Conservation District Compost Broker Project. This project is a collaboration between every city and town within San Mateo County, the County of San Mateo, and the San Mateo Resource Conservation District (RCD) to help each jurisdiction meet their SB 1383 recovered organic waste product procurement target. Our Jurisdiction will contract with the RCD to procure compost and apply it to farm and rangeland in San Mateo County; to identify and develop additional partnership opportunities with the county’s agricultural communities to support long-term SB 1383 compliance; and to assess innovative compost procurement, application, and funding strategies to build capacity for the long term.
+2.) Remaining grant funds for the City of Belmont $51,662.72.
+Detailed description:
+In addition to providing a portion of our grant funds to the San Mateo County Resource Conservation District Compost Broker Project, the City will use the remaining balance for the continuation and expansion of SB 1383 programs in use or being developed, specifically:
+1. Expansion of Education and Outreach. The continuation and expansion of current education and outreach efforts is planned via these methods: 
+a.) The production of educational materials in  multiple languages to accommodate diverse community ensuring residents and businesses are aware of the proper sorting of organic waste and the penalties for non-compliance via fines that will be issued in the coming year. 
+b.) Organize workshops and training sessions for multi-family residences and businesses and to participate in community events to distribute educational SB 1383 materials. 
+c.) Development of a Strategic Communication Outreach Plan by using various channels of communications (Next Door, Facebook, Twitter, etc.) to spread educational information to the Belmont community. 
+2. Enforcement and Inspection: Develop clear and comprehensive enforcement protocols and procedures that enforce the City of Belmont's Ordinance NO. 2021-1160. These protocols will outline how inspections in the City of Belmont will be conducted by staff and partner agencies:
+a.) Method by which violations are identified and assessed.
+b.) Determination of penalties for non-compliance.
+c.) Manner in which complaints are recorded and resolved.
+d.) Tracking compliance trends to identify areas where targeted outreach and education needs improvement. 
+e.) Option to Generator who’ve received citation to attend a City workshop for additional education.
+3. Procurement Requirement: Funding for alternative projects to help meet the City's procurement target. This consists of the  purchasing of organic material such as compost, mulch, recycled paper. One example of how the city would use this material would be an organized compost giveaway event.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Vista</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Leslie Webb Blanco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7606435476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City of Vista will use grant funding for the purpose of complying with SB 1383 requirements. Eligible projects include education and outreach, edible food recovery programing, capacity planning, procurement requirements, record keeping, inspections and enforcement, program evaluation, and gap analysis. The grant-funded project will encourage the community to produce less waste by reducing, reusing, and recycling as well as promote organic waste diversion and reuse. The project will promote organic waste reuse to produce compost and/or biofuel from the maximum amount of organic waste generated within the city as possible.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Imperial</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Elorina Zazueta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7603553335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City of Imperial will utilize funds to assist the Community Development Department comply with SB 1383's mandate by applying the awarded grant funds towards community outreach efforts, code enforcement monitoring, and providing education the community in organic waste recycling.  
+The City will continue to disseminate information to educate the community of the mandate.  Bilingual flyers will be distributed via utility bill insertions, to registered email addresses and public outreach efforts staffed at community events.  To boost the campaign, a strategic social media campaign will assist in enforcing and reminding all residents of the mandate for recycling organic waste.
+The Community Development Department will be vigilant in enforcing the mandate by monitoring our compliance and collaborating with our contracted waste hauler's reports and conducting site visits.  The Code Enforcement Division will conduct regular site inspections, issue an initial courtesy notice, educate the community and eventually hand out citations for violations. To assist the Code Enforcement Officer with the additional responsibilities, an additional part-time Organic Waste Monitor will be employed with grant funds.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of East Palo Alto</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Diana Tran</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6508533191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The grant funds being requested will be used to implement SB 1383 in the City of East Palo Alto, with projects that fall within the scope of Cal Recycle's guidelines. The projects for which the City of East Palo Alto is requesting funds can be found in the narrative proposal, and below:
+The first project for which the our jurisdiction seeks funding is a collaboration between every city and town within San Mateo County, the County of San Mateo, and the San Mateo Resource Conservation District (RCD) to help each jurisdiction meet its SB 1383 recovered organic waste product procurement target. Our jurisdiction will contract with the RCD to procure compost and apply it to farm and rangeland in San Mateo County; to identify and develop additional partnership opportunities with the county’s agricultural communities to support long-term SB 1383 compliance; and to assess innovative compost procurement, application, and funding strategies to build capacity for the long term.  
+The second project for which our jurisdiction seeks funding is to supplement environmental staff’s time with SB 1383 outreach and enforcement. There is currently only one full-time and one part-time (.5FTE) staff in the Environmental Programs Division.  
+The City of East Palo Alto is the least compliant jurisdiction in San Mateo County, with respect to generators that have yet to opt in for a green bin. This supplemental time will allow the staff members to work with our Joint Powers Authority (Rethink Waste) and our waste service provider Recology to ensure that the non-compliant commercial and multi-family dwelling accounts become compliant over the next year. With the addition of these grant funds, staff would spend a total of 15 hours a week devoted to SB 1383 outreach and education tasks for the City.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of San Carlos</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Tracy Summers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6508024194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Goleta</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Andrea Dransfield</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8053606607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>With the January 1, 2024 start of the SB 1383 enforcement mandate, our city is responsible for implementing the SB 1383 Ordinance in their communities and must coordinate with city and county planners, waste haulers, waste processing facilities, recyclers, commercial businesses, residents, and edible food recovery organizations.   The implementation of this organics program is the largest agency based solid waste program push in the last 30 years.
+The funds allotted by this grant will be focused on the City of Goleta administrative staffing needs, education to promote organic program participation, enforcement staffing to ensure program compliance in accordance with the guidelines, marketing/promotional/outreach programs which will include all media outlets from the citywide mailings, local newspaper, city website, city social media, video, television, hauler outreach, etc., materials for program compliance (recovered organics, etc.), personnel including additional staffing required and staff and volunteer training</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Huntington Park</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Gerardo Lopez</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3235826161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>In addition to City's Education and Procurement, the City of Huntington Park proposes to use the grant funds for Consultant SB 1383 Implementation services. As such, the consultant will perform the following implementation tasks:
+1. Compile Data and submit information for the City's Organics Capacity Plan
+2. Determine quarterly compliance and organic tonnage of Self and Third Party Haulers
+3. Coordinate Compost Giveaway &amp; Workshop Events
+4. Review EFG, FRO and Self Hauler reporting for compliance
+5. Oversee the Hauler's Contamination Audit
+6. Continue conducting Tier 1 &amp; 2 Surveys &amp; Inspections
+7. Coordinate SB 1383 Education &amp; Outreach Workshops
+8. Hold Department Head Procurement Meeting
+9. Oversee Procurement Target Progress
+10. Review and Process Waivers
+11. Oversee the Organics Enforcement Process 
+12. Maintain the Enforcement Log
+13. Reach Out to Recovery Organization
+14. Maintain the SB 1383 Information on the City's Website
+15. Perform Recordkeeping duties
+16. File SB 1383 Reports, including Food Recover, Compliance and Procurement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Selma</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Jason Rogers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5598912200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Funding is needed to hire City staff to manage new responsibilities placed upon the City by SB 1383 regulations. Funding will also be used to establish the City's official Implementation Records.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Rio Dell</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Racheal Henry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7077643532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City of Rio Dell, a small, rural, disadvantaged community in Humboldt County, is participating in the fight against climate change by recycling organic waste. The City anticipates using the grant to facilitate public outreach campaigns to educate the community and highlight the importance of organic recycling. The City would like to purchase organic recycling bins and distribute them throughout the community. By enabling individuals to make climate-conscious decisions regarding our waste and recycling, the community will be equipped to make an immediate and lasting impact for future generations. Additionally, the City is working with the County of Humboldt and other cities to study the feasibility of processing organic waste in the county instead of hauling it away.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of El Cerrito</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Christina Leard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5102154338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>We intend to use funds for an SB 1383 outreach campaign that includes design of truck billboards/signs to go on our curbside recycling trucks and the garbage and organics trucks of our franchised hauler, East Bay Sanitary. We will also have outreach designed for advertising at the 2 BART stations in El Cerrito that will run for 4 weeks per cycle for a total of 2 cycles during the grant term. 
+We also plan to use funds to purchase additional compost for our monthly compost giveaways that often run out within half a day in peak season. We plan to double the amount of compost for the giveaways 6 months of each year of the grant cycle (during peak season). 
+Lastly, funds will be used to pay for a part-time Environmental Intern to assist with executing the outreach and education activites associated with this grant.   </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Pacifica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Ahmad Haya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6507383767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Moorpark</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Roger Pichardo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>626-307-1257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: SB 1383 Local Assistance Grant funds to be used to provide funding for capacity planning, program evaluation, gap analysis, edible food recovery support, comprehensive SB 1383 education, outreach support, and compliance checks (residential, multifamily, and commercial), cover SB 1383 personnel expenses associated with additional task/regulatory requirements, procurement funding to meet the City’s required target, and comprehensive record collection, maintenance, record keeping, and reporting in-order-to be compliant with SB 1383.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of La Verne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Jason Forsberg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9095968741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Funds obtained will be used for a variety of SB 1383 expenses. Planned at the time of this writing is software, mulch for procurement and potentially vendor services to provide assistance for food rescue efforts and compliance assurances.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Brentwood</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Jason Neofotistos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9255166095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Funds would be used to offset expenses related to SB1383 compliance, more specifically to assist in the permitting, design, building of a process on-site to divert organics from the landfill instead of hauling the materials off to distant composting facilities. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of San Buenaventura</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Aspen Lozano</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7604989662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Our required procurement targets in 2024 and 2025 are expected to cost over $240K.
+The SB 1383 funding will be used to purchase to meet the City's procurement requirements over the next two years, with spending on eligible Mulch and Compost for distribution to community members as part of our Free Program for residents, at events, on public facilities and parks, and other eligible distribution opportunities.</x:t>
   </x:si>
   <x:si>
     <x:t>City of El Cajon</x:t>
   </x:si>
   <x:si>
     <x:t>The funds will be used to primarily fund the requirements associated with the implementation of the City's Edible Food Recovery program including Education and Outreach, Inspection and Enforcement, Record Keeping, Tier Identification, and Capacity Planning. Additionally, funds will be used for Edible Food Recovery program evaluation and gap analysis if it is determined that the San Diego County region has a shortfall in its Edible Food Recovery capacity. A detailed description of each of the services follows.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 387</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
@@ -5613,51 +5616,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R783c73bd61fa4c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6bbdfacd7c4041a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R07fcea221ac04329" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ae77770c4c84500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17a5e2b1d85f4f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Raeb4d33c2d764e45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -6497,8564 +6500,8564 @@
     </x:row>
     <x:row ht="816.4345703125" customHeight="1" collapsed="0">
       <x:c r="A38" s="8" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B38" s="8" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C38" s="8"/>
       <x:c r="D38" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E38" s="8" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="F38" s="8" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="G38" s="8" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H38" s="8" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.4619140625" customHeight="1" collapsed="0">
+    <x:row ht="712.94140625" customHeight="1" collapsed="0">
       <x:c r="A39" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B39" s="8" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C39" s="8"/>
       <x:c r="D39" s="9" t="n">
-        <x:v>148186</x:v>
+        <x:v>450000</x:v>
       </x:c>
       <x:c r="E39" s="8" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F39" s="8" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G39" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H39" s="8" t="s">
-        <x:v>174</x:v>
-[...2 lines deleted...]
-    <x:row ht="712.9404296875" customHeight="1" collapsed="0">
+        <x:v>175</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="4668.60546875" customHeight="1" collapsed="0">
       <x:c r="A40" s="8" t="s">
-        <x:v>175</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B40" s="8" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C40" s="8"/>
       <x:c r="D40" s="9" t="n">
-        <x:v>450000</x:v>
+        <x:v>547390</x:v>
       </x:c>
       <x:c r="E40" s="8" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F40" s="8" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="G40" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H40" s="8" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
-    <x:row ht="4668.60546875" customHeight="1" collapsed="0">
+    <x:row ht="586.458984375" customHeight="1" collapsed="0">
       <x:c r="A41" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B41" s="8" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C41" s="8"/>
       <x:c r="D41" s="9" t="n">
-        <x:v>547390</x:v>
+        <x:v>1349680</x:v>
       </x:c>
       <x:c r="E41" s="8" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F41" s="8" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G41" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H41" s="8" t="s">
-        <x:v>183</x:v>
-[...2 lines deleted...]
-    <x:row ht="586.4609375" customHeight="1" collapsed="0">
+        <x:v>184</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="298.970703125" customHeight="1" collapsed="0">
       <x:c r="A42" s="8" t="s">
-        <x:v>184</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B42" s="8" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C42" s="8"/>
       <x:c r="D42" s="9" t="n">
-        <x:v>1349680</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E42" s="8" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="F42" s="8" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G42" s="8" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H42" s="8" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
-    <x:row ht="298.96875" customHeight="1" collapsed="0">
+    <x:row ht="229.974609375" customHeight="1" collapsed="0">
       <x:c r="A43" s="8" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B43" s="8" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C43" s="8"/>
       <x:c r="D43" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>296174</x:v>
       </x:c>
       <x:c r="E43" s="8" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="F43" s="8" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="G43" s="8" t="s">
-        <x:v>127</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H43" s="8" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
-    <x:row ht="229.974609375" customHeight="1" collapsed="0">
+    <x:row ht="2150.306640625" customHeight="1" collapsed="0">
       <x:c r="A44" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B44" s="8" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C44" s="8"/>
       <x:c r="D44" s="9" t="n">
-        <x:v>296174</x:v>
+        <x:v>326482</x:v>
       </x:c>
       <x:c r="E44" s="8" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F44" s="8" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G44" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H44" s="8" t="s">
-        <x:v>196</x:v>
-[...2 lines deleted...]
-    <x:row ht="2150.3046875" customHeight="1" collapsed="0">
+        <x:v>197</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="908.41796875" customHeight="1" collapsed="0">
       <x:c r="A45" s="8" t="s">
-        <x:v>197</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B45" s="8" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C45" s="8"/>
       <x:c r="D45" s="9" t="n">
-        <x:v>326482</x:v>
+        <x:v>139155</x:v>
       </x:c>
       <x:c r="E45" s="8" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="F45" s="8" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="G45" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H45" s="8" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
-    <x:row ht="908.419921875" customHeight="1" collapsed="0">
+    <x:row ht="126.482421875" customHeight="1" collapsed="0">
       <x:c r="A46" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B46" s="8" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C46" s="8"/>
       <x:c r="D46" s="9" t="n">
-        <x:v>139155</x:v>
+        <x:v>351102</x:v>
       </x:c>
       <x:c r="E46" s="8" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F46" s="8" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G46" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H46" s="8" t="s">
-        <x:v>205</x:v>
-[...2 lines deleted...]
-    <x:row ht="126.48046875" customHeight="1" collapsed="0">
+        <x:v>206</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2035.330078125" customHeight="1" collapsed="0">
       <x:c r="A47" s="8" t="s">
-        <x:v>206</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B47" s="8" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C47" s="8"/>
       <x:c r="D47" s="9" t="n">
-        <x:v>351102</x:v>
+        <x:v>267124</x:v>
       </x:c>
       <x:c r="E47" s="8" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="F47" s="8" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="G47" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H47" s="8" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2035.333984375" customHeight="1" collapsed="0">
+    <x:row ht="1276.38671875" customHeight="1" collapsed="0">
       <x:c r="A48" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B48" s="8" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C48" s="8"/>
       <x:c r="D48" s="9" t="n">
-        <x:v>267124</x:v>
+        <x:v>531371</x:v>
       </x:c>
       <x:c r="E48" s="8" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="F48" s="8" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="G48" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H48" s="8" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1276.384765625" customHeight="1" collapsed="0">
+    <x:row ht="241.484375" customHeight="1" collapsed="0">
       <x:c r="A49" s="8" t="s">
-        <x:v>108</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B49" s="8" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C49" s="8"/>
       <x:c r="D49" s="9" t="n">
-        <x:v>531371</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E49" s="8" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="F49" s="8" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="G49" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H49" s="8" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
-    <x:row ht="241.482421875" customHeight="1" collapsed="0">
+    <x:row ht="1517.865234375" customHeight="1" collapsed="0">
       <x:c r="A50" s="8" t="s">
-        <x:v>67</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B50" s="8" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C50" s="8"/>
       <x:c r="D50" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>340333</x:v>
       </x:c>
       <x:c r="E50" s="8" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F50" s="8" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G50" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H50" s="8" t="s">
-        <x:v>222</x:v>
-[...2 lines deleted...]
-    <x:row ht="1517.8671875" customHeight="1" collapsed="0">
+        <x:v>223</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="517.462890625" customHeight="1" collapsed="0">
       <x:c r="A51" s="8" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B51" s="8" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C51" s="8"/>
       <x:c r="D51" s="9" t="n">
-        <x:v>340333</x:v>
+        <x:v>1537564</x:v>
       </x:c>
       <x:c r="E51" s="8" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F51" s="8" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="G51" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H51" s="8" t="s">
-        <x:v>227</x:v>
-[...2 lines deleted...]
-    <x:row ht="517.46484375" customHeight="1" collapsed="0">
+        <x:v>228</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="218.498046875" customHeight="1" collapsed="0">
       <x:c r="A52" s="8" t="s">
-        <x:v>228</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B52" s="8" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C52" s="8"/>
       <x:c r="D52" s="9" t="n">
-        <x:v>1537564</x:v>
+        <x:v>107651</x:v>
       </x:c>
       <x:c r="E52" s="8" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="F52" s="8" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G52" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H52" s="8" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
-    <x:row ht="218.494140625" customHeight="1" collapsed="0">
+    <x:row ht="1368.396484375" customHeight="1" collapsed="0">
       <x:c r="A53" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B53" s="8" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C53" s="8"/>
       <x:c r="D53" s="9" t="n">
-        <x:v>107651</x:v>
+        <x:v>211031</x:v>
       </x:c>
       <x:c r="E53" s="8" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="F53" s="8" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="G53" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H53" s="8" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1368.3984375" customHeight="1" collapsed="0">
+    <x:row ht="252.98828125" customHeight="1" collapsed="0">
       <x:c r="A54" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B54" s="8" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C54" s="8"/>
       <x:c r="D54" s="9" t="n">
-        <x:v>211031</x:v>
+        <x:v>174062</x:v>
       </x:c>
       <x:c r="E54" s="8" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="F54" s="8" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="G54" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H54" s="8" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
-    <x:row ht="252.9921875" customHeight="1" collapsed="0">
+    <x:row ht="735.93359375" customHeight="1" collapsed="0">
       <x:c r="A55" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B55" s="8" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C55" s="8"/>
       <x:c r="D55" s="9" t="n">
-        <x:v>174062</x:v>
+        <x:v>328023</x:v>
       </x:c>
       <x:c r="E55" s="8" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="F55" s="8" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="G55" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H55" s="8" t="s">
-        <x:v>244</x:v>
-[...2 lines deleted...]
-    <x:row ht="735.9296875" customHeight="1" collapsed="0">
+        <x:v>245</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="873.921875" customHeight="1" collapsed="0">
       <x:c r="A56" s="8" t="s">
-        <x:v>146</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B56" s="8" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C56" s="8"/>
       <x:c r="D56" s="9" t="n">
-        <x:v>328023</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E56" s="8" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F56" s="8" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="G56" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H56" s="8" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
-    <x:row ht="873.921875" customHeight="1" collapsed="0">
+    <x:row ht="115" customHeight="1" collapsed="0">
       <x:c r="A57" s="8" t="s">
-        <x:v>114</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B57" s="8" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C57" s="8"/>
       <x:c r="D57" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>279920</x:v>
       </x:c>
       <x:c r="E57" s="8" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="F57" s="8" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="G57" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H57" s="8" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
-    <x:row ht="517.46484375" customHeight="1" collapsed="0">
+    <x:row ht="264.47265625" customHeight="1" collapsed="0">
       <x:c r="A58" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B58" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C58" s="8"/>
       <x:c r="D58" s="9" t="n">
-        <x:v>561790</x:v>
+        <x:v>164536</x:v>
       </x:c>
       <x:c r="E58" s="8" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F58" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G58" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H58" s="8" t="s">
-        <x:v>257</x:v>
-[...2 lines deleted...]
-    <x:row ht="115" customHeight="1" collapsed="0">
+        <x:v>258</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="206.984375" customHeight="1" collapsed="0">
       <x:c r="A59" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B59" s="8" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C59" s="8"/>
       <x:c r="D59" s="9" t="n">
-        <x:v>279920</x:v>
+        <x:v>123181</x:v>
       </x:c>
       <x:c r="E59" s="8" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F59" s="8" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G59" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H59" s="8" t="s">
-        <x:v>261</x:v>
-[...2 lines deleted...]
-    <x:row ht="264.47265625" customHeight="1" collapsed="0">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="103.49609375" customHeight="1" collapsed="0">
       <x:c r="A60" s="8" t="s">
-        <x:v>262</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B60" s="8" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C60" s="8"/>
       <x:c r="D60" s="9" t="n">
-        <x:v>164536</x:v>
+        <x:v>292997</x:v>
       </x:c>
       <x:c r="E60" s="8" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F60" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="G60" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H60" s="8" t="s">
-        <x:v>266</x:v>
-[...2 lines deleted...]
-    <x:row ht="206.984375" customHeight="1" collapsed="0">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1023.41796875" customHeight="1" collapsed="0">
       <x:c r="A61" s="8" t="s">
-        <x:v>267</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B61" s="8" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C61" s="8"/>
       <x:c r="D61" s="9" t="n">
-        <x:v>123181</x:v>
+        <x:v>419377</x:v>
       </x:c>
       <x:c r="E61" s="8" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="F61" s="8" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="G61" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H61" s="8" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
-    <x:row ht="103.49609375" customHeight="1" collapsed="0">
+    <x:row ht="344.9765625" customHeight="1" collapsed="0">
       <x:c r="A62" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B62" s="8" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C62" s="8"/>
       <x:c r="D62" s="9" t="n">
-        <x:v>292997</x:v>
+        <x:v>451318</x:v>
       </x:c>
       <x:c r="E62" s="8" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="F62" s="8" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="G62" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H62" s="8" t="s">
-        <x:v>275</x:v>
-[...2 lines deleted...]
-    <x:row ht="1023.41796875" customHeight="1" collapsed="0">
+        <x:v>276</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="425.453125" customHeight="1" collapsed="0">
       <x:c r="A63" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B63" s="8" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C63" s="8"/>
       <x:c r="D63" s="9" t="n">
-        <x:v>419377</x:v>
+        <x:v>455122</x:v>
       </x:c>
       <x:c r="E63" s="8" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F63" s="8" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="G63" s="8" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="H63" s="8" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="G63" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H63" s="8" t="s">
+    </x:row>
+    <x:row ht="103.4921875" customHeight="1" collapsed="0">
+      <x:c r="A64" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B64" s="8" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
       <x:c r="C64" s="8"/>
       <x:c r="D64" s="9" t="n">
-        <x:v>451318</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E64" s="8" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="F64" s="8" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="F64" s="8" t="s">
+      <x:c r="G64" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H64" s="8" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="G64" s="8" t="s">
+    </x:row>
+    <x:row ht="183.99609375" customHeight="1" collapsed="0">
+      <x:c r="A65" s="8" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B65" s="8" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...9 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
       <x:c r="C65" s="8"/>
       <x:c r="D65" s="9" t="n">
-        <x:v>455122</x:v>
+        <x:v>208212</x:v>
       </x:c>
       <x:c r="E65" s="8" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F65" s="8" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G65" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H65" s="8" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
-    <x:row ht="103.4921875" customHeight="1" collapsed="0">
+    <x:row ht="482.96875" customHeight="1" collapsed="0">
       <x:c r="A66" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B66" s="8" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C66" s="8"/>
       <x:c r="D66" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>602222</x:v>
       </x:c>
       <x:c r="E66" s="8" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="F66" s="8" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="G66" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H66" s="8" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
-    <x:row ht="183.99609375" customHeight="1" collapsed="0">
+    <x:row ht="4634.10546875" customHeight="1" collapsed="0">
       <x:c r="A67" s="8" t="s">
-        <x:v>146</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B67" s="8" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C67" s="8"/>
       <x:c r="D67" s="9" t="n">
-        <x:v>208212</x:v>
+        <x:v>519396</x:v>
       </x:c>
       <x:c r="E67" s="8" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="F67" s="8" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="G67" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H67" s="8" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
-    <x:row ht="482.96875" customHeight="1" collapsed="0">
+    <x:row ht="436.96484375" customHeight="1" collapsed="0">
       <x:c r="A68" s="8" t="s">
-        <x:v>146</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B68" s="8" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C68" s="8"/>
       <x:c r="D68" s="9" t="n">
-        <x:v>602222</x:v>
+        <x:v>317573</x:v>
       </x:c>
       <x:c r="E68" s="8" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="F68" s="8" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="G68" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H68" s="8" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
-    <x:row ht="4634.10546875" customHeight="1" collapsed="0">
+    <x:row ht="287.45703125" customHeight="1" collapsed="0">
       <x:c r="A69" s="8" t="s">
-        <x:v>197</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B69" s="8" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C69" s="8"/>
       <x:c r="D69" s="9" t="n">
-        <x:v>519396</x:v>
+        <x:v>161453</x:v>
       </x:c>
       <x:c r="E69" s="8" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="F69" s="8" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="G69" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H69" s="8" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
-    <x:row ht="436.96484375" customHeight="1" collapsed="0">
+    <x:row ht="34.5" customHeight="1" collapsed="0">
       <x:c r="A70" s="8" t="s">
-        <x:v>67</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B70" s="8" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C70" s="8"/>
       <x:c r="D70" s="9" t="n">
-        <x:v>317573</x:v>
+        <x:v>95705</x:v>
       </x:c>
       <x:c r="E70" s="8" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="F70" s="8" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="G70" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H70" s="8" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.45703125" customHeight="1" collapsed="0">
+    <x:row ht="137.98828125" customHeight="1" collapsed="0">
       <x:c r="A71" s="8" t="s">
-        <x:v>262</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B71" s="8" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C71" s="8"/>
       <x:c r="D71" s="9" t="n">
-        <x:v>161453</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E71" s="8" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="F71" s="8" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="G71" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H71" s="8" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
-    <x:row ht="34.5" customHeight="1" collapsed="0">
+    <x:row ht="4841.09375" customHeight="1" collapsed="0">
       <x:c r="A72" s="8" t="s">
-        <x:v>267</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B72" s="8" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C72" s="8"/>
       <x:c r="D72" s="9" t="n">
-        <x:v>95705</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E72" s="8" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="F72" s="8" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="G72" s="8" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H72" s="8" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
-    <x:row ht="137.98828125" customHeight="1" collapsed="0">
+    <x:row ht="471.45703125" customHeight="1" collapsed="0">
       <x:c r="A73" s="8" t="s">
-        <x:v>152</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B73" s="8" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C73" s="8"/>
       <x:c r="D73" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>291555</x:v>
       </x:c>
       <x:c r="E73" s="8" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="F73" s="8" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="G73" s="8" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H73" s="8" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
-    <x:row ht="4841.09375" customHeight="1" collapsed="0">
+    <x:row ht="1310.8828125" customHeight="1" collapsed="0">
       <x:c r="A74" s="8" t="s">
-        <x:v>152</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="B74" s="8" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C74" s="8"/>
       <x:c r="D74" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E74" s="8" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F74" s="8" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="G74" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H74" s="8" t="s">
-        <x:v>322</x:v>
-[...2 lines deleted...]
-    <x:row ht="471.4609375" customHeight="1" collapsed="0">
+        <x:v>323</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="632.4375" customHeight="1" collapsed="0">
       <x:c r="A75" s="8" t="s">
-        <x:v>99</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B75" s="8" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C75" s="8"/>
       <x:c r="D75" s="9" t="n">
-        <x:v>291555</x:v>
+        <x:v>76049</x:v>
       </x:c>
       <x:c r="E75" s="8" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F75" s="8" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G75" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H75" s="8" t="s">
-        <x:v>326</x:v>
-[...2 lines deleted...]
-    <x:row ht="1310.8828125" customHeight="1" collapsed="0">
+        <x:v>327</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="494.44921875" customHeight="1" collapsed="0">
       <x:c r="A76" s="8" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B76" s="8" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C76" s="8"/>
       <x:c r="D76" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>297821</x:v>
       </x:c>
       <x:c r="E76" s="8" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F76" s="8" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="G76" s="8" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H76" s="8" t="s">
-        <x:v>331</x:v>
-[...2 lines deleted...]
-    <x:row ht="632.43359375" customHeight="1" collapsed="0">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1092.4140625" customHeight="1" collapsed="0">
       <x:c r="A77" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B77" s="8" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C77" s="8"/>
       <x:c r="D77" s="9" t="n">
-        <x:v>76049</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E77" s="8" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F77" s="8" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="G77" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H77" s="8" t="s">
-        <x:v>335</x:v>
-[...2 lines deleted...]
-    <x:row ht="494.44921875" customHeight="1" collapsed="0">
+        <x:v>336</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1632.8671875" customHeight="1" collapsed="0">
       <x:c r="A78" s="8" t="s">
-        <x:v>336</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B78" s="8" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C78" s="8"/>
       <x:c r="D78" s="9" t="n">
-        <x:v>297821</x:v>
+        <x:v>201796</x:v>
       </x:c>
       <x:c r="E78" s="8" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="F78" s="8" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="G78" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H78" s="8" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1092.4140625" customHeight="1" collapsed="0">
+    <x:row ht="666.9375" customHeight="1" collapsed="0">
       <x:c r="A79" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B79" s="8" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C79" s="8"/>
       <x:c r="D79" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>132861</x:v>
       </x:c>
       <x:c r="E79" s="8" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="F79" s="8" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="G79" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H79" s="8" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1632.87109375" customHeight="1" collapsed="0">
+    <x:row ht="8716.25" customHeight="1" collapsed="0">
       <x:c r="A80" s="8" t="s">
-        <x:v>108</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="B80" s="8" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C80" s="8"/>
       <x:c r="D80" s="9" t="n">
-        <x:v>201796</x:v>
+        <x:v>722025</x:v>
       </x:c>
       <x:c r="E80" s="8" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F80" s="8" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="G80" s="8" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H80" s="8" t="s">
-        <x:v>348</x:v>
-[...2 lines deleted...]
-    <x:row ht="666.93359375" customHeight="1" collapsed="0">
+        <x:v>349</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="241.484375" customHeight="1" collapsed="0">
       <x:c r="A81" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B81" s="8" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C81" s="8"/>
       <x:c r="D81" s="9" t="n">
-        <x:v>132861</x:v>
+        <x:v>206068</x:v>
       </x:c>
       <x:c r="E81" s="8" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F81" s="8" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="G81" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H81" s="8" t="s">
-        <x:v>352</x:v>
-[...2 lines deleted...]
-    <x:row ht="8716.25390625" customHeight="1" collapsed="0">
+        <x:v>353</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="390.953125" customHeight="1" collapsed="0">
       <x:c r="A82" s="8" t="s">
-        <x:v>353</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B82" s="8" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C82" s="8"/>
       <x:c r="D82" s="9" t="n">
-        <x:v>722025</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E82" s="8" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="F82" s="8" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="G82" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H82" s="8" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
-    <x:row ht="241.484375" customHeight="1" collapsed="0">
+    <x:row ht="471.4609375" customHeight="1" collapsed="0">
       <x:c r="A83" s="8" t="s">
-        <x:v>146</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B83" s="8" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C83" s="8"/>
       <x:c r="D83" s="9" t="n">
-        <x:v>206068</x:v>
+        <x:v>185221</x:v>
       </x:c>
       <x:c r="E83" s="8" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="F83" s="8" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="G83" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H83" s="8" t="s">
         <x:v>361</x:v>
       </x:c>
     </x:row>
-    <x:row ht="425.44921875" customHeight="1" collapsed="0">
+    <x:row ht="1011.91015625" customHeight="1" collapsed="0">
       <x:c r="A84" s="8" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B84" s="8" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C84" s="8"/>
       <x:c r="D84" s="9" t="n">
-        <x:v>139546</x:v>
+        <x:v>245907</x:v>
       </x:c>
       <x:c r="E84" s="8" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="F84" s="8" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="G84" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H84" s="8" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
-    <x:row ht="390.95703125" customHeight="1" collapsed="0">
+    <x:row ht="586.4609375" customHeight="1" collapsed="0">
       <x:c r="A85" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="B85" s="8" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C85" s="8"/>
       <x:c r="D85" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E85" s="8" t="s">
-        <x:v>363</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F85" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="G85" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H85" s="8" t="s">
-        <x:v>368</x:v>
-[...2 lines deleted...]
-    <x:row ht="471.45703125" customHeight="1" collapsed="0">
+        <x:v>370</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="908.421875" customHeight="1" collapsed="0">
       <x:c r="A86" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B86" s="8" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C86" s="8"/>
       <x:c r="D86" s="9" t="n">
-        <x:v>185221</x:v>
+        <x:v>270003</x:v>
       </x:c>
       <x:c r="E86" s="8" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F86" s="8" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="G86" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H86" s="8" t="s">
-        <x:v>372</x:v>
-[...2 lines deleted...]
-    <x:row ht="1011.9140625" customHeight="1" collapsed="0">
+        <x:v>374</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="172.484375" customHeight="1" collapsed="0">
       <x:c r="A87" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B87" s="8" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C87" s="8"/>
       <x:c r="D87" s="9" t="n">
-        <x:v>245907</x:v>
+        <x:v>170155</x:v>
       </x:c>
       <x:c r="E87" s="8" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F87" s="8" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="G87" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H87" s="8" t="s">
-        <x:v>376</x:v>
-[...2 lines deleted...]
-    <x:row ht="609.4453125" customHeight="1" collapsed="0">
+        <x:v>378</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="816.4375" customHeight="1" collapsed="0">
       <x:c r="A88" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="B88" s="8" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C88" s="8"/>
       <x:c r="D88" s="9" t="n">
-        <x:v>202280</x:v>
+        <x:v>199091</x:v>
       </x:c>
       <x:c r="E88" s="8" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F88" s="8" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="G88" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H88" s="8" t="s">
-        <x:v>380</x:v>
-[...2 lines deleted...]
-    <x:row ht="586.4609375" customHeight="1" collapsed="0">
+        <x:v>383</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1333.8984375" customHeight="1" collapsed="0">
       <x:c r="A89" s="8" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B89" s="8" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C89" s="8"/>
       <x:c r="D89" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>125832</x:v>
       </x:c>
       <x:c r="E89" s="8" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F89" s="8" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="G89" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H89" s="8" t="s">
-        <x:v>385</x:v>
-[...2 lines deleted...]
-    <x:row ht="908.4140625" customHeight="1" collapsed="0">
+        <x:v>388</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="666.9375" customHeight="1" collapsed="0">
       <x:c r="A90" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B90" s="8" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C90" s="8"/>
       <x:c r="D90" s="9" t="n">
-        <x:v>270003</x:v>
+        <x:v>89017</x:v>
       </x:c>
       <x:c r="E90" s="8" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F90" s="8" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="G90" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H90" s="8" t="s">
-        <x:v>389</x:v>
-[...2 lines deleted...]
-    <x:row ht="172.4921875" customHeight="1" collapsed="0">
+        <x:v>392</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="91.984375" customHeight="1" collapsed="0">
       <x:c r="A91" s="8" t="s">
-        <x:v>49</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B91" s="8" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C91" s="8"/>
       <x:c r="D91" s="9" t="n">
-        <x:v>170155</x:v>
+        <x:v>89452</x:v>
       </x:c>
       <x:c r="E91" s="8" t="s">
-        <x:v>391</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F91" s="8" t="s">
-        <x:v>392</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="G91" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H91" s="8" t="s">
-        <x:v>393</x:v>
-[...2 lines deleted...]
-    <x:row ht="816.4375" customHeight="1" collapsed="0">
+        <x:v>397</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="781.9296875" customHeight="1" collapsed="0">
       <x:c r="A92" s="8" t="s">
-        <x:v>394</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B92" s="8" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C92" s="8"/>
       <x:c r="D92" s="9" t="n">
-        <x:v>199091</x:v>
+        <x:v>133635</x:v>
       </x:c>
       <x:c r="E92" s="8" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F92" s="8" t="s">
-        <x:v>397</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="G92" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H92" s="8" t="s">
-        <x:v>398</x:v>
-[...2 lines deleted...]
-    <x:row ht="1333.8984375" customHeight="1" collapsed="0">
+        <x:v>401</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="574.9609375" customHeight="1" collapsed="0">
       <x:c r="A93" s="8" t="s">
-        <x:v>399</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B93" s="8" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C93" s="8"/>
       <x:c r="D93" s="9" t="n">
-        <x:v>125832</x:v>
+        <x:v>302018</x:v>
       </x:c>
       <x:c r="E93" s="8" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F93" s="8" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="G93" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H93" s="8" t="s">
-        <x:v>403</x:v>
-[...2 lines deleted...]
-    <x:row ht="666.9296875" customHeight="1" collapsed="0">
+        <x:v>405</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="505.953125" customHeight="1" collapsed="0">
       <x:c r="A94" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B94" s="8" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C94" s="8"/>
       <x:c r="D94" s="9" t="n">
-        <x:v>89017</x:v>
+        <x:v>357637</x:v>
       </x:c>
       <x:c r="E94" s="8" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F94" s="8" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G94" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H94" s="8" t="s">
-        <x:v>407</x:v>
-[...2 lines deleted...]
-    <x:row ht="91.9921875" customHeight="1" collapsed="0">
+        <x:v>409</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="528.9375" customHeight="1" collapsed="0">
       <x:c r="A95" s="8" t="s">
-        <x:v>408</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B95" s="8" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C95" s="8"/>
       <x:c r="D95" s="9" t="n">
-        <x:v>89452</x:v>
+        <x:v>719552</x:v>
       </x:c>
       <x:c r="E95" s="8" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F95" s="8" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G95" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H95" s="8" t="s">
-        <x:v>412</x:v>
-[...2 lines deleted...]
-    <x:row ht="781.9375" customHeight="1" collapsed="0">
+        <x:v>413</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="287.46875" customHeight="1" collapsed="0">
       <x:c r="A96" s="8" t="s">
-        <x:v>262</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B96" s="8" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C96" s="8"/>
       <x:c r="D96" s="9" t="n">
-        <x:v>133635</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E96" s="8" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F96" s="8" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="G96" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H96" s="8" t="s">
-        <x:v>416</x:v>
-[...2 lines deleted...]
-    <x:row ht="574.9453125" customHeight="1" collapsed="0">
+        <x:v>417</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="735.9296875" customHeight="1" collapsed="0">
       <x:c r="A97" s="8" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B97" s="8" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C97" s="8"/>
       <x:c r="D97" s="9" t="n">
-        <x:v>302018</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E97" s="8" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F97" s="8" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="G97" s="8" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H97" s="8" t="s">
-        <x:v>420</x:v>
-[...2 lines deleted...]
-    <x:row ht="505.953125" customHeight="1" collapsed="0">
+        <x:v>421</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1414.375" customHeight="1" collapsed="0">
       <x:c r="A98" s="8" t="s">
-        <x:v>146</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B98" s="8" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C98" s="8"/>
       <x:c r="D98" s="9" t="n">
-        <x:v>357637</x:v>
+        <x:v>162960</x:v>
       </x:c>
       <x:c r="E98" s="8" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F98" s="8" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="G98" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H98" s="8" t="s">
-        <x:v>424</x:v>
-[...2 lines deleted...]
-    <x:row ht="528.953125" customHeight="1" collapsed="0">
+        <x:v>425</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="126.4765625" customHeight="1" collapsed="0">
       <x:c r="A99" s="8" t="s">
-        <x:v>262</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B99" s="8" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C99" s="8"/>
       <x:c r="D99" s="9" t="n">
-        <x:v>719552</x:v>
+        <x:v>229999</x:v>
       </x:c>
       <x:c r="E99" s="8" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F99" s="8" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="G99" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H99" s="8" t="s">
-        <x:v>428</x:v>
-[...2 lines deleted...]
-    <x:row ht="287.453125" customHeight="1" collapsed="0">
+        <x:v>429</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="517.46875" customHeight="1" collapsed="0">
       <x:c r="A100" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B100" s="8" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C100" s="8"/>
       <x:c r="D100" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>109300</x:v>
       </x:c>
       <x:c r="E100" s="8" t="s">
-        <x:v>430</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F100" s="8" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G100" s="8" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="H100" s="8" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="G100" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H100" s="8" t="s">
+    </x:row>
+    <x:row ht="747.4453125" customHeight="1" collapsed="0">
+      <x:c r="A101" s="8" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="B101" s="8" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>434</x:v>
       </x:c>
       <x:c r="C101" s="8"/>
       <x:c r="D101" s="9" t="n">
-        <x:v>104117</x:v>
+        <x:v>165976</x:v>
       </x:c>
       <x:c r="E101" s="8" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="F101" s="8" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="G101" s="8" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H101" s="8" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="F101" s="8" t="s">
+    </x:row>
+    <x:row ht="1046.40625" customHeight="1" collapsed="0">
+      <x:c r="A102" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B102" s="8" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>438</x:v>
       </x:c>
       <x:c r="C102" s="8"/>
       <x:c r="D102" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E102" s="8" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="F102" s="8" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="G102" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H102" s="8" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="F102" s="8" t="s">
+    </x:row>
+    <x:row ht="264.46875" customHeight="1" collapsed="0">
+      <x:c r="A103" s="8" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B103" s="8" t="s">
         <x:v>440</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>442</x:v>
       </x:c>
       <x:c r="C103" s="8"/>
       <x:c r="D103" s="9" t="n">
-        <x:v>162960</x:v>
+        <x:v>75891</x:v>
       </x:c>
       <x:c r="E103" s="8" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="F103" s="8" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="G103" s="8" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H103" s="8" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="F103" s="8" t="s">
+    </x:row>
+    <x:row ht="6899.4140625" customHeight="1" collapsed="0">
+      <x:c r="A104" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B104" s="8" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
       <x:c r="C104" s="8"/>
       <x:c r="D104" s="9" t="n">
-        <x:v>229999</x:v>
+        <x:v>224342</x:v>
       </x:c>
       <x:c r="E104" s="8" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="F104" s="8" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="G104" s="8" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H104" s="8" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="F104" s="8" t="s">
+    </x:row>
+    <x:row ht="115.0078125" customHeight="1" collapsed="0">
+      <x:c r="A105" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B105" s="8" t="s">
         <x:v>448</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>450</x:v>
       </x:c>
       <x:c r="C105" s="8"/>
       <x:c r="D105" s="9" t="n">
-        <x:v>109300</x:v>
+        <x:v>103281</x:v>
       </x:c>
       <x:c r="E105" s="8" t="s">
-        <x:v>41</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F105" s="8" t="s">
-        <x:v>42</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="G105" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H105" s="8" t="s">
         <x:v>451</x:v>
       </x:c>
     </x:row>
-    <x:row ht="747.4375" customHeight="1" collapsed="0">
+    <x:row ht="770.421875" customHeight="1" collapsed="0">
       <x:c r="A106" s="8" t="s">
-        <x:v>262</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B106" s="8" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C106" s="8"/>
       <x:c r="D106" s="9" t="n">
-        <x:v>165976</x:v>
+        <x:v>76194</x:v>
       </x:c>
       <x:c r="E106" s="8" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="F106" s="8" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="G106" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H106" s="8" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1046.40625" customHeight="1" collapsed="0">
+    <x:row ht="942.921875" customHeight="1" collapsed="0">
       <x:c r="A107" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B107" s="8" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C107" s="8"/>
       <x:c r="D107" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>161264</x:v>
       </x:c>
       <x:c r="E107" s="8" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="F107" s="8" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="G107" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H107" s="8" t="s">
         <x:v>459</x:v>
       </x:c>
     </x:row>
-    <x:row ht="264.4765625" customHeight="1" collapsed="0">
+    <x:row ht="195.4765625" customHeight="1" collapsed="0">
       <x:c r="A108" s="8" t="s">
-        <x:v>67</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B108" s="8" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C108" s="8"/>
       <x:c r="D108" s="9" t="n">
-        <x:v>75891</x:v>
+        <x:v>243294</x:v>
       </x:c>
       <x:c r="E108" s="8" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="F108" s="8" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="G108" s="8" t="s">
-        <x:v>127</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H108" s="8" t="s">
         <x:v>463</x:v>
       </x:c>
     </x:row>
-    <x:row ht="6899.4140625" customHeight="1" collapsed="0">
+    <x:row ht="551.9609375" customHeight="1" collapsed="0">
       <x:c r="A109" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B109" s="8" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C109" s="8"/>
       <x:c r="D109" s="9" t="n">
-        <x:v>224342</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E109" s="8" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="F109" s="8" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="G109" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H109" s="8" t="s">
         <x:v>467</x:v>
       </x:c>
     </x:row>
-    <x:row ht="115" customHeight="1" collapsed="0">
+    <x:row ht="252.9921875" customHeight="1" collapsed="0">
       <x:c r="A110" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B110" s="8" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C110" s="8"/>
       <x:c r="D110" s="9" t="n">
-        <x:v>103281</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E110" s="8" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="F110" s="8" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="G110" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H110" s="8" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
-    <x:row ht="770.4296875" customHeight="1" collapsed="0">
+    <x:row ht="10372.109375" customHeight="1" collapsed="0">
       <x:c r="A111" s="8" t="s">
-        <x:v>108</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="B111" s="8" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C111" s="8"/>
       <x:c r="D111" s="9" t="n">
-        <x:v>76194</x:v>
+        <x:v>612849</x:v>
       </x:c>
       <x:c r="E111" s="8" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="F111" s="8" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="G111" s="8" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H111" s="8" t="s">
         <x:v>475</x:v>
       </x:c>
     </x:row>
-    <x:row ht="942.9140625" customHeight="1" collapsed="0">
+    <x:row ht="436.9609375" customHeight="1" collapsed="0">
       <x:c r="A112" s="8" t="s">
-        <x:v>206</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B112" s="8" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C112" s="8"/>
       <x:c r="D112" s="9" t="n">
-        <x:v>161264</x:v>
+        <x:v>1065428</x:v>
       </x:c>
       <x:c r="E112" s="8" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="F112" s="8" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="G112" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H112" s="8" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
-    <x:row ht="195.4765625" customHeight="1" collapsed="0">
+    <x:row ht="2587.265625" customHeight="1" collapsed="0">
       <x:c r="A113" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B113" s="8" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C113" s="8"/>
       <x:c r="D113" s="9" t="n">
-        <x:v>243294</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E113" s="8" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="F113" s="8" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="G113" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H113" s="8" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
-    <x:row ht="551.96875" customHeight="1" collapsed="0">
+    <x:row ht="1908.8515625" customHeight="1" collapsed="0">
       <x:c r="A114" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B114" s="8" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C114" s="8"/>
       <x:c r="D114" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>246469</x:v>
       </x:c>
       <x:c r="E114" s="8" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="F114" s="8" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="G114" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H114" s="8" t="s">
         <x:v>487</x:v>
       </x:c>
     </x:row>
-    <x:row ht="252.984375" customHeight="1" collapsed="0">
+    <x:row ht="816.4296875" customHeight="1" collapsed="0">
       <x:c r="A115" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B115" s="8" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C115" s="8"/>
       <x:c r="D115" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>88065</x:v>
       </x:c>
       <x:c r="E115" s="8" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="F115" s="8" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="G115" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H115" s="8" t="s">
         <x:v>491</x:v>
       </x:c>
     </x:row>
-    <x:row ht="574.953125" customHeight="1" collapsed="0">
+    <x:row ht="321.953125" customHeight="1" collapsed="0">
       <x:c r="A116" s="8" t="s">
-        <x:v>197</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B116" s="8" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C116" s="8"/>
       <x:c r="D116" s="9" t="n">
-        <x:v>99117</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E116" s="8" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="F116" s="8" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="G116" s="8" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H116" s="8" t="s">
         <x:v>495</x:v>
       </x:c>
     </x:row>
-    <x:row ht="10372.109375" customHeight="1" collapsed="0">
+    <x:row ht="448.4765625" customHeight="1" collapsed="0">
       <x:c r="A117" s="8" t="s">
-        <x:v>353</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B117" s="8" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C117" s="8"/>
       <x:c r="D117" s="9" t="n">
-        <x:v>612849</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E117" s="8" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F117" s="8" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="G117" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H117" s="8" t="s">
-        <x:v>499</x:v>
-[...2 lines deleted...]
-    <x:row ht="436.9609375" customHeight="1" collapsed="0">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="218.5" customHeight="1" collapsed="0">
       <x:c r="A118" s="8" t="s">
-        <x:v>152</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B118" s="8" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C118" s="8"/>
       <x:c r="D118" s="9" t="n">
-        <x:v>1065428</x:v>
+        <x:v>96873</x:v>
       </x:c>
       <x:c r="E118" s="8" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F118" s="8" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="G118" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H118" s="8" t="s">
-        <x:v>503</x:v>
-[...2 lines deleted...]
-    <x:row ht="2587.265625" customHeight="1" collapsed="0">
+        <x:v>504</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1138.390625" customHeight="1" collapsed="0">
       <x:c r="A119" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="B119" s="8" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C119" s="8"/>
       <x:c r="D119" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E119" s="8" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F119" s="8" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="G119" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H119" s="8" t="s">
-        <x:v>507</x:v>
-[...2 lines deleted...]
-    <x:row ht="1908.8515625" customHeight="1" collapsed="0">
+        <x:v>509</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="206.984375" customHeight="1" collapsed="0">
       <x:c r="A120" s="8" t="s">
-        <x:v>197</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B120" s="8" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C120" s="8"/>
       <x:c r="D120" s="9" t="n">
-        <x:v>246469</x:v>
+        <x:v>234113</x:v>
       </x:c>
       <x:c r="E120" s="8" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="F120" s="8" t="s">
-        <x:v>510</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="G120" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H120" s="8" t="s">
-        <x:v>511</x:v>
-[...2 lines deleted...]
-    <x:row ht="816.4375" customHeight="1" collapsed="0">
+        <x:v>513</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2334.3046875" customHeight="1" collapsed="0">
       <x:c r="A121" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B121" s="8" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C121" s="8"/>
       <x:c r="D121" s="9" t="n">
-        <x:v>88065</x:v>
+        <x:v>229264</x:v>
       </x:c>
       <x:c r="E121" s="8" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F121" s="8" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="G121" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H121" s="8" t="s">
-        <x:v>515</x:v>
-[...2 lines deleted...]
-    <x:row ht="321.9609375" customHeight="1" collapsed="0">
+        <x:v>517</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="770.421875" customHeight="1" collapsed="0">
       <x:c r="A122" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="B122" s="8" t="s">
-        <x:v>516</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C122" s="8"/>
       <x:c r="D122" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>165846</x:v>
       </x:c>
       <x:c r="E122" s="8" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F122" s="8" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="G122" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H122" s="8" t="s">
-        <x:v>519</x:v>
-[...2 lines deleted...]
-    <x:row ht="448.4609375" customHeight="1" collapsed="0">
+        <x:v>521</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="287.46875" customHeight="1" collapsed="0">
       <x:c r="A123" s="8" t="s">
-        <x:v>520</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B123" s="8" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C123" s="8"/>
       <x:c r="D123" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>147896</x:v>
       </x:c>
       <x:c r="E123" s="8" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F123" s="8" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="G123" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H123" s="8" t="s">
-        <x:v>524</x:v>
-[...2 lines deleted...]
-    <x:row ht="218.5" customHeight="1" collapsed="0">
+        <x:v>525</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1655.859375" customHeight="1" collapsed="0">
       <x:c r="A124" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B124" s="8" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C124" s="8"/>
       <x:c r="D124" s="9" t="n">
-        <x:v>96873</x:v>
+        <x:v>105184</x:v>
       </x:c>
       <x:c r="E124" s="8" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F124" s="8" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G124" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H124" s="8" t="s">
-        <x:v>528</x:v>
-[...2 lines deleted...]
-    <x:row ht="1138.3984375" customHeight="1" collapsed="0">
+        <x:v>529</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="689.953125" customHeight="1" collapsed="0">
       <x:c r="A125" s="8" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="B125" s="8" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C125" s="8"/>
       <x:c r="D125" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="E125" s="8" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F125" s="8" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G125" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H125" s="8" t="s">
-        <x:v>533</x:v>
-[...2 lines deleted...]
-    <x:row ht="206.9765625" customHeight="1" collapsed="0">
+        <x:v>534</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1782.328125" customHeight="1" collapsed="0">
       <x:c r="A126" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B126" s="8" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C126" s="8"/>
       <x:c r="D126" s="9" t="n">
-        <x:v>234113</x:v>
+        <x:v>437684</x:v>
       </x:c>
       <x:c r="E126" s="8" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F126" s="8" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="G126" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H126" s="8" t="s">
-        <x:v>537</x:v>
-[...2 lines deleted...]
-    <x:row ht="2334.3046875" customHeight="1" collapsed="0">
+        <x:v>538</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="436.9609375" customHeight="1" collapsed="0">
       <x:c r="A127" s="8" t="s">
-        <x:v>99</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B127" s="8" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C127" s="8"/>
       <x:c r="D127" s="9" t="n">
-        <x:v>229264</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E127" s="8" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F127" s="8" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="G127" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H127" s="8" t="s">
-        <x:v>541</x:v>
-[...2 lines deleted...]
-    <x:row ht="770.4296875" customHeight="1" collapsed="0">
+        <x:v>542</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="862.421875" customHeight="1" collapsed="0">
       <x:c r="A128" s="8" t="s">
-        <x:v>529</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B128" s="8" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C128" s="8"/>
       <x:c r="D128" s="9" t="n">
-        <x:v>165846</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E128" s="8" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="F128" s="8" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="G128" s="8" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H128" s="8" t="s">
+        <x:v>547</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="678.4375" customHeight="1" collapsed="0">
+      <x:c r="A129" s="8" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="F128" s="8" t="s">
-[...12 lines deleted...]
-      </x:c>
       <x:c r="B129" s="8" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C129" s="8"/>
       <x:c r="D129" s="9" t="n">
-        <x:v>147896</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E129" s="8" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F129" s="8" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="G129" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H129" s="8" t="s">
-        <x:v>549</x:v>
-[...2 lines deleted...]
-    <x:row ht="1655.859375" customHeight="1" collapsed="0">
+        <x:v>551</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="574.953125" customHeight="1" collapsed="0">
       <x:c r="A130" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B130" s="8" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C130" s="8"/>
       <x:c r="D130" s="9" t="n">
-        <x:v>105184</x:v>
+        <x:v>87140</x:v>
       </x:c>
       <x:c r="E130" s="8" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F130" s="8" t="s">
-        <x:v>552</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="G130" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H130" s="8" t="s">
-        <x:v>553</x:v>
-[...2 lines deleted...]
-    <x:row ht="666.9296875" customHeight="1" collapsed="0">
+        <x:v>555</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1368.3984375" customHeight="1" collapsed="0">
       <x:c r="A131" s="8" t="s">
-        <x:v>520</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B131" s="8" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C131" s="8"/>
       <x:c r="D131" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>421847</x:v>
       </x:c>
       <x:c r="E131" s="8" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="F131" s="8" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="G131" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H131" s="8" t="s">
-        <x:v>557</x:v>
-[...2 lines deleted...]
-    <x:row ht="689.9609375" customHeight="1" collapsed="0">
+        <x:v>559</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="586.4609375" customHeight="1" collapsed="0">
       <x:c r="A132" s="8" t="s">
-        <x:v>558</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B132" s="8" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C132" s="8"/>
       <x:c r="D132" s="9" t="n">
-        <x:v>150000</x:v>
+        <x:v>77035</x:v>
       </x:c>
       <x:c r="E132" s="8" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F132" s="8" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="G132" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H132" s="8" t="s">
-        <x:v>562</x:v>
-[...2 lines deleted...]
-    <x:row ht="1782.3359375" customHeight="1" collapsed="0">
+        <x:v>563</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="609.4453125" customHeight="1" collapsed="0">
       <x:c r="A133" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B133" s="8" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C133" s="8"/>
       <x:c r="D133" s="9" t="n">
-        <x:v>437684</x:v>
+        <x:v>304687</x:v>
       </x:c>
       <x:c r="E133" s="8" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F133" s="8" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="G133" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H133" s="8" t="s">
-        <x:v>566</x:v>
-[...2 lines deleted...]
-    <x:row ht="436.953125" customHeight="1" collapsed="0">
+        <x:v>567</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="839.4296875" customHeight="1" collapsed="0">
       <x:c r="A134" s="8" t="s">
-        <x:v>141</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B134" s="8" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C134" s="8"/>
       <x:c r="D134" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>274747</x:v>
       </x:c>
       <x:c r="E134" s="8" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F134" s="8" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="G134" s="8" t="s">
-        <x:v>127</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H134" s="8" t="s">
-        <x:v>570</x:v>
-[...2 lines deleted...]
-    <x:row ht="862.421875" customHeight="1" collapsed="0">
+        <x:v>571</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="666.9296875" customHeight="1" collapsed="0">
       <x:c r="A135" s="8" t="s">
-        <x:v>433</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="B135" s="8" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C135" s="8"/>
       <x:c r="D135" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>535781</x:v>
       </x:c>
       <x:c r="E135" s="8" t="s">
-        <x:v>572</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="F135" s="8" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="G135" s="8" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H135" s="8" t="s">
-        <x:v>574</x:v>
-[...2 lines deleted...]
-    <x:row ht="678.4375" customHeight="1" collapsed="0">
+        <x:v>576</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="229.9765625" customHeight="1" collapsed="0">
       <x:c r="A136" s="8" t="s">
-        <x:v>433</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B136" s="8" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C136" s="8"/>
       <x:c r="D136" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E136" s="8" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F136" s="8" t="s">
-        <x:v>577</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="G136" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H136" s="8" t="s">
-        <x:v>437</x:v>
-[...2 lines deleted...]
-    <x:row ht="574.953125" customHeight="1" collapsed="0">
+        <x:v>580</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1069.3984375" customHeight="1" collapsed="0">
       <x:c r="A137" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B137" s="8" t="s">
-        <x:v>578</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C137" s="8"/>
       <x:c r="D137" s="9" t="n">
-        <x:v>87140</x:v>
+        <x:v>165976</x:v>
       </x:c>
       <x:c r="E137" s="8" t="s">
-        <x:v>579</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F137" s="8" t="s">
-        <x:v>580</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="G137" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H137" s="8" t="s">
-        <x:v>581</x:v>
-[...2 lines deleted...]
-    <x:row ht="1368.40625" customHeight="1" collapsed="0">
+        <x:v>584</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="252.9921875" customHeight="1" collapsed="0">
       <x:c r="A138" s="8" t="s">
-        <x:v>146</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B138" s="8" t="s">
-        <x:v>582</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C138" s="8"/>
       <x:c r="D138" s="9" t="n">
-        <x:v>421847</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E138" s="8" t="s">
-        <x:v>583</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="F138" s="8" t="s">
-        <x:v>584</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="G138" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H138" s="8" t="s">
-        <x:v>585</x:v>
-[...2 lines deleted...]
-    <x:row ht="586.453125" customHeight="1" collapsed="0">
+        <x:v>588</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="115.0078125" customHeight="1" collapsed="0">
       <x:c r="A139" s="8" t="s">
-        <x:v>152</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B139" s="8" t="s">
-        <x:v>586</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C139" s="8"/>
       <x:c r="D139" s="9" t="n">
-        <x:v>77035</x:v>
+        <x:v>108298</x:v>
       </x:c>
       <x:c r="E139" s="8" t="s">
-        <x:v>587</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="F139" s="8" t="s">
-        <x:v>588</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="G139" s="8" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H139" s="8" t="s">
-        <x:v>589</x:v>
-[...2 lines deleted...]
-    <x:row ht="609.4453125" customHeight="1" collapsed="0">
+        <x:v>592</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="781.9375" customHeight="1" collapsed="0">
       <x:c r="A140" s="8" t="s">
-        <x:v>262</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="B140" s="8" t="s">
-        <x:v>590</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C140" s="8"/>
       <x:c r="D140" s="9" t="n">
-        <x:v>304687</x:v>
+        <x:v>300000</x:v>
       </x:c>
       <x:c r="E140" s="8" t="s">
-        <x:v>591</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="F140" s="8" t="s">
-        <x:v>592</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="G140" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H140" s="8" t="s">
-        <x:v>593</x:v>
-[...2 lines deleted...]
-    <x:row ht="839.4296875" customHeight="1" collapsed="0">
+        <x:v>596</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2299.796875" customHeight="1" collapsed="0">
       <x:c r="A141" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B141" s="8" t="s">
-        <x:v>594</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C141" s="8"/>
       <x:c r="D141" s="9" t="n">
-        <x:v>274747</x:v>
+        <x:v>315341</x:v>
       </x:c>
       <x:c r="E141" s="8" t="s">
-        <x:v>595</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F141" s="8" t="s">
-        <x:v>596</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="G141" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H141" s="8" t="s">
-        <x:v>597</x:v>
-[...2 lines deleted...]
-    <x:row ht="666.9296875" customHeight="1" collapsed="0">
+        <x:v>600</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="390.953125" customHeight="1" collapsed="0">
       <x:c r="A142" s="8" t="s">
-        <x:v>598</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B142" s="8" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C142" s="8"/>
       <x:c r="D142" s="9" t="n">
-        <x:v>535781</x:v>
+        <x:v>153056</x:v>
       </x:c>
       <x:c r="E142" s="8" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="F142" s="8" t="s">
-        <x:v>601</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="G142" s="8" t="s">
-        <x:v>127</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H142" s="8" t="s">
-        <x:v>602</x:v>
-[...2 lines deleted...]
-    <x:row ht="229.9765625" customHeight="1" collapsed="0">
+        <x:v>604</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="505.9609375" customHeight="1" collapsed="0">
       <x:c r="A143" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="B143" s="8" t="s">
-        <x:v>603</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C143" s="8"/>
       <x:c r="D143" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>211328</x:v>
       </x:c>
       <x:c r="E143" s="8" t="s">
-        <x:v>604</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="F143" s="8" t="s">
-        <x:v>605</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="G143" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H143" s="8" t="s">
-        <x:v>606</x:v>
-[...2 lines deleted...]
-    <x:row ht="1069.3984375" customHeight="1" collapsed="0">
+        <x:v>609</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="747.4375" customHeight="1" collapsed="0">
       <x:c r="A144" s="8" t="s">
-        <x:v>433</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B144" s="8" t="s">
-        <x:v>607</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C144" s="8"/>
       <x:c r="D144" s="9" t="n">
-        <x:v>165976</x:v>
+        <x:v>219107</x:v>
       </x:c>
       <x:c r="E144" s="8" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="F144" s="8" t="s">
-        <x:v>609</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="G144" s="8" t="s">
-        <x:v>127</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H144" s="8" t="s">
-        <x:v>610</x:v>
-[...2 lines deleted...]
-    <x:row ht="252.9921875" customHeight="1" collapsed="0">
+        <x:v>613</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="160.9765625" customHeight="1" collapsed="0">
       <x:c r="A145" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B145" s="8" t="s">
-        <x:v>611</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C145" s="8"/>
       <x:c r="D145" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>778319</x:v>
       </x:c>
       <x:c r="E145" s="8" t="s">
-        <x:v>612</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F145" s="8" t="s">
-        <x:v>613</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="G145" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H145" s="8" t="s">
-        <x:v>614</x:v>
-[...2 lines deleted...]
-    <x:row ht="115.0078125" customHeight="1" collapsed="0">
+        <x:v>617</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="103.5" customHeight="1" collapsed="0">
       <x:c r="A146" s="8" t="s">
-        <x:v>267</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B146" s="8" t="s">
-        <x:v>615</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C146" s="8"/>
       <x:c r="D146" s="9" t="n">
-        <x:v>108298</x:v>
+        <x:v>324170</x:v>
       </x:c>
       <x:c r="E146" s="8" t="s">
-        <x:v>616</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F146" s="8" t="s">
-        <x:v>617</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="G146" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H146" s="8" t="s">
-        <x:v>618</x:v>
-[...2 lines deleted...]
-    <x:row ht="781.9375" customHeight="1" collapsed="0">
+        <x:v>621</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="436.953125" customHeight="1" collapsed="0">
       <x:c r="A147" s="8" t="s">
-        <x:v>381</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B147" s="8" t="s">
-        <x:v>619</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C147" s="8"/>
       <x:c r="D147" s="9" t="n">
-        <x:v>300000</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E147" s="8" t="s">
-        <x:v>620</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="F147" s="8" t="s">
-        <x:v>621</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="G147" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H147" s="8" t="s">
-        <x:v>622</x:v>
-[...2 lines deleted...]
-    <x:row ht="551.953125" customHeight="1" collapsed="0">
+        <x:v>625</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="471.46875" customHeight="1" collapsed="0">
       <x:c r="A148" s="8" t="s">
-        <x:v>262</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B148" s="8" t="s">
-        <x:v>623</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C148" s="8"/>
       <x:c r="D148" s="9" t="n">
-        <x:v>266591</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E148" s="8" t="s">
-        <x:v>624</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="F148" s="8" t="s">
-        <x:v>625</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="G148" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H148" s="8" t="s">
-        <x:v>626</x:v>
-[...2 lines deleted...]
-    <x:row ht="2299.8125" customHeight="1" collapsed="0">
+        <x:v>629</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="241.484375" customHeight="1" collapsed="0">
       <x:c r="A149" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B149" s="8" t="s">
-        <x:v>627</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C149" s="8"/>
       <x:c r="D149" s="9" t="n">
-        <x:v>315341</x:v>
+        <x:v>165978</x:v>
       </x:c>
       <x:c r="E149" s="8" t="s">
-        <x:v>628</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F149" s="8" t="s">
-        <x:v>629</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="G149" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H149" s="8" t="s">
-        <x:v>630</x:v>
-[...2 lines deleted...]
-    <x:row ht="390.953125" customHeight="1" collapsed="0">
+        <x:v>633</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="126.4765625" customHeight="1" collapsed="0">
       <x:c r="A150" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B150" s="8" t="s">
-        <x:v>631</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C150" s="8"/>
       <x:c r="D150" s="9" t="n">
-        <x:v>153056</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E150" s="8" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="F150" s="8" t="s">
-        <x:v>633</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="G150" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H150" s="8" t="s">
-        <x:v>634</x:v>
-[...2 lines deleted...]
-    <x:row ht="344.96875" customHeight="1" collapsed="0">
+        <x:v>637</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="804.921875" customHeight="1" collapsed="0">
       <x:c r="A151" s="8" t="s">
-        <x:v>197</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="B151" s="8" t="s">
-        <x:v>635</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C151" s="8"/>
       <x:c r="D151" s="9" t="n">
-        <x:v>286025</x:v>
+        <x:v>2161472</x:v>
       </x:c>
       <x:c r="E151" s="8" t="s">
-        <x:v>636</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F151" s="8" t="s">
-        <x:v>637</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="G151" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H151" s="8" t="s">
-        <x:v>638</x:v>
-[...2 lines deleted...]
-    <x:row ht="505.9609375" customHeight="1" collapsed="0">
+        <x:v>642</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="712.9453125" customHeight="1" collapsed="0">
       <x:c r="A152" s="8" t="s">
-        <x:v>639</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B152" s="8" t="s">
-        <x:v>640</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C152" s="8"/>
       <x:c r="D152" s="9" t="n">
-        <x:v>211328</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E152" s="8" t="s">
-        <x:v>641</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F152" s="8" t="s">
-        <x:v>642</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="G152" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H152" s="8" t="s">
-        <x:v>643</x:v>
-[...2 lines deleted...]
-    <x:row ht="747.4453125" customHeight="1" collapsed="0">
+        <x:v>646</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="586.453125" customHeight="1" collapsed="0">
       <x:c r="A153" s="8" t="s">
-        <x:v>433</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B153" s="8" t="s">
-        <x:v>644</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C153" s="8"/>
       <x:c r="D153" s="9" t="n">
-        <x:v>219107</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E153" s="8" t="s">
-        <x:v>645</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="F153" s="8" t="s">
-        <x:v>646</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="G153" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H153" s="8" t="s">
-        <x:v>647</x:v>
-[...2 lines deleted...]
-    <x:row ht="160.9765625" customHeight="1" collapsed="0">
+        <x:v>650</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1483.3671875" customHeight="1" collapsed="0">
       <x:c r="A154" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B154" s="8" t="s">
-        <x:v>648</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C154" s="8"/>
       <x:c r="D154" s="9" t="n">
-        <x:v>778319</x:v>
+        <x:v>274786</x:v>
       </x:c>
       <x:c r="E154" s="8" t="s">
-        <x:v>649</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="F154" s="8" t="s">
-        <x:v>650</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="G154" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H154" s="8" t="s">
-        <x:v>651</x:v>
-[...2 lines deleted...]
-    <x:row ht="241.484375" customHeight="1" collapsed="0">
+        <x:v>654</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="804.9375" customHeight="1" collapsed="0">
       <x:c r="A155" s="8" t="s">
-        <x:v>108</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B155" s="8" t="s">
-        <x:v>652</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C155" s="8"/>
       <x:c r="D155" s="9" t="n">
-        <x:v>175139</x:v>
+        <x:v>240915</x:v>
       </x:c>
       <x:c r="E155" s="8" t="s">
-        <x:v>653</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="F155" s="8" t="s">
-        <x:v>654</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="G155" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H155" s="8" t="s">
-        <x:v>655</x:v>
-[...2 lines deleted...]
-    <x:row ht="103.5" customHeight="1" collapsed="0">
+        <x:v>658</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="310.484375" customHeight="1" collapsed="0">
       <x:c r="A156" s="8" t="s">
-        <x:v>108</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B156" s="8" t="s">
-        <x:v>656</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C156" s="8"/>
       <x:c r="D156" s="9" t="n">
-        <x:v>324170</x:v>
+        <x:v>96342</x:v>
       </x:c>
       <x:c r="E156" s="8" t="s">
-        <x:v>657</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="F156" s="8" t="s">
-        <x:v>658</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="G156" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H156" s="8" t="s">
-        <x:v>659</x:v>
-[...2 lines deleted...]
-    <x:row ht="436.953125" customHeight="1" collapsed="0">
+        <x:v>662</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="666.921875" customHeight="1" collapsed="0">
       <x:c r="A157" s="8" t="s">
-        <x:v>49</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B157" s="8" t="s">
-        <x:v>660</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C157" s="8"/>
       <x:c r="D157" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E157" s="8" t="s">
-        <x:v>661</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F157" s="8" t="s">
-        <x:v>662</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G157" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H157" s="8" t="s">
-        <x:v>663</x:v>
-[...2 lines deleted...]
-    <x:row ht="471.453125" customHeight="1" collapsed="0">
+        <x:v>664</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="448.46875" customHeight="1" collapsed="0">
       <x:c r="A158" s="8" t="s">
-        <x:v>141</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="B158" s="8" t="s">
-        <x:v>664</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C158" s="8"/>
       <x:c r="D158" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E158" s="8" t="s">
-        <x:v>665</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F158" s="8" t="s">
-        <x:v>666</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="G158" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H158" s="8" t="s">
-        <x:v>667</x:v>
-[...2 lines deleted...]
-    <x:row ht="241.484375" customHeight="1" collapsed="0">
+        <x:v>669</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="770.4375" customHeight="1" collapsed="0">
       <x:c r="A159" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B159" s="8" t="s">
-        <x:v>668</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C159" s="8"/>
       <x:c r="D159" s="9" t="n">
-        <x:v>165978</x:v>
+        <x:v>207619</x:v>
       </x:c>
       <x:c r="E159" s="8" t="s">
-        <x:v>669</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="F159" s="8" t="s">
-        <x:v>670</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="G159" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H159" s="8" t="s">
-        <x:v>671</x:v>
-[...2 lines deleted...]
-    <x:row ht="126.484375" customHeight="1" collapsed="0">
+        <x:v>673</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1379.875" customHeight="1" collapsed="0">
       <x:c r="A160" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B160" s="8" t="s">
-        <x:v>672</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C160" s="8"/>
       <x:c r="D160" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>98934</x:v>
       </x:c>
       <x:c r="E160" s="8" t="s">
-        <x:v>673</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="F160" s="8" t="s">
-        <x:v>674</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="G160" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H160" s="8" t="s">
-        <x:v>675</x:v>
-[...2 lines deleted...]
-    <x:row ht="804.921875" customHeight="1" collapsed="0">
+        <x:v>677</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="770.421875" customHeight="1" collapsed="0">
       <x:c r="A161" s="8" t="s">
-        <x:v>676</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B161" s="8" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C161" s="8"/>
       <x:c r="D161" s="9" t="n">
-        <x:v>2161472</x:v>
+        <x:v>835924</x:v>
       </x:c>
       <x:c r="E161" s="8" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="F161" s="8" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="G161" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H161" s="8" t="s">
-        <x:v>680</x:v>
-[...2 lines deleted...]
-    <x:row ht="712.953125" customHeight="1" collapsed="0">
+        <x:v>681</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="356.453125" customHeight="1" collapsed="0">
       <x:c r="A162" s="8" t="s">
-        <x:v>433</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B162" s="8" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C162" s="8"/>
       <x:c r="D162" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>193876</x:v>
       </x:c>
       <x:c r="E162" s="8" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="F162" s="8" t="s">
-        <x:v>683</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="G162" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H162" s="8" t="s">
-        <x:v>684</x:v>
-[...2 lines deleted...]
-    <x:row ht="586.453125" customHeight="1" collapsed="0">
+        <x:v>685</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="195.484375" customHeight="1" collapsed="0">
       <x:c r="A163" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B163" s="8" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="C163" s="8"/>
       <x:c r="D163" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>217999</x:v>
       </x:c>
       <x:c r="E163" s="8" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="F163" s="8" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="G163" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H163" s="8" t="s">
-        <x:v>688</x:v>
-[...2 lines deleted...]
-    <x:row ht="1483.359375" customHeight="1" collapsed="0">
+        <x:v>689</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1057.921875" customHeight="1" collapsed="0">
       <x:c r="A164" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B164" s="8" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="C164" s="8"/>
       <x:c r="D164" s="9" t="n">
-        <x:v>274786</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E164" s="8" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="F164" s="8" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="G164" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H164" s="8" t="s">
-        <x:v>692</x:v>
-[...2 lines deleted...]
-    <x:row ht="804.9375" customHeight="1" collapsed="0">
+        <x:v>693</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1609.84375" customHeight="1" collapsed="0">
       <x:c r="A165" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B165" s="8" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C165" s="8"/>
       <x:c r="D165" s="9" t="n">
-        <x:v>240915</x:v>
+        <x:v>89149</x:v>
       </x:c>
       <x:c r="E165" s="8" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="F165" s="8" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="G165" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H165" s="8" t="s">
-        <x:v>696</x:v>
-[...2 lines deleted...]
-    <x:row ht="310.484375" customHeight="1" collapsed="0">
+        <x:v>697</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2081.3125" customHeight="1" collapsed="0">
       <x:c r="A166" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B166" s="8" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C166" s="8"/>
       <x:c r="D166" s="9" t="n">
-        <x:v>96342</x:v>
+        <x:v>192398</x:v>
       </x:c>
       <x:c r="E166" s="8" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="F166" s="8" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="G166" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H166" s="8" t="s">
-        <x:v>700</x:v>
-[...2 lines deleted...]
-    <x:row ht="666.921875" customHeight="1" collapsed="0">
+        <x:v>701</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="379.484375" customHeight="1" collapsed="0">
       <x:c r="A167" s="8" t="s">
-        <x:v>166</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B167" s="8" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C167" s="8"/>
       <x:c r="D167" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E167" s="8" t="s">
-        <x:v>168</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="F167" s="8" t="s">
-        <x:v>169</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="G167" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H167" s="8" t="s">
-        <x:v>702</x:v>
-[...2 lines deleted...]
-    <x:row ht="448.46875" customHeight="1" collapsed="0">
+        <x:v>705</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="287.453125" customHeight="1" collapsed="0">
       <x:c r="A168" s="8" t="s">
-        <x:v>703</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B168" s="8" t="s">
-        <x:v>704</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C168" s="8"/>
       <x:c r="D168" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>365114</x:v>
       </x:c>
       <x:c r="E168" s="8" t="s">
-        <x:v>705</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="F168" s="8" t="s">
-        <x:v>706</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="G168" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H168" s="8" t="s">
-        <x:v>707</x:v>
-[...2 lines deleted...]
-    <x:row ht="770.4375" customHeight="1" collapsed="0">
+        <x:v>709</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="850.9375" customHeight="1" collapsed="0">
       <x:c r="A169" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B169" s="8" t="s">
-        <x:v>708</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="C169" s="8"/>
       <x:c r="D169" s="9" t="n">
-        <x:v>207619</x:v>
+        <x:v>143552</x:v>
       </x:c>
       <x:c r="E169" s="8" t="s">
-        <x:v>709</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="F169" s="8" t="s">
-        <x:v>710</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="G169" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H169" s="8" t="s">
-        <x:v>711</x:v>
-[...2 lines deleted...]
-    <x:row ht="1379.875" customHeight="1" collapsed="0">
+        <x:v>713</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="264.46875" customHeight="1" collapsed="0">
       <x:c r="A170" s="8" t="s">
-        <x:v>141</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B170" s="8" t="s">
-        <x:v>712</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C170" s="8"/>
       <x:c r="D170" s="9" t="n">
-        <x:v>98934</x:v>
+        <x:v>75241</x:v>
       </x:c>
       <x:c r="E170" s="8" t="s">
-        <x:v>713</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="F170" s="8" t="s">
-        <x:v>714</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="G170" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H170" s="8" t="s">
-        <x:v>715</x:v>
-[...2 lines deleted...]
-    <x:row ht="770.421875" customHeight="1" collapsed="0">
+        <x:v>717</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="977.40625" customHeight="1" collapsed="0">
       <x:c r="A171" s="8" t="s">
-        <x:v>141</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B171" s="8" t="s">
-        <x:v>716</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C171" s="8"/>
       <x:c r="D171" s="9" t="n">
-        <x:v>835924</x:v>
+        <x:v>466392</x:v>
       </x:c>
       <x:c r="E171" s="8" t="s">
-        <x:v>717</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="F171" s="8" t="s">
-        <x:v>718</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="G171" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H171" s="8" t="s">
-        <x:v>719</x:v>
-[...2 lines deleted...]
-    <x:row ht="356.46875" customHeight="1" collapsed="0">
+        <x:v>721</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="126.484375" customHeight="1" collapsed="0">
       <x:c r="A172" s="8" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B172" s="8" t="s">
-        <x:v>720</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C172" s="8"/>
       <x:c r="D172" s="9" t="n">
-        <x:v>193876</x:v>
+        <x:v>255665</x:v>
       </x:c>
       <x:c r="E172" s="8" t="s">
-        <x:v>721</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="F172" s="8" t="s">
-        <x:v>722</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="G172" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H172" s="8" t="s">
-        <x:v>723</x:v>
-[...2 lines deleted...]
-    <x:row ht="195.46875" customHeight="1" collapsed="0">
+        <x:v>725</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="402.46875" customHeight="1" collapsed="0">
       <x:c r="A173" s="8" t="s">
-        <x:v>206</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B173" s="8" t="s">
-        <x:v>724</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C173" s="8"/>
       <x:c r="D173" s="9" t="n">
-        <x:v>217999</x:v>
+        <x:v>404054</x:v>
       </x:c>
       <x:c r="E173" s="8" t="s">
-        <x:v>725</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="F173" s="8" t="s">
-        <x:v>726</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="G173" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H173" s="8" t="s">
-        <x:v>727</x:v>
-[...2 lines deleted...]
-    <x:row ht="1057.921875" customHeight="1" collapsed="0">
+        <x:v>729</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="310.484375" customHeight="1" collapsed="0">
       <x:c r="A174" s="8" t="s">
-        <x:v>433</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B174" s="8" t="s">
-        <x:v>728</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C174" s="8"/>
       <x:c r="D174" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E174" s="8" t="s">
-        <x:v>729</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="F174" s="8" t="s">
-        <x:v>730</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="G174" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H174" s="8" t="s">
-        <x:v>731</x:v>
-[...2 lines deleted...]
-    <x:row ht="1609.84375" customHeight="1" collapsed="0">
+        <x:v>733</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1299.40625" customHeight="1" collapsed="0">
       <x:c r="A175" s="8" t="s">
-        <x:v>108</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B175" s="8" t="s">
-        <x:v>732</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C175" s="8"/>
       <x:c r="D175" s="9" t="n">
-        <x:v>89149</x:v>
+        <x:v>92197</x:v>
       </x:c>
       <x:c r="E175" s="8" t="s">
-        <x:v>733</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="F175" s="8" t="s">
-        <x:v>734</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="G175" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H175" s="8" t="s">
-        <x:v>735</x:v>
-[...2 lines deleted...]
-    <x:row ht="2081.328125" customHeight="1" collapsed="0">
+        <x:v>737</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="965.890625" customHeight="1" collapsed="0">
       <x:c r="A176" s="8" t="s">
-        <x:v>336</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B176" s="8" t="s">
-        <x:v>736</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="C176" s="8"/>
       <x:c r="D176" s="9" t="n">
-        <x:v>192398</x:v>
+        <x:v>1557735</x:v>
       </x:c>
       <x:c r="E176" s="8" t="s">
-        <x:v>737</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="F176" s="8" t="s">
-        <x:v>738</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="G176" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H176" s="8" t="s">
-        <x:v>739</x:v>
-[...2 lines deleted...]
-    <x:row ht="379.46875" customHeight="1" collapsed="0">
+        <x:v>741</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="425.453125" customHeight="1" collapsed="0">
       <x:c r="A177" s="8" t="s">
-        <x:v>146</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B177" s="8" t="s">
-        <x:v>740</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C177" s="8"/>
       <x:c r="D177" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>75072</x:v>
       </x:c>
       <x:c r="E177" s="8" t="s">
-        <x:v>741</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="F177" s="8" t="s">
-        <x:v>742</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="G177" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H177" s="8" t="s">
-        <x:v>743</x:v>
-[...2 lines deleted...]
-    <x:row ht="1586.859375" customHeight="1" collapsed="0">
+        <x:v>745</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="942.921875" customHeight="1" collapsed="0">
       <x:c r="A178" s="8" t="s">
-        <x:v>433</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B178" s="8" t="s">
-        <x:v>744</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="C178" s="8"/>
       <x:c r="D178" s="9" t="n">
-        <x:v>82120</x:v>
+        <x:v>224560</x:v>
       </x:c>
       <x:c r="E178" s="8" t="s">
-        <x:v>745</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="F178" s="8" t="s">
-        <x:v>746</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="G178" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H178" s="8" t="s">
-        <x:v>747</x:v>
-[...2 lines deleted...]
-    <x:row ht="287.453125" customHeight="1" collapsed="0">
+        <x:v>749</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="413.96875" customHeight="1" collapsed="0">
       <x:c r="A179" s="8" t="s">
-        <x:v>99</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B179" s="8" t="s">
-        <x:v>748</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="C179" s="8"/>
       <x:c r="D179" s="9" t="n">
-        <x:v>365114</x:v>
+        <x:v>166263</x:v>
       </x:c>
       <x:c r="E179" s="8" t="s">
-        <x:v>749</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="F179" s="8" t="s">
-        <x:v>750</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="G179" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H179" s="8" t="s">
-        <x:v>751</x:v>
-[...2 lines deleted...]
-    <x:row ht="850.9375" customHeight="1" collapsed="0">
+        <x:v>753</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="333.46875" customHeight="1" collapsed="0">
       <x:c r="A180" s="8" t="s">
-        <x:v>336</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B180" s="8" t="s">
-        <x:v>752</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C180" s="8"/>
       <x:c r="D180" s="9" t="n">
-        <x:v>143552</x:v>
+        <x:v>107700</x:v>
       </x:c>
       <x:c r="E180" s="8" t="s">
-        <x:v>753</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="F180" s="8" t="s">
-        <x:v>754</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="G180" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H180" s="8" t="s">
-        <x:v>755</x:v>
-[...2 lines deleted...]
-    <x:row ht="264.46875" customHeight="1" collapsed="0">
+        <x:v>757</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="781.9375" customHeight="1" collapsed="0">
       <x:c r="A181" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="B181" s="8" t="s">
-        <x:v>756</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="C181" s="8"/>
       <x:c r="D181" s="9" t="n">
-        <x:v>75241</x:v>
+        <x:v>207005</x:v>
       </x:c>
       <x:c r="E181" s="8" t="s">
-        <x:v>757</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F181" s="8" t="s">
-        <x:v>758</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G181" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H181" s="8" t="s">
         <x:v>759</x:v>
       </x:c>
     </x:row>
-    <x:row ht="977.421875" customHeight="1" collapsed="0">
+    <x:row ht="689.953125" customHeight="1" collapsed="0">
       <x:c r="A182" s="8" t="s">
-        <x:v>184</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B182" s="8" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="C182" s="8"/>
       <x:c r="D182" s="9" t="n">
-        <x:v>466392</x:v>
+        <x:v>86133</x:v>
       </x:c>
       <x:c r="E182" s="8" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="F182" s="8" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="G182" s="8" t="s">
-        <x:v>127</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H182" s="8" t="s">
         <x:v>763</x:v>
       </x:c>
     </x:row>
-    <x:row ht="126.484375" customHeight="1" collapsed="0">
+    <x:row ht="1437.359375" customHeight="1" collapsed="0">
       <x:c r="A183" s="8" t="s">
-        <x:v>141</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B183" s="8" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="C183" s="8"/>
       <x:c r="D183" s="9" t="n">
-        <x:v>255665</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E183" s="8" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="F183" s="8" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="G183" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H183" s="8" t="s">
         <x:v>767</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.46875" customHeight="1" collapsed="0">
+    <x:row ht="1644.359375" customHeight="1" collapsed="0">
       <x:c r="A184" s="8" t="s">
-        <x:v>336</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B184" s="8" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C184" s="8"/>
       <x:c r="D184" s="9" t="n">
-        <x:v>404054</x:v>
+        <x:v>187556</x:v>
       </x:c>
       <x:c r="E184" s="8" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="F184" s="8" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="G184" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H184" s="8" t="s">
         <x:v>771</x:v>
       </x:c>
     </x:row>
-    <x:row ht="310.46875" customHeight="1" collapsed="0">
+    <x:row ht="367.953125" customHeight="1" collapsed="0">
       <x:c r="A185" s="8" t="s">
-        <x:v>336</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B185" s="8" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="C185" s="8"/>
       <x:c r="D185" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>514832</x:v>
       </x:c>
       <x:c r="E185" s="8" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="F185" s="8" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="G185" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H185" s="8" t="s">
         <x:v>775</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1299.390625" customHeight="1" collapsed="0">
+    <x:row ht="287.46875" customHeight="1" collapsed="0">
       <x:c r="A186" s="8" t="s">
-        <x:v>433</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B186" s="8" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="C186" s="8"/>
       <x:c r="D186" s="9" t="n">
-        <x:v>92197</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E186" s="8" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="F186" s="8" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="G186" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H186" s="8" t="s">
         <x:v>779</x:v>
       </x:c>
     </x:row>
-    <x:row ht="965.921875" customHeight="1" collapsed="0">
+    <x:row ht="770.421875" customHeight="1" collapsed="0">
       <x:c r="A187" s="8" t="s">
-        <x:v>184</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B187" s="8" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="C187" s="8"/>
       <x:c r="D187" s="9" t="n">
-        <x:v>1557735</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E187" s="8" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="F187" s="8" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="G187" s="8" t="s">
-        <x:v>127</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H187" s="8" t="s">
         <x:v>783</x:v>
       </x:c>
     </x:row>
-    <x:row ht="425.453125" customHeight="1" collapsed="0">
+    <x:row ht="862.421875" customHeight="1" collapsed="0">
       <x:c r="A188" s="8" t="s">
-        <x:v>262</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B188" s="8" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C188" s="8"/>
       <x:c r="D188" s="9" t="n">
-        <x:v>75072</x:v>
+        <x:v>354476</x:v>
       </x:c>
       <x:c r="E188" s="8" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="F188" s="8" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="G188" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H188" s="8" t="s">
         <x:v>787</x:v>
       </x:c>
     </x:row>
-    <x:row ht="942.90625" customHeight="1" collapsed="0">
+    <x:row ht="793.4375" customHeight="1" collapsed="0">
       <x:c r="A189" s="8" t="s">
-        <x:v>206</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="B189" s="8" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="C189" s="8"/>
       <x:c r="D189" s="9" t="n">
-        <x:v>224560</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E189" s="8" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="F189" s="8" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="G189" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H189" s="8" t="s">
         <x:v>791</x:v>
       </x:c>
     </x:row>
-    <x:row ht="413.96875" customHeight="1" collapsed="0">
+    <x:row ht="229.984375" customHeight="1" collapsed="0">
       <x:c r="A190" s="8" t="s">
-        <x:v>262</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B190" s="8" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="C190" s="8"/>
       <x:c r="D190" s="9" t="n">
-        <x:v>166263</x:v>
+        <x:v>269105</x:v>
       </x:c>
       <x:c r="E190" s="8" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="F190" s="8" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="G190" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H190" s="8" t="s">
         <x:v>795</x:v>
       </x:c>
     </x:row>
-    <x:row ht="333.46875" customHeight="1" collapsed="0">
+    <x:row ht="758.9375" customHeight="1" collapsed="0">
       <x:c r="A191" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B191" s="8" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="C191" s="8"/>
       <x:c r="D191" s="9" t="n">
-        <x:v>107700</x:v>
+        <x:v>233689</x:v>
       </x:c>
       <x:c r="E191" s="8" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="F191" s="8" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="G191" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H191" s="8" t="s">
         <x:v>799</x:v>
       </x:c>
     </x:row>
-    <x:row ht="781.953125" customHeight="1" collapsed="0">
+    <x:row ht="505.96875" customHeight="1" collapsed="0">
       <x:c r="A192" s="8" t="s">
-        <x:v>381</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B192" s="8" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C192" s="8"/>
       <x:c r="D192" s="9" t="n">
-        <x:v>207005</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E192" s="8" t="s">
-        <x:v>168</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="F192" s="8" t="s">
-        <x:v>169</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="G192" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H192" s="8" t="s">
-        <x:v>801</x:v>
-[...2 lines deleted...]
-    <x:row ht="689.9375" customHeight="1" collapsed="0">
+        <x:v>803</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="540.4375" customHeight="1" collapsed="0">
       <x:c r="A193" s="8" t="s">
-        <x:v>433</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B193" s="8" t="s">
-        <x:v>802</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="C193" s="8"/>
       <x:c r="D193" s="9" t="n">
-        <x:v>86133</x:v>
+        <x:v>106439</x:v>
       </x:c>
       <x:c r="E193" s="8" t="s">
-        <x:v>803</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="F193" s="8" t="s">
-        <x:v>804</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="G193" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H193" s="8" t="s">
-        <x:v>805</x:v>
-[...2 lines deleted...]
-    <x:row ht="1437.375" customHeight="1" collapsed="0">
+        <x:v>807</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="724.453125" customHeight="1" collapsed="0">
       <x:c r="A194" s="8" t="s">
-        <x:v>197</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B194" s="8" t="s">
-        <x:v>806</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C194" s="8"/>
       <x:c r="D194" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>182321</x:v>
       </x:c>
       <x:c r="E194" s="8" t="s">
-        <x:v>807</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="F194" s="8" t="s">
-        <x:v>808</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="G194" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H194" s="8" t="s">
-        <x:v>809</x:v>
-[...2 lines deleted...]
-    <x:row ht="1644.34375" customHeight="1" collapsed="0">
+        <x:v>811</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1034.90625" customHeight="1" collapsed="0">
       <x:c r="A195" s="8" t="s">
-        <x:v>197</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B195" s="8" t="s">
-        <x:v>810</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="C195" s="8"/>
       <x:c r="D195" s="9" t="n">
-        <x:v>187556</x:v>
+        <x:v>459414</x:v>
       </x:c>
       <x:c r="E195" s="8" t="s">
-        <x:v>811</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="F195" s="8" t="s">
-        <x:v>812</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="G195" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H195" s="8" t="s">
-        <x:v>813</x:v>
-[...2 lines deleted...]
-    <x:row ht="367.96875" customHeight="1" collapsed="0">
+        <x:v>815</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="908.421875" customHeight="1" collapsed="0">
       <x:c r="A196" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B196" s="8" t="s">
-        <x:v>814</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="C196" s="8"/>
       <x:c r="D196" s="9" t="n">
-        <x:v>514832</x:v>
+        <x:v>1328221</x:v>
       </x:c>
       <x:c r="E196" s="8" t="s">
-        <x:v>815</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="F196" s="8" t="s">
-        <x:v>816</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="G196" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H196" s="8" t="s">
-        <x:v>817</x:v>
-[...2 lines deleted...]
-    <x:row ht="287.453125" customHeight="1" collapsed="0">
+        <x:v>819</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="57.484375" customHeight="1" collapsed="0">
       <x:c r="A197" s="8" t="s">
-        <x:v>262</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B197" s="8" t="s">
-        <x:v>818</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="C197" s="8"/>
       <x:c r="D197" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>278760</x:v>
       </x:c>
       <x:c r="E197" s="8" t="s">
-        <x:v>819</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="F197" s="8" t="s">
-        <x:v>820</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="G197" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H197" s="8" t="s">
-        <x:v>821</x:v>
-[...2 lines deleted...]
-    <x:row ht="770.4375" customHeight="1" collapsed="0">
+        <x:v>823</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1161.40625" customHeight="1" collapsed="0">
       <x:c r="A198" s="8" t="s">
-        <x:v>408</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B198" s="8" t="s">
-        <x:v>822</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="C198" s="8"/>
       <x:c r="D198" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>141273</x:v>
       </x:c>
       <x:c r="E198" s="8" t="s">
-        <x:v>823</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="F198" s="8" t="s">
-        <x:v>824</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="G198" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H198" s="8" t="s">
-        <x:v>825</x:v>
-[...2 lines deleted...]
-    <x:row ht="862.40625" customHeight="1" collapsed="0">
+        <x:v>827</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="896.90625" customHeight="1" collapsed="0">
       <x:c r="A199" s="8" t="s">
-        <x:v>49</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B199" s="8" t="s">
-        <x:v>826</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="C199" s="8"/>
       <x:c r="D199" s="9" t="n">
-        <x:v>354476</x:v>
+        <x:v>234647</x:v>
       </x:c>
       <x:c r="E199" s="8" t="s">
-        <x:v>827</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="F199" s="8" t="s">
-        <x:v>828</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="G199" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H199" s="8" t="s">
-        <x:v>829</x:v>
-[...2 lines deleted...]
-    <x:row ht="793.453125" customHeight="1" collapsed="0">
+        <x:v>831</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="954.421875" customHeight="1" collapsed="0">
       <x:c r="A200" s="8" t="s">
-        <x:v>353</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B200" s="8" t="s">
-        <x:v>830</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="C200" s="8"/>
       <x:c r="D200" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E200" s="8" t="s">
-        <x:v>831</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="F200" s="8" t="s">
-        <x:v>832</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="G200" s="8" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H200" s="8" t="s">
-        <x:v>833</x:v>
-[...2 lines deleted...]
-    <x:row ht="229.96875" customHeight="1" collapsed="0">
+        <x:v>835</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1287.90625" customHeight="1" collapsed="0">
       <x:c r="A201" s="8" t="s">
-        <x:v>67</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B201" s="8" t="s">
-        <x:v>834</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="C201" s="8"/>
       <x:c r="D201" s="9" t="n">
-        <x:v>269105</x:v>
+        <x:v>270827</x:v>
       </x:c>
       <x:c r="E201" s="8" t="s">
-        <x:v>835</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="F201" s="8" t="s">
-        <x:v>836</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="G201" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H201" s="8" t="s">
-        <x:v>837</x:v>
-[...2 lines deleted...]
-    <x:row ht="758.953125" customHeight="1" collapsed="0">
+        <x:v>839</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="367.96875" customHeight="1" collapsed="0">
       <x:c r="A202" s="8" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B202" s="8" t="s">
-        <x:v>838</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="C202" s="8"/>
       <x:c r="D202" s="9" t="n">
-        <x:v>233689</x:v>
+        <x:v>155653</x:v>
       </x:c>
       <x:c r="E202" s="8" t="s">
-        <x:v>839</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="F202" s="8" t="s">
-        <x:v>840</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="G202" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H202" s="8" t="s">
-        <x:v>841</x:v>
-[...2 lines deleted...]
-    <x:row ht="505.953125" customHeight="1" collapsed="0">
+        <x:v>843</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="609.4375" customHeight="1" collapsed="0">
       <x:c r="A203" s="8" t="s">
-        <x:v>108</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="B203" s="8" t="s">
-        <x:v>842</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="C203" s="8"/>
       <x:c r="D203" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E203" s="8" t="s">
-        <x:v>843</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="F203" s="8" t="s">
-        <x:v>844</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="G203" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H203" s="8" t="s">
-        <x:v>845</x:v>
-[...2 lines deleted...]
-    <x:row ht="540.453125" customHeight="1" collapsed="0">
+        <x:v>847</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="367.96875" customHeight="1" collapsed="0">
       <x:c r="A204" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B204" s="8" t="s">
-        <x:v>846</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="C204" s="8"/>
       <x:c r="D204" s="9" t="n">
-        <x:v>106439</x:v>
+        <x:v>378430</x:v>
       </x:c>
       <x:c r="E204" s="8" t="s">
-        <x:v>847</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="F204" s="8" t="s">
-        <x:v>848</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="G204" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H204" s="8" t="s">
-        <x:v>849</x:v>
-[...2 lines deleted...]
-    <x:row ht="724.453125" customHeight="1" collapsed="0">
+        <x:v>851</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="919.921875" customHeight="1" collapsed="0">
       <x:c r="A205" s="8" t="s">
-        <x:v>206</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B205" s="8" t="s">
-        <x:v>850</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="C205" s="8"/>
       <x:c r="D205" s="9" t="n">
-        <x:v>182321</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E205" s="8" t="s">
-        <x:v>851</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="F205" s="8" t="s">
-        <x:v>852</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="G205" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H205" s="8" t="s">
-        <x:v>853</x:v>
-[...2 lines deleted...]
-    <x:row ht="1034.90625" customHeight="1" collapsed="0">
+        <x:v>855</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="528.953125" customHeight="1" collapsed="0">
       <x:c r="A206" s="8" t="s">
-        <x:v>108</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B206" s="8" t="s">
-        <x:v>854</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="C206" s="8"/>
       <x:c r="D206" s="9" t="n">
-        <x:v>459414</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E206" s="8" t="s">
-        <x:v>855</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="F206" s="8" t="s">
-        <x:v>856</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="G206" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H206" s="8" t="s">
-        <x:v>857</x:v>
-[...2 lines deleted...]
-    <x:row ht="908.40625" customHeight="1" collapsed="0">
+        <x:v>859</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="241.484375" customHeight="1" collapsed="0">
       <x:c r="A207" s="8" t="s">
-        <x:v>262</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B207" s="8" t="s">
-        <x:v>858</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="C207" s="8"/>
       <x:c r="D207" s="9" t="n">
-        <x:v>1328221</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E207" s="8" t="s">
-        <x:v>859</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="F207" s="8" t="s">
-        <x:v>860</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="G207" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H207" s="8" t="s">
-        <x:v>861</x:v>
-[...2 lines deleted...]
-    <x:row ht="57.484375" customHeight="1" collapsed="0">
+        <x:v>863</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2541.28125" customHeight="1" collapsed="0">
       <x:c r="A208" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B208" s="8" t="s">
-        <x:v>862</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="C208" s="8"/>
       <x:c r="D208" s="9" t="n">
-        <x:v>278760</x:v>
+        <x:v>191655</x:v>
       </x:c>
       <x:c r="E208" s="8" t="s">
-        <x:v>863</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="F208" s="8" t="s">
-        <x:v>864</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="G208" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H208" s="8" t="s">
-        <x:v>865</x:v>
-[...2 lines deleted...]
-    <x:row ht="1161.421875" customHeight="1" collapsed="0">
+        <x:v>867</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="678.453125" customHeight="1" collapsed="0">
       <x:c r="A209" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B209" s="8" t="s">
-        <x:v>866</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C209" s="8"/>
       <x:c r="D209" s="9" t="n">
-        <x:v>141273</x:v>
+        <x:v>275609</x:v>
       </x:c>
       <x:c r="E209" s="8" t="s">
-        <x:v>867</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="F209" s="8" t="s">
-        <x:v>868</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="G209" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H209" s="8" t="s">
-        <x:v>869</x:v>
-[...2 lines deleted...]
-    <x:row ht="896.90625" customHeight="1" collapsed="0">
+        <x:v>871</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1023.421875" customHeight="1" collapsed="0">
       <x:c r="A210" s="8" t="s">
-        <x:v>146</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B210" s="8" t="s">
-        <x:v>870</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="C210" s="8"/>
       <x:c r="D210" s="9" t="n">
-        <x:v>234647</x:v>
+        <x:v>249249</x:v>
       </x:c>
       <x:c r="E210" s="8" t="s">
-        <x:v>871</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="F210" s="8" t="s">
-        <x:v>872</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="G210" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H210" s="8" t="s">
-        <x:v>873</x:v>
-[...2 lines deleted...]
-    <x:row ht="954.421875" customHeight="1" collapsed="0">
+        <x:v>875</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="827.9375" customHeight="1" collapsed="0">
       <x:c r="A211" s="8" t="s">
-        <x:v>408</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B211" s="8" t="s">
-        <x:v>874</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="C211" s="8"/>
       <x:c r="D211" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>286162</x:v>
       </x:c>
       <x:c r="E211" s="8" t="s">
-        <x:v>875</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F211" s="8" t="s">
-        <x:v>876</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G211" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H211" s="8" t="s">
         <x:v>877</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1287.890625" customHeight="1" collapsed="0">
+    <x:row ht="253" customHeight="1" collapsed="0">
       <x:c r="A212" s="8" t="s">
-        <x:v>433</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B212" s="8" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="C212" s="8"/>
       <x:c r="D212" s="9" t="n">
-        <x:v>270827</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E212" s="8" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="F212" s="8" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="G212" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H212" s="8" t="s">
         <x:v>881</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.96875" customHeight="1" collapsed="0">
+    <x:row ht="505.953125" customHeight="1" collapsed="0">
       <x:c r="A213" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B213" s="8" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="C213" s="8"/>
       <x:c r="D213" s="9" t="n">
-        <x:v>155653</x:v>
+        <x:v>242717</x:v>
       </x:c>
       <x:c r="E213" s="8" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="F213" s="8" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="G213" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H213" s="8" t="s">
         <x:v>885</x:v>
       </x:c>
     </x:row>
-    <x:row ht="609.4375" customHeight="1" collapsed="0">
+    <x:row ht="517.453125" customHeight="1" collapsed="0">
       <x:c r="A214" s="8" t="s">
-        <x:v>598</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B214" s="8" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="C214" s="8"/>
       <x:c r="D214" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E214" s="8" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="F214" s="8" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="G214" s="8" t="s">
-        <x:v>127</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H214" s="8" t="s">
         <x:v>889</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.96875" customHeight="1" collapsed="0">
+    <x:row ht="207" customHeight="1" collapsed="0">
       <x:c r="A215" s="8" t="s">
-        <x:v>49</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B215" s="8" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="C215" s="8"/>
       <x:c r="D215" s="9" t="n">
-        <x:v>378430</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E215" s="8" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="F215" s="8" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="G215" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H215" s="8" t="s">
         <x:v>893</x:v>
       </x:c>
     </x:row>
-    <x:row ht="919.9375" customHeight="1" collapsed="0">
+    <x:row ht="413.96875" customHeight="1" collapsed="0">
       <x:c r="A216" s="8" t="s">
-        <x:v>433</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="B216" s="8" t="s">
-        <x:v>894</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="C216" s="8"/>
       <x:c r="D216" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>247509</x:v>
       </x:c>
       <x:c r="E216" s="8" t="s">
-        <x:v>895</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="F216" s="8" t="s">
-        <x:v>896</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="G216" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H216" s="8" t="s">
-        <x:v>897</x:v>
-[...2 lines deleted...]
-    <x:row ht="528.9375" customHeight="1" collapsed="0">
+        <x:v>898</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="115" customHeight="1" collapsed="0">
       <x:c r="A217" s="8" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B217" s="8" t="s">
-        <x:v>898</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="C217" s="8"/>
       <x:c r="D217" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E217" s="8" t="s">
-        <x:v>899</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="F217" s="8" t="s">
-        <x:v>900</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="G217" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H217" s="8" t="s">
-        <x:v>901</x:v>
-[...2 lines deleted...]
-    <x:row ht="241.484375" customHeight="1" collapsed="0">
+        <x:v>902</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="402.453125" customHeight="1" collapsed="0">
       <x:c r="A218" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="B218" s="8" t="s">
-        <x:v>902</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="C218" s="8"/>
       <x:c r="D218" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E218" s="8" t="s">
-        <x:v>903</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="F218" s="8" t="s">
-        <x:v>904</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="G218" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H218" s="8" t="s">
-        <x:v>905</x:v>
-[...2 lines deleted...]
-    <x:row ht="2541.296875" customHeight="1" collapsed="0">
+        <x:v>906</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="218.5" customHeight="1" collapsed="0">
       <x:c r="A219" s="8" t="s">
-        <x:v>520</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B219" s="8" t="s">
-        <x:v>906</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="C219" s="8"/>
       <x:c r="D219" s="9" t="n">
-        <x:v>191655</x:v>
+        <x:v>230349</x:v>
       </x:c>
       <x:c r="E219" s="8" t="s">
-        <x:v>907</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="F219" s="8" t="s">
-        <x:v>908</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="G219" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H219" s="8" t="s">
-        <x:v>909</x:v>
-[...2 lines deleted...]
-    <x:row ht="678.4375" customHeight="1" collapsed="0">
+        <x:v>910</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="597.9375" customHeight="1" collapsed="0">
       <x:c r="A220" s="8" t="s">
-        <x:v>433</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B220" s="8" t="s">
-        <x:v>910</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="C220" s="8"/>
       <x:c r="D220" s="9" t="n">
-        <x:v>275609</x:v>
+        <x:v>79101</x:v>
       </x:c>
       <x:c r="E220" s="8" t="s">
-        <x:v>911</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="F220" s="8" t="s">
-        <x:v>912</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="G220" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H220" s="8" t="s">
-        <x:v>913</x:v>
-[...2 lines deleted...]
-    <x:row ht="1023.421875" customHeight="1" collapsed="0">
+        <x:v>914</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="471.46875" customHeight="1" collapsed="0">
       <x:c r="A221" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B221" s="8" t="s">
-        <x:v>914</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="C221" s="8"/>
       <x:c r="D221" s="9" t="n">
-        <x:v>249249</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E221" s="8" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="F221" s="8" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="G221" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H221" s="8" t="s">
-        <x:v>917</x:v>
-[...2 lines deleted...]
-    <x:row ht="827.953125" customHeight="1" collapsed="0">
+        <x:v>918</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="160.96875" customHeight="1" collapsed="0">
       <x:c r="A222" s="8" t="s">
-        <x:v>166</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B222" s="8" t="s">
-        <x:v>918</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="C222" s="8"/>
       <x:c r="D222" s="9" t="n">
-        <x:v>286162</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E222" s="8" t="s">
-        <x:v>168</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="F222" s="8" t="s">
-        <x:v>169</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="G222" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H222" s="8" t="s">
-        <x:v>919</x:v>
-[...2 lines deleted...]
-    <x:row ht="252.984375" customHeight="1" collapsed="0">
+        <x:v>922</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="528.953125" customHeight="1" collapsed="0">
       <x:c r="A223" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B223" s="8" t="s">
-        <x:v>920</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="C223" s="8"/>
       <x:c r="D223" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E223" s="8" t="s">
-        <x:v>921</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="F223" s="8" t="s">
-        <x:v>922</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="G223" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H223" s="8" t="s">
-        <x:v>923</x:v>
-[...2 lines deleted...]
-    <x:row ht="505.953125" customHeight="1" collapsed="0">
+        <x:v>924</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1138.390625" customHeight="1" collapsed="0">
       <x:c r="A224" s="8" t="s">
-        <x:v>408</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B224" s="8" t="s">
-        <x:v>924</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="C224" s="8"/>
       <x:c r="D224" s="9" t="n">
-        <x:v>242717</x:v>
+        <x:v>104826</x:v>
       </x:c>
       <x:c r="E224" s="8" t="s">
-        <x:v>925</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="F224" s="8" t="s">
-        <x:v>926</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="G224" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H224" s="8" t="s">
-        <x:v>927</x:v>
-[...2 lines deleted...]
-    <x:row ht="517.453125" customHeight="1" collapsed="0">
+        <x:v>928</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="287.453125" customHeight="1" collapsed="0">
       <x:c r="A225" s="8" t="s">
-        <x:v>433</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B225" s="8" t="s">
-        <x:v>928</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="C225" s="8"/>
       <x:c r="D225" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>148186</x:v>
       </x:c>
       <x:c r="E225" s="8" t="s">
-        <x:v>929</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="F225" s="8" t="s">
-        <x:v>930</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="G225" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H225" s="8" t="s">
-        <x:v>931</x:v>
-[...2 lines deleted...]
-    <x:row ht="207" customHeight="1" collapsed="0">
+        <x:v>932</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="367.96875" customHeight="1" collapsed="0">
       <x:c r="A226" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B226" s="8" t="s">
-        <x:v>932</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="C226" s="8"/>
       <x:c r="D226" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E226" s="8" t="s">
-        <x:v>933</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="F226" s="8" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="G226" s="8" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H226" s="8" t="s">
         <x:v>934</x:v>
       </x:c>
-      <x:c r="G226" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H226" s="8" t="s">
+    </x:row>
+    <x:row ht="253" customHeight="1" collapsed="0">
+      <x:c r="A227" s="8" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="B227" s="8" t="s">
         <x:v>935</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>937</x:v>
       </x:c>
       <x:c r="C227" s="8"/>
       <x:c r="D227" s="9" t="n">
-        <x:v>247509</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E227" s="8" t="s">
-        <x:v>938</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="F227" s="8" t="s">
-        <x:v>939</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="G227" s="8" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H227" s="8" t="s">
-        <x:v>940</x:v>
-[...2 lines deleted...]
-    <x:row ht="115" customHeight="1" collapsed="0">
+        <x:v>938</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="402.46875" customHeight="1" collapsed="0">
       <x:c r="A228" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B228" s="8" t="s">
-        <x:v>941</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="C228" s="8"/>
       <x:c r="D228" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>182132</x:v>
       </x:c>
       <x:c r="E228" s="8" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="F228" s="8" t="s">
+        <x:v>941</x:v>
+      </x:c>
+      <x:c r="G228" s="8" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H228" s="8" t="s">
         <x:v>942</x:v>
       </x:c>
-      <x:c r="F228" s="8" t="s">
+    </x:row>
+    <x:row ht="2012.3125" customHeight="1" collapsed="0">
+      <x:c r="A229" s="8" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="B229" s="8" t="s">
         <x:v>943</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>945</x:v>
       </x:c>
       <x:c r="C229" s="8"/>
       <x:c r="D229" s="9" t="n">
-        <x:v>102722</x:v>
+        <x:v>174647</x:v>
       </x:c>
       <x:c r="E229" s="8" t="s">
+        <x:v>944</x:v>
+      </x:c>
+      <x:c r="F229" s="8" t="s">
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="G229" s="8" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="H229" s="8" t="s">
         <x:v>946</x:v>
       </x:c>
-      <x:c r="F229" s="8" t="s">
+    </x:row>
+    <x:row ht="747.4375" customHeight="1" collapsed="0">
+      <x:c r="A230" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B230" s="8" t="s">
         <x:v>947</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>949</x:v>
       </x:c>
       <x:c r="C230" s="8"/>
       <x:c r="D230" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>9758951</x:v>
       </x:c>
       <x:c r="E230" s="8" t="s">
+        <x:v>948</x:v>
+      </x:c>
+      <x:c r="F230" s="8" t="s">
+        <x:v>949</x:v>
+      </x:c>
+      <x:c r="G230" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H230" s="8" t="s">
         <x:v>950</x:v>
       </x:c>
-      <x:c r="F230" s="8" t="s">
+    </x:row>
+    <x:row ht="724.4375" customHeight="1" collapsed="0">
+      <x:c r="A231" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B231" s="8" t="s">
         <x:v>951</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>953</x:v>
       </x:c>
       <x:c r="C231" s="8"/>
       <x:c r="D231" s="9" t="n">
-        <x:v>230349</x:v>
+        <x:v>118046</x:v>
       </x:c>
       <x:c r="E231" s="8" t="s">
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="F231" s="8" t="s">
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="G231" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H231" s="8" t="s">
         <x:v>954</x:v>
       </x:c>
-      <x:c r="F231" s="8" t="s">
+    </x:row>
+    <x:row ht="1207.390625" customHeight="1" collapsed="0">
+      <x:c r="A232" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B232" s="8" t="s">
         <x:v>955</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>957</x:v>
       </x:c>
       <x:c r="C232" s="8"/>
       <x:c r="D232" s="9" t="n">
-        <x:v>79101</x:v>
+        <x:v>283529</x:v>
       </x:c>
       <x:c r="E232" s="8" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="F232" s="8" t="s">
+        <x:v>957</x:v>
+      </x:c>
+      <x:c r="G232" s="8" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H232" s="8" t="s">
         <x:v>958</x:v>
       </x:c>
-      <x:c r="F232" s="8" t="s">
+    </x:row>
+    <x:row ht="919.921875" customHeight="1" collapsed="0">
+      <x:c r="A233" s="8" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B233" s="8" t="s">
         <x:v>959</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>961</x:v>
       </x:c>
       <x:c r="C233" s="8"/>
       <x:c r="D233" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E233" s="8" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="F233" s="8" t="s">
+        <x:v>961</x:v>
+      </x:c>
+      <x:c r="G233" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H233" s="8" t="s">
         <x:v>962</x:v>
       </x:c>
-      <x:c r="F233" s="8" t="s">
+    </x:row>
+    <x:row ht="586.46875" customHeight="1" collapsed="0">
+      <x:c r="A234" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B234" s="8" t="s">
         <x:v>963</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>965</x:v>
       </x:c>
       <x:c r="C234" s="8"/>
       <x:c r="D234" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E234" s="8" t="s">
+        <x:v>964</x:v>
+      </x:c>
+      <x:c r="F234" s="8" t="s">
+        <x:v>965</x:v>
+      </x:c>
+      <x:c r="G234" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H234" s="8" t="s">
         <x:v>966</x:v>
       </x:c>
-      <x:c r="F234" s="8" t="s">
+    </x:row>
+    <x:row ht="367.96875" customHeight="1" collapsed="0">
+      <x:c r="A235" s="8" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B235" s="8" t="s">
         <x:v>967</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>969</x:v>
       </x:c>
       <x:c r="C235" s="8"/>
       <x:c r="D235" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E235" s="8" t="s">
-        <x:v>773</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="F235" s="8" t="s">
-        <x:v>774</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="G235" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H235" s="8" t="s">
         <x:v>970</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1138.390625" customHeight="1" collapsed="0">
+    <x:row ht="505.953125" customHeight="1" collapsed="0">
       <x:c r="A236" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B236" s="8" t="s">
         <x:v>971</x:v>
       </x:c>
       <x:c r="C236" s="8"/>
       <x:c r="D236" s="9" t="n">
-        <x:v>104826</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E236" s="8" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="F236" s="8" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="G236" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H236" s="8" t="s">
         <x:v>974</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.96875" customHeight="1" collapsed="0">
+    <x:row ht="402.453125" customHeight="1" collapsed="0">
       <x:c r="A237" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B237" s="8" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="C237" s="8"/>
       <x:c r="D237" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>161611</x:v>
       </x:c>
       <x:c r="E237" s="8" t="s">
-        <x:v>773</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="F237" s="8" t="s">
-        <x:v>774</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="G237" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H237" s="8" t="s">
-        <x:v>976</x:v>
-[...2 lines deleted...]
-    <x:row ht="253" customHeight="1" collapsed="0">
+        <x:v>978</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1092.4375" customHeight="1" collapsed="0">
       <x:c r="A238" s="8" t="s">
-        <x:v>336</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B238" s="8" t="s">
-        <x:v>977</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="C238" s="8"/>
       <x:c r="D238" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>75785</x:v>
       </x:c>
       <x:c r="E238" s="8" t="s">
-        <x:v>978</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="F238" s="8" t="s">
-        <x:v>979</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="G238" s="8" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H238" s="8" t="s">
-        <x:v>980</x:v>
-[...2 lines deleted...]
-    <x:row ht="402.46875" customHeight="1" collapsed="0">
+        <x:v>982</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="436.953125" customHeight="1" collapsed="0">
       <x:c r="A239" s="8" t="s">
-        <x:v>161</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="B239" s="8" t="s">
-        <x:v>981</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="C239" s="8"/>
       <x:c r="D239" s="9" t="n">
-        <x:v>182132</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E239" s="8" t="s">
-        <x:v>982</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="F239" s="8" t="s">
-        <x:v>983</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="G239" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H239" s="8" t="s">
-        <x:v>984</x:v>
-[...2 lines deleted...]
-    <x:row ht="2012.296875" customHeight="1" collapsed="0">
+        <x:v>986</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="264.46875" customHeight="1" collapsed="0">
       <x:c r="A240" s="8" t="s">
-        <x:v>433</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B240" s="8" t="s">
-        <x:v>985</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="C240" s="8"/>
       <x:c r="D240" s="9" t="n">
-        <x:v>174647</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E240" s="8" t="s">
-        <x:v>986</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="F240" s="8" t="s">
-        <x:v>987</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="G240" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H240" s="8" t="s">
-        <x:v>988</x:v>
-[...2 lines deleted...]
-    <x:row ht="747.453125" customHeight="1" collapsed="0">
+        <x:v>990</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="206.984375" customHeight="1" collapsed="0">
       <x:c r="A241" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B241" s="8" t="s">
-        <x:v>989</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="C241" s="8"/>
       <x:c r="D241" s="9" t="n">
-        <x:v>9758951</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E241" s="8" t="s">
-        <x:v>990</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="F241" s="8" t="s">
-        <x:v>991</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="G241" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H241" s="8" t="s">
-        <x:v>992</x:v>
-[...2 lines deleted...]
-    <x:row ht="724.453125" customHeight="1" collapsed="0">
+        <x:v>994</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1425.890625" customHeight="1" collapsed="0">
       <x:c r="A242" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B242" s="8" t="s">
-        <x:v>993</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="C242" s="8"/>
       <x:c r="D242" s="9" t="n">
-        <x:v>118046</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E242" s="8" t="s">
-        <x:v>994</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="F242" s="8" t="s">
-        <x:v>995</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="G242" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H242" s="8" t="s">
-        <x:v>996</x:v>
-[...2 lines deleted...]
-    <x:row ht="1207.390625" customHeight="1" collapsed="0">
+        <x:v>998</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="402.453125" customHeight="1" collapsed="0">
       <x:c r="A243" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B243" s="8" t="s">
-        <x:v>997</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="C243" s="8"/>
       <x:c r="D243" s="9" t="n">
-        <x:v>283529</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E243" s="8" t="s">
-        <x:v>998</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="F243" s="8" t="s">
-        <x:v>999</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="G243" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H243" s="8" t="s">
-        <x:v>1000</x:v>
-[...2 lines deleted...]
-    <x:row ht="919.921875" customHeight="1" collapsed="0">
+        <x:v>1002</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="310.484375" customHeight="1" collapsed="0">
       <x:c r="A244" s="8" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B244" s="8" t="s">
-        <x:v>1001</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="C244" s="8"/>
       <x:c r="D244" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>247931</x:v>
       </x:c>
       <x:c r="E244" s="8" t="s">
-        <x:v>1002</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="F244" s="8" t="s">
-        <x:v>1003</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="G244" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H244" s="8" t="s">
-        <x:v>1004</x:v>
-[...2 lines deleted...]
-    <x:row ht="586.46875" customHeight="1" collapsed="0">
+        <x:v>1006</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="724.453125" customHeight="1" collapsed="0">
       <x:c r="A245" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B245" s="8" t="s">
-        <x:v>1005</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="C245" s="8"/>
       <x:c r="D245" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E245" s="8" t="s">
-        <x:v>1006</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="F245" s="8" t="s">
-        <x:v>1007</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="G245" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H245" s="8" t="s">
-        <x:v>1008</x:v>
-[...2 lines deleted...]
-    <x:row ht="367.96875" customHeight="1" collapsed="0">
+        <x:v>1010</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="184" customHeight="1" collapsed="0">
       <x:c r="A246" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B246" s="8" t="s">
-        <x:v>1009</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="C246" s="8"/>
       <x:c r="D246" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>145729</x:v>
       </x:c>
       <x:c r="E246" s="8" t="s">
-        <x:v>1010</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="F246" s="8" t="s">
-        <x:v>1011</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="G246" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H246" s="8" t="s">
-        <x:v>1012</x:v>
-[...2 lines deleted...]
-    <x:row ht="505.9375" customHeight="1" collapsed="0">
+        <x:v>1014</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="425.453125" customHeight="1" collapsed="0">
       <x:c r="A247" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B247" s="8" t="s">
-        <x:v>1013</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="C247" s="8"/>
       <x:c r="D247" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>207272</x:v>
       </x:c>
       <x:c r="E247" s="8" t="s">
-        <x:v>1014</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="F247" s="8" t="s">
-        <x:v>1015</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="G247" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H247" s="8" t="s">
-        <x:v>1016</x:v>
-[...2 lines deleted...]
-    <x:row ht="402.46875" customHeight="1" collapsed="0">
+        <x:v>1018</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="103.5" customHeight="1" collapsed="0">
       <x:c r="A248" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B248" s="8" t="s">
-        <x:v>1017</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="C248" s="8"/>
       <x:c r="D248" s="9" t="n">
-        <x:v>161611</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E248" s="8" t="s">
-        <x:v>1018</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="F248" s="8" t="s">
-        <x:v>1019</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="G248" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H248" s="8" t="s">
-        <x:v>1020</x:v>
-[...2 lines deleted...]
-    <x:row ht="1092.40625" customHeight="1" collapsed="0">
+        <x:v>1022</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1126.90625" customHeight="1" collapsed="0">
       <x:c r="A249" s="8" t="s">
-        <x:v>520</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B249" s="8" t="s">
-        <x:v>1021</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="C249" s="8"/>
       <x:c r="D249" s="9" t="n">
-        <x:v>75785</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E249" s="8" t="s">
-        <x:v>1022</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="F249" s="8" t="s">
-        <x:v>1023</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="G249" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H249" s="8" t="s">
-        <x:v>1024</x:v>
-[...2 lines deleted...]
-    <x:row ht="436.96875" customHeight="1" collapsed="0">
+        <x:v>1026</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1471.84375" customHeight="1" collapsed="0">
       <x:c r="A250" s="8" t="s">
-        <x:v>529</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="B250" s="8" t="s">
-        <x:v>1025</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="C250" s="8"/>
       <x:c r="D250" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E250" s="8" t="s">
-        <x:v>1026</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="F250" s="8" t="s">
-        <x:v>1027</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="G250" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H250" s="8" t="s">
-        <x:v>1028</x:v>
-[...2 lines deleted...]
-    <x:row ht="264.46875" customHeight="1" collapsed="0">
+        <x:v>1030</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1667.375" customHeight="1" collapsed="0">
       <x:c r="A251" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B251" s="8" t="s">
-        <x:v>1029</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="C251" s="8"/>
       <x:c r="D251" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>245580</x:v>
       </x:c>
       <x:c r="E251" s="8" t="s">
-        <x:v>1030</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="F251" s="8" t="s">
-        <x:v>1031</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="G251" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H251" s="8" t="s">
-        <x:v>1032</x:v>
-[...2 lines deleted...]
-    <x:row ht="207" customHeight="1" collapsed="0">
+        <x:v>1034</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="885.4375" customHeight="1" collapsed="0">
       <x:c r="A252" s="8" t="s">
-        <x:v>99</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="B252" s="8" t="s">
-        <x:v>1033</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="C252" s="8"/>
       <x:c r="D252" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E252" s="8" t="s">
-        <x:v>1034</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="F252" s="8" t="s">
-        <x:v>1035</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="G252" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H252" s="8" t="s">
-        <x:v>1036</x:v>
-[...2 lines deleted...]
-    <x:row ht="1425.859375" customHeight="1" collapsed="0">
+        <x:v>1039</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1356.890625" customHeight="1" collapsed="0">
       <x:c r="A253" s="8" t="s">
-        <x:v>161</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="B253" s="8" t="s">
-        <x:v>1037</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="C253" s="8"/>
       <x:c r="D253" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>87593</x:v>
       </x:c>
       <x:c r="E253" s="8" t="s">
-        <x:v>1038</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="F253" s="8" t="s">
-        <x:v>1039</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="G253" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H253" s="8" t="s">
-        <x:v>1040</x:v>
-[...2 lines deleted...]
-    <x:row ht="402.484375" customHeight="1" collapsed="0">
+        <x:v>1043</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="712.9375" customHeight="1" collapsed="0">
       <x:c r="A254" s="8" t="s">
-        <x:v>520</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B254" s="8" t="s">
-        <x:v>1041</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="C254" s="8"/>
       <x:c r="D254" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>102722</x:v>
       </x:c>
       <x:c r="E254" s="8" t="s">
-        <x:v>1042</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="F254" s="8" t="s">
-        <x:v>1043</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="G254" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H254" s="8" t="s">
-        <x:v>1044</x:v>
-[...2 lines deleted...]
-    <x:row ht="310.46875" customHeight="1" collapsed="0">
+        <x:v>1047</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="620.953125" customHeight="1" collapsed="0">
       <x:c r="A255" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B255" s="8" t="s">
-        <x:v>1045</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="C255" s="8"/>
       <x:c r="D255" s="9" t="n">
-        <x:v>247931</x:v>
+        <x:v>242417</x:v>
       </x:c>
       <x:c r="E255" s="8" t="s">
-        <x:v>1046</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="F255" s="8" t="s">
-        <x:v>1047</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="G255" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H255" s="8" t="s">
-        <x:v>1048</x:v>
-[...2 lines deleted...]
-    <x:row ht="724.453125" customHeight="1" collapsed="0">
+        <x:v>1051</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1103.90625" customHeight="1" collapsed="0">
       <x:c r="A256" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B256" s="8" t="s">
-        <x:v>1049</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="C256" s="8"/>
       <x:c r="D256" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>129967</x:v>
       </x:c>
       <x:c r="E256" s="8" t="s">
-        <x:v>1050</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="F256" s="8" t="s">
-        <x:v>1051</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="G256" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H256" s="8" t="s">
-        <x:v>1052</x:v>
-[...2 lines deleted...]
-    <x:row ht="184" customHeight="1" collapsed="0">
+        <x:v>1055</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="218.484375" customHeight="1" collapsed="0">
       <x:c r="A257" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B257" s="8" t="s">
-        <x:v>1053</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="C257" s="8"/>
       <x:c r="D257" s="9" t="n">
-        <x:v>145729</x:v>
+        <x:v>154625</x:v>
       </x:c>
       <x:c r="E257" s="8" t="s">
-        <x:v>1054</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="F257" s="8" t="s">
-        <x:v>1055</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="G257" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H257" s="8" t="s">
-        <x:v>1056</x:v>
-[...2 lines deleted...]
-    <x:row ht="425.453125" customHeight="1" collapsed="0">
+        <x:v>1059</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="379.46875" customHeight="1" collapsed="0">
       <x:c r="A258" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B258" s="8" t="s">
-        <x:v>1057</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="C258" s="8"/>
       <x:c r="D258" s="9" t="n">
-        <x:v>207272</x:v>
+        <x:v>295972</x:v>
       </x:c>
       <x:c r="E258" s="8" t="s">
-        <x:v>1058</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="F258" s="8" t="s">
-        <x:v>1059</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="G258" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H258" s="8" t="s">
-        <x:v>1060</x:v>
-[...2 lines deleted...]
-    <x:row ht="103.484375" customHeight="1" collapsed="0">
+        <x:v>1063</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="908.4375" customHeight="1" collapsed="0">
       <x:c r="A259" s="8" t="s">
-        <x:v>267</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B259" s="8" t="s">
-        <x:v>1061</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="C259" s="8"/>
       <x:c r="D259" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>2491720</x:v>
       </x:c>
       <x:c r="E259" s="8" t="s">
-        <x:v>1062</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="F259" s="8" t="s">
-        <x:v>1063</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="G259" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H259" s="8" t="s">
-        <x:v>1064</x:v>
-[...2 lines deleted...]
-    <x:row ht="1126.90625" customHeight="1" collapsed="0">
+        <x:v>1067</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="206.984375" customHeight="1" collapsed="0">
       <x:c r="A260" s="8" t="s">
-        <x:v>44</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B260" s="8" t="s">
-        <x:v>1065</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="C260" s="8"/>
       <x:c r="D260" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>88425</x:v>
       </x:c>
       <x:c r="E260" s="8" t="s">
-        <x:v>1066</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="F260" s="8" t="s">
-        <x:v>1067</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="G260" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H260" s="8" t="s">
-        <x:v>1068</x:v>
-[...2 lines deleted...]
-    <x:row ht="1471.875" customHeight="1" collapsed="0">
+        <x:v>1071</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1057.90625" customHeight="1" collapsed="0">
       <x:c r="A261" s="8" t="s">
-        <x:v>703</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B261" s="8" t="s">
-        <x:v>1069</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="C261" s="8"/>
       <x:c r="D261" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E261" s="8" t="s">
-        <x:v>1070</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="F261" s="8" t="s">
-        <x:v>1071</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="G261" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H261" s="8" t="s">
-        <x:v>1072</x:v>
-[...2 lines deleted...]
-    <x:row ht="1667.359375" customHeight="1" collapsed="0">
+        <x:v>1075</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="551.953125" customHeight="1" collapsed="0">
       <x:c r="A262" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B262" s="8" t="s">
-        <x:v>1073</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="C262" s="8"/>
       <x:c r="D262" s="9" t="n">
-        <x:v>245580</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E262" s="8" t="s">
-        <x:v>1074</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="F262" s="8" t="s">
-        <x:v>1075</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="G262" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H262" s="8" t="s">
-        <x:v>1076</x:v>
-[...2 lines deleted...]
-    <x:row ht="885.421875" customHeight="1" collapsed="0">
+        <x:v>1079</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="609.453125" customHeight="1" collapsed="0">
       <x:c r="A263" s="8" t="s">
-        <x:v>1077</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B263" s="8" t="s">
-        <x:v>1078</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="C263" s="8"/>
       <x:c r="D263" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E263" s="8" t="s">
-        <x:v>1079</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="F263" s="8" t="s">
-        <x:v>1080</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="G263" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H263" s="8" t="s">
-        <x:v>1081</x:v>
-[...2 lines deleted...]
-    <x:row ht="1356.890625" customHeight="1" collapsed="0">
+        <x:v>1083</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1046.40625" customHeight="1" collapsed="0">
       <x:c r="A264" s="8" t="s">
-        <x:v>703</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B264" s="8" t="s">
-        <x:v>1082</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="C264" s="8"/>
       <x:c r="D264" s="9" t="n">
-        <x:v>87593</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E264" s="8" t="s">
-        <x:v>1083</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="F264" s="8" t="s">
-        <x:v>1084</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="G264" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H264" s="8" t="s">
-        <x:v>1085</x:v>
-[...2 lines deleted...]
-    <x:row ht="620.953125" customHeight="1" collapsed="0">
+        <x:v>1087</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="4277.65625" customHeight="1" collapsed="0">
       <x:c r="A265" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B265" s="8" t="s">
-        <x:v>1086</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="C265" s="8"/>
       <x:c r="D265" s="9" t="n">
-        <x:v>242417</x:v>
+        <x:v>451008</x:v>
       </x:c>
       <x:c r="E265" s="8" t="s">
-        <x:v>1087</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="F265" s="8" t="s">
-        <x:v>1088</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="G265" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H265" s="8" t="s">
-        <x:v>1089</x:v>
-[...2 lines deleted...]
-    <x:row ht="1103.90625" customHeight="1" collapsed="0">
+        <x:v>1091</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="551.96875" customHeight="1" collapsed="0">
       <x:c r="A266" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B266" s="8" t="s">
-        <x:v>1090</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C266" s="8"/>
       <x:c r="D266" s="9" t="n">
-        <x:v>129967</x:v>
+        <x:v>416125</x:v>
       </x:c>
       <x:c r="E266" s="8" t="s">
-        <x:v>1091</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="F266" s="8" t="s">
-        <x:v>1092</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="G266" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H266" s="8" t="s">
-        <x:v>1093</x:v>
-[...2 lines deleted...]
-    <x:row ht="218.5" customHeight="1" collapsed="0">
+        <x:v>1095</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="390.9375" customHeight="1" collapsed="0">
       <x:c r="A267" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B267" s="8" t="s">
-        <x:v>1094</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="C267" s="8"/>
       <x:c r="D267" s="9" t="n">
-        <x:v>154625</x:v>
+        <x:v>181754</x:v>
       </x:c>
       <x:c r="E267" s="8" t="s">
-        <x:v>1095</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="F267" s="8" t="s">
-        <x:v>1096</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="G267" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H267" s="8" t="s">
-        <x:v>1097</x:v>
-[...2 lines deleted...]
-    <x:row ht="379.46875" customHeight="1" collapsed="0">
+        <x:v>1099</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="218.5" customHeight="1" collapsed="0">
       <x:c r="A268" s="8" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B268" s="8" t="s">
-        <x:v>1098</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="C268" s="8"/>
       <x:c r="D268" s="9" t="n">
-        <x:v>295972</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E268" s="8" t="s">
-        <x:v>1099</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="F268" s="8" t="s">
-        <x:v>1100</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="G268" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H268" s="8" t="s">
-        <x:v>1101</x:v>
-[...2 lines deleted...]
-    <x:row ht="908.421875" customHeight="1" collapsed="0">
+        <x:v>1103</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="229.96875" customHeight="1" collapsed="0">
       <x:c r="A269" s="8" t="s">
-        <x:v>206</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B269" s="8" t="s">
-        <x:v>1102</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="C269" s="8"/>
       <x:c r="D269" s="9" t="n">
-        <x:v>2491720</x:v>
+        <x:v>750000</x:v>
       </x:c>
       <x:c r="E269" s="8" t="s">
-        <x:v>1103</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="F269" s="8" t="s">
-        <x:v>1104</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="G269" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H269" s="8" t="s">
-        <x:v>1105</x:v>
-[...2 lines deleted...]
-    <x:row ht="206.984375" customHeight="1" collapsed="0">
+        <x:v>1108</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="804.9375" customHeight="1" collapsed="0">
       <x:c r="A270" s="8" t="s">
-        <x:v>206</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B270" s="8" t="s">
-        <x:v>1106</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="C270" s="8"/>
       <x:c r="D270" s="9" t="n">
-        <x:v>88425</x:v>
+        <x:v>820247</x:v>
       </x:c>
       <x:c r="E270" s="8" t="s">
-        <x:v>1107</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="F270" s="8" t="s">
-        <x:v>1108</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="G270" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H270" s="8" t="s">
-        <x:v>1109</x:v>
-[...2 lines deleted...]
-    <x:row ht="1057.9375" customHeight="1" collapsed="0">
+        <x:v>1112</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="413.984375" customHeight="1" collapsed="0">
       <x:c r="A271" s="8" t="s">
-        <x:v>262</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B271" s="8" t="s">
-        <x:v>1110</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="C271" s="8"/>
       <x:c r="D271" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>503362</x:v>
       </x:c>
       <x:c r="E271" s="8" t="s">
-        <x:v>1111</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="F271" s="8" t="s">
-        <x:v>1112</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="G271" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H271" s="8" t="s">
-        <x:v>1113</x:v>
-[...2 lines deleted...]
-    <x:row ht="551.9375" customHeight="1" collapsed="0">
+        <x:v>1116</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="816.421875" customHeight="1" collapsed="0">
       <x:c r="A272" s="8" t="s">
-        <x:v>433</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B272" s="8" t="s">
-        <x:v>1114</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="C272" s="8"/>
       <x:c r="D272" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>395953</x:v>
       </x:c>
       <x:c r="E272" s="8" t="s">
-        <x:v>1115</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="F272" s="8" t="s">
-        <x:v>1116</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="G272" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H272" s="8" t="s">
-        <x:v>1117</x:v>
-[...2 lines deleted...]
-    <x:row ht="609.46875" customHeight="1" collapsed="0">
+        <x:v>1120</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="3012.765625" customHeight="1" collapsed="0">
       <x:c r="A273" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B273" s="8" t="s">
-        <x:v>1118</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="C273" s="8"/>
       <x:c r="D273" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E273" s="8" t="s">
-        <x:v>1119</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="F273" s="8" t="s">
-        <x:v>1120</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="G273" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H273" s="8" t="s">
-        <x:v>1121</x:v>
-[...2 lines deleted...]
-    <x:row ht="1046.40625" customHeight="1" collapsed="0">
+        <x:v>1124</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2909.25" customHeight="1" collapsed="0">
       <x:c r="A274" s="8" t="s">
-        <x:v>262</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B274" s="8" t="s">
-        <x:v>1122</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="C274" s="8"/>
       <x:c r="D274" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E274" s="8" t="s">
-        <x:v>1123</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="F274" s="8" t="s">
-        <x:v>1124</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="G274" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H274" s="8" t="s">
-        <x:v>1125</x:v>
-[...2 lines deleted...]
-    <x:row ht="4277.640625" customHeight="1" collapsed="0">
+        <x:v>1128</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="505.953125" customHeight="1" collapsed="0">
       <x:c r="A275" s="8" t="s">
-        <x:v>262</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B275" s="8" t="s">
-        <x:v>1126</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="C275" s="8"/>
       <x:c r="D275" s="9" t="n">
-        <x:v>451008</x:v>
+        <x:v>378497</x:v>
       </x:c>
       <x:c r="E275" s="8" t="s">
-        <x:v>1127</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="F275" s="8" t="s">
-        <x:v>1128</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="G275" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H275" s="8" t="s">
-        <x:v>1129</x:v>
-[...2 lines deleted...]
-    <x:row ht="551.953125" customHeight="1" collapsed="0">
+        <x:v>1132</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="471.4375" customHeight="1" collapsed="0">
       <x:c r="A276" s="8" t="s">
-        <x:v>141</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="B276" s="8" t="s">
-        <x:v>1130</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="C276" s="8"/>
       <x:c r="D276" s="9" t="n">
-        <x:v>416125</x:v>
+        <x:v>269157</x:v>
       </x:c>
       <x:c r="E276" s="8" t="s">
-        <x:v>1131</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="F276" s="8" t="s">
-        <x:v>1132</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="G276" s="8" t="s">
-        <x:v>127</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H276" s="8" t="s">
-        <x:v>1133</x:v>
-[...2 lines deleted...]
-    <x:row ht="390.96875" customHeight="1" collapsed="0">
+        <x:v>1137</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2219.296875" customHeight="1" collapsed="0">
       <x:c r="A277" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="B277" s="8" t="s">
-        <x:v>1134</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="C277" s="8"/>
       <x:c r="D277" s="9" t="n">
-        <x:v>181754</x:v>
+        <x:v>667656</x:v>
       </x:c>
       <x:c r="E277" s="8" t="s">
-        <x:v>1135</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="F277" s="8" t="s">
-        <x:v>1136</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="G277" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H277" s="8" t="s">
-        <x:v>1137</x:v>
-[...2 lines deleted...]
-    <x:row ht="218.484375" customHeight="1" collapsed="0">
+        <x:v>1141</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="413.984375" customHeight="1" collapsed="0">
       <x:c r="A278" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B278" s="8" t="s">
-        <x:v>1138</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="C278" s="8"/>
       <x:c r="D278" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>103014</x:v>
       </x:c>
       <x:c r="E278" s="8" t="s">
-        <x:v>1139</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="F278" s="8" t="s">
-        <x:v>1140</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="G278" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H278" s="8" t="s">
-        <x:v>1141</x:v>
-[...2 lines deleted...]
-    <x:row ht="1023.4375" customHeight="1" collapsed="0">
+        <x:v>1145</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="712.9375" customHeight="1" collapsed="0">
       <x:c r="A279" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="B279" s="8" t="s">
-        <x:v>1142</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="C279" s="8"/>
       <x:c r="D279" s="9" t="n">
-        <x:v>146058</x:v>
+        <x:v>328282</x:v>
       </x:c>
       <x:c r="E279" s="8" t="s">
-        <x:v>1143</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="F279" s="8" t="s">
-        <x:v>1144</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="G279" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H279" s="8" t="s">
-        <x:v>1145</x:v>
-[...2 lines deleted...]
-    <x:row ht="229.96875" customHeight="1" collapsed="0">
+        <x:v>1149</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="574.96875" customHeight="1" collapsed="0">
       <x:c r="A280" s="8" t="s">
-        <x:v>1146</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B280" s="8" t="s">
-        <x:v>1147</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="C280" s="8"/>
       <x:c r="D280" s="9" t="n">
-        <x:v>750000</x:v>
+        <x:v>218610</x:v>
       </x:c>
       <x:c r="E280" s="8" t="s">
-        <x:v>1148</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="F280" s="8" t="s">
-        <x:v>1149</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="G280" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H280" s="8" t="s">
-        <x:v>1150</x:v>
-[...2 lines deleted...]
-    <x:row ht="804.90625" customHeight="1" collapsed="0">
+        <x:v>1153</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="137.984375" customHeight="1" collapsed="0">
       <x:c r="A281" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B281" s="8" t="s">
-        <x:v>1151</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="C281" s="8"/>
       <x:c r="D281" s="9" t="n">
-        <x:v>820247</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E281" s="8" t="s">
-        <x:v>1152</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="F281" s="8" t="s">
-        <x:v>1153</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="G281" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H281" s="8" t="s">
-        <x:v>1154</x:v>
-[...2 lines deleted...]
-    <x:row ht="413.984375" customHeight="1" collapsed="0">
+        <x:v>1157</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="149.5" customHeight="1" collapsed="0">
       <x:c r="A282" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B282" s="8" t="s">
-        <x:v>1155</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="C282" s="8"/>
       <x:c r="D282" s="9" t="n">
-        <x:v>503362</x:v>
+        <x:v>1094382</x:v>
       </x:c>
       <x:c r="E282" s="8" t="s">
-        <x:v>1156</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="F282" s="8" t="s">
-        <x:v>1157</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="G282" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H282" s="8" t="s">
-        <x:v>1158</x:v>
-[...2 lines deleted...]
-    <x:row ht="816.421875" customHeight="1" collapsed="0">
+        <x:v>1161</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="563.453125" customHeight="1" collapsed="0">
       <x:c r="A283" s="8" t="s">
-        <x:v>262</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B283" s="8" t="s">
-        <x:v>1159</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="C283" s="8"/>
       <x:c r="D283" s="9" t="n">
-        <x:v>395953</x:v>
+        <x:v>323093</x:v>
       </x:c>
       <x:c r="E283" s="8" t="s">
-        <x:v>1160</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="F283" s="8" t="s">
-        <x:v>1161</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="G283" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H283" s="8" t="s">
-        <x:v>1162</x:v>
-[...2 lines deleted...]
-    <x:row ht="3012.765625" customHeight="1" collapsed="0">
+        <x:v>1165</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="57.46875" customHeight="1" collapsed="0">
       <x:c r="A284" s="8" t="s">
-        <x:v>520</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B284" s="8" t="s">
-        <x:v>1163</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="C284" s="8"/>
       <x:c r="D284" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>252856</x:v>
       </x:c>
       <x:c r="E284" s="8" t="s">
-        <x:v>1164</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="F284" s="8" t="s">
-        <x:v>1165</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="G284" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H284" s="8" t="s">
-        <x:v>1166</x:v>
-[...2 lines deleted...]
-    <x:row ht="2909.25" customHeight="1" collapsed="0">
+        <x:v>1169</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="103.5" customHeight="1" collapsed="0">
       <x:c r="A285" s="8" t="s">
-        <x:v>433</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B285" s="8" t="s">
-        <x:v>1167</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="C285" s="8"/>
       <x:c r="D285" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>412829</x:v>
       </x:c>
       <x:c r="E285" s="8" t="s">
-        <x:v>1168</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="F285" s="8" t="s">
-        <x:v>1169</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="G285" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H285" s="8" t="s">
-        <x:v>1170</x:v>
-[...2 lines deleted...]
-    <x:row ht="505.953125" customHeight="1" collapsed="0">
+        <x:v>1173</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="126.46875" customHeight="1" collapsed="0">
       <x:c r="A286" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B286" s="8" t="s">
-        <x:v>1171</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="C286" s="8"/>
       <x:c r="D286" s="9" t="n">
-        <x:v>378497</x:v>
+        <x:v>227646</x:v>
       </x:c>
       <x:c r="E286" s="8" t="s">
-        <x:v>1172</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="F286" s="8" t="s">
-        <x:v>1173</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="G286" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H286" s="8" t="s">
-        <x:v>1174</x:v>
-[...2 lines deleted...]
-    <x:row ht="471.46875" customHeight="1" collapsed="0">
+        <x:v>1177</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="218.515625" customHeight="1" collapsed="0">
       <x:c r="A287" s="8" t="s">
-        <x:v>1175</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B287" s="8" t="s">
-        <x:v>1176</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="C287" s="8"/>
       <x:c r="D287" s="9" t="n">
-        <x:v>269157</x:v>
+        <x:v>290059</x:v>
       </x:c>
       <x:c r="E287" s="8" t="s">
-        <x:v>1177</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="F287" s="8" t="s">
-        <x:v>1178</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="G287" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H287" s="8" t="s">
-        <x:v>1179</x:v>
-[...2 lines deleted...]
-    <x:row ht="2219.296875" customHeight="1" collapsed="0">
+        <x:v>1181</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="160.96875" customHeight="1" collapsed="0">
       <x:c r="A288" s="8" t="s">
-        <x:v>1180</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B288" s="8" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="C288" s="8"/>
       <x:c r="D288" s="9" t="n">
-        <x:v>667656</x:v>
+        <x:v>456996</x:v>
       </x:c>
       <x:c r="E288" s="8" t="s">
-        <x:v>773</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="F288" s="8" t="s">
-        <x:v>1182</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="G288" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H288" s="8" t="s">
-        <x:v>1183</x:v>
-[...2 lines deleted...]
-    <x:row ht="413.96875" customHeight="1" collapsed="0">
+        <x:v>1185</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1586.859375" customHeight="1" collapsed="0">
       <x:c r="A289" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B289" s="8" t="s">
-        <x:v>1184</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="C289" s="8"/>
       <x:c r="D289" s="9" t="n">
-        <x:v>103014</x:v>
+        <x:v>3551023</x:v>
       </x:c>
       <x:c r="E289" s="8" t="s">
-        <x:v>1185</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="F289" s="8" t="s">
-        <x:v>1186</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="G289" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H289" s="8" t="s">
-        <x:v>1187</x:v>
-[...2 lines deleted...]
-    <x:row ht="712.953125" customHeight="1" collapsed="0">
+        <x:v>1189</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="229.984375" customHeight="1" collapsed="0">
       <x:c r="A290" s="8" t="s">
-        <x:v>936</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B290" s="8" t="s">
-        <x:v>1188</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="C290" s="8"/>
       <x:c r="D290" s="9" t="n">
-        <x:v>328282</x:v>
+        <x:v>783881</x:v>
       </x:c>
       <x:c r="E290" s="8" t="s">
-        <x:v>1189</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="F290" s="8" t="s">
-        <x:v>1190</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="G290" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H290" s="8" t="s">
-        <x:v>1191</x:v>
-[...2 lines deleted...]
-    <x:row ht="574.9375" customHeight="1" collapsed="0">
+        <x:v>1193</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="563.421875" customHeight="1" collapsed="0">
       <x:c r="A291" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="B291" s="8" t="s">
-        <x:v>1192</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="C291" s="8"/>
       <x:c r="D291" s="9" t="n">
-        <x:v>218610</x:v>
+        <x:v>1157867</x:v>
       </x:c>
       <x:c r="E291" s="8" t="s">
-        <x:v>1193</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="F291" s="8" t="s">
-        <x:v>1194</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="G291" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H291" s="8" t="s">
-        <x:v>1195</x:v>
-[...2 lines deleted...]
-    <x:row ht="137.984375" customHeight="1" collapsed="0">
+        <x:v>1197</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="241.5" customHeight="1" collapsed="0">
       <x:c r="A292" s="8" t="s">
-        <x:v>67</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B292" s="8" t="s">
-        <x:v>1196</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="C292" s="8"/>
       <x:c r="D292" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E292" s="8" t="s">
-        <x:v>1197</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="F292" s="8" t="s">
-        <x:v>1198</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="G292" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H292" s="8" t="s">
-        <x:v>1199</x:v>
-[...2 lines deleted...]
-    <x:row ht="149.5" customHeight="1" collapsed="0">
+        <x:v>1201</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="482.953125" customHeight="1" collapsed="0">
       <x:c r="A293" s="8" t="s">
-        <x:v>146</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B293" s="8" t="s">
-        <x:v>1200</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="C293" s="8"/>
       <x:c r="D293" s="9" t="n">
-        <x:v>1094382</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E293" s="8" t="s">
-        <x:v>1201</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="F293" s="8" t="s">
-        <x:v>1202</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="G293" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H293" s="8" t="s">
-        <x:v>1203</x:v>
-[...2 lines deleted...]
-    <x:row ht="563.453125" customHeight="1" collapsed="0">
+        <x:v>1205</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="758.96875" customHeight="1" collapsed="0">
       <x:c r="A294" s="8" t="s">
-        <x:v>67</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B294" s="8" t="s">
-        <x:v>1204</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="C294" s="8"/>
       <x:c r="D294" s="9" t="n">
-        <x:v>323093</x:v>
+        <x:v>75360</x:v>
       </x:c>
       <x:c r="E294" s="8" t="s">
-        <x:v>1205</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="F294" s="8" t="s">
-        <x:v>1206</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="G294" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H294" s="8" t="s">
-        <x:v>1207</x:v>
-[...2 lines deleted...]
-    <x:row ht="57.484375" customHeight="1" collapsed="0">
+        <x:v>1209</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="4116.640625" customHeight="1" collapsed="0">
       <x:c r="A295" s="8" t="s">
-        <x:v>262</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B295" s="8" t="s">
-        <x:v>1208</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="C295" s="8"/>
       <x:c r="D295" s="9" t="n">
-        <x:v>252856</x:v>
+        <x:v>90074</x:v>
       </x:c>
       <x:c r="E295" s="8" t="s">
-        <x:v>1209</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="F295" s="8" t="s">
-        <x:v>1210</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="G295" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H295" s="8" t="s">
-        <x:v>1211</x:v>
-[...2 lines deleted...]
-    <x:row ht="103.484375" customHeight="1" collapsed="0">
+        <x:v>1213</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="333.46875" customHeight="1" collapsed="0">
       <x:c r="A296" s="8" t="s">
-        <x:v>206</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B296" s="8" t="s">
-        <x:v>1212</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="C296" s="8"/>
       <x:c r="D296" s="9" t="n">
-        <x:v>412829</x:v>
+        <x:v>229471</x:v>
       </x:c>
       <x:c r="E296" s="8" t="s">
-        <x:v>1213</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="F296" s="8" t="s">
-        <x:v>1214</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="G296" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H296" s="8" t="s">
-        <x:v>1215</x:v>
-[...2 lines deleted...]
-    <x:row ht="126.5" customHeight="1" collapsed="0">
+        <x:v>1217</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="206.984375" customHeight="1" collapsed="0">
       <x:c r="A297" s="8" t="s">
-        <x:v>146</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B297" s="8" t="s">
-        <x:v>1216</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="C297" s="8"/>
       <x:c r="D297" s="9" t="n">
-        <x:v>227646</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E297" s="8" t="s">
-        <x:v>1217</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="F297" s="8" t="s">
-        <x:v>1218</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="G297" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H297" s="8" t="s">
-        <x:v>1219</x:v>
-[...2 lines deleted...]
-    <x:row ht="218.484375" customHeight="1" collapsed="0">
+        <x:v>1221</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="379.453125" customHeight="1" collapsed="0">
       <x:c r="A298" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="B298" s="8" t="s">
-        <x:v>1220</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="C298" s="8"/>
       <x:c r="D298" s="9" t="n">
-        <x:v>290059</x:v>
+        <x:v>163454</x:v>
       </x:c>
       <x:c r="E298" s="8" t="s">
-        <x:v>1221</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="F298" s="8" t="s">
-        <x:v>1222</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="G298" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H298" s="8" t="s">
-        <x:v>1223</x:v>
-[...2 lines deleted...]
-    <x:row ht="160.96875" customHeight="1" collapsed="0">
+        <x:v>1225</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1253.421875" customHeight="1" collapsed="0">
       <x:c r="A299" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B299" s="8" t="s">
-        <x:v>1224</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="C299" s="8"/>
       <x:c r="D299" s="9" t="n">
-        <x:v>456996</x:v>
+        <x:v>378021</x:v>
       </x:c>
       <x:c r="E299" s="8" t="s">
-        <x:v>1225</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="F299" s="8" t="s">
-        <x:v>1226</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="G299" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H299" s="8" t="s">
-        <x:v>1227</x:v>
-[...2 lines deleted...]
-    <x:row ht="1586.859375" customHeight="1" collapsed="0">
+        <x:v>1229</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="367.9375" customHeight="1" collapsed="0">
       <x:c r="A300" s="8" t="s">
-        <x:v>262</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B300" s="8" t="s">
-        <x:v>1228</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="C300" s="8"/>
       <x:c r="D300" s="9" t="n">
-        <x:v>3551023</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E300" s="8" t="s">
-        <x:v>1229</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="F300" s="8" t="s">
-        <x:v>1230</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="G300" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H300" s="8" t="s">
-        <x:v>1231</x:v>
-[...2 lines deleted...]
-    <x:row ht="229.984375" customHeight="1" collapsed="0">
+        <x:v>1233</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="402.46875" customHeight="1" collapsed="0">
       <x:c r="A301" s="8" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B301" s="8" t="s">
-        <x:v>1232</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="C301" s="8"/>
       <x:c r="D301" s="9" t="n">
-        <x:v>783881</x:v>
+        <x:v>144054</x:v>
       </x:c>
       <x:c r="E301" s="8" t="s">
-        <x:v>1233</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="F301" s="8" t="s">
-        <x:v>1234</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="G301" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H301" s="8" t="s">
-        <x:v>1235</x:v>
-[...2 lines deleted...]
-    <x:row ht="563.453125" customHeight="1" collapsed="0">
+        <x:v>1237</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1402.90625" customHeight="1" collapsed="0">
       <x:c r="A302" s="8" t="s">
-        <x:v>598</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B302" s="8" t="s">
-        <x:v>1236</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="C302" s="8"/>
       <x:c r="D302" s="9" t="n">
-        <x:v>1157867</x:v>
+        <x:v>80305</x:v>
       </x:c>
       <x:c r="E302" s="8" t="s">
-        <x:v>1237</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="F302" s="8" t="s">
-        <x:v>1238</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="G302" s="8" t="s">
-        <x:v>127</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H302" s="8" t="s">
-        <x:v>1239</x:v>
-[...2 lines deleted...]
-    <x:row ht="241.46875" customHeight="1" collapsed="0">
+        <x:v>1241</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2081.3125" customHeight="1" collapsed="0">
       <x:c r="A303" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B303" s="8" t="s">
-        <x:v>1240</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="C303" s="8"/>
       <x:c r="D303" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E303" s="8" t="s">
-        <x:v>1241</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="F303" s="8" t="s">
-        <x:v>1242</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="G303" s="8" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H303" s="8" t="s">
-        <x:v>1243</x:v>
-[...2 lines deleted...]
-    <x:row ht="287.484375" customHeight="1" collapsed="0">
+        <x:v>1245</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="195.46875" customHeight="1" collapsed="0">
       <x:c r="A304" s="8" t="s">
-        <x:v>267</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B304" s="8" t="s">
-        <x:v>1244</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="C304" s="8"/>
       <x:c r="D304" s="9" t="n">
-        <x:v>79409</x:v>
+        <x:v>214092</x:v>
       </x:c>
       <x:c r="E304" s="8" t="s">
-        <x:v>1245</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="F304" s="8" t="s">
-        <x:v>1246</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="G304" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H304" s="8" t="s">
-        <x:v>1247</x:v>
-[...2 lines deleted...]
-    <x:row ht="482.953125" customHeight="1" collapsed="0">
+        <x:v>1249</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="678.453125" customHeight="1" collapsed="0">
       <x:c r="A305" s="8" t="s">
-        <x:v>184</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B305" s="8" t="s">
-        <x:v>1248</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="C305" s="8"/>
       <x:c r="D305" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>350165</x:v>
       </x:c>
       <x:c r="E305" s="8" t="s">
-        <x:v>1249</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="F305" s="8" t="s">
-        <x:v>1250</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="G305" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H305" s="8" t="s">
-        <x:v>1251</x:v>
-[...2 lines deleted...]
-    <x:row ht="758.953125" customHeight="1" collapsed="0">
+        <x:v>1253</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="344.96875" customHeight="1" collapsed="0">
       <x:c r="A306" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B306" s="8" t="s">
-        <x:v>1252</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="C306" s="8"/>
       <x:c r="D306" s="9" t="n">
-        <x:v>75360</x:v>
+        <x:v>292904</x:v>
       </x:c>
       <x:c r="E306" s="8" t="s">
-        <x:v>1253</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="F306" s="8" t="s">
-        <x:v>1254</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="G306" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H306" s="8" t="s">
-        <x:v>1255</x:v>
-[...2 lines deleted...]
-    <x:row ht="4116.625" customHeight="1" collapsed="0">
+        <x:v>1257</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="287.46875" customHeight="1" collapsed="0">
       <x:c r="A307" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B307" s="8" t="s">
-        <x:v>1256</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="C307" s="8"/>
       <x:c r="D307" s="9" t="n">
-        <x:v>90074</x:v>
+        <x:v>79409</x:v>
       </x:c>
       <x:c r="E307" s="8" t="s">
-        <x:v>1257</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="F307" s="8" t="s">
-        <x:v>1258</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="G307" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H307" s="8" t="s">
-        <x:v>1259</x:v>
-[...2 lines deleted...]
-    <x:row ht="333.484375" customHeight="1" collapsed="0">
+        <x:v>1261</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1724.84375" customHeight="1" collapsed="0">
       <x:c r="A308" s="8" t="s">
-        <x:v>184</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B308" s="8" t="s">
-        <x:v>1260</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="C308" s="8"/>
       <x:c r="D308" s="9" t="n">
-        <x:v>229471</x:v>
+        <x:v>793965</x:v>
       </x:c>
       <x:c r="E308" s="8" t="s">
-        <x:v>1261</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="F308" s="8" t="s">
-        <x:v>1262</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="G308" s="8" t="s">
-        <x:v>127</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H308" s="8" t="s">
-        <x:v>1263</x:v>
-[...2 lines deleted...]
-    <x:row ht="206.984375" customHeight="1" collapsed="0">
+        <x:v>1265</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="356.453125" customHeight="1" collapsed="0">
       <x:c r="A309" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B309" s="8" t="s">
-        <x:v>1264</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="C309" s="8"/>
       <x:c r="D309" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>222667</x:v>
       </x:c>
       <x:c r="E309" s="8" t="s">
-        <x:v>1265</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="F309" s="8" t="s">
-        <x:v>1266</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="G309" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H309" s="8" t="s">
-        <x:v>1267</x:v>
-[...2 lines deleted...]
-    <x:row ht="379.46875" customHeight="1" collapsed="0">
+        <x:v>1269</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="310.484375" customHeight="1" collapsed="0">
       <x:c r="A310" s="8" t="s">
-        <x:v>598</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B310" s="8" t="s">
-        <x:v>1268</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="C310" s="8"/>
       <x:c r="D310" s="9" t="n">
-        <x:v>163454</x:v>
+        <x:v>92533</x:v>
       </x:c>
       <x:c r="E310" s="8" t="s">
-        <x:v>1269</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="F310" s="8" t="s">
-        <x:v>1270</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="G310" s="8" t="s">
-        <x:v>127</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H310" s="8" t="s">
-        <x:v>1271</x:v>
-[...2 lines deleted...]
-    <x:row ht="1253.40625" customHeight="1" collapsed="0">
+        <x:v>1273</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="229.984375" customHeight="1" collapsed="0">
       <x:c r="A311" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B311" s="8" t="s">
-        <x:v>1272</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="C311" s="8"/>
       <x:c r="D311" s="9" t="n">
-        <x:v>378021</x:v>
+        <x:v>218128</x:v>
       </x:c>
       <x:c r="E311" s="8" t="s">
-        <x:v>1273</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="F311" s="8" t="s">
-        <x:v>1274</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="G311" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H311" s="8" t="s">
-        <x:v>1275</x:v>
-[...2 lines deleted...]
-    <x:row ht="367.953125" customHeight="1" collapsed="0">
+        <x:v>1277</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1506.34375" customHeight="1" collapsed="0">
       <x:c r="A312" s="8" t="s">
-        <x:v>108</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B312" s="8" t="s">
-        <x:v>1276</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="C312" s="8"/>
       <x:c r="D312" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E312" s="8" t="s">
-        <x:v>1277</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="F312" s="8" t="s">
-        <x:v>1278</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="G312" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H312" s="8" t="s">
-        <x:v>1279</x:v>
-[...2 lines deleted...]
-    <x:row ht="2702.265625" customHeight="1" collapsed="0">
+        <x:v>1281</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2713.78125" customHeight="1" collapsed="0">
       <x:c r="A313" s="8" t="s">
-        <x:v>433</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B313" s="8" t="s">
-        <x:v>1280</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="C313" s="8"/>
       <x:c r="D313" s="9" t="n">
-        <x:v>77478</x:v>
+        <x:v>858835</x:v>
       </x:c>
       <x:c r="E313" s="8" t="s">
-        <x:v>1281</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="F313" s="8" t="s">
-        <x:v>1282</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="G313" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H313" s="8" t="s">
-        <x:v>1283</x:v>
-[...2 lines deleted...]
-    <x:row ht="402.453125" customHeight="1" collapsed="0">
+        <x:v>1285</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="195.484375" customHeight="1" collapsed="0">
       <x:c r="A314" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B314" s="8" t="s">
-        <x:v>1284</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="C314" s="8"/>
       <x:c r="D314" s="9" t="n">
-        <x:v>144054</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E314" s="8" t="s">
-        <x:v>1285</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="F314" s="8" t="s">
-        <x:v>1286</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="G314" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H314" s="8" t="s">
-        <x:v>1287</x:v>
-[...2 lines deleted...]
-    <x:row ht="1402.90625" customHeight="1" collapsed="0">
+        <x:v>1289</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="321.953125" customHeight="1" collapsed="0">
       <x:c r="A315" s="8" t="s">
-        <x:v>152</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B315" s="8" t="s">
-        <x:v>1288</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="C315" s="8"/>
       <x:c r="D315" s="9" t="n">
-        <x:v>80305</x:v>
+        <x:v>94576</x:v>
       </x:c>
       <x:c r="E315" s="8" t="s">
-        <x:v>1289</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="F315" s="8" t="s">
-        <x:v>1290</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="G315" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H315" s="8" t="s">
-        <x:v>1291</x:v>
-[...2 lines deleted...]
-    <x:row ht="2081.3125" customHeight="1" collapsed="0">
+        <x:v>1293</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="770.421875" customHeight="1" collapsed="0">
       <x:c r="A316" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B316" s="8" t="s">
-        <x:v>1292</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="C316" s="8"/>
       <x:c r="D316" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E316" s="8" t="s">
-        <x:v>1293</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="F316" s="8" t="s">
-        <x:v>1294</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="G316" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H316" s="8" t="s">
-        <x:v>1295</x:v>
-[...2 lines deleted...]
-    <x:row ht="195.46875" customHeight="1" collapsed="0">
+        <x:v>1297</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="69" customHeight="1" collapsed="0">
       <x:c r="A317" s="8" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B317" s="8" t="s">
-        <x:v>1296</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="C317" s="8"/>
       <x:c r="D317" s="9" t="n">
-        <x:v>214092</x:v>
+        <x:v>137092</x:v>
       </x:c>
       <x:c r="E317" s="8" t="s">
-        <x:v>1297</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="F317" s="8" t="s">
-        <x:v>1298</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="G317" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H317" s="8" t="s">
-        <x:v>1299</x:v>
-[...2 lines deleted...]
-    <x:row ht="678.453125" customHeight="1" collapsed="0">
+        <x:v>1301</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="609.453125" customHeight="1" collapsed="0">
       <x:c r="A318" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B318" s="8" t="s">
-        <x:v>1300</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="C318" s="8"/>
       <x:c r="D318" s="9" t="n">
-        <x:v>350165</x:v>
+        <x:v>202280</x:v>
       </x:c>
       <x:c r="E318" s="8" t="s">
-        <x:v>1301</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="F318" s="8" t="s">
-        <x:v>1302</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="G318" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H318" s="8" t="s">
-        <x:v>1303</x:v>
-[...2 lines deleted...]
-    <x:row ht="344.96875" customHeight="1" collapsed="0">
+        <x:v>1305</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="425.453125" customHeight="1" collapsed="0">
       <x:c r="A319" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B319" s="8" t="s">
-        <x:v>1304</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="C319" s="8"/>
       <x:c r="D319" s="9" t="n">
-        <x:v>292904</x:v>
+        <x:v>139546</x:v>
       </x:c>
       <x:c r="E319" s="8" t="s">
-        <x:v>1305</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="F319" s="8" t="s">
-        <x:v>1306</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="G319" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H319" s="8" t="s">
-        <x:v>1307</x:v>
-[...2 lines deleted...]
-    <x:row ht="138" customHeight="1" collapsed="0">
+        <x:v>1309</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1092.40625" customHeight="1" collapsed="0">
       <x:c r="A320" s="8" t="s">
-        <x:v>206</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B320" s="8" t="s">
-        <x:v>1308</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="C320" s="8"/>
       <x:c r="D320" s="9" t="n">
-        <x:v>245397</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E320" s="8" t="s">
-        <x:v>1309</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="F320" s="8" t="s">
-        <x:v>1310</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="G320" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H320" s="8" t="s">
-        <x:v>1311</x:v>
-[...2 lines deleted...]
-    <x:row ht="1724.84375" customHeight="1" collapsed="0">
+        <x:v>1313</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="344.984375" customHeight="1" collapsed="0">
       <x:c r="A321" s="8" t="s">
-        <x:v>152</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B321" s="8" t="s">
-        <x:v>1312</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C321" s="8"/>
       <x:c r="D321" s="9" t="n">
-        <x:v>793965</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E321" s="8" t="s">
-        <x:v>1313</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="F321" s="8" t="s">
-        <x:v>1314</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="G321" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H321" s="8" t="s">
-        <x:v>1315</x:v>
-[...2 lines deleted...]
-    <x:row ht="356.46875" customHeight="1" collapsed="0">
+        <x:v>1317</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1161.390625" customHeight="1" collapsed="0">
       <x:c r="A322" s="8" t="s">
-        <x:v>108</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B322" s="8" t="s">
-        <x:v>1316</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="C322" s="8"/>
       <x:c r="D322" s="9" t="n">
-        <x:v>222667</x:v>
+        <x:v>1415099</x:v>
       </x:c>
       <x:c r="E322" s="8" t="s">
-        <x:v>1317</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="F322" s="8" t="s">
-        <x:v>1318</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="G322" s="8" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H322" s="8" t="s">
-        <x:v>1319</x:v>
-[...2 lines deleted...]
-    <x:row ht="310.484375" customHeight="1" collapsed="0">
+        <x:v>1321</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="149.53125" customHeight="1" collapsed="0">
       <x:c r="A323" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B323" s="8" t="s">
-        <x:v>1320</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="C323" s="8"/>
       <x:c r="D323" s="9" t="n">
-        <x:v>92533</x:v>
+        <x:v>363315</x:v>
       </x:c>
       <x:c r="E323" s="8" t="s">
-        <x:v>1321</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="F323" s="8" t="s">
-        <x:v>1322</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="G323" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H323" s="8" t="s">
-        <x:v>1323</x:v>
-[...2 lines deleted...]
-    <x:row ht="229.96875" customHeight="1" collapsed="0">
+        <x:v>1325</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="160.953125" customHeight="1" collapsed="0">
       <x:c r="A324" s="8" t="s">
-        <x:v>184</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B324" s="8" t="s">
-        <x:v>1324</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="C324" s="8"/>
       <x:c r="D324" s="9" t="n">
-        <x:v>218128</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E324" s="8" t="s">
-        <x:v>1325</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="F324" s="8" t="s">
-        <x:v>1326</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="G324" s="8" t="s">
-        <x:v>127</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H324" s="8" t="s">
-        <x:v>1327</x:v>
-[...2 lines deleted...]
-    <x:row ht="1506.34375" customHeight="1" collapsed="0">
+        <x:v>1329</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1023.421875" customHeight="1" collapsed="0">
       <x:c r="A325" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B325" s="8" t="s">
-        <x:v>1328</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="C325" s="8"/>
       <x:c r="D325" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>116990</x:v>
       </x:c>
       <x:c r="E325" s="8" t="s">
-        <x:v>1329</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="F325" s="8" t="s">
-        <x:v>1330</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="G325" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H325" s="8" t="s">
-        <x:v>1331</x:v>
-[...2 lines deleted...]
-    <x:row ht="2713.796875" customHeight="1" collapsed="0">
+        <x:v>1333</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="138.015625" customHeight="1" collapsed="0">
       <x:c r="A326" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B326" s="8" t="s">
-        <x:v>1332</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="C326" s="8"/>
       <x:c r="D326" s="9" t="n">
-        <x:v>858835</x:v>
+        <x:v>180941</x:v>
       </x:c>
       <x:c r="E326" s="8" t="s">
-        <x:v>1333</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="F326" s="8" t="s">
-        <x:v>1334</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="G326" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H326" s="8" t="s">
-        <x:v>1335</x:v>
-[...2 lines deleted...]
-    <x:row ht="195.46875" customHeight="1" collapsed="0">
+        <x:v>1337</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="931.40625" customHeight="1" collapsed="0">
       <x:c r="A327" s="8" t="s">
-        <x:v>114</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B327" s="8" t="s">
-        <x:v>1336</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="C327" s="8"/>
       <x:c r="D327" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E327" s="8" t="s">
-        <x:v>1337</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="F327" s="8" t="s">
-        <x:v>1338</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="G327" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H327" s="8" t="s">
-        <x:v>1339</x:v>
-[...2 lines deleted...]
-    <x:row ht="321.96875" customHeight="1" collapsed="0">
+        <x:v>1341</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="563.4375" customHeight="1" collapsed="0">
       <x:c r="A328" s="8" t="s">
-        <x:v>108</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B328" s="8" t="s">
-        <x:v>1340</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="C328" s="8"/>
       <x:c r="D328" s="9" t="n">
-        <x:v>94576</x:v>
+        <x:v>792738</x:v>
       </x:c>
       <x:c r="E328" s="8" t="s">
-        <x:v>1341</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="F328" s="8" t="s">
-        <x:v>1342</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="G328" s="8" t="s">
-        <x:v>127</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H328" s="8" t="s">
-        <x:v>1343</x:v>
-[...2 lines deleted...]
-    <x:row ht="770.40625" customHeight="1" collapsed="0">
+        <x:v>1345</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="16535.578125" customHeight="1" collapsed="0">
       <x:c r="A329" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B329" s="8" t="s">
-        <x:v>1344</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="C329" s="8"/>
       <x:c r="D329" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>167713</x:v>
       </x:c>
       <x:c r="E329" s="8" t="s">
-        <x:v>1345</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="F329" s="8" t="s">
-        <x:v>1346</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="G329" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H329" s="8" t="s">
-        <x:v>1347</x:v>
-[...2 lines deleted...]
-    <x:row ht="69" customHeight="1" collapsed="0">
+        <x:v>1349</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="264.46875" customHeight="1" collapsed="0">
       <x:c r="A330" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B330" s="8" t="s">
-        <x:v>1348</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="C330" s="8"/>
       <x:c r="D330" s="9" t="n">
-        <x:v>137092</x:v>
+        <x:v>99195</x:v>
       </x:c>
       <x:c r="E330" s="8" t="s">
-        <x:v>1349</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="F330" s="8" t="s">
-        <x:v>1350</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="G330" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H330" s="8" t="s">
-        <x:v>1351</x:v>
-[...2 lines deleted...]
-    <x:row ht="1092.4375" customHeight="1" collapsed="0">
+        <x:v>1353</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="184" customHeight="1" collapsed="0">
       <x:c r="A331" s="8" t="s">
-        <x:v>99</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="B331" s="8" t="s">
-        <x:v>1352</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="C331" s="8"/>
       <x:c r="D331" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>77001</x:v>
       </x:c>
       <x:c r="E331" s="8" t="s">
-        <x:v>1353</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="F331" s="8" t="s">
-        <x:v>1354</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="G331" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H331" s="8" t="s">
-        <x:v>1355</x:v>
-[...2 lines deleted...]
-    <x:row ht="344.96875" customHeight="1" collapsed="0">
+        <x:v>1357</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1920.34375" customHeight="1" collapsed="0">
       <x:c r="A332" s="8" t="s">
-        <x:v>108</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B332" s="8" t="s">
-        <x:v>1356</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="C332" s="8"/>
       <x:c r="D332" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>1430723</x:v>
       </x:c>
       <x:c r="E332" s="8" t="s">
-        <x:v>1357</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="F332" s="8" t="s">
-        <x:v>1358</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="G332" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H332" s="8" t="s">
-        <x:v>1359</x:v>
-[...2 lines deleted...]
-    <x:row ht="1161.40625" customHeight="1" collapsed="0">
+        <x:v>1361</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="459.9375" customHeight="1" collapsed="0">
       <x:c r="A333" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B333" s="8" t="s">
-        <x:v>1360</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="C333" s="8"/>
       <x:c r="D333" s="9" t="n">
-        <x:v>1415099</x:v>
+        <x:v>89465</x:v>
       </x:c>
       <x:c r="E333" s="8" t="s">
-        <x:v>1361</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="F333" s="8" t="s">
-        <x:v>1362</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="G333" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H333" s="8" t="s">
-        <x:v>1363</x:v>
-[...2 lines deleted...]
-    <x:row ht="149.5" customHeight="1" collapsed="0">
+        <x:v>1365</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="459.96875" customHeight="1" collapsed="0">
       <x:c r="A334" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B334" s="8" t="s">
-        <x:v>1364</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="C334" s="8"/>
       <x:c r="D334" s="9" t="n">
-        <x:v>363315</x:v>
+        <x:v>374757</x:v>
       </x:c>
       <x:c r="E334" s="8" t="s">
-        <x:v>1365</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="F334" s="8" t="s">
-        <x:v>1366</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="G334" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H334" s="8" t="s">
-        <x:v>1367</x:v>
-[...2 lines deleted...]
-    <x:row ht="160.96875" customHeight="1" collapsed="0">
+        <x:v>1369</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="137.96875" customHeight="1" collapsed="0">
       <x:c r="A335" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B335" s="8" t="s">
-        <x:v>1368</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="C335" s="8"/>
       <x:c r="D335" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>245397</x:v>
       </x:c>
       <x:c r="E335" s="8" t="s">
-        <x:v>1369</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="F335" s="8" t="s">
-        <x:v>1370</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="G335" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H335" s="8" t="s">
-        <x:v>1371</x:v>
-[...2 lines deleted...]
-    <x:row ht="195.5" customHeight="1" collapsed="0">
+        <x:v>1373</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="115" customHeight="1" collapsed="0">
       <x:c r="A336" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B336" s="8" t="s">
-        <x:v>1372</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="C336" s="8"/>
       <x:c r="D336" s="9" t="n">
-        <x:v>91104</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E336" s="8" t="s">
-        <x:v>1373</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="F336" s="8" t="s">
-        <x:v>1374</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="G336" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H336" s="8" t="s">
-        <x:v>1375</x:v>
-[...2 lines deleted...]
-    <x:row ht="1023.40625" customHeight="1" collapsed="0">
+        <x:v>1377</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="138" customHeight="1" collapsed="0">
       <x:c r="A337" s="8" t="s">
-        <x:v>433</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B337" s="8" t="s">
-        <x:v>1376</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="C337" s="8"/>
       <x:c r="D337" s="9" t="n">
-        <x:v>116990</x:v>
+        <x:v>98957</x:v>
       </x:c>
       <x:c r="E337" s="8" t="s">
-        <x:v>1377</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="F337" s="8" t="s">
-        <x:v>1378</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="G337" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H337" s="8" t="s">
-        <x:v>1379</x:v>
-[...2 lines deleted...]
-    <x:row ht="138" customHeight="1" collapsed="0">
+        <x:v>1381</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="977.40625" customHeight="1" collapsed="0">
       <x:c r="A338" s="8" t="s">
-        <x:v>146</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B338" s="8" t="s">
-        <x:v>1380</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="C338" s="8"/>
       <x:c r="D338" s="9" t="n">
-        <x:v>180941</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E338" s="8" t="s">
-        <x:v>1381</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="F338" s="8" t="s">
-        <x:v>1382</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="G338" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H338" s="8" t="s">
-        <x:v>1383</x:v>
-[...2 lines deleted...]
-    <x:row ht="160.96875" customHeight="1" collapsed="0">
+        <x:v>1385</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="172.5" customHeight="1" collapsed="0">
       <x:c r="A339" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B339" s="8" t="s">
-        <x:v>1384</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="C339" s="8"/>
       <x:c r="D339" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>215635</x:v>
       </x:c>
       <x:c r="E339" s="8" t="s">
-        <x:v>1385</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="F339" s="8" t="s">
-        <x:v>1386</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="G339" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H339" s="8" t="s">
-        <x:v>1387</x:v>
-[...2 lines deleted...]
-    <x:row ht="931.40625" customHeight="1" collapsed="0">
+        <x:v>1389</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="816.4375" customHeight="1" collapsed="0">
       <x:c r="A340" s="8" t="s">
-        <x:v>433</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B340" s="8" t="s">
-        <x:v>1388</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="C340" s="8"/>
       <x:c r="D340" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>92779</x:v>
       </x:c>
       <x:c r="E340" s="8" t="s">
-        <x:v>1389</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="F340" s="8" t="s">
-        <x:v>1390</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="G340" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H340" s="8" t="s">
-        <x:v>1391</x:v>
-[...2 lines deleted...]
-    <x:row ht="563.4375" customHeight="1" collapsed="0">
+        <x:v>1393</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1506.34375" customHeight="1" collapsed="0">
       <x:c r="A341" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B341" s="8" t="s">
-        <x:v>1392</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="C341" s="8"/>
       <x:c r="D341" s="9" t="n">
-        <x:v>792738</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E341" s="8" t="s">
-        <x:v>1393</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="F341" s="8" t="s">
-        <x:v>1394</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="G341" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H341" s="8" t="s">
-        <x:v>1395</x:v>
-[...2 lines deleted...]
-    <x:row ht="919.9375" customHeight="1" collapsed="0">
+        <x:v>1397</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="4300.65625" customHeight="1" collapsed="0">
       <x:c r="A342" s="8" t="s">
-        <x:v>99</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="B342" s="8" t="s">
-        <x:v>1396</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="C342" s="8"/>
       <x:c r="D342" s="9" t="n">
-        <x:v>92104</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E342" s="8" t="s">
-        <x:v>1397</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="F342" s="8" t="s">
-        <x:v>1398</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="G342" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H342" s="8" t="s">
-        <x:v>1399</x:v>
-[...2 lines deleted...]
-    <x:row ht="16535.59375" customHeight="1" collapsed="0">
+        <x:v>1401</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="816.4375" customHeight="1" collapsed="0">
       <x:c r="A343" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B343" s="8" t="s">
-        <x:v>1400</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="C343" s="8"/>
       <x:c r="D343" s="9" t="n">
-        <x:v>167713</x:v>
+        <x:v>143202</x:v>
       </x:c>
       <x:c r="E343" s="8" t="s">
-        <x:v>1401</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="F343" s="8" t="s">
-        <x:v>1402</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="G343" s="8" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H343" s="8" t="s">
-        <x:v>1403</x:v>
-[...2 lines deleted...]
-    <x:row ht="264.46875" customHeight="1" collapsed="0">
+        <x:v>1405</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="494.4375" customHeight="1" collapsed="0">
       <x:c r="A344" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B344" s="8" t="s">
-        <x:v>1404</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="C344" s="8"/>
       <x:c r="D344" s="9" t="n">
-        <x:v>99195</x:v>
+        <x:v>179747</x:v>
       </x:c>
       <x:c r="E344" s="8" t="s">
-        <x:v>1405</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="F344" s="8" t="s">
-        <x:v>1406</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="G344" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H344" s="8" t="s">
-        <x:v>1407</x:v>
-[...2 lines deleted...]
-    <x:row ht="184" customHeight="1" collapsed="0">
+        <x:v>1409</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="91.96875" customHeight="1" collapsed="0">
       <x:c r="A345" s="8" t="s">
-        <x:v>703</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B345" s="8" t="s">
-        <x:v>1408</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="C345" s="8"/>
       <x:c r="D345" s="9" t="n">
-        <x:v>77001</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E345" s="8" t="s">
-        <x:v>1409</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="F345" s="8" t="s">
-        <x:v>1410</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="G345" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H345" s="8" t="s">
-        <x:v>1411</x:v>
-[...2 lines deleted...]
-    <x:row ht="1920.3125" customHeight="1" collapsed="0">
+        <x:v>1413</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="356.46875" customHeight="1" collapsed="0">
       <x:c r="A346" s="8" t="s">
-        <x:v>72</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B346" s="8" t="s">
-        <x:v>1412</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="C346" s="8"/>
       <x:c r="D346" s="9" t="n">
-        <x:v>1430723</x:v>
+        <x:v>250756</x:v>
       </x:c>
       <x:c r="E346" s="8" t="s">
-        <x:v>1413</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="F346" s="8" t="s">
-        <x:v>1414</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="G346" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H346" s="8" t="s">
-        <x:v>1415</x:v>
-[...2 lines deleted...]
-    <x:row ht="459.96875" customHeight="1" collapsed="0">
+        <x:v>1417</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1103.90625" customHeight="1" collapsed="0">
       <x:c r="A347" s="8" t="s">
-        <x:v>197</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B347" s="8" t="s">
-        <x:v>1416</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="C347" s="8"/>
       <x:c r="D347" s="9" t="n">
-        <x:v>89465</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E347" s="8" t="s">
-        <x:v>1417</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="F347" s="8" t="s">
-        <x:v>1418</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="G347" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H347" s="8" t="s">
-        <x:v>1419</x:v>
-[...2 lines deleted...]
-    <x:row ht="459.9375" customHeight="1" collapsed="0">
+        <x:v>1421</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2828.75" customHeight="1" collapsed="0">
       <x:c r="A348" s="8" t="s">
-        <x:v>206</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="B348" s="8" t="s">
-        <x:v>1420</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="C348" s="8"/>
       <x:c r="D348" s="9" t="n">
-        <x:v>374757</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E348" s="8" t="s">
-        <x:v>1421</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="F348" s="8" t="s">
-        <x:v>1422</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="G348" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H348" s="8" t="s">
-        <x:v>1423</x:v>
-[...2 lines deleted...]
-    <x:row ht="115.03125" customHeight="1" collapsed="0">
+        <x:v>1426</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="471.46875" customHeight="1" collapsed="0">
       <x:c r="A349" s="8" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B349" s="8" t="s">
-        <x:v>1424</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="C349" s="8"/>
       <x:c r="D349" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E349" s="8" t="s">
-        <x:v>1425</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="F349" s="8" t="s">
-        <x:v>1426</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="G349" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H349" s="8" t="s">
-        <x:v>1427</x:v>
-[...2 lines deleted...]
-    <x:row ht="137.96875" customHeight="1" collapsed="0">
+        <x:v>1430</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="287.4375" customHeight="1" collapsed="0">
       <x:c r="A350" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B350" s="8" t="s">
-        <x:v>1428</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="C350" s="8"/>
       <x:c r="D350" s="9" t="n">
-        <x:v>98957</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E350" s="8" t="s">
-        <x:v>1429</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="F350" s="8" t="s">
-        <x:v>1430</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="G350" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H350" s="8" t="s">
-        <x:v>1431</x:v>
-[...2 lines deleted...]
-    <x:row ht="1230.40625" customHeight="1" collapsed="0">
+        <x:v>1434</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1885.84375" customHeight="1" collapsed="0">
       <x:c r="A351" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B351" s="8" t="s">
-        <x:v>1432</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="C351" s="8"/>
       <x:c r="D351" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>290583</x:v>
       </x:c>
       <x:c r="E351" s="8" t="s">
-        <x:v>1433</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="F351" s="8" t="s">
-        <x:v>1434</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="G351" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H351" s="8" t="s">
-        <x:v>1435</x:v>
-[...2 lines deleted...]
-    <x:row ht="977.40625" customHeight="1" collapsed="0">
+        <x:v>1438</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="149.5" customHeight="1" collapsed="0">
       <x:c r="A352" s="8" t="s">
-        <x:v>197</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B352" s="8" t="s">
-        <x:v>1436</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="C352" s="8"/>
       <x:c r="D352" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E352" s="8" t="s">
-        <x:v>1437</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="F352" s="8" t="s">
-        <x:v>1438</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="G352" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H352" s="8" t="s">
-        <x:v>1439</x:v>
-[...2 lines deleted...]
-    <x:row ht="172.5" customHeight="1" collapsed="0">
+        <x:v>1442</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2046.8125" customHeight="1" collapsed="0">
       <x:c r="A353" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B353" s="8" t="s">
-        <x:v>1440</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="C353" s="8"/>
       <x:c r="D353" s="9" t="n">
-        <x:v>215635</x:v>
+        <x:v>171801</x:v>
       </x:c>
       <x:c r="E353" s="8" t="s">
-        <x:v>1441</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="F353" s="8" t="s">
-        <x:v>1442</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="G353" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H353" s="8" t="s">
-        <x:v>1443</x:v>
-[...2 lines deleted...]
-    <x:row ht="816.4375" customHeight="1" collapsed="0">
+        <x:v>1446</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="528.9375" customHeight="1" collapsed="0">
       <x:c r="A354" s="8" t="s">
-        <x:v>433</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B354" s="8" t="s">
-        <x:v>1444</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="C354" s="8"/>
       <x:c r="D354" s="9" t="n">
-        <x:v>92779</x:v>
+        <x:v>2592030</x:v>
       </x:c>
       <x:c r="E354" s="8" t="s">
-        <x:v>1445</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="F354" s="8" t="s">
-        <x:v>1446</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="G354" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H354" s="8" t="s">
-        <x:v>1447</x:v>
-[...2 lines deleted...]
-    <x:row ht="1506.34375" customHeight="1" collapsed="0">
+        <x:v>1450</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="390.9375" customHeight="1" collapsed="0">
       <x:c r="A355" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B355" s="8" t="s">
-        <x:v>1448</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="C355" s="8"/>
       <x:c r="D355" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E355" s="8" t="s">
-        <x:v>1449</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="F355" s="8" t="s">
-        <x:v>1450</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="G355" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H355" s="8" t="s">
-        <x:v>1451</x:v>
-[...2 lines deleted...]
-    <x:row ht="4300.65625" customHeight="1" collapsed="0">
+        <x:v>1454</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1920.34375" customHeight="1" collapsed="0">
       <x:c r="A356" s="8" t="s">
-        <x:v>529</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="B356" s="8" t="s">
-        <x:v>1452</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="C356" s="8"/>
       <x:c r="D356" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>277986</x:v>
       </x:c>
       <x:c r="E356" s="8" t="s">
-        <x:v>1453</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="F356" s="8" t="s">
-        <x:v>1454</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="G356" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H356" s="8" t="s">
-        <x:v>1455</x:v>
-[...2 lines deleted...]
-    <x:row ht="816.4375" customHeight="1" collapsed="0">
+        <x:v>1458</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="436.96875" customHeight="1" collapsed="0">
       <x:c r="A357" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B357" s="8" t="s">
-        <x:v>1456</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="C357" s="8"/>
       <x:c r="D357" s="9" t="n">
-        <x:v>143202</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E357" s="8" t="s">
-        <x:v>1457</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="F357" s="8" t="s">
-        <x:v>1458</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="G357" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H357" s="8" t="s">
-        <x:v>1459</x:v>
-[...2 lines deleted...]
-    <x:row ht="494.4375" customHeight="1" collapsed="0">
+        <x:v>1462</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="402.46875" customHeight="1" collapsed="0">
       <x:c r="A358" s="8" t="s">
-        <x:v>141</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B358" s="8" t="s">
-        <x:v>1460</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="C358" s="8"/>
       <x:c r="D358" s="9" t="n">
-        <x:v>179747</x:v>
+        <x:v>362784</x:v>
       </x:c>
       <x:c r="E358" s="8" t="s">
-        <x:v>1461</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="F358" s="8" t="s">
-        <x:v>1462</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="G358" s="8" t="s">
-        <x:v>127</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H358" s="8" t="s">
-        <x:v>1463</x:v>
-[...2 lines deleted...]
-    <x:row ht="91.96875" customHeight="1" collapsed="0">
+        <x:v>1466</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="655.4375" customHeight="1" collapsed="0">
       <x:c r="A359" s="8" t="s">
-        <x:v>520</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B359" s="8" t="s">
-        <x:v>1464</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="C359" s="8"/>
       <x:c r="D359" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>126168</x:v>
       </x:c>
       <x:c r="E359" s="8" t="s">
-        <x:v>1465</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="F359" s="8" t="s">
-        <x:v>1466</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="G359" s="8" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H359" s="8" t="s">
-        <x:v>1467</x:v>
-[...2 lines deleted...]
-    <x:row ht="356.46875" customHeight="1" collapsed="0">
+        <x:v>1470</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="3012.75" customHeight="1" collapsed="0">
       <x:c r="A360" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B360" s="8" t="s">
-        <x:v>1468</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="C360" s="8"/>
       <x:c r="D360" s="9" t="n">
-        <x:v>250756</x:v>
+        <x:v>283195</x:v>
       </x:c>
       <x:c r="E360" s="8" t="s">
-        <x:v>1469</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="F360" s="8" t="s">
-        <x:v>1470</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="G360" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H360" s="8" t="s">
-        <x:v>1471</x:v>
-[...2 lines deleted...]
-    <x:row ht="1103.90625" customHeight="1" collapsed="0">
+        <x:v>1474</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="517.46875" customHeight="1" collapsed="0">
       <x:c r="A361" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B361" s="8" t="s">
-        <x:v>1472</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C361" s="8"/>
       <x:c r="D361" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>561790</x:v>
       </x:c>
       <x:c r="E361" s="8" t="s">
-        <x:v>1473</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="F361" s="8" t="s">
-        <x:v>1474</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="G361" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H361" s="8" t="s">
-        <x:v>1475</x:v>
-[...2 lines deleted...]
-    <x:row ht="1057.90625" customHeight="1" collapsed="0">
+        <x:v>1478</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="69" customHeight="1" collapsed="0">
       <x:c r="A362" s="8" t="s">
-        <x:v>267</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B362" s="8" t="s">
-        <x:v>1476</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="C362" s="8"/>
       <x:c r="D362" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E362" s="8" t="s">
-        <x:v>1477</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="F362" s="8" t="s">
-        <x:v>1478</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="G362" s="8" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H362" s="8" t="s">
-        <x:v>1479</x:v>
-[...2 lines deleted...]
-    <x:row ht="2828.75" customHeight="1" collapsed="0">
+        <x:v>1482</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2587.25" customHeight="1" collapsed="0">
       <x:c r="A363" s="8" t="s">
-        <x:v>1480</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B363" s="8" t="s">
-        <x:v>1481</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="C363" s="8"/>
       <x:c r="D363" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>457434</x:v>
       </x:c>
       <x:c r="E363" s="8" t="s">
-        <x:v>1482</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="F363" s="8" t="s">
-        <x:v>1483</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="G363" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H363" s="8" t="s">
-        <x:v>1484</x:v>
-[...2 lines deleted...]
-    <x:row ht="471.4375" customHeight="1" collapsed="0">
+        <x:v>1486</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1230.4375" customHeight="1" collapsed="0">
       <x:c r="A364" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B364" s="8" t="s">
-        <x:v>1485</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="C364" s="8"/>
       <x:c r="D364" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E364" s="8" t="s">
-        <x:v>1486</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="F364" s="8" t="s">
-        <x:v>1487</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="G364" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H364" s="8" t="s">
-        <x:v>1488</x:v>
-[...2 lines deleted...]
-    <x:row ht="287.46875" customHeight="1" collapsed="0">
+        <x:v>1490</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="701.40625" customHeight="1" collapsed="0">
       <x:c r="A365" s="8" t="s">
-        <x:v>267</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B365" s="8" t="s">
-        <x:v>1489</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="C365" s="8"/>
       <x:c r="D365" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>368156</x:v>
       </x:c>
       <x:c r="E365" s="8" t="s">
-        <x:v>1490</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="F365" s="8" t="s">
-        <x:v>1491</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="G365" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H365" s="8" t="s">
-        <x:v>1492</x:v>
-[...2 lines deleted...]
-    <x:row ht="1885.84375" customHeight="1" collapsed="0">
+        <x:v>1494</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="218.5" customHeight="1" collapsed="0">
       <x:c r="A366" s="8" t="s">
-        <x:v>206</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B366" s="8" t="s">
-        <x:v>1493</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="C366" s="8"/>
       <x:c r="D366" s="9" t="n">
-        <x:v>290583</x:v>
+        <x:v>569930</x:v>
       </x:c>
       <x:c r="E366" s="8" t="s">
-        <x:v>1494</x:v>
+        <x:v>1496</x:v>
       </x:c>
       <x:c r="F366" s="8" t="s">
-        <x:v>1495</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="G366" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H366" s="8" t="s">
-        <x:v>1496</x:v>
-[...2 lines deleted...]
-    <x:row ht="149.5" customHeight="1" collapsed="0">
+        <x:v>1498</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="103.5" customHeight="1" collapsed="0">
       <x:c r="A367" s="8" t="s">
-        <x:v>408</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B367" s="8" t="s">
-        <x:v>1497</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="C367" s="8"/>
       <x:c r="D367" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>130984</x:v>
       </x:c>
       <x:c r="E367" s="8" t="s">
-        <x:v>1498</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="F367" s="8" t="s">
-        <x:v>1499</x:v>
+        <x:v>1501</x:v>
       </x:c>
       <x:c r="G367" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H367" s="8" t="s">
-        <x:v>1500</x:v>
-[...2 lines deleted...]
-    <x:row ht="2046.8125" customHeight="1" collapsed="0">
+        <x:v>1502</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="22.96875" customHeight="1" collapsed="0">
       <x:c r="A368" s="8" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B368" s="8" t="s">
-        <x:v>1501</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="C368" s="8"/>
       <x:c r="D368" s="9" t="n">
-        <x:v>171801</x:v>
+        <x:v>146317</x:v>
       </x:c>
       <x:c r="E368" s="8" t="s">
-        <x:v>1502</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="F368" s="8" t="s">
-        <x:v>1503</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="G368" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H368" s="8" t="s">
-        <x:v>1504</x:v>
-[...2 lines deleted...]
-    <x:row ht="528.9375" customHeight="1" collapsed="0">
+        <x:v>1506</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="92" customHeight="1" collapsed="0">
       <x:c r="A369" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B369" s="8" t="s">
-        <x:v>1505</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="C369" s="8"/>
       <x:c r="D369" s="9" t="n">
-        <x:v>2592030</x:v>
+        <x:v>173811</x:v>
       </x:c>
       <x:c r="E369" s="8" t="s">
-        <x:v>1506</x:v>
+        <x:v>1508</x:v>
       </x:c>
       <x:c r="F369" s="8" t="s">
-        <x:v>1507</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="G369" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H369" s="8" t="s">
-        <x:v>1508</x:v>
-[...2 lines deleted...]
-    <x:row ht="390.96875" customHeight="1" collapsed="0">
+        <x:v>1510</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="574.96875" customHeight="1" collapsed="0">
       <x:c r="A370" s="8" t="s">
-        <x:v>184</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B370" s="8" t="s">
-        <x:v>1509</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="C370" s="8"/>
       <x:c r="D370" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>122267</x:v>
       </x:c>
       <x:c r="E370" s="8" t="s">
-        <x:v>1510</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="F370" s="8" t="s">
-        <x:v>1511</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="G370" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H370" s="8" t="s">
-        <x:v>1512</x:v>
-[...2 lines deleted...]
-    <x:row ht="1920.34375" customHeight="1" collapsed="0">
+        <x:v>1514</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2046.78125" customHeight="1" collapsed="0">
       <x:c r="A371" s="8" t="s">
-        <x:v>353</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B371" s="8" t="s">
-        <x:v>1513</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="C371" s="8"/>
       <x:c r="D371" s="9" t="n">
-        <x:v>277986</x:v>
+        <x:v>179579</x:v>
       </x:c>
       <x:c r="E371" s="8" t="s">
-        <x:v>1514</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="F371" s="8" t="s">
-        <x:v>1515</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="G371" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H371" s="8" t="s">
-        <x:v>1516</x:v>
-[...2 lines deleted...]
-    <x:row ht="678.4375" customHeight="1" collapsed="0">
+        <x:v>1518</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="459.96875" customHeight="1" collapsed="0">
       <x:c r="A372" s="8" t="s">
-        <x:v>433</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B372" s="8" t="s">
-        <x:v>1517</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="C372" s="8"/>
       <x:c r="D372" s="9" t="n">
-        <x:v>84476</x:v>
+        <x:v>102186</x:v>
       </x:c>
       <x:c r="E372" s="8" t="s">
-        <x:v>1518</x:v>
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="F372" s="8" t="s">
-        <x:v>1519</x:v>
+        <x:v>1521</x:v>
       </x:c>
       <x:c r="G372" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H372" s="8" t="s">
-        <x:v>437</x:v>
-[...2 lines deleted...]
-    <x:row ht="436.9375" customHeight="1" collapsed="0">
+        <x:v>1522</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="689.9375" customHeight="1" collapsed="0">
       <x:c r="A373" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B373" s="8" t="s">
-        <x:v>1520</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="C373" s="8"/>
       <x:c r="D373" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E373" s="8" t="s">
-        <x:v>1521</x:v>
+        <x:v>1524</x:v>
       </x:c>
       <x:c r="F373" s="8" t="s">
-        <x:v>1522</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="G373" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H373" s="8" t="s">
-        <x:v>1523</x:v>
-[...2 lines deleted...]
-    <x:row ht="402.46875" customHeight="1" collapsed="0">
+        <x:v>1526</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="896.9375" customHeight="1" collapsed="0">
       <x:c r="A374" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B374" s="8" t="s">
-        <x:v>1524</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="C374" s="8"/>
       <x:c r="D374" s="9" t="n">
-        <x:v>362784</x:v>
+        <x:v>131683</x:v>
       </x:c>
       <x:c r="E374" s="8" t="s">
-        <x:v>1525</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="F374" s="8" t="s">
-        <x:v>1526</x:v>
+        <x:v>1529</x:v>
       </x:c>
       <x:c r="G374" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H374" s="8" t="s">
-        <x:v>1527</x:v>
-[...2 lines deleted...]
-    <x:row ht="655.46875" customHeight="1" collapsed="0">
+        <x:v>1530</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="413.9375" customHeight="1" collapsed="0">
       <x:c r="A375" s="8" t="s">
-        <x:v>114</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B375" s="8" t="s">
-        <x:v>1528</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="C375" s="8"/>
       <x:c r="D375" s="9" t="n">
-        <x:v>126168</x:v>
+        <x:v>306999</x:v>
       </x:c>
       <x:c r="E375" s="8" t="s">
-        <x:v>1529</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="F375" s="8" t="s">
-        <x:v>1530</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="G375" s="8" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H375" s="8" t="s">
-        <x:v>1531</x:v>
-[...2 lines deleted...]
-    <x:row ht="3012.75" customHeight="1" collapsed="0">
+        <x:v>1534</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="988.9375" customHeight="1" collapsed="0">
       <x:c r="A376" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="B376" s="8" t="s">
-        <x:v>1532</x:v>
+        <x:v>1536</x:v>
       </x:c>
       <x:c r="C376" s="8"/>
       <x:c r="D376" s="9" t="n">
-        <x:v>283195</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E376" s="8" t="s">
-        <x:v>1533</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="F376" s="8" t="s">
-        <x:v>1534</x:v>
+        <x:v>1538</x:v>
       </x:c>
       <x:c r="G376" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H376" s="8" t="s">
-        <x:v>1535</x:v>
-[...2 lines deleted...]
-    <x:row ht="68.96875" customHeight="1" collapsed="0">
+        <x:v>1539</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2702.28125" customHeight="1" collapsed="0">
       <x:c r="A377" s="8" t="s">
-        <x:v>152</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B377" s="8" t="s">
-        <x:v>1536</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="C377" s="8"/>
       <x:c r="D377" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>77478</x:v>
       </x:c>
       <x:c r="E377" s="8" t="s">
-        <x:v>1537</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="F377" s="8" t="s">
-        <x:v>1538</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="G377" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H377" s="8" t="s">
-        <x:v>1539</x:v>
-[...2 lines deleted...]
-    <x:row ht="2587.28125" customHeight="1" collapsed="0">
+        <x:v>1543</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="551.9375" customHeight="1" collapsed="0">
       <x:c r="A378" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B378" s="8" t="s">
-        <x:v>1540</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="C378" s="8"/>
       <x:c r="D378" s="9" t="n">
-        <x:v>457434</x:v>
+        <x:v>266591</x:v>
       </x:c>
       <x:c r="E378" s="8" t="s">
-        <x:v>1541</x:v>
+        <x:v>1545</x:v>
       </x:c>
       <x:c r="F378" s="8" t="s">
-        <x:v>1542</x:v>
+        <x:v>1546</x:v>
       </x:c>
       <x:c r="G378" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H378" s="8" t="s">
-        <x:v>1543</x:v>
-[...2 lines deleted...]
-    <x:row ht="712.9375" customHeight="1" collapsed="0">
+        <x:v>1547</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1057.9375" customHeight="1" collapsed="0">
       <x:c r="A379" s="8" t="s">
-        <x:v>108</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B379" s="8" t="s">
-        <x:v>1544</x:v>
+        <x:v>1548</x:v>
       </x:c>
       <x:c r="C379" s="8"/>
       <x:c r="D379" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E379" s="8" t="s">
-        <x:v>1545</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="F379" s="8" t="s">
-        <x:v>1546</x:v>
+        <x:v>1550</x:v>
       </x:c>
       <x:c r="G379" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H379" s="8" t="s">
-        <x:v>1547</x:v>
-[...2 lines deleted...]
-    <x:row ht="701.4375" customHeight="1" collapsed="0">
+        <x:v>1551</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1586.84375" customHeight="1" collapsed="0">
       <x:c r="A380" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B380" s="8" t="s">
-        <x:v>1548</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="C380" s="8"/>
       <x:c r="D380" s="9" t="n">
-        <x:v>368156</x:v>
+        <x:v>82120</x:v>
       </x:c>
       <x:c r="E380" s="8" t="s">
-        <x:v>1549</x:v>
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="F380" s="8" t="s">
-        <x:v>1550</x:v>
+        <x:v>1554</x:v>
       </x:c>
       <x:c r="G380" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H380" s="8" t="s">
-        <x:v>1551</x:v>
-[...2 lines deleted...]
-    <x:row ht="218.5" customHeight="1" collapsed="0">
+        <x:v>1555</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="678.46875" customHeight="1" collapsed="0">
       <x:c r="A381" s="8" t="s">
-        <x:v>44</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B381" s="8" t="s">
-        <x:v>1552</x:v>
+        <x:v>1556</x:v>
       </x:c>
       <x:c r="C381" s="8"/>
       <x:c r="D381" s="9" t="n">
-        <x:v>569930</x:v>
+        <x:v>84476</x:v>
       </x:c>
       <x:c r="E381" s="8" t="s">
-        <x:v>1553</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="F381" s="8" t="s">
-        <x:v>1554</x:v>
+        <x:v>1558</x:v>
       </x:c>
       <x:c r="G381" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H381" s="8" t="s">
-        <x:v>1555</x:v>
-[...2 lines deleted...]
-    <x:row ht="103.46875" customHeight="1" collapsed="0">
+        <x:v>551</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="919.90625" customHeight="1" collapsed="0">
       <x:c r="A382" s="8" t="s">
-        <x:v>146</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B382" s="8" t="s">
-        <x:v>1556</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="C382" s="8"/>
       <x:c r="D382" s="9" t="n">
-        <x:v>130984</x:v>
+        <x:v>92104</x:v>
       </x:c>
       <x:c r="E382" s="8" t="s">
-        <x:v>1557</x:v>
+        <x:v>1560</x:v>
       </x:c>
       <x:c r="F382" s="8" t="s">
-        <x:v>1558</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="G382" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H382" s="8" t="s">
-        <x:v>1559</x:v>
-[...2 lines deleted...]
-    <x:row ht="23.03125" customHeight="1" collapsed="0">
+        <x:v>1562</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1023.4375" customHeight="1" collapsed="0">
       <x:c r="A383" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B383" s="8" t="s">
-        <x:v>1560</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="C383" s="8"/>
       <x:c r="D383" s="9" t="n">
-        <x:v>146317</x:v>
+        <x:v>146058</x:v>
       </x:c>
       <x:c r="E383" s="8" t="s">
-        <x:v>1561</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="F383" s="8" t="s">
-        <x:v>1562</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="G383" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H383" s="8" t="s">
-        <x:v>1563</x:v>
-[...2 lines deleted...]
-    <x:row ht="91.96875" customHeight="1" collapsed="0">
+        <x:v>1566</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="160.96875" customHeight="1" collapsed="0">
       <x:c r="A384" s="8" t="s">
-        <x:v>146</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B384" s="8" t="s">
-        <x:v>1564</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="C384" s="8"/>
       <x:c r="D384" s="9" t="n">
-        <x:v>173811</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E384" s="8" t="s">
-        <x:v>1565</x:v>
+        <x:v>1568</x:v>
       </x:c>
       <x:c r="F384" s="8" t="s">
-        <x:v>1566</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="G384" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H384" s="8" t="s">
-        <x:v>1567</x:v>
-[...2 lines deleted...]
-    <x:row ht="574.9375" customHeight="1" collapsed="0">
+        <x:v>1570</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="666.9375" customHeight="1" collapsed="0">
       <x:c r="A385" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B385" s="8" t="s">
-        <x:v>1568</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="C385" s="8"/>
       <x:c r="D385" s="9" t="n">
-        <x:v>122267</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E385" s="8" t="s">
-        <x:v>1569</x:v>
+        <x:v>1572</x:v>
       </x:c>
       <x:c r="F385" s="8" t="s">
-        <x:v>1570</x:v>
+        <x:v>1573</x:v>
       </x:c>
       <x:c r="G385" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H385" s="8" t="s">
-        <x:v>1571</x:v>
-[...2 lines deleted...]
-    <x:row ht="2046.84375" customHeight="1" collapsed="0">
+        <x:v>1574</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="712.9375" customHeight="1" collapsed="0">
       <x:c r="A386" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B386" s="8" t="s">
-        <x:v>1572</x:v>
+        <x:v>1575</x:v>
       </x:c>
       <x:c r="C386" s="8"/>
       <x:c r="D386" s="9" t="n">
-        <x:v>179579</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E386" s="8" t="s">
-        <x:v>1573</x:v>
+        <x:v>1576</x:v>
       </x:c>
       <x:c r="F386" s="8" t="s">
-        <x:v>1574</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="G386" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H386" s="8" t="s">
-        <x:v>1575</x:v>
-[...2 lines deleted...]
-    <x:row ht="459.9375" customHeight="1" collapsed="0">
+        <x:v>1578</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="678.4375" customHeight="1" collapsed="0">
       <x:c r="A387" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B387" s="8" t="s">
-        <x:v>1576</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="C387" s="8"/>
       <x:c r="D387" s="9" t="n">
-        <x:v>102186</x:v>
+        <x:v>104117</x:v>
       </x:c>
       <x:c r="E387" s="8" t="s">
-        <x:v>1577</x:v>
+        <x:v>1580</x:v>
       </x:c>
       <x:c r="F387" s="8" t="s">
-        <x:v>1578</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="G387" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H387" s="8" t="s">
-        <x:v>1579</x:v>
-[...2 lines deleted...]
-    <x:row ht="689.9375" customHeight="1" collapsed="0">
+        <x:v>551</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="574.96875" customHeight="1" collapsed="0">
       <x:c r="A388" s="8" t="s">
-        <x:v>62</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B388" s="8" t="s">
-        <x:v>1580</x:v>
+        <x:v>1582</x:v>
       </x:c>
       <x:c r="C388" s="8"/>
       <x:c r="D388" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>99117</x:v>
       </x:c>
       <x:c r="E388" s="8" t="s">
-        <x:v>1581</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="F388" s="8" t="s">
-        <x:v>1582</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="G388" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H388" s="8" t="s">
-        <x:v>1583</x:v>
-[...2 lines deleted...]
-    <x:row ht="896.90625" customHeight="1" collapsed="0">
+        <x:v>1585</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="195.46875" customHeight="1" collapsed="0">
       <x:c r="A389" s="8" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B389" s="8" t="s">
-        <x:v>1584</x:v>
+        <x:v>1586</x:v>
       </x:c>
       <x:c r="C389" s="8"/>
       <x:c r="D389" s="9" t="n">
-        <x:v>131683</x:v>
+        <x:v>91104</x:v>
       </x:c>
       <x:c r="E389" s="8" t="s">
-        <x:v>1585</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="F389" s="8" t="s">
-        <x:v>1586</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="G389" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H389" s="8" t="s">
-        <x:v>1587</x:v>
-[...2 lines deleted...]
-    <x:row ht="414" customHeight="1" collapsed="0">
+        <x:v>1589</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="241.5" customHeight="1" collapsed="0">
       <x:c r="A390" s="8" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B390" s="8" t="s">
-        <x:v>1588</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="C390" s="8"/>
       <x:c r="D390" s="9" t="n">
-        <x:v>306999</x:v>
+        <x:v>175139</x:v>
       </x:c>
       <x:c r="E390" s="8" t="s">
-        <x:v>1589</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="F390" s="8" t="s">
-        <x:v>1590</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="G390" s="8" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H390" s="8" t="s">
-        <x:v>1591</x:v>
-[...2 lines deleted...]
-    <x:row ht="988.90625" customHeight="1" collapsed="0">
+        <x:v>1593</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="344.96875" customHeight="1" collapsed="0">
       <x:c r="A391" s="8" t="s">
-        <x:v>1592</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B391" s="8" t="s">
-        <x:v>1593</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="C391" s="8"/>
       <x:c r="D391" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>286025</x:v>
       </x:c>
       <x:c r="E391" s="8" t="s">
-        <x:v>1594</x:v>
+        <x:v>1595</x:v>
       </x:c>
       <x:c r="F391" s="8" t="s">
-        <x:v>1595</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="G391" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H391" s="8" t="s">
-        <x:v>1596</x:v>
+        <x:v>1597</x:v>
       </x:c>
     </x:row>
     <x:row ht="471.46875" customHeight="1" collapsed="0">
       <x:c r="A392" s="8" t="s">
-        <x:v>262</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B392" s="8" t="s">
-        <x:v>1597</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="C392" s="8"/>
       <x:c r="D392" s="9" t="n">
         <x:v>278977</x:v>
       </x:c>
       <x:c r="E392" s="8"/>
       <x:c r="F392" s="8"/>
       <x:c r="G392" s="8" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H392" s="8" t="s">
-        <x:v>1598</x:v>
+        <x:v>1599</x:v>
       </x:c>
     </x:row>
     <x:row ht="22.96875" customHeight="1" collapsed="0">
       <x:c r="A393" s="10" t="s">
-        <x:v>1599</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="B393" s="10" t="s">
-        <x:v>1600</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="C393" s="10"/>
       <x:c r="D393" s="11" t="n">
         <x:v>109515543</x:v>
       </x:c>
       <x:c r="E393" s="10" t="s">
-        <x:v>1599</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="F393" s="10" t="s">
-        <x:v>1599</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="G393" s="10" t="s">
-        <x:v>1599</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="H393" s="10" t="s">
-        <x:v>1599</x:v>
+        <x:v>1600</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
@@ -15411,29 +15414,29 @@
     <x:mergeCell ref="B373:C373"/>
     <x:mergeCell ref="B374:C374"/>
     <x:mergeCell ref="B375:C375"/>
     <x:mergeCell ref="B376:C376"/>
     <x:mergeCell ref="B377:C377"/>
     <x:mergeCell ref="B378:C378"/>
     <x:mergeCell ref="B379:C379"/>
     <x:mergeCell ref="B380:C380"/>
     <x:mergeCell ref="B381:C381"/>
     <x:mergeCell ref="B382:C382"/>
     <x:mergeCell ref="B383:C383"/>
     <x:mergeCell ref="B384:C384"/>
     <x:mergeCell ref="B385:C385"/>
     <x:mergeCell ref="B386:C386"/>
     <x:mergeCell ref="B387:C387"/>
     <x:mergeCell ref="B388:C388"/>
     <x:mergeCell ref="B389:C389"/>
     <x:mergeCell ref="B390:C390"/>
     <x:mergeCell ref="B391:C391"/>
     <x:mergeCell ref="B392:C392"/>
     <x:mergeCell ref="B393:C393"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 12, 2026 12:10 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: October 22, 2026 6:07 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>