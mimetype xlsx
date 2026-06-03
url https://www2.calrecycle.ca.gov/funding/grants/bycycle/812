--- v11 (2026-05-14)
+++ v12 (2026-06-03)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf91219b8986d4062" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aaf6e7e38294695" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R405829831f894b26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R8c5d7416233543af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1603">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1602">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 SB 1383 Local Assistance Grant Program (OWR4)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
@@ -884,212 +884,200 @@
   <x:si>
     <x:t>City of Fontana</x:t>
   </x:si>
   <x:si>
     <x:t> Leslie Graciano</x:t>
   </x:si>
   <x:si>
     <x:t>9094288819</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Fontana intends to use funding to continue programs for edible food recovery, procurement, education and outreach, and enforcement of SB 1383. The city specifically intends to fund programs such as our edible food recovery and inspection program with Abound Food Care, education and outreach to utilizing handout material and out reach to school utilizing EcoHero Show, and the purchasing of compost and mulch to provide to residents and meet procurement requirements. Further, the city plans to purchase equipment and materials for outreach and compost and much giveaways.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Jurupa Valley</x:t>
   </x:si>
   <x:si>
     <x:t> Abigail Gomez</x:t>
   </x:si>
   <x:si>
     <x:t>9513326464</x:t>
   </x:si>
   <x:si>
     <x:t>Grant funds will be used to satisfy the City's procurement target under SB 1383. Funds will also go toward the City's food recovery program. </x:t>
   </x:si>
   <x:si>
+    <x:t>San Diego           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of La Mesa</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Serena Lee</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6196671102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Funds from this grant will be used towards outreach and education purposes, such as outdoor signage provided to multi-family property owners for their organics containers. Funds will also be used for edible food recovery education, inspections, technical assistance, and recordkeeping.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imperial            </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of El Centro</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Abraham Campos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7603374505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City of El Centro is utilizing grant monies to the implementation of SB 1383 regulation requirements.  The funds will be used in the following categories: gap analysis, education, equipment, personnel cost, and record keeping.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Menifee</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Kori Jones</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9517233890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Funding will support education and outreach, procurement, and consultant services for enforcement monitoring.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresno County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Gurprit Jhujj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5596004320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The grant funding will be used to facilitate education and outreach activities to organic waste generators who are subscribed to organic waste collection services. The County will work with its Exclusive Service Area Program (ESAP) Haulers and marketing consultants to provide educational materials informing organic waste generators on source separation utilizing the appropriate containers, organic waste reduction, onsite composting, and the benefits of methane reduction. In addition, for those who opt to self-haul their organic waste in lieu of subscribing to organics waste collection service will be provided with publication on self-hauling requirements. Education and outreach will be delivered via various outlets including but not limited to printable materials, social media, compost pails, and radio/television advertisements. Additionally, the County will invest in software to collect tracking data required for SB1383. Minerva will allow the County and its ESAP haulers to track customer information, inspection data, photo/document uploads, edible food generator inspections, production of violation or further educational notices, and run reports needed for SB1383.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Garden Grove</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Mark Ladney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7147415372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Garden Grove requests up to $298,000 in funds to help meet procurement targets for 2024, 2025, and part of 2026 through the purchase of equipment, use of contacted services to apply mulch and/or compost, transportation of procured material for city usage, and diversion of material for agricultural usage.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garden Grove Sanitary District</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Garden Grove Sanitary District is the solid waste and sanitary sewer provider for the City of Garden Grove and some areas of unincorperated Orange County, and is requesting up to $301,267 in funding.  Grant funds awarded to the District will be used for a variety of tasks, such as a Gap Analysis in 2025; Edible Food Recovery Program Monitoring, Evaluation, Capacity Planning and Support; continued public education and outreach; and providing local schools with SB1383 collection containers.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Artesia</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Karen Lee</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5628656262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City will use the funds for collection, edible food recovery, education and outreach, and enforcement and inspection.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Alameda</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Marc Green</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5104065149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City of Alameda intends to use grant funding for the cost of procurement of compost/mulch, outreach and education to Tier 1 and Tier 2 generators and food recovery organizations and equipment for spreading compost.</x:t>
+  </x:si>
+  <x:si>
     <x:t>City of Fremont</x:t>
   </x:si>
   <x:si>
-    <x:t> Allyn McAuley</x:t>
-[...2 lines deleted...]
-    <x:t>5104944576</x:t>
+    <x:t> Lori Marra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5104944581</x:t>
   </x:si>
   <x:si>
     <x:t>These grant funds will be used to meet the SB 1383 obligations including procuring compost, edible food recovery inspections, expanding organic waste collection service to noncompliant generators, assisting generators to reduce contamination, purchasing organic waste containers, and payments for a recordkeeping system. Compost procurement will include both direct procurement and subsidizing compost through direct service providers for operations that can benefit including California sustainable agriculture.</x:t>
-  </x:si>
-[...94 lines deleted...]
-    <x:t>The City of Alameda intends to use grant funding for the cost of procurement of compost/mulch, outreach and education to Tier 1 and Tier 2 generators and food recovery organizations and equipment for spreading compost.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Oxnard</x:t>
   </x:si>
   <x:si>
     <x:t> Robert Serrato</x:t>
   </x:si>
   <x:si>
     <x:t>8052002212</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Oxnard has a population of over 200,000 residents and is the largest city in Ventura County. A majority of the City's residents are Latino/Hispanic. Some neighborhoods in the City have been designated by CalEPA as disadvantaged communities.
 The City's Environmental Resources Division is responsible for collecting refuse and recycling solid and organic waste generated by residential, commercial and industrial users in Oxnard. The division protects public health and the environment by safely and efficiently disposing of trash and recyclables, and ensures compliance with local, state and federal laws relating to trash disposal and recycling.
 The Environmental Resources Division is an enterprise fund operation that provides Municipal Solid Waste (MSW) services for Oxnard residents and businesses, which includes collection, sorting, processing, and diversion or disposal for approximately 40,000 residential properties and 5,000 commercial customers six days a week. The City does not have a franchise agreement with any private hauler. The City is the contracted waste hauler and its trucks collect and transport MSW to the City’s Del Norte Regional Recycling &amp; Transfer Station (Del Norte), where it is received, sorted and processed at our materials recovery facility. In fiscal year 2022-2023, the division handled 294,938 tons of MSW, recycled 12,918 tons of material, and also recycled and transported 14,177 tons of organic waste to City’s contracted facilities for soil composting. 
 A majority of the City's fleet of trucks is 10 to 20 years old and the City has begun the process of replacing older equipment with newer equipment fueled by compressed natural gas. The City relies on several different databases and billing systems to manage residential and commercial services and activities at Del Norte . Some of these programs are over 20 years old and need to be replaced since they do not communicate, causing inefficiencies. Environmental Resources Division staff are using Google Sheets and Excel to track compliance and outreach activities. 
 Education - The City has spent the last several years conducting outreach and education on SB 1383 and organic waste disposal requirements. Outreach has included: door hangers, bill inserts, flyers, letters, social media posts, the City website, and hosting booths at community events like farmers markets, service club meetings, neighborhood council meetings, neighborhood clean-up events, car shows and food truck events. Despite all these outreach efforts, participation remains low, especially from residents of multi-family residential properties. The City also has a large Spanish speaking population which creates an additional challenge in educating the public. City staff will continue  to educate the public and will invest in new bilingual marketing campaigns to reach all members of the community. 
 Equipment - The City is providing commercial organic waste services using 64-gallon Toter carts but would like to also provide this service using 1-cubic yard bins. The Environmental Resources Division plans to purchase brown 1-cubic yard bins to give commercial waste generators more organic waste disposal options. Large quantity organic waste commercial generators currently have to rent several carts to dispose of their organic waste. The City's aging trucks are unable to lift 2 or 4-cubic yard bins of organic waste due to weight limitations on equipment. 1-cubic yard bins will give commercial customers another option for organic waste and will speed up the City's organic waste truck routes by eliminating the need for multiple smaller containers at stops.
 Procurement - The City of Oxnard is required to procure 10,643.1 tons in 2024 and 16,374 tons in 2025, of recovered organic waste products. There is no local source of electricity from biomass conversion or natural gas from anaerobic digestion in Oxnard. The City will have to reach its procurement target by purchasing mulch and compost for its own use and to give away. City staff are working on a free mulch and compost coupon program for residents. Additionally the City is exploring a direct service provider agreement with a local composting company to find agricultural partners. The City is in the process of updating its green purchasing policy to make procurement of SB 1383 eligible compost and mulch a requirement for all City divisions and departments. 
 Record Keeping - City staff have been using Excel and Google Sheets to keep track of outreach and enforcement activities and compliance numbers. The City went out to bid on a cloud-based database to replace and improve the current record keeping system. This new system will allow staff to look up information while in the community and update information and upload records as inspections are conducted. The system will have a GIS interface to make it easier to check commercial generator compliance status. City staff plans on using its new record keeping software to conduct inspections, route reviews, issue notice of violations, track enforcement actions, track commercial generator compliance status, store and track waivers, and store photos and other notes.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Fairfield</x:t>
   </x:si>
   <x:si>
     <x:t> Corey Beavers</x:t>
   </x:si>
   <x:si>
     <x:t>7074287528</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Fairfield anticipates using the requested funds to grow and expand our existing SB 1383 program. The requested funds will be used for a variety of different programmatic elements including, but not limited to: the procurement of recovered/recycled organic products; consultant services; education and outreach materials (various media); signage; training; bins and lids; and food waste prevention and food recovery projects through our local food bank.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Santee</x:t>
   </x:si>
   <x:si>
     <x:t> Heather Heckman</x:t>
   </x:si>
   <x:si>
     <x:t>6192584100</x:t>
   </x:si>
   <x:si>
     <x:t>Contract with consultant(s) with experience and network to oversee compost procurement and various record keeping requirements of SB 1383.
 Contract with consultant(s) with experience and network to assist with conducting site visits and inspections for FRO and Tier 1 &amp; 2 generators, and record keeping requirements.</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Funds will be used for the purchase and application of SB 1383 compliant composted mulch to City parks.</x:t>
   </x:si>
   <x:si>
     <x:t>Imperial County</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. Jose Castaneda</x:t>
   </x:si>
   <x:si>
     <x:t>4422651818</x:t>
   </x:si>
   <x:si>
     <x:t>Educational Outreach for 1383</x:t>
   </x:si>
   <x:si>
     <x:t>City of Taft</x:t>
   </x:si>
   <x:si>
     <x:t> Yvette Mayfield</x:t>
   </x:si>
   <x:si>
     <x:t>6617631222</x:t>
   </x:si>
   <x:si>
     <x:t>The City would like to use the funds to hire a consultant to help out by performing education and outreach, program evaluation and capacity planning.</x:t>
   </x:si>
@@ -2952,51 +2940,51 @@
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Lake Forest was awarded $233,689 in SB 1383 Local Assistance grant funds to reduce organic waste sent to landfills. The grant funds were used to procure mulch and apply it to various places within the City to successfully achieve the City's Procurement Target in accordance with SB 1383. They also used funds for SB 1383 program development, including the services of a recycling consultant(EcoNomics, Inc.) who assisted with Edible Food Recovery inspections of Tier One and Tier Two generators. The consultant also prepared SB1383 outreach to businesses via e-mail, phone calls, letters and visits and connected with generators to inspect their edible food programs. This assistance helped the City meet the requirements of SB 1383 for edible food recovery.</x:t>
   </x:si>
   <x:si>
     <x:t>Kensington Police Protection and Community Services District</x:t>
   </x:si>
   <x:si>
     <x:t> David Aranda</x:t>
   </x:si>
   <x:si>
     <x:t>6613001231</x:t>
   </x:si>
   <x:si>
     <x:t>The Kensington Police Protection and Community Services District will be using SB1383 Grant Funding to conduct an analysis of the Districts current SB1383 programs to determine areas of need and support for program implementation.  The District will work with a consultant and its hauler to determine gaps in implementation and develop programs that will satisfy those needs.  There will also be a focus on developing enhanced multifamily collection of organics and recycling as well as educational and outreach support to ensure any programs implemented are successful.</x:t>
   </x:si>
   <x:si>
     <x:t>City of La Quinta</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. Gilbert Villalpando</x:t>
   </x:si>
   <x:si>
     <x:t>7607777094</x:t>
   </x:si>
   <x:si>
-    <x:t>The City of La Quinta SB 1383 grant project will implement a communitywide sustainability program that will bolster its current programs and successes as we approach our commercial and residential covered generators with supportive equipment and outreach assets that will ultimately harness continued community environmental stewardship to our already committed citywide constituents that live, work and play in our city. The city will approach its grant management with supportive equipment and aid to our Edible Food Recovery efforts in our community that will help reduce the amount of food waste and increase edible food recovery. In addition, the city will provide a mission-to-sustainable pilot program for our covered commercial generators that will provide relief to staff with collection equipment, and container labeling, reducing staff strain while reducing contamination. Also, in an effort to aid our multifamily and shopping center with additional education, the city proposed enclosure signage to increase recycling awareness and participation; the ultimate goal is to create additional assets to educate participants on how to recycle correctly.  Lastly, this includes a community sustainability supportive approach aimed to increase support to our local businesses with their waste reduction efforts by providing a sustainable approach to their serverware and reducing single-use cutlery. Our dedicated Organics Compliance Officer's goal is to introduce these initiatives, monitor for participation, and inspect for compliance. Together, the ultimate goal for this grant project is to create a community that naturally supports our sustainability goals while contributing to our state's diversion and climate change goals. Edible Food Recovery is an integral part of the city's long-standing program to feed community members in need while helping the city meet its SB 1383 Edible Food Recovery goals. The Organics Recycling Officer is an essential member of the city and community, as we provide valuable education, outreach, monitoring, inspections, and in the near future enforcement actions to ensure we are compliant and moving toward being a leader in Organics Recycling in the State of California with our Strong but Supportive covered generators approach to recycling programs. Education and outreach are critical to informing our city about recycling services and program participation. As we move into enforcement in 2024, it will be critical to provide our constituents with important recycling information to avoid any compliance matters. Equipment is part of our strong and supportive approach to our commercial covered generators as it has garnered a unique relationship between our business community and the City, maximizing our program participation and welcoming the use of recycling programs, especially as economic and staffing continue to be a challenge for business owners. Lastly, procurement assistance provides the city with financial assistance as we meet our SB 1383 recovered organic product programs.</x:t>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of La Quinta was awarded $106,439.00 in SB 1383 Local Assistance grant funds to fulfill their procurement target. The City utilized the grant funds exclusively to procure approximately 53.3 tons of mulch materials to support municipal park facilities throughout the community. Per the described SB 1383 objectives to use this mulch, it was distributed to a large city-owned park facility to enhance soil health, reduce synthetic fertilizer dependence, and demonstrate practical end-use application of processed organic waste.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Palo Alto</x:t>
   </x:si>
   <x:si>
     <x:t> Paula Borges-Fujimoto</x:t>
   </x:si>
   <x:si>
     <x:t>6504965914</x:t>
   </x:si>
   <x:si>
     <x:t>The City is requesting to receive up to $75,000 in funding assistance through CalRecycle’s non-competitive SB 1383 Local Assistance grant program. The grant funds will provide funding assistance to the City in its purchase of recovered organic waste products and help fund outreach to the community mandated by SB 1383. SB 1383 requires municipalities across the state to procure a certain amount of “recovered organic waste products” such as compost, mulch, renewable natural gas, or power from anaerobic digesters or biomass conversion. Staff plans to also use grant monies to cover expenses associated with providing outreach to the residential and business community on SB 1383 such as the requirements for source separation of waste materials and the recovery of edible food recovery.</x:t>
   </x:si>
   <x:si>
     <x:t>Contra Costa County</x:t>
   </x:si>
   <x:si>
     <x:t> David Brockbank</x:t>
   </x:si>
   <x:si>
     <x:t>9256552911</x:t>
   </x:si>
   <x:si>
     <x:t>The County plans to utilize SB 1383 local assistance funds to cover various costs associated with implementing, monitoring and enforcement activities related to SB 1383. 
 Funding may be used to pay county staff and/or other consultants to assist with SB 1383 related programs, which may include, but is not limited to reviewing waivers, helping generators comply with organics collection programs, implementing edible food programs, developing waste characterization studies, procurement of recovered organic waste products, food waste assessments, technical assistance for Edible Food Recovery Organizations and Services, capacity studies, as well as designing outreach and education. Funding may also be used for County staff time, Code Enforcement and Environmental Health staff for training as well as conducting inspections, identifying violations, and developing/implementing enforcement programs. Lastly, funding may also be applied to staff costs associated with administering these funds in compliance with the applicable requirements, which includes tracking and reporting expenditures, as well as providing overall program support.</x:t>
@@ -3132,56 +3120,51 @@
     <x:t>The funds requested under this application will be used for continued education of the public using residential signage for solid waste trucks and commercial recycling receptacles for new/starting businesses within the City limits.  In addition, a new solid waste truck for compost and food waste routes will be procured using the funds to pay for a portion of the truck with the City paying for the approximate 50% remainder of the cost.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Millbrae</x:t>
   </x:si>
   <x:si>
     <x:t> Andrea Pappajohn</x:t>
   </x:si>
   <x:si>
     <x:t>6502592444</x:t>
   </x:si>
   <x:si>
     <x:t>We will be participating in the San Mateo County Resource Conservation District Compost Broker Project. This project is a collaboration between every city and town within San Mateo County, the County of San Mateo, and the San Mateo Resource Conservation District (RCD) to help each jurisdiction meet their SB 1383 recovered organic waste product procurement target. Our Jurisdiction will contract with the RCD to procure compost and apply it to farm and rangeland in San Mateo County; to identify and develop additional partnership opportunities with the county’s agricultural communities to support long-term SB 1383 compliance; and to assess innovative compost procurement, application, and funding strategies to build capacity for the long term.
 We will be purchasing source separated green containers for our City Parks and public right of way locations to separate organic waste in support of SB 1383 compliance. Our City Parks staff and City Collections staff will collect the green waste from the green containers.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Laguna Woods</x:t>
   </x:si>
   <x:si>
     <x:t> Nadia Cook</x:t>
   </x:si>
   <x:si>
     <x:t>9496390552</x:t>
   </x:si>
   <x:si>
-    <x:t>Grant funds will be used to support several key SB 1383-related programs within the City of Laguna Woods (City) – procurement of recovered organic waste products, edible food recovery services, SB 1383 compliance enforcement, solid waste and recycling program public education and outreach, and organics recycling and non-organics recycling programs.
-[...4 lines deleted...]
-Organics Recycling and Non-Organics Recycling Programs - grant funds will be used for an important project intended to increase organics recycling and non-organics recycling program participation within Laguna Woods Village. Grant funding will be used to create and install identification signage at over 400 shared waste enclosures within Laguna Woods Village. Signs will include a unique enclosure number and indicate whether recycling and/or organics recycling is accepted at the enclosure. Enclosure signage is anticipated to assist Laguna Woods Village residents with locating their nearest shared organics and non-organics recycling container, assist the City’s hauler with providing more efficient organics and non-organics recycling container replacements and deliveries, and improve servicing of organics and non-organics recycling containers.</x:t>
+    <x:t>The City of Laguna Woods was awarded $75,000 in SB 1383 Local Assistance grant funds to reduce organic waste sent to landfills. The grant funds were used to perform site inspections, outreach, and compliance assistance related to SB 1383 commercial edible food generator requirements. They also used grant funds to procure recovered organic waste products including approximately 2,978 tons of mulch over the grant term, develop and translate public education materials, and developed enclosure signage to help identify waste enclosures and recycling container locations.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Rolling Hills Estates</x:t>
   </x:si>
   <x:si>
     <x:t>Ms. Gabrielle Swain</x:t>
   </x:si>
   <x:si>
     <x:t>3103771577</x:t>
   </x:si>
   <x:si>
     <x:t>This grant will be used to fund organic waste collection, edible food recovery, education and outreach, enforcement and inspection, program evaluation/gap analysis, procurement requirements, and record keeping and towards consultant fees to enhance compliance.</x:t>
   </x:si>
   <x:si>
     <x:t>Humboldt County</x:t>
   </x:si>
   <x:si>
     <x:t> Thomas Mattson</x:t>
   </x:si>
   <x:si>
     <x:t>7074457652</x:t>
   </x:si>
   <x:si>
     <x:t>The Green Humboldt Initiative is a pioneering project dedicated to meeting the challenges posed by California’s SB1383 regulations through innovative organic waste reduction and food recovery strategies. This initiative is designed to significantly minimize the amount of organic waste reaching landfills, thereby reducing methane emissions and contributing to the fight against climate change.
 Our comprehensive approach encompasses the development of infrastructure for edible food recovery, the expansion of composting facilities, and the procurement of essential equipment. We aim to transform organic waste management practices within Humboldt County by introducing advanced composting techniques, promoting widespread community participation, and fostering sustainable food systems.
@@ -4316,52 +4299,51 @@
   </x:si>
   <x:si>
     <x:t> Silvia Luna</x:t>
   </x:si>
   <x:si>
     <x:t>7603448941</x:t>
   </x:si>
   <x:si>
     <x:t>- Edible Food Recovery
 - Educational and outreach (includes organic waste &amp; edible food recovery)
 - Enforcement and Inspection
 - Procurement Requirements (using recycled organic products - compost, mulch, electricity, and/or recycled paper and paper products)
 - Record Keeping
 - Funding assistance for IVRMA</x:t>
   </x:si>
   <x:si>
     <x:t>City of Galt</x:t>
   </x:si>
   <x:si>
     <x:t> Rebecca Dymond</x:t>
   </x:si>
   <x:si>
     <x:t>2093667277</x:t>
   </x:si>
   <x:si>
-    <x:t>The City of Galt proposes the use of grant funds to meet our state established target for procurement by purchasing recovered organic waste products from a local compost facility. The City of Galt will begin procurement of such products in January 2024, purchasing 771 tons of compost in 2024 and 1186 tons in 2025. This compost will be used by the City for landscape and maintenance of City parks, trails and sports fields and will also be made available, at no charge, to the Galt community. A portion of the grant funds will be allocated to community outreach and education to promote our free compost program, as well as personnel time for project management. 
-The City of Galt has entered into a regional agreement between the Unincorporated County of Sacramento and several Sacramento County jurisdictions to hire an independent contractor to serve as an EFR Consultant. The EFR Consultant will work to expand Edible Food Recovery within the participating jurisdictions, including increasing Tier I and Tier 2 Edible Food Recovery capacity.</x:t>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Galt was awarded $75,000.00 in SB 1383 Local Assistance grant funds to reduce organic waste sent to landfills. The grant funds were used to meet the state established targets for procurement by purchasing recovered organic waste products from City of Modesto made from organic waste diverted from Central Valley landfills. Compost was offered free to City of Galt residents, meeting annual targets and will give away over 1,200 tons of compost for 2026. </x:t>
   </x:si>
   <x:si>
     <x:t>Phelan Pinon Hills Community Services District</x:t>
   </x:si>
   <x:si>
     <x:t> Jennifer Oakes</x:t>
   </x:si>
   <x:si>
     <x:t>7608681212</x:t>
   </x:si>
   <x:si>
     <x:t>SB 1383 implementation has had a significant impact for our rural, small district. Our district needs assistance with education and outreach expenses, such as direct mail, Mr. Eco school assemblies, social media ads, and compost workshops. It is difficult and expensive to reach our rural population with SB 1383 program requirements. 
 Our district has had a significant increase in administrative staff expenses. From website management, procurement, outreach to customers, and setting up our system to be able to conduct the necessary tracking and reporting related to SB 1383.
 In order to appropriately charge customers for SB 1383 collection, a cost of service study for collection service needs to be completed. This will require an outside consulting firm that is mutually agreed upon between us and our hauler and is a significant expense for our district.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Beverly Hills</x:t>
   </x:si>
   <x:si>
     <x:t> Jazmine Hadden</x:t>
   </x:si>
   <x:si>
     <x:t>3102856805</x:t>
   </x:si>
   <x:si>
@@ -4768,63 +4750,50 @@
     <x:t>SB 1383 Local Assistance Grant funds will be used for a number of items including:  personnel costs; compost spreader; outreach and education; containers; and procurement.  </x:t>
   </x:si>
   <x:si>
     <x:t>City of Palos Verdes Estates</x:t>
   </x:si>
   <x:si>
     <x:t> Oscar Antillon</x:t>
   </x:si>
   <x:si>
     <x:t>3103780383</x:t>
   </x:si>
   <x:si>
     <x:t>The City wishes to utilize the proposed grant funds for the record keeping and reporting, education and outreach, enforcement and inspection, and procurement requirements of SB1383.</x:t>
   </x:si>
   <x:si>
     <x:t>City of La Verne</x:t>
   </x:si>
   <x:si>
     <x:t> Nicole Houston</x:t>
   </x:si>
   <x:si>
     <x:t>9095968741</x:t>
   </x:si>
   <x:si>
     <x:t>Funds obtained will be used for a variety of SB 1383 expenses. Planned at the time of this writing is software, mulch for procurement and potentially vendor services to provide assistance for food rescue efforts and compliance assurances.</x:t>
-  </x:si>
-[...11 lines deleted...]
-Outreach and Education to continue to bring residents and</x:t>
   </x:si>
   <x:si>
     <x:t>City of San Bruno</x:t>
   </x:si>
   <x:si>
     <x:t> Angelica Ali</x:t>
   </x:si>
   <x:si>
     <x:t>6508256353</x:t>
   </x:si>
   <x:si>
     <x:t>We will be participating in the San Mateo County Resource Conservation District Compost Broker Project. This project is a collaboration between every city and town within San Mateo County, the County of San Mateo, and the San Mateo Resource Conservation District (RCD) to help each jurisdiction meet their SB 1383 recovered organic waste product procurement target. Our Jurisdiction will contract with the RCD to procure compost and apply it to farm and rangeland in San Mateo County; to identify and develop additional partnership opportunities with the county’s agricultural communities to support long-term SB 1383 compliance; and to assess innovative compost procurement, application, and funding strategies to build capacity for the long term.
 The project will also include social media educational outreach campaigns, with the goal of ensuring SB 1383 compliance for all residents and business owners.
 Lastly, the project will increase capacity (via a new temporary part-time staff or intern) to assist with SB 1383 implementation/compliance, particularly with paper product procurement and organics waiver requests.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Union City</x:t>
   </x:si>
   <x:si>
     <x:t> Claire Wilson</x:t>
   </x:si>
   <x:si>
     <x:t>5106755466</x:t>
   </x:si>
   <x:si>
@@ -5306,51 +5275,51 @@
     <x:t>Summary for this grant is the funding provided by this grant will be used for the City's portion of a countywide service agreementt with a food recovery agency, such as Second Harvest Food Bank Santa Cruz County.  Each of the five jurisdictions will provide individual funding, based on population, to fund these recovery operations. Second Harvest has not yet been able to provide specific details and costs prior to the grant application closing, but the jurisdictions have identified several areas that would be included in a contract with Second Harvest during the early grant period.  These personnel areas include both a Data and Partnership Coodinator and a Volunteer Partnership Coordinator, both are existing positions which will have expanded reporting and operational duties related to additional reqquirements under SB 1383.  Also identified would be expenses such as mileage for collection volunteers, training for volunteers, and supplies needed for volunteer collection partners.  Discussions with our five county jurisdictions identified that having a service agreement with a food recovery agency would be the best way to control costs and duties, with each jurisdiction paying their proportional share of the contract based on county population.  We have also included food recovery software program, such as Care-It, to help our tier two customers, that do not work directly with the countywide food recovery agency, to attain 1383 compliance, 
 Additionally, the City will continue to expand and improve our existing residential and commercial organics collection programs through increased outreach, such as  television, radio,educational videos and social media.  We will also expand our program outreach to include a Chinese translation of our organic outreach materials.  We will also use the funding for a part time Waste Reduction Assistant that will help with our program education, outreach and compliance activities,  This position will augment our current 4.5 full time staff working in these areas.  They are typically involved in customer education through direct contact or event outreach, such as the Farmer's Market.  They inspect container contents for contamination and then follow up with the customer to correct the situation while documenting these activities for 1383 recordkeeping requirements.</x:t>
   </x:si>
   <x:si>
     <x:t>Los Angeles County</x:t>
   </x:si>
   <x:si>
     <x:t> Kelsi MacGregor</x:t>
   </x:si>
   <x:si>
     <x:t>6264583996</x:t>
   </x:si>
   <x:si>
     <x:t>Grant funds will be utilized to further comply with State food organic waste collection regulations by expanding the County’s Food DROP program to include subregional food recovery efforts. Funds will be used for outreach and education which will include print materials, online messaging and ads, media campaigns, and community events. Funds will also be used for personnel time and food recovery activities including equipment for food transportation and storage and to enhance the Countywide food recovery database system which will allow businesses to quickly find food recovery agencies to work with.</x:t>
   </x:si>
   <x:si>
     <x:t>Rancho Murieta Community Services District</x:t>
   </x:si>
   <x:si>
     <x:t> Amelia Wilder</x:t>
   </x:si>
   <x:si>
     <x:t>9163543700</x:t>
   </x:si>
   <x:si>
-    <x:t>The Rancho Murieta Community Services District (RMCSD) desires to retain the services of a part-time employee to investigate and review commercial compliance with SB 1383. This employee will also coordinate with the District’s residential vendor Cal Waste on any related SB 1383 regulations or concerns. The part-time position will also provide education related to SB 1383 compliance to the community.</x:t>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Rancho Murieta Community Services District was awarded $75,000 in SB 1383 Local Assistance grant funds to reduce organic waste sent to landfills. The grant funds were used to expand organics collections through residential vendor Cal Waste, and provided education and outreach services on SB1383 regulations to the community.</x:t>
   </x:si>
   <x:si>
     <x:t>Monterey County</x:t>
   </x:si>
   <x:si>
     <x:t> Melissa Rangel</x:t>
   </x:si>
   <x:si>
     <x:t>8317558907</x:t>
   </x:si>
   <x:si>
     <x:t>Monterey County Environmental Health Bureau grant project description activities will include personnel time collection, admin cost, equipment, education, and outreach. The personnel time will cover county staff when going out and conducting education and outreach such as waste assessment site visits presentations trainings and will now include inspections for enforcement for organics waste generators along with Tier 1 &amp; Tier 2 edible food generators. The administrative cost will help support a Recycling Resource Recovery Specialist and the Accountant II as they will be the staff that will be managing the grant, managing projects purchasing and reporting. The County is also allocating funding towards the collection component for the pre purchase of a two-year subscription of the careIt app. This app was purchased with the previous funding, and we plan to continue paying for the subscription as all the other jurisdictions within the county are already using it to help build our edible food recovery capacity. Another project we plan on allocate funding towards would be the purchase of 23-gallon slim jims used for organic waste. This would be a pilot program specifically targeting schools and potentially some commercial generators. the county would reach out to the schools to help implement organic services if they have not already done so. Slim jims would be provided during the training for the kitchen staff. County is also allocating funding towards educational and outreach this component will continue supporting the partnership we have with the western and eastern Technical Assistant Committees (TAC) groups that support with education and outreach and other resources within the county. It will also continue supporting compliance letters, radio ads, display ads, social media, Flyers, brochures, and PowerPoint presentations. The outreach component will support staff when needed to provide waste assessments trainings for organic waste and edible food recovery, Community presentations, HOA presentations. Funding allocated for equipment would cover PPE such as gloves hard hat steel toe boots safety glasses safety vest, safety jackets and potentially iPad accessories such as keyboards.</x:t>
   </x:si>
   <x:si>
     <x:t>City of San Carlos</x:t>
   </x:si>
   <x:si>
     <x:t> Steven Machida</x:t>
   </x:si>
   <x:si>
     <x:t>6508024203</x:t>
   </x:si>
   <x:si>
     <x:t>City of Palm Springs</x:t>
   </x:si>
@@ -5447,50 +5416,72 @@
   <x:si>
     <x:t>City of El Cerrito</x:t>
   </x:si>
   <x:si>
     <x:t> Christina Leard</x:t>
   </x:si>
   <x:si>
     <x:t>5102154338</x:t>
   </x:si>
   <x:si>
     <x:t>We intend to use funds for an SB 1383 outreach campaign that includes design of truck billboards/signs to go on our curbside recycling trucks and the garbage and organics trucks of our franchised hauler, East Bay Sanitary. We will also have outreach designed for advertising at the 2 BART stations in El Cerrito that will run for 4 weeks per cycle for a total of 2 cycles during the grant term. 
 We also plan to use funds to purchase additional compost for our monthly compost giveaways that often run out within half a day in peak season. We plan to double the amount of compost for the giveaways 6 months of each year of the grant cycle (during peak season). 
 Lastly, funds will be used to pay for a part-time Environmental Intern to assist with executing the outreach and education activites associated with this grant.   </x:t>
   </x:si>
   <x:si>
     <x:t>City of Orange</x:t>
   </x:si>
   <x:si>
     <x:t> Rachael Gomez</x:t>
   </x:si>
   <x:si>
     <x:t>7147445588</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Orange is pursuing this grant funding in order to improve public education and enhance services to better serve the City's community members, residents, visitors, and businesses with regard to SB 1383. A portion of this funding will be used on public education and outreach with materials and messaging tailored to the target audience. Examples of audiences include residential cart service properties, multi-family complexes, and commercial sector. Other funding will be used to assist with the procurement targets set by the state. This includes costs of labor and equipment to spread compost and mulch. Funds will also be used to conduct a program/gap analysis to be conducted by a consultant. Remaining funding will enhance the current compliant services provided by the City.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Modesto</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2095775495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Purchase Software to bring City in line with the ability to complete reporting requirements, track enforcement activities, Solid Waste service levels, and Route Reviews.
+Outreach and Education to continue to bring residents and</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Newark</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Amelia Timbers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5105784539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Funds will be used for the purchase and application of SB 1383 compliant composted mulch to City parks.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 387</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -5625,51 +5616,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5565f478cb4af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R405829831f894b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb51dc80f73a34816" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0d77276f9f84f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c5d7416233543af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2ff1474bcce643a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -7109,252 +7100,252 @@
     </x:row>
     <x:row ht="115" customHeight="1" collapsed="0">
       <x:c r="A63" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B63" s="8" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C63" s="8"/>
       <x:c r="D63" s="9" t="n">
         <x:v>279920</x:v>
       </x:c>
       <x:c r="E63" s="8" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="F63" s="8" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="G63" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H63" s="8" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
-    <x:row ht="482.96875" customHeight="1" collapsed="0">
+    <x:row ht="264.47265625" customHeight="1" collapsed="0">
       <x:c r="A64" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B64" s="8" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C64" s="8"/>
       <x:c r="D64" s="9" t="n">
-        <x:v>602222</x:v>
+        <x:v>164536</x:v>
       </x:c>
       <x:c r="E64" s="8" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F64" s="8" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G64" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H64" s="8" t="s">
-        <x:v>282</x:v>
-[...2 lines deleted...]
-    <x:row ht="264.47265625" customHeight="1" collapsed="0">
+        <x:v>283</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="206.98828125" customHeight="1" collapsed="0">
       <x:c r="A65" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="B65" s="8" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C65" s="8"/>
       <x:c r="D65" s="9" t="n">
-        <x:v>164536</x:v>
+        <x:v>123181</x:v>
       </x:c>
       <x:c r="E65" s="8" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F65" s="8" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="G65" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H65" s="8" t="s">
-        <x:v>287</x:v>
-[...2 lines deleted...]
-    <x:row ht="206.984375" customHeight="1" collapsed="0">
+        <x:v>288</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="103.4921875" customHeight="1" collapsed="0">
       <x:c r="A66" s="8" t="s">
-        <x:v>288</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B66" s="8" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C66" s="8"/>
       <x:c r="D66" s="9" t="n">
-        <x:v>123181</x:v>
+        <x:v>292997</x:v>
       </x:c>
       <x:c r="E66" s="8" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="F66" s="8" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="G66" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H66" s="8" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
-    <x:row ht="103.49609375" customHeight="1" collapsed="0">
+    <x:row ht="1023.421875" customHeight="1" collapsed="0">
       <x:c r="A67" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B67" s="8" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C67" s="8"/>
       <x:c r="D67" s="9" t="n">
-        <x:v>292997</x:v>
+        <x:v>419377</x:v>
       </x:c>
       <x:c r="E67" s="8" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F67" s="8" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="G67" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H67" s="8" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1023.41796875" customHeight="1" collapsed="0">
+    <x:row ht="344.9765625" customHeight="1" collapsed="0">
       <x:c r="A68" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B68" s="8" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C68" s="8"/>
       <x:c r="D68" s="9" t="n">
-        <x:v>419377</x:v>
+        <x:v>451318</x:v>
       </x:c>
       <x:c r="E68" s="8" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="F68" s="8" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="G68" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H68" s="8" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
-    <x:row ht="344.9765625" customHeight="1" collapsed="0">
+    <x:row ht="425.44921875" customHeight="1" collapsed="0">
       <x:c r="A69" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B69" s="8" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C69" s="8"/>
       <x:c r="D69" s="9" t="n">
-        <x:v>451318</x:v>
+        <x:v>455122</x:v>
       </x:c>
       <x:c r="E69" s="8" t="s">
-        <x:v>302</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F69" s="8" t="s">
-        <x:v>303</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G69" s="8" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H69" s="8" t="s">
-        <x:v>304</x:v>
-[...2 lines deleted...]
-    <x:row ht="425.453125" customHeight="1" collapsed="0">
+        <x:v>302</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="103.49609375" customHeight="1" collapsed="0">
       <x:c r="A70" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B70" s="8" t="s">
-        <x:v>305</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C70" s="8"/>
       <x:c r="D70" s="9" t="n">
-        <x:v>455122</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E70" s="8" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F70" s="8" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="G70" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H70" s="8" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
-    <x:row ht="103.4921875" customHeight="1" collapsed="0">
+    <x:row ht="183.99609375" customHeight="1" collapsed="0">
       <x:c r="A71" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B71" s="8" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C71" s="8"/>
       <x:c r="D71" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>208212</x:v>
       </x:c>
       <x:c r="E71" s="8" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="F71" s="8" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="G71" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H71" s="8" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
-    <x:row ht="183.99609375" customHeight="1" collapsed="0">
+    <x:row ht="482.96484375" customHeight="1" collapsed="0">
       <x:c r="A72" s="8" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B72" s="8" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C72" s="8"/>
       <x:c r="D72" s="9" t="n">
-        <x:v>208212</x:v>
+        <x:v>602222</x:v>
       </x:c>
       <x:c r="E72" s="8" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="F72" s="8" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="G72" s="8" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H72" s="8" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row ht="4634.109375" customHeight="1" collapsed="0">
       <x:c r="A73" s="8" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B73" s="8" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C73" s="8"/>
       <x:c r="D73" s="9" t="n">
         <x:v>519396</x:v>
       </x:c>
@@ -7375,7702 +7366,7702 @@
       <x:c r="A74" s="8" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B74" s="8" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C74" s="8"/>
       <x:c r="D74" s="9" t="n">
         <x:v>317573</x:v>
       </x:c>
       <x:c r="E74" s="8" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="F74" s="8" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="G74" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H74" s="8" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row ht="287.4609375" customHeight="1" collapsed="0">
       <x:c r="A75" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B75" s="8" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C75" s="8"/>
       <x:c r="D75" s="9" t="n">
         <x:v>161453</x:v>
       </x:c>
       <x:c r="E75" s="8" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="F75" s="8" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="G75" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H75" s="8" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
-    <x:row ht="103.48828125" customHeight="1" collapsed="0">
+    <x:row ht="34.4921875" customHeight="1" collapsed="0">
       <x:c r="A76" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="B76" s="8" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C76" s="8"/>
       <x:c r="D76" s="9" t="n">
-        <x:v>130984</x:v>
+        <x:v>95705</x:v>
       </x:c>
       <x:c r="E76" s="8" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="F76" s="8" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="G76" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H76" s="8" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
-    <x:row ht="34.50390625" customHeight="1" collapsed="0">
+    <x:row ht="137.99609375" customHeight="1" collapsed="0">
       <x:c r="A77" s="8" t="s">
-        <x:v>288</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B77" s="8" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C77" s="8"/>
       <x:c r="D77" s="9" t="n">
-        <x:v>95705</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E77" s="8" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="F77" s="8" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="G77" s="8" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H77" s="8" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
-    <x:row ht="137.98828125" customHeight="1" collapsed="0">
+    <x:row ht="4841.09375" customHeight="1" collapsed="0">
       <x:c r="A78" s="8" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B78" s="8" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C78" s="8"/>
       <x:c r="D78" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E78" s="8" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="F78" s="8" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="G78" s="8" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H78" s="8" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
-    <x:row ht="4841.09375" customHeight="1" collapsed="0">
+    <x:row ht="471.45703125" customHeight="1" collapsed="0">
       <x:c r="A79" s="8" t="s">
-        <x:v>160</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B79" s="8" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C79" s="8"/>
       <x:c r="D79" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>291555</x:v>
       </x:c>
       <x:c r="E79" s="8" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="F79" s="8" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="G79" s="8" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H79" s="8" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
-    <x:row ht="471.45703125" customHeight="1" collapsed="0">
+    <x:row ht="1310.87890625" customHeight="1" collapsed="0">
       <x:c r="A80" s="8" t="s">
-        <x:v>104</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B80" s="8" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C80" s="8"/>
       <x:c r="D80" s="9" t="n">
-        <x:v>291555</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E80" s="8" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F80" s="8" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G80" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H80" s="8" t="s">
-        <x:v>346</x:v>
-[...2 lines deleted...]
-    <x:row ht="1310.8828125" customHeight="1" collapsed="0">
+        <x:v>347</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="632.44140625" customHeight="1" collapsed="0">
       <x:c r="A81" s="8" t="s">
-        <x:v>347</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B81" s="8" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C81" s="8"/>
       <x:c r="D81" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>76049</x:v>
       </x:c>
       <x:c r="E81" s="8" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="F81" s="8" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="G81" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H81" s="8" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
-    <x:row ht="632.4375" customHeight="1" collapsed="0">
+    <x:row ht="494.4453125" customHeight="1" collapsed="0">
       <x:c r="A82" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="B82" s="8" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C82" s="8"/>
       <x:c r="D82" s="9" t="n">
-        <x:v>76049</x:v>
+        <x:v>297821</x:v>
       </x:c>
       <x:c r="E82" s="8" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="F82" s="8" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="G82" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H82" s="8" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
-    <x:row ht="494.4453125" customHeight="1" collapsed="0">
+    <x:row ht="1092.4140625" customHeight="1" collapsed="0">
       <x:c r="A83" s="8" t="s">
-        <x:v>245</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B83" s="8" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C83" s="8"/>
       <x:c r="D83" s="9" t="n">
-        <x:v>297821</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E83" s="8" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="F83" s="8" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="G83" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H83" s="8" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1092.4140625" customHeight="1" collapsed="0">
+    <x:row ht="1632.87109375" customHeight="1" collapsed="0">
       <x:c r="A84" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B84" s="8" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C84" s="8"/>
       <x:c r="D84" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>201796</x:v>
       </x:c>
       <x:c r="E84" s="8" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="F84" s="8" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="G84" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H84" s="8" t="s">
-        <x:v>363</x:v>
-[...2 lines deleted...]
-    <x:row ht="1632.87109375" customHeight="1" collapsed="0">
+        <x:v>364</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="666.93359375" customHeight="1" collapsed="0">
       <x:c r="A85" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B85" s="8" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C85" s="8"/>
       <x:c r="D85" s="9" t="n">
-        <x:v>201796</x:v>
+        <x:v>132861</x:v>
       </x:c>
       <x:c r="E85" s="8" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F85" s="8" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G85" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H85" s="8" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
-    <x:row ht="666.9375" customHeight="1" collapsed="0">
+    <x:row ht="8716.2578125" customHeight="1" collapsed="0">
       <x:c r="A86" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B86" s="8" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C86" s="8"/>
       <x:c r="D86" s="9" t="n">
-        <x:v>132861</x:v>
+        <x:v>722025</x:v>
       </x:c>
       <x:c r="E86" s="8" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F86" s="8" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="G86" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H86" s="8" t="s">
-        <x:v>372</x:v>
-[...2 lines deleted...]
-    <x:row ht="8716.25390625" customHeight="1" collapsed="0">
+        <x:v>373</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="241.484375" customHeight="1" collapsed="0">
       <x:c r="A87" s="8" t="s">
-        <x:v>373</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B87" s="8" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C87" s="8"/>
       <x:c r="D87" s="9" t="n">
-        <x:v>722025</x:v>
+        <x:v>206068</x:v>
       </x:c>
       <x:c r="E87" s="8" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="F87" s="8" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G87" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H87" s="8" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
-    <x:row ht="241.484375" customHeight="1" collapsed="0">
+    <x:row ht="551.9609375" customHeight="1" collapsed="0">
       <x:c r="A88" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B88" s="8" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="C88" s="8"/>
       <x:c r="D88" s="9" t="n">
-        <x:v>206068</x:v>
+        <x:v>266591</x:v>
       </x:c>
       <x:c r="E88" s="8" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="F88" s="8" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="G88" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H88" s="8" t="s">
         <x:v>381</x:v>
       </x:c>
     </x:row>
-    <x:row ht="551.9609375" customHeight="1" collapsed="0">
+    <x:row ht="425.4453125" customHeight="1" collapsed="0">
       <x:c r="A89" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B89" s="8" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C89" s="8"/>
       <x:c r="D89" s="9" t="n">
-        <x:v>266591</x:v>
+        <x:v>139546</x:v>
       </x:c>
       <x:c r="E89" s="8" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="F89" s="8" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="G89" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H89" s="8" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
-    <x:row ht="425.453125" customHeight="1" collapsed="0">
+    <x:row ht="390.9609375" customHeight="1" collapsed="0">
       <x:c r="A90" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B90" s="8" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C90" s="8"/>
       <x:c r="D90" s="9" t="n">
-        <x:v>139546</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E90" s="8" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="F90" s="8" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="F90" s="8" t="s">
+      <x:c r="G90" s="8" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H90" s="8" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="G90" s="8" t="s">
-[...6 lines deleted...]
-    <x:row ht="390.953125" customHeight="1" collapsed="0">
+    </x:row>
+    <x:row ht="471.4609375" customHeight="1" collapsed="0">
       <x:c r="A91" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B91" s="8" t="s">
-        <x:v>390</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C91" s="8"/>
       <x:c r="D91" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>185221</x:v>
       </x:c>
       <x:c r="E91" s="8" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F91" s="8" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="G91" s="8" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H91" s="8" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
-    <x:row ht="471.4609375" customHeight="1" collapsed="0">
+    <x:row ht="1011.90625" customHeight="1" collapsed="0">
       <x:c r="A92" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B92" s="8" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C92" s="8"/>
       <x:c r="D92" s="9" t="n">
-        <x:v>185221</x:v>
+        <x:v>245907</x:v>
       </x:c>
       <x:c r="E92" s="8" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="F92" s="8" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="G92" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H92" s="8" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1011.90625" customHeight="1" collapsed="0">
+    <x:row ht="609.4453125" customHeight="1" collapsed="0">
       <x:c r="A93" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B93" s="8" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C93" s="8"/>
       <x:c r="D93" s="9" t="n">
-        <x:v>245907</x:v>
+        <x:v>202280</x:v>
       </x:c>
       <x:c r="E93" s="8" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="F93" s="8" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="G93" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H93" s="8" t="s">
         <x:v>400</x:v>
       </x:c>
     </x:row>
-    <x:row ht="609.4453125" customHeight="1" collapsed="0">
+    <x:row ht="586.4609375" customHeight="1" collapsed="0">
       <x:c r="A94" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="B94" s="8" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C94" s="8"/>
       <x:c r="D94" s="9" t="n">
-        <x:v>202280</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E94" s="8" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F94" s="8" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="G94" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H94" s="8" t="s">
-        <x:v>404</x:v>
-[...2 lines deleted...]
-    <x:row ht="586.4609375" customHeight="1" collapsed="0">
+        <x:v>405</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="908.421875" customHeight="1" collapsed="0">
       <x:c r="A95" s="8" t="s">
-        <x:v>405</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B95" s="8" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C95" s="8"/>
       <x:c r="D95" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>270003</x:v>
       </x:c>
       <x:c r="E95" s="8" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="F95" s="8" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="G95" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H95" s="8" t="s">
         <x:v>409</x:v>
       </x:c>
     </x:row>
-    <x:row ht="908.421875" customHeight="1" collapsed="0">
+    <x:row ht="172.4921875" customHeight="1" collapsed="0">
       <x:c r="A96" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B96" s="8" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C96" s="8"/>
       <x:c r="D96" s="9" t="n">
-        <x:v>270003</x:v>
+        <x:v>170155</x:v>
       </x:c>
       <x:c r="E96" s="8" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="F96" s="8" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="G96" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H96" s="8" t="s">
         <x:v>413</x:v>
       </x:c>
     </x:row>
-    <x:row ht="172.4921875" customHeight="1" collapsed="0">
+    <x:row ht="816.4296875" customHeight="1" collapsed="0">
       <x:c r="A97" s="8" t="s">
-        <x:v>48</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="B97" s="8" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C97" s="8"/>
       <x:c r="D97" s="9" t="n">
-        <x:v>170155</x:v>
+        <x:v>199091</x:v>
       </x:c>
       <x:c r="E97" s="8" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F97" s="8" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="G97" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H97" s="8" t="s">
-        <x:v>417</x:v>
-[...2 lines deleted...]
-    <x:row ht="816.4296875" customHeight="1" collapsed="0">
+        <x:v>418</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1333.8984375" customHeight="1" collapsed="0">
       <x:c r="A98" s="8" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="B98" s="8" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C98" s="8"/>
       <x:c r="D98" s="9" t="n">
-        <x:v>199091</x:v>
+        <x:v>125832</x:v>
       </x:c>
       <x:c r="E98" s="8" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F98" s="8" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="G98" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H98" s="8" t="s">
-        <x:v>422</x:v>
-[...2 lines deleted...]
-    <x:row ht="1333.8984375" customHeight="1" collapsed="0">
+        <x:v>423</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="666.9375" customHeight="1" collapsed="0">
       <x:c r="A99" s="8" t="s">
-        <x:v>423</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B99" s="8" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="C99" s="8"/>
       <x:c r="D99" s="9" t="n">
-        <x:v>125832</x:v>
+        <x:v>89017</x:v>
       </x:c>
       <x:c r="E99" s="8" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="F99" s="8" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="G99" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H99" s="8" t="s">
         <x:v>427</x:v>
       </x:c>
     </x:row>
-    <x:row ht="666.9375" customHeight="1" collapsed="0">
+    <x:row ht="91.984375" customHeight="1" collapsed="0">
       <x:c r="A100" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B100" s="8" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C100" s="8"/>
       <x:c r="D100" s="9" t="n">
-        <x:v>89017</x:v>
+        <x:v>89452</x:v>
       </x:c>
       <x:c r="E100" s="8" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F100" s="8" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="G100" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H100" s="8" t="s">
-        <x:v>431</x:v>
-[...2 lines deleted...]
-    <x:row ht="91.984375" customHeight="1" collapsed="0">
+        <x:v>432</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="781.9375" customHeight="1" collapsed="0">
       <x:c r="A101" s="8" t="s">
-        <x:v>432</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B101" s="8" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="C101" s="8"/>
       <x:c r="D101" s="9" t="n">
-        <x:v>89452</x:v>
+        <x:v>133635</x:v>
       </x:c>
       <x:c r="E101" s="8" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="F101" s="8" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="G101" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H101" s="8" t="s">
         <x:v>436</x:v>
       </x:c>
     </x:row>
-    <x:row ht="781.9375" customHeight="1" collapsed="0">
+    <x:row ht="574.953125" customHeight="1" collapsed="0">
       <x:c r="A102" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B102" s="8" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C102" s="8"/>
       <x:c r="D102" s="9" t="n">
-        <x:v>133635</x:v>
+        <x:v>302018</x:v>
       </x:c>
       <x:c r="E102" s="8" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="F102" s="8" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="G102" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H102" s="8" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
-    <x:row ht="574.953125" customHeight="1" collapsed="0">
+    <x:row ht="505.953125" customHeight="1" collapsed="0">
       <x:c r="A103" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B103" s="8" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C103" s="8"/>
       <x:c r="D103" s="9" t="n">
-        <x:v>302018</x:v>
+        <x:v>357637</x:v>
       </x:c>
       <x:c r="E103" s="8" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="F103" s="8" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="G103" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H103" s="8" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
-    <x:row ht="505.953125" customHeight="1" collapsed="0">
+    <x:row ht="528.9453125" customHeight="1" collapsed="0">
       <x:c r="A104" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B104" s="8" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C104" s="8"/>
       <x:c r="D104" s="9" t="n">
-        <x:v>357637</x:v>
+        <x:v>719552</x:v>
       </x:c>
       <x:c r="E104" s="8" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="F104" s="8" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="G104" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H104" s="8" t="s">
         <x:v>448</x:v>
       </x:c>
     </x:row>
-    <x:row ht="528.9453125" customHeight="1" collapsed="0">
+    <x:row ht="287.4609375" customHeight="1" collapsed="0">
       <x:c r="A105" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B105" s="8" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C105" s="8"/>
       <x:c r="D105" s="9" t="n">
-        <x:v>719552</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E105" s="8" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="F105" s="8" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="G105" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H105" s="8" t="s">
         <x:v>452</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.4609375" customHeight="1" collapsed="0">
+    <x:row ht="678.4453125" customHeight="1" collapsed="0">
       <x:c r="A106" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B106" s="8" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C106" s="8"/>
       <x:c r="D106" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>104117</x:v>
       </x:c>
       <x:c r="E106" s="8" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F106" s="8" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G106" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H106" s="8" t="s">
-        <x:v>456</x:v>
-[...2 lines deleted...]
-    <x:row ht="678.4453125" customHeight="1" collapsed="0">
+        <x:v>457</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="321.9609375" customHeight="1" collapsed="0">
       <x:c r="A107" s="8" t="s">
-        <x:v>457</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B107" s="8" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C107" s="8"/>
       <x:c r="D107" s="9" t="n">
-        <x:v>104117</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E107" s="8" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="F107" s="8" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="G107" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H107" s="8" t="s">
         <x:v>461</x:v>
       </x:c>
     </x:row>
-    <x:row ht="321.9609375" customHeight="1" collapsed="0">
+    <x:row ht="1414.375" customHeight="1" collapsed="0">
       <x:c r="A108" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B108" s="8" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C108" s="8"/>
       <x:c r="D108" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>162960</x:v>
       </x:c>
       <x:c r="E108" s="8" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="F108" s="8" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="G108" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H108" s="8" t="s">
         <x:v>465</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1414.375" customHeight="1" collapsed="0">
+    <x:row ht="126.4765625" customHeight="1" collapsed="0">
       <x:c r="A109" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B109" s="8" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C109" s="8"/>
       <x:c r="D109" s="9" t="n">
-        <x:v>162960</x:v>
+        <x:v>229999</x:v>
       </x:c>
       <x:c r="E109" s="8" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="F109" s="8" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="G109" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H109" s="8" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
-    <x:row ht="126.4765625" customHeight="1" collapsed="0">
+    <x:row ht="517.46875" customHeight="1" collapsed="0">
       <x:c r="A110" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B110" s="8" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C110" s="8"/>
       <x:c r="D110" s="9" t="n">
-        <x:v>229999</x:v>
+        <x:v>109300</x:v>
       </x:c>
       <x:c r="E110" s="8" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F110" s="8" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G110" s="8" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H110" s="8" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="F110" s="8" t="s">
+    </x:row>
+    <x:row ht="747.4375" customHeight="1" collapsed="0">
+      <x:c r="A111" s="8" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="B111" s="8" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>474</x:v>
       </x:c>
       <x:c r="C111" s="8"/>
       <x:c r="D111" s="9" t="n">
-        <x:v>109300</x:v>
+        <x:v>165976</x:v>
       </x:c>
       <x:c r="E111" s="8" t="s">
-        <x:v>40</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F111" s="8" t="s">
-        <x:v>41</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="G111" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H111" s="8" t="s">
         <x:v>475</x:v>
       </x:c>
     </x:row>
-    <x:row ht="747.4375" customHeight="1" collapsed="0">
+    <x:row ht="471.453125" customHeight="1" collapsed="0">
       <x:c r="A112" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B112" s="8" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C112" s="8"/>
       <x:c r="D112" s="9" t="n">
-        <x:v>165976</x:v>
+        <x:v>278977</x:v>
       </x:c>
       <x:c r="E112" s="8" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="F112" s="8" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="G112" s="8" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H112" s="8" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
-    <x:row ht="471.4609375" customHeight="1" collapsed="0">
+    <x:row ht="1046.4140625" customHeight="1" collapsed="0">
       <x:c r="A113" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B113" s="8" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C113" s="8"/>
       <x:c r="D113" s="9" t="n">
-        <x:v>278977</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E113" s="8" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="F113" s="8" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="G113" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H113" s="8" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1046.40625" customHeight="1" collapsed="0">
+    <x:row ht="264.46875" customHeight="1" collapsed="0">
       <x:c r="A114" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B114" s="8" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C114" s="8"/>
       <x:c r="D114" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>75891</x:v>
       </x:c>
       <x:c r="E114" s="8" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="F114" s="8" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="G114" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H114" s="8" t="s">
         <x:v>487</x:v>
       </x:c>
     </x:row>
-    <x:row ht="264.46875" customHeight="1" collapsed="0">
+    <x:row ht="6899.421875" customHeight="1" collapsed="0">
       <x:c r="A115" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B115" s="8" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C115" s="8"/>
       <x:c r="D115" s="9" t="n">
-        <x:v>75891</x:v>
+        <x:v>224342</x:v>
       </x:c>
       <x:c r="E115" s="8" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="F115" s="8" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="G115" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H115" s="8" t="s">
         <x:v>491</x:v>
       </x:c>
     </x:row>
-    <x:row ht="6899.421875" customHeight="1" collapsed="0">
+    <x:row ht="114.9921875" customHeight="1" collapsed="0">
       <x:c r="A116" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B116" s="8" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C116" s="8"/>
       <x:c r="D116" s="9" t="n">
-        <x:v>224342</x:v>
+        <x:v>103281</x:v>
       </x:c>
       <x:c r="E116" s="8" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="F116" s="8" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="G116" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H116" s="8" t="s">
         <x:v>495</x:v>
       </x:c>
     </x:row>
-    <x:row ht="114.9921875" customHeight="1" collapsed="0">
+    <x:row ht="988.9296875" customHeight="1" collapsed="0">
       <x:c r="A117" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B117" s="8" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C117" s="8"/>
       <x:c r="D117" s="9" t="n">
-        <x:v>103281</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E117" s="8" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F117" s="8" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="G117" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H117" s="8" t="s">
-        <x:v>499</x:v>
-[...2 lines deleted...]
-    <x:row ht="988.9296875" customHeight="1" collapsed="0">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="770.4296875" customHeight="1" collapsed="0">
       <x:c r="A118" s="8" t="s">
-        <x:v>500</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B118" s="8" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C118" s="8"/>
       <x:c r="D118" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>76194</x:v>
       </x:c>
       <x:c r="E118" s="8" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="F118" s="8" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="G118" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H118" s="8" t="s">
         <x:v>504</x:v>
       </x:c>
     </x:row>
-    <x:row ht="770.4296875" customHeight="1" collapsed="0">
+    <x:row ht="942.9140625" customHeight="1" collapsed="0">
       <x:c r="A119" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B119" s="8" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C119" s="8"/>
       <x:c r="D119" s="9" t="n">
-        <x:v>76194</x:v>
+        <x:v>161264</x:v>
       </x:c>
       <x:c r="E119" s="8" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="F119" s="8" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="G119" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H119" s="8" t="s">
         <x:v>508</x:v>
       </x:c>
     </x:row>
-    <x:row ht="942.9140625" customHeight="1" collapsed="0">
+    <x:row ht="195.4765625" customHeight="1" collapsed="0">
       <x:c r="A120" s="8" t="s">
-        <x:v>214</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B120" s="8" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C120" s="8"/>
       <x:c r="D120" s="9" t="n">
-        <x:v>161264</x:v>
+        <x:v>243294</x:v>
       </x:c>
       <x:c r="E120" s="8" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="F120" s="8" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="G120" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H120" s="8" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
-    <x:row ht="195.4765625" customHeight="1" collapsed="0">
+    <x:row ht="551.96875" customHeight="1" collapsed="0">
       <x:c r="A121" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B121" s="8" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C121" s="8"/>
       <x:c r="D121" s="9" t="n">
-        <x:v>243294</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E121" s="8" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="F121" s="8" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="G121" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H121" s="8" t="s">
         <x:v>516</x:v>
       </x:c>
     </x:row>
-    <x:row ht="551.9609375" customHeight="1" collapsed="0">
+    <x:row ht="252.984375" customHeight="1" collapsed="0">
       <x:c r="A122" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B122" s="8" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C122" s="8"/>
       <x:c r="D122" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E122" s="8" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="F122" s="8" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="G122" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H122" s="8" t="s">
         <x:v>520</x:v>
       </x:c>
     </x:row>
-    <x:row ht="252.984375" customHeight="1" collapsed="0">
+    <x:row ht="574.953125" customHeight="1" collapsed="0">
       <x:c r="A123" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B123" s="8" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C123" s="8"/>
       <x:c r="D123" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>99117</x:v>
       </x:c>
       <x:c r="E123" s="8" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="F123" s="8" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="G123" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H123" s="8" t="s">
         <x:v>524</x:v>
       </x:c>
     </x:row>
-    <x:row ht="574.953125" customHeight="1" collapsed="0">
+    <x:row ht="10372.1015625" customHeight="1" collapsed="0">
       <x:c r="A124" s="8" t="s">
-        <x:v>205</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B124" s="8" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="C124" s="8"/>
       <x:c r="D124" s="9" t="n">
-        <x:v>99117</x:v>
+        <x:v>612849</x:v>
       </x:c>
       <x:c r="E124" s="8" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="F124" s="8" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="G124" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H124" s="8" t="s">
         <x:v>528</x:v>
       </x:c>
     </x:row>
-    <x:row ht="10372.1171875" customHeight="1" collapsed="0">
+    <x:row ht="436.96875" customHeight="1" collapsed="0">
       <x:c r="A125" s="8" t="s">
-        <x:v>373</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B125" s="8" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C125" s="8"/>
       <x:c r="D125" s="9" t="n">
-        <x:v>612849</x:v>
+        <x:v>1065428</x:v>
       </x:c>
       <x:c r="E125" s="8" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="F125" s="8" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="G125" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H125" s="8" t="s">
         <x:v>532</x:v>
       </x:c>
     </x:row>
-    <x:row ht="436.9609375" customHeight="1" collapsed="0">
+    <x:row ht="2587.2734375" customHeight="1" collapsed="0">
       <x:c r="A126" s="8" t="s">
-        <x:v>160</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B126" s="8" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C126" s="8"/>
       <x:c r="D126" s="9" t="n">
-        <x:v>1065428</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E126" s="8" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="F126" s="8" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="G126" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H126" s="8" t="s">
         <x:v>536</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2587.265625" customHeight="1" collapsed="0">
+    <x:row ht="1908.8359375" customHeight="1" collapsed="0">
       <x:c r="A127" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B127" s="8" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="C127" s="8"/>
       <x:c r="D127" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>246469</x:v>
       </x:c>
       <x:c r="E127" s="8" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="F127" s="8" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="G127" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H127" s="8" t="s">
         <x:v>540</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1908.8515625" customHeight="1" collapsed="0">
+    <x:row ht="816.4453125" customHeight="1" collapsed="0">
       <x:c r="A128" s="8" t="s">
-        <x:v>205</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B128" s="8" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C128" s="8"/>
       <x:c r="D128" s="9" t="n">
-        <x:v>246469</x:v>
+        <x:v>88065</x:v>
       </x:c>
       <x:c r="E128" s="8" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="F128" s="8" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="G128" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H128" s="8" t="s">
         <x:v>544</x:v>
       </x:c>
     </x:row>
-    <x:row ht="816.4296875" customHeight="1" collapsed="0">
+    <x:row ht="321.953125" customHeight="1" collapsed="0">
       <x:c r="A129" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B129" s="8" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C129" s="8"/>
       <x:c r="D129" s="9" t="n">
-        <x:v>88065</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E129" s="8" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="F129" s="8" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="G129" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H129" s="8" t="s">
         <x:v>548</x:v>
       </x:c>
     </x:row>
-    <x:row ht="321.96875" customHeight="1" collapsed="0">
+    <x:row ht="448.46875" customHeight="1" collapsed="0">
       <x:c r="A130" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="B130" s="8" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C130" s="8"/>
       <x:c r="D130" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E130" s="8" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F130" s="8" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="G130" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H130" s="8" t="s">
-        <x:v>552</x:v>
-[...2 lines deleted...]
-    <x:row ht="448.4609375" customHeight="1" collapsed="0">
+        <x:v>553</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="218.4921875" customHeight="1" collapsed="0">
       <x:c r="A131" s="8" t="s">
-        <x:v>553</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B131" s="8" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C131" s="8"/>
       <x:c r="D131" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>96873</x:v>
       </x:c>
       <x:c r="E131" s="8" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="F131" s="8" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="G131" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H131" s="8" t="s">
         <x:v>557</x:v>
       </x:c>
     </x:row>
-    <x:row ht="218.5" customHeight="1" collapsed="0">
+    <x:row ht="1138.3984375" customHeight="1" collapsed="0">
       <x:c r="A132" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="B132" s="8" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C132" s="8"/>
       <x:c r="D132" s="9" t="n">
-        <x:v>96873</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E132" s="8" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F132" s="8" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="G132" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H132" s="8" t="s">
-        <x:v>561</x:v>
-[...2 lines deleted...]
-    <x:row ht="1138.390625" customHeight="1" collapsed="0">
+        <x:v>562</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="206.984375" customHeight="1" collapsed="0">
       <x:c r="A133" s="8" t="s">
-        <x:v>562</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B133" s="8" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C133" s="8"/>
       <x:c r="D133" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>234113</x:v>
       </x:c>
       <x:c r="E133" s="8" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="F133" s="8" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="G133" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H133" s="8" t="s">
         <x:v>566</x:v>
       </x:c>
     </x:row>
-    <x:row ht="206.984375" customHeight="1" collapsed="0">
+    <x:row ht="2334.296875" customHeight="1" collapsed="0">
       <x:c r="A134" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B134" s="8" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C134" s="8"/>
       <x:c r="D134" s="9" t="n">
-        <x:v>234113</x:v>
+        <x:v>229264</x:v>
       </x:c>
       <x:c r="E134" s="8" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="F134" s="8" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="G134" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H134" s="8" t="s">
         <x:v>570</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2334.3046875" customHeight="1" collapsed="0">
+    <x:row ht="770.4375" customHeight="1" collapsed="0">
       <x:c r="A135" s="8" t="s">
-        <x:v>104</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="B135" s="8" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C135" s="8"/>
       <x:c r="D135" s="9" t="n">
-        <x:v>229264</x:v>
+        <x:v>165846</x:v>
       </x:c>
       <x:c r="E135" s="8" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="F135" s="8" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="G135" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H135" s="8" t="s">
         <x:v>574</x:v>
       </x:c>
     </x:row>
-    <x:row ht="770.421875" customHeight="1" collapsed="0">
+    <x:row ht="287.4609375" customHeight="1" collapsed="0">
       <x:c r="A136" s="8" t="s">
-        <x:v>562</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B136" s="8" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="C136" s="8"/>
       <x:c r="D136" s="9" t="n">
-        <x:v>165846</x:v>
+        <x:v>147896</x:v>
       </x:c>
       <x:c r="E136" s="8" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="F136" s="8" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="G136" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H136" s="8" t="s">
         <x:v>578</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.46875" customHeight="1" collapsed="0">
+    <x:row ht="1655.8515625" customHeight="1" collapsed="0">
       <x:c r="A137" s="8" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B137" s="8" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="C137" s="8"/>
       <x:c r="D137" s="9" t="n">
-        <x:v>147896</x:v>
+        <x:v>105184</x:v>
       </x:c>
       <x:c r="E137" s="8" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="F137" s="8" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="G137" s="8" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H137" s="8" t="s">
         <x:v>582</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1655.859375" customHeight="1" collapsed="0">
+    <x:row ht="666.9375" customHeight="1" collapsed="0">
       <x:c r="A138" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="B138" s="8" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C138" s="8"/>
       <x:c r="D138" s="9" t="n">
-        <x:v>105184</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E138" s="8" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="F138" s="8" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="G138" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H138" s="8" t="s">
         <x:v>586</x:v>
       </x:c>
     </x:row>
-    <x:row ht="666.9296875" customHeight="1" collapsed="0">
+    <x:row ht="689.953125" customHeight="1" collapsed="0">
       <x:c r="A139" s="8" t="s">
-        <x:v>553</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="B139" s="8" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C139" s="8"/>
       <x:c r="D139" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="E139" s="8" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="F139" s="8" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="G139" s="8" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H139" s="8" t="s">
-        <x:v>590</x:v>
-[...2 lines deleted...]
-    <x:row ht="689.9609375" customHeight="1" collapsed="0">
+        <x:v>591</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1782.34375" customHeight="1" collapsed="0">
       <x:c r="A140" s="8" t="s">
-        <x:v>591</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B140" s="8" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="C140" s="8"/>
       <x:c r="D140" s="9" t="n">
-        <x:v>150000</x:v>
+        <x:v>437684</x:v>
       </x:c>
       <x:c r="E140" s="8" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="F140" s="8" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="G140" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H140" s="8" t="s">
         <x:v>595</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1782.3359375" customHeight="1" collapsed="0">
+    <x:row ht="436.9609375" customHeight="1" collapsed="0">
       <x:c r="A141" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B141" s="8" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C141" s="8"/>
       <x:c r="D141" s="9" t="n">
-        <x:v>437684</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E141" s="8" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="F141" s="8" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="G141" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H141" s="8" t="s">
         <x:v>599</x:v>
       </x:c>
     </x:row>
-    <x:row ht="436.9609375" customHeight="1" collapsed="0">
+    <x:row ht="862.40625" customHeight="1" collapsed="0">
       <x:c r="A142" s="8" t="s">
-        <x:v>149</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B142" s="8" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C142" s="8"/>
       <x:c r="D142" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E142" s="8" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="F142" s="8" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="G142" s="8" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H142" s="8" t="s">
         <x:v>603</x:v>
       </x:c>
     </x:row>
-    <x:row ht="862.4140625" customHeight="1" collapsed="0">
+    <x:row ht="678.453125" customHeight="1" collapsed="0">
       <x:c r="A143" s="8" t="s">
-        <x:v>457</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B143" s="8" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="C143" s="8"/>
       <x:c r="D143" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E143" s="8" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="F143" s="8" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="G143" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H143" s="8" t="s">
+        <x:v>457</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="632.4375" customHeight="1" collapsed="0">
+      <x:c r="A144" s="8" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B144" s="8" t="s">
         <x:v>607</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>608</x:v>
       </x:c>
       <x:c r="C144" s="8"/>
       <x:c r="D144" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>87140</x:v>
       </x:c>
       <x:c r="E144" s="8" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="F144" s="8" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="F144" s="8" t="s">
+      <x:c r="G144" s="8" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H144" s="8" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="G144" s="8" t="s">
-[...6 lines deleted...]
-    <x:row ht="632.4375" customHeight="1" collapsed="0">
+    </x:row>
+    <x:row ht="1368.3984375" customHeight="1" collapsed="0">
       <x:c r="A145" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B145" s="8" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="C145" s="8"/>
       <x:c r="D145" s="9" t="n">
-        <x:v>87140</x:v>
+        <x:v>421847</x:v>
       </x:c>
       <x:c r="E145" s="8" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="F145" s="8" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="G145" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H145" s="8" t="s">
         <x:v>614</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1368.3984375" customHeight="1" collapsed="0">
+    <x:row ht="586.453125" customHeight="1" collapsed="0">
       <x:c r="A146" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B146" s="8" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C146" s="8"/>
       <x:c r="D146" s="9" t="n">
-        <x:v>421847</x:v>
+        <x:v>77035</x:v>
       </x:c>
       <x:c r="E146" s="8" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="F146" s="8" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="G146" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H146" s="8" t="s">
         <x:v>618</x:v>
       </x:c>
     </x:row>
-    <x:row ht="586.46875" customHeight="1" collapsed="0">
+    <x:row ht="609.453125" customHeight="1" collapsed="0">
       <x:c r="A147" s="8" t="s">
-        <x:v>160</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B147" s="8" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="C147" s="8"/>
       <x:c r="D147" s="9" t="n">
-        <x:v>77035</x:v>
+        <x:v>304687</x:v>
       </x:c>
       <x:c r="E147" s="8" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="F147" s="8" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="G147" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H147" s="8" t="s">
         <x:v>622</x:v>
       </x:c>
     </x:row>
-    <x:row ht="609.4453125" customHeight="1" collapsed="0">
+    <x:row ht="839.421875" customHeight="1" collapsed="0">
       <x:c r="A148" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B148" s="8" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C148" s="8"/>
       <x:c r="D148" s="9" t="n">
-        <x:v>304687</x:v>
+        <x:v>274747</x:v>
       </x:c>
       <x:c r="E148" s="8" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="F148" s="8" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="G148" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H148" s="8" t="s">
         <x:v>626</x:v>
       </x:c>
     </x:row>
-    <x:row ht="839.4296875" customHeight="1" collapsed="0">
+    <x:row ht="666.9296875" customHeight="1" collapsed="0">
       <x:c r="A149" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="B149" s="8" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C149" s="8"/>
       <x:c r="D149" s="9" t="n">
-        <x:v>274747</x:v>
+        <x:v>535781</x:v>
       </x:c>
       <x:c r="E149" s="8" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F149" s="8" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="G149" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H149" s="8" t="s">
-        <x:v>630</x:v>
-[...2 lines deleted...]
-    <x:row ht="666.9296875" customHeight="1" collapsed="0">
+        <x:v>631</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="229.9765625" customHeight="1" collapsed="0">
       <x:c r="A150" s="8" t="s">
-        <x:v>631</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B150" s="8" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C150" s="8"/>
       <x:c r="D150" s="9" t="n">
-        <x:v>535781</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E150" s="8" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="F150" s="8" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="G150" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H150" s="8" t="s">
         <x:v>635</x:v>
       </x:c>
     </x:row>
-    <x:row ht="229.9765625" customHeight="1" collapsed="0">
+    <x:row ht="1069.3984375" customHeight="1" collapsed="0">
       <x:c r="A151" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B151" s="8" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="C151" s="8"/>
       <x:c r="D151" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>165976</x:v>
       </x:c>
       <x:c r="E151" s="8" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="F151" s="8" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="G151" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H151" s="8" t="s">
         <x:v>639</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1069.3984375" customHeight="1" collapsed="0">
+    <x:row ht="253" customHeight="1" collapsed="0">
       <x:c r="A152" s="8" t="s">
-        <x:v>457</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B152" s="8" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C152" s="8"/>
       <x:c r="D152" s="9" t="n">
-        <x:v>165976</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E152" s="8" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="F152" s="8" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="G152" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H152" s="8" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
-    <x:row ht="252.984375" customHeight="1" collapsed="0">
+    <x:row ht="115" customHeight="1" collapsed="0">
       <x:c r="A153" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="B153" s="8" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="C153" s="8"/>
       <x:c r="D153" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>108298</x:v>
       </x:c>
       <x:c r="E153" s="8" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="F153" s="8" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="G153" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H153" s="8" t="s">
         <x:v>647</x:v>
       </x:c>
     </x:row>
-    <x:row ht="115" customHeight="1" collapsed="0">
+    <x:row ht="781.9375" customHeight="1" collapsed="0">
       <x:c r="A154" s="8" t="s">
-        <x:v>288</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="B154" s="8" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C154" s="8"/>
       <x:c r="D154" s="9" t="n">
-        <x:v>108298</x:v>
+        <x:v>300000</x:v>
       </x:c>
       <x:c r="E154" s="8" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="F154" s="8" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="G154" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H154" s="8" t="s">
         <x:v>651</x:v>
       </x:c>
     </x:row>
-    <x:row ht="781.9375" customHeight="1" collapsed="0">
+    <x:row ht="2299.7890625" customHeight="1" collapsed="0">
       <x:c r="A155" s="8" t="s">
-        <x:v>405</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B155" s="8" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C155" s="8"/>
       <x:c r="D155" s="9" t="n">
-        <x:v>300000</x:v>
+        <x:v>315341</x:v>
       </x:c>
       <x:c r="E155" s="8" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="F155" s="8" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="G155" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H155" s="8" t="s">
         <x:v>655</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2299.8046875" customHeight="1" collapsed="0">
+    <x:row ht="390.96875" customHeight="1" collapsed="0">
       <x:c r="A156" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B156" s="8" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="C156" s="8"/>
       <x:c r="D156" s="9" t="n">
-        <x:v>315341</x:v>
+        <x:v>153056</x:v>
       </x:c>
       <x:c r="E156" s="8" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="F156" s="8" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="G156" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H156" s="8" t="s">
         <x:v>659</x:v>
       </x:c>
     </x:row>
-    <x:row ht="390.953125" customHeight="1" collapsed="0">
+    <x:row ht="344.96875" customHeight="1" collapsed="0">
       <x:c r="A157" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B157" s="8" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C157" s="8"/>
       <x:c r="D157" s="9" t="n">
-        <x:v>153056</x:v>
+        <x:v>286025</x:v>
       </x:c>
       <x:c r="E157" s="8" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="F157" s="8" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="G157" s="8" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H157" s="8" t="s">
         <x:v>663</x:v>
       </x:c>
     </x:row>
-    <x:row ht="344.984375" customHeight="1" collapsed="0">
+    <x:row ht="505.953125" customHeight="1" collapsed="0">
       <x:c r="A158" s="8" t="s">
-        <x:v>205</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="B158" s="8" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C158" s="8"/>
       <x:c r="D158" s="9" t="n">
-        <x:v>286025</x:v>
+        <x:v>211328</x:v>
       </x:c>
       <x:c r="E158" s="8" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="F158" s="8" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="G158" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H158" s="8" t="s">
-        <x:v>667</x:v>
-[...2 lines deleted...]
-    <x:row ht="505.953125" customHeight="1" collapsed="0">
+        <x:v>668</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="747.4375" customHeight="1" collapsed="0">
       <x:c r="A159" s="8" t="s">
-        <x:v>668</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B159" s="8" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C159" s="8"/>
       <x:c r="D159" s="9" t="n">
-        <x:v>211328</x:v>
+        <x:v>219107</x:v>
       </x:c>
       <x:c r="E159" s="8" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="F159" s="8" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="G159" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H159" s="8" t="s">
         <x:v>672</x:v>
       </x:c>
     </x:row>
-    <x:row ht="747.4375" customHeight="1" collapsed="0">
+    <x:row ht="1057.921875" customHeight="1" collapsed="0">
       <x:c r="A160" s="8" t="s">
-        <x:v>457</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B160" s="8" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C160" s="8"/>
       <x:c r="D160" s="9" t="n">
-        <x:v>219107</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E160" s="8" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="F160" s="8" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="G160" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H160" s="8" t="s">
         <x:v>676</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1057.921875" customHeight="1" collapsed="0">
+    <x:row ht="160.984375" customHeight="1" collapsed="0">
       <x:c r="A161" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B161" s="8" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C161" s="8"/>
       <x:c r="D161" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>778319</x:v>
       </x:c>
       <x:c r="E161" s="8" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="F161" s="8" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="G161" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H161" s="8" t="s">
         <x:v>680</x:v>
       </x:c>
     </x:row>
-    <x:row ht="160.984375" customHeight="1" collapsed="0">
+    <x:row ht="103.484375" customHeight="1" collapsed="0">
       <x:c r="A162" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B162" s="8" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C162" s="8"/>
       <x:c r="D162" s="9" t="n">
-        <x:v>778319</x:v>
+        <x:v>324170</x:v>
       </x:c>
       <x:c r="E162" s="8" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="F162" s="8" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="G162" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H162" s="8" t="s">
         <x:v>684</x:v>
       </x:c>
     </x:row>
-    <x:row ht="103.484375" customHeight="1" collapsed="0">
+    <x:row ht="436.96875" customHeight="1" collapsed="0">
       <x:c r="A163" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B163" s="8" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="C163" s="8"/>
       <x:c r="D163" s="9" t="n">
-        <x:v>324170</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E163" s="8" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="F163" s="8" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="G163" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H163" s="8" t="s">
         <x:v>688</x:v>
       </x:c>
     </x:row>
-    <x:row ht="436.96875" customHeight="1" collapsed="0">
+    <x:row ht="471.453125" customHeight="1" collapsed="0">
       <x:c r="A164" s="8" t="s">
-        <x:v>48</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B164" s="8" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C164" s="8"/>
       <x:c r="D164" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E164" s="8" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="F164" s="8" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="G164" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H164" s="8" t="s">
         <x:v>692</x:v>
       </x:c>
     </x:row>
-    <x:row ht="471.453125" customHeight="1" collapsed="0">
+    <x:row ht="241.484375" customHeight="1" collapsed="0">
       <x:c r="A165" s="8" t="s">
-        <x:v>149</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B165" s="8" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="C165" s="8"/>
       <x:c r="D165" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>165978</x:v>
       </x:c>
       <x:c r="E165" s="8" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="F165" s="8" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="G165" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H165" s="8" t="s">
         <x:v>696</x:v>
       </x:c>
     </x:row>
-    <x:row ht="241.484375" customHeight="1" collapsed="0">
+    <x:row ht="126.484375" customHeight="1" collapsed="0">
       <x:c r="A166" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B166" s="8" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="C166" s="8"/>
       <x:c r="D166" s="9" t="n">
-        <x:v>165978</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E166" s="8" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="F166" s="8" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="G166" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H166" s="8" t="s">
         <x:v>700</x:v>
       </x:c>
     </x:row>
-    <x:row ht="126.484375" customHeight="1" collapsed="0">
+    <x:row ht="804.9375" customHeight="1" collapsed="0">
       <x:c r="A167" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="B167" s="8" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C167" s="8"/>
       <x:c r="D167" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>2161472</x:v>
       </x:c>
       <x:c r="E167" s="8" t="s">
-        <x:v>702</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="F167" s="8" t="s">
-        <x:v>703</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="G167" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H167" s="8" t="s">
-        <x:v>704</x:v>
-[...2 lines deleted...]
-    <x:row ht="804.921875" customHeight="1" collapsed="0">
+        <x:v>705</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="712.921875" customHeight="1" collapsed="0">
       <x:c r="A168" s="8" t="s">
-        <x:v>705</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B168" s="8" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C168" s="8"/>
       <x:c r="D168" s="9" t="n">
-        <x:v>2161472</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E168" s="8" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="F168" s="8" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="G168" s="8" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H168" s="8" t="s">
         <x:v>709</x:v>
       </x:c>
     </x:row>
-    <x:row ht="712.9375" customHeight="1" collapsed="0">
+    <x:row ht="586.46875" customHeight="1" collapsed="0">
       <x:c r="A169" s="8" t="s">
-        <x:v>457</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B169" s="8" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C169" s="8"/>
       <x:c r="D169" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E169" s="8" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="F169" s="8" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="G169" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H169" s="8" t="s">
         <x:v>713</x:v>
       </x:c>
     </x:row>
-    <x:row ht="586.46875" customHeight="1" collapsed="0">
+    <x:row ht="1483.375" customHeight="1" collapsed="0">
       <x:c r="A170" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B170" s="8" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C170" s="8"/>
       <x:c r="D170" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>274786</x:v>
       </x:c>
       <x:c r="E170" s="8" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="F170" s="8" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="G170" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H170" s="8" t="s">
         <x:v>717</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1483.359375" customHeight="1" collapsed="0">
+    <x:row ht="804.921875" customHeight="1" collapsed="0">
       <x:c r="A171" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B171" s="8" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C171" s="8"/>
       <x:c r="D171" s="9" t="n">
-        <x:v>274786</x:v>
+        <x:v>240915</x:v>
       </x:c>
       <x:c r="E171" s="8" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="F171" s="8" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="G171" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H171" s="8" t="s">
         <x:v>721</x:v>
       </x:c>
     </x:row>
-    <x:row ht="804.921875" customHeight="1" collapsed="0">
+    <x:row ht="310.46875" customHeight="1" collapsed="0">
       <x:c r="A172" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B172" s="8" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="C172" s="8"/>
       <x:c r="D172" s="9" t="n">
-        <x:v>240915</x:v>
+        <x:v>96342</x:v>
       </x:c>
       <x:c r="E172" s="8" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="F172" s="8" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="G172" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H172" s="8" t="s">
         <x:v>725</x:v>
       </x:c>
     </x:row>
-    <x:row ht="310.484375" customHeight="1" collapsed="0">
+    <x:row ht="666.953125" customHeight="1" collapsed="0">
       <x:c r="A173" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B173" s="8" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="C173" s="8"/>
       <x:c r="D173" s="9" t="n">
-        <x:v>96342</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E173" s="8" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="F173" s="8" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="G173" s="8" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H173" s="8" t="s">
         <x:v>727</x:v>
       </x:c>
-      <x:c r="F173" s="8" t="s">
+    </x:row>
+    <x:row ht="448.46875" customHeight="1" collapsed="0">
+      <x:c r="A174" s="8" t="s">
         <x:v>728</x:v>
       </x:c>
-      <x:c r="G173" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H173" s="8" t="s">
+      <x:c r="B174" s="8" t="s">
         <x:v>729</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>730</x:v>
       </x:c>
       <x:c r="C174" s="8"/>
       <x:c r="D174" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E174" s="8" t="s">
-        <x:v>176</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="F174" s="8" t="s">
-        <x:v>177</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="G174" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H174" s="8" t="s">
-        <x:v>731</x:v>
-[...2 lines deleted...]
-    <x:row ht="448.46875" customHeight="1" collapsed="0">
+        <x:v>732</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="770.421875" customHeight="1" collapsed="0">
       <x:c r="A175" s="8" t="s">
-        <x:v>732</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B175" s="8" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="C175" s="8"/>
       <x:c r="D175" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>207619</x:v>
       </x:c>
       <x:c r="E175" s="8" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="F175" s="8" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="G175" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H175" s="8" t="s">
         <x:v>736</x:v>
       </x:c>
     </x:row>
-    <x:row ht="770.4375" customHeight="1" collapsed="0">
+    <x:row ht="1379.875" customHeight="1" collapsed="0">
       <x:c r="A176" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B176" s="8" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C176" s="8"/>
       <x:c r="D176" s="9" t="n">
-        <x:v>207619</x:v>
+        <x:v>98934</x:v>
       </x:c>
       <x:c r="E176" s="8" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="F176" s="8" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="G176" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H176" s="8" t="s">
         <x:v>740</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1379.859375" customHeight="1" collapsed="0">
+    <x:row ht="770.4375" customHeight="1" collapsed="0">
       <x:c r="A177" s="8" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B177" s="8" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="C177" s="8"/>
       <x:c r="D177" s="9" t="n">
-        <x:v>98934</x:v>
+        <x:v>835924</x:v>
       </x:c>
       <x:c r="E177" s="8" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="F177" s="8" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="G177" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H177" s="8" t="s">
         <x:v>744</x:v>
       </x:c>
     </x:row>
-    <x:row ht="770.4375" customHeight="1" collapsed="0">
+    <x:row ht="356.453125" customHeight="1" collapsed="0">
       <x:c r="A178" s="8" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B178" s="8" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="C178" s="8"/>
       <x:c r="D178" s="9" t="n">
-        <x:v>835924</x:v>
+        <x:v>193876</x:v>
       </x:c>
       <x:c r="E178" s="8" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="F178" s="8" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="G178" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H178" s="8" t="s">
         <x:v>748</x:v>
       </x:c>
     </x:row>
-    <x:row ht="356.453125" customHeight="1" collapsed="0">
+    <x:row ht="195.46875" customHeight="1" collapsed="0">
       <x:c r="A179" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B179" s="8" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C179" s="8"/>
       <x:c r="D179" s="9" t="n">
-        <x:v>193876</x:v>
+        <x:v>217999</x:v>
       </x:c>
       <x:c r="E179" s="8" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="F179" s="8" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="G179" s="8" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H179" s="8" t="s">
         <x:v>752</x:v>
       </x:c>
     </x:row>
-    <x:row ht="195.484375" customHeight="1" collapsed="0">
+    <x:row ht="1057.921875" customHeight="1" collapsed="0">
       <x:c r="A180" s="8" t="s">
-        <x:v>214</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B180" s="8" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="C180" s="8"/>
       <x:c r="D180" s="9" t="n">
-        <x:v>217999</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E180" s="8" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="F180" s="8" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="G180" s="8" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H180" s="8" t="s">
         <x:v>756</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1057.921875" customHeight="1" collapsed="0">
+    <x:row ht="1609.859375" customHeight="1" collapsed="0">
       <x:c r="A181" s="8" t="s">
-        <x:v>457</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B181" s="8" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C181" s="8"/>
       <x:c r="D181" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>89149</x:v>
       </x:c>
       <x:c r="E181" s="8" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="F181" s="8" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="G181" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H181" s="8" t="s">
         <x:v>760</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1609.84375" customHeight="1" collapsed="0">
+    <x:row ht="2081.296875" customHeight="1" collapsed="0">
       <x:c r="A182" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="B182" s="8" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C182" s="8"/>
       <x:c r="D182" s="9" t="n">
-        <x:v>89149</x:v>
+        <x:v>192398</x:v>
       </x:c>
       <x:c r="E182" s="8" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="F182" s="8" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="G182" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H182" s="8" t="s">
         <x:v>764</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2081.3125" customHeight="1" collapsed="0">
+    <x:row ht="379.484375" customHeight="1" collapsed="0">
       <x:c r="A183" s="8" t="s">
-        <x:v>245</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B183" s="8" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="C183" s="8"/>
       <x:c r="D183" s="9" t="n">
-        <x:v>192398</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E183" s="8" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="F183" s="8" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="G183" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H183" s="8" t="s">
         <x:v>768</x:v>
       </x:c>
     </x:row>
-    <x:row ht="379.46875" customHeight="1" collapsed="0">
+    <x:row ht="1586.859375" customHeight="1" collapsed="0">
       <x:c r="A184" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B184" s="8" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C184" s="8"/>
       <x:c r="D184" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>82120</x:v>
       </x:c>
       <x:c r="E184" s="8" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="F184" s="8" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="G184" s="8" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H184" s="8" t="s">
         <x:v>772</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1586.875" customHeight="1" collapsed="0">
+    <x:row ht="287.46875" customHeight="1" collapsed="0">
       <x:c r="A185" s="8" t="s">
-        <x:v>457</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B185" s="8" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C185" s="8"/>
       <x:c r="D185" s="9" t="n">
-        <x:v>82120</x:v>
+        <x:v>365114</x:v>
       </x:c>
       <x:c r="E185" s="8" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="F185" s="8" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="G185" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H185" s="8" t="s">
         <x:v>776</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.453125" customHeight="1" collapsed="0">
+    <x:row ht="264.46875" customHeight="1" collapsed="0">
       <x:c r="A186" s="8" t="s">
-        <x:v>104</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B186" s="8" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C186" s="8"/>
       <x:c r="D186" s="9" t="n">
-        <x:v>365114</x:v>
+        <x:v>75241</x:v>
       </x:c>
       <x:c r="E186" s="8" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="F186" s="8" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="G186" s="8" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H186" s="8" t="s">
         <x:v>780</x:v>
       </x:c>
     </x:row>
-    <x:row ht="264.46875" customHeight="1" collapsed="0">
+    <x:row ht="977.421875" customHeight="1" collapsed="0">
       <x:c r="A187" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B187" s="8" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="C187" s="8"/>
       <x:c r="D187" s="9" t="n">
-        <x:v>75241</x:v>
+        <x:v>466392</x:v>
       </x:c>
       <x:c r="E187" s="8" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="F187" s="8" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="G187" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H187" s="8" t="s">
         <x:v>784</x:v>
       </x:c>
     </x:row>
-    <x:row ht="977.421875" customHeight="1" collapsed="0">
+    <x:row ht="126.46875" customHeight="1" collapsed="0">
       <x:c r="A188" s="8" t="s">
-        <x:v>192</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B188" s="8" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C188" s="8"/>
       <x:c r="D188" s="9" t="n">
-        <x:v>466392</x:v>
+        <x:v>255665</x:v>
       </x:c>
       <x:c r="E188" s="8" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="F188" s="8" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="G188" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H188" s="8" t="s">
         <x:v>788</x:v>
       </x:c>
     </x:row>
-    <x:row ht="126.484375" customHeight="1" collapsed="0">
+    <x:row ht="402.46875" customHeight="1" collapsed="0">
       <x:c r="A189" s="8" t="s">
-        <x:v>149</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="B189" s="8" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="C189" s="8"/>
       <x:c r="D189" s="9" t="n">
-        <x:v>255665</x:v>
+        <x:v>404054</x:v>
       </x:c>
       <x:c r="E189" s="8" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="F189" s="8" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="G189" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H189" s="8" t="s">
         <x:v>792</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.453125" customHeight="1" collapsed="0">
+    <x:row ht="310.484375" customHeight="1" collapsed="0">
       <x:c r="A190" s="8" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B190" s="8" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C190" s="8"/>
       <x:c r="D190" s="9" t="n">
-        <x:v>404054</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E190" s="8" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="F190" s="8" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="G190" s="8" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H190" s="8" t="s">
         <x:v>796</x:v>
       </x:c>
     </x:row>
-    <x:row ht="310.484375" customHeight="1" collapsed="0">
+    <x:row ht="1299.390625" customHeight="1" collapsed="0">
       <x:c r="A191" s="8" t="s">
-        <x:v>245</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B191" s="8" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C191" s="8"/>
       <x:c r="D191" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>92197</x:v>
       </x:c>
       <x:c r="E191" s="8" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="F191" s="8" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="G191" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H191" s="8" t="s">
         <x:v>800</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1299.40625" customHeight="1" collapsed="0">
+    <x:row ht="965.90625" customHeight="1" collapsed="0">
       <x:c r="A192" s="8" t="s">
-        <x:v>457</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B192" s="8" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C192" s="8"/>
       <x:c r="D192" s="9" t="n">
-        <x:v>92197</x:v>
+        <x:v>1557735</x:v>
       </x:c>
       <x:c r="E192" s="8" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="F192" s="8" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="G192" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H192" s="8" t="s">
         <x:v>804</x:v>
       </x:c>
     </x:row>
-    <x:row ht="965.90625" customHeight="1" collapsed="0">
+    <x:row ht="425.453125" customHeight="1" collapsed="0">
       <x:c r="A193" s="8" t="s">
-        <x:v>192</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B193" s="8" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="C193" s="8"/>
       <x:c r="D193" s="9" t="n">
-        <x:v>1557735</x:v>
+        <x:v>75072</x:v>
       </x:c>
       <x:c r="E193" s="8" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="F193" s="8" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="G193" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H193" s="8" t="s">
         <x:v>808</x:v>
       </x:c>
     </x:row>
-    <x:row ht="425.4375" customHeight="1" collapsed="0">
+    <x:row ht="942.921875" customHeight="1" collapsed="0">
       <x:c r="A194" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B194" s="8" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="C194" s="8"/>
       <x:c r="D194" s="9" t="n">
-        <x:v>75072</x:v>
+        <x:v>224560</x:v>
       </x:c>
       <x:c r="E194" s="8" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="F194" s="8" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="G194" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H194" s="8" t="s">
         <x:v>812</x:v>
       </x:c>
     </x:row>
-    <x:row ht="942.921875" customHeight="1" collapsed="0">
+    <x:row ht="413.96875" customHeight="1" collapsed="0">
       <x:c r="A195" s="8" t="s">
-        <x:v>214</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B195" s="8" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="C195" s="8"/>
       <x:c r="D195" s="9" t="n">
-        <x:v>224560</x:v>
+        <x:v>166263</x:v>
       </x:c>
       <x:c r="E195" s="8" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="F195" s="8" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="G195" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H195" s="8" t="s">
         <x:v>816</x:v>
       </x:c>
     </x:row>
-    <x:row ht="413.96875" customHeight="1" collapsed="0">
+    <x:row ht="459.953125" customHeight="1" collapsed="0">
       <x:c r="A196" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B196" s="8" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C196" s="8"/>
       <x:c r="D196" s="9" t="n">
-        <x:v>166263</x:v>
+        <x:v>102186</x:v>
       </x:c>
       <x:c r="E196" s="8" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="F196" s="8" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="G196" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H196" s="8" t="s">
         <x:v>820</x:v>
       </x:c>
     </x:row>
-    <x:row ht="459.953125" customHeight="1" collapsed="0">
+    <x:row ht="747.4375" customHeight="1" collapsed="0">
       <x:c r="A197" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B197" s="8" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="C197" s="8"/>
       <x:c r="D197" s="9" t="n">
-        <x:v>102186</x:v>
+        <x:v>9758951</x:v>
       </x:c>
       <x:c r="E197" s="8" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="F197" s="8" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="G197" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H197" s="8" t="s">
         <x:v>824</x:v>
       </x:c>
     </x:row>
-    <x:row ht="747.4375" customHeight="1" collapsed="0">
+    <x:row ht="333.453125" customHeight="1" collapsed="0">
       <x:c r="A198" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B198" s="8" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="C198" s="8"/>
       <x:c r="D198" s="9" t="n">
-        <x:v>9758951</x:v>
+        <x:v>107700</x:v>
       </x:c>
       <x:c r="E198" s="8" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="F198" s="8" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="G198" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H198" s="8" t="s">
         <x:v>828</x:v>
       </x:c>
     </x:row>
-    <x:row ht="333.46875" customHeight="1" collapsed="0">
+    <x:row ht="781.953125" customHeight="1" collapsed="0">
       <x:c r="A199" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="B199" s="8" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="C199" s="8"/>
       <x:c r="D199" s="9" t="n">
-        <x:v>107700</x:v>
+        <x:v>207005</x:v>
       </x:c>
       <x:c r="E199" s="8" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="F199" s="8" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="G199" s="8" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="H199" s="8" t="s">
         <x:v>830</x:v>
       </x:c>
-      <x:c r="F199" s="8" t="s">
+    </x:row>
+    <x:row ht="689.953125" customHeight="1" collapsed="0">
+      <x:c r="A200" s="8" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="B200" s="8" t="s">
         <x:v>831</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>833</x:v>
       </x:c>
       <x:c r="C200" s="8"/>
       <x:c r="D200" s="9" t="n">
-        <x:v>207005</x:v>
+        <x:v>86133</x:v>
       </x:c>
       <x:c r="E200" s="8" t="s">
-        <x:v>176</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="F200" s="8" t="s">
-        <x:v>177</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="G200" s="8" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H200" s="8" t="s">
         <x:v>834</x:v>
       </x:c>
     </x:row>
-    <x:row ht="689.953125" customHeight="1" collapsed="0">
+    <x:row ht="1437.359375" customHeight="1" collapsed="0">
       <x:c r="A201" s="8" t="s">
-        <x:v>457</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B201" s="8" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="C201" s="8"/>
       <x:c r="D201" s="9" t="n">
-        <x:v>86133</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E201" s="8" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="F201" s="8" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="G201" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H201" s="8" t="s">
         <x:v>838</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1437.375" customHeight="1" collapsed="0">
+    <x:row ht="1644.34375" customHeight="1" collapsed="0">
       <x:c r="A202" s="8" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B202" s="8" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C202" s="8"/>
       <x:c r="D202" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>187556</x:v>
       </x:c>
       <x:c r="E202" s="8" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="F202" s="8" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="G202" s="8" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H202" s="8" t="s">
         <x:v>842</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1644.34375" customHeight="1" collapsed="0">
+    <x:row ht="367.96875" customHeight="1" collapsed="0">
       <x:c r="A203" s="8" t="s">
-        <x:v>205</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B203" s="8" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="C203" s="8"/>
       <x:c r="D203" s="9" t="n">
-        <x:v>187556</x:v>
+        <x:v>514832</x:v>
       </x:c>
       <x:c r="E203" s="8" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="F203" s="8" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="G203" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H203" s="8" t="s">
         <x:v>846</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.96875" customHeight="1" collapsed="0">
+    <x:row ht="287.46875" customHeight="1" collapsed="0">
       <x:c r="A204" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B204" s="8" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="C204" s="8"/>
       <x:c r="D204" s="9" t="n">
-        <x:v>514832</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E204" s="8" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="F204" s="8" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="G204" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H204" s="8" t="s">
         <x:v>850</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.453125" customHeight="1" collapsed="0">
+    <x:row ht="770.421875" customHeight="1" collapsed="0">
       <x:c r="A205" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B205" s="8" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="C205" s="8"/>
       <x:c r="D205" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E205" s="8" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="F205" s="8" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="G205" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H205" s="8" t="s">
         <x:v>854</x:v>
       </x:c>
     </x:row>
-    <x:row ht="770.4375" customHeight="1" collapsed="0">
+    <x:row ht="862.421875" customHeight="1" collapsed="0">
       <x:c r="A206" s="8" t="s">
-        <x:v>432</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B206" s="8" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="C206" s="8"/>
       <x:c r="D206" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>354476</x:v>
       </x:c>
       <x:c r="E206" s="8" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="F206" s="8" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="G206" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H206" s="8" t="s">
         <x:v>858</x:v>
       </x:c>
     </x:row>
-    <x:row ht="862.40625" customHeight="1" collapsed="0">
+    <x:row ht="793.4375" customHeight="1" collapsed="0">
       <x:c r="A207" s="8" t="s">
-        <x:v>48</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B207" s="8" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="C207" s="8"/>
       <x:c r="D207" s="9" t="n">
-        <x:v>354476</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E207" s="8" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="F207" s="8" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="G207" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H207" s="8" t="s">
         <x:v>862</x:v>
       </x:c>
     </x:row>
-    <x:row ht="793.453125" customHeight="1" collapsed="0">
+    <x:row ht="229.96875" customHeight="1" collapsed="0">
       <x:c r="A208" s="8" t="s">
-        <x:v>373</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B208" s="8" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="C208" s="8"/>
       <x:c r="D208" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>269105</x:v>
       </x:c>
       <x:c r="E208" s="8" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="F208" s="8" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="G208" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H208" s="8" t="s">
         <x:v>866</x:v>
       </x:c>
     </x:row>
-    <x:row ht="229.96875" customHeight="1" collapsed="0">
+    <x:row ht="758.953125" customHeight="1" collapsed="0">
       <x:c r="A209" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B209" s="8" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="C209" s="8"/>
       <x:c r="D209" s="9" t="n">
-        <x:v>269105</x:v>
+        <x:v>233689</x:v>
       </x:c>
       <x:c r="E209" s="8" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="F209" s="8" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="G209" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H209" s="8" t="s">
         <x:v>870</x:v>
       </x:c>
     </x:row>
-    <x:row ht="758.953125" customHeight="1" collapsed="0">
+    <x:row ht="505.953125" customHeight="1" collapsed="0">
       <x:c r="A210" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B210" s="8" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="C210" s="8"/>
       <x:c r="D210" s="9" t="n">
-        <x:v>233689</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E210" s="8" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="F210" s="8" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="G210" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H210" s="8" t="s">
         <x:v>874</x:v>
       </x:c>
     </x:row>
-    <x:row ht="505.9375" customHeight="1" collapsed="0">
+    <x:row ht="540.453125" customHeight="1" collapsed="0">
       <x:c r="A211" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B211" s="8" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="C211" s="8"/>
       <x:c r="D211" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>106439</x:v>
       </x:c>
       <x:c r="E211" s="8" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="F211" s="8" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="G211" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H211" s="8" t="s">
         <x:v>878</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2690.765625" customHeight="1" collapsed="0">
+    <x:row ht="724.453125" customHeight="1" collapsed="0">
       <x:c r="A212" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B212" s="8" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="C212" s="8"/>
       <x:c r="D212" s="9" t="n">
-        <x:v>106439</x:v>
+        <x:v>182321</x:v>
       </x:c>
       <x:c r="E212" s="8" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="F212" s="8" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="G212" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H212" s="8" t="s">
         <x:v>882</x:v>
       </x:c>
     </x:row>
-    <x:row ht="724.453125" customHeight="1" collapsed="0">
+    <x:row ht="1034.90625" customHeight="1" collapsed="0">
       <x:c r="A213" s="8" t="s">
-        <x:v>214</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B213" s="8" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="C213" s="8"/>
       <x:c r="D213" s="9" t="n">
-        <x:v>182321</x:v>
+        <x:v>459414</x:v>
       </x:c>
       <x:c r="E213" s="8" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="F213" s="8" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="G213" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H213" s="8" t="s">
         <x:v>886</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1034.90625" customHeight="1" collapsed="0">
+    <x:row ht="908.40625" customHeight="1" collapsed="0">
       <x:c r="A214" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B214" s="8" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="C214" s="8"/>
       <x:c r="D214" s="9" t="n">
-        <x:v>459414</x:v>
+        <x:v>1328221</x:v>
       </x:c>
       <x:c r="E214" s="8" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="F214" s="8" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="G214" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H214" s="8" t="s">
         <x:v>890</x:v>
       </x:c>
     </x:row>
-    <x:row ht="908.40625" customHeight="1" collapsed="0">
+    <x:row ht="57.5" customHeight="1" collapsed="0">
       <x:c r="A215" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B215" s="8" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="C215" s="8"/>
       <x:c r="D215" s="9" t="n">
-        <x:v>1328221</x:v>
+        <x:v>278760</x:v>
       </x:c>
       <x:c r="E215" s="8" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F215" s="8" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="G215" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H215" s="8" t="s">
         <x:v>894</x:v>
       </x:c>
     </x:row>
-    <x:row ht="57.5" customHeight="1" collapsed="0">
+    <x:row ht="1161.40625" customHeight="1" collapsed="0">
       <x:c r="A216" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B216" s="8" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="C216" s="8"/>
       <x:c r="D216" s="9" t="n">
-        <x:v>278760</x:v>
+        <x:v>141273</x:v>
       </x:c>
       <x:c r="E216" s="8" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="F216" s="8" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="G216" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H216" s="8" t="s">
         <x:v>898</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1161.40625" customHeight="1" collapsed="0">
+    <x:row ht="896.921875" customHeight="1" collapsed="0">
       <x:c r="A217" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B217" s="8" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="C217" s="8"/>
       <x:c r="D217" s="9" t="n">
-        <x:v>141273</x:v>
+        <x:v>234647</x:v>
       </x:c>
       <x:c r="E217" s="8" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="F217" s="8" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="G217" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H217" s="8" t="s">
         <x:v>902</x:v>
       </x:c>
     </x:row>
-    <x:row ht="896.921875" customHeight="1" collapsed="0">
+    <x:row ht="954.421875" customHeight="1" collapsed="0">
       <x:c r="A218" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B218" s="8" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="C218" s="8"/>
       <x:c r="D218" s="9" t="n">
-        <x:v>234647</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E218" s="8" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="F218" s="8" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="G218" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H218" s="8" t="s">
         <x:v>906</x:v>
       </x:c>
     </x:row>
-    <x:row ht="954.421875" customHeight="1" collapsed="0">
+    <x:row ht="1287.890625" customHeight="1" collapsed="0">
       <x:c r="A219" s="8" t="s">
-        <x:v>432</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B219" s="8" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="C219" s="8"/>
       <x:c r="D219" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>270827</x:v>
       </x:c>
       <x:c r="E219" s="8" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="F219" s="8" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="G219" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H219" s="8" t="s">
         <x:v>910</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1287.890625" customHeight="1" collapsed="0">
+    <x:row ht="2046.8125" customHeight="1" collapsed="0">
       <x:c r="A220" s="8" t="s">
-        <x:v>457</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B220" s="8" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="C220" s="8"/>
       <x:c r="D220" s="9" t="n">
-        <x:v>270827</x:v>
+        <x:v>179579</x:v>
       </x:c>
       <x:c r="E220" s="8" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="F220" s="8" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="G220" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H220" s="8" t="s">
         <x:v>914</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2046.8125" customHeight="1" collapsed="0">
+    <x:row ht="367.96875" customHeight="1" collapsed="0">
       <x:c r="A221" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B221" s="8" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="C221" s="8"/>
       <x:c r="D221" s="9" t="n">
-        <x:v>179579</x:v>
+        <x:v>155653</x:v>
       </x:c>
       <x:c r="E221" s="8" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="F221" s="8" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="G221" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H221" s="8" t="s">
         <x:v>918</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.96875" customHeight="1" collapsed="0">
+    <x:row ht="609.4375" customHeight="1" collapsed="0">
       <x:c r="A222" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="B222" s="8" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="C222" s="8"/>
       <x:c r="D222" s="9" t="n">
-        <x:v>155653</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E222" s="8" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="F222" s="8" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="G222" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H222" s="8" t="s">
         <x:v>922</x:v>
       </x:c>
     </x:row>
-    <x:row ht="609.4375" customHeight="1" collapsed="0">
+    <x:row ht="367.96875" customHeight="1" collapsed="0">
       <x:c r="A223" s="8" t="s">
-        <x:v>631</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B223" s="8" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="C223" s="8"/>
       <x:c r="D223" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>378430</x:v>
       </x:c>
       <x:c r="E223" s="8" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="F223" s="8" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="G223" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H223" s="8" t="s">
         <x:v>926</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.96875" customHeight="1" collapsed="0">
+    <x:row ht="919.921875" customHeight="1" collapsed="0">
       <x:c r="A224" s="8" t="s">
-        <x:v>48</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B224" s="8" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="C224" s="8"/>
       <x:c r="D224" s="9" t="n">
-        <x:v>378430</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E224" s="8" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="F224" s="8" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="G224" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H224" s="8" t="s">
         <x:v>930</x:v>
       </x:c>
     </x:row>
-    <x:row ht="919.921875" customHeight="1" collapsed="0">
+    <x:row ht="528.953125" customHeight="1" collapsed="0">
       <x:c r="A225" s="8" t="s">
-        <x:v>457</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B225" s="8" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="C225" s="8"/>
       <x:c r="D225" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E225" s="8" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="F225" s="8" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="G225" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H225" s="8" t="s">
         <x:v>934</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2805.765625" customHeight="1" collapsed="0">
+    <x:row ht="241.484375" customHeight="1" collapsed="0">
       <x:c r="A226" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B226" s="8" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="C226" s="8"/>
       <x:c r="D226" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E226" s="8" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="F226" s="8" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="G226" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H226" s="8" t="s">
         <x:v>938</x:v>
       </x:c>
     </x:row>
-    <x:row ht="241.484375" customHeight="1" collapsed="0">
+    <x:row ht="2541.28125" customHeight="1" collapsed="0">
       <x:c r="A227" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="B227" s="8" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="C227" s="8"/>
       <x:c r="D227" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>191655</x:v>
       </x:c>
       <x:c r="E227" s="8" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="F227" s="8" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="G227" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H227" s="8" t="s">
         <x:v>942</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2541.296875" customHeight="1" collapsed="0">
+    <x:row ht="678.453125" customHeight="1" collapsed="0">
       <x:c r="A228" s="8" t="s">
-        <x:v>553</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B228" s="8" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="C228" s="8"/>
       <x:c r="D228" s="9" t="n">
-        <x:v>191655</x:v>
+        <x:v>275609</x:v>
       </x:c>
       <x:c r="E228" s="8" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="F228" s="8" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="G228" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H228" s="8" t="s">
         <x:v>946</x:v>
       </x:c>
     </x:row>
-    <x:row ht="678.4375" customHeight="1" collapsed="0">
+    <x:row ht="1023.40625" customHeight="1" collapsed="0">
       <x:c r="A229" s="8" t="s">
-        <x:v>457</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B229" s="8" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="C229" s="8"/>
       <x:c r="D229" s="9" t="n">
-        <x:v>275609</x:v>
+        <x:v>249249</x:v>
       </x:c>
       <x:c r="E229" s="8" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="F229" s="8" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="G229" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H229" s="8" t="s">
         <x:v>950</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1023.40625" customHeight="1" collapsed="0">
+    <x:row ht="827.953125" customHeight="1" collapsed="0">
       <x:c r="A230" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B230" s="8" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="C230" s="8"/>
       <x:c r="D230" s="9" t="n">
-        <x:v>249249</x:v>
+        <x:v>286162</x:v>
       </x:c>
       <x:c r="E230" s="8" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="F230" s="8" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="G230" s="8" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H230" s="8" t="s">
         <x:v>952</x:v>
       </x:c>
-      <x:c r="F230" s="8" t="s">
+    </x:row>
+    <x:row ht="252.984375" customHeight="1" collapsed="0">
+      <x:c r="A231" s="8" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B231" s="8" t="s">
         <x:v>953</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>955</x:v>
       </x:c>
       <x:c r="C231" s="8"/>
       <x:c r="D231" s="9" t="n">
-        <x:v>286162</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E231" s="8" t="s">
-        <x:v>176</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="F231" s="8" t="s">
-        <x:v>177</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="G231" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H231" s="8" t="s">
         <x:v>956</x:v>
       </x:c>
     </x:row>
-    <x:row ht="253.015625" customHeight="1" collapsed="0">
+    <x:row ht="505.953125" customHeight="1" collapsed="0">
       <x:c r="A232" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B232" s="8" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="C232" s="8"/>
       <x:c r="D232" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>242717</x:v>
       </x:c>
       <x:c r="E232" s="8" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="F232" s="8" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="G232" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H232" s="8" t="s">
         <x:v>960</x:v>
       </x:c>
     </x:row>
-    <x:row ht="505.953125" customHeight="1" collapsed="0">
+    <x:row ht="517.46875" customHeight="1" collapsed="0">
       <x:c r="A233" s="8" t="s">
-        <x:v>432</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B233" s="8" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="C233" s="8"/>
       <x:c r="D233" s="9" t="n">
-        <x:v>242717</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E233" s="8" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="F233" s="8" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="G233" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H233" s="8" t="s">
         <x:v>964</x:v>
       </x:c>
     </x:row>
-    <x:row ht="517.453125" customHeight="1" collapsed="0">
+    <x:row ht="206.984375" customHeight="1" collapsed="0">
       <x:c r="A234" s="8" t="s">
-        <x:v>457</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B234" s="8" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="C234" s="8"/>
       <x:c r="D234" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E234" s="8" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="F234" s="8" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="G234" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H234" s="8" t="s">
         <x:v>968</x:v>
       </x:c>
     </x:row>
-    <x:row ht="207" customHeight="1" collapsed="0">
+    <x:row ht="413.96875" customHeight="1" collapsed="0">
       <x:c r="A235" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="B235" s="8" t="s">
-        <x:v>969</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C235" s="8"/>
       <x:c r="D235" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>247509</x:v>
       </x:c>
       <x:c r="E235" s="8" t="s">
-        <x:v>970</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="F235" s="8" t="s">
-        <x:v>971</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="G235" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H235" s="8" t="s">
-        <x:v>972</x:v>
-[...2 lines deleted...]
-    <x:row ht="413.953125" customHeight="1" collapsed="0">
+        <x:v>973</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="115" customHeight="1" collapsed="0">
       <x:c r="A236" s="8" t="s">
-        <x:v>973</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B236" s="8" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="C236" s="8"/>
       <x:c r="D236" s="9" t="n">
-        <x:v>247509</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E236" s="8" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="F236" s="8" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="G236" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H236" s="8" t="s">
         <x:v>977</x:v>
       </x:c>
     </x:row>
-    <x:row ht="115.03125" customHeight="1" collapsed="0">
+    <x:row ht="712.953125" customHeight="1" collapsed="0">
       <x:c r="A237" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B237" s="8" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="C237" s="8"/>
       <x:c r="D237" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>102722</x:v>
       </x:c>
       <x:c r="E237" s="8" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="F237" s="8" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="G237" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H237" s="8" t="s">
         <x:v>981</x:v>
       </x:c>
     </x:row>
-    <x:row ht="712.90625" customHeight="1" collapsed="0">
+    <x:row ht="402.453125" customHeight="1" collapsed="0">
       <x:c r="A238" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="B238" s="8" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="C238" s="8"/>
       <x:c r="D238" s="9" t="n">
-        <x:v>102722</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E238" s="8" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="F238" s="8" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="G238" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H238" s="8" t="s">
         <x:v>985</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.484375" customHeight="1" collapsed="0">
+    <x:row ht="218.5" customHeight="1" collapsed="0">
       <x:c r="A239" s="8" t="s">
-        <x:v>732</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B239" s="8" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="C239" s="8"/>
       <x:c r="D239" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>230349</x:v>
       </x:c>
       <x:c r="E239" s="8" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="F239" s="8" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="G239" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H239" s="8" t="s">
         <x:v>989</x:v>
       </x:c>
     </x:row>
-    <x:row ht="218.484375" customHeight="1" collapsed="0">
+    <x:row ht="597.9375" customHeight="1" collapsed="0">
       <x:c r="A240" s="8" t="s">
-        <x:v>192</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B240" s="8" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="C240" s="8"/>
       <x:c r="D240" s="9" t="n">
-        <x:v>230349</x:v>
+        <x:v>79101</x:v>
       </x:c>
       <x:c r="E240" s="8" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="F240" s="8" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="G240" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H240" s="8" t="s">
         <x:v>993</x:v>
       </x:c>
     </x:row>
-    <x:row ht="597.9375" customHeight="1" collapsed="0">
+    <x:row ht="471.453125" customHeight="1" collapsed="0">
       <x:c r="A241" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B241" s="8" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="C241" s="8"/>
       <x:c r="D241" s="9" t="n">
-        <x:v>79101</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E241" s="8" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="F241" s="8" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="G241" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H241" s="8" t="s">
         <x:v>997</x:v>
       </x:c>
     </x:row>
-    <x:row ht="471.46875" customHeight="1" collapsed="0">
+    <x:row ht="160.984375" customHeight="1" collapsed="0">
       <x:c r="A242" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B242" s="8" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="C242" s="8"/>
       <x:c r="D242" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E242" s="8" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="F242" s="8" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="G242" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H242" s="8" t="s">
         <x:v>1001</x:v>
       </x:c>
     </x:row>
-    <x:row ht="160.984375" customHeight="1" collapsed="0">
+    <x:row ht="528.9375" customHeight="1" collapsed="0">
       <x:c r="A243" s="8" t="s">
-        <x:v>48</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="B243" s="8" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="C243" s="8"/>
       <x:c r="D243" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E243" s="8" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="F243" s="8" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="G243" s="8" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H243" s="8" t="s">
         <x:v>1003</x:v>
       </x:c>
-      <x:c r="F243" s="8" t="s">
+    </x:row>
+    <x:row ht="1138.40625" customHeight="1" collapsed="0">
+      <x:c r="A244" s="8" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B244" s="8" t="s">
         <x:v>1004</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>1006</x:v>
       </x:c>
       <x:c r="C244" s="8"/>
       <x:c r="D244" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>104826</x:v>
       </x:c>
       <x:c r="E244" s="8" t="s">
-        <x:v>798</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="F244" s="8" t="s">
-        <x:v>799</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="G244" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H244" s="8" t="s">
         <x:v>1007</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1138.40625" customHeight="1" collapsed="0">
+    <x:row ht="367.96875" customHeight="1" collapsed="0">
       <x:c r="A245" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B245" s="8" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="C245" s="8"/>
       <x:c r="D245" s="9" t="n">
-        <x:v>104826</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E245" s="8" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="F245" s="8" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="G245" s="8" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H245" s="8" t="s">
         <x:v>1009</x:v>
       </x:c>
-      <x:c r="F245" s="8" t="s">
+    </x:row>
+    <x:row ht="253" customHeight="1" collapsed="0">
+      <x:c r="A246" s="8" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="B246" s="8" t="s">
         <x:v>1010</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>1012</x:v>
       </x:c>
       <x:c r="C246" s="8"/>
       <x:c r="D246" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E246" s="8" t="s">
-        <x:v>798</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="F246" s="8" t="s">
-        <x:v>799</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="G246" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H246" s="8" t="s">
         <x:v>1013</x:v>
       </x:c>
     </x:row>
-    <x:row ht="253" customHeight="1" collapsed="0">
+    <x:row ht="402.453125" customHeight="1" collapsed="0">
       <x:c r="A247" s="8" t="s">
-        <x:v>245</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B247" s="8" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="C247" s="8"/>
       <x:c r="D247" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>182132</x:v>
       </x:c>
       <x:c r="E247" s="8" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="F247" s="8" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="G247" s="8" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H247" s="8" t="s">
         <x:v>1017</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.46875" customHeight="1" collapsed="0">
+    <x:row ht="2012.3125" customHeight="1" collapsed="0">
       <x:c r="A248" s="8" t="s">
-        <x:v>169</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B248" s="8" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="C248" s="8"/>
       <x:c r="D248" s="9" t="n">
-        <x:v>182132</x:v>
+        <x:v>174647</x:v>
       </x:c>
       <x:c r="E248" s="8" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="F248" s="8" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="G248" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H248" s="8" t="s">
         <x:v>1021</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2012.328125" customHeight="1" collapsed="0">
+    <x:row ht="724.4375" customHeight="1" collapsed="0">
       <x:c r="A249" s="8" t="s">
-        <x:v>457</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B249" s="8" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="C249" s="8"/>
       <x:c r="D249" s="9" t="n">
-        <x:v>174647</x:v>
+        <x:v>118046</x:v>
       </x:c>
       <x:c r="E249" s="8" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="F249" s="8" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="G249" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H249" s="8" t="s">
         <x:v>1025</x:v>
       </x:c>
     </x:row>
-    <x:row ht="724.453125" customHeight="1" collapsed="0">
+    <x:row ht="1207.390625" customHeight="1" collapsed="0">
       <x:c r="A250" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B250" s="8" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C250" s="8"/>
       <x:c r="D250" s="9" t="n">
-        <x:v>118046</x:v>
+        <x:v>283529</x:v>
       </x:c>
       <x:c r="E250" s="8" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="F250" s="8" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="G250" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H250" s="8" t="s">
         <x:v>1029</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1207.375" customHeight="1" collapsed="0">
+    <x:row ht="919.953125" customHeight="1" collapsed="0">
       <x:c r="A251" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B251" s="8" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="C251" s="8"/>
       <x:c r="D251" s="9" t="n">
-        <x:v>283529</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E251" s="8" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="F251" s="8" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="G251" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H251" s="8" t="s">
         <x:v>1033</x:v>
       </x:c>
     </x:row>
-    <x:row ht="919.921875" customHeight="1" collapsed="0">
+    <x:row ht="586.4375" customHeight="1" collapsed="0">
       <x:c r="A252" s="8" t="s">
-        <x:v>43</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B252" s="8" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C252" s="8"/>
       <x:c r="D252" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E252" s="8" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="F252" s="8" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="G252" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H252" s="8" t="s">
         <x:v>1037</x:v>
       </x:c>
     </x:row>
-    <x:row ht="586.46875" customHeight="1" collapsed="0">
+    <x:row ht="367.96875" customHeight="1" collapsed="0">
       <x:c r="A253" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B253" s="8" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="C253" s="8"/>
       <x:c r="D253" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E253" s="8" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="F253" s="8" t="s">
         <x:v>1040</x:v>
       </x:c>
       <x:c r="G253" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H253" s="8" t="s">
         <x:v>1041</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.96875" customHeight="1" collapsed="0">
+    <x:row ht="505.953125" customHeight="1" collapsed="0">
       <x:c r="A254" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B254" s="8" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="C254" s="8"/>
       <x:c r="D254" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E254" s="8" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="F254" s="8" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="G254" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H254" s="8" t="s">
         <x:v>1045</x:v>
       </x:c>
     </x:row>
-    <x:row ht="505.9375" customHeight="1" collapsed="0">
+    <x:row ht="402.46875" customHeight="1" collapsed="0">
       <x:c r="A255" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B255" s="8" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="C255" s="8"/>
       <x:c r="D255" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>161611</x:v>
       </x:c>
       <x:c r="E255" s="8" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="F255" s="8" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="G255" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H255" s="8" t="s">
         <x:v>1049</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.46875" customHeight="1" collapsed="0">
+    <x:row ht="689.953125" customHeight="1" collapsed="0">
       <x:c r="A256" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B256" s="8" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="C256" s="8"/>
       <x:c r="D256" s="9" t="n">
-        <x:v>161611</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E256" s="8" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="F256" s="8" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="G256" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H256" s="8" t="s">
         <x:v>1053</x:v>
       </x:c>
     </x:row>
-    <x:row ht="689.96875" customHeight="1" collapsed="0">
+    <x:row ht="1092.40625" customHeight="1" collapsed="0">
       <x:c r="A257" s="8" t="s">
-        <x:v>61</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="B257" s="8" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="C257" s="8"/>
       <x:c r="D257" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>75785</x:v>
       </x:c>
       <x:c r="E257" s="8" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="F257" s="8" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="G257" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H257" s="8" t="s">
         <x:v>1057</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1092.40625" customHeight="1" collapsed="0">
+    <x:row ht="436.96875" customHeight="1" collapsed="0">
       <x:c r="A258" s="8" t="s">
-        <x:v>553</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="B258" s="8" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="C258" s="8"/>
       <x:c r="D258" s="9" t="n">
-        <x:v>75785</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E258" s="8" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="F258" s="8" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="G258" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H258" s="8" t="s">
         <x:v>1061</x:v>
       </x:c>
     </x:row>
-    <x:row ht="436.953125" customHeight="1" collapsed="0">
+    <x:row ht="264.46875" customHeight="1" collapsed="0">
       <x:c r="A259" s="8" t="s">
-        <x:v>562</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B259" s="8" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="C259" s="8"/>
       <x:c r="D259" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E259" s="8" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="F259" s="8" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="G259" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H259" s="8" t="s">
         <x:v>1065</x:v>
       </x:c>
     </x:row>
-    <x:row ht="264.484375" customHeight="1" collapsed="0">
+    <x:row ht="207" customHeight="1" collapsed="0">
       <x:c r="A260" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B260" s="8" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="C260" s="8"/>
       <x:c r="D260" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E260" s="8" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="F260" s="8" t="s">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="G260" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H260" s="8" t="s">
         <x:v>1069</x:v>
       </x:c>
     </x:row>
-    <x:row ht="206.984375" customHeight="1" collapsed="0">
+    <x:row ht="1425.875" customHeight="1" collapsed="0">
       <x:c r="A261" s="8" t="s">
-        <x:v>104</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B261" s="8" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C261" s="8"/>
       <x:c r="D261" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E261" s="8" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="F261" s="8" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="G261" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H261" s="8" t="s">
         <x:v>1073</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1425.890625" customHeight="1" collapsed="0">
+    <x:row ht="402.46875" customHeight="1" collapsed="0">
       <x:c r="A262" s="8" t="s">
-        <x:v>169</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="B262" s="8" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="C262" s="8"/>
       <x:c r="D262" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E262" s="8" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="F262" s="8" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="G262" s="8" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H262" s="8" t="s">
         <x:v>1077</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.453125" customHeight="1" collapsed="0">
+    <x:row ht="310.46875" customHeight="1" collapsed="0">
       <x:c r="A263" s="8" t="s">
-        <x:v>553</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B263" s="8" t="s">
         <x:v>1078</x:v>
       </x:c>
       <x:c r="C263" s="8"/>
       <x:c r="D263" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>247931</x:v>
       </x:c>
       <x:c r="E263" s="8" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="F263" s="8" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="G263" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H263" s="8" t="s">
         <x:v>1081</x:v>
       </x:c>
     </x:row>
-    <x:row ht="310.484375" customHeight="1" collapsed="0">
+    <x:row ht="724.453125" customHeight="1" collapsed="0">
       <x:c r="A264" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B264" s="8" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="C264" s="8"/>
       <x:c r="D264" s="9" t="n">
-        <x:v>247931</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E264" s="8" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="F264" s="8" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="G264" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H264" s="8" t="s">
         <x:v>1085</x:v>
       </x:c>
     </x:row>
-    <x:row ht="724.4375" customHeight="1" collapsed="0">
+    <x:row ht="184" customHeight="1" collapsed="0">
       <x:c r="A265" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B265" s="8" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="C265" s="8"/>
       <x:c r="D265" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>145729</x:v>
       </x:c>
       <x:c r="E265" s="8" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="F265" s="8" t="s">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="G265" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H265" s="8" t="s">
         <x:v>1089</x:v>
       </x:c>
     </x:row>
-    <x:row ht="184" customHeight="1" collapsed="0">
+    <x:row ht="425.46875" customHeight="1" collapsed="0">
       <x:c r="A266" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B266" s="8" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="C266" s="8"/>
       <x:c r="D266" s="9" t="n">
-        <x:v>145729</x:v>
+        <x:v>207272</x:v>
       </x:c>
       <x:c r="E266" s="8" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="F266" s="8" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="G266" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H266" s="8" t="s">
         <x:v>1093</x:v>
       </x:c>
     </x:row>
-    <x:row ht="425.453125" customHeight="1" collapsed="0">
+    <x:row ht="103.46875" customHeight="1" collapsed="0">
       <x:c r="A267" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="B267" s="8" t="s">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="C267" s="8"/>
       <x:c r="D267" s="9" t="n">
-        <x:v>207272</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E267" s="8" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="F267" s="8" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="G267" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H267" s="8" t="s">
         <x:v>1097</x:v>
       </x:c>
     </x:row>
-    <x:row ht="103.484375" customHeight="1" collapsed="0">
+    <x:row ht="1126.90625" customHeight="1" collapsed="0">
       <x:c r="A268" s="8" t="s">
-        <x:v>288</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B268" s="8" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="C268" s="8"/>
       <x:c r="D268" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E268" s="8" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="F268" s="8" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="G268" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H268" s="8" t="s">
         <x:v>1101</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1126.9375" customHeight="1" collapsed="0">
+    <x:row ht="1471.875" customHeight="1" collapsed="0">
       <x:c r="A269" s="8" t="s">
-        <x:v>43</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="B269" s="8" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="C269" s="8"/>
       <x:c r="D269" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E269" s="8" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="F269" s="8" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="G269" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H269" s="8" t="s">
         <x:v>1105</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1471.84375" customHeight="1" collapsed="0">
+    <x:row ht="1667.359375" customHeight="1" collapsed="0">
       <x:c r="A270" s="8" t="s">
-        <x:v>732</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B270" s="8" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="C270" s="8"/>
       <x:c r="D270" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>245580</x:v>
       </x:c>
       <x:c r="E270" s="8" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="F270" s="8" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="G270" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H270" s="8" t="s">
         <x:v>1109</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1667.375" customHeight="1" collapsed="0">
+    <x:row ht="885.4375" customHeight="1" collapsed="0">
       <x:c r="A271" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="B271" s="8" t="s">
-        <x:v>1110</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="C271" s="8"/>
       <x:c r="D271" s="9" t="n">
-        <x:v>245580</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E271" s="8" t="s">
-        <x:v>1111</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="F271" s="8" t="s">
-        <x:v>1112</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="G271" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H271" s="8" t="s">
-        <x:v>1113</x:v>
-[...2 lines deleted...]
-    <x:row ht="885.4375" customHeight="1" collapsed="0">
+        <x:v>1114</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1356.875" customHeight="1" collapsed="0">
       <x:c r="A272" s="8" t="s">
-        <x:v>1114</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="B272" s="8" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="C272" s="8"/>
       <x:c r="D272" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>87593</x:v>
       </x:c>
       <x:c r="E272" s="8" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="F272" s="8" t="s">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="G272" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H272" s="8" t="s">
         <x:v>1118</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1356.875" customHeight="1" collapsed="0">
+    <x:row ht="620.96875" customHeight="1" collapsed="0">
       <x:c r="A273" s="8" t="s">
-        <x:v>732</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B273" s="8" t="s">
         <x:v>1119</x:v>
       </x:c>
       <x:c r="C273" s="8"/>
       <x:c r="D273" s="9" t="n">
-        <x:v>87593</x:v>
+        <x:v>242417</x:v>
       </x:c>
       <x:c r="E273" s="8" t="s">
         <x:v>1120</x:v>
       </x:c>
       <x:c r="F273" s="8" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="G273" s="8" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H273" s="8" t="s">
         <x:v>1122</x:v>
       </x:c>
     </x:row>
-    <x:row ht="620.96875" customHeight="1" collapsed="0">
+    <x:row ht="22.984375" customHeight="1" collapsed="0">
       <x:c r="A274" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B274" s="8" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="C274" s="8"/>
       <x:c r="D274" s="9" t="n">
-        <x:v>242417</x:v>
+        <x:v>146317</x:v>
       </x:c>
       <x:c r="E274" s="8" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="F274" s="8" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="G274" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H274" s="8" t="s">
         <x:v>1126</x:v>
       </x:c>
     </x:row>
-    <x:row ht="22.984375" customHeight="1" collapsed="0">
+    <x:row ht="1103.90625" customHeight="1" collapsed="0">
       <x:c r="A275" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B275" s="8" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="C275" s="8"/>
       <x:c r="D275" s="9" t="n">
-        <x:v>146317</x:v>
+        <x:v>129967</x:v>
       </x:c>
       <x:c r="E275" s="8" t="s">
         <x:v>1128</x:v>
       </x:c>
       <x:c r="F275" s="8" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="G275" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H275" s="8" t="s">
         <x:v>1130</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1103.90625" customHeight="1" collapsed="0">
+    <x:row ht="218.484375" customHeight="1" collapsed="0">
       <x:c r="A276" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B276" s="8" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="C276" s="8"/>
       <x:c r="D276" s="9" t="n">
-        <x:v>129967</x:v>
+        <x:v>154625</x:v>
       </x:c>
       <x:c r="E276" s="8" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="F276" s="8" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="G276" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H276" s="8" t="s">
         <x:v>1134</x:v>
       </x:c>
     </x:row>
-    <x:row ht="218.484375" customHeight="1" collapsed="0">
+    <x:row ht="379.46875" customHeight="1" collapsed="0">
       <x:c r="A277" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B277" s="8" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="C277" s="8"/>
       <x:c r="D277" s="9" t="n">
-        <x:v>154625</x:v>
+        <x:v>295972</x:v>
       </x:c>
       <x:c r="E277" s="8" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="F277" s="8" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="G277" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H277" s="8" t="s">
         <x:v>1138</x:v>
       </x:c>
     </x:row>
-    <x:row ht="379.46875" customHeight="1" collapsed="0">
+    <x:row ht="908.4375" customHeight="1" collapsed="0">
       <x:c r="A278" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B278" s="8" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="C278" s="8"/>
       <x:c r="D278" s="9" t="n">
-        <x:v>295972</x:v>
+        <x:v>2491720</x:v>
       </x:c>
       <x:c r="E278" s="8" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="F278" s="8" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="G278" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H278" s="8" t="s">
         <x:v>1142</x:v>
       </x:c>
     </x:row>
-    <x:row ht="908.421875" customHeight="1" collapsed="0">
+    <x:row ht="206.984375" customHeight="1" collapsed="0">
       <x:c r="A279" s="8" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B279" s="8" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="C279" s="8"/>
       <x:c r="D279" s="9" t="n">
-        <x:v>2491720</x:v>
+        <x:v>88425</x:v>
       </x:c>
       <x:c r="E279" s="8" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="F279" s="8" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="G279" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H279" s="8" t="s">
         <x:v>1146</x:v>
       </x:c>
     </x:row>
-    <x:row ht="206.96875" customHeight="1" collapsed="0">
+    <x:row ht="551.96875" customHeight="1" collapsed="0">
       <x:c r="A280" s="8" t="s">
-        <x:v>214</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B280" s="8" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="C280" s="8"/>
       <x:c r="D280" s="9" t="n">
-        <x:v>88425</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E280" s="8" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="F280" s="8" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="G280" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H280" s="8" t="s">
         <x:v>1150</x:v>
       </x:c>
     </x:row>
-    <x:row ht="551.984375" customHeight="1" collapsed="0">
+    <x:row ht="275.96875" customHeight="1" collapsed="0">
       <x:c r="A281" s="8" t="s">
-        <x:v>457</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B281" s="8" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="C281" s="8"/>
       <x:c r="D281" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E281" s="8" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="F281" s="8" t="s">
         <x:v>1153</x:v>
       </x:c>
       <x:c r="G281" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H281" s="8" t="s">
         <x:v>1154</x:v>
       </x:c>
     </x:row>
-    <x:row ht="275.96875" customHeight="1" collapsed="0">
+    <x:row ht="1046.421875" customHeight="1" collapsed="0">
       <x:c r="A282" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B282" s="8" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="C282" s="8"/>
       <x:c r="D282" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E282" s="8" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="F282" s="8" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="G282" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H282" s="8" t="s">
         <x:v>1158</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1046.40625" customHeight="1" collapsed="0">
+    <x:row ht="4277.640625" customHeight="1" collapsed="0">
       <x:c r="A283" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B283" s="8" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="C283" s="8"/>
       <x:c r="D283" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>451008</x:v>
       </x:c>
       <x:c r="E283" s="8" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="F283" s="8" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="G283" s="8" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H283" s="8" t="s">
         <x:v>1162</x:v>
       </x:c>
     </x:row>
-    <x:row ht="4277.65625" customHeight="1" collapsed="0">
+    <x:row ht="551.96875" customHeight="1" collapsed="0">
       <x:c r="A284" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B284" s="8" t="s">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="C284" s="8"/>
       <x:c r="D284" s="9" t="n">
-        <x:v>451008</x:v>
+        <x:v>416125</x:v>
       </x:c>
       <x:c r="E284" s="8" t="s">
         <x:v>1164</x:v>
       </x:c>
       <x:c r="F284" s="8" t="s">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="G284" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H284" s="8" t="s">
         <x:v>1166</x:v>
       </x:c>
     </x:row>
-    <x:row ht="551.96875" customHeight="1" collapsed="0">
+    <x:row ht="390.953125" customHeight="1" collapsed="0">
       <x:c r="A285" s="8" t="s">
-        <x:v>149</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B285" s="8" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="C285" s="8"/>
       <x:c r="D285" s="9" t="n">
-        <x:v>416125</x:v>
+        <x:v>181754</x:v>
       </x:c>
       <x:c r="E285" s="8" t="s">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="F285" s="8" t="s">
         <x:v>1169</x:v>
       </x:c>
       <x:c r="G285" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H285" s="8" t="s">
         <x:v>1170</x:v>
       </x:c>
     </x:row>
-    <x:row ht="390.953125" customHeight="1" collapsed="0">
+    <x:row ht="218.5" customHeight="1" collapsed="0">
       <x:c r="A286" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B286" s="8" t="s">
         <x:v>1171</x:v>
       </x:c>
       <x:c r="C286" s="8"/>
       <x:c r="D286" s="9" t="n">
-        <x:v>181754</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E286" s="8" t="s">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="F286" s="8" t="s">
         <x:v>1173</x:v>
       </x:c>
       <x:c r="G286" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H286" s="8" t="s">
         <x:v>1174</x:v>
       </x:c>
     </x:row>
-    <x:row ht="218.5" customHeight="1" collapsed="0">
+    <x:row ht="1023.40625" customHeight="1" collapsed="0">
       <x:c r="A287" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B287" s="8" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="C287" s="8"/>
       <x:c r="D287" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>146058</x:v>
       </x:c>
       <x:c r="E287" s="8" t="s">
         <x:v>1176</x:v>
       </x:c>
       <x:c r="F287" s="8" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="G287" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H287" s="8" t="s">
         <x:v>1178</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1023.40625" customHeight="1" collapsed="0">
+    <x:row ht="229.984375" customHeight="1" collapsed="0">
       <x:c r="A288" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="B288" s="8" t="s">
-        <x:v>1179</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="C288" s="8"/>
       <x:c r="D288" s="9" t="n">
-        <x:v>146058</x:v>
+        <x:v>750000</x:v>
       </x:c>
       <x:c r="E288" s="8" t="s">
-        <x:v>1180</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="F288" s="8" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="G288" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H288" s="8" t="s">
-        <x:v>1182</x:v>
-[...2 lines deleted...]
-    <x:row ht="229.96875" customHeight="1" collapsed="0">
+        <x:v>1183</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="804.921875" customHeight="1" collapsed="0">
       <x:c r="A289" s="8" t="s">
-        <x:v>1183</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B289" s="8" t="s">
         <x:v>1184</x:v>
       </x:c>
       <x:c r="C289" s="8"/>
       <x:c r="D289" s="9" t="n">
-        <x:v>750000</x:v>
+        <x:v>820247</x:v>
       </x:c>
       <x:c r="E289" s="8" t="s">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="F289" s="8" t="s">
         <x:v>1186</x:v>
       </x:c>
       <x:c r="G289" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H289" s="8" t="s">
         <x:v>1187</x:v>
       </x:c>
     </x:row>
-    <x:row ht="804.9375" customHeight="1" collapsed="0">
+    <x:row ht="413.953125" customHeight="1" collapsed="0">
       <x:c r="A290" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B290" s="8" t="s">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="C290" s="8"/>
       <x:c r="D290" s="9" t="n">
-        <x:v>820247</x:v>
+        <x:v>503362</x:v>
       </x:c>
       <x:c r="E290" s="8" t="s">
         <x:v>1189</x:v>
       </x:c>
       <x:c r="F290" s="8" t="s">
         <x:v>1190</x:v>
       </x:c>
       <x:c r="G290" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H290" s="8" t="s">
         <x:v>1191</x:v>
       </x:c>
     </x:row>
-    <x:row ht="413.96875" customHeight="1" collapsed="0">
+    <x:row ht="816.453125" customHeight="1" collapsed="0">
       <x:c r="A291" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B291" s="8" t="s">
         <x:v>1192</x:v>
       </x:c>
       <x:c r="C291" s="8"/>
       <x:c r="D291" s="9" t="n">
-        <x:v>503362</x:v>
+        <x:v>395953</x:v>
       </x:c>
       <x:c r="E291" s="8" t="s">
         <x:v>1193</x:v>
       </x:c>
       <x:c r="F291" s="8" t="s">
         <x:v>1194</x:v>
       </x:c>
       <x:c r="G291" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H291" s="8" t="s">
         <x:v>1195</x:v>
       </x:c>
     </x:row>
-    <x:row ht="816.4375" customHeight="1" collapsed="0">
+    <x:row ht="3012.734375" customHeight="1" collapsed="0">
       <x:c r="A292" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="B292" s="8" t="s">
         <x:v>1196</x:v>
       </x:c>
       <x:c r="C292" s="8"/>
       <x:c r="D292" s="9" t="n">
-        <x:v>395953</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E292" s="8" t="s">
         <x:v>1197</x:v>
       </x:c>
       <x:c r="F292" s="8" t="s">
         <x:v>1198</x:v>
       </x:c>
       <x:c r="G292" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H292" s="8" t="s">
         <x:v>1199</x:v>
       </x:c>
     </x:row>
-    <x:row ht="3012.75" customHeight="1" collapsed="0">
+    <x:row ht="2909.25" customHeight="1" collapsed="0">
       <x:c r="A293" s="8" t="s">
-        <x:v>553</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B293" s="8" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="C293" s="8"/>
       <x:c r="D293" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E293" s="8" t="s">
         <x:v>1201</x:v>
       </x:c>
       <x:c r="F293" s="8" t="s">
         <x:v>1202</x:v>
       </x:c>
       <x:c r="G293" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H293" s="8" t="s">
         <x:v>1203</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2909.25" customHeight="1" collapsed="0">
+    <x:row ht="505.953125" customHeight="1" collapsed="0">
       <x:c r="A294" s="8" t="s">
-        <x:v>457</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B294" s="8" t="s">
         <x:v>1204</x:v>
       </x:c>
       <x:c r="C294" s="8"/>
       <x:c r="D294" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>378497</x:v>
       </x:c>
       <x:c r="E294" s="8" t="s">
         <x:v>1205</x:v>
       </x:c>
       <x:c r="F294" s="8" t="s">
         <x:v>1206</x:v>
       </x:c>
       <x:c r="G294" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H294" s="8" t="s">
         <x:v>1207</x:v>
       </x:c>
     </x:row>
-    <x:row ht="505.96875" customHeight="1" collapsed="0">
+    <x:row ht="471.46875" customHeight="1" collapsed="0">
       <x:c r="A295" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="B295" s="8" t="s">
-        <x:v>1208</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="C295" s="8"/>
       <x:c r="D295" s="9" t="n">
-        <x:v>378497</x:v>
+        <x:v>269157</x:v>
       </x:c>
       <x:c r="E295" s="8" t="s">
-        <x:v>1209</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="F295" s="8" t="s">
-        <x:v>1210</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="G295" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H295" s="8" t="s">
-        <x:v>1211</x:v>
-[...2 lines deleted...]
-    <x:row ht="471.4375" customHeight="1" collapsed="0">
+        <x:v>1212</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2219.296875" customHeight="1" collapsed="0">
       <x:c r="A296" s="8" t="s">
-        <x:v>1212</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="B296" s="8" t="s">
-        <x:v>1213</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="C296" s="8"/>
       <x:c r="D296" s="9" t="n">
-        <x:v>269157</x:v>
+        <x:v>667656</x:v>
       </x:c>
       <x:c r="E296" s="8" t="s">
-        <x:v>1214</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="F296" s="8" t="s">
         <x:v>1215</x:v>
       </x:c>
       <x:c r="G296" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H296" s="8" t="s">
         <x:v>1216</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2219.296875" customHeight="1" collapsed="0">
+    <x:row ht="413.984375" customHeight="1" collapsed="0">
       <x:c r="A297" s="8" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B297" s="8" t="s">
         <x:v>1217</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1218</x:v>
       </x:c>
       <x:c r="C297" s="8"/>
       <x:c r="D297" s="9" t="n">
-        <x:v>667656</x:v>
+        <x:v>103014</x:v>
       </x:c>
       <x:c r="E297" s="8" t="s">
-        <x:v>798</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="F297" s="8" t="s">
         <x:v>1219</x:v>
       </x:c>
       <x:c r="G297" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H297" s="8" t="s">
         <x:v>1220</x:v>
       </x:c>
     </x:row>
-    <x:row ht="413.984375" customHeight="1" collapsed="0">
+    <x:row ht="712.9375" customHeight="1" collapsed="0">
       <x:c r="A298" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="B298" s="8" t="s">
         <x:v>1221</x:v>
       </x:c>
       <x:c r="C298" s="8"/>
       <x:c r="D298" s="9" t="n">
-        <x:v>103014</x:v>
+        <x:v>328282</x:v>
       </x:c>
       <x:c r="E298" s="8" t="s">
         <x:v>1222</x:v>
       </x:c>
       <x:c r="F298" s="8" t="s">
         <x:v>1223</x:v>
       </x:c>
       <x:c r="G298" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H298" s="8" t="s">
         <x:v>1224</x:v>
       </x:c>
     </x:row>
-    <x:row ht="712.9375" customHeight="1" collapsed="0">
+    <x:row ht="574.953125" customHeight="1" collapsed="0">
       <x:c r="A299" s="8" t="s">
-        <x:v>973</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B299" s="8" t="s">
         <x:v>1225</x:v>
       </x:c>
       <x:c r="C299" s="8"/>
       <x:c r="D299" s="9" t="n">
-        <x:v>328282</x:v>
+        <x:v>218610</x:v>
       </x:c>
       <x:c r="E299" s="8" t="s">
         <x:v>1226</x:v>
       </x:c>
       <x:c r="F299" s="8" t="s">
         <x:v>1227</x:v>
       </x:c>
       <x:c r="G299" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H299" s="8" t="s">
         <x:v>1228</x:v>
       </x:c>
     </x:row>
-    <x:row ht="574.96875" customHeight="1" collapsed="0">
+    <x:row ht="137.984375" customHeight="1" collapsed="0">
       <x:c r="A300" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B300" s="8" t="s">
         <x:v>1229</x:v>
       </x:c>
       <x:c r="C300" s="8"/>
       <x:c r="D300" s="9" t="n">
-        <x:v>218610</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E300" s="8" t="s">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="F300" s="8" t="s">
         <x:v>1231</x:v>
       </x:c>
       <x:c r="G300" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H300" s="8" t="s">
         <x:v>1232</x:v>
       </x:c>
     </x:row>
-    <x:row ht="137.984375" customHeight="1" collapsed="0">
+    <x:row ht="149.5" customHeight="1" collapsed="0">
       <x:c r="A301" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B301" s="8" t="s">
         <x:v>1233</x:v>
       </x:c>
       <x:c r="C301" s="8"/>
       <x:c r="D301" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>1094382</x:v>
       </x:c>
       <x:c r="E301" s="8" t="s">
         <x:v>1234</x:v>
       </x:c>
       <x:c r="F301" s="8" t="s">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="G301" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H301" s="8" t="s">
         <x:v>1236</x:v>
       </x:c>
     </x:row>
-    <x:row ht="149.5" customHeight="1" collapsed="0">
+    <x:row ht="563.4375" customHeight="1" collapsed="0">
       <x:c r="A302" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B302" s="8" t="s">
         <x:v>1237</x:v>
       </x:c>
       <x:c r="C302" s="8"/>
       <x:c r="D302" s="9" t="n">
-        <x:v>1094382</x:v>
+        <x:v>323093</x:v>
       </x:c>
       <x:c r="E302" s="8" t="s">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="F302" s="8" t="s">
         <x:v>1239</x:v>
       </x:c>
       <x:c r="G302" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H302" s="8" t="s">
         <x:v>1240</x:v>
       </x:c>
     </x:row>
-    <x:row ht="563.4375" customHeight="1" collapsed="0">
+    <x:row ht="57.5" customHeight="1" collapsed="0">
       <x:c r="A303" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B303" s="8" t="s">
         <x:v>1241</x:v>
       </x:c>
       <x:c r="C303" s="8"/>
       <x:c r="D303" s="9" t="n">
-        <x:v>323093</x:v>
+        <x:v>252856</x:v>
       </x:c>
       <x:c r="E303" s="8" t="s">
         <x:v>1242</x:v>
       </x:c>
       <x:c r="F303" s="8" t="s">
         <x:v>1243</x:v>
       </x:c>
       <x:c r="G303" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H303" s="8" t="s">
         <x:v>1244</x:v>
       </x:c>
     </x:row>
-    <x:row ht="57.484375" customHeight="1" collapsed="0">
+    <x:row ht="103.5" customHeight="1" collapsed="0">
       <x:c r="A304" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B304" s="8" t="s">
         <x:v>1245</x:v>
       </x:c>
       <x:c r="C304" s="8"/>
       <x:c r="D304" s="9" t="n">
-        <x:v>252856</x:v>
+        <x:v>412829</x:v>
       </x:c>
       <x:c r="E304" s="8" t="s">
         <x:v>1246</x:v>
       </x:c>
       <x:c r="F304" s="8" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="G304" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H304" s="8" t="s">
         <x:v>1248</x:v>
       </x:c>
     </x:row>
-    <x:row ht="103.5" customHeight="1" collapsed="0">
+    <x:row ht="126.46875" customHeight="1" collapsed="0">
       <x:c r="A305" s="8" t="s">
-        <x:v>214</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B305" s="8" t="s">
         <x:v>1249</x:v>
       </x:c>
       <x:c r="C305" s="8"/>
       <x:c r="D305" s="9" t="n">
-        <x:v>412829</x:v>
+        <x:v>227646</x:v>
       </x:c>
       <x:c r="E305" s="8" t="s">
         <x:v>1250</x:v>
       </x:c>
       <x:c r="F305" s="8" t="s">
         <x:v>1251</x:v>
       </x:c>
       <x:c r="G305" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H305" s="8" t="s">
         <x:v>1252</x:v>
       </x:c>
     </x:row>
-    <x:row ht="126.46875" customHeight="1" collapsed="0">
+    <x:row ht="218.484375" customHeight="1" collapsed="0">
       <x:c r="A306" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B306" s="8" t="s">
         <x:v>1253</x:v>
       </x:c>
       <x:c r="C306" s="8"/>
       <x:c r="D306" s="9" t="n">
-        <x:v>227646</x:v>
+        <x:v>290059</x:v>
       </x:c>
       <x:c r="E306" s="8" t="s">
         <x:v>1254</x:v>
       </x:c>
       <x:c r="F306" s="8" t="s">
         <x:v>1255</x:v>
       </x:c>
       <x:c r="G306" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H306" s="8" t="s">
         <x:v>1256</x:v>
       </x:c>
     </x:row>
-    <x:row ht="218.515625" customHeight="1" collapsed="0">
+    <x:row ht="160.984375" customHeight="1" collapsed="0">
       <x:c r="A307" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B307" s="8" t="s">
         <x:v>1257</x:v>
       </x:c>
       <x:c r="C307" s="8"/>
       <x:c r="D307" s="9" t="n">
-        <x:v>290059</x:v>
+        <x:v>456996</x:v>
       </x:c>
       <x:c r="E307" s="8" t="s">
         <x:v>1258</x:v>
       </x:c>
       <x:c r="F307" s="8" t="s">
         <x:v>1259</x:v>
       </x:c>
       <x:c r="G307" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H307" s="8" t="s">
         <x:v>1260</x:v>
       </x:c>
     </x:row>
-    <x:row ht="160.96875" customHeight="1" collapsed="0">
+    <x:row ht="1586.875" customHeight="1" collapsed="0">
       <x:c r="A308" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B308" s="8" t="s">
         <x:v>1261</x:v>
       </x:c>
       <x:c r="C308" s="8"/>
       <x:c r="D308" s="9" t="n">
-        <x:v>456996</x:v>
+        <x:v>3551023</x:v>
       </x:c>
       <x:c r="E308" s="8" t="s">
         <x:v>1262</x:v>
       </x:c>
       <x:c r="F308" s="8" t="s">
         <x:v>1263</x:v>
       </x:c>
       <x:c r="G308" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H308" s="8" t="s">
         <x:v>1264</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1586.859375" customHeight="1" collapsed="0">
+    <x:row ht="229.96875" customHeight="1" collapsed="0">
       <x:c r="A309" s="8" t="s">
-        <x:v>283</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B309" s="8" t="s">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="C309" s="8"/>
       <x:c r="D309" s="9" t="n">
-        <x:v>3551023</x:v>
+        <x:v>783881</x:v>
       </x:c>
       <x:c r="E309" s="8" t="s">
         <x:v>1266</x:v>
       </x:c>
       <x:c r="F309" s="8" t="s">
         <x:v>1267</x:v>
       </x:c>
       <x:c r="G309" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H309" s="8" t="s">
         <x:v>1268</x:v>
       </x:c>
     </x:row>
-    <x:row ht="229.984375" customHeight="1" collapsed="0">
+    <x:row ht="563.4375" customHeight="1" collapsed="0">
       <x:c r="A310" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="B310" s="8" t="s">
         <x:v>1269</x:v>
       </x:c>
       <x:c r="C310" s="8"/>
       <x:c r="D310" s="9" t="n">
-        <x:v>783881</x:v>
+        <x:v>1157867</x:v>
       </x:c>
       <x:c r="E310" s="8" t="s">
         <x:v>1270</x:v>
       </x:c>
       <x:c r="F310" s="8" t="s">
         <x:v>1271</x:v>
       </x:c>
       <x:c r="G310" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H310" s="8" t="s">
         <x:v>1272</x:v>
       </x:c>
     </x:row>
-    <x:row ht="563.421875" customHeight="1" collapsed="0">
+    <x:row ht="241.484375" customHeight="1" collapsed="0">
       <x:c r="A311" s="8" t="s">
-        <x:v>631</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B311" s="8" t="s">
         <x:v>1273</x:v>
       </x:c>
       <x:c r="C311" s="8"/>
       <x:c r="D311" s="9" t="n">
-        <x:v>1157867</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E311" s="8" t="s">
         <x:v>1274</x:v>
       </x:c>
       <x:c r="F311" s="8" t="s">
         <x:v>1275</x:v>
       </x:c>
       <x:c r="G311" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H311" s="8" t="s">
         <x:v>1276</x:v>
       </x:c>
     </x:row>
-    <x:row ht="241.5" customHeight="1" collapsed="0">
+    <x:row ht="287.46875" customHeight="1" collapsed="0">
       <x:c r="A312" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="B312" s="8" t="s">
         <x:v>1277</x:v>
       </x:c>
       <x:c r="C312" s="8"/>
       <x:c r="D312" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>79409</x:v>
       </x:c>
       <x:c r="E312" s="8" t="s">
         <x:v>1278</x:v>
       </x:c>
       <x:c r="F312" s="8" t="s">
         <x:v>1279</x:v>
       </x:c>
       <x:c r="G312" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H312" s="8" t="s">
         <x:v>1280</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.453125" customHeight="1" collapsed="0">
+    <x:row ht="482.953125" customHeight="1" collapsed="0">
       <x:c r="A313" s="8" t="s">
-        <x:v>288</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B313" s="8" t="s">
         <x:v>1281</x:v>
       </x:c>
       <x:c r="C313" s="8"/>
       <x:c r="D313" s="9" t="n">
-        <x:v>79409</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E313" s="8" t="s">
         <x:v>1282</x:v>
       </x:c>
       <x:c r="F313" s="8" t="s">
         <x:v>1283</x:v>
       </x:c>
       <x:c r="G313" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H313" s="8" t="s">
         <x:v>1284</x:v>
       </x:c>
     </x:row>
-    <x:row ht="931.421875" customHeight="1" collapsed="0">
+    <x:row ht="758.953125" customHeight="1" collapsed="0">
       <x:c r="A314" s="8" t="s">
-        <x:v>192</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B314" s="8" t="s">
         <x:v>1285</x:v>
       </x:c>
       <x:c r="C314" s="8"/>
       <x:c r="D314" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>75360</x:v>
       </x:c>
       <x:c r="E314" s="8" t="s">
         <x:v>1286</x:v>
       </x:c>
       <x:c r="F314" s="8" t="s">
         <x:v>1287</x:v>
       </x:c>
       <x:c r="G314" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H314" s="8" t="s">
         <x:v>1288</x:v>
       </x:c>
     </x:row>
-    <x:row ht="758.9375" customHeight="1" collapsed="0">
+    <x:row ht="4116.65625" customHeight="1" collapsed="0">
       <x:c r="A315" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B315" s="8" t="s">
         <x:v>1289</x:v>
       </x:c>
       <x:c r="C315" s="8"/>
       <x:c r="D315" s="9" t="n">
-        <x:v>75360</x:v>
+        <x:v>90074</x:v>
       </x:c>
       <x:c r="E315" s="8" t="s">
         <x:v>1290</x:v>
       </x:c>
       <x:c r="F315" s="8" t="s">
         <x:v>1291</x:v>
       </x:c>
       <x:c r="G315" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H315" s="8" t="s">
         <x:v>1292</x:v>
       </x:c>
     </x:row>
-    <x:row ht="4116.65625" customHeight="1" collapsed="0">
+    <x:row ht="333.46875" customHeight="1" collapsed="0">
       <x:c r="A316" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B316" s="8" t="s">
         <x:v>1293</x:v>
       </x:c>
       <x:c r="C316" s="8"/>
       <x:c r="D316" s="9" t="n">
-        <x:v>90074</x:v>
+        <x:v>229471</x:v>
       </x:c>
       <x:c r="E316" s="8" t="s">
         <x:v>1294</x:v>
       </x:c>
       <x:c r="F316" s="8" t="s">
         <x:v>1295</x:v>
       </x:c>
       <x:c r="G316" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H316" s="8" t="s">
         <x:v>1296</x:v>
       </x:c>
     </x:row>
-    <x:row ht="333.453125" customHeight="1" collapsed="0">
+    <x:row ht="206.984375" customHeight="1" collapsed="0">
       <x:c r="A317" s="8" t="s">
-        <x:v>192</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B317" s="8" t="s">
         <x:v>1297</x:v>
       </x:c>
       <x:c r="C317" s="8"/>
       <x:c r="D317" s="9" t="n">
-        <x:v>229471</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E317" s="8" t="s">
         <x:v>1298</x:v>
       </x:c>
       <x:c r="F317" s="8" t="s">
         <x:v>1299</x:v>
       </x:c>
       <x:c r="G317" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H317" s="8" t="s">
         <x:v>1300</x:v>
       </x:c>
     </x:row>
-    <x:row ht="206.984375" customHeight="1" collapsed="0">
+    <x:row ht="379.453125" customHeight="1" collapsed="0">
       <x:c r="A318" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="B318" s="8" t="s">
         <x:v>1301</x:v>
       </x:c>
       <x:c r="C318" s="8"/>
       <x:c r="D318" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>163454</x:v>
       </x:c>
       <x:c r="E318" s="8" t="s">
         <x:v>1302</x:v>
       </x:c>
       <x:c r="F318" s="8" t="s">
         <x:v>1303</x:v>
       </x:c>
       <x:c r="G318" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H318" s="8" t="s">
         <x:v>1304</x:v>
       </x:c>
     </x:row>
-    <x:row ht="379.46875" customHeight="1" collapsed="0">
+    <x:row ht="1253.40625" customHeight="1" collapsed="0">
       <x:c r="A319" s="8" t="s">
-        <x:v>631</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B319" s="8" t="s">
         <x:v>1305</x:v>
       </x:c>
       <x:c r="C319" s="8"/>
       <x:c r="D319" s="9" t="n">
-        <x:v>163454</x:v>
+        <x:v>378021</x:v>
       </x:c>
       <x:c r="E319" s="8" t="s">
         <x:v>1306</x:v>
       </x:c>
       <x:c r="F319" s="8" t="s">
         <x:v>1307</x:v>
       </x:c>
       <x:c r="G319" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H319" s="8" t="s">
         <x:v>1308</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1253.40625" customHeight="1" collapsed="0">
+    <x:row ht="367.984375" customHeight="1" collapsed="0">
       <x:c r="A320" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B320" s="8" t="s">
         <x:v>1309</x:v>
       </x:c>
       <x:c r="C320" s="8"/>
       <x:c r="D320" s="9" t="n">
-        <x:v>378021</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E320" s="8" t="s">
         <x:v>1310</x:v>
       </x:c>
       <x:c r="F320" s="8" t="s">
         <x:v>1311</x:v>
       </x:c>
       <x:c r="G320" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H320" s="8" t="s">
         <x:v>1312</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.96875" customHeight="1" collapsed="0">
+    <x:row ht="2702.25" customHeight="1" collapsed="0">
       <x:c r="A321" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B321" s="8" t="s">
         <x:v>1313</x:v>
       </x:c>
       <x:c r="C321" s="8"/>
       <x:c r="D321" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>77478</x:v>
       </x:c>
       <x:c r="E321" s="8" t="s">
         <x:v>1314</x:v>
       </x:c>
       <x:c r="F321" s="8" t="s">
         <x:v>1315</x:v>
       </x:c>
       <x:c r="G321" s="8" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H321" s="8" t="s">
         <x:v>1316</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2702.25" customHeight="1" collapsed="0">
+    <x:row ht="402.46875" customHeight="1" collapsed="0">
       <x:c r="A322" s="8" t="s">
-        <x:v>457</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B322" s="8" t="s">
         <x:v>1317</x:v>
       </x:c>
       <x:c r="C322" s="8"/>
       <x:c r="D322" s="9" t="n">
-        <x:v>77478</x:v>
+        <x:v>144054</x:v>
       </x:c>
       <x:c r="E322" s="8" t="s">
         <x:v>1318</x:v>
       </x:c>
       <x:c r="F322" s="8" t="s">
         <x:v>1319</x:v>
       </x:c>
       <x:c r="G322" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H322" s="8" t="s">
         <x:v>1320</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.484375" customHeight="1" collapsed="0">
+    <x:row ht="1402.890625" customHeight="1" collapsed="0">
       <x:c r="A323" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B323" s="8" t="s">
         <x:v>1321</x:v>
       </x:c>
       <x:c r="C323" s="8"/>
       <x:c r="D323" s="9" t="n">
-        <x:v>144054</x:v>
+        <x:v>80305</x:v>
       </x:c>
       <x:c r="E323" s="8" t="s">
         <x:v>1322</x:v>
       </x:c>
       <x:c r="F323" s="8" t="s">
         <x:v>1323</x:v>
       </x:c>
       <x:c r="G323" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H323" s="8" t="s">
         <x:v>1324</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1402.875" customHeight="1" collapsed="0">
+    <x:row ht="2081.3125" customHeight="1" collapsed="0">
       <x:c r="A324" s="8" t="s">
-        <x:v>160</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B324" s="8" t="s">
         <x:v>1325</x:v>
       </x:c>
       <x:c r="C324" s="8"/>
       <x:c r="D324" s="9" t="n">
-        <x:v>80305</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E324" s="8" t="s">
         <x:v>1326</x:v>
       </x:c>
       <x:c r="F324" s="8" t="s">
         <x:v>1327</x:v>
       </x:c>
       <x:c r="G324" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H324" s="8" t="s">
         <x:v>1328</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2081.328125" customHeight="1" collapsed="0">
+    <x:row ht="195.46875" customHeight="1" collapsed="0">
       <x:c r="A325" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B325" s="8" t="s">
         <x:v>1329</x:v>
       </x:c>
       <x:c r="C325" s="8"/>
       <x:c r="D325" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>214092</x:v>
       </x:c>
       <x:c r="E325" s="8" t="s">
         <x:v>1330</x:v>
       </x:c>
       <x:c r="F325" s="8" t="s">
         <x:v>1331</x:v>
       </x:c>
       <x:c r="G325" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H325" s="8" t="s">
         <x:v>1332</x:v>
       </x:c>
     </x:row>
-    <x:row ht="195.46875" customHeight="1" collapsed="0">
+    <x:row ht="678.453125" customHeight="1" collapsed="0">
       <x:c r="A326" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B326" s="8" t="s">
         <x:v>1333</x:v>
       </x:c>
       <x:c r="C326" s="8"/>
       <x:c r="D326" s="9" t="n">
-        <x:v>214092</x:v>
+        <x:v>350165</x:v>
       </x:c>
       <x:c r="E326" s="8" t="s">
         <x:v>1334</x:v>
       </x:c>
       <x:c r="F326" s="8" t="s">
         <x:v>1335</x:v>
       </x:c>
       <x:c r="G326" s="8" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H326" s="8" t="s">
         <x:v>1336</x:v>
       </x:c>
     </x:row>
-    <x:row ht="678.4375" customHeight="1" collapsed="0">
+    <x:row ht="344.984375" customHeight="1" collapsed="0">
       <x:c r="A327" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B327" s="8" t="s">
         <x:v>1337</x:v>
       </x:c>
       <x:c r="C327" s="8"/>
       <x:c r="D327" s="9" t="n">
-        <x:v>350165</x:v>
+        <x:v>292904</x:v>
       </x:c>
       <x:c r="E327" s="8" t="s">
         <x:v>1338</x:v>
       </x:c>
       <x:c r="F327" s="8" t="s">
         <x:v>1339</x:v>
       </x:c>
       <x:c r="G327" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H327" s="8" t="s">
         <x:v>1340</x:v>
       </x:c>
     </x:row>
-    <x:row ht="345" customHeight="1" collapsed="0">
+    <x:row ht="137.96875" customHeight="1" collapsed="0">
       <x:c r="A328" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B328" s="8" t="s">
         <x:v>1341</x:v>
       </x:c>
       <x:c r="C328" s="8"/>
       <x:c r="D328" s="9" t="n">
-        <x:v>292904</x:v>
+        <x:v>245397</x:v>
       </x:c>
       <x:c r="E328" s="8" t="s">
         <x:v>1342</x:v>
       </x:c>
       <x:c r="F328" s="8" t="s">
         <x:v>1343</x:v>
       </x:c>
       <x:c r="G328" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H328" s="8" t="s">
         <x:v>1344</x:v>
       </x:c>
     </x:row>
-    <x:row ht="137.96875" customHeight="1" collapsed="0">
+    <x:row ht="1724.859375" customHeight="1" collapsed="0">
       <x:c r="A329" s="8" t="s">
-        <x:v>214</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B329" s="8" t="s">
         <x:v>1345</x:v>
       </x:c>
       <x:c r="C329" s="8"/>
       <x:c r="D329" s="9" t="n">
-        <x:v>245397</x:v>
+        <x:v>793965</x:v>
       </x:c>
       <x:c r="E329" s="8" t="s">
         <x:v>1346</x:v>
       </x:c>
       <x:c r="F329" s="8" t="s">
         <x:v>1347</x:v>
       </x:c>
       <x:c r="G329" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H329" s="8" t="s">
         <x:v>1348</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1724.84375" customHeight="1" collapsed="0">
+    <x:row ht="356.46875" customHeight="1" collapsed="0">
       <x:c r="A330" s="8" t="s">
-        <x:v>160</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B330" s="8" t="s">
         <x:v>1349</x:v>
       </x:c>
       <x:c r="C330" s="8"/>
       <x:c r="D330" s="9" t="n">
-        <x:v>793965</x:v>
+        <x:v>222667</x:v>
       </x:c>
       <x:c r="E330" s="8" t="s">
         <x:v>1350</x:v>
       </x:c>
       <x:c r="F330" s="8" t="s">
         <x:v>1351</x:v>
       </x:c>
       <x:c r="G330" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H330" s="8" t="s">
         <x:v>1352</x:v>
       </x:c>
     </x:row>
-    <x:row ht="356.46875" customHeight="1" collapsed="0">
+    <x:row ht="310.484375" customHeight="1" collapsed="0">
       <x:c r="A331" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B331" s="8" t="s">
         <x:v>1353</x:v>
       </x:c>
       <x:c r="C331" s="8"/>
       <x:c r="D331" s="9" t="n">
-        <x:v>222667</x:v>
+        <x:v>92533</x:v>
       </x:c>
       <x:c r="E331" s="8" t="s">
         <x:v>1354</x:v>
       </x:c>
       <x:c r="F331" s="8" t="s">
         <x:v>1355</x:v>
       </x:c>
       <x:c r="G331" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H331" s="8" t="s">
         <x:v>1356</x:v>
       </x:c>
     </x:row>
-    <x:row ht="310.46875" customHeight="1" collapsed="0">
+    <x:row ht="229.96875" customHeight="1" collapsed="0">
       <x:c r="A332" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B332" s="8" t="s">
         <x:v>1357</x:v>
       </x:c>
       <x:c r="C332" s="8"/>
       <x:c r="D332" s="9" t="n">
-        <x:v>92533</x:v>
+        <x:v>218128</x:v>
       </x:c>
       <x:c r="E332" s="8" t="s">
         <x:v>1358</x:v>
       </x:c>
       <x:c r="F332" s="8" t="s">
         <x:v>1359</x:v>
       </x:c>
       <x:c r="G332" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H332" s="8" t="s">
         <x:v>1360</x:v>
       </x:c>
     </x:row>
-    <x:row ht="230" customHeight="1" collapsed="0">
+    <x:row ht="1506.34375" customHeight="1" collapsed="0">
       <x:c r="A333" s="8" t="s">
-        <x:v>192</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B333" s="8" t="s">
         <x:v>1361</x:v>
       </x:c>
       <x:c r="C333" s="8"/>
       <x:c r="D333" s="9" t="n">
-        <x:v>218128</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E333" s="8" t="s">
         <x:v>1362</x:v>
       </x:c>
       <x:c r="F333" s="8" t="s">
         <x:v>1363</x:v>
       </x:c>
       <x:c r="G333" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H333" s="8" t="s">
         <x:v>1364</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1506.34375" customHeight="1" collapsed="0">
+    <x:row ht="2713.78125" customHeight="1" collapsed="0">
       <x:c r="A334" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B334" s="8" t="s">
         <x:v>1365</x:v>
       </x:c>
       <x:c r="C334" s="8"/>
       <x:c r="D334" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>858835</x:v>
       </x:c>
       <x:c r="E334" s="8" t="s">
         <x:v>1366</x:v>
       </x:c>
       <x:c r="F334" s="8" t="s">
         <x:v>1367</x:v>
       </x:c>
       <x:c r="G334" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H334" s="8" t="s">
         <x:v>1368</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2713.78125" customHeight="1" collapsed="0">
+    <x:row ht="195.46875" customHeight="1" collapsed="0">
       <x:c r="A335" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B335" s="8" t="s">
         <x:v>1369</x:v>
       </x:c>
       <x:c r="C335" s="8"/>
       <x:c r="D335" s="9" t="n">
-        <x:v>858835</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E335" s="8" t="s">
         <x:v>1370</x:v>
       </x:c>
       <x:c r="F335" s="8" t="s">
         <x:v>1371</x:v>
       </x:c>
       <x:c r="G335" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H335" s="8" t="s">
         <x:v>1372</x:v>
       </x:c>
     </x:row>
-    <x:row ht="195.46875" customHeight="1" collapsed="0">
+    <x:row ht="321.96875" customHeight="1" collapsed="0">
       <x:c r="A336" s="8" t="s">
-        <x:v>117</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B336" s="8" t="s">
         <x:v>1373</x:v>
       </x:c>
       <x:c r="C336" s="8"/>
       <x:c r="D336" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>94576</x:v>
       </x:c>
       <x:c r="E336" s="8" t="s">
         <x:v>1374</x:v>
       </x:c>
       <x:c r="F336" s="8" t="s">
         <x:v>1375</x:v>
       </x:c>
       <x:c r="G336" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H336" s="8" t="s">
         <x:v>1376</x:v>
       </x:c>
     </x:row>
-    <x:row ht="321.96875" customHeight="1" collapsed="0">
+    <x:row ht="770.4375" customHeight="1" collapsed="0">
       <x:c r="A337" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B337" s="8" t="s">
         <x:v>1377</x:v>
       </x:c>
       <x:c r="C337" s="8"/>
       <x:c r="D337" s="9" t="n">
-        <x:v>94576</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E337" s="8" t="s">
         <x:v>1378</x:v>
       </x:c>
       <x:c r="F337" s="8" t="s">
         <x:v>1379</x:v>
       </x:c>
       <x:c r="G337" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H337" s="8" t="s">
         <x:v>1380</x:v>
       </x:c>
     </x:row>
-    <x:row ht="770.40625" customHeight="1" collapsed="0">
+    <x:row ht="68.96875" customHeight="1" collapsed="0">
       <x:c r="A338" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B338" s="8" t="s">
         <x:v>1381</x:v>
       </x:c>
       <x:c r="C338" s="8"/>
       <x:c r="D338" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>137092</x:v>
       </x:c>
       <x:c r="E338" s="8" t="s">
         <x:v>1382</x:v>
       </x:c>
       <x:c r="F338" s="8" t="s">
         <x:v>1383</x:v>
       </x:c>
       <x:c r="G338" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H338" s="8" t="s">
         <x:v>1384</x:v>
       </x:c>
     </x:row>
-    <x:row ht="69" customHeight="1" collapsed="0">
+    <x:row ht="1092.4375" customHeight="1" collapsed="0">
       <x:c r="A339" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B339" s="8" t="s">
         <x:v>1385</x:v>
       </x:c>
       <x:c r="C339" s="8"/>
       <x:c r="D339" s="9" t="n">
-        <x:v>137092</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E339" s="8" t="s">
         <x:v>1386</x:v>
       </x:c>
       <x:c r="F339" s="8" t="s">
         <x:v>1387</x:v>
       </x:c>
       <x:c r="G339" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H339" s="8" t="s">
         <x:v>1388</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1092.4375" customHeight="1" collapsed="0">
+    <x:row ht="344.96875" customHeight="1" collapsed="0">
       <x:c r="A340" s="8" t="s">
-        <x:v>104</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B340" s="8" t="s">
         <x:v>1389</x:v>
       </x:c>
       <x:c r="C340" s="8"/>
       <x:c r="D340" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E340" s="8" t="s">
         <x:v>1390</x:v>
       </x:c>
       <x:c r="F340" s="8" t="s">
         <x:v>1391</x:v>
       </x:c>
       <x:c r="G340" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H340" s="8" t="s">
         <x:v>1392</x:v>
       </x:c>
     </x:row>
-    <x:row ht="344.96875" customHeight="1" collapsed="0">
+    <x:row ht="1161.40625" customHeight="1" collapsed="0">
       <x:c r="A341" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B341" s="8" t="s">
         <x:v>1393</x:v>
       </x:c>
       <x:c r="C341" s="8"/>
       <x:c r="D341" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>1415099</x:v>
       </x:c>
       <x:c r="E341" s="8" t="s">
         <x:v>1394</x:v>
       </x:c>
       <x:c r="F341" s="8" t="s">
         <x:v>1395</x:v>
       </x:c>
       <x:c r="G341" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H341" s="8" t="s">
         <x:v>1396</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1161.40625" customHeight="1" collapsed="0">
+    <x:row ht="149.5" customHeight="1" collapsed="0">
       <x:c r="A342" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B342" s="8" t="s">
         <x:v>1397</x:v>
       </x:c>
       <x:c r="C342" s="8"/>
       <x:c r="D342" s="9" t="n">
-        <x:v>1415099</x:v>
+        <x:v>363315</x:v>
       </x:c>
       <x:c r="E342" s="8" t="s">
         <x:v>1398</x:v>
       </x:c>
       <x:c r="F342" s="8" t="s">
         <x:v>1399</x:v>
       </x:c>
       <x:c r="G342" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H342" s="8" t="s">
         <x:v>1400</x:v>
       </x:c>
     </x:row>
-    <x:row ht="149.5" customHeight="1" collapsed="0">
+    <x:row ht="161" customHeight="1" collapsed="0">
       <x:c r="A343" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B343" s="8" t="s">
         <x:v>1401</x:v>
       </x:c>
       <x:c r="C343" s="8"/>
       <x:c r="D343" s="9" t="n">
-        <x:v>363315</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E343" s="8" t="s">
         <x:v>1402</x:v>
       </x:c>
       <x:c r="F343" s="8" t="s">
         <x:v>1403</x:v>
       </x:c>
       <x:c r="G343" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H343" s="8" t="s">
         <x:v>1404</x:v>
       </x:c>
     </x:row>
-    <x:row ht="160.96875" customHeight="1" collapsed="0">
+    <x:row ht="195.46875" customHeight="1" collapsed="0">
       <x:c r="A344" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B344" s="8" t="s">
         <x:v>1405</x:v>
       </x:c>
       <x:c r="C344" s="8"/>
       <x:c r="D344" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>91104</x:v>
       </x:c>
       <x:c r="E344" s="8" t="s">
         <x:v>1406</x:v>
       </x:c>
       <x:c r="F344" s="8" t="s">
         <x:v>1407</x:v>
       </x:c>
       <x:c r="G344" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H344" s="8" t="s">
         <x:v>1408</x:v>
       </x:c>
     </x:row>
-    <x:row ht="195.5" customHeight="1" collapsed="0">
+    <x:row ht="1023.40625" customHeight="1" collapsed="0">
       <x:c r="A345" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B345" s="8" t="s">
         <x:v>1409</x:v>
       </x:c>
       <x:c r="C345" s="8"/>
       <x:c r="D345" s="9" t="n">
-        <x:v>91104</x:v>
+        <x:v>116990</x:v>
       </x:c>
       <x:c r="E345" s="8" t="s">
         <x:v>1410</x:v>
       </x:c>
       <x:c r="F345" s="8" t="s">
         <x:v>1411</x:v>
       </x:c>
       <x:c r="G345" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H345" s="8" t="s">
         <x:v>1412</x:v>
       </x:c>
     </x:row>
-    <x:row ht="218.5" customHeight="1" collapsed="0">
+    <x:row ht="138" customHeight="1" collapsed="0">
       <x:c r="A346" s="8" t="s">
-        <x:v>43</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B346" s="8" t="s">
         <x:v>1413</x:v>
       </x:c>
       <x:c r="C346" s="8"/>
       <x:c r="D346" s="9" t="n">
-        <x:v>569930</x:v>
+        <x:v>180941</x:v>
       </x:c>
       <x:c r="E346" s="8" t="s">
         <x:v>1414</x:v>
       </x:c>
       <x:c r="F346" s="8" t="s">
         <x:v>1415</x:v>
       </x:c>
       <x:c r="G346" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H346" s="8" t="s">
         <x:v>1416</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1023.40625" customHeight="1" collapsed="0">
+    <x:row ht="160.96875" customHeight="1" collapsed="0">
       <x:c r="A347" s="8" t="s">
-        <x:v>457</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B347" s="8" t="s">
         <x:v>1417</x:v>
       </x:c>
       <x:c r="C347" s="8"/>
       <x:c r="D347" s="9" t="n">
-        <x:v>116990</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E347" s="8" t="s">
         <x:v>1418</x:v>
       </x:c>
       <x:c r="F347" s="8" t="s">
         <x:v>1419</x:v>
       </x:c>
       <x:c r="G347" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H347" s="8" t="s">
         <x:v>1420</x:v>
       </x:c>
     </x:row>
-    <x:row ht="137.96875" customHeight="1" collapsed="0">
+    <x:row ht="931.40625" customHeight="1" collapsed="0">
       <x:c r="A348" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B348" s="8" t="s">
         <x:v>1421</x:v>
       </x:c>
       <x:c r="C348" s="8"/>
       <x:c r="D348" s="9" t="n">
-        <x:v>180941</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E348" s="8" t="s">
         <x:v>1422</x:v>
       </x:c>
       <x:c r="F348" s="8" t="s">
         <x:v>1423</x:v>
       </x:c>
       <x:c r="G348" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H348" s="8" t="s">
         <x:v>1424</x:v>
       </x:c>
     </x:row>
-    <x:row ht="161" customHeight="1" collapsed="0">
+    <x:row ht="563.4375" customHeight="1" collapsed="0">
       <x:c r="A349" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B349" s="8" t="s">
         <x:v>1425</x:v>
       </x:c>
       <x:c r="C349" s="8"/>
       <x:c r="D349" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>792738</x:v>
       </x:c>
       <x:c r="E349" s="8" t="s">
         <x:v>1426</x:v>
       </x:c>
       <x:c r="F349" s="8" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="G349" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H349" s="8" t="s">
         <x:v>1428</x:v>
       </x:c>
     </x:row>
-    <x:row ht="931.40625" customHeight="1" collapsed="0">
+    <x:row ht="919.9375" customHeight="1" collapsed="0">
       <x:c r="A350" s="8" t="s">
-        <x:v>457</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B350" s="8" t="s">
         <x:v>1429</x:v>
       </x:c>
       <x:c r="C350" s="8"/>
       <x:c r="D350" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>92104</x:v>
       </x:c>
       <x:c r="E350" s="8" t="s">
         <x:v>1430</x:v>
       </x:c>
       <x:c r="F350" s="8" t="s">
         <x:v>1431</x:v>
       </x:c>
       <x:c r="G350" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H350" s="8" t="s">
         <x:v>1432</x:v>
       </x:c>
     </x:row>
-    <x:row ht="563.4375" customHeight="1" collapsed="0">
+    <x:row ht="16535.59375" customHeight="1" collapsed="0">
       <x:c r="A351" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B351" s="8" t="s">
         <x:v>1433</x:v>
       </x:c>
       <x:c r="C351" s="8"/>
       <x:c r="D351" s="9" t="n">
-        <x:v>792738</x:v>
+        <x:v>167713</x:v>
       </x:c>
       <x:c r="E351" s="8" t="s">
         <x:v>1434</x:v>
       </x:c>
       <x:c r="F351" s="8" t="s">
         <x:v>1435</x:v>
       </x:c>
       <x:c r="G351" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H351" s="8" t="s">
         <x:v>1436</x:v>
       </x:c>
     </x:row>
-    <x:row ht="919.9375" customHeight="1" collapsed="0">
+    <x:row ht="264.5" customHeight="1" collapsed="0">
       <x:c r="A352" s="8" t="s">
-        <x:v>104</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B352" s="8" t="s">
         <x:v>1437</x:v>
       </x:c>
       <x:c r="C352" s="8"/>
       <x:c r="D352" s="9" t="n">
-        <x:v>92104</x:v>
+        <x:v>99195</x:v>
       </x:c>
       <x:c r="E352" s="8" t="s">
         <x:v>1438</x:v>
       </x:c>
       <x:c r="F352" s="8" t="s">
         <x:v>1439</x:v>
       </x:c>
       <x:c r="G352" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H352" s="8" t="s">
         <x:v>1440</x:v>
       </x:c>
     </x:row>
-    <x:row ht="16535.59375" customHeight="1" collapsed="0">
+    <x:row ht="183.96875" customHeight="1" collapsed="0">
       <x:c r="A353" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="B353" s="8" t="s">
         <x:v>1441</x:v>
       </x:c>
       <x:c r="C353" s="8"/>
       <x:c r="D353" s="9" t="n">
-        <x:v>167713</x:v>
+        <x:v>77001</x:v>
       </x:c>
       <x:c r="E353" s="8" t="s">
         <x:v>1442</x:v>
       </x:c>
       <x:c r="F353" s="8" t="s">
         <x:v>1443</x:v>
       </x:c>
       <x:c r="G353" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H353" s="8" t="s">
         <x:v>1444</x:v>
       </x:c>
     </x:row>
-    <x:row ht="264.46875" customHeight="1" collapsed="0">
+    <x:row ht="1920.34375" customHeight="1" collapsed="0">
       <x:c r="A354" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B354" s="8" t="s">
         <x:v>1445</x:v>
       </x:c>
       <x:c r="C354" s="8"/>
       <x:c r="D354" s="9" t="n">
-        <x:v>99195</x:v>
+        <x:v>1430723</x:v>
       </x:c>
       <x:c r="E354" s="8" t="s">
         <x:v>1446</x:v>
       </x:c>
       <x:c r="F354" s="8" t="s">
         <x:v>1447</x:v>
       </x:c>
       <x:c r="G354" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H354" s="8" t="s">
         <x:v>1448</x:v>
       </x:c>
     </x:row>
-    <x:row ht="184" customHeight="1" collapsed="0">
+    <x:row ht="459.9375" customHeight="1" collapsed="0">
       <x:c r="A355" s="8" t="s">
-        <x:v>732</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B355" s="8" t="s">
         <x:v>1449</x:v>
       </x:c>
       <x:c r="C355" s="8"/>
       <x:c r="D355" s="9" t="n">
-        <x:v>77001</x:v>
+        <x:v>89465</x:v>
       </x:c>
       <x:c r="E355" s="8" t="s">
         <x:v>1450</x:v>
       </x:c>
       <x:c r="F355" s="8" t="s">
         <x:v>1451</x:v>
       </x:c>
       <x:c r="G355" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H355" s="8" t="s">
         <x:v>1452</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1920.34375" customHeight="1" collapsed="0">
+    <x:row ht="459.96875" customHeight="1" collapsed="0">
       <x:c r="A356" s="8" t="s">
-        <x:v>71</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B356" s="8" t="s">
         <x:v>1453</x:v>
       </x:c>
       <x:c r="C356" s="8"/>
       <x:c r="D356" s="9" t="n">
-        <x:v>1430723</x:v>
+        <x:v>374757</x:v>
       </x:c>
       <x:c r="E356" s="8" t="s">
         <x:v>1454</x:v>
       </x:c>
       <x:c r="F356" s="8" t="s">
         <x:v>1455</x:v>
       </x:c>
       <x:c r="G356" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H356" s="8" t="s">
         <x:v>1456</x:v>
       </x:c>
     </x:row>
-    <x:row ht="459.9375" customHeight="1" collapsed="0">
+    <x:row ht="115" customHeight="1" collapsed="0">
       <x:c r="A357" s="8" t="s">
-        <x:v>205</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B357" s="8" t="s">
         <x:v>1457</x:v>
       </x:c>
       <x:c r="C357" s="8"/>
       <x:c r="D357" s="9" t="n">
-        <x:v>89465</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E357" s="8" t="s">
         <x:v>1458</x:v>
       </x:c>
       <x:c r="F357" s="8" t="s">
         <x:v>1459</x:v>
       </x:c>
       <x:c r="G357" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H357" s="8" t="s">
         <x:v>1460</x:v>
       </x:c>
     </x:row>
-    <x:row ht="459.9375" customHeight="1" collapsed="0">
+    <x:row ht="138" customHeight="1" collapsed="0">
       <x:c r="A358" s="8" t="s">
-        <x:v>214</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B358" s="8" t="s">
         <x:v>1461</x:v>
       </x:c>
       <x:c r="C358" s="8"/>
       <x:c r="D358" s="9" t="n">
-        <x:v>374757</x:v>
+        <x:v>98957</x:v>
       </x:c>
       <x:c r="E358" s="8" t="s">
         <x:v>1462</x:v>
       </x:c>
       <x:c r="F358" s="8" t="s">
         <x:v>1463</x:v>
       </x:c>
       <x:c r="G358" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H358" s="8" t="s">
         <x:v>1464</x:v>
       </x:c>
     </x:row>
-    <x:row ht="115" customHeight="1" collapsed="0">
+    <x:row ht="1230.40625" customHeight="1" collapsed="0">
       <x:c r="A359" s="8" t="s">
-        <x:v>61</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B359" s="8" t="s">
         <x:v>1465</x:v>
       </x:c>
       <x:c r="C359" s="8"/>
       <x:c r="D359" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E359" s="8" t="s">
         <x:v>1466</x:v>
       </x:c>
       <x:c r="F359" s="8" t="s">
         <x:v>1467</x:v>
       </x:c>
       <x:c r="G359" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H359" s="8" t="s">
         <x:v>1468</x:v>
       </x:c>
     </x:row>
-    <x:row ht="138" customHeight="1" collapsed="0">
+    <x:row ht="977.375" customHeight="1" collapsed="0">
       <x:c r="A360" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B360" s="8" t="s">
         <x:v>1469</x:v>
       </x:c>
       <x:c r="C360" s="8"/>
       <x:c r="D360" s="9" t="n">
-        <x:v>98957</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E360" s="8" t="s">
         <x:v>1470</x:v>
       </x:c>
       <x:c r="F360" s="8" t="s">
         <x:v>1471</x:v>
       </x:c>
       <x:c r="G360" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H360" s="8" t="s">
         <x:v>1472</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1230.40625" customHeight="1" collapsed="0">
+    <x:row ht="172.5" customHeight="1" collapsed="0">
       <x:c r="A361" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B361" s="8" t="s">
         <x:v>1473</x:v>
       </x:c>
       <x:c r="C361" s="8"/>
       <x:c r="D361" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>215635</x:v>
       </x:c>
       <x:c r="E361" s="8" t="s">
         <x:v>1474</x:v>
       </x:c>
       <x:c r="F361" s="8" t="s">
         <x:v>1475</x:v>
       </x:c>
       <x:c r="G361" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H361" s="8" t="s">
         <x:v>1476</x:v>
       </x:c>
     </x:row>
-    <x:row ht="977.40625" customHeight="1" collapsed="0">
+    <x:row ht="816.4375" customHeight="1" collapsed="0">
       <x:c r="A362" s="8" t="s">
-        <x:v>205</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B362" s="8" t="s">
         <x:v>1477</x:v>
       </x:c>
       <x:c r="C362" s="8"/>
       <x:c r="D362" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>92779</x:v>
       </x:c>
       <x:c r="E362" s="8" t="s">
         <x:v>1478</x:v>
       </x:c>
       <x:c r="F362" s="8" t="s">
         <x:v>1479</x:v>
       </x:c>
       <x:c r="G362" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H362" s="8" t="s">
         <x:v>1480</x:v>
       </x:c>
     </x:row>
-    <x:row ht="172.5" customHeight="1" collapsed="0">
+    <x:row ht="1506.375" customHeight="1" collapsed="0">
       <x:c r="A363" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B363" s="8" t="s">
         <x:v>1481</x:v>
       </x:c>
       <x:c r="C363" s="8"/>
       <x:c r="D363" s="9" t="n">
-        <x:v>215635</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E363" s="8" t="s">
         <x:v>1482</x:v>
       </x:c>
       <x:c r="F363" s="8" t="s">
         <x:v>1483</x:v>
       </x:c>
       <x:c r="G363" s="8" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H363" s="8" t="s">
         <x:v>1484</x:v>
       </x:c>
     </x:row>
-    <x:row ht="816.4375" customHeight="1" collapsed="0">
+    <x:row ht="4300.625" customHeight="1" collapsed="0">
       <x:c r="A364" s="8" t="s">
-        <x:v>457</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="B364" s="8" t="s">
         <x:v>1485</x:v>
       </x:c>
       <x:c r="C364" s="8"/>
       <x:c r="D364" s="9" t="n">
-        <x:v>92779</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E364" s="8" t="s">
         <x:v>1486</x:v>
       </x:c>
       <x:c r="F364" s="8" t="s">
         <x:v>1487</x:v>
       </x:c>
       <x:c r="G364" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H364" s="8" t="s">
         <x:v>1488</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1506.34375" customHeight="1" collapsed="0">
+    <x:row ht="816.4375" customHeight="1" collapsed="0">
       <x:c r="A365" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B365" s="8" t="s">
         <x:v>1489</x:v>
       </x:c>
       <x:c r="C365" s="8"/>
       <x:c r="D365" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>143202</x:v>
       </x:c>
       <x:c r="E365" s="8" t="s">
         <x:v>1490</x:v>
       </x:c>
       <x:c r="F365" s="8" t="s">
         <x:v>1491</x:v>
       </x:c>
       <x:c r="G365" s="8" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H365" s="8" t="s">
         <x:v>1492</x:v>
       </x:c>
     </x:row>
-    <x:row ht="4300.65625" customHeight="1" collapsed="0">
+    <x:row ht="494.4375" customHeight="1" collapsed="0">
       <x:c r="A366" s="8" t="s">
-        <x:v>562</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B366" s="8" t="s">
         <x:v>1493</x:v>
       </x:c>
       <x:c r="C366" s="8"/>
       <x:c r="D366" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>179747</x:v>
       </x:c>
       <x:c r="E366" s="8" t="s">
         <x:v>1494</x:v>
       </x:c>
       <x:c r="F366" s="8" t="s">
         <x:v>1495</x:v>
       </x:c>
       <x:c r="G366" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H366" s="8" t="s">
         <x:v>1496</x:v>
       </x:c>
     </x:row>
-    <x:row ht="816.4375" customHeight="1" collapsed="0">
+    <x:row ht="92" customHeight="1" collapsed="0">
       <x:c r="A367" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="B367" s="8" t="s">
         <x:v>1497</x:v>
       </x:c>
       <x:c r="C367" s="8"/>
       <x:c r="D367" s="9" t="n">
-        <x:v>143202</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E367" s="8" t="s">
         <x:v>1498</x:v>
       </x:c>
       <x:c r="F367" s="8" t="s">
         <x:v>1499</x:v>
       </x:c>
       <x:c r="G367" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H367" s="8" t="s">
         <x:v>1500</x:v>
       </x:c>
     </x:row>
-    <x:row ht="494.4375" customHeight="1" collapsed="0">
+    <x:row ht="356.46875" customHeight="1" collapsed="0">
       <x:c r="A368" s="8" t="s">
-        <x:v>149</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B368" s="8" t="s">
         <x:v>1501</x:v>
       </x:c>
       <x:c r="C368" s="8"/>
       <x:c r="D368" s="9" t="n">
-        <x:v>179747</x:v>
+        <x:v>250756</x:v>
       </x:c>
       <x:c r="E368" s="8" t="s">
         <x:v>1502</x:v>
       </x:c>
       <x:c r="F368" s="8" t="s">
         <x:v>1503</x:v>
       </x:c>
       <x:c r="G368" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H368" s="8" t="s">
         <x:v>1504</x:v>
       </x:c>
     </x:row>
-    <x:row ht="92" customHeight="1" collapsed="0">
+    <x:row ht="1103.875" customHeight="1" collapsed="0">
       <x:c r="A369" s="8" t="s">
-        <x:v>553</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B369" s="8" t="s">
         <x:v>1505</x:v>
       </x:c>
       <x:c r="C369" s="8"/>
       <x:c r="D369" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E369" s="8" t="s">
         <x:v>1506</x:v>
       </x:c>
       <x:c r="F369" s="8" t="s">
         <x:v>1507</x:v>
       </x:c>
       <x:c r="G369" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H369" s="8" t="s">
         <x:v>1508</x:v>
       </x:c>
     </x:row>
-    <x:row ht="356.4375" customHeight="1" collapsed="0">
+    <x:row ht="1057.9375" customHeight="1" collapsed="0">
       <x:c r="A370" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="B370" s="8" t="s">
         <x:v>1509</x:v>
       </x:c>
       <x:c r="C370" s="8"/>
       <x:c r="D370" s="9" t="n">
-        <x:v>250756</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E370" s="8" t="s">
         <x:v>1510</x:v>
       </x:c>
       <x:c r="F370" s="8" t="s">
         <x:v>1511</x:v>
       </x:c>
       <x:c r="G370" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H370" s="8" t="s">
         <x:v>1512</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1103.90625" customHeight="1" collapsed="0">
+    <x:row ht="2828.75" customHeight="1" collapsed="0">
       <x:c r="A371" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="B371" s="8" t="s">
-        <x:v>1513</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="C371" s="8"/>
       <x:c r="D371" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E371" s="8" t="s">
-        <x:v>1514</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="F371" s="8" t="s">
-        <x:v>1515</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="G371" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H371" s="8" t="s">
-        <x:v>1516</x:v>
-[...2 lines deleted...]
-    <x:row ht="1057.90625" customHeight="1" collapsed="0">
+        <x:v>1517</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="471.4375" customHeight="1" collapsed="0">
       <x:c r="A372" s="8" t="s">
-        <x:v>288</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B372" s="8" t="s">
-        <x:v>1517</x:v>
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="C372" s="8"/>
       <x:c r="D372" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E372" s="8" t="s">
-        <x:v>1518</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="F372" s="8" t="s">
-        <x:v>1519</x:v>
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="G372" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H372" s="8" t="s">
-        <x:v>1520</x:v>
-[...2 lines deleted...]
-    <x:row ht="2828.75" customHeight="1" collapsed="0">
+        <x:v>1521</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="287.46875" customHeight="1" collapsed="0">
       <x:c r="A373" s="8" t="s">
-        <x:v>1521</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="B373" s="8" t="s">
         <x:v>1522</x:v>
       </x:c>
       <x:c r="C373" s="8"/>
       <x:c r="D373" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E373" s="8" t="s">
         <x:v>1523</x:v>
       </x:c>
       <x:c r="F373" s="8" t="s">
         <x:v>1524</x:v>
       </x:c>
       <x:c r="G373" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H373" s="8" t="s">
         <x:v>1525</x:v>
       </x:c>
     </x:row>
-    <x:row ht="471.46875" customHeight="1" collapsed="0">
+    <x:row ht="91.96875" customHeight="1" collapsed="0">
       <x:c r="A374" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B374" s="8" t="s">
         <x:v>1526</x:v>
       </x:c>
       <x:c r="C374" s="8"/>
       <x:c r="D374" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>173811</x:v>
       </x:c>
       <x:c r="E374" s="8" t="s">
         <x:v>1527</x:v>
       </x:c>
       <x:c r="F374" s="8" t="s">
         <x:v>1528</x:v>
       </x:c>
       <x:c r="G374" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H374" s="8" t="s">
         <x:v>1529</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.46875" customHeight="1" collapsed="0">
+    <x:row ht="1885.84375" customHeight="1" collapsed="0">
       <x:c r="A375" s="8" t="s">
-        <x:v>288</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B375" s="8" t="s">
         <x:v>1530</x:v>
       </x:c>
       <x:c r="C375" s="8"/>
       <x:c r="D375" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>290583</x:v>
       </x:c>
       <x:c r="E375" s="8" t="s">
         <x:v>1531</x:v>
       </x:c>
       <x:c r="F375" s="8" t="s">
         <x:v>1532</x:v>
       </x:c>
       <x:c r="G375" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H375" s="8" t="s">
         <x:v>1533</x:v>
       </x:c>
     </x:row>
-    <x:row ht="91.96875" customHeight="1" collapsed="0">
+    <x:row ht="149.5" customHeight="1" collapsed="0">
       <x:c r="A376" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B376" s="8" t="s">
         <x:v>1534</x:v>
       </x:c>
       <x:c r="C376" s="8"/>
       <x:c r="D376" s="9" t="n">
-        <x:v>173811</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E376" s="8" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="F376" s="8" t="s">
         <x:v>1536</x:v>
       </x:c>
       <x:c r="G376" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H376" s="8" t="s">
         <x:v>1537</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1885.84375" customHeight="1" collapsed="0">
+    <x:row ht="2046.8125" customHeight="1" collapsed="0">
       <x:c r="A377" s="8" t="s">
-        <x:v>214</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B377" s="8" t="s">
         <x:v>1538</x:v>
       </x:c>
       <x:c r="C377" s="8"/>
       <x:c r="D377" s="9" t="n">
-        <x:v>290583</x:v>
+        <x:v>171801</x:v>
       </x:c>
       <x:c r="E377" s="8" t="s">
         <x:v>1539</x:v>
       </x:c>
       <x:c r="F377" s="8" t="s">
         <x:v>1540</x:v>
       </x:c>
       <x:c r="G377" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H377" s="8" t="s">
         <x:v>1541</x:v>
       </x:c>
     </x:row>
-    <x:row ht="149.5" customHeight="1" collapsed="0">
+    <x:row ht="528.9375" customHeight="1" collapsed="0">
       <x:c r="A378" s="8" t="s">
-        <x:v>432</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B378" s="8" t="s">
         <x:v>1542</x:v>
       </x:c>
       <x:c r="C378" s="8"/>
       <x:c r="D378" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>2592030</x:v>
       </x:c>
       <x:c r="E378" s="8" t="s">
         <x:v>1543</x:v>
       </x:c>
       <x:c r="F378" s="8" t="s">
         <x:v>1544</x:v>
       </x:c>
       <x:c r="G378" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H378" s="8" t="s">
         <x:v>1545</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2046.78125" customHeight="1" collapsed="0">
+    <x:row ht="390.96875" customHeight="1" collapsed="0">
       <x:c r="A379" s="8" t="s">
-        <x:v>61</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B379" s="8" t="s">
         <x:v>1546</x:v>
       </x:c>
       <x:c r="C379" s="8"/>
       <x:c r="D379" s="9" t="n">
-        <x:v>171801</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E379" s="8" t="s">
         <x:v>1547</x:v>
       </x:c>
       <x:c r="F379" s="8" t="s">
         <x:v>1548</x:v>
       </x:c>
       <x:c r="G379" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H379" s="8" t="s">
         <x:v>1549</x:v>
       </x:c>
     </x:row>
-    <x:row ht="528.96875" customHeight="1" collapsed="0">
+    <x:row ht="1920.34375" customHeight="1" collapsed="0">
       <x:c r="A380" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B380" s="8" t="s">
         <x:v>1550</x:v>
       </x:c>
       <x:c r="C380" s="8"/>
       <x:c r="D380" s="9" t="n">
-        <x:v>2592030</x:v>
+        <x:v>277986</x:v>
       </x:c>
       <x:c r="E380" s="8" t="s">
         <x:v>1551</x:v>
       </x:c>
       <x:c r="F380" s="8" t="s">
         <x:v>1552</x:v>
       </x:c>
       <x:c r="G380" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H380" s="8" t="s">
         <x:v>1553</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.96875" customHeight="1" collapsed="0">
+    <x:row ht="678.40625" customHeight="1" collapsed="0">
       <x:c r="A381" s="8" t="s">
-        <x:v>192</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B381" s="8" t="s">
         <x:v>1554</x:v>
       </x:c>
       <x:c r="C381" s="8"/>
       <x:c r="D381" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>84476</x:v>
       </x:c>
       <x:c r="E381" s="8" t="s">
         <x:v>1555</x:v>
       </x:c>
       <x:c r="F381" s="8" t="s">
         <x:v>1556</x:v>
       </x:c>
       <x:c r="G381" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H381" s="8" t="s">
+        <x:v>457</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="574.96875" customHeight="1" collapsed="0">
+      <x:c r="A382" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B382" s="8" t="s">
         <x:v>1557</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1558</x:v>
       </x:c>
       <x:c r="C382" s="8"/>
       <x:c r="D382" s="9" t="n">
-        <x:v>277986</x:v>
+        <x:v>122267</x:v>
       </x:c>
       <x:c r="E382" s="8" t="s">
+        <x:v>1558</x:v>
+      </x:c>
+      <x:c r="F382" s="8" t="s">
         <x:v>1559</x:v>
       </x:c>
-      <x:c r="F382" s="8" t="s">
+      <x:c r="G382" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H382" s="8" t="s">
         <x:v>1560</x:v>
       </x:c>
-      <x:c r="G382" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H382" s="8" t="s">
+    </x:row>
+    <x:row ht="436.96875" customHeight="1" collapsed="0">
+      <x:c r="A383" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B383" s="8" t="s">
         <x:v>1561</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1562</x:v>
       </x:c>
       <x:c r="C383" s="8"/>
       <x:c r="D383" s="9" t="n">
-        <x:v>84476</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E383" s="8" t="s">
+        <x:v>1562</x:v>
+      </x:c>
+      <x:c r="F383" s="8" t="s">
         <x:v>1563</x:v>
       </x:c>
-      <x:c r="F383" s="8" t="s">
+      <x:c r="G383" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H383" s="8" t="s">
         <x:v>1564</x:v>
       </x:c>
-      <x:c r="G383" s="8" t="s">
-[...6 lines deleted...]
-    <x:row ht="574.9375" customHeight="1" collapsed="0">
+    </x:row>
+    <x:row ht="402.4375" customHeight="1" collapsed="0">
       <x:c r="A384" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B384" s="8" t="s">
         <x:v>1565</x:v>
       </x:c>
       <x:c r="C384" s="8"/>
       <x:c r="D384" s="9" t="n">
-        <x:v>122267</x:v>
+        <x:v>362784</x:v>
       </x:c>
       <x:c r="E384" s="8" t="s">
         <x:v>1566</x:v>
       </x:c>
       <x:c r="F384" s="8" t="s">
         <x:v>1567</x:v>
       </x:c>
       <x:c r="G384" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H384" s="8" t="s">
         <x:v>1568</x:v>
       </x:c>
     </x:row>
-    <x:row ht="436.96875" customHeight="1" collapsed="0">
+    <x:row ht="655.46875" customHeight="1" collapsed="0">
       <x:c r="A385" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B385" s="8" t="s">
         <x:v>1569</x:v>
       </x:c>
       <x:c r="C385" s="8"/>
       <x:c r="D385" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>126168</x:v>
       </x:c>
       <x:c r="E385" s="8" t="s">
         <x:v>1570</x:v>
       </x:c>
       <x:c r="F385" s="8" t="s">
         <x:v>1571</x:v>
       </x:c>
       <x:c r="G385" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H385" s="8" t="s">
         <x:v>1572</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.4375" customHeight="1" collapsed="0">
+    <x:row ht="3012.75" customHeight="1" collapsed="0">
       <x:c r="A386" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B386" s="8" t="s">
         <x:v>1573</x:v>
       </x:c>
       <x:c r="C386" s="8"/>
       <x:c r="D386" s="9" t="n">
-        <x:v>362784</x:v>
+        <x:v>283195</x:v>
       </x:c>
       <x:c r="E386" s="8" t="s">
         <x:v>1574</x:v>
       </x:c>
       <x:c r="F386" s="8" t="s">
         <x:v>1575</x:v>
       </x:c>
       <x:c r="G386" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H386" s="8" t="s">
         <x:v>1576</x:v>
       </x:c>
     </x:row>
-    <x:row ht="655.46875" customHeight="1" collapsed="0">
+    <x:row ht="69" customHeight="1" collapsed="0">
       <x:c r="A387" s="8" t="s">
-        <x:v>117</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B387" s="8" t="s">
         <x:v>1577</x:v>
       </x:c>
       <x:c r="C387" s="8"/>
       <x:c r="D387" s="9" t="n">
-        <x:v>126168</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E387" s="8" t="s">
         <x:v>1578</x:v>
       </x:c>
       <x:c r="F387" s="8" t="s">
         <x:v>1579</x:v>
       </x:c>
       <x:c r="G387" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H387" s="8" t="s">
         <x:v>1580</x:v>
       </x:c>
     </x:row>
-    <x:row ht="3012.75" customHeight="1" collapsed="0">
+    <x:row ht="2587.25" customHeight="1" collapsed="0">
       <x:c r="A388" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B388" s="8" t="s">
         <x:v>1581</x:v>
       </x:c>
       <x:c r="C388" s="8"/>
       <x:c r="D388" s="9" t="n">
-        <x:v>283195</x:v>
+        <x:v>457434</x:v>
       </x:c>
       <x:c r="E388" s="8" t="s">
         <x:v>1582</x:v>
       </x:c>
       <x:c r="F388" s="8" t="s">
         <x:v>1583</x:v>
       </x:c>
       <x:c r="G388" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H388" s="8" t="s">
         <x:v>1584</x:v>
       </x:c>
     </x:row>
-    <x:row ht="69" customHeight="1" collapsed="0">
+    <x:row ht="712.9375" customHeight="1" collapsed="0">
       <x:c r="A389" s="8" t="s">
-        <x:v>160</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B389" s="8" t="s">
         <x:v>1585</x:v>
       </x:c>
       <x:c r="C389" s="8"/>
       <x:c r="D389" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E389" s="8" t="s">
         <x:v>1586</x:v>
       </x:c>
       <x:c r="F389" s="8" t="s">
         <x:v>1587</x:v>
       </x:c>
       <x:c r="G389" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H389" s="8" t="s">
         <x:v>1588</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2587.25" customHeight="1" collapsed="0">
+    <x:row ht="701.46875" customHeight="1" collapsed="0">
       <x:c r="A390" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B390" s="8" t="s">
         <x:v>1589</x:v>
       </x:c>
       <x:c r="C390" s="8"/>
       <x:c r="D390" s="9" t="n">
-        <x:v>457434</x:v>
+        <x:v>368156</x:v>
       </x:c>
       <x:c r="E390" s="8" t="s">
         <x:v>1590</x:v>
       </x:c>
       <x:c r="F390" s="8" t="s">
         <x:v>1591</x:v>
       </x:c>
       <x:c r="G390" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H390" s="8" t="s">
         <x:v>1592</x:v>
       </x:c>
     </x:row>
-    <x:row ht="712.96875" customHeight="1" collapsed="0">
+    <x:row ht="218.46875" customHeight="1" collapsed="0">
       <x:c r="A391" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B391" s="8" t="s">
         <x:v>1593</x:v>
       </x:c>
       <x:c r="C391" s="8"/>
       <x:c r="D391" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>569930</x:v>
       </x:c>
       <x:c r="E391" s="8" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="F391" s="8" t="s">
         <x:v>1594</x:v>
       </x:c>
-      <x:c r="F391" s="8" t="s">
+      <x:c r="G391" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H391" s="8" t="s">
         <x:v>1595</x:v>
       </x:c>
-      <x:c r="G391" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H391" s="8" t="s">
+    </x:row>
+    <x:row ht="103.5" customHeight="1" collapsed="0">
+      <x:c r="A392" s="8" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="B392" s="8" t="s">
         <x:v>1596</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1597</x:v>
       </x:c>
       <x:c r="C392" s="8"/>
       <x:c r="D392" s="9" t="n">
-        <x:v>368156</x:v>
+        <x:v>130984</x:v>
       </x:c>
       <x:c r="E392" s="8" t="s">
+        <x:v>1597</x:v>
+      </x:c>
+      <x:c r="F392" s="8" t="s">
         <x:v>1598</x:v>
       </x:c>
-      <x:c r="F392" s="8" t="s">
+      <x:c r="G392" s="8" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="H392" s="8" t="s">
         <x:v>1599</x:v>
       </x:c>
-      <x:c r="G392" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H392" s="8" t="s">
+    </x:row>
+    <x:row ht="23" customHeight="1" collapsed="0">
+      <x:c r="A393" s="10" t="s">
         <x:v>1600</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A393" s="10" t="s">
+      <x:c r="B393" s="10" t="s">
         <x:v>1601</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1602</x:v>
       </x:c>
       <x:c r="C393" s="10"/>
       <x:c r="D393" s="11" t="n">
         <x:v>109515543</x:v>
       </x:c>
       <x:c r="E393" s="10" t="s">
-        <x:v>1601</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="F393" s="10" t="s">
-        <x:v>1601</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="G393" s="10" t="s">
-        <x:v>1601</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="H393" s="10" t="s">
-        <x:v>1601</x:v>
+        <x:v>1600</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
@@ -15427,29 +15418,29 @@
     <x:mergeCell ref="B373:C373"/>
     <x:mergeCell ref="B374:C374"/>
     <x:mergeCell ref="B375:C375"/>
     <x:mergeCell ref="B376:C376"/>
     <x:mergeCell ref="B377:C377"/>
     <x:mergeCell ref="B378:C378"/>
     <x:mergeCell ref="B379:C379"/>
     <x:mergeCell ref="B380:C380"/>
     <x:mergeCell ref="B381:C381"/>
     <x:mergeCell ref="B382:C382"/>
     <x:mergeCell ref="B383:C383"/>
     <x:mergeCell ref="B384:C384"/>
     <x:mergeCell ref="B385:C385"/>
     <x:mergeCell ref="B386:C386"/>
     <x:mergeCell ref="B387:C387"/>
     <x:mergeCell ref="B388:C388"/>
     <x:mergeCell ref="B389:C389"/>
     <x:mergeCell ref="B390:C390"/>
     <x:mergeCell ref="B391:C391"/>
     <x:mergeCell ref="B392:C392"/>
     <x:mergeCell ref="B393:C393"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 13, 2026 10:09 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 3, 2026 10:32 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>