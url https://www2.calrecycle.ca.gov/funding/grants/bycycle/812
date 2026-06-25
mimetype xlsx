--- v12 (2026-06-03)
+++ v13 (2026-06-25)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aaf6e7e38294695" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebcfcdb482574795" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R8c5d7416233543af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R06a349e21caf418c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1602">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 SB 1383 Local Assistance Grant Program (OWR4)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -288,68 +288,50 @@
 9. Oversee Procurement Target Progress
 10. Review and Process Waivers
 11. Oversee the Organics Enforcement Process 
 12. Maintain the Enforcement Log
 13. Reach Out to Recovery Organization
 14. Maintain the SB 1383 Information on the City's Website
 15. Perform Recordkeeping duties
 16. File SB 1383 Reports, including Food Recover, Compliance and Procurement</x:t>
   </x:si>
   <x:si>
     <x:t>San Bernardino      </x:t>
   </x:si>
   <x:si>
     <x:t>City of Ontario</x:t>
   </x:si>
   <x:si>
     <x:t> Porscha Gatewood</x:t>
   </x:si>
   <x:si>
     <x:t>9093952776</x:t>
   </x:si>
   <x:si>
     <x:t>Funding from the Local Assistance Grant program will be used for cost related collection of green waste/organics, personnel administration, enforcement, public education, new materials, training and associated cost.</x:t>
   </x:si>
   <x:si>
-    <x:t>Contra Costa        </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>City of Corona</x:t>
   </x:si>
   <x:si>
     <x:t> Jacqueline Zukeran</x:t>
   </x:si>
   <x:si>
     <x:t>9517394983</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Corona Utilities Department requests $275,781 in SB 1383 Local Assistance Grant Program funding for the following SB 1383 program components: education and outreach materials and for the purchase of compost to meet the SB 1383 Procurement targets for calendar years 2024 and 2025. 
 Public education and outreach are essential to the success of the City of Corona’s SB 1383 program; educational material will be distributed to our community in the form of pamphlets, flyers, posters, and different forms of electronic media that will be easily accessible by all residents. The educational material will be especially helpful to address contamination within the community by allowing us to educate residents and businesses after any instance of contamination.
 The City of Corona is required to procure 8,811.40 tons of Recovered Organic Waste Products (ROWP) in Calendar Year (CY) 2024 and 13,556 tons of ROWP in CY 2025, which is equivalent to 5,110.6 tons and 7,862 tons of compost, respectively. The City plans to conduct an RFP to find the most cost-effective solution to meet its procurement target.  The City currently has a contract with Zero Food Print for calendar year 2023 and requested a quote to help develop a procurement budget for future years.</x:t>
   </x:si>
   <x:si>
     <x:t>Santa Cruz County</x:t>
   </x:si>
   <x:si>
     <x:t> Kasey Kolassa</x:t>
   </x:si>
   <x:si>
     <x:t>8314542377</x:t>
   </x:si>
   <x:si>
     <x:t>SB 1383 implementation and outreach expenditures.</x:t>
   </x:si>
@@ -359,57 +341,63 @@
   <x:si>
     <x:t>City of Lompoc</x:t>
   </x:si>
   <x:si>
     <x:t> Solid Waste Program Analyst</x:t>
   </x:si>
   <x:si>
     <x:t>8058758024</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Lompoc will be using the awarded funds for education and outreach. Staff intends to print and distribute educational material such as brochures as well as English/Spanish flyers with education regarding SB 1383 to be inserted with residents’ utility bills. In addition, the City will be continuing their partnership with the County of Santa Barbabra in the Food Recovery Program that has been established.</x:t>
   </x:si>
   <x:si>
     <x:t>City of La Habra</x:t>
   </x:si>
   <x:si>
     <x:t> Jeff Henderson</x:t>
   </x:si>
   <x:si>
     <x:t>5623834170</x:t>
   </x:si>
   <x:si>
     <x:t>The City plans to use the Sb 1383 funding on funding salaries for staff that work on monitoring and enforcing SB 1383 laws. The City also plans to use the funding on handing out food waste pails and organic bags at events.</x:t>
   </x:si>
   <x:si>
+    <x:t>Contra Costa        </x:t>
+  </x:si>
+  <x:si>
     <x:t>City of Oakley</x:t>
   </x:si>
   <x:si>
     <x:t> Kenneth Strelo</x:t>
   </x:si>
   <x:si>
     <x:t>9256257036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akemi Myers</x:t>
   </x:si>
   <x:si>
     <x:t>Assistance in complying with SB 1383, including funding of staff time and materials related to education and outreach, and compliance.</x:t>
   </x:si>
   <x:si>
     <x:t>El Dorado           </x:t>
   </x:si>
   <x:si>
     <x:t>El Dorado County</x:t>
   </x:si>
   <x:si>
     <x:t> Timothy Engle</x:t>
   </x:si>
   <x:si>
     <x:t>5306216587</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of SB 1383 Short-lived Climate Pollutants with a particular focus on education and outreach.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Redlands</x:t>
   </x:si>
   <x:si>
     <x:t> Louie Miranda</x:t>
   </x:si>
@@ -777,67 +765,50 @@
     <x:t>Sonoma              </x:t>
   </x:si>
   <x:si>
     <x:t>Sonoma County Waste Management Agency</x:t>
   </x:si>
   <x:si>
     <x:t> Xinci Tan</x:t>
   </x:si>
   <x:si>
     <x:t>7078376134</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The SCWMA is planning to use the funds for several regional programs, including purchase and transportation of compost/mulch; contract with Zero FoodPrint to increase carbon farming locally; an educational campaign to combat organics/recycling contamination; educational print materials; software license to help track food recovery; purchase of countertop food scrap collection pails; consultant time for commercial generator technical assistance; and permitting/engineering of a new composting facility.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Bell Gardens</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. Bernardo Iniguez</x:t>
   </x:si>
   <x:si>
     <x:t>5628067770</x:t>
   </x:si>
   <x:si>
     <x:t>Funds will be used to assist the City of Bell Gardens in development of an SB 1383 Enforcement Plan, including best management strategies, training, enforcement operating procedures as well as procurement analysis and planning.  </x:t>
-  </x:si>
-[...15 lines deleted...]
-Grant funds will support both components, ensuring the successful implementation of these critical projects for the benefit of the City, its residents, and the environment.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Antioch</x:t>
   </x:si>
   <x:si>
     <x:t>Ms. Julie Haas-Wajdowicz</x:t>
   </x:si>
   <x:si>
     <x:t>9257797097</x:t>
   </x:si>
   <x:si>
     <x:t>The City intends to use the funds to work with our Edible Food Generators (EFGs) and create a Resource Recovery Ambassador Program (RRA).  We hope to bring on a consultant and/or a data management platform to help our EFGs with their food donation efforts and tracking.  We are planning on building on our RRA pilot program to train those who work and/or live in Antioch on the 3 sort program.  Stipends will be provided for completing the training and assisting with at least 1 public event.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Upland</x:t>
   </x:si>
   <x:si>
     <x:t> Tanya Garcia</x:t>
   </x:si>
   <x:si>
     <x:t>9092912967</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Upland proposes to make use of available Local Assistance Grant Application Funds to continue the successful launch of its Organics Waste Recycling Program. The City plans to use CalRecycle's local assistance funding to support our implementation efforts, specifically in the areas of public education and outreach, collection, and administration/compliance efforts thru additional secured staff hours made possible by this unique funding opportunity. The City looks forward to using these funds for public education, outreach, and marketing on multi platform educational
 videos promoting proper organics waste recycling methods and procedures for collection. Additionally, funds will be used for educational outreach brochures and bill mailers to supplement our multi-media messaging. Workshops, classes, and events will also be a big educational factor. Personnel is required for this program for capacity planning, program evaluation and analysis. Personnel will also maintain records and track indirect costs in association with the program.  With the secured funds, the City is also maintaining its collection program thru the distribution of Food Waste Pails to collect the organics waste in the home in preparation for disposal during the resident's regularly scheduled waste hauling day. The City anticipates that the personnel, collection upgrades, and promotional outreach as stated above enabled by the funding will allow for the successful continuation of Upland's Organics Waste Recycling Program.</x:t>
@@ -1150,50 +1121,53 @@
   <x:si>
     <x:t>Plumas County</x:t>
   </x:si>
   <x:si>
     <x:t> Sean Graham</x:t>
   </x:si>
   <x:si>
     <x:t>5302836032</x:t>
   </x:si>
   <x:si>
     <x:t>These grant funds will be used by Plumas County for two distinct purposes. First, the funds will be used by departments to cover costs associated with purchasing recycled content paper products pursuant to SB 1383 requirements. Plumas County has a system in place via the County Purchasing Policy whereby Departments are required to purchase recycled content paper products pursuant to the % requirements detailed by CalRecycle. Furthermore, departments are required to send invoices and other documentation necessary to prove recycled content requirements to the County Solid Waste Program Manager for recordkeeping. This system will allow for departments to be reimbursed for their purchases while ensuring that the Solid Waste Program Manager maintains the necessary records for administering the grant. Additionally, the grant funds will be used to cover labor costs for personnel from the Department of Public Works as well as the Plumas County Department of Environmental Health. The Solid Waste Program Manager (who works under Public Works) is responsible for recordkeeping and reporting to CalRecycle on all matters pursuant to SB 1383.The Solid Waste Program Manager is also responsible for producing and distributing locally tailored education and outreach material, informing tier 1 and 2 generators of their obligations under SB 1383. Staff from Environmental Health also work towards the County's compliance with SB 1383 by performing compliance inspections of Tier 1 and Tier 2 edible food generators</x:t>
   </x:si>
   <x:si>
     <x:t>City of Sanger</x:t>
   </x:si>
   <x:si>
     <x:t>Ms. Leica Wahl</x:t>
   </x:si>
   <x:si>
     <x:t>5598766300</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Sanger was awarded $76,049 in SB 1383 Local Assistance grant funds to purchase equipment and procurement for SB 1383-related activities. The grant funds were used to purchase an Avant 860 Wheel Loader to assist in mulch handling, transporting, and delivering procurements to residents. Grant funds were also used to procure compost in partnership with Mid Valley Disposal for use at City parks, and to residents at Community Clean-up events &amp; Spring giveaways. The City was able to share resources with the community for residential composting, improve landscaping &amp; park maintenance, and work more efficiently to meet SB 1383 goals.</x:t>
   </x:si>
   <x:si>
+    <x:t>Placer              </x:t>
+  </x:si>
+  <x:si>
     <x:t>Placer County</x:t>
   </x:si>
   <x:si>
     <x:t>Ms Janeane Martin</x:t>
   </x:si>
   <x:si>
     <x:t>5308864984</x:t>
   </x:si>
   <x:si>
     <x:t>Grant funds are being requested to achieve several SB 1383 related projects using a multi-prong approach. Foremost, funding is requested to increase edible food recovery efforts and expand capacity in Placer County; the funds will be used in a variety of ways to achieve these goals. Grant funds are also requested to aid in purchase of equipment that would be used to increase organic waste diversion. Funds would also be applied to consultant assistance with SB 1383 evaluation in Eastern Placer County. Full descriptions of all grant fund related projects are included in the narrative.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Industry</x:t>
   </x:si>
   <x:si>
     <x:t> Jeff Duhamel</x:t>
   </x:si>
   <x:si>
     <x:t>5624323700</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Industry was awarded $75,000 in SB1383 Local Assistance grant funds. The City used the grant funds to hire a consultant and completed: 1) Developed and mailed educational materials to all organic waste generator, Tier 1 and Tier edible food generators in the City; 2) Conducted meetings with Franchise Waste Hauler, certain generators, and the LA Regional Foodbank to address organic recycling program rollout and expansion of food donation programs; 3) Conducted site visits to inspect for compliance and notified businesses of any contamination; 4) Performed waste stream reviews for businesses that requested organic recycling waivers and followed up with businesses that were issued waivers to ensure that the businesses still qualify; 5) Conducted site-inspections which included lid-lifts and spoke with businesses who had contamination in their containers. Outreach was provided to these businesses, and training was offered to businesses that requested it; 6) Worked with Code Enforcement to ensure that programs meet the state's requirement and that materials are diverted from landfills by using permitted organics recycling collectors.
 </x:t>
   </x:si>
   <x:si>
@@ -1522,51 +1496,51 @@
   <x:si>
     <x:t>San Mateo           </x:t>
   </x:si>
   <x:si>
     <x:t>City of Pacifica</x:t>
   </x:si>
   <x:si>
     <x:t> Lisa Petersen</x:t>
   </x:si>
   <x:si>
     <x:t>6507383767</x:t>
   </x:si>
   <x:si>
     <x:t>We will be participating in the San Mateo County Resource Conservation District Compost Broker Project. This project is a collaboration between every city and town within San Mateo County, the County of San Mateo, and the San Mateo Resource Conservation District (RCD) to help each jurisdiction meet their SB 1383 recovered organic waste product procurement target. Our Jurisdiction will contract with the RCD to procure compost and apply it to farm and rangeland in San Mateo County; to identify and develop additional partnership opportunities with the county’s agricultural communities to support long-term SB 1383 compliance; and to assess innovative compost procurement, application, and funding strategies to build capacity for the long term.</x:t>
   </x:si>
   <x:si>
     <x:t>Rodeo Sanitary District</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. Steven Beall</x:t>
   </x:si>
   <x:si>
     <x:t>5107992970</x:t>
   </x:si>
   <x:si>
-    <x:t>Rodeo Sanitary District (RSD) seeks funding for implementation of regulation requirements associated with SB 1383. Specific proposed activities include record keeping and grant management, education and outreach, and program evaluation/gap analysis as described below. The tasks are not necessarily described in the sequence in which they will occur. </x:t>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Rodeo Sanitary District (RSD)was awarded $75,000.00 in SB 1383 Local Assistance grant funds to reduce organic waste sent to landfills. The grant funds were used to fund outreach to businesses to ensure they have proper indoor bin setup, an understanding of proper sorting, and adequate signage. Indoor compost bins and kitchen compost pails were purchased and distributed to businesses and multifamily dwelling. Outreach included presenting to residents and schools on proper compost sorting. A mailer to all addresses in Rodeo Sanitary District that highlighted commonly confused compostable items was included. During outreach, flyers were distributed on organics, recycling to businesses to use on their customer facing and back of house collection bins.   </x:t>
   </x:si>
   <x:si>
     <x:t>City of Gardena</x:t>
   </x:si>
   <x:si>
     <x:t> Hong Lee</x:t>
   </x:si>
   <x:si>
     <x:t>3102179564</x:t>
   </x:si>
   <x:si>
     <x:t>The grant funding will be used for our Consultant, HF&amp;H who has been the subject matter expert in solid waste for over 30 years to continue assisting the City with managing the SB 1383 franchise agreement, direct service provider contract management and compliance monitoring services. This will ensure that the solid waste and recycling programs and services outlined in the City's direct service provider agreements are implemented successfully in compliance with state laws.
 HF&amp;H will support the City with ongoing SB 1383 contract compliance activities including monitoring key service and compliance dates, reporting requirements, community program support and annual program requirements. The City, HF&amp;H and the waste hauler will continue to meet monthly to monitor compliance.
 During the meetings, there will be follow up to monitor direct service provider reports for compliance with SB 1383 (tonnage, service levels, etc.), monitor quantity and quality of Hauler's Public Education to meet SB 1383 requirements and ad-hoc advisory on SB 1383 compliance. 
 The funds will also be used to conduct a Gap Analysis. This will assist the City with determining the critical pathways for compliance for SB 1383 planning, monitoring and compliance. Goals and timelines will be identified, information will be gathered and a thorough analysis will be provided to the City to implement. 
 The City will also have an Implementation of Record Planning which includes an audit of the current implementation and reports and action plan for closing compliance gaps. </x:t>
   </x:si>
   <x:si>
     <x:t>City of Hawthorne</x:t>
   </x:si>
   <x:si>
     <x:t> Selena Acuna</x:t>
   </x:si>
   <x:si>
     <x:t>3103492982</x:t>
@@ -2299,50 +2273,62 @@
   </x:si>
   <x:si>
     <x:t>Mr. Danny King</x:t>
   </x:si>
   <x:si>
     <x:t>8587202477</x:t>
   </x:si>
   <x:si>
     <x:t>These funds will primarily be used for Edible Food Recovery education, outreach, technical assistance, inspection and enforcement activities of our edible food generators and food recovery organizations. Funds will also cover SB 1383 organic recycling outreach to our residents and broader business community.
 We will use relationships already established through our partnership in the Regional Solid Waste Association (RSWA) with consultant Solana Center for Environmental Innovation. We may seek additional consultant services.
 Fund will be used to develop educational content and perform outreach through various means including inspections of our Tier 1 and Tier 2 generators, technical assistance site visits, video or phone assistance webinars, and/or public service announcements. Some grant funds could also be used to cover the costs of materials for educational signs or other educational materials. The goal will be to ensure edible food donation programs are established with our Tier 1 and Tier 2 generators and to also maximize organic recycling participation with desired sorting behavior and minimize contamination.</x:t>
   </x:si>
   <x:si>
     <x:t>San Bernardino County</x:t>
   </x:si>
   <x:si>
     <x:t> Sharon Mitchell</x:t>
   </x:si>
   <x:si>
     <x:t>9093868968</x:t>
   </x:si>
   <x:si>
     <x:t>Various County departments will be working on several programs/projects, providing education and outreach, and purchasing equipment to aide in the implementation of SB 1383 requirements.</x:t>
   </x:si>
   <x:si>
+    <x:t>City of Brentwood</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Casey Wichert</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9255166070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Funds would be used to offset expenses related to SB1383 compliance, more specifically to assist in the permitting, design, building of a process on-site to divert organics from the landfill instead of hauling the materials off to distant composting facilities. </x:t>
+  </x:si>
+  <x:si>
     <x:t>City of Concord</x:t>
   </x:si>
   <x:si>
     <x:t> Jeff Rayos</x:t>
   </x:si>
   <x:si>
     <x:t>9256713446</x:t>
   </x:si>
   <x:si>
     <x:t>Personnel costs, procurement, and other items that aid in the jurisdiction’s compliance with SB 1383 requirements.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Dinuba</x:t>
   </x:si>
   <x:si>
     <x:t> George Avila</x:t>
   </x:si>
   <x:si>
     <x:t>5595915924</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Dinuba will be allocating its SB1383 Local Assistance Grant funds to contract with a consultant to perform a SB1383 Program Analysis and develop Implementation Approach.  This will include a focus on multifamily recycling and organics program implementation to try and address a specific area of concern for Dinuba.  Additionally, funding will be allocated to Recovered Organic Waste Product Procurement to help meet the City's procurement targets.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Ripon</x:t>
@@ -2614,50 +2600,64 @@
   <x:si>
     <x:t> Fatima Khan</x:t>
   </x:si>
   <x:si>
     <x:t>6508477589</x:t>
   </x:si>
   <x:si>
     <x:t>The grant funds being requested will be used to implement SB 1383 in the City of East Palo Alto, with projects that fall within the scope of Cal Recycle's guidelines. The projects for which the City of East Palo Alto is requesting funds can be found in the narrative proposal, and below:
 The first project for which the our jurisdiction seeks funding is a collaboration between every city and town within San Mateo County, the County of San Mateo, and the San Mateo Resource Conservation District (RCD) to help each jurisdiction meet its SB 1383 recovered organic waste product procurement target. Our jurisdiction will contract with the RCD to procure compost and apply it to farm and rangeland in San Mateo County; to identify and develop additional partnership opportunities with the county’s agricultural communities to support long-term SB 1383 compliance; and to assess innovative compost procurement, application, and funding strategies to build capacity for the long term.  
 The second project for which our jurisdiction seeks funding is to supplement environmental staff’s time with SB 1383 outreach and enforcement. There is currently only one full-time and one part-time (.5FTE) staff in the Environmental Programs Division.  
 The City of East Palo Alto is the least compliant jurisdiction in San Mateo County, with respect to generators that have yet to opt in for a green bin. This supplemental time will allow the staff members to work with our Joint Powers Authority (Rethink Waste) and our waste service provider Recology to ensure that the non-compliant commercial and multi-family dwelling accounts become compliant over the next year. With the addition of these grant funds, staff would spend a total of 15 hours a week devoted to SB 1383 outreach and education tasks for the City.</x:t>
   </x:si>
   <x:si>
     <x:t>Santa Barbara County</x:t>
   </x:si>
   <x:si>
     <x:t> Sam Dickinson</x:t>
   </x:si>
   <x:si>
     <x:t>8058823618</x:t>
   </x:si>
   <x:si>
     <x:t>SB 1383 Local Assistance Grant funding will be used to continue the implementation of SB 1383 in Santa Barbara County. The Narrative Proposal document contains detailed information of how the budgeted items will be used for Edible Food Recovery, Personnel, Equipment, Education, and Record Keeping requirements.</x:t>
   </x:si>
   <x:si>
+    <x:t>City of Lincoln</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mrs Angela Frost</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9164342452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The SB 1383 Compliance and Waste Management Enhancement project encompasses two vital initiatives in the City of Lincoln. The first is an educational campaign to educate and engage residential and commercial waste generators, building trust, raising awareness, and promoting responsible waste practices. A consultant will be hired to execute this campaign.
+The second component involves the acquisition of the Program Tracker by Recyclist, a comprehensive waste-tracking and record-keeping solution. This software guarantees SB 1383 compliance, enhances data accuracy, improves operational efficiency, amplifies transparency, and aids in achieving environmental goals, all while providing long-term cost savings.
+Grant funds will support both components, ensuring the successful implementation of these critical projects for the benefit of the City, its residents, and the environment.</x:t>
+  </x:si>
+  <x:si>
     <x:t>City of Twentynine Palms</x:t>
   </x:si>
   <x:si>
     <x:t> Elijah Marshall</x:t>
   </x:si>
   <x:si>
     <x:t>7603676799</x:t>
   </x:si>
   <x:si>
     <x:t>Provide collection receptacles for businesses and residential kitchens for the handling organic food scraps for composting. Provide training for restaurants on the preservation and safe handling of recoverable edible food. Promote organic collection efforts through all forms of media.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Elk Grove</x:t>
   </x:si>
   <x:si>
     <x:t> Kimberley Taylor</x:t>
   </x:si>
   <x:si>
     <x:t>9166273440</x:t>
   </x:si>
   <x:si>
     <x:t>Edible Food Recovery Working Group - $218,281.00 to fully fund year 2 of the Edible Food Recovery Working Group in Sacramento County. This is a formal regional collaboration to support County-wide capacity building and compliance in edible food recovery. 
 Organics Roll Carts - $10,000.00 to purchase 100 green organics roll carts to increase the diversion of food waste at City event. The current carts used at events do not clearly differentiate between garbage, recycling and organics which makes it difficult for residents to properly sort and dispose of different materials. 
 Compost Procurement - $79,000.00. for compost procurement program and compost distribution management. The City is also investigating procurement options including compost brokers, direct service provider agreements, compost hubs, etc. Therefore, the City will need to allocate the remaining grant funding towards procurement to reach SB1383 compliance.
 Indirect Costs - CalRecycle requires 10% of the total grant amount to be allocated for indirect costs. Based on our budget plan, this equals $30,728.10. 
@@ -2739,62 +2739,50 @@
   </x:si>
   <x:si>
     <x:t>City of Mountain View</x:t>
   </x:si>
   <x:si>
     <x:t> Jennifer Cutter</x:t>
   </x:si>
   <x:si>
     <x:t>6509036033</x:t>
   </x:si>
   <x:si>
     <x:t>The City participates in a countywide edible food recovery program to meet the requirements of SB 1383. Each member agency contributes to the overall costs of the program contractor, Joint Venture Silicon Valley, to operate the food recovery program. These grant funds will be allocated to support the base program for fiscal years 2024-2025 and 2025-2026. Food recovery program enhancement projects in fiscal year 2024-2025 will aid food recovery efforts at our schools by providing supplies (e.g., ice packs) to defray the costs of program implementation. Other enhancement project activities include an expansion of donation reverse logistics through outreach and pilot programs so that recovered food can stay in the county.
 To meet Mountain View's organic waste product procurement targets required by SB 1383, the City will utilize grant funds to help reach our 2024 and 2025 procurement targets. The City proposes to contract with a third-party direct service provider to get SB 1383 compliant compost to farms and ranches and who will maintain records that the City can use in annual reporting.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Encinitas</x:t>
   </x:si>
   <x:si>
     <x:t> Erik Steenblock</x:t>
   </x:si>
   <x:si>
     <x:t>7606332108</x:t>
   </x:si>
   <x:si>
     <x:t>Grant funds will be used to primarily fund requirements associated with the implementation of the City's Edible Food Recovery program including Education and Outreach, Inspection and Enforcement, Record Keeping, Tier Identification and Capacity Planning. Additionally, funds will be used for Edible Food Recovery program evaluation and gap analysis if it is determined that the San Diego County region has a shortfall in its Edible Food Recovery capacity.</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>The City of Wildomar aims to launch a comprehensive compost and mulch program that will enhance the community's environmental health and resilience.  Utilization of compost and mulch will facilitate a range of multi-benefit projects for residents entailing: Landscape Enhancement, Erosion Control and Water Quality Improvement.   A total of $39,675 is allocated for compost acquisition - 529 tons, with $39,560 allocated for the procurement of mulch- 430 yards, including installation, totaling $79,235.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Los Angeles</x:t>
   </x:si>
   <x:si>
     <x:t> Parvati Proffitt</x:t>
   </x:si>
   <x:si>
     <x:t>2134853148</x:t>
   </x:si>
   <x:si>
     <x:t>Los Angeles Sanitation &amp; Environment (LASAN) is responsible for the collection and disposal of solid waste throughout the City of Los Angeles. LASAN offers the OrganicsLA program to the residents of the City, which allows them to recycle organic waste through their curbside green bin. To further reduce landfill organic waste, LASAN is committed to increasing edible food recovery, conducting outreach campaigns based on waste characterization studies, and monitoring contamination. The goal is to educate the public, decrease the amount of organic waste sent to landfills, and increase efforts for edible food recovery. These efforts will help to distribute edible food to disadvantaged communities and enable the City of Los Angeles to meet state and City goals of diverting organic waste from landfills. LASAN's proposed grant project includes ten tasks that are detailed below.</x:t>
   </x:si>
   <x:si>
     <x:t>City of San Gabriel</x:t>
   </x:si>
   <x:si>
     <x:t> Capucine Hernandez</x:t>
   </x:si>
   <x:si>
     <x:t>6263082825</x:t>
   </x:si>
   <x:si>
     <x:t>If approved, a portion of the SB 1383 Local Assistance Grand funds would be used to purchase equipment for local Food Recovery Organizations (FROs) located in San Gabriel. These FROs are small non-profit organizations that are in need of equipment. Funds will also be used for City staff time/labor for administrative tasks related to SB1383, and recycled office products procurement.</x:t>
   </x:si>
@@ -3041,69 +3029,50 @@
   </x:si>
   <x:si>
     <x:t>City of Livingston</x:t>
   </x:si>
   <x:si>
     <x:t>Ms. Adabel Pirita</x:t>
   </x:si>
   <x:si>
     <x:t>2093948044</x:t>
   </x:si>
   <x:si>
     <x:t>With the proposed grant project, the City of Livingston would be able to purchase equipment, collection bins and to continue utilizing the services of a consultant to help with SB1383 program evaluation, site visits/inspections and other program compliance. For equipment, the City would be able to obtain equipment that may take years to budget for/obtain; the equipment would be a Kubota loader (or comparable piece of equipment) that will unload/load and move procured organics waste products (i.e. compost) and an Earth &amp; Turf "pull-behind" compost spreader to spread compost on public parks and other City-owned areas. The City would also be able to purchase more indoor/outdoor collection containers for City-owned public spaces (such as the parks and around City buildings) and for special events that take place within the City; the containers would be for the collection of Organics and Recyclables throughout the City's public areas. Lastly, the proposed grant project will help with Consultant costs for grant administration and SB1383 Site Visits/Inspections, Program Evaluation/Compliance.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Daly City</x:t>
   </x:si>
   <x:si>
     <x:t> Leilani Ramos</x:t>
   </x:si>
   <x:si>
     <x:t>6509918101</x:t>
   </x:si>
   <x:si>
     <x:t>The City will be participating in the San Mateo County Resource Conservation District Compost Broker Project. This project is a collaboration between every city and town within San Mateo County, the County of San Mateo, and the San Mateo Resource Conservation District (RCD) to help each jurisdiction meet their SB 1383 recovered organic waste product procurement target. Our Jurisdiction will contract with the RCD to procure compost and apply it to farm and rangeland in San Mateo County; to identify and develop additional partnership opportunities with the county’s agricultural communities to support long-term SB 1383 compliance; and to assess innovative compost procurement, application, and funding strategies to build capacity for the long term.
 While the City’s primary focus is to explore a mix of options that will meet our annual procurement targets, fulfilling this target with just compost alone will far exceed that which is used and needed by the City. By partnering on a regional effort with the County of San Mateo and local jurisdictions, we will meet a portion of our procurement target. New equipment purchases will assist City staff in spreading mulch across City-owned greenspaces in hopes to meet more than 50% of its annual procurement amount. The City also wants to prioritize recordkeeping requirements through a joint effort with its waste hauler, Republic Services, as well as extend education and outreach to grade school youth in Daly City.</x:t>
-  </x:si>
-[...17 lines deleted...]
-Citywide SB 1383 program success will be fortified by the prudent expenditure of the estimated funds available to the City during the FY22/23 funding cycle.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Fountain Valley</x:t>
   </x:si>
   <x:si>
     <x:t> Soumelia Gountoumas</x:t>
   </x:si>
   <x:si>
     <x:t>7145934441</x:t>
   </x:si>
   <x:si>
     <x:t>Purchasing compost/mulch/socks related to SB1383 implementation, customization of app or software, waste audits, purchasing in-mold labels and/or stickers related to SB1383 implementation, transportation services for the procurement of compost/mulch, administrative support related to SB1383 implementation, education and outreach for local schools, purchasing a billboard signage, consulting services related to SB1383 activities.</x:t>
   </x:si>
   <x:si>
     <x:t>Marin City Community Services District</x:t>
   </x:si>
   <x:si>
     <x:t> Juanita Edwards</x:t>
   </x:si>
   <x:si>
     <x:t>4153321441</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The Marin City Community Services District will be using SB1383 Grant Funding to conduct an analysis of the Districts current SB1383 programs to determine areas of need and support for program implementation.  The District will work with a consultant and its hauler to determine gaps in implementation and develop programs that will satisfy those needs.  There will also be a focus on developing enhanced multifamily collection of organics and recycling as well as educational and outreach support and events to ensure any programs implemented are accepted by the community and are successful.</x:t>
   </x:si>
@@ -5299,63 +5268,50 @@
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Rancho Murieta Community Services District was awarded $75,000 in SB 1383 Local Assistance grant funds to reduce organic waste sent to landfills. The grant funds were used to expand organics collections through residential vendor Cal Waste, and provided education and outreach services on SB1383 regulations to the community.</x:t>
   </x:si>
   <x:si>
     <x:t>Monterey County</x:t>
   </x:si>
   <x:si>
     <x:t> Melissa Rangel</x:t>
   </x:si>
   <x:si>
     <x:t>8317558907</x:t>
   </x:si>
   <x:si>
     <x:t>Monterey County Environmental Health Bureau grant project description activities will include personnel time collection, admin cost, equipment, education, and outreach. The personnel time will cover county staff when going out and conducting education and outreach such as waste assessment site visits presentations trainings and will now include inspections for enforcement for organics waste generators along with Tier 1 &amp; Tier 2 edible food generators. The administrative cost will help support a Recycling Resource Recovery Specialist and the Accountant II as they will be the staff that will be managing the grant, managing projects purchasing and reporting. The County is also allocating funding towards the collection component for the pre purchase of a two-year subscription of the careIt app. This app was purchased with the previous funding, and we plan to continue paying for the subscription as all the other jurisdictions within the county are already using it to help build our edible food recovery capacity. Another project we plan on allocate funding towards would be the purchase of 23-gallon slim jims used for organic waste. This would be a pilot program specifically targeting schools and potentially some commercial generators. the county would reach out to the schools to help implement organic services if they have not already done so. Slim jims would be provided during the training for the kitchen staff. County is also allocating funding towards educational and outreach this component will continue supporting the partnership we have with the western and eastern Technical Assistant Committees (TAC) groups that support with education and outreach and other resources within the county. It will also continue supporting compliance letters, radio ads, display ads, social media, Flyers, brochures, and PowerPoint presentations. The outreach component will support staff when needed to provide waste assessments trainings for organic waste and edible food recovery, Community presentations, HOA presentations. Funding allocated for equipment would cover PPE such as gloves hard hat steel toe boots safety glasses safety vest, safety jackets and potentially iPad accessories such as keyboards.</x:t>
   </x:si>
   <x:si>
     <x:t>City of San Carlos</x:t>
   </x:si>
   <x:si>
     <x:t> Steven Machida</x:t>
   </x:si>
   <x:si>
     <x:t>6508024203</x:t>
   </x:si>
   <x:si>
-    <x:t>City of Palm Springs</x:t>
-[...11 lines deleted...]
-  <x:si>
     <x:t>City of Canyon Lake</x:t>
   </x:si>
   <x:si>
     <x:t> Ruby Manzano</x:t>
   </x:si>
   <x:si>
     <x:t>9512462024</x:t>
   </x:si>
   <x:si>
     <x:t>Under the eligible projects listed in the guidelines of SB1383 Local Assistance Grant Program for collections and food recovery, the City of Canyon Lake is looking to help businesses upgrade and provide, clean, safe, and secure refuse enclosures. The proposed projects would address the only two commercial sites within its city limits, Canyon Lake Towne Center and Eastpost Center. These centers are located along the commercial corridors of Railroad Canyon Road and Geotz Road in Canyon Lake.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Pasadena</x:t>
   </x:si>
   <x:si>
     <x:t> Gustavo Castellanos</x:t>
   </x:si>
   <x:si>
     <x:t>6267447115</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Pasadena is interested in implementing a recycling compliance tracking and recordkeeping software. The desired features of the software include but are not limited to: recordkeeping sections to fulfill the requirements set by CalRecycle; compliance tracking via scheduled data imports of franchise hauler customer lists; updates to the system to align with changes in legislative mandates; and
 reports/dashboards for reliable and streamlined EAR submissions.</x:t>
   </x:si>
   <x:si>
@@ -5438,50 +5394,94 @@
   </x:si>
   <x:si>
     <x:t>The City of Orange is pursuing this grant funding in order to improve public education and enhance services to better serve the City's community members, residents, visitors, and businesses with regard to SB 1383. A portion of this funding will be used on public education and outreach with materials and messaging tailored to the target audience. Examples of audiences include residential cart service properties, multi-family complexes, and commercial sector. Other funding will be used to assist with the procurement targets set by the state. This includes costs of labor and equipment to spread compost and mulch. Funds will also be used to conduct a program/gap analysis to be conducted by a consultant. Remaining funding will enhance the current compliant services provided by the City.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Modesto</x:t>
   </x:si>
   <x:si>
     <x:t>2095775495</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase Software to bring City in line with the ability to complete reporting requirements, track enforcement activities, Solid Waste service levels, and Route Reviews.
 Outreach and Education to continue to bring residents and</x:t>
   </x:si>
   <x:si>
     <x:t>City of Newark</x:t>
   </x:si>
   <x:si>
     <x:t> Amelia Timbers</x:t>
   </x:si>
   <x:si>
     <x:t>5105784539</x:t>
   </x:si>
   <x:si>
     <x:t>Funds will be used for the purchase and application of SB 1383 compliant composted mulch to City parks.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Palm Springs</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Jasmine Fields</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7603238214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>We will use funding, if awarded, to help us establish our Tier 2 edible food recovery program.  We plan to work with our local food bank and food distribution organizations to identify, source, and develop best practices for distributing edible food from our Tier 2 generators to recipients in our jurisdiction.  By the end of the grant term, we plan to have all Tier 2 generators participating on an at least monthly basis. 
+We will also use funding to strengthen and standardize our Tier 1 food recovery program.  Both programs will be led by FIND Food Bank, our local and regional food bank.  The remaining funding will support training and marketing to build awareness of the program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Lynwood</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Juan Presiado</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3106030220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Lynwood deems the SB 1383 Local Assistance Grant Program funding as a valuable resource to assist in complying with SB 1383 program regulations, while promoting the goals of reducing methane gas, increasing public awareness, and perhaps, most importantly, increasing recovery by 20% of disposed edible food for human consumption by January 1, 2025.
+Multiple tasks, some of which carry over from the previous funding cycle for FY21/22, will be implemented and/or expanded using the financial resources available to the City under the FY22/23 funding cycle. 
+For example, by the continuation of careful capacity planning, along with increasing the management of organics, the City could identify alternative facilities and/or emerging technologies for processing the organics generated within Lynwood.
+Multi-lingual educational materials, such as fliers, brochures, email blasts, residential/commercial door hangers and informational handouts at City Hall, City Facilities, local Schools, Events and Outreach opportunities, represent a significant priority, receiving an approximate 20% allocation, or $25k.
+As a catalyst, more frequent site visits will be conducted at commercial generators to increase program participation, raise recovery levels, and verify that food rescue operations are running optimally under alliances between edible food donors and local food recovery organizations.
+The funding will be also be expended to upgrade recordkeeping software, utilized, in part, to match edible food donors with local food banks.
+During this grant cycle, the City will remain hyper-focused on Compliance and Enforcement. As stated above, this will entail more frequent site visits and heightened vigilance over generator practices to isolate program gaps, mitigate levels of contamination, measure volumes, produce cleaner streams of recyclable commodities, and identify immediate opportunities to drive greater organics recovery.
+Citywide SB 1383 program success will be fortified by the prudent expenditure of the estimated funds available to the City during the FY22/23 funding cycle.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Wildomar</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Jason Farag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9516777751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City of Wildomar aims to launch a comprehensive compost and mulch program that will enhance the community's environmental health and resilience.  Utilization of compost and mulch will facilitate a range of multi-benefit projects for residents entailing: Landscape Enhancement, Erosion Control and Water Quality Improvement.   A total of $39,675 is allocated for compost acquisition - 529 tons, with $39,560 allocated for the procurement of mulch- 430 yards, including installation, totaling $79,235.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 387</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -5616,51 +5616,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0d77276f9f84f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c5d7416233543af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2ff1474bcce643a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bdacd45b13848db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R06a349e21caf418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5d676586fd2343b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -6092,8949 +6092,8949 @@
     </x:row>
     <x:row ht="195.47705078125" customHeight="1" collapsed="0">
       <x:c r="A21" s="8" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B21" s="8" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C21" s="8"/>
       <x:c r="D21" s="9" t="n">
         <x:v>476003</x:v>
       </x:c>
       <x:c r="E21" s="8" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F21" s="8" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G21" s="8" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H21" s="8" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
-    <x:row ht="241.4833984375" customHeight="1" collapsed="0">
+    <x:row ht="1138.3935546875" customHeight="1" collapsed="0">
       <x:c r="A22" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B22" s="8" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
       <x:c r="C22" s="8"/>
       <x:c r="D22" s="9" t="n">
-        <x:v>175139</x:v>
+        <x:v>414610</x:v>
       </x:c>
       <x:c r="E22" s="8" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F22" s="8" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="F22" s="8" t="s">
+      <x:c r="G22" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H22" s="8" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="G22" s="8" t="s">
+    </x:row>
+    <x:row ht="46.0068359375" customHeight="1" collapsed="0">
+      <x:c r="A23" s="8" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B23" s="8" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...9 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
       <x:c r="C23" s="8"/>
       <x:c r="D23" s="9" t="n">
-        <x:v>414610</x:v>
+        <x:v>338133</x:v>
       </x:c>
       <x:c r="E23" s="8" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F23" s="8" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G23" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H23" s="8" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="F23" s="8" t="s">
+    </x:row>
+    <x:row ht="356.4560546875" customHeight="1" collapsed="0">
+      <x:c r="A24" s="8" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="G23" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H23" s="8" t="s">
+      <x:c r="B24" s="8" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
       <x:c r="C24" s="8"/>
       <x:c r="D24" s="9" t="n">
-        <x:v>338133</x:v>
+        <x:v>120716</x:v>
       </x:c>
       <x:c r="E24" s="8" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F24" s="8" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="F24" s="8" t="s">
+      <x:c r="G24" s="8" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H24" s="8" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="G24" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H24" s="8" t="s">
+    </x:row>
+    <x:row ht="183.9970703125" customHeight="1" collapsed="0">
+      <x:c r="A25" s="8" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B25" s="8" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
       <x:c r="C25" s="8"/>
       <x:c r="D25" s="9" t="n">
-        <x:v>120716</x:v>
+        <x:v>168205</x:v>
       </x:c>
       <x:c r="E25" s="8" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F25" s="8" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G25" s="8" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H25" s="8" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F25" s="8" t="s">
+    </x:row>
+    <x:row ht="126.4814453125" customHeight="1" collapsed="0">
+      <x:c r="A26" s="8" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="G25" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H25" s="8" t="s">
+      <x:c r="B26" s="8" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
       <x:c r="C26" s="8"/>
       <x:c r="D26" s="9" t="n">
-        <x:v>168205</x:v>
+        <x:v>124605</x:v>
       </x:c>
       <x:c r="E26" s="8" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F26" s="8" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="F26" s="8" t="s">
+      <x:c r="G26" s="8" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
       <x:c r="H26" s="8" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
-    <x:row ht="126.482421875" customHeight="1" collapsed="0">
+    <x:row ht="91.9853515625" customHeight="1" collapsed="0">
       <x:c r="A27" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B27" s="8" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C27" s="8"/>
       <x:c r="D27" s="9" t="n">
-        <x:v>124605</x:v>
+        <x:v>416857</x:v>
       </x:c>
       <x:c r="E27" s="8" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F27" s="8" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G27" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H27" s="8" t="s">
-        <x:v>116</x:v>
-[...2 lines deleted...]
-    <x:row ht="91.9833984375" customHeight="1" collapsed="0">
+        <x:v>117</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1276.3837890625" customHeight="1" collapsed="0">
       <x:c r="A28" s="8" t="s">
-        <x:v>117</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B28" s="8" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C28" s="8"/>
       <x:c r="D28" s="9" t="n">
-        <x:v>416857</x:v>
+        <x:v>194451</x:v>
       </x:c>
       <x:c r="E28" s="8" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F28" s="8" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G28" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H28" s="8" t="s">
-        <x:v>121</x:v>
-[...2 lines deleted...]
-    <x:row ht="1276.384765625" customHeight="1" collapsed="0">
+        <x:v>122</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="896.91015625" customHeight="1" collapsed="0">
       <x:c r="A29" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B29" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C29" s="8"/>
       <x:c r="D29" s="9" t="n">
-        <x:v>194451</x:v>
+        <x:v>131683</x:v>
       </x:c>
       <x:c r="E29" s="8" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F29" s="8" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G29" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H29" s="8" t="s">
-        <x:v>126</x:v>
-[...2 lines deleted...]
-    <x:row ht="896.91015625" customHeight="1" collapsed="0">
+        <x:v>127</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="448.46875" customHeight="1" collapsed="0">
       <x:c r="A30" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B30" s="8" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C30" s="8"/>
       <x:c r="D30" s="9" t="n">
-        <x:v>131683</x:v>
+        <x:v>191561</x:v>
       </x:c>
       <x:c r="E30" s="8" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F30" s="8" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G30" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H30" s="8" t="s">
-        <x:v>131</x:v>
-[...2 lines deleted...]
-    <x:row ht="448.4697265625" customHeight="1" collapsed="0">
+        <x:v>132</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="333.46875" customHeight="1" collapsed="0">
       <x:c r="A31" s="8" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="8" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C31" s="8"/>
       <x:c r="D31" s="9" t="n">
-        <x:v>191561</x:v>
+        <x:v>110849</x:v>
       </x:c>
       <x:c r="E31" s="8" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F31" s="8" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G31" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H31" s="8" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
-    <x:row ht="333.4677734375" customHeight="1" collapsed="0">
+    <x:row ht="436.9599609375" customHeight="1" collapsed="0">
       <x:c r="A32" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B32" s="8" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C32" s="8"/>
       <x:c r="D32" s="9" t="n">
-        <x:v>110849</x:v>
+        <x:v>1194492</x:v>
       </x:c>
       <x:c r="E32" s="8" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F32" s="8" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="G32" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H32" s="8" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
-    <x:row ht="436.9609375" customHeight="1" collapsed="0">
+    <x:row ht="367.9658203125" customHeight="1" collapsed="0">
       <x:c r="A33" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B33" s="8" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C33" s="8"/>
       <x:c r="D33" s="9" t="n">
-        <x:v>1194492</x:v>
+        <x:v>194453</x:v>
       </x:c>
       <x:c r="E33" s="8" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F33" s="8" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="G33" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H33" s="8" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.96484375" customHeight="1" collapsed="0">
+    <x:row ht="91.984375" customHeight="1" collapsed="0">
       <x:c r="A34" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B34" s="8" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C34" s="8"/>
       <x:c r="D34" s="9" t="n">
-        <x:v>194453</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E34" s="8" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F34" s="8" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G34" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H34" s="8" t="s">
-        <x:v>148</x:v>
-[...2 lines deleted...]
-    <x:row ht="91.984375" customHeight="1" collapsed="0">
+        <x:v>149</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="356.4560546875" customHeight="1" collapsed="0">
       <x:c r="A35" s="8" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B35" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C35" s="8"/>
       <x:c r="D35" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>388722</x:v>
       </x:c>
       <x:c r="E35" s="8" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F35" s="8" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G35" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H35" s="8" t="s">
-        <x:v>153</x:v>
-[...2 lines deleted...]
-    <x:row ht="356.4560546875" customHeight="1" collapsed="0">
+        <x:v>155</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="126.4814453125" customHeight="1" collapsed="0">
       <x:c r="A36" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B36" s="8" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C36" s="8"/>
       <x:c r="D36" s="9" t="n">
-        <x:v>388722</x:v>
+        <x:v>142034</x:v>
       </x:c>
       <x:c r="E36" s="8" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F36" s="8" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G36" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H36" s="8" t="s">
-        <x:v>159</x:v>
-[...2 lines deleted...]
-    <x:row ht="126.4814453125" customHeight="1" collapsed="0">
+        <x:v>160</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1954.8291015625" customHeight="1" collapsed="0">
       <x:c r="A37" s="8" t="s">
-        <x:v>160</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B37" s="8" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C37" s="8"/>
       <x:c r="D37" s="9" t="n">
-        <x:v>142034</x:v>
+        <x:v>2314899</x:v>
       </x:c>
       <x:c r="E37" s="8" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="F37" s="8" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="G37" s="8" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H37" s="8" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1954.8291015625" customHeight="1" collapsed="0">
+    <x:row ht="494.447265625" customHeight="1" collapsed="0">
       <x:c r="A38" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B38" s="8" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C38" s="8"/>
       <x:c r="D38" s="9" t="n">
-        <x:v>2314899</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E38" s="8" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F38" s="8" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G38" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H38" s="8" t="s">
-        <x:v>168</x:v>
-[...2 lines deleted...]
-    <x:row ht="494.447265625" customHeight="1" collapsed="0">
+        <x:v>169</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="816.4345703125" customHeight="1" collapsed="0">
       <x:c r="A39" s="8" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B39" s="8" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C39" s="8"/>
       <x:c r="D39" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E39" s="8" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F39" s="8" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="G39" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H39" s="8" t="s">
-        <x:v>173</x:v>
-[...2 lines deleted...]
-    <x:row ht="816.43359375" customHeight="1" collapsed="0">
+        <x:v>174</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="287.4609375" customHeight="1" collapsed="0">
       <x:c r="A40" s="8" t="s">
-        <x:v>174</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B40" s="8" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C40" s="8"/>
       <x:c r="D40" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>148186</x:v>
       </x:c>
       <x:c r="E40" s="8" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="F40" s="8" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="G40" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H40" s="8" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.462890625" customHeight="1" collapsed="0">
+    <x:row ht="712.94140625" customHeight="1" collapsed="0">
       <x:c r="A41" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B41" s="8" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C41" s="8"/>
       <x:c r="D41" s="9" t="n">
-        <x:v>148186</x:v>
+        <x:v>450000</x:v>
       </x:c>
       <x:c r="E41" s="8" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F41" s="8" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G41" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H41" s="8" t="s">
-        <x:v>182</x:v>
-[...2 lines deleted...]
-    <x:row ht="712.94140625" customHeight="1" collapsed="0">
+        <x:v>183</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="4668.60546875" customHeight="1" collapsed="0">
       <x:c r="A42" s="8" t="s">
-        <x:v>183</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B42" s="8" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C42" s="8"/>
       <x:c r="D42" s="9" t="n">
-        <x:v>450000</x:v>
+        <x:v>547390</x:v>
       </x:c>
       <x:c r="E42" s="8" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="F42" s="8" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="G42" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H42" s="8" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
-    <x:row ht="4668.60546875" customHeight="1" collapsed="0">
+    <x:row ht="586.458984375" customHeight="1" collapsed="0">
       <x:c r="A43" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B43" s="8" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C43" s="8"/>
       <x:c r="D43" s="9" t="n">
-        <x:v>547390</x:v>
+        <x:v>1349680</x:v>
       </x:c>
       <x:c r="E43" s="8" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F43" s="8" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G43" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H43" s="8" t="s">
-        <x:v>191</x:v>
-[...2 lines deleted...]
-    <x:row ht="586.458984375" customHeight="1" collapsed="0">
+        <x:v>192</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="298.970703125" customHeight="1" collapsed="0">
       <x:c r="A44" s="8" t="s">
-        <x:v>192</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="8" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C44" s="8"/>
       <x:c r="D44" s="9" t="n">
-        <x:v>1349680</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E44" s="8" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="F44" s="8" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G44" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H44" s="8" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
-    <x:row ht="298.96875" customHeight="1" collapsed="0">
+    <x:row ht="229.974609375" customHeight="1" collapsed="0">
       <x:c r="A45" s="8" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B45" s="8" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C45" s="8"/>
       <x:c r="D45" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>296174</x:v>
       </x:c>
       <x:c r="E45" s="8" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="F45" s="8" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="G45" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H45" s="8" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
-    <x:row ht="229.974609375" customHeight="1" collapsed="0">
+    <x:row ht="2150.306640625" customHeight="1" collapsed="0">
       <x:c r="A46" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B46" s="8" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C46" s="8"/>
       <x:c r="D46" s="9" t="n">
-        <x:v>296174</x:v>
+        <x:v>326482</x:v>
       </x:c>
       <x:c r="E46" s="8" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F46" s="8" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G46" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H46" s="8" t="s">
-        <x:v>204</x:v>
-[...2 lines deleted...]
-    <x:row ht="2150.30859375" customHeight="1" collapsed="0">
+        <x:v>205</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="908.41796875" customHeight="1" collapsed="0">
       <x:c r="A47" s="8" t="s">
-        <x:v>205</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B47" s="8" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C47" s="8"/>
       <x:c r="D47" s="9" t="n">
-        <x:v>326482</x:v>
+        <x:v>139155</x:v>
       </x:c>
       <x:c r="E47" s="8" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F47" s="8" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="G47" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H47" s="8" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
-    <x:row ht="908.416015625" customHeight="1" collapsed="0">
+    <x:row ht="126.482421875" customHeight="1" collapsed="0">
       <x:c r="A48" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B48" s="8" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C48" s="8"/>
       <x:c r="D48" s="9" t="n">
-        <x:v>139155</x:v>
+        <x:v>351102</x:v>
       </x:c>
       <x:c r="E48" s="8" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F48" s="8" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G48" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H48" s="8" t="s">
-        <x:v>213</x:v>
-[...2 lines deleted...]
-    <x:row ht="126.484375" customHeight="1" collapsed="0">
+        <x:v>214</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2035.33203125" customHeight="1" collapsed="0">
       <x:c r="A49" s="8" t="s">
-        <x:v>214</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B49" s="8" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C49" s="8"/>
       <x:c r="D49" s="9" t="n">
-        <x:v>351102</x:v>
+        <x:v>267124</x:v>
       </x:c>
       <x:c r="E49" s="8" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="F49" s="8" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="G49" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H49" s="8" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2035.33203125" customHeight="1" collapsed="0">
+    <x:row ht="1276.384765625" customHeight="1" collapsed="0">
       <x:c r="A50" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B50" s="8" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C50" s="8"/>
       <x:c r="D50" s="9" t="n">
-        <x:v>267124</x:v>
+        <x:v>531371</x:v>
       </x:c>
       <x:c r="E50" s="8" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="F50" s="8" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="G50" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H50" s="8" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1276.3828125" customHeight="1" collapsed="0">
+    <x:row ht="241.482421875" customHeight="1" collapsed="0">
       <x:c r="A51" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B51" s="8" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C51" s="8"/>
       <x:c r="D51" s="9" t="n">
-        <x:v>531371</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E51" s="8" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="F51" s="8" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="G51" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H51" s="8" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
-    <x:row ht="241.484375" customHeight="1" collapsed="0">
+    <x:row ht="1517.869140625" customHeight="1" collapsed="0">
       <x:c r="A52" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B52" s="8" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C52" s="8"/>
       <x:c r="D52" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>340333</x:v>
       </x:c>
       <x:c r="E52" s="8" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F52" s="8" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G52" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H52" s="8" t="s">
-        <x:v>230</x:v>
-[...2 lines deleted...]
-    <x:row ht="1517.865234375" customHeight="1" collapsed="0">
+        <x:v>231</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="517.462890625" customHeight="1" collapsed="0">
       <x:c r="A53" s="8" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B53" s="8" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C53" s="8"/>
       <x:c r="D53" s="9" t="n">
-        <x:v>340333</x:v>
+        <x:v>1537564</x:v>
       </x:c>
       <x:c r="E53" s="8" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F53" s="8" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="G53" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H53" s="8" t="s">
-        <x:v>235</x:v>
-[...2 lines deleted...]
-    <x:row ht="517.466796875" customHeight="1" collapsed="0">
+        <x:v>236</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="218.494140625" customHeight="1" collapsed="0">
       <x:c r="A54" s="8" t="s">
-        <x:v>236</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B54" s="8" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C54" s="8"/>
       <x:c r="D54" s="9" t="n">
-        <x:v>1537564</x:v>
+        <x:v>107651</x:v>
       </x:c>
       <x:c r="E54" s="8" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="F54" s="8" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="G54" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H54" s="8" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
-    <x:row ht="218.494140625" customHeight="1" collapsed="0">
+    <x:row ht="413.97265625" customHeight="1" collapsed="0">
       <x:c r="A55" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B55" s="8" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C55" s="8"/>
       <x:c r="D55" s="9" t="n">
-        <x:v>107651</x:v>
+        <x:v>306999</x:v>
       </x:c>
       <x:c r="E55" s="8" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="F55" s="8" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="G55" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H55" s="8" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
-    <x:row ht="850.93359375" customHeight="1" collapsed="0">
+    <x:row ht="1368.39453125" customHeight="1" collapsed="0">
       <x:c r="A56" s="8" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B56" s="8" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
       <x:c r="C56" s="8"/>
       <x:c r="D56" s="9" t="n">
-        <x:v>143552</x:v>
+        <x:v>211031</x:v>
       </x:c>
       <x:c r="E56" s="8" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="F56" s="8" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="F56" s="8" t="s">
+      <x:c r="G56" s="8" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H56" s="8" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="G56" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H56" s="8" t="s">
+    </x:row>
+    <x:row ht="252.99609375" customHeight="1" collapsed="0">
+      <x:c r="A57" s="8" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B57" s="8" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
       <x:c r="C57" s="8"/>
       <x:c r="D57" s="9" t="n">
-        <x:v>306999</x:v>
+        <x:v>174062</x:v>
       </x:c>
       <x:c r="E57" s="8" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="F57" s="8" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="F57" s="8" t="s">
+      <x:c r="G57" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H57" s="8" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="G57" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H57" s="8" t="s">
+    </x:row>
+    <x:row ht="735.9296875" customHeight="1" collapsed="0">
+      <x:c r="A58" s="8" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B58" s="8" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
       <x:c r="C58" s="8"/>
       <x:c r="D58" s="9" t="n">
-        <x:v>211031</x:v>
+        <x:v>328023</x:v>
       </x:c>
       <x:c r="E58" s="8" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="F58" s="8" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="F58" s="8" t="s">
+      <x:c r="G58" s="8" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
       <x:c r="H58" s="8" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
-    <x:row ht="252.9921875" customHeight="1" collapsed="0">
+    <x:row ht="873.921875" customHeight="1" collapsed="0">
       <x:c r="A59" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B59" s="8" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C59" s="8"/>
       <x:c r="D59" s="9" t="n">
-        <x:v>174062</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E59" s="8" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="F59" s="8" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="G59" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H59" s="8" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
-    <x:row ht="735.9296875" customHeight="1" collapsed="0">
+    <x:row ht="517.46484375" customHeight="1" collapsed="0">
       <x:c r="A60" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B60" s="8" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C60" s="8"/>
       <x:c r="D60" s="9" t="n">
-        <x:v>328023</x:v>
+        <x:v>561790</x:v>
       </x:c>
       <x:c r="E60" s="8" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="F60" s="8" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G60" s="8" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H60" s="8" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="H60" s="8" t="s">
+    </x:row>
+    <x:row ht="115" customHeight="1" collapsed="0">
+      <x:c r="A61" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B61" s="8" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
       <x:c r="C61" s="8"/>
       <x:c r="D61" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>279920</x:v>
       </x:c>
       <x:c r="E61" s="8" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="F61" s="8" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="F61" s="8" t="s">
+      <x:c r="G61" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H61" s="8" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="G61" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H61" s="8" t="s">
+    </x:row>
+    <x:row ht="264.47265625" customHeight="1" collapsed="0">
+      <x:c r="A62" s="8" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
       <x:c r="B62" s="8" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C62" s="8"/>
       <x:c r="D62" s="9" t="n">
-        <x:v>561790</x:v>
+        <x:v>164536</x:v>
       </x:c>
       <x:c r="E62" s="8" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="F62" s="8" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="G62" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H62" s="8" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
-    <x:row ht="115" customHeight="1" collapsed="0">
+    <x:row ht="206.984375" customHeight="1" collapsed="0">
       <x:c r="A63" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B63" s="8" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C63" s="8"/>
       <x:c r="D63" s="9" t="n">
-        <x:v>279920</x:v>
+        <x:v>123181</x:v>
       </x:c>
       <x:c r="E63" s="8" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F63" s="8" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G63" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H63" s="8" t="s">
-        <x:v>278</x:v>
-[...2 lines deleted...]
-    <x:row ht="264.47265625" customHeight="1" collapsed="0">
+        <x:v>279</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="103.49609375" customHeight="1" collapsed="0">
       <x:c r="A64" s="8" t="s">
-        <x:v>279</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B64" s="8" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C64" s="8"/>
       <x:c r="D64" s="9" t="n">
-        <x:v>164536</x:v>
+        <x:v>292997</x:v>
       </x:c>
       <x:c r="E64" s="8" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="F64" s="8" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="G64" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H64" s="8" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
-    <x:row ht="206.98828125" customHeight="1" collapsed="0">
+    <x:row ht="1023.41796875" customHeight="1" collapsed="0">
       <x:c r="A65" s="8" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B65" s="8" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
       <x:c r="C65" s="8"/>
       <x:c r="D65" s="9" t="n">
-        <x:v>123181</x:v>
+        <x:v>419377</x:v>
       </x:c>
       <x:c r="E65" s="8" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="F65" s="8" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="F65" s="8" t="s">
+      <x:c r="G65" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H65" s="8" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="G65" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H65" s="8" t="s">
+    </x:row>
+    <x:row ht="344.9765625" customHeight="1" collapsed="0">
+      <x:c r="A66" s="8" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B66" s="8" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
       <x:c r="C66" s="8"/>
       <x:c r="D66" s="9" t="n">
-        <x:v>292997</x:v>
+        <x:v>451318</x:v>
       </x:c>
       <x:c r="E66" s="8" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="F66" s="8" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="F66" s="8" t="s">
+      <x:c r="G66" s="8" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H66" s="8" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="G66" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H66" s="8" t="s">
+    </x:row>
+    <x:row ht="425.453125" customHeight="1" collapsed="0">
+      <x:c r="A67" s="8" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B67" s="8" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
       <x:c r="C67" s="8"/>
       <x:c r="D67" s="9" t="n">
-        <x:v>419377</x:v>
+        <x:v>455122</x:v>
       </x:c>
       <x:c r="E67" s="8" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="F67" s="8" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="G67" s="8" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H67" s="8" t="s">
+        <x:v>293</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="103.4921875" customHeight="1" collapsed="0">
+      <x:c r="A68" s="8" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B68" s="8" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...15 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
       <x:c r="C68" s="8"/>
       <x:c r="D68" s="9" t="n">
-        <x:v>451318</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E68" s="8" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="F68" s="8" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="G68" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H68" s="8" t="s">
+        <x:v>297</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="183.99609375" customHeight="1" collapsed="0">
+      <x:c r="A69" s="8" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B69" s="8" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...15 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
       <x:c r="C69" s="8"/>
       <x:c r="D69" s="9" t="n">
-        <x:v>455122</x:v>
+        <x:v>208212</x:v>
       </x:c>
       <x:c r="E69" s="8" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F69" s="8" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G69" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H69" s="8" t="s">
+        <x:v>301</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="482.96875" customHeight="1" collapsed="0">
+      <x:c r="A70" s="8" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B70" s="8" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
       <x:c r="C70" s="8"/>
       <x:c r="D70" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>602222</x:v>
       </x:c>
       <x:c r="E70" s="8" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="F70" s="8" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="F70" s="8" t="s">
+      <x:c r="G70" s="8" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H70" s="8" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="G70" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H70" s="8" t="s">
+    </x:row>
+    <x:row ht="4634.10546875" customHeight="1" collapsed="0">
+      <x:c r="A71" s="8" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="B71" s="8" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
       <x:c r="C71" s="8"/>
       <x:c r="D71" s="9" t="n">
-        <x:v>208212</x:v>
+        <x:v>519396</x:v>
       </x:c>
       <x:c r="E71" s="8" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="F71" s="8" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="F71" s="8" t="s">
+      <x:c r="G71" s="8" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H71" s="8" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="G71" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H71" s="8" t="s">
+    </x:row>
+    <x:row ht="436.9609375" customHeight="1" collapsed="0">
+      <x:c r="A72" s="8" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B72" s="8" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
       <x:c r="C72" s="8"/>
       <x:c r="D72" s="9" t="n">
-        <x:v>602222</x:v>
+        <x:v>317573</x:v>
       </x:c>
       <x:c r="E72" s="8" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="F72" s="8" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="F72" s="8" t="s">
+      <x:c r="G72" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H72" s="8" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="G72" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H72" s="8" t="s">
+    </x:row>
+    <x:row ht="287.4609375" customHeight="1" collapsed="0">
+      <x:c r="A73" s="8" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="B73" s="8" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
       <x:c r="C73" s="8"/>
       <x:c r="D73" s="9" t="n">
-        <x:v>519396</x:v>
+        <x:v>161453</x:v>
       </x:c>
       <x:c r="E73" s="8" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="F73" s="8" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="F73" s="8" t="s">
+      <x:c r="G73" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H73" s="8" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="G73" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H73" s="8" t="s">
+    </x:row>
+    <x:row ht="34.5" customHeight="1" collapsed="0">
+      <x:c r="A74" s="8" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="B74" s="8" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
       <x:c r="C74" s="8"/>
       <x:c r="D74" s="9" t="n">
-        <x:v>317573</x:v>
+        <x:v>95705</x:v>
       </x:c>
       <x:c r="E74" s="8" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="F74" s="8" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="F74" s="8" t="s">
+      <x:c r="G74" s="8" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H74" s="8" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="G74" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H74" s="8" t="s">
+    </x:row>
+    <x:row ht="137.98828125" customHeight="1" collapsed="0">
+      <x:c r="A75" s="8" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="B75" s="8" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
       <x:c r="C75" s="8"/>
       <x:c r="D75" s="9" t="n">
-        <x:v>161453</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E75" s="8" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="F75" s="8" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="F75" s="8" t="s">
+      <x:c r="G75" s="8" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H75" s="8" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="G75" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H75" s="8" t="s">
+    </x:row>
+    <x:row ht="4841.09375" customHeight="1" collapsed="0">
+      <x:c r="A76" s="8" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="B76" s="8" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
       <x:c r="C76" s="8"/>
       <x:c r="D76" s="9" t="n">
-        <x:v>95705</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E76" s="8" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="F76" s="8" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="F76" s="8" t="s">
+      <x:c r="G76" s="8" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H76" s="8" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="G76" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H76" s="8" t="s">
+    </x:row>
+    <x:row ht="471.45703125" customHeight="1" collapsed="0">
+      <x:c r="A77" s="8" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="B77" s="8" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
       <x:c r="C77" s="8"/>
       <x:c r="D77" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>291555</x:v>
       </x:c>
       <x:c r="E77" s="8" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="F77" s="8" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="F77" s="8" t="s">
+      <x:c r="G77" s="8" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H77" s="8" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="G77" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H77" s="8" t="s">
+    </x:row>
+    <x:row ht="1310.8828125" customHeight="1" collapsed="0">
+      <x:c r="A78" s="8" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
       <x:c r="B78" s="8" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C78" s="8"/>
       <x:c r="D78" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E78" s="8" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="F78" s="8" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="G78" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H78" s="8" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
-    <x:row ht="471.45703125" customHeight="1" collapsed="0">
+    <x:row ht="632.4375" customHeight="1" collapsed="0">
       <x:c r="A79" s="8" t="s">
-        <x:v>104</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B79" s="8" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C79" s="8"/>
       <x:c r="D79" s="9" t="n">
-        <x:v>291555</x:v>
+        <x:v>76049</x:v>
       </x:c>
       <x:c r="E79" s="8" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="F79" s="8" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="G79" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H79" s="8" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1310.87890625" customHeight="1" collapsed="0">
+    <x:row ht="494.44921875" customHeight="1" collapsed="0">
       <x:c r="A80" s="8" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="B80" s="8" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C80" s="8"/>
       <x:c r="D80" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>297821</x:v>
       </x:c>
       <x:c r="E80" s="8" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="F80" s="8" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="G80" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H80" s="8" t="s">
         <x:v>347</x:v>
       </x:c>
     </x:row>
-    <x:row ht="632.44140625" customHeight="1" collapsed="0">
+    <x:row ht="1092.4140625" customHeight="1" collapsed="0">
       <x:c r="A81" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B81" s="8" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C81" s="8"/>
       <x:c r="D81" s="9" t="n">
-        <x:v>76049</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E81" s="8" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="F81" s="8" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="G81" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H81" s="8" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
-    <x:row ht="494.4453125" customHeight="1" collapsed="0">
+    <x:row ht="1632.8671875" customHeight="1" collapsed="0">
       <x:c r="A82" s="8" t="s">
-        <x:v>245</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B82" s="8" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C82" s="8"/>
       <x:c r="D82" s="9" t="n">
-        <x:v>297821</x:v>
+        <x:v>201796</x:v>
       </x:c>
       <x:c r="E82" s="8" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="F82" s="8" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="G82" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H82" s="8" t="s">
-        <x:v>355</x:v>
-[...2 lines deleted...]
-    <x:row ht="1092.4140625" customHeight="1" collapsed="0">
+        <x:v>356</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="666.9375" customHeight="1" collapsed="0">
       <x:c r="A83" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B83" s="8" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C83" s="8"/>
       <x:c r="D83" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>132861</x:v>
       </x:c>
       <x:c r="E83" s="8" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F83" s="8" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="G83" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H83" s="8" t="s">
-        <x:v>359</x:v>
-[...2 lines deleted...]
-    <x:row ht="1632.87109375" customHeight="1" collapsed="0">
+        <x:v>360</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="8716.25" customHeight="1" collapsed="0">
       <x:c r="A84" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="B84" s="8" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C84" s="8"/>
       <x:c r="D84" s="9" t="n">
-        <x:v>201796</x:v>
+        <x:v>722025</x:v>
       </x:c>
       <x:c r="E84" s="8" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F84" s="8" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="G84" s="8" t="s">
-        <x:v>363</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H84" s="8" t="s">
-        <x:v>364</x:v>
-[...2 lines deleted...]
-    <x:row ht="666.93359375" customHeight="1" collapsed="0">
+        <x:v>365</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="241.484375" customHeight="1" collapsed="0">
       <x:c r="A85" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B85" s="8" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C85" s="8"/>
       <x:c r="D85" s="9" t="n">
-        <x:v>132861</x:v>
+        <x:v>206068</x:v>
       </x:c>
       <x:c r="E85" s="8" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F85" s="8" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="G85" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H85" s="8" t="s">
-        <x:v>368</x:v>
-[...2 lines deleted...]
-    <x:row ht="8716.2578125" customHeight="1" collapsed="0">
+        <x:v>369</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="551.9609375" customHeight="1" collapsed="0">
       <x:c r="A86" s="8" t="s">
-        <x:v>369</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B86" s="8" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C86" s="8"/>
       <x:c r="D86" s="9" t="n">
-        <x:v>722025</x:v>
+        <x:v>266591</x:v>
       </x:c>
       <x:c r="E86" s="8" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="F86" s="8" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="G86" s="8" t="s">
-        <x:v>363</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H86" s="8" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
-    <x:row ht="241.484375" customHeight="1" collapsed="0">
+    <x:row ht="425.453125" customHeight="1" collapsed="0">
       <x:c r="A87" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B87" s="8" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C87" s="8"/>
       <x:c r="D87" s="9" t="n">
-        <x:v>206068</x:v>
+        <x:v>139546</x:v>
       </x:c>
       <x:c r="E87" s="8" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="F87" s="8" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G87" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H87" s="8" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
-    <x:row ht="551.9609375" customHeight="1" collapsed="0">
+    <x:row ht="390.953125" customHeight="1" collapsed="0">
       <x:c r="A88" s="8" t="s">
-        <x:v>279</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B88" s="8" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="C88" s="8"/>
       <x:c r="D88" s="9" t="n">
-        <x:v>266591</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E88" s="8" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="F88" s="8" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="F88" s="8" t="s">
+      <x:c r="G88" s="8" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H88" s="8" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="G88" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H88" s="8" t="s">
+    </x:row>
+    <x:row ht="471.4609375" customHeight="1" collapsed="0">
+      <x:c r="A89" s="8" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B89" s="8" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
       <x:c r="C89" s="8"/>
       <x:c r="D89" s="9" t="n">
-        <x:v>139546</x:v>
+        <x:v>185221</x:v>
       </x:c>
       <x:c r="E89" s="8" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="F89" s="8" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="F89" s="8" t="s">
+      <x:c r="G89" s="8" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H89" s="8" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="G89" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H89" s="8" t="s">
+    </x:row>
+    <x:row ht="1011.9140625" customHeight="1" collapsed="0">
+      <x:c r="A90" s="8" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B90" s="8" t="s">
         <x:v>385</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>386</x:v>
       </x:c>
       <x:c r="C90" s="8"/>
       <x:c r="D90" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>245907</x:v>
       </x:c>
       <x:c r="E90" s="8" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F90" s="8" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="G90" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H90" s="8" t="s">
         <x:v>388</x:v>
       </x:c>
     </x:row>
-    <x:row ht="471.4609375" customHeight="1" collapsed="0">
+    <x:row ht="609.4453125" customHeight="1" collapsed="0">
       <x:c r="A91" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B91" s="8" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C91" s="8"/>
       <x:c r="D91" s="9" t="n">
-        <x:v>185221</x:v>
+        <x:v>202280</x:v>
       </x:c>
       <x:c r="E91" s="8" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="F91" s="8" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="G91" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H91" s="8" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1011.90625" customHeight="1" collapsed="0">
+    <x:row ht="586.4609375" customHeight="1" collapsed="0">
       <x:c r="A92" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B92" s="8" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C92" s="8"/>
       <x:c r="D92" s="9" t="n">
-        <x:v>245907</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E92" s="8" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F92" s="8" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="G92" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H92" s="8" t="s">
-        <x:v>396</x:v>
-[...2 lines deleted...]
-    <x:row ht="609.4453125" customHeight="1" collapsed="0">
+        <x:v>397</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="908.4140625" customHeight="1" collapsed="0">
       <x:c r="A93" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B93" s="8" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C93" s="8"/>
       <x:c r="D93" s="9" t="n">
-        <x:v>202280</x:v>
+        <x:v>270003</x:v>
       </x:c>
       <x:c r="E93" s="8" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F93" s="8" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="G93" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H93" s="8" t="s">
-        <x:v>400</x:v>
-[...2 lines deleted...]
-    <x:row ht="586.4609375" customHeight="1" collapsed="0">
+        <x:v>401</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="172.4921875" customHeight="1" collapsed="0">
       <x:c r="A94" s="8" t="s">
-        <x:v>401</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B94" s="8" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C94" s="8"/>
       <x:c r="D94" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>170155</x:v>
       </x:c>
       <x:c r="E94" s="8" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="F94" s="8" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="G94" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H94" s="8" t="s">
         <x:v>405</x:v>
       </x:c>
     </x:row>
-    <x:row ht="908.421875" customHeight="1" collapsed="0">
+    <x:row ht="816.4375" customHeight="1" collapsed="0">
       <x:c r="A95" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="B95" s="8" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C95" s="8"/>
       <x:c r="D95" s="9" t="n">
-        <x:v>270003</x:v>
+        <x:v>199091</x:v>
       </x:c>
       <x:c r="E95" s="8" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F95" s="8" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="G95" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H95" s="8" t="s">
-        <x:v>409</x:v>
-[...2 lines deleted...]
-    <x:row ht="172.4921875" customHeight="1" collapsed="0">
+        <x:v>410</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1333.8984375" customHeight="1" collapsed="0">
       <x:c r="A96" s="8" t="s">
-        <x:v>48</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="B96" s="8" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C96" s="8"/>
       <x:c r="D96" s="9" t="n">
-        <x:v>170155</x:v>
+        <x:v>125832</x:v>
       </x:c>
       <x:c r="E96" s="8" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F96" s="8" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="G96" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H96" s="8" t="s">
-        <x:v>413</x:v>
-[...2 lines deleted...]
-    <x:row ht="816.4296875" customHeight="1" collapsed="0">
+        <x:v>415</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="666.9296875" customHeight="1" collapsed="0">
       <x:c r="A97" s="8" t="s">
-        <x:v>414</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B97" s="8" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C97" s="8"/>
       <x:c r="D97" s="9" t="n">
-        <x:v>199091</x:v>
+        <x:v>89017</x:v>
       </x:c>
       <x:c r="E97" s="8" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F97" s="8" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="G97" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H97" s="8" t="s">
-        <x:v>418</x:v>
-[...2 lines deleted...]
-    <x:row ht="1333.8984375" customHeight="1" collapsed="0">
+        <x:v>419</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="91.9921875" customHeight="1" collapsed="0">
       <x:c r="A98" s="8" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="B98" s="8" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C98" s="8"/>
       <x:c r="D98" s="9" t="n">
-        <x:v>125832</x:v>
+        <x:v>89452</x:v>
       </x:c>
       <x:c r="E98" s="8" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F98" s="8" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="G98" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H98" s="8" t="s">
-        <x:v>423</x:v>
-[...2 lines deleted...]
-    <x:row ht="666.9375" customHeight="1" collapsed="0">
+        <x:v>424</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="781.9375" customHeight="1" collapsed="0">
       <x:c r="A99" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B99" s="8" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C99" s="8"/>
       <x:c r="D99" s="9" t="n">
-        <x:v>89017</x:v>
+        <x:v>133635</x:v>
       </x:c>
       <x:c r="E99" s="8" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F99" s="8" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G99" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H99" s="8" t="s">
-        <x:v>427</x:v>
-[...2 lines deleted...]
-    <x:row ht="91.984375" customHeight="1" collapsed="0">
+        <x:v>428</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="574.9453125" customHeight="1" collapsed="0">
       <x:c r="A100" s="8" t="s">
-        <x:v>428</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B100" s="8" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C100" s="8"/>
       <x:c r="D100" s="9" t="n">
-        <x:v>89452</x:v>
+        <x:v>302018</x:v>
       </x:c>
       <x:c r="E100" s="8" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="F100" s="8" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="G100" s="8" t="s">
-        <x:v>363</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H100" s="8" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
-    <x:row ht="781.9375" customHeight="1" collapsed="0">
+    <x:row ht="505.9609375" customHeight="1" collapsed="0">
       <x:c r="A101" s="8" t="s">
-        <x:v>279</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B101" s="8" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="C101" s="8"/>
       <x:c r="D101" s="9" t="n">
-        <x:v>133635</x:v>
+        <x:v>357637</x:v>
       </x:c>
       <x:c r="E101" s="8" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="F101" s="8" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="G101" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H101" s="8" t="s">
         <x:v>436</x:v>
       </x:c>
     </x:row>
-    <x:row ht="574.953125" customHeight="1" collapsed="0">
+    <x:row ht="528.9453125" customHeight="1" collapsed="0">
       <x:c r="A102" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B102" s="8" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C102" s="8"/>
       <x:c r="D102" s="9" t="n">
-        <x:v>302018</x:v>
+        <x:v>719552</x:v>
       </x:c>
       <x:c r="E102" s="8" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="F102" s="8" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="G102" s="8" t="s">
-        <x:v>363</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H102" s="8" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
-    <x:row ht="505.953125" customHeight="1" collapsed="0">
+    <x:row ht="287.453125" customHeight="1" collapsed="0">
       <x:c r="A103" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B103" s="8" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C103" s="8"/>
       <x:c r="D103" s="9" t="n">
-        <x:v>357637</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E103" s="8" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="F103" s="8" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="G103" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H103" s="8" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
-    <x:row ht="528.9453125" customHeight="1" collapsed="0">
+    <x:row ht="678.4453125" customHeight="1" collapsed="0">
       <x:c r="A104" s="8" t="s">
-        <x:v>279</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B104" s="8" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C104" s="8"/>
       <x:c r="D104" s="9" t="n">
-        <x:v>719552</x:v>
+        <x:v>104117</x:v>
       </x:c>
       <x:c r="E104" s="8" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F104" s="8" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="G104" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H104" s="8" t="s">
-        <x:v>448</x:v>
-[...2 lines deleted...]
-    <x:row ht="287.4609375" customHeight="1" collapsed="0">
+        <x:v>449</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="735.9296875" customHeight="1" collapsed="0">
       <x:c r="A105" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B105" s="8" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C105" s="8"/>
       <x:c r="D105" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E105" s="8" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F105" s="8" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="G105" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H105" s="8" t="s">
-        <x:v>452</x:v>
-[...2 lines deleted...]
-    <x:row ht="678.4453125" customHeight="1" collapsed="0">
+        <x:v>453</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1414.3828125" customHeight="1" collapsed="0">
       <x:c r="A106" s="8" t="s">
-        <x:v>453</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B106" s="8" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C106" s="8"/>
       <x:c r="D106" s="9" t="n">
-        <x:v>104117</x:v>
+        <x:v>162960</x:v>
       </x:c>
       <x:c r="E106" s="8" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="F106" s="8" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="G106" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H106" s="8" t="s">
         <x:v>457</x:v>
       </x:c>
     </x:row>
-    <x:row ht="321.9609375" customHeight="1" collapsed="0">
+    <x:row ht="126.4765625" customHeight="1" collapsed="0">
       <x:c r="A107" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B107" s="8" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C107" s="8"/>
       <x:c r="D107" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>229999</x:v>
       </x:c>
       <x:c r="E107" s="8" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="F107" s="8" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="G107" s="8" t="s">
-        <x:v>363</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H107" s="8" t="s">
         <x:v>461</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1414.375" customHeight="1" collapsed="0">
+    <x:row ht="517.46875" customHeight="1" collapsed="0">
       <x:c r="A108" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B108" s="8" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C108" s="8"/>
       <x:c r="D108" s="9" t="n">
-        <x:v>162960</x:v>
+        <x:v>109300</x:v>
       </x:c>
       <x:c r="E108" s="8" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F108" s="8" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G108" s="8" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H108" s="8" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="F108" s="8" t="s">
+    </x:row>
+    <x:row ht="747.4375" customHeight="1" collapsed="0">
+      <x:c r="A109" s="8" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="B109" s="8" t="s">
         <x:v>464</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>466</x:v>
       </x:c>
       <x:c r="C109" s="8"/>
       <x:c r="D109" s="9" t="n">
-        <x:v>229999</x:v>
+        <x:v>165976</x:v>
       </x:c>
       <x:c r="E109" s="8" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="F109" s="8" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="G109" s="8" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H109" s="8" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="F109" s="8" t="s">
+    </x:row>
+    <x:row ht="471.453125" customHeight="1" collapsed="0">
+      <x:c r="A110" s="8" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="B110" s="8" t="s">
         <x:v>468</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>470</x:v>
       </x:c>
       <x:c r="C110" s="8"/>
       <x:c r="D110" s="9" t="n">
-        <x:v>109300</x:v>
+        <x:v>278977</x:v>
       </x:c>
       <x:c r="E110" s="8" t="s">
-        <x:v>40</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F110" s="8" t="s">
-        <x:v>41</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="G110" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H110" s="8" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
-    <x:row ht="747.4375" customHeight="1" collapsed="0">
+    <x:row ht="1046.4140625" customHeight="1" collapsed="0">
       <x:c r="A111" s="8" t="s">
-        <x:v>279</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B111" s="8" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C111" s="8"/>
       <x:c r="D111" s="9" t="n">
-        <x:v>165976</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E111" s="8" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="F111" s="8" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="G111" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H111" s="8" t="s">
         <x:v>475</x:v>
       </x:c>
     </x:row>
-    <x:row ht="471.453125" customHeight="1" collapsed="0">
+    <x:row ht="264.46875" customHeight="1" collapsed="0">
       <x:c r="A112" s="8" t="s">
-        <x:v>279</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B112" s="8" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C112" s="8"/>
       <x:c r="D112" s="9" t="n">
-        <x:v>278977</x:v>
+        <x:v>75891</x:v>
       </x:c>
       <x:c r="E112" s="8" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="F112" s="8" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="G112" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H112" s="8" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1046.4140625" customHeight="1" collapsed="0">
+    <x:row ht="6899.421875" customHeight="1" collapsed="0">
       <x:c r="A113" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B113" s="8" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C113" s="8"/>
       <x:c r="D113" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>224342</x:v>
       </x:c>
       <x:c r="E113" s="8" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="F113" s="8" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="G113" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H113" s="8" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
-    <x:row ht="264.46875" customHeight="1" collapsed="0">
+    <x:row ht="115" customHeight="1" collapsed="0">
       <x:c r="A114" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B114" s="8" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C114" s="8"/>
       <x:c r="D114" s="9" t="n">
-        <x:v>75891</x:v>
+        <x:v>103281</x:v>
       </x:c>
       <x:c r="E114" s="8" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="F114" s="8" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="G114" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H114" s="8" t="s">
         <x:v>487</x:v>
       </x:c>
     </x:row>
-    <x:row ht="6899.421875" customHeight="1" collapsed="0">
+    <x:row ht="988.921875" customHeight="1" collapsed="0">
       <x:c r="A115" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="B115" s="8" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C115" s="8"/>
       <x:c r="D115" s="9" t="n">
-        <x:v>224342</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E115" s="8" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F115" s="8" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="G115" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H115" s="8" t="s">
-        <x:v>491</x:v>
-[...2 lines deleted...]
-    <x:row ht="114.9921875" customHeight="1" collapsed="0">
+        <x:v>492</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="770.421875" customHeight="1" collapsed="0">
       <x:c r="A116" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B116" s="8" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C116" s="8"/>
       <x:c r="D116" s="9" t="n">
-        <x:v>103281</x:v>
+        <x:v>76194</x:v>
       </x:c>
       <x:c r="E116" s="8" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F116" s="8" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="G116" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H116" s="8" t="s">
-        <x:v>495</x:v>
-[...2 lines deleted...]
-    <x:row ht="988.9296875" customHeight="1" collapsed="0">
+        <x:v>496</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="942.921875" customHeight="1" collapsed="0">
       <x:c r="A117" s="8" t="s">
-        <x:v>496</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B117" s="8" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C117" s="8"/>
       <x:c r="D117" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>161264</x:v>
       </x:c>
       <x:c r="E117" s="8" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="F117" s="8" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="G117" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H117" s="8" t="s">
         <x:v>500</x:v>
       </x:c>
     </x:row>
-    <x:row ht="770.4296875" customHeight="1" collapsed="0">
+    <x:row ht="195.4765625" customHeight="1" collapsed="0">
       <x:c r="A118" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B118" s="8" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C118" s="8"/>
       <x:c r="D118" s="9" t="n">
-        <x:v>76194</x:v>
+        <x:v>243294</x:v>
       </x:c>
       <x:c r="E118" s="8" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="F118" s="8" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="G118" s="8" t="s">
-        <x:v>363</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H118" s="8" t="s">
         <x:v>504</x:v>
       </x:c>
     </x:row>
-    <x:row ht="942.9140625" customHeight="1" collapsed="0">
+    <x:row ht="551.9609375" customHeight="1" collapsed="0">
       <x:c r="A119" s="8" t="s">
-        <x:v>214</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B119" s="8" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C119" s="8"/>
       <x:c r="D119" s="9" t="n">
-        <x:v>161264</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E119" s="8" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="F119" s="8" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="G119" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H119" s="8" t="s">
         <x:v>508</x:v>
       </x:c>
     </x:row>
-    <x:row ht="195.4765625" customHeight="1" collapsed="0">
+    <x:row ht="252.9921875" customHeight="1" collapsed="0">
       <x:c r="A120" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B120" s="8" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C120" s="8"/>
       <x:c r="D120" s="9" t="n">
-        <x:v>243294</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E120" s="8" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="F120" s="8" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="G120" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H120" s="8" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
-    <x:row ht="551.96875" customHeight="1" collapsed="0">
+    <x:row ht="574.953125" customHeight="1" collapsed="0">
       <x:c r="A121" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B121" s="8" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C121" s="8"/>
       <x:c r="D121" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>99117</x:v>
       </x:c>
       <x:c r="E121" s="8" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="F121" s="8" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="G121" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H121" s="8" t="s">
         <x:v>516</x:v>
       </x:c>
     </x:row>
-    <x:row ht="252.984375" customHeight="1" collapsed="0">
+    <x:row ht="10372.109375" customHeight="1" collapsed="0">
       <x:c r="A122" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="B122" s="8" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C122" s="8"/>
       <x:c r="D122" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>612849</x:v>
       </x:c>
       <x:c r="E122" s="8" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="F122" s="8" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="G122" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H122" s="8" t="s">
         <x:v>520</x:v>
       </x:c>
     </x:row>
-    <x:row ht="574.953125" customHeight="1" collapsed="0">
+    <x:row ht="436.9609375" customHeight="1" collapsed="0">
       <x:c r="A123" s="8" t="s">
-        <x:v>205</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B123" s="8" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C123" s="8"/>
       <x:c r="D123" s="9" t="n">
-        <x:v>99117</x:v>
+        <x:v>1065428</x:v>
       </x:c>
       <x:c r="E123" s="8" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="F123" s="8" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="G123" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H123" s="8" t="s">
         <x:v>524</x:v>
       </x:c>
     </x:row>
-    <x:row ht="10372.1015625" customHeight="1" collapsed="0">
+    <x:row ht="2587.2734375" customHeight="1" collapsed="0">
       <x:c r="A124" s="8" t="s">
-        <x:v>369</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B124" s="8" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="C124" s="8"/>
       <x:c r="D124" s="9" t="n">
-        <x:v>612849</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E124" s="8" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="F124" s="8" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="G124" s="8" t="s">
-        <x:v>363</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H124" s="8" t="s">
         <x:v>528</x:v>
       </x:c>
     </x:row>
-    <x:row ht="436.96875" customHeight="1" collapsed="0">
+    <x:row ht="1908.8359375" customHeight="1" collapsed="0">
       <x:c r="A125" s="8" t="s">
-        <x:v>160</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B125" s="8" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C125" s="8"/>
       <x:c r="D125" s="9" t="n">
-        <x:v>1065428</x:v>
+        <x:v>246469</x:v>
       </x:c>
       <x:c r="E125" s="8" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="F125" s="8" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="G125" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H125" s="8" t="s">
         <x:v>532</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2587.2734375" customHeight="1" collapsed="0">
+    <x:row ht="816.4453125" customHeight="1" collapsed="0">
       <x:c r="A126" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B126" s="8" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C126" s="8"/>
       <x:c r="D126" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>88065</x:v>
       </x:c>
       <x:c r="E126" s="8" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="F126" s="8" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="G126" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H126" s="8" t="s">
         <x:v>536</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1908.8359375" customHeight="1" collapsed="0">
+    <x:row ht="321.953125" customHeight="1" collapsed="0">
       <x:c r="A127" s="8" t="s">
-        <x:v>205</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B127" s="8" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="C127" s="8"/>
       <x:c r="D127" s="9" t="n">
-        <x:v>246469</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E127" s="8" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="F127" s="8" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="G127" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H127" s="8" t="s">
         <x:v>540</x:v>
       </x:c>
     </x:row>
-    <x:row ht="816.4453125" customHeight="1" collapsed="0">
+    <x:row ht="448.46875" customHeight="1" collapsed="0">
       <x:c r="A128" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="B128" s="8" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C128" s="8"/>
       <x:c r="D128" s="9" t="n">
-        <x:v>88065</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E128" s="8" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F128" s="8" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="G128" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H128" s="8" t="s">
-        <x:v>544</x:v>
-[...2 lines deleted...]
-    <x:row ht="321.953125" customHeight="1" collapsed="0">
+        <x:v>545</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="218.4921875" customHeight="1" collapsed="0">
       <x:c r="A129" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B129" s="8" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C129" s="8"/>
       <x:c r="D129" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>96873</x:v>
       </x:c>
       <x:c r="E129" s="8" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F129" s="8" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="G129" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H129" s="8" t="s">
-        <x:v>548</x:v>
-[...2 lines deleted...]
-    <x:row ht="448.46875" customHeight="1" collapsed="0">
+        <x:v>549</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1138.40625" customHeight="1" collapsed="0">
       <x:c r="A130" s="8" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="B130" s="8" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C130" s="8"/>
       <x:c r="D130" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E130" s="8" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F130" s="8" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="G130" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H130" s="8" t="s">
-        <x:v>553</x:v>
-[...2 lines deleted...]
-    <x:row ht="218.4921875" customHeight="1" collapsed="0">
+        <x:v>554</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="206.9765625" customHeight="1" collapsed="0">
       <x:c r="A131" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B131" s="8" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C131" s="8"/>
       <x:c r="D131" s="9" t="n">
-        <x:v>96873</x:v>
+        <x:v>234113</x:v>
       </x:c>
       <x:c r="E131" s="8" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F131" s="8" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="G131" s="8" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H131" s="8" t="s">
-        <x:v>557</x:v>
-[...2 lines deleted...]
-    <x:row ht="1138.3984375" customHeight="1" collapsed="0">
+        <x:v>558</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2334.296875" customHeight="1" collapsed="0">
       <x:c r="A132" s="8" t="s">
-        <x:v>558</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B132" s="8" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C132" s="8"/>
       <x:c r="D132" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>229264</x:v>
       </x:c>
       <x:c r="E132" s="8" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="F132" s="8" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="G132" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H132" s="8" t="s">
         <x:v>562</x:v>
       </x:c>
     </x:row>
-    <x:row ht="206.984375" customHeight="1" collapsed="0">
+    <x:row ht="770.4375" customHeight="1" collapsed="0">
       <x:c r="A133" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="B133" s="8" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C133" s="8"/>
       <x:c r="D133" s="9" t="n">
-        <x:v>234113</x:v>
+        <x:v>165846</x:v>
       </x:c>
       <x:c r="E133" s="8" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="F133" s="8" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="G133" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H133" s="8" t="s">
         <x:v>566</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2334.296875" customHeight="1" collapsed="0">
+    <x:row ht="287.4609375" customHeight="1" collapsed="0">
       <x:c r="A134" s="8" t="s">
-        <x:v>104</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B134" s="8" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C134" s="8"/>
       <x:c r="D134" s="9" t="n">
-        <x:v>229264</x:v>
+        <x:v>147896</x:v>
       </x:c>
       <x:c r="E134" s="8" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="F134" s="8" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="G134" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H134" s="8" t="s">
         <x:v>570</x:v>
       </x:c>
     </x:row>
-    <x:row ht="770.4375" customHeight="1" collapsed="0">
+    <x:row ht="1655.859375" customHeight="1" collapsed="0">
       <x:c r="A135" s="8" t="s">
-        <x:v>558</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B135" s="8" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C135" s="8"/>
       <x:c r="D135" s="9" t="n">
-        <x:v>165846</x:v>
+        <x:v>105184</x:v>
       </x:c>
       <x:c r="E135" s="8" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="F135" s="8" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="G135" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H135" s="8" t="s">
         <x:v>574</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.4609375" customHeight="1" collapsed="0">
+    <x:row ht="666.9296875" customHeight="1" collapsed="0">
       <x:c r="A136" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="B136" s="8" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="C136" s="8"/>
       <x:c r="D136" s="9" t="n">
-        <x:v>147896</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E136" s="8" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="F136" s="8" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="G136" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H136" s="8" t="s">
         <x:v>578</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1655.8515625" customHeight="1" collapsed="0">
+    <x:row ht="689.953125" customHeight="1" collapsed="0">
       <x:c r="A137" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="B137" s="8" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C137" s="8"/>
       <x:c r="D137" s="9" t="n">
-        <x:v>105184</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="E137" s="8" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="F137" s="8" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="G137" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H137" s="8" t="s">
-        <x:v>582</x:v>
-[...2 lines deleted...]
-    <x:row ht="666.9375" customHeight="1" collapsed="0">
+        <x:v>583</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1782.3515625" customHeight="1" collapsed="0">
       <x:c r="A138" s="8" t="s">
-        <x:v>549</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B138" s="8" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C138" s="8"/>
       <x:c r="D138" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>437684</x:v>
       </x:c>
       <x:c r="E138" s="8" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="F138" s="8" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="G138" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H138" s="8" t="s">
-        <x:v>586</x:v>
-[...2 lines deleted...]
-    <x:row ht="689.953125" customHeight="1" collapsed="0">
+        <x:v>587</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="436.953125" customHeight="1" collapsed="0">
       <x:c r="A139" s="8" t="s">
-        <x:v>587</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B139" s="8" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="C139" s="8"/>
       <x:c r="D139" s="9" t="n">
-        <x:v>150000</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E139" s="8" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="F139" s="8" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="G139" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H139" s="8" t="s">
         <x:v>591</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1782.34375" customHeight="1" collapsed="0">
+    <x:row ht="862.4140625" customHeight="1" collapsed="0">
       <x:c r="A140" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B140" s="8" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="C140" s="8"/>
       <x:c r="D140" s="9" t="n">
-        <x:v>437684</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E140" s="8" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="F140" s="8" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="G140" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H140" s="8" t="s">
         <x:v>595</x:v>
       </x:c>
     </x:row>
-    <x:row ht="436.9609375" customHeight="1" collapsed="0">
+    <x:row ht="678.4375" customHeight="1" collapsed="0">
       <x:c r="A141" s="8" t="s">
-        <x:v>149</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B141" s="8" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C141" s="8"/>
       <x:c r="D141" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E141" s="8" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="F141" s="8" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="G141" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H141" s="8" t="s">
+        <x:v>449</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="632.4453125" customHeight="1" collapsed="0">
+      <x:c r="A142" s="8" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B142" s="8" t="s">
         <x:v>599</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>600</x:v>
       </x:c>
       <x:c r="C142" s="8"/>
       <x:c r="D142" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>87140</x:v>
       </x:c>
       <x:c r="E142" s="8" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="F142" s="8" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="F142" s="8" t="s">
+      <x:c r="G142" s="8" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H142" s="8" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="G142" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H142" s="8" t="s">
+    </x:row>
+    <x:row ht="1368.3984375" customHeight="1" collapsed="0">
+      <x:c r="A143" s="8" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B143" s="8" t="s">
         <x:v>603</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>604</x:v>
       </x:c>
       <x:c r="C143" s="8"/>
       <x:c r="D143" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>421847</x:v>
       </x:c>
       <x:c r="E143" s="8" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="F143" s="8" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="F143" s="8" t="s">
+      <x:c r="G143" s="8" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H143" s="8" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="G143" s="8" t="s">
-[...6 lines deleted...]
-    <x:row ht="632.4375" customHeight="1" collapsed="0">
+    </x:row>
+    <x:row ht="586.453125" customHeight="1" collapsed="0">
       <x:c r="A144" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B144" s="8" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="C144" s="8"/>
       <x:c r="D144" s="9" t="n">
-        <x:v>87140</x:v>
+        <x:v>77035</x:v>
       </x:c>
       <x:c r="E144" s="8" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="F144" s="8" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="G144" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H144" s="8" t="s">
         <x:v>610</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1368.3984375" customHeight="1" collapsed="0">
+    <x:row ht="609.453125" customHeight="1" collapsed="0">
       <x:c r="A145" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B145" s="8" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="C145" s="8"/>
       <x:c r="D145" s="9" t="n">
-        <x:v>421847</x:v>
+        <x:v>304687</x:v>
       </x:c>
       <x:c r="E145" s="8" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="F145" s="8" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="G145" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H145" s="8" t="s">
         <x:v>614</x:v>
       </x:c>
     </x:row>
-    <x:row ht="586.453125" customHeight="1" collapsed="0">
+    <x:row ht="839.421875" customHeight="1" collapsed="0">
       <x:c r="A146" s="8" t="s">
-        <x:v>160</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B146" s="8" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C146" s="8"/>
       <x:c r="D146" s="9" t="n">
-        <x:v>77035</x:v>
+        <x:v>274747</x:v>
       </x:c>
       <x:c r="E146" s="8" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="F146" s="8" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="G146" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H146" s="8" t="s">
         <x:v>618</x:v>
       </x:c>
     </x:row>
-    <x:row ht="609.453125" customHeight="1" collapsed="0">
+    <x:row ht="666.9296875" customHeight="1" collapsed="0">
       <x:c r="A147" s="8" t="s">
-        <x:v>279</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="B147" s="8" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C147" s="8"/>
       <x:c r="D147" s="9" t="n">
-        <x:v>304687</x:v>
+        <x:v>535781</x:v>
       </x:c>
       <x:c r="E147" s="8" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="F147" s="8" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="G147" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H147" s="8" t="s">
-        <x:v>622</x:v>
-[...2 lines deleted...]
-    <x:row ht="839.421875" customHeight="1" collapsed="0">
+        <x:v>623</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="229.984375" customHeight="1" collapsed="0">
       <x:c r="A148" s="8" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B148" s="8" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C148" s="8"/>
       <x:c r="D148" s="9" t="n">
-        <x:v>274747</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E148" s="8" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="F148" s="8" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="G148" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H148" s="8" t="s">
-        <x:v>626</x:v>
-[...2 lines deleted...]
-    <x:row ht="666.9296875" customHeight="1" collapsed="0">
+        <x:v>627</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1069.390625" customHeight="1" collapsed="0">
       <x:c r="A149" s="8" t="s">
-        <x:v>627</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B149" s="8" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="C149" s="8"/>
       <x:c r="D149" s="9" t="n">
-        <x:v>535781</x:v>
+        <x:v>165976</x:v>
       </x:c>
       <x:c r="E149" s="8" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="F149" s="8" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="G149" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H149" s="8" t="s">
         <x:v>631</x:v>
       </x:c>
     </x:row>
-    <x:row ht="229.9765625" customHeight="1" collapsed="0">
+    <x:row ht="253" customHeight="1" collapsed="0">
       <x:c r="A150" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B150" s="8" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C150" s="8"/>
       <x:c r="D150" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E150" s="8" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="F150" s="8" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="G150" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H150" s="8" t="s">
         <x:v>635</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1069.3984375" customHeight="1" collapsed="0">
+    <x:row ht="115" customHeight="1" collapsed="0">
       <x:c r="A151" s="8" t="s">
-        <x:v>453</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B151" s="8" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="C151" s="8"/>
       <x:c r="D151" s="9" t="n">
-        <x:v>165976</x:v>
+        <x:v>108298</x:v>
       </x:c>
       <x:c r="E151" s="8" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="F151" s="8" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="G151" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H151" s="8" t="s">
         <x:v>639</x:v>
       </x:c>
     </x:row>
-    <x:row ht="253" customHeight="1" collapsed="0">
+    <x:row ht="781.9375" customHeight="1" collapsed="0">
       <x:c r="A152" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B152" s="8" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C152" s="8"/>
       <x:c r="D152" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>300000</x:v>
       </x:c>
       <x:c r="E152" s="8" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="F152" s="8" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="G152" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H152" s="8" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
-    <x:row ht="115" customHeight="1" collapsed="0">
+    <x:row ht="2299.796875" customHeight="1" collapsed="0">
       <x:c r="A153" s="8" t="s">
-        <x:v>284</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B153" s="8" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="C153" s="8"/>
       <x:c r="D153" s="9" t="n">
-        <x:v>108298</x:v>
+        <x:v>315341</x:v>
       </x:c>
       <x:c r="E153" s="8" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="F153" s="8" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="G153" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H153" s="8" t="s">
         <x:v>647</x:v>
       </x:c>
     </x:row>
-    <x:row ht="781.9375" customHeight="1" collapsed="0">
+    <x:row ht="390.953125" customHeight="1" collapsed="0">
       <x:c r="A154" s="8" t="s">
-        <x:v>401</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B154" s="8" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C154" s="8"/>
       <x:c r="D154" s="9" t="n">
-        <x:v>300000</x:v>
+        <x:v>153056</x:v>
       </x:c>
       <x:c r="E154" s="8" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="F154" s="8" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="G154" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H154" s="8" t="s">
         <x:v>651</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2299.7890625" customHeight="1" collapsed="0">
+    <x:row ht="344.984375" customHeight="1" collapsed="0">
       <x:c r="A155" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B155" s="8" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C155" s="8"/>
       <x:c r="D155" s="9" t="n">
-        <x:v>315341</x:v>
+        <x:v>286025</x:v>
       </x:c>
       <x:c r="E155" s="8" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="F155" s="8" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="G155" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H155" s="8" t="s">
         <x:v>655</x:v>
       </x:c>
     </x:row>
-    <x:row ht="390.96875" customHeight="1" collapsed="0">
+    <x:row ht="505.953125" customHeight="1" collapsed="0">
       <x:c r="A156" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="B156" s="8" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C156" s="8"/>
       <x:c r="D156" s="9" t="n">
-        <x:v>153056</x:v>
+        <x:v>211328</x:v>
       </x:c>
       <x:c r="E156" s="8" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="F156" s="8" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="G156" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H156" s="8" t="s">
-        <x:v>659</x:v>
-[...2 lines deleted...]
-    <x:row ht="344.96875" customHeight="1" collapsed="0">
+        <x:v>660</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="747.4375" customHeight="1" collapsed="0">
       <x:c r="A157" s="8" t="s">
-        <x:v>205</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B157" s="8" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C157" s="8"/>
       <x:c r="D157" s="9" t="n">
-        <x:v>286025</x:v>
+        <x:v>219107</x:v>
       </x:c>
       <x:c r="E157" s="8" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="F157" s="8" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="G157" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H157" s="8" t="s">
-        <x:v>663</x:v>
-[...2 lines deleted...]
-    <x:row ht="505.953125" customHeight="1" collapsed="0">
+        <x:v>664</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1057.921875" customHeight="1" collapsed="0">
       <x:c r="A158" s="8" t="s">
-        <x:v>664</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B158" s="8" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C158" s="8"/>
       <x:c r="D158" s="9" t="n">
-        <x:v>211328</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E158" s="8" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="F158" s="8" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="G158" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H158" s="8" t="s">
         <x:v>668</x:v>
       </x:c>
     </x:row>
-    <x:row ht="747.4375" customHeight="1" collapsed="0">
+    <x:row ht="160.96875" customHeight="1" collapsed="0">
       <x:c r="A159" s="8" t="s">
-        <x:v>453</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B159" s="8" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C159" s="8"/>
       <x:c r="D159" s="9" t="n">
-        <x:v>219107</x:v>
+        <x:v>778319</x:v>
       </x:c>
       <x:c r="E159" s="8" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="F159" s="8" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="G159" s="8" t="s">
-        <x:v>363</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H159" s="8" t="s">
         <x:v>672</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1057.921875" customHeight="1" collapsed="0">
+    <x:row ht="241.484375" customHeight="1" collapsed="0">
       <x:c r="A160" s="8" t="s">
-        <x:v>279</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B160" s="8" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C160" s="8"/>
       <x:c r="D160" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>175139</x:v>
       </x:c>
       <x:c r="E160" s="8" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="F160" s="8" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="G160" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H160" s="8" t="s">
         <x:v>676</x:v>
       </x:c>
     </x:row>
-    <x:row ht="160.984375" customHeight="1" collapsed="0">
+    <x:row ht="103.5" customHeight="1" collapsed="0">
       <x:c r="A161" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B161" s="8" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C161" s="8"/>
       <x:c r="D161" s="9" t="n">
-        <x:v>778319</x:v>
+        <x:v>324170</x:v>
       </x:c>
       <x:c r="E161" s="8" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="F161" s="8" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="G161" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H161" s="8" t="s">
         <x:v>680</x:v>
       </x:c>
     </x:row>
-    <x:row ht="103.484375" customHeight="1" collapsed="0">
+    <x:row ht="436.96875" customHeight="1" collapsed="0">
       <x:c r="A162" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B162" s="8" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C162" s="8"/>
       <x:c r="D162" s="9" t="n">
-        <x:v>324170</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E162" s="8" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="F162" s="8" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="G162" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H162" s="8" t="s">
         <x:v>684</x:v>
       </x:c>
     </x:row>
-    <x:row ht="436.96875" customHeight="1" collapsed="0">
+    <x:row ht="471.453125" customHeight="1" collapsed="0">
       <x:c r="A163" s="8" t="s">
-        <x:v>48</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B163" s="8" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="C163" s="8"/>
       <x:c r="D163" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E163" s="8" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="F163" s="8" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="G163" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H163" s="8" t="s">
         <x:v>688</x:v>
       </x:c>
     </x:row>
-    <x:row ht="471.453125" customHeight="1" collapsed="0">
+    <x:row ht="241.484375" customHeight="1" collapsed="0">
       <x:c r="A164" s="8" t="s">
-        <x:v>149</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B164" s="8" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C164" s="8"/>
       <x:c r="D164" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>165978</x:v>
       </x:c>
       <x:c r="E164" s="8" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="F164" s="8" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="G164" s="8" t="s">
-        <x:v>363</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H164" s="8" t="s">
         <x:v>692</x:v>
       </x:c>
     </x:row>
-    <x:row ht="241.484375" customHeight="1" collapsed="0">
+    <x:row ht="126.484375" customHeight="1" collapsed="0">
       <x:c r="A165" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B165" s="8" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="C165" s="8"/>
       <x:c r="D165" s="9" t="n">
-        <x:v>165978</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E165" s="8" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="F165" s="8" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="G165" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H165" s="8" t="s">
         <x:v>696</x:v>
       </x:c>
     </x:row>
-    <x:row ht="126.484375" customHeight="1" collapsed="0">
+    <x:row ht="804.921875" customHeight="1" collapsed="0">
       <x:c r="A166" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="B166" s="8" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C166" s="8"/>
       <x:c r="D166" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>2161472</x:v>
       </x:c>
       <x:c r="E166" s="8" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="F166" s="8" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="G166" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H166" s="8" t="s">
-        <x:v>700</x:v>
-[...2 lines deleted...]
-    <x:row ht="804.9375" customHeight="1" collapsed="0">
+        <x:v>701</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="712.9375" customHeight="1" collapsed="0">
       <x:c r="A167" s="8" t="s">
-        <x:v>701</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B167" s="8" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C167" s="8"/>
       <x:c r="D167" s="9" t="n">
-        <x:v>2161472</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E167" s="8" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="F167" s="8" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="G167" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H167" s="8" t="s">
         <x:v>705</x:v>
       </x:c>
     </x:row>
-    <x:row ht="712.921875" customHeight="1" collapsed="0">
+    <x:row ht="586.46875" customHeight="1" collapsed="0">
       <x:c r="A168" s="8" t="s">
-        <x:v>453</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B168" s="8" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C168" s="8"/>
       <x:c r="D168" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E168" s="8" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="F168" s="8" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="G168" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H168" s="8" t="s">
         <x:v>709</x:v>
       </x:c>
     </x:row>
-    <x:row ht="586.46875" customHeight="1" collapsed="0">
+    <x:row ht="1483.359375" customHeight="1" collapsed="0">
       <x:c r="A169" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B169" s="8" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C169" s="8"/>
       <x:c r="D169" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>274786</x:v>
       </x:c>
       <x:c r="E169" s="8" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="F169" s="8" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="G169" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H169" s="8" t="s">
         <x:v>713</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1483.375" customHeight="1" collapsed="0">
+    <x:row ht="804.921875" customHeight="1" collapsed="0">
       <x:c r="A170" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B170" s="8" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C170" s="8"/>
       <x:c r="D170" s="9" t="n">
-        <x:v>274786</x:v>
+        <x:v>240915</x:v>
       </x:c>
       <x:c r="E170" s="8" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="F170" s="8" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="G170" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H170" s="8" t="s">
         <x:v>717</x:v>
       </x:c>
     </x:row>
-    <x:row ht="804.921875" customHeight="1" collapsed="0">
+    <x:row ht="310.484375" customHeight="1" collapsed="0">
       <x:c r="A171" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B171" s="8" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C171" s="8"/>
       <x:c r="D171" s="9" t="n">
-        <x:v>240915</x:v>
+        <x:v>96342</x:v>
       </x:c>
       <x:c r="E171" s="8" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="F171" s="8" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="G171" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H171" s="8" t="s">
         <x:v>721</x:v>
       </x:c>
     </x:row>
-    <x:row ht="310.46875" customHeight="1" collapsed="0">
+    <x:row ht="666.9375" customHeight="1" collapsed="0">
       <x:c r="A172" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B172" s="8" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="C172" s="8"/>
       <x:c r="D172" s="9" t="n">
-        <x:v>96342</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E172" s="8" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="F172" s="8" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="G172" s="8" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H172" s="8" t="s">
         <x:v>723</x:v>
       </x:c>
-      <x:c r="F172" s="8" t="s">
+    </x:row>
+    <x:row ht="448.46875" customHeight="1" collapsed="0">
+      <x:c r="A173" s="8" t="s">
         <x:v>724</x:v>
       </x:c>
-      <x:c r="G172" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H172" s="8" t="s">
+      <x:c r="B173" s="8" t="s">
         <x:v>725</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>726</x:v>
       </x:c>
       <x:c r="C173" s="8"/>
       <x:c r="D173" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E173" s="8" t="s">
-        <x:v>176</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="F173" s="8" t="s">
-        <x:v>177</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="G173" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H173" s="8" t="s">
-        <x:v>727</x:v>
-[...2 lines deleted...]
-    <x:row ht="448.46875" customHeight="1" collapsed="0">
+        <x:v>728</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="770.421875" customHeight="1" collapsed="0">
       <x:c r="A174" s="8" t="s">
-        <x:v>728</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B174" s="8" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="C174" s="8"/>
       <x:c r="D174" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>207619</x:v>
       </x:c>
       <x:c r="E174" s="8" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="F174" s="8" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="G174" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H174" s="8" t="s">
         <x:v>732</x:v>
       </x:c>
     </x:row>
-    <x:row ht="770.421875" customHeight="1" collapsed="0">
+    <x:row ht="1379.875" customHeight="1" collapsed="0">
       <x:c r="A175" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B175" s="8" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="C175" s="8"/>
       <x:c r="D175" s="9" t="n">
-        <x:v>207619</x:v>
+        <x:v>98934</x:v>
       </x:c>
       <x:c r="E175" s="8" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="F175" s="8" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="G175" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H175" s="8" t="s">
         <x:v>736</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1379.875" customHeight="1" collapsed="0">
+    <x:row ht="770.4375" customHeight="1" collapsed="0">
       <x:c r="A176" s="8" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B176" s="8" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C176" s="8"/>
       <x:c r="D176" s="9" t="n">
-        <x:v>98934</x:v>
+        <x:v>835924</x:v>
       </x:c>
       <x:c r="E176" s="8" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="F176" s="8" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="G176" s="8" t="s">
-        <x:v>363</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H176" s="8" t="s">
         <x:v>740</x:v>
       </x:c>
     </x:row>
-    <x:row ht="770.4375" customHeight="1" collapsed="0">
+    <x:row ht="356.453125" customHeight="1" collapsed="0">
       <x:c r="A177" s="8" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B177" s="8" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="C177" s="8"/>
       <x:c r="D177" s="9" t="n">
-        <x:v>835924</x:v>
+        <x:v>193876</x:v>
       </x:c>
       <x:c r="E177" s="8" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="F177" s="8" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="G177" s="8" t="s">
-        <x:v>363</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H177" s="8" t="s">
         <x:v>744</x:v>
       </x:c>
     </x:row>
-    <x:row ht="356.453125" customHeight="1" collapsed="0">
+    <x:row ht="195.484375" customHeight="1" collapsed="0">
       <x:c r="A178" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B178" s="8" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="C178" s="8"/>
       <x:c r="D178" s="9" t="n">
-        <x:v>193876</x:v>
+        <x:v>217999</x:v>
       </x:c>
       <x:c r="E178" s="8" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="F178" s="8" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="G178" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H178" s="8" t="s">
         <x:v>748</x:v>
       </x:c>
     </x:row>
-    <x:row ht="195.46875" customHeight="1" collapsed="0">
+    <x:row ht="1057.921875" customHeight="1" collapsed="0">
       <x:c r="A179" s="8" t="s">
-        <x:v>214</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B179" s="8" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C179" s="8"/>
       <x:c r="D179" s="9" t="n">
-        <x:v>217999</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E179" s="8" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="F179" s="8" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="G179" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H179" s="8" t="s">
         <x:v>752</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1057.921875" customHeight="1" collapsed="0">
+    <x:row ht="1609.84375" customHeight="1" collapsed="0">
       <x:c r="A180" s="8" t="s">
-        <x:v>453</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B180" s="8" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="C180" s="8"/>
       <x:c r="D180" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>89149</x:v>
       </x:c>
       <x:c r="E180" s="8" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="F180" s="8" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="G180" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H180" s="8" t="s">
         <x:v>756</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1609.859375" customHeight="1" collapsed="0">
+    <x:row ht="2081.3125" customHeight="1" collapsed="0">
       <x:c r="A181" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B181" s="8" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C181" s="8"/>
       <x:c r="D181" s="9" t="n">
-        <x:v>89149</x:v>
+        <x:v>192398</x:v>
       </x:c>
       <x:c r="E181" s="8" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="F181" s="8" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="G181" s="8" t="s">
-        <x:v>363</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H181" s="8" t="s">
         <x:v>760</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2081.296875" customHeight="1" collapsed="0">
+    <x:row ht="379.46875" customHeight="1" collapsed="0">
       <x:c r="A182" s="8" t="s">
-        <x:v>245</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B182" s="8" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C182" s="8"/>
       <x:c r="D182" s="9" t="n">
-        <x:v>192398</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E182" s="8" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="F182" s="8" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="G182" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H182" s="8" t="s">
         <x:v>764</x:v>
       </x:c>
     </x:row>
-    <x:row ht="379.484375" customHeight="1" collapsed="0">
+    <x:row ht="1586.875" customHeight="1" collapsed="0">
       <x:c r="A183" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B183" s="8" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="C183" s="8"/>
       <x:c r="D183" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>82120</x:v>
       </x:c>
       <x:c r="E183" s="8" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="F183" s="8" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="G183" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H183" s="8" t="s">
         <x:v>768</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1586.859375" customHeight="1" collapsed="0">
+    <x:row ht="287.453125" customHeight="1" collapsed="0">
       <x:c r="A184" s="8" t="s">
-        <x:v>453</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B184" s="8" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C184" s="8"/>
       <x:c r="D184" s="9" t="n">
-        <x:v>82120</x:v>
+        <x:v>365114</x:v>
       </x:c>
       <x:c r="E184" s="8" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="F184" s="8" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="G184" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H184" s="8" t="s">
         <x:v>772</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.46875" customHeight="1" collapsed="0">
+    <x:row ht="850.9375" customHeight="1" collapsed="0">
       <x:c r="A185" s="8" t="s">
-        <x:v>104</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B185" s="8" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C185" s="8"/>
       <x:c r="D185" s="9" t="n">
-        <x:v>365114</x:v>
+        <x:v>143552</x:v>
       </x:c>
       <x:c r="E185" s="8" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="F185" s="8" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="G185" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H185" s="8" t="s">
         <x:v>776</x:v>
       </x:c>
     </x:row>
     <x:row ht="264.46875" customHeight="1" collapsed="0">
       <x:c r="A186" s="8" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B186" s="8" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C186" s="8"/>
       <x:c r="D186" s="9" t="n">
         <x:v>75241</x:v>
       </x:c>
       <x:c r="E186" s="8" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="F186" s="8" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="G186" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H186" s="8" t="s">
         <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row ht="977.421875" customHeight="1" collapsed="0">
       <x:c r="A187" s="8" t="s">
-        <x:v>192</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B187" s="8" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="C187" s="8"/>
       <x:c r="D187" s="9" t="n">
         <x:v>466392</x:v>
       </x:c>
       <x:c r="E187" s="8" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="F187" s="8" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="G187" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H187" s="8" t="s">
         <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row ht="126.46875" customHeight="1" collapsed="0">
       <x:c r="A188" s="8" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B188" s="8" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C188" s="8"/>
       <x:c r="D188" s="9" t="n">
         <x:v>255665</x:v>
       </x:c>
       <x:c r="E188" s="8" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="F188" s="8" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="G188" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H188" s="8" t="s">
         <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row ht="402.46875" customHeight="1" collapsed="0">
       <x:c r="A189" s="8" t="s">
-        <x:v>245</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B189" s="8" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="C189" s="8"/>
       <x:c r="D189" s="9" t="n">
         <x:v>404054</x:v>
       </x:c>
       <x:c r="E189" s="8" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="F189" s="8" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="G189" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H189" s="8" t="s">
         <x:v>792</x:v>
       </x:c>
     </x:row>
     <x:row ht="310.484375" customHeight="1" collapsed="0">
       <x:c r="A190" s="8" t="s">
-        <x:v>245</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B190" s="8" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C190" s="8"/>
       <x:c r="D190" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E190" s="8" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="F190" s="8" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="G190" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H190" s="8" t="s">
         <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row ht="1299.390625" customHeight="1" collapsed="0">
       <x:c r="A191" s="8" t="s">
-        <x:v>453</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B191" s="8" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C191" s="8"/>
       <x:c r="D191" s="9" t="n">
         <x:v>92197</x:v>
       </x:c>
       <x:c r="E191" s="8" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="F191" s="8" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="G191" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H191" s="8" t="s">
         <x:v>800</x:v>
       </x:c>
     </x:row>
     <x:row ht="965.90625" customHeight="1" collapsed="0">
       <x:c r="A192" s="8" t="s">
-        <x:v>192</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B192" s="8" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C192" s="8"/>
       <x:c r="D192" s="9" t="n">
         <x:v>1557735</x:v>
       </x:c>
       <x:c r="E192" s="8" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="F192" s="8" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="G192" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H192" s="8" t="s">
         <x:v>804</x:v>
       </x:c>
     </x:row>
     <x:row ht="425.453125" customHeight="1" collapsed="0">
       <x:c r="A193" s="8" t="s">
-        <x:v>279</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B193" s="8" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="C193" s="8"/>
       <x:c r="D193" s="9" t="n">
         <x:v>75072</x:v>
       </x:c>
       <x:c r="E193" s="8" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="F193" s="8" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="G193" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H193" s="8" t="s">
         <x:v>808</x:v>
       </x:c>
     </x:row>
     <x:row ht="942.921875" customHeight="1" collapsed="0">
       <x:c r="A194" s="8" t="s">
-        <x:v>214</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B194" s="8" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="C194" s="8"/>
       <x:c r="D194" s="9" t="n">
         <x:v>224560</x:v>
       </x:c>
       <x:c r="E194" s="8" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="F194" s="8" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="G194" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H194" s="8" t="s">
         <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row ht="413.96875" customHeight="1" collapsed="0">
       <x:c r="A195" s="8" t="s">
-        <x:v>279</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B195" s="8" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="C195" s="8"/>
       <x:c r="D195" s="9" t="n">
         <x:v>166263</x:v>
       </x:c>
       <x:c r="E195" s="8" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="F195" s="8" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="G195" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H195" s="8" t="s">
         <x:v>816</x:v>
       </x:c>
     </x:row>
-    <x:row ht="459.953125" customHeight="1" collapsed="0">
+    <x:row ht="747.4375" customHeight="1" collapsed="0">
       <x:c r="A196" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B196" s="8" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C196" s="8"/>
       <x:c r="D196" s="9" t="n">
-        <x:v>102186</x:v>
+        <x:v>9758951</x:v>
       </x:c>
       <x:c r="E196" s="8" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="F196" s="8" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="G196" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H196" s="8" t="s">
         <x:v>820</x:v>
       </x:c>
     </x:row>
-    <x:row ht="747.4375" customHeight="1" collapsed="0">
+    <x:row ht="333.46875" customHeight="1" collapsed="0">
       <x:c r="A197" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B197" s="8" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="C197" s="8"/>
       <x:c r="D197" s="9" t="n">
-        <x:v>9758951</x:v>
+        <x:v>107700</x:v>
       </x:c>
       <x:c r="E197" s="8" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="F197" s="8" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="G197" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H197" s="8" t="s">
         <x:v>824</x:v>
       </x:c>
     </x:row>
-    <x:row ht="333.453125" customHeight="1" collapsed="0">
+    <x:row ht="781.9375" customHeight="1" collapsed="0">
       <x:c r="A198" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B198" s="8" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="C198" s="8"/>
       <x:c r="D198" s="9" t="n">
-        <x:v>107700</x:v>
+        <x:v>207005</x:v>
       </x:c>
       <x:c r="E198" s="8" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="F198" s="8" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="G198" s="8" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H198" s="8" t="s">
         <x:v>826</x:v>
       </x:c>
-      <x:c r="F198" s="8" t="s">
+    </x:row>
+    <x:row ht="689.953125" customHeight="1" collapsed="0">
+      <x:c r="A199" s="8" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="B199" s="8" t="s">
         <x:v>827</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>829</x:v>
       </x:c>
       <x:c r="C199" s="8"/>
       <x:c r="D199" s="9" t="n">
-        <x:v>207005</x:v>
+        <x:v>86133</x:v>
       </x:c>
       <x:c r="E199" s="8" t="s">
-        <x:v>176</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="F199" s="8" t="s">
-        <x:v>177</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="G199" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H199" s="8" t="s">
         <x:v>830</x:v>
       </x:c>
     </x:row>
-    <x:row ht="689.953125" customHeight="1" collapsed="0">
+    <x:row ht="1437.359375" customHeight="1" collapsed="0">
       <x:c r="A200" s="8" t="s">
-        <x:v>453</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B200" s="8" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="C200" s="8"/>
       <x:c r="D200" s="9" t="n">
-        <x:v>86133</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E200" s="8" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="F200" s="8" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="G200" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H200" s="8" t="s">
         <x:v>834</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1437.359375" customHeight="1" collapsed="0">
+    <x:row ht="1644.359375" customHeight="1" collapsed="0">
       <x:c r="A201" s="8" t="s">
-        <x:v>205</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B201" s="8" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="C201" s="8"/>
       <x:c r="D201" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>187556</x:v>
       </x:c>
       <x:c r="E201" s="8" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="F201" s="8" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="G201" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H201" s="8" t="s">
         <x:v>838</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1644.34375" customHeight="1" collapsed="0">
+    <x:row ht="367.96875" customHeight="1" collapsed="0">
       <x:c r="A202" s="8" t="s">
-        <x:v>205</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B202" s="8" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C202" s="8"/>
       <x:c r="D202" s="9" t="n">
-        <x:v>187556</x:v>
+        <x:v>514832</x:v>
       </x:c>
       <x:c r="E202" s="8" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="F202" s="8" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="G202" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H202" s="8" t="s">
         <x:v>842</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.96875" customHeight="1" collapsed="0">
+    <x:row ht="287.453125" customHeight="1" collapsed="0">
       <x:c r="A203" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B203" s="8" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="C203" s="8"/>
       <x:c r="D203" s="9" t="n">
-        <x:v>514832</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E203" s="8" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="F203" s="8" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="G203" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H203" s="8" t="s">
         <x:v>846</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.46875" customHeight="1" collapsed="0">
+    <x:row ht="770.421875" customHeight="1" collapsed="0">
       <x:c r="A204" s="8" t="s">
-        <x:v>279</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="B204" s="8" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="C204" s="8"/>
       <x:c r="D204" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E204" s="8" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="F204" s="8" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="G204" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H204" s="8" t="s">
         <x:v>850</x:v>
       </x:c>
     </x:row>
-    <x:row ht="770.421875" customHeight="1" collapsed="0">
+    <x:row ht="862.421875" customHeight="1" collapsed="0">
       <x:c r="A205" s="8" t="s">
-        <x:v>428</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B205" s="8" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="C205" s="8"/>
       <x:c r="D205" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>354476</x:v>
       </x:c>
       <x:c r="E205" s="8" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="F205" s="8" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="G205" s="8" t="s">
-        <x:v>363</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H205" s="8" t="s">
         <x:v>854</x:v>
       </x:c>
     </x:row>
-    <x:row ht="862.421875" customHeight="1" collapsed="0">
+    <x:row ht="793.4375" customHeight="1" collapsed="0">
       <x:c r="A206" s="8" t="s">
-        <x:v>48</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="B206" s="8" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="C206" s="8"/>
       <x:c r="D206" s="9" t="n">
-        <x:v>354476</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E206" s="8" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="F206" s="8" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="G206" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H206" s="8" t="s">
         <x:v>858</x:v>
       </x:c>
     </x:row>
-    <x:row ht="793.4375" customHeight="1" collapsed="0">
+    <x:row ht="229.984375" customHeight="1" collapsed="0">
       <x:c r="A207" s="8" t="s">
-        <x:v>369</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B207" s="8" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="C207" s="8"/>
       <x:c r="D207" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>269105</x:v>
       </x:c>
       <x:c r="E207" s="8" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="F207" s="8" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="G207" s="8" t="s">
-        <x:v>363</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H207" s="8" t="s">
         <x:v>862</x:v>
       </x:c>
     </x:row>
-    <x:row ht="229.96875" customHeight="1" collapsed="0">
+    <x:row ht="758.9375" customHeight="1" collapsed="0">
       <x:c r="A208" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B208" s="8" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="C208" s="8"/>
       <x:c r="D208" s="9" t="n">
-        <x:v>269105</x:v>
+        <x:v>233689</x:v>
       </x:c>
       <x:c r="E208" s="8" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="F208" s="8" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="G208" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H208" s="8" t="s">
         <x:v>866</x:v>
       </x:c>
     </x:row>
-    <x:row ht="758.953125" customHeight="1" collapsed="0">
+    <x:row ht="505.96875" customHeight="1" collapsed="0">
       <x:c r="A209" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B209" s="8" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="C209" s="8"/>
       <x:c r="D209" s="9" t="n">
-        <x:v>233689</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E209" s="8" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="F209" s="8" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="G209" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H209" s="8" t="s">
         <x:v>870</x:v>
       </x:c>
     </x:row>
-    <x:row ht="505.953125" customHeight="1" collapsed="0">
+    <x:row ht="540.453125" customHeight="1" collapsed="0">
       <x:c r="A210" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B210" s="8" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="C210" s="8"/>
       <x:c r="D210" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>106439</x:v>
       </x:c>
       <x:c r="E210" s="8" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="F210" s="8" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="G210" s="8" t="s">
-        <x:v>363</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H210" s="8" t="s">
         <x:v>874</x:v>
       </x:c>
     </x:row>
-    <x:row ht="540.453125" customHeight="1" collapsed="0">
+    <x:row ht="724.4375" customHeight="1" collapsed="0">
       <x:c r="A211" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B211" s="8" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="C211" s="8"/>
       <x:c r="D211" s="9" t="n">
-        <x:v>106439</x:v>
+        <x:v>182321</x:v>
       </x:c>
       <x:c r="E211" s="8" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="F211" s="8" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="G211" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H211" s="8" t="s">
         <x:v>878</x:v>
       </x:c>
     </x:row>
-    <x:row ht="724.453125" customHeight="1" collapsed="0">
+    <x:row ht="1034.90625" customHeight="1" collapsed="0">
       <x:c r="A212" s="8" t="s">
-        <x:v>214</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B212" s="8" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="C212" s="8"/>
       <x:c r="D212" s="9" t="n">
-        <x:v>182321</x:v>
+        <x:v>459414</x:v>
       </x:c>
       <x:c r="E212" s="8" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="F212" s="8" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="G212" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H212" s="8" t="s">
         <x:v>882</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1034.90625" customHeight="1" collapsed="0">
+    <x:row ht="908.421875" customHeight="1" collapsed="0">
       <x:c r="A213" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B213" s="8" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="C213" s="8"/>
       <x:c r="D213" s="9" t="n">
-        <x:v>459414</x:v>
+        <x:v>1328221</x:v>
       </x:c>
       <x:c r="E213" s="8" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="F213" s="8" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="G213" s="8" t="s">
-        <x:v>363</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H213" s="8" t="s">
         <x:v>886</x:v>
       </x:c>
     </x:row>
-    <x:row ht="908.40625" customHeight="1" collapsed="0">
+    <x:row ht="57.484375" customHeight="1" collapsed="0">
       <x:c r="A214" s="8" t="s">
-        <x:v>279</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B214" s="8" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="C214" s="8"/>
       <x:c r="D214" s="9" t="n">
-        <x:v>1328221</x:v>
+        <x:v>278760</x:v>
       </x:c>
       <x:c r="E214" s="8" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="F214" s="8" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="G214" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H214" s="8" t="s">
         <x:v>890</x:v>
       </x:c>
     </x:row>
-    <x:row ht="57.5" customHeight="1" collapsed="0">
+    <x:row ht="1161.40625" customHeight="1" collapsed="0">
       <x:c r="A215" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B215" s="8" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="C215" s="8"/>
       <x:c r="D215" s="9" t="n">
-        <x:v>278760</x:v>
+        <x:v>141273</x:v>
       </x:c>
       <x:c r="E215" s="8" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F215" s="8" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="G215" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H215" s="8" t="s">
         <x:v>894</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1161.40625" customHeight="1" collapsed="0">
+    <x:row ht="896.90625" customHeight="1" collapsed="0">
       <x:c r="A216" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B216" s="8" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="C216" s="8"/>
       <x:c r="D216" s="9" t="n">
-        <x:v>141273</x:v>
+        <x:v>234647</x:v>
       </x:c>
       <x:c r="E216" s="8" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="F216" s="8" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="G216" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H216" s="8" t="s">
         <x:v>898</x:v>
       </x:c>
     </x:row>
-    <x:row ht="896.921875" customHeight="1" collapsed="0">
+    <x:row ht="954.4375" customHeight="1" collapsed="0">
       <x:c r="A217" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="B217" s="8" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="C217" s="8"/>
       <x:c r="D217" s="9" t="n">
-        <x:v>234647</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E217" s="8" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="F217" s="8" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="G217" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H217" s="8" t="s">
         <x:v>902</x:v>
       </x:c>
     </x:row>
-    <x:row ht="954.421875" customHeight="1" collapsed="0">
+    <x:row ht="1287.890625" customHeight="1" collapsed="0">
       <x:c r="A218" s="8" t="s">
-        <x:v>428</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B218" s="8" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="C218" s="8"/>
       <x:c r="D218" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>270827</x:v>
       </x:c>
       <x:c r="E218" s="8" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="F218" s="8" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="G218" s="8" t="s">
-        <x:v>363</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H218" s="8" t="s">
         <x:v>906</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1287.890625" customHeight="1" collapsed="0">
+    <x:row ht="367.953125" customHeight="1" collapsed="0">
       <x:c r="A219" s="8" t="s">
-        <x:v>453</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B219" s="8" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="C219" s="8"/>
       <x:c r="D219" s="9" t="n">
-        <x:v>270827</x:v>
+        <x:v>155653</x:v>
       </x:c>
       <x:c r="E219" s="8" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="F219" s="8" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="G219" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H219" s="8" t="s">
         <x:v>910</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2046.8125" customHeight="1" collapsed="0">
+    <x:row ht="609.46875" customHeight="1" collapsed="0">
       <x:c r="A220" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="B220" s="8" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="C220" s="8"/>
       <x:c r="D220" s="9" t="n">
-        <x:v>179579</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E220" s="8" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="F220" s="8" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="G220" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H220" s="8" t="s">
         <x:v>914</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.96875" customHeight="1" collapsed="0">
+    <x:row ht="367.953125" customHeight="1" collapsed="0">
       <x:c r="A221" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B221" s="8" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="C221" s="8"/>
       <x:c r="D221" s="9" t="n">
-        <x:v>155653</x:v>
+        <x:v>378430</x:v>
       </x:c>
       <x:c r="E221" s="8" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="F221" s="8" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="G221" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H221" s="8" t="s">
         <x:v>918</x:v>
       </x:c>
     </x:row>
-    <x:row ht="609.4375" customHeight="1" collapsed="0">
+    <x:row ht="919.9375" customHeight="1" collapsed="0">
       <x:c r="A222" s="8" t="s">
-        <x:v>627</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B222" s="8" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="C222" s="8"/>
       <x:c r="D222" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E222" s="8" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="F222" s="8" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="G222" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H222" s="8" t="s">
         <x:v>922</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.96875" customHeight="1" collapsed="0">
+    <x:row ht="528.9375" customHeight="1" collapsed="0">
       <x:c r="A223" s="8" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B223" s="8" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="C223" s="8"/>
       <x:c r="D223" s="9" t="n">
-        <x:v>378430</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E223" s="8" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="F223" s="8" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="G223" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H223" s="8" t="s">
         <x:v>926</x:v>
       </x:c>
     </x:row>
-    <x:row ht="919.921875" customHeight="1" collapsed="0">
+    <x:row ht="241.484375" customHeight="1" collapsed="0">
       <x:c r="A224" s="8" t="s">
-        <x:v>453</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B224" s="8" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="C224" s="8"/>
       <x:c r="D224" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E224" s="8" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="F224" s="8" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="G224" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H224" s="8" t="s">
         <x:v>930</x:v>
       </x:c>
     </x:row>
-    <x:row ht="528.953125" customHeight="1" collapsed="0">
+    <x:row ht="2541.28125" customHeight="1" collapsed="0">
       <x:c r="A225" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="B225" s="8" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="C225" s="8"/>
       <x:c r="D225" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>191655</x:v>
       </x:c>
       <x:c r="E225" s="8" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="F225" s="8" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="G225" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H225" s="8" t="s">
         <x:v>934</x:v>
       </x:c>
     </x:row>
-    <x:row ht="241.484375" customHeight="1" collapsed="0">
+    <x:row ht="678.453125" customHeight="1" collapsed="0">
       <x:c r="A226" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B226" s="8" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="C226" s="8"/>
       <x:c r="D226" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>275609</x:v>
       </x:c>
       <x:c r="E226" s="8" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="F226" s="8" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="G226" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H226" s="8" t="s">
         <x:v>938</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2541.28125" customHeight="1" collapsed="0">
+    <x:row ht="1023.421875" customHeight="1" collapsed="0">
       <x:c r="A227" s="8" t="s">
-        <x:v>549</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B227" s="8" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="C227" s="8"/>
       <x:c r="D227" s="9" t="n">
-        <x:v>191655</x:v>
+        <x:v>249249</x:v>
       </x:c>
       <x:c r="E227" s="8" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="F227" s="8" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="G227" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H227" s="8" t="s">
         <x:v>942</x:v>
       </x:c>
     </x:row>
-    <x:row ht="678.453125" customHeight="1" collapsed="0">
+    <x:row ht="827.9375" customHeight="1" collapsed="0">
       <x:c r="A228" s="8" t="s">
-        <x:v>453</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B228" s="8" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="C228" s="8"/>
       <x:c r="D228" s="9" t="n">
-        <x:v>275609</x:v>
+        <x:v>286162</x:v>
       </x:c>
       <x:c r="E228" s="8" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="F228" s="8" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="G228" s="8" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H228" s="8" t="s">
         <x:v>944</x:v>
       </x:c>
-      <x:c r="F228" s="8" t="s">
+    </x:row>
+    <x:row ht="252.984375" customHeight="1" collapsed="0">
+      <x:c r="A229" s="8" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B229" s="8" t="s">
         <x:v>945</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>947</x:v>
       </x:c>
       <x:c r="C229" s="8"/>
       <x:c r="D229" s="9" t="n">
-        <x:v>249249</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E229" s="8" t="s">
+        <x:v>946</x:v>
+      </x:c>
+      <x:c r="F229" s="8" t="s">
+        <x:v>947</x:v>
+      </x:c>
+      <x:c r="G229" s="8" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H229" s="8" t="s">
         <x:v>948</x:v>
       </x:c>
-      <x:c r="F229" s="8" t="s">
+    </x:row>
+    <x:row ht="505.96875" customHeight="1" collapsed="0">
+      <x:c r="A230" s="8" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="B230" s="8" t="s">
         <x:v>949</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>951</x:v>
       </x:c>
       <x:c r="C230" s="8"/>
       <x:c r="D230" s="9" t="n">
-        <x:v>286162</x:v>
+        <x:v>242717</x:v>
       </x:c>
       <x:c r="E230" s="8" t="s">
-        <x:v>176</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="F230" s="8" t="s">
-        <x:v>177</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="G230" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H230" s="8" t="s">
         <x:v>952</x:v>
       </x:c>
     </x:row>
-    <x:row ht="252.984375" customHeight="1" collapsed="0">
+    <x:row ht="517.46875" customHeight="1" collapsed="0">
       <x:c r="A231" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B231" s="8" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="C231" s="8"/>
       <x:c r="D231" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E231" s="8" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="F231" s="8" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="G231" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H231" s="8" t="s">
         <x:v>956</x:v>
       </x:c>
     </x:row>
-    <x:row ht="505.953125" customHeight="1" collapsed="0">
+    <x:row ht="206.96875" customHeight="1" collapsed="0">
       <x:c r="A232" s="8" t="s">
-        <x:v>428</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B232" s="8" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="C232" s="8"/>
       <x:c r="D232" s="9" t="n">
-        <x:v>242717</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E232" s="8" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="F232" s="8" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="G232" s="8" t="s">
-        <x:v>363</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H232" s="8" t="s">
         <x:v>960</x:v>
       </x:c>
     </x:row>
-    <x:row ht="517.46875" customHeight="1" collapsed="0">
+    <x:row ht="413.984375" customHeight="1" collapsed="0">
       <x:c r="A233" s="8" t="s">
-        <x:v>453</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="B233" s="8" t="s">
-        <x:v>961</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="C233" s="8"/>
       <x:c r="D233" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>247509</x:v>
       </x:c>
       <x:c r="E233" s="8" t="s">
-        <x:v>962</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="F233" s="8" t="s">
-        <x:v>963</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="G233" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H233" s="8" t="s">
-        <x:v>964</x:v>
-[...2 lines deleted...]
-    <x:row ht="206.984375" customHeight="1" collapsed="0">
+        <x:v>965</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="115" customHeight="1" collapsed="0">
       <x:c r="A234" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B234" s="8" t="s">
-        <x:v>965</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="C234" s="8"/>
       <x:c r="D234" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E234" s="8" t="s">
-        <x:v>966</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="F234" s="8" t="s">
-        <x:v>967</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="G234" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H234" s="8" t="s">
-        <x:v>968</x:v>
-[...2 lines deleted...]
-    <x:row ht="413.96875" customHeight="1" collapsed="0">
+        <x:v>969</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="712.9375" customHeight="1" collapsed="0">
       <x:c r="A235" s="8" t="s">
-        <x:v>969</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B235" s="8" t="s">
         <x:v>970</x:v>
       </x:c>
       <x:c r="C235" s="8"/>
       <x:c r="D235" s="9" t="n">
-        <x:v>247509</x:v>
+        <x:v>102722</x:v>
       </x:c>
       <x:c r="E235" s="8" t="s">
         <x:v>971</x:v>
       </x:c>
       <x:c r="F235" s="8" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="G235" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H235" s="8" t="s">
         <x:v>973</x:v>
       </x:c>
     </x:row>
-    <x:row ht="115" customHeight="1" collapsed="0">
+    <x:row ht="402.46875" customHeight="1" collapsed="0">
       <x:c r="A236" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="B236" s="8" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="C236" s="8"/>
       <x:c r="D236" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E236" s="8" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="F236" s="8" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="G236" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H236" s="8" t="s">
         <x:v>977</x:v>
       </x:c>
     </x:row>
-    <x:row ht="712.953125" customHeight="1" collapsed="0">
+    <x:row ht="218.5" customHeight="1" collapsed="0">
       <x:c r="A237" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B237" s="8" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="C237" s="8"/>
       <x:c r="D237" s="9" t="n">
-        <x:v>102722</x:v>
+        <x:v>230349</x:v>
       </x:c>
       <x:c r="E237" s="8" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="F237" s="8" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="G237" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H237" s="8" t="s">
         <x:v>981</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.453125" customHeight="1" collapsed="0">
+    <x:row ht="597.9375" customHeight="1" collapsed="0">
       <x:c r="A238" s="8" t="s">
-        <x:v>728</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B238" s="8" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="C238" s="8"/>
       <x:c r="D238" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>79101</x:v>
       </x:c>
       <x:c r="E238" s="8" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="F238" s="8" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="G238" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H238" s="8" t="s">
         <x:v>985</x:v>
       </x:c>
     </x:row>
-    <x:row ht="218.5" customHeight="1" collapsed="0">
+    <x:row ht="471.453125" customHeight="1" collapsed="0">
       <x:c r="A239" s="8" t="s">
-        <x:v>192</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B239" s="8" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="C239" s="8"/>
       <x:c r="D239" s="9" t="n">
-        <x:v>230349</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E239" s="8" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="F239" s="8" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="G239" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H239" s="8" t="s">
         <x:v>989</x:v>
       </x:c>
     </x:row>
-    <x:row ht="597.9375" customHeight="1" collapsed="0">
+    <x:row ht="160.96875" customHeight="1" collapsed="0">
       <x:c r="A240" s="8" t="s">
-        <x:v>279</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B240" s="8" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="C240" s="8"/>
       <x:c r="D240" s="9" t="n">
-        <x:v>79101</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E240" s="8" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="F240" s="8" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="G240" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H240" s="8" t="s">
         <x:v>993</x:v>
       </x:c>
     </x:row>
-    <x:row ht="471.453125" customHeight="1" collapsed="0">
+    <x:row ht="528.953125" customHeight="1" collapsed="0">
       <x:c r="A241" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B241" s="8" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="C241" s="8"/>
       <x:c r="D241" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E241" s="8" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="F241" s="8" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="G241" s="8" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H241" s="8" t="s">
         <x:v>995</x:v>
       </x:c>
-      <x:c r="F241" s="8" t="s">
+    </x:row>
+    <x:row ht="1138.390625" customHeight="1" collapsed="0">
+      <x:c r="A242" s="8" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B242" s="8" t="s">
         <x:v>996</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>998</x:v>
       </x:c>
       <x:c r="C242" s="8"/>
       <x:c r="D242" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>104826</x:v>
       </x:c>
       <x:c r="E242" s="8" t="s">
+        <x:v>997</x:v>
+      </x:c>
+      <x:c r="F242" s="8" t="s">
+        <x:v>998</x:v>
+      </x:c>
+      <x:c r="G242" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H242" s="8" t="s">
         <x:v>999</x:v>
       </x:c>
-      <x:c r="F242" s="8" t="s">
+    </x:row>
+    <x:row ht="367.96875" customHeight="1" collapsed="0">
+      <x:c r="A243" s="8" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B243" s="8" t="s">
         <x:v>1000</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>1002</x:v>
       </x:c>
       <x:c r="C243" s="8"/>
       <x:c r="D243" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E243" s="8" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="F243" s="8" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="G243" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H243" s="8" t="s">
-        <x:v>1003</x:v>
-[...2 lines deleted...]
-    <x:row ht="1138.40625" customHeight="1" collapsed="0">
+        <x:v>1001</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="253" customHeight="1" collapsed="0">
       <x:c r="A244" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B244" s="8" t="s">
-        <x:v>1004</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="C244" s="8"/>
       <x:c r="D244" s="9" t="n">
-        <x:v>104826</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E244" s="8" t="s">
+        <x:v>1003</x:v>
+      </x:c>
+      <x:c r="F244" s="8" t="s">
+        <x:v>1004</x:v>
+      </x:c>
+      <x:c r="G244" s="8" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H244" s="8" t="s">
         <x:v>1005</x:v>
       </x:c>
-      <x:c r="F244" s="8" t="s">
+    </x:row>
+    <x:row ht="402.46875" customHeight="1" collapsed="0">
+      <x:c r="A245" s="8" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="B245" s="8" t="s">
         <x:v>1006</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>1008</x:v>
       </x:c>
       <x:c r="C245" s="8"/>
       <x:c r="D245" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>182132</x:v>
       </x:c>
       <x:c r="E245" s="8" t="s">
-        <x:v>794</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="F245" s="8" t="s">
-        <x:v>795</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="G245" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H245" s="8" t="s">
         <x:v>1009</x:v>
       </x:c>
     </x:row>
-    <x:row ht="253" customHeight="1" collapsed="0">
+    <x:row ht="2012.296875" customHeight="1" collapsed="0">
       <x:c r="A246" s="8" t="s">
-        <x:v>245</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B246" s="8" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="C246" s="8"/>
       <x:c r="D246" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>174647</x:v>
       </x:c>
       <x:c r="E246" s="8" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="F246" s="8" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="G246" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H246" s="8" t="s">
         <x:v>1013</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.453125" customHeight="1" collapsed="0">
+    <x:row ht="724.453125" customHeight="1" collapsed="0">
       <x:c r="A247" s="8" t="s">
-        <x:v>169</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B247" s="8" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="C247" s="8"/>
       <x:c r="D247" s="9" t="n">
-        <x:v>182132</x:v>
+        <x:v>118046</x:v>
       </x:c>
       <x:c r="E247" s="8" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="F247" s="8" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="G247" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H247" s="8" t="s">
         <x:v>1017</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2012.3125" customHeight="1" collapsed="0">
+    <x:row ht="1207.390625" customHeight="1" collapsed="0">
       <x:c r="A248" s="8" t="s">
-        <x:v>453</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B248" s="8" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="C248" s="8"/>
       <x:c r="D248" s="9" t="n">
-        <x:v>174647</x:v>
+        <x:v>283529</x:v>
       </x:c>
       <x:c r="E248" s="8" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="F248" s="8" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="G248" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H248" s="8" t="s">
         <x:v>1021</x:v>
       </x:c>
     </x:row>
-    <x:row ht="724.4375" customHeight="1" collapsed="0">
+    <x:row ht="919.9375" customHeight="1" collapsed="0">
       <x:c r="A249" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B249" s="8" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="C249" s="8"/>
       <x:c r="D249" s="9" t="n">
-        <x:v>118046</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E249" s="8" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="F249" s="8" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="G249" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H249" s="8" t="s">
         <x:v>1025</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1207.390625" customHeight="1" collapsed="0">
+    <x:row ht="586.4375" customHeight="1" collapsed="0">
       <x:c r="A250" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B250" s="8" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C250" s="8"/>
       <x:c r="D250" s="9" t="n">
-        <x:v>283529</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E250" s="8" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="F250" s="8" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="G250" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H250" s="8" t="s">
         <x:v>1029</x:v>
       </x:c>
     </x:row>
-    <x:row ht="919.953125" customHeight="1" collapsed="0">
+    <x:row ht="367.96875" customHeight="1" collapsed="0">
       <x:c r="A251" s="8" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B251" s="8" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="C251" s="8"/>
       <x:c r="D251" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E251" s="8" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="F251" s="8" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="G251" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H251" s="8" t="s">
         <x:v>1033</x:v>
       </x:c>
     </x:row>
-    <x:row ht="586.4375" customHeight="1" collapsed="0">
+    <x:row ht="505.96875" customHeight="1" collapsed="0">
       <x:c r="A252" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B252" s="8" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C252" s="8"/>
       <x:c r="D252" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E252" s="8" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="F252" s="8" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="G252" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H252" s="8" t="s">
         <x:v>1037</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.96875" customHeight="1" collapsed="0">
+    <x:row ht="402.46875" customHeight="1" collapsed="0">
       <x:c r="A253" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B253" s="8" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="C253" s="8"/>
       <x:c r="D253" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>161611</x:v>
       </x:c>
       <x:c r="E253" s="8" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="F253" s="8" t="s">
         <x:v>1040</x:v>
       </x:c>
       <x:c r="G253" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H253" s="8" t="s">
         <x:v>1041</x:v>
       </x:c>
     </x:row>
-    <x:row ht="505.953125" customHeight="1" collapsed="0">
+    <x:row ht="689.9375" customHeight="1" collapsed="0">
       <x:c r="A254" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B254" s="8" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="C254" s="8"/>
       <x:c r="D254" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E254" s="8" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="F254" s="8" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="G254" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H254" s="8" t="s">
         <x:v>1045</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.46875" customHeight="1" collapsed="0">
+    <x:row ht="1092.421875" customHeight="1" collapsed="0">
       <x:c r="A255" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="B255" s="8" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="C255" s="8"/>
       <x:c r="D255" s="9" t="n">
-        <x:v>161611</x:v>
+        <x:v>75785</x:v>
       </x:c>
       <x:c r="E255" s="8" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="F255" s="8" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="G255" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H255" s="8" t="s">
         <x:v>1049</x:v>
       </x:c>
     </x:row>
-    <x:row ht="689.953125" customHeight="1" collapsed="0">
+    <x:row ht="436.96875" customHeight="1" collapsed="0">
       <x:c r="A256" s="8" t="s">
-        <x:v>61</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="B256" s="8" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="C256" s="8"/>
       <x:c r="D256" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E256" s="8" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="F256" s="8" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="G256" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H256" s="8" t="s">
         <x:v>1053</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1092.40625" customHeight="1" collapsed="0">
+    <x:row ht="264.46875" customHeight="1" collapsed="0">
       <x:c r="A257" s="8" t="s">
-        <x:v>549</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B257" s="8" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="C257" s="8"/>
       <x:c r="D257" s="9" t="n">
-        <x:v>75785</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E257" s="8" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="F257" s="8" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="G257" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H257" s="8" t="s">
         <x:v>1057</x:v>
       </x:c>
     </x:row>
-    <x:row ht="436.96875" customHeight="1" collapsed="0">
+    <x:row ht="207" customHeight="1" collapsed="0">
       <x:c r="A258" s="8" t="s">
-        <x:v>558</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B258" s="8" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="C258" s="8"/>
       <x:c r="D258" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E258" s="8" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="F258" s="8" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="G258" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H258" s="8" t="s">
         <x:v>1061</x:v>
       </x:c>
     </x:row>
-    <x:row ht="264.46875" customHeight="1" collapsed="0">
+    <x:row ht="1425.859375" customHeight="1" collapsed="0">
       <x:c r="A259" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B259" s="8" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="C259" s="8"/>
       <x:c r="D259" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E259" s="8" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="F259" s="8" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="G259" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H259" s="8" t="s">
         <x:v>1065</x:v>
       </x:c>
     </x:row>
-    <x:row ht="207" customHeight="1" collapsed="0">
+    <x:row ht="402.484375" customHeight="1" collapsed="0">
       <x:c r="A260" s="8" t="s">
-        <x:v>104</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="B260" s="8" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="C260" s="8"/>
       <x:c r="D260" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E260" s="8" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="F260" s="8" t="s">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="G260" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H260" s="8" t="s">
         <x:v>1069</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1425.875" customHeight="1" collapsed="0">
+    <x:row ht="310.46875" customHeight="1" collapsed="0">
       <x:c r="A261" s="8" t="s">
-        <x:v>169</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B261" s="8" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C261" s="8"/>
       <x:c r="D261" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>247931</x:v>
       </x:c>
       <x:c r="E261" s="8" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="F261" s="8" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="G261" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H261" s="8" t="s">
         <x:v>1073</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.46875" customHeight="1" collapsed="0">
+    <x:row ht="724.453125" customHeight="1" collapsed="0">
       <x:c r="A262" s="8" t="s">
-        <x:v>549</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B262" s="8" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="C262" s="8"/>
       <x:c r="D262" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E262" s="8" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="F262" s="8" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="G262" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H262" s="8" t="s">
         <x:v>1077</x:v>
       </x:c>
     </x:row>
-    <x:row ht="310.46875" customHeight="1" collapsed="0">
+    <x:row ht="184" customHeight="1" collapsed="0">
       <x:c r="A263" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B263" s="8" t="s">
         <x:v>1078</x:v>
       </x:c>
       <x:c r="C263" s="8"/>
       <x:c r="D263" s="9" t="n">
-        <x:v>247931</x:v>
+        <x:v>145729</x:v>
       </x:c>
       <x:c r="E263" s="8" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="F263" s="8" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="G263" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H263" s="8" t="s">
         <x:v>1081</x:v>
       </x:c>
     </x:row>
-    <x:row ht="724.453125" customHeight="1" collapsed="0">
+    <x:row ht="425.4375" customHeight="1" collapsed="0">
       <x:c r="A264" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B264" s="8" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="C264" s="8"/>
       <x:c r="D264" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>207272</x:v>
       </x:c>
       <x:c r="E264" s="8" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="F264" s="8" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="G264" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H264" s="8" t="s">
         <x:v>1085</x:v>
       </x:c>
     </x:row>
-    <x:row ht="184" customHeight="1" collapsed="0">
+    <x:row ht="103.5" customHeight="1" collapsed="0">
       <x:c r="A265" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B265" s="8" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="C265" s="8"/>
       <x:c r="D265" s="9" t="n">
-        <x:v>145729</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E265" s="8" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="F265" s="8" t="s">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="G265" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H265" s="8" t="s">
         <x:v>1089</x:v>
       </x:c>
     </x:row>
-    <x:row ht="425.46875" customHeight="1" collapsed="0">
+    <x:row ht="1126.90625" customHeight="1" collapsed="0">
       <x:c r="A266" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B266" s="8" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="C266" s="8"/>
       <x:c r="D266" s="9" t="n">
-        <x:v>207272</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E266" s="8" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="F266" s="8" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="G266" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H266" s="8" t="s">
         <x:v>1093</x:v>
       </x:c>
     </x:row>
-    <x:row ht="103.46875" customHeight="1" collapsed="0">
+    <x:row ht="1471.875" customHeight="1" collapsed="0">
       <x:c r="A267" s="8" t="s">
-        <x:v>284</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="B267" s="8" t="s">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="C267" s="8"/>
       <x:c r="D267" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E267" s="8" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="F267" s="8" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="G267" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H267" s="8" t="s">
         <x:v>1097</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1126.90625" customHeight="1" collapsed="0">
+    <x:row ht="1667.34375" customHeight="1" collapsed="0">
       <x:c r="A268" s="8" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B268" s="8" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="C268" s="8"/>
       <x:c r="D268" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>245580</x:v>
       </x:c>
       <x:c r="E268" s="8" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="F268" s="8" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="G268" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H268" s="8" t="s">
         <x:v>1101</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1471.875" customHeight="1" collapsed="0">
+    <x:row ht="885.4375" customHeight="1" collapsed="0">
       <x:c r="A269" s="8" t="s">
-        <x:v>728</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="B269" s="8" t="s">
-        <x:v>1102</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="C269" s="8"/>
       <x:c r="D269" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E269" s="8" t="s">
-        <x:v>1103</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="F269" s="8" t="s">
-        <x:v>1104</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="G269" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H269" s="8" t="s">
-        <x:v>1105</x:v>
-[...2 lines deleted...]
-    <x:row ht="1667.359375" customHeight="1" collapsed="0">
+        <x:v>1106</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1356.890625" customHeight="1" collapsed="0">
       <x:c r="A270" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="B270" s="8" t="s">
-        <x:v>1106</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="C270" s="8"/>
       <x:c r="D270" s="9" t="n">
-        <x:v>245580</x:v>
+        <x:v>87593</x:v>
       </x:c>
       <x:c r="E270" s="8" t="s">
-        <x:v>1107</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="F270" s="8" t="s">
-        <x:v>1108</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="G270" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H270" s="8" t="s">
-        <x:v>1109</x:v>
-[...2 lines deleted...]
-    <x:row ht="885.4375" customHeight="1" collapsed="0">
+        <x:v>1110</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="620.953125" customHeight="1" collapsed="0">
       <x:c r="A271" s="8" t="s">
-        <x:v>1110</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B271" s="8" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="C271" s="8"/>
       <x:c r="D271" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>242417</x:v>
       </x:c>
       <x:c r="E271" s="8" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="F271" s="8" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="G271" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H271" s="8" t="s">
         <x:v>1114</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1356.875" customHeight="1" collapsed="0">
+    <x:row ht="23" customHeight="1" collapsed="0">
       <x:c r="A272" s="8" t="s">
-        <x:v>728</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B272" s="8" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="C272" s="8"/>
       <x:c r="D272" s="9" t="n">
-        <x:v>87593</x:v>
+        <x:v>146317</x:v>
       </x:c>
       <x:c r="E272" s="8" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="F272" s="8" t="s">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="G272" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H272" s="8" t="s">
         <x:v>1118</x:v>
       </x:c>
     </x:row>
-    <x:row ht="620.96875" customHeight="1" collapsed="0">
+    <x:row ht="1103.890625" customHeight="1" collapsed="0">
       <x:c r="A273" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B273" s="8" t="s">
         <x:v>1119</x:v>
       </x:c>
       <x:c r="C273" s="8"/>
       <x:c r="D273" s="9" t="n">
-        <x:v>242417</x:v>
+        <x:v>129967</x:v>
       </x:c>
       <x:c r="E273" s="8" t="s">
         <x:v>1120</x:v>
       </x:c>
       <x:c r="F273" s="8" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="G273" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H273" s="8" t="s">
         <x:v>1122</x:v>
       </x:c>
     </x:row>
-    <x:row ht="22.984375" customHeight="1" collapsed="0">
+    <x:row ht="218.5" customHeight="1" collapsed="0">
       <x:c r="A274" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B274" s="8" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="C274" s="8"/>
       <x:c r="D274" s="9" t="n">
-        <x:v>146317</x:v>
+        <x:v>154625</x:v>
       </x:c>
       <x:c r="E274" s="8" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="F274" s="8" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="G274" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H274" s="8" t="s">
         <x:v>1126</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1103.90625" customHeight="1" collapsed="0">
+    <x:row ht="379.46875" customHeight="1" collapsed="0">
       <x:c r="A275" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B275" s="8" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="C275" s="8"/>
       <x:c r="D275" s="9" t="n">
-        <x:v>129967</x:v>
+        <x:v>295972</x:v>
       </x:c>
       <x:c r="E275" s="8" t="s">
         <x:v>1128</x:v>
       </x:c>
       <x:c r="F275" s="8" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="G275" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H275" s="8" t="s">
         <x:v>1130</x:v>
       </x:c>
     </x:row>
-    <x:row ht="218.484375" customHeight="1" collapsed="0">
+    <x:row ht="908.421875" customHeight="1" collapsed="0">
       <x:c r="A276" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B276" s="8" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="C276" s="8"/>
       <x:c r="D276" s="9" t="n">
-        <x:v>154625</x:v>
+        <x:v>2491720</x:v>
       </x:c>
       <x:c r="E276" s="8" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="F276" s="8" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="G276" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H276" s="8" t="s">
         <x:v>1134</x:v>
       </x:c>
     </x:row>
-    <x:row ht="379.46875" customHeight="1" collapsed="0">
+    <x:row ht="206.984375" customHeight="1" collapsed="0">
       <x:c r="A277" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B277" s="8" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="C277" s="8"/>
       <x:c r="D277" s="9" t="n">
-        <x:v>295972</x:v>
+        <x:v>88425</x:v>
       </x:c>
       <x:c r="E277" s="8" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="F277" s="8" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="G277" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H277" s="8" t="s">
         <x:v>1138</x:v>
       </x:c>
     </x:row>
-    <x:row ht="908.4375" customHeight="1" collapsed="0">
+    <x:row ht="551.953125" customHeight="1" collapsed="0">
       <x:c r="A278" s="8" t="s">
-        <x:v>214</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B278" s="8" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="C278" s="8"/>
       <x:c r="D278" s="9" t="n">
-        <x:v>2491720</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E278" s="8" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="F278" s="8" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="G278" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H278" s="8" t="s">
         <x:v>1142</x:v>
       </x:c>
     </x:row>
-    <x:row ht="206.984375" customHeight="1" collapsed="0">
+    <x:row ht="276" customHeight="1" collapsed="0">
       <x:c r="A279" s="8" t="s">
-        <x:v>214</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B279" s="8" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="C279" s="8"/>
       <x:c r="D279" s="9" t="n">
-        <x:v>88425</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E279" s="8" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="F279" s="8" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="G279" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H279" s="8" t="s">
         <x:v>1146</x:v>
       </x:c>
     </x:row>
-    <x:row ht="551.96875" customHeight="1" collapsed="0">
+    <x:row ht="1046.40625" customHeight="1" collapsed="0">
       <x:c r="A280" s="8" t="s">
-        <x:v>453</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B280" s="8" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="C280" s="8"/>
       <x:c r="D280" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E280" s="8" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="F280" s="8" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="G280" s="8" t="s">
-        <x:v>363</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H280" s="8" t="s">
         <x:v>1150</x:v>
       </x:c>
     </x:row>
-    <x:row ht="275.96875" customHeight="1" collapsed="0">
+    <x:row ht="4277.640625" customHeight="1" collapsed="0">
       <x:c r="A281" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B281" s="8" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="C281" s="8"/>
       <x:c r="D281" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>451008</x:v>
       </x:c>
       <x:c r="E281" s="8" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="F281" s="8" t="s">
         <x:v>1153</x:v>
       </x:c>
       <x:c r="G281" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H281" s="8" t="s">
         <x:v>1154</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1046.421875" customHeight="1" collapsed="0">
+    <x:row ht="551.984375" customHeight="1" collapsed="0">
       <x:c r="A282" s="8" t="s">
-        <x:v>279</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B282" s="8" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="C282" s="8"/>
       <x:c r="D282" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>416125</x:v>
       </x:c>
       <x:c r="E282" s="8" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="F282" s="8" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="G282" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H282" s="8" t="s">
         <x:v>1158</x:v>
       </x:c>
     </x:row>
-    <x:row ht="4277.640625" customHeight="1" collapsed="0">
+    <x:row ht="390.9375" customHeight="1" collapsed="0">
       <x:c r="A283" s="8" t="s">
-        <x:v>279</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B283" s="8" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="C283" s="8"/>
       <x:c r="D283" s="9" t="n">
-        <x:v>451008</x:v>
+        <x:v>181754</x:v>
       </x:c>
       <x:c r="E283" s="8" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="F283" s="8" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="G283" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H283" s="8" t="s">
         <x:v>1162</x:v>
       </x:c>
     </x:row>
-    <x:row ht="551.96875" customHeight="1" collapsed="0">
+    <x:row ht="218.484375" customHeight="1" collapsed="0">
       <x:c r="A284" s="8" t="s">
-        <x:v>149</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B284" s="8" t="s">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="C284" s="8"/>
       <x:c r="D284" s="9" t="n">
-        <x:v>416125</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E284" s="8" t="s">
         <x:v>1164</x:v>
       </x:c>
       <x:c r="F284" s="8" t="s">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="G284" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H284" s="8" t="s">
         <x:v>1166</x:v>
       </x:c>
     </x:row>
-    <x:row ht="390.953125" customHeight="1" collapsed="0">
+    <x:row ht="1023.4375" customHeight="1" collapsed="0">
       <x:c r="A285" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B285" s="8" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="C285" s="8"/>
       <x:c r="D285" s="9" t="n">
-        <x:v>181754</x:v>
+        <x:v>146058</x:v>
       </x:c>
       <x:c r="E285" s="8" t="s">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="F285" s="8" t="s">
         <x:v>1169</x:v>
       </x:c>
       <x:c r="G285" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H285" s="8" t="s">
         <x:v>1170</x:v>
       </x:c>
     </x:row>
-    <x:row ht="218.5" customHeight="1" collapsed="0">
+    <x:row ht="229.96875" customHeight="1" collapsed="0">
       <x:c r="A286" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="B286" s="8" t="s">
-        <x:v>1171</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="C286" s="8"/>
       <x:c r="D286" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>750000</x:v>
       </x:c>
       <x:c r="E286" s="8" t="s">
-        <x:v>1172</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="F286" s="8" t="s">
-        <x:v>1173</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="G286" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H286" s="8" t="s">
-        <x:v>1174</x:v>
-[...2 lines deleted...]
-    <x:row ht="1023.40625" customHeight="1" collapsed="0">
+        <x:v>1175</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="804.90625" customHeight="1" collapsed="0">
       <x:c r="A287" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B287" s="8" t="s">
-        <x:v>1175</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="C287" s="8"/>
       <x:c r="D287" s="9" t="n">
-        <x:v>146058</x:v>
+        <x:v>820247</x:v>
       </x:c>
       <x:c r="E287" s="8" t="s">
-        <x:v>1176</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="F287" s="8" t="s">
-        <x:v>1177</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="G287" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H287" s="8" t="s">
-        <x:v>1178</x:v>
-[...2 lines deleted...]
-    <x:row ht="229.984375" customHeight="1" collapsed="0">
+        <x:v>1179</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="413.984375" customHeight="1" collapsed="0">
       <x:c r="A288" s="8" t="s">
-        <x:v>1179</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B288" s="8" t="s">
         <x:v>1180</x:v>
       </x:c>
       <x:c r="C288" s="8"/>
       <x:c r="D288" s="9" t="n">
-        <x:v>750000</x:v>
+        <x:v>503362</x:v>
       </x:c>
       <x:c r="E288" s="8" t="s">
         <x:v>1181</x:v>
       </x:c>
       <x:c r="F288" s="8" t="s">
         <x:v>1182</x:v>
       </x:c>
       <x:c r="G288" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H288" s="8" t="s">
         <x:v>1183</x:v>
       </x:c>
     </x:row>
-    <x:row ht="804.921875" customHeight="1" collapsed="0">
+    <x:row ht="816.4375" customHeight="1" collapsed="0">
       <x:c r="A289" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B289" s="8" t="s">
         <x:v>1184</x:v>
       </x:c>
       <x:c r="C289" s="8"/>
       <x:c r="D289" s="9" t="n">
-        <x:v>820247</x:v>
+        <x:v>395953</x:v>
       </x:c>
       <x:c r="E289" s="8" t="s">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="F289" s="8" t="s">
         <x:v>1186</x:v>
       </x:c>
       <x:c r="G289" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H289" s="8" t="s">
         <x:v>1187</x:v>
       </x:c>
     </x:row>
-    <x:row ht="413.953125" customHeight="1" collapsed="0">
+    <x:row ht="3012.75" customHeight="1" collapsed="0">
       <x:c r="A290" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="B290" s="8" t="s">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="C290" s="8"/>
       <x:c r="D290" s="9" t="n">
-        <x:v>503362</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E290" s="8" t="s">
         <x:v>1189</x:v>
       </x:c>
       <x:c r="F290" s="8" t="s">
         <x:v>1190</x:v>
       </x:c>
       <x:c r="G290" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H290" s="8" t="s">
         <x:v>1191</x:v>
       </x:c>
     </x:row>
-    <x:row ht="816.453125" customHeight="1" collapsed="0">
+    <x:row ht="2909.25" customHeight="1" collapsed="0">
       <x:c r="A291" s="8" t="s">
-        <x:v>279</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B291" s="8" t="s">
         <x:v>1192</x:v>
       </x:c>
       <x:c r="C291" s="8"/>
       <x:c r="D291" s="9" t="n">
-        <x:v>395953</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E291" s="8" t="s">
         <x:v>1193</x:v>
       </x:c>
       <x:c r="F291" s="8" t="s">
         <x:v>1194</x:v>
       </x:c>
       <x:c r="G291" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H291" s="8" t="s">
         <x:v>1195</x:v>
       </x:c>
     </x:row>
-    <x:row ht="3012.734375" customHeight="1" collapsed="0">
+    <x:row ht="505.953125" customHeight="1" collapsed="0">
       <x:c r="A292" s="8" t="s">
-        <x:v>549</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B292" s="8" t="s">
         <x:v>1196</x:v>
       </x:c>
       <x:c r="C292" s="8"/>
       <x:c r="D292" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>378497</x:v>
       </x:c>
       <x:c r="E292" s="8" t="s">
         <x:v>1197</x:v>
       </x:c>
       <x:c r="F292" s="8" t="s">
         <x:v>1198</x:v>
       </x:c>
       <x:c r="G292" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H292" s="8" t="s">
         <x:v>1199</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2909.25" customHeight="1" collapsed="0">
+    <x:row ht="471.46875" customHeight="1" collapsed="0">
       <x:c r="A293" s="8" t="s">
-        <x:v>453</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="B293" s="8" t="s">
-        <x:v>1200</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="C293" s="8"/>
       <x:c r="D293" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>269157</x:v>
       </x:c>
       <x:c r="E293" s="8" t="s">
-        <x:v>1201</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="F293" s="8" t="s">
-        <x:v>1202</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="G293" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H293" s="8" t="s">
-        <x:v>1203</x:v>
-[...2 lines deleted...]
-    <x:row ht="505.953125" customHeight="1" collapsed="0">
+        <x:v>1204</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2219.296875" customHeight="1" collapsed="0">
       <x:c r="A294" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="B294" s="8" t="s">
-        <x:v>1204</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="C294" s="8"/>
       <x:c r="D294" s="9" t="n">
-        <x:v>378497</x:v>
+        <x:v>667656</x:v>
       </x:c>
       <x:c r="E294" s="8" t="s">
-        <x:v>1205</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="F294" s="8" t="s">
-        <x:v>1206</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="G294" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H294" s="8" t="s">
-        <x:v>1207</x:v>
-[...2 lines deleted...]
-    <x:row ht="471.46875" customHeight="1" collapsed="0">
+        <x:v>1208</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="413.984375" customHeight="1" collapsed="0">
       <x:c r="A295" s="8" t="s">
-        <x:v>1208</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B295" s="8" t="s">
         <x:v>1209</x:v>
       </x:c>
       <x:c r="C295" s="8"/>
       <x:c r="D295" s="9" t="n">
-        <x:v>269157</x:v>
+        <x:v>103014</x:v>
       </x:c>
       <x:c r="E295" s="8" t="s">
         <x:v>1210</x:v>
       </x:c>
       <x:c r="F295" s="8" t="s">
         <x:v>1211</x:v>
       </x:c>
       <x:c r="G295" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H295" s="8" t="s">
         <x:v>1212</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2219.296875" customHeight="1" collapsed="0">
+    <x:row ht="712.9375" customHeight="1" collapsed="0">
       <x:c r="A296" s="8" t="s">
+        <x:v>961</x:v>
+      </x:c>
+      <x:c r="B296" s="8" t="s">
         <x:v>1213</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1214</x:v>
       </x:c>
       <x:c r="C296" s="8"/>
       <x:c r="D296" s="9" t="n">
-        <x:v>667656</x:v>
+        <x:v>328282</x:v>
       </x:c>
       <x:c r="E296" s="8" t="s">
-        <x:v>794</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="F296" s="8" t="s">
         <x:v>1215</x:v>
       </x:c>
       <x:c r="G296" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H296" s="8" t="s">
         <x:v>1216</x:v>
       </x:c>
     </x:row>
-    <x:row ht="413.984375" customHeight="1" collapsed="0">
+    <x:row ht="574.9375" customHeight="1" collapsed="0">
       <x:c r="A297" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B297" s="8" t="s">
         <x:v>1217</x:v>
       </x:c>
       <x:c r="C297" s="8"/>
       <x:c r="D297" s="9" t="n">
-        <x:v>103014</x:v>
+        <x:v>218610</x:v>
       </x:c>
       <x:c r="E297" s="8" t="s">
         <x:v>1218</x:v>
       </x:c>
       <x:c r="F297" s="8" t="s">
         <x:v>1219</x:v>
       </x:c>
       <x:c r="G297" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H297" s="8" t="s">
         <x:v>1220</x:v>
       </x:c>
     </x:row>
-    <x:row ht="712.9375" customHeight="1" collapsed="0">
+    <x:row ht="137.984375" customHeight="1" collapsed="0">
       <x:c r="A298" s="8" t="s">
-        <x:v>969</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B298" s="8" t="s">
         <x:v>1221</x:v>
       </x:c>
       <x:c r="C298" s="8"/>
       <x:c r="D298" s="9" t="n">
-        <x:v>328282</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E298" s="8" t="s">
         <x:v>1222</x:v>
       </x:c>
       <x:c r="F298" s="8" t="s">
         <x:v>1223</x:v>
       </x:c>
       <x:c r="G298" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H298" s="8" t="s">
         <x:v>1224</x:v>
       </x:c>
     </x:row>
-    <x:row ht="574.953125" customHeight="1" collapsed="0">
+    <x:row ht="149.5" customHeight="1" collapsed="0">
       <x:c r="A299" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B299" s="8" t="s">
         <x:v>1225</x:v>
       </x:c>
       <x:c r="C299" s="8"/>
       <x:c r="D299" s="9" t="n">
-        <x:v>218610</x:v>
+        <x:v>1094382</x:v>
       </x:c>
       <x:c r="E299" s="8" t="s">
         <x:v>1226</x:v>
       </x:c>
       <x:c r="F299" s="8" t="s">
         <x:v>1227</x:v>
       </x:c>
       <x:c r="G299" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H299" s="8" t="s">
         <x:v>1228</x:v>
       </x:c>
     </x:row>
-    <x:row ht="137.984375" customHeight="1" collapsed="0">
+    <x:row ht="563.453125" customHeight="1" collapsed="0">
       <x:c r="A300" s="8" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B300" s="8" t="s">
         <x:v>1229</x:v>
       </x:c>
       <x:c r="C300" s="8"/>
       <x:c r="D300" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>323093</x:v>
       </x:c>
       <x:c r="E300" s="8" t="s">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="F300" s="8" t="s">
         <x:v>1231</x:v>
       </x:c>
       <x:c r="G300" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H300" s="8" t="s">
         <x:v>1232</x:v>
       </x:c>
     </x:row>
-    <x:row ht="149.5" customHeight="1" collapsed="0">
+    <x:row ht="57.5" customHeight="1" collapsed="0">
       <x:c r="A301" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B301" s="8" t="s">
         <x:v>1233</x:v>
       </x:c>
       <x:c r="C301" s="8"/>
       <x:c r="D301" s="9" t="n">
-        <x:v>1094382</x:v>
+        <x:v>252856</x:v>
       </x:c>
       <x:c r="E301" s="8" t="s">
         <x:v>1234</x:v>
       </x:c>
       <x:c r="F301" s="8" t="s">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="G301" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H301" s="8" t="s">
         <x:v>1236</x:v>
       </x:c>
     </x:row>
-    <x:row ht="563.4375" customHeight="1" collapsed="0">
+    <x:row ht="103.46875" customHeight="1" collapsed="0">
       <x:c r="A302" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B302" s="8" t="s">
         <x:v>1237</x:v>
       </x:c>
       <x:c r="C302" s="8"/>
       <x:c r="D302" s="9" t="n">
-        <x:v>323093</x:v>
+        <x:v>412829</x:v>
       </x:c>
       <x:c r="E302" s="8" t="s">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="F302" s="8" t="s">
         <x:v>1239</x:v>
       </x:c>
       <x:c r="G302" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H302" s="8" t="s">
         <x:v>1240</x:v>
       </x:c>
     </x:row>
-    <x:row ht="57.5" customHeight="1" collapsed="0">
+    <x:row ht="126.5" customHeight="1" collapsed="0">
       <x:c r="A303" s="8" t="s">
-        <x:v>279</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B303" s="8" t="s">
         <x:v>1241</x:v>
       </x:c>
       <x:c r="C303" s="8"/>
       <x:c r="D303" s="9" t="n">
-        <x:v>252856</x:v>
+        <x:v>227646</x:v>
       </x:c>
       <x:c r="E303" s="8" t="s">
         <x:v>1242</x:v>
       </x:c>
       <x:c r="F303" s="8" t="s">
         <x:v>1243</x:v>
       </x:c>
       <x:c r="G303" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H303" s="8" t="s">
         <x:v>1244</x:v>
       </x:c>
     </x:row>
-    <x:row ht="103.5" customHeight="1" collapsed="0">
+    <x:row ht="218.484375" customHeight="1" collapsed="0">
       <x:c r="A304" s="8" t="s">
-        <x:v>214</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B304" s="8" t="s">
         <x:v>1245</x:v>
       </x:c>
       <x:c r="C304" s="8"/>
       <x:c r="D304" s="9" t="n">
-        <x:v>412829</x:v>
+        <x:v>290059</x:v>
       </x:c>
       <x:c r="E304" s="8" t="s">
         <x:v>1246</x:v>
       </x:c>
       <x:c r="F304" s="8" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="G304" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H304" s="8" t="s">
         <x:v>1248</x:v>
       </x:c>
     </x:row>
-    <x:row ht="126.46875" customHeight="1" collapsed="0">
+    <x:row ht="160.96875" customHeight="1" collapsed="0">
       <x:c r="A305" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B305" s="8" t="s">
         <x:v>1249</x:v>
       </x:c>
       <x:c r="C305" s="8"/>
       <x:c r="D305" s="9" t="n">
-        <x:v>227646</x:v>
+        <x:v>456996</x:v>
       </x:c>
       <x:c r="E305" s="8" t="s">
         <x:v>1250</x:v>
       </x:c>
       <x:c r="F305" s="8" t="s">
         <x:v>1251</x:v>
       </x:c>
       <x:c r="G305" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H305" s="8" t="s">
         <x:v>1252</x:v>
       </x:c>
     </x:row>
-    <x:row ht="218.484375" customHeight="1" collapsed="0">
+    <x:row ht="1586.859375" customHeight="1" collapsed="0">
       <x:c r="A306" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B306" s="8" t="s">
         <x:v>1253</x:v>
       </x:c>
       <x:c r="C306" s="8"/>
       <x:c r="D306" s="9" t="n">
-        <x:v>290059</x:v>
+        <x:v>3551023</x:v>
       </x:c>
       <x:c r="E306" s="8" t="s">
         <x:v>1254</x:v>
       </x:c>
       <x:c r="F306" s="8" t="s">
         <x:v>1255</x:v>
       </x:c>
       <x:c r="G306" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H306" s="8" t="s">
         <x:v>1256</x:v>
       </x:c>
     </x:row>
-    <x:row ht="160.984375" customHeight="1" collapsed="0">
+    <x:row ht="229.984375" customHeight="1" collapsed="0">
       <x:c r="A307" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B307" s="8" t="s">
         <x:v>1257</x:v>
       </x:c>
       <x:c r="C307" s="8"/>
       <x:c r="D307" s="9" t="n">
-        <x:v>456996</x:v>
+        <x:v>783881</x:v>
       </x:c>
       <x:c r="E307" s="8" t="s">
         <x:v>1258</x:v>
       </x:c>
       <x:c r="F307" s="8" t="s">
         <x:v>1259</x:v>
       </x:c>
       <x:c r="G307" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H307" s="8" t="s">
         <x:v>1260</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1586.875" customHeight="1" collapsed="0">
+    <x:row ht="563.453125" customHeight="1" collapsed="0">
       <x:c r="A308" s="8" t="s">
-        <x:v>279</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="B308" s="8" t="s">
         <x:v>1261</x:v>
       </x:c>
       <x:c r="C308" s="8"/>
       <x:c r="D308" s="9" t="n">
-        <x:v>3551023</x:v>
+        <x:v>1157867</x:v>
       </x:c>
       <x:c r="E308" s="8" t="s">
         <x:v>1262</x:v>
       </x:c>
       <x:c r="F308" s="8" t="s">
         <x:v>1263</x:v>
       </x:c>
       <x:c r="G308" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H308" s="8" t="s">
         <x:v>1264</x:v>
       </x:c>
     </x:row>
-    <x:row ht="229.96875" customHeight="1" collapsed="0">
+    <x:row ht="241.46875" customHeight="1" collapsed="0">
       <x:c r="A309" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B309" s="8" t="s">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="C309" s="8"/>
       <x:c r="D309" s="9" t="n">
-        <x:v>783881</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E309" s="8" t="s">
         <x:v>1266</x:v>
       </x:c>
       <x:c r="F309" s="8" t="s">
         <x:v>1267</x:v>
       </x:c>
       <x:c r="G309" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H309" s="8" t="s">
         <x:v>1268</x:v>
       </x:c>
     </x:row>
-    <x:row ht="563.4375" customHeight="1" collapsed="0">
+    <x:row ht="287.484375" customHeight="1" collapsed="0">
       <x:c r="A310" s="8" t="s">
-        <x:v>627</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B310" s="8" t="s">
         <x:v>1269</x:v>
       </x:c>
       <x:c r="C310" s="8"/>
       <x:c r="D310" s="9" t="n">
-        <x:v>1157867</x:v>
+        <x:v>79409</x:v>
       </x:c>
       <x:c r="E310" s="8" t="s">
         <x:v>1270</x:v>
       </x:c>
       <x:c r="F310" s="8" t="s">
         <x:v>1271</x:v>
       </x:c>
       <x:c r="G310" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H310" s="8" t="s">
         <x:v>1272</x:v>
       </x:c>
     </x:row>
-    <x:row ht="241.484375" customHeight="1" collapsed="0">
+    <x:row ht="482.953125" customHeight="1" collapsed="0">
       <x:c r="A311" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B311" s="8" t="s">
         <x:v>1273</x:v>
       </x:c>
       <x:c r="C311" s="8"/>
       <x:c r="D311" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E311" s="8" t="s">
         <x:v>1274</x:v>
       </x:c>
       <x:c r="F311" s="8" t="s">
         <x:v>1275</x:v>
       </x:c>
       <x:c r="G311" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H311" s="8" t="s">
         <x:v>1276</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.46875" customHeight="1" collapsed="0">
+    <x:row ht="758.953125" customHeight="1" collapsed="0">
       <x:c r="A312" s="8" t="s">
-        <x:v>284</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B312" s="8" t="s">
         <x:v>1277</x:v>
       </x:c>
       <x:c r="C312" s="8"/>
       <x:c r="D312" s="9" t="n">
-        <x:v>79409</x:v>
+        <x:v>75360</x:v>
       </x:c>
       <x:c r="E312" s="8" t="s">
         <x:v>1278</x:v>
       </x:c>
       <x:c r="F312" s="8" t="s">
         <x:v>1279</x:v>
       </x:c>
       <x:c r="G312" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H312" s="8" t="s">
         <x:v>1280</x:v>
       </x:c>
     </x:row>
-    <x:row ht="482.953125" customHeight="1" collapsed="0">
+    <x:row ht="4116.65625" customHeight="1" collapsed="0">
       <x:c r="A313" s="8" t="s">
-        <x:v>192</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B313" s="8" t="s">
         <x:v>1281</x:v>
       </x:c>
       <x:c r="C313" s="8"/>
       <x:c r="D313" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>90074</x:v>
       </x:c>
       <x:c r="E313" s="8" t="s">
         <x:v>1282</x:v>
       </x:c>
       <x:c r="F313" s="8" t="s">
         <x:v>1283</x:v>
       </x:c>
       <x:c r="G313" s="8" t="s">
-        <x:v>363</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H313" s="8" t="s">
         <x:v>1284</x:v>
       </x:c>
     </x:row>
-    <x:row ht="758.953125" customHeight="1" collapsed="0">
+    <x:row ht="333.453125" customHeight="1" collapsed="0">
       <x:c r="A314" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B314" s="8" t="s">
         <x:v>1285</x:v>
       </x:c>
       <x:c r="C314" s="8"/>
       <x:c r="D314" s="9" t="n">
-        <x:v>75360</x:v>
+        <x:v>229471</x:v>
       </x:c>
       <x:c r="E314" s="8" t="s">
         <x:v>1286</x:v>
       </x:c>
       <x:c r="F314" s="8" t="s">
         <x:v>1287</x:v>
       </x:c>
       <x:c r="G314" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H314" s="8" t="s">
         <x:v>1288</x:v>
       </x:c>
     </x:row>
-    <x:row ht="4116.65625" customHeight="1" collapsed="0">
+    <x:row ht="206.984375" customHeight="1" collapsed="0">
       <x:c r="A315" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B315" s="8" t="s">
         <x:v>1289</x:v>
       </x:c>
       <x:c r="C315" s="8"/>
       <x:c r="D315" s="9" t="n">
-        <x:v>90074</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E315" s="8" t="s">
         <x:v>1290</x:v>
       </x:c>
       <x:c r="F315" s="8" t="s">
         <x:v>1291</x:v>
       </x:c>
       <x:c r="G315" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H315" s="8" t="s">
         <x:v>1292</x:v>
       </x:c>
     </x:row>
-    <x:row ht="333.46875" customHeight="1" collapsed="0">
+    <x:row ht="379.46875" customHeight="1" collapsed="0">
       <x:c r="A316" s="8" t="s">
-        <x:v>192</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="B316" s="8" t="s">
         <x:v>1293</x:v>
       </x:c>
       <x:c r="C316" s="8"/>
       <x:c r="D316" s="9" t="n">
-        <x:v>229471</x:v>
+        <x:v>163454</x:v>
       </x:c>
       <x:c r="E316" s="8" t="s">
         <x:v>1294</x:v>
       </x:c>
       <x:c r="F316" s="8" t="s">
         <x:v>1295</x:v>
       </x:c>
       <x:c r="G316" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H316" s="8" t="s">
         <x:v>1296</x:v>
       </x:c>
     </x:row>
-    <x:row ht="206.984375" customHeight="1" collapsed="0">
+    <x:row ht="1253.40625" customHeight="1" collapsed="0">
       <x:c r="A317" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B317" s="8" t="s">
         <x:v>1297</x:v>
       </x:c>
       <x:c r="C317" s="8"/>
       <x:c r="D317" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>378021</x:v>
       </x:c>
       <x:c r="E317" s="8" t="s">
         <x:v>1298</x:v>
       </x:c>
       <x:c r="F317" s="8" t="s">
         <x:v>1299</x:v>
       </x:c>
       <x:c r="G317" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H317" s="8" t="s">
         <x:v>1300</x:v>
       </x:c>
     </x:row>
-    <x:row ht="379.453125" customHeight="1" collapsed="0">
+    <x:row ht="367.953125" customHeight="1" collapsed="0">
       <x:c r="A318" s="8" t="s">
-        <x:v>627</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B318" s="8" t="s">
         <x:v>1301</x:v>
       </x:c>
       <x:c r="C318" s="8"/>
       <x:c r="D318" s="9" t="n">
-        <x:v>163454</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E318" s="8" t="s">
         <x:v>1302</x:v>
       </x:c>
       <x:c r="F318" s="8" t="s">
         <x:v>1303</x:v>
       </x:c>
       <x:c r="G318" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H318" s="8" t="s">
         <x:v>1304</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1253.40625" customHeight="1" collapsed="0">
+    <x:row ht="2702.265625" customHeight="1" collapsed="0">
       <x:c r="A319" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B319" s="8" t="s">
         <x:v>1305</x:v>
       </x:c>
       <x:c r="C319" s="8"/>
       <x:c r="D319" s="9" t="n">
-        <x:v>378021</x:v>
+        <x:v>77478</x:v>
       </x:c>
       <x:c r="E319" s="8" t="s">
         <x:v>1306</x:v>
       </x:c>
       <x:c r="F319" s="8" t="s">
         <x:v>1307</x:v>
       </x:c>
       <x:c r="G319" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H319" s="8" t="s">
         <x:v>1308</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.984375" customHeight="1" collapsed="0">
+    <x:row ht="402.453125" customHeight="1" collapsed="0">
       <x:c r="A320" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B320" s="8" t="s">
         <x:v>1309</x:v>
       </x:c>
       <x:c r="C320" s="8"/>
       <x:c r="D320" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>144054</x:v>
       </x:c>
       <x:c r="E320" s="8" t="s">
         <x:v>1310</x:v>
       </x:c>
       <x:c r="F320" s="8" t="s">
         <x:v>1311</x:v>
       </x:c>
       <x:c r="G320" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H320" s="8" t="s">
         <x:v>1312</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2702.25" customHeight="1" collapsed="0">
+    <x:row ht="1402.90625" customHeight="1" collapsed="0">
       <x:c r="A321" s="8" t="s">
-        <x:v>453</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B321" s="8" t="s">
         <x:v>1313</x:v>
       </x:c>
       <x:c r="C321" s="8"/>
       <x:c r="D321" s="9" t="n">
-        <x:v>77478</x:v>
+        <x:v>80305</x:v>
       </x:c>
       <x:c r="E321" s="8" t="s">
         <x:v>1314</x:v>
       </x:c>
       <x:c r="F321" s="8" t="s">
         <x:v>1315</x:v>
       </x:c>
       <x:c r="G321" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H321" s="8" t="s">
         <x:v>1316</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.46875" customHeight="1" collapsed="0">
+    <x:row ht="2081.3125" customHeight="1" collapsed="0">
       <x:c r="A322" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B322" s="8" t="s">
         <x:v>1317</x:v>
       </x:c>
       <x:c r="C322" s="8"/>
       <x:c r="D322" s="9" t="n">
-        <x:v>144054</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E322" s="8" t="s">
         <x:v>1318</x:v>
       </x:c>
       <x:c r="F322" s="8" t="s">
         <x:v>1319</x:v>
       </x:c>
       <x:c r="G322" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H322" s="8" t="s">
         <x:v>1320</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1402.890625" customHeight="1" collapsed="0">
+    <x:row ht="195.484375" customHeight="1" collapsed="0">
       <x:c r="A323" s="8" t="s">
-        <x:v>160</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B323" s="8" t="s">
         <x:v>1321</x:v>
       </x:c>
       <x:c r="C323" s="8"/>
       <x:c r="D323" s="9" t="n">
-        <x:v>80305</x:v>
+        <x:v>214092</x:v>
       </x:c>
       <x:c r="E323" s="8" t="s">
         <x:v>1322</x:v>
       </x:c>
       <x:c r="F323" s="8" t="s">
         <x:v>1323</x:v>
       </x:c>
       <x:c r="G323" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H323" s="8" t="s">
         <x:v>1324</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2081.3125" customHeight="1" collapsed="0">
+    <x:row ht="678.4375" customHeight="1" collapsed="0">
       <x:c r="A324" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B324" s="8" t="s">
         <x:v>1325</x:v>
       </x:c>
       <x:c r="C324" s="8"/>
       <x:c r="D324" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>350165</x:v>
       </x:c>
       <x:c r="E324" s="8" t="s">
         <x:v>1326</x:v>
       </x:c>
       <x:c r="F324" s="8" t="s">
         <x:v>1327</x:v>
       </x:c>
       <x:c r="G324" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H324" s="8" t="s">
         <x:v>1328</x:v>
       </x:c>
     </x:row>
-    <x:row ht="195.46875" customHeight="1" collapsed="0">
+    <x:row ht="344.984375" customHeight="1" collapsed="0">
       <x:c r="A325" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B325" s="8" t="s">
         <x:v>1329</x:v>
       </x:c>
       <x:c r="C325" s="8"/>
       <x:c r="D325" s="9" t="n">
-        <x:v>214092</x:v>
+        <x:v>292904</x:v>
       </x:c>
       <x:c r="E325" s="8" t="s">
         <x:v>1330</x:v>
       </x:c>
       <x:c r="F325" s="8" t="s">
         <x:v>1331</x:v>
       </x:c>
       <x:c r="G325" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H325" s="8" t="s">
         <x:v>1332</x:v>
       </x:c>
     </x:row>
-    <x:row ht="678.453125" customHeight="1" collapsed="0">
+    <x:row ht="137.984375" customHeight="1" collapsed="0">
       <x:c r="A326" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B326" s="8" t="s">
         <x:v>1333</x:v>
       </x:c>
       <x:c r="C326" s="8"/>
       <x:c r="D326" s="9" t="n">
-        <x:v>350165</x:v>
+        <x:v>245397</x:v>
       </x:c>
       <x:c r="E326" s="8" t="s">
         <x:v>1334</x:v>
       </x:c>
       <x:c r="F326" s="8" t="s">
         <x:v>1335</x:v>
       </x:c>
       <x:c r="G326" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H326" s="8" t="s">
         <x:v>1336</x:v>
       </x:c>
     </x:row>
-    <x:row ht="344.984375" customHeight="1" collapsed="0">
+    <x:row ht="1724.84375" customHeight="1" collapsed="0">
       <x:c r="A327" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B327" s="8" t="s">
         <x:v>1337</x:v>
       </x:c>
       <x:c r="C327" s="8"/>
       <x:c r="D327" s="9" t="n">
-        <x:v>292904</x:v>
+        <x:v>793965</x:v>
       </x:c>
       <x:c r="E327" s="8" t="s">
         <x:v>1338</x:v>
       </x:c>
       <x:c r="F327" s="8" t="s">
         <x:v>1339</x:v>
       </x:c>
       <x:c r="G327" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H327" s="8" t="s">
         <x:v>1340</x:v>
       </x:c>
     </x:row>
-    <x:row ht="137.96875" customHeight="1" collapsed="0">
+    <x:row ht="356.46875" customHeight="1" collapsed="0">
       <x:c r="A328" s="8" t="s">
-        <x:v>214</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B328" s="8" t="s">
         <x:v>1341</x:v>
       </x:c>
       <x:c r="C328" s="8"/>
       <x:c r="D328" s="9" t="n">
-        <x:v>245397</x:v>
+        <x:v>222667</x:v>
       </x:c>
       <x:c r="E328" s="8" t="s">
         <x:v>1342</x:v>
       </x:c>
       <x:c r="F328" s="8" t="s">
         <x:v>1343</x:v>
       </x:c>
       <x:c r="G328" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H328" s="8" t="s">
         <x:v>1344</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1724.859375" customHeight="1" collapsed="0">
+    <x:row ht="310.484375" customHeight="1" collapsed="0">
       <x:c r="A329" s="8" t="s">
-        <x:v>160</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B329" s="8" t="s">
         <x:v>1345</x:v>
       </x:c>
       <x:c r="C329" s="8"/>
       <x:c r="D329" s="9" t="n">
-        <x:v>793965</x:v>
+        <x:v>92533</x:v>
       </x:c>
       <x:c r="E329" s="8" t="s">
         <x:v>1346</x:v>
       </x:c>
       <x:c r="F329" s="8" t="s">
         <x:v>1347</x:v>
       </x:c>
       <x:c r="G329" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H329" s="8" t="s">
         <x:v>1348</x:v>
       </x:c>
     </x:row>
-    <x:row ht="356.46875" customHeight="1" collapsed="0">
+    <x:row ht="229.96875" customHeight="1" collapsed="0">
       <x:c r="A330" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B330" s="8" t="s">
         <x:v>1349</x:v>
       </x:c>
       <x:c r="C330" s="8"/>
       <x:c r="D330" s="9" t="n">
-        <x:v>222667</x:v>
+        <x:v>218128</x:v>
       </x:c>
       <x:c r="E330" s="8" t="s">
         <x:v>1350</x:v>
       </x:c>
       <x:c r="F330" s="8" t="s">
         <x:v>1351</x:v>
       </x:c>
       <x:c r="G330" s="8" t="s">
-        <x:v>363</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H330" s="8" t="s">
         <x:v>1352</x:v>
       </x:c>
     </x:row>
-    <x:row ht="310.484375" customHeight="1" collapsed="0">
+    <x:row ht="1506.34375" customHeight="1" collapsed="0">
       <x:c r="A331" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B331" s="8" t="s">
         <x:v>1353</x:v>
       </x:c>
       <x:c r="C331" s="8"/>
       <x:c r="D331" s="9" t="n">
-        <x:v>92533</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E331" s="8" t="s">
         <x:v>1354</x:v>
       </x:c>
       <x:c r="F331" s="8" t="s">
         <x:v>1355</x:v>
       </x:c>
       <x:c r="G331" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H331" s="8" t="s">
         <x:v>1356</x:v>
       </x:c>
     </x:row>
-    <x:row ht="229.96875" customHeight="1" collapsed="0">
+    <x:row ht="2713.796875" customHeight="1" collapsed="0">
       <x:c r="A332" s="8" t="s">
-        <x:v>192</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B332" s="8" t="s">
         <x:v>1357</x:v>
       </x:c>
       <x:c r="C332" s="8"/>
       <x:c r="D332" s="9" t="n">
-        <x:v>218128</x:v>
+        <x:v>858835</x:v>
       </x:c>
       <x:c r="E332" s="8" t="s">
         <x:v>1358</x:v>
       </x:c>
       <x:c r="F332" s="8" t="s">
         <x:v>1359</x:v>
       </x:c>
       <x:c r="G332" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H332" s="8" t="s">
         <x:v>1360</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1506.34375" customHeight="1" collapsed="0">
+    <x:row ht="195.46875" customHeight="1" collapsed="0">
       <x:c r="A333" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B333" s="8" t="s">
         <x:v>1361</x:v>
       </x:c>
       <x:c r="C333" s="8"/>
       <x:c r="D333" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E333" s="8" t="s">
         <x:v>1362</x:v>
       </x:c>
       <x:c r="F333" s="8" t="s">
         <x:v>1363</x:v>
       </x:c>
       <x:c r="G333" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H333" s="8" t="s">
         <x:v>1364</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2713.78125" customHeight="1" collapsed="0">
+    <x:row ht="321.96875" customHeight="1" collapsed="0">
       <x:c r="A334" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B334" s="8" t="s">
         <x:v>1365</x:v>
       </x:c>
       <x:c r="C334" s="8"/>
       <x:c r="D334" s="9" t="n">
-        <x:v>858835</x:v>
+        <x:v>94576</x:v>
       </x:c>
       <x:c r="E334" s="8" t="s">
         <x:v>1366</x:v>
       </x:c>
       <x:c r="F334" s="8" t="s">
         <x:v>1367</x:v>
       </x:c>
       <x:c r="G334" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H334" s="8" t="s">
         <x:v>1368</x:v>
       </x:c>
     </x:row>
-    <x:row ht="195.46875" customHeight="1" collapsed="0">
+    <x:row ht="770.40625" customHeight="1" collapsed="0">
       <x:c r="A335" s="8" t="s">
-        <x:v>117</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B335" s="8" t="s">
         <x:v>1369</x:v>
       </x:c>
       <x:c r="C335" s="8"/>
       <x:c r="D335" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E335" s="8" t="s">
         <x:v>1370</x:v>
       </x:c>
       <x:c r="F335" s="8" t="s">
         <x:v>1371</x:v>
       </x:c>
       <x:c r="G335" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H335" s="8" t="s">
         <x:v>1372</x:v>
       </x:c>
     </x:row>
-    <x:row ht="321.96875" customHeight="1" collapsed="0">
+    <x:row ht="69" customHeight="1" collapsed="0">
       <x:c r="A336" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B336" s="8" t="s">
         <x:v>1373</x:v>
       </x:c>
       <x:c r="C336" s="8"/>
       <x:c r="D336" s="9" t="n">
-        <x:v>94576</x:v>
+        <x:v>137092</x:v>
       </x:c>
       <x:c r="E336" s="8" t="s">
         <x:v>1374</x:v>
       </x:c>
       <x:c r="F336" s="8" t="s">
         <x:v>1375</x:v>
       </x:c>
       <x:c r="G336" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H336" s="8" t="s">
         <x:v>1376</x:v>
       </x:c>
     </x:row>
-    <x:row ht="770.4375" customHeight="1" collapsed="0">
+    <x:row ht="1092.4375" customHeight="1" collapsed="0">
       <x:c r="A337" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B337" s="8" t="s">
         <x:v>1377</x:v>
       </x:c>
       <x:c r="C337" s="8"/>
       <x:c r="D337" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E337" s="8" t="s">
         <x:v>1378</x:v>
       </x:c>
       <x:c r="F337" s="8" t="s">
         <x:v>1379</x:v>
       </x:c>
       <x:c r="G337" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H337" s="8" t="s">
         <x:v>1380</x:v>
       </x:c>
     </x:row>
-    <x:row ht="68.96875" customHeight="1" collapsed="0">
+    <x:row ht="344.96875" customHeight="1" collapsed="0">
       <x:c r="A338" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B338" s="8" t="s">
         <x:v>1381</x:v>
       </x:c>
       <x:c r="C338" s="8"/>
       <x:c r="D338" s="9" t="n">
-        <x:v>137092</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E338" s="8" t="s">
         <x:v>1382</x:v>
       </x:c>
       <x:c r="F338" s="8" t="s">
         <x:v>1383</x:v>
       </x:c>
       <x:c r="G338" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H338" s="8" t="s">
         <x:v>1384</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1092.4375" customHeight="1" collapsed="0">
+    <x:row ht="1161.40625" customHeight="1" collapsed="0">
       <x:c r="A339" s="8" t="s">
-        <x:v>104</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B339" s="8" t="s">
         <x:v>1385</x:v>
       </x:c>
       <x:c r="C339" s="8"/>
       <x:c r="D339" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>1415099</x:v>
       </x:c>
       <x:c r="E339" s="8" t="s">
         <x:v>1386</x:v>
       </x:c>
       <x:c r="F339" s="8" t="s">
         <x:v>1387</x:v>
       </x:c>
       <x:c r="G339" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H339" s="8" t="s">
         <x:v>1388</x:v>
       </x:c>
     </x:row>
-    <x:row ht="344.96875" customHeight="1" collapsed="0">
+    <x:row ht="149.5" customHeight="1" collapsed="0">
       <x:c r="A340" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B340" s="8" t="s">
         <x:v>1389</x:v>
       </x:c>
       <x:c r="C340" s="8"/>
       <x:c r="D340" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>363315</x:v>
       </x:c>
       <x:c r="E340" s="8" t="s">
         <x:v>1390</x:v>
       </x:c>
       <x:c r="F340" s="8" t="s">
         <x:v>1391</x:v>
       </x:c>
       <x:c r="G340" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H340" s="8" t="s">
         <x:v>1392</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1161.40625" customHeight="1" collapsed="0">
+    <x:row ht="160.96875" customHeight="1" collapsed="0">
       <x:c r="A341" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B341" s="8" t="s">
         <x:v>1393</x:v>
       </x:c>
       <x:c r="C341" s="8"/>
       <x:c r="D341" s="9" t="n">
-        <x:v>1415099</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E341" s="8" t="s">
         <x:v>1394</x:v>
       </x:c>
       <x:c r="F341" s="8" t="s">
         <x:v>1395</x:v>
       </x:c>
       <x:c r="G341" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H341" s="8" t="s">
         <x:v>1396</x:v>
       </x:c>
     </x:row>
-    <x:row ht="149.5" customHeight="1" collapsed="0">
+    <x:row ht="195.5" customHeight="1" collapsed="0">
       <x:c r="A342" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B342" s="8" t="s">
         <x:v>1397</x:v>
       </x:c>
       <x:c r="C342" s="8"/>
       <x:c r="D342" s="9" t="n">
-        <x:v>363315</x:v>
+        <x:v>91104</x:v>
       </x:c>
       <x:c r="E342" s="8" t="s">
         <x:v>1398</x:v>
       </x:c>
       <x:c r="F342" s="8" t="s">
         <x:v>1399</x:v>
       </x:c>
       <x:c r="G342" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H342" s="8" t="s">
         <x:v>1400</x:v>
       </x:c>
     </x:row>
-    <x:row ht="161" customHeight="1" collapsed="0">
+    <x:row ht="1023.40625" customHeight="1" collapsed="0">
       <x:c r="A343" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B343" s="8" t="s">
         <x:v>1401</x:v>
       </x:c>
       <x:c r="C343" s="8"/>
       <x:c r="D343" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>116990</x:v>
       </x:c>
       <x:c r="E343" s="8" t="s">
         <x:v>1402</x:v>
       </x:c>
       <x:c r="F343" s="8" t="s">
         <x:v>1403</x:v>
       </x:c>
       <x:c r="G343" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H343" s="8" t="s">
         <x:v>1404</x:v>
       </x:c>
     </x:row>
-    <x:row ht="195.46875" customHeight="1" collapsed="0">
+    <x:row ht="138" customHeight="1" collapsed="0">
       <x:c r="A344" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B344" s="8" t="s">
         <x:v>1405</x:v>
       </x:c>
       <x:c r="C344" s="8"/>
       <x:c r="D344" s="9" t="n">
-        <x:v>91104</x:v>
+        <x:v>180941</x:v>
       </x:c>
       <x:c r="E344" s="8" t="s">
         <x:v>1406</x:v>
       </x:c>
       <x:c r="F344" s="8" t="s">
         <x:v>1407</x:v>
       </x:c>
       <x:c r="G344" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H344" s="8" t="s">
         <x:v>1408</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1023.40625" customHeight="1" collapsed="0">
+    <x:row ht="160.96875" customHeight="1" collapsed="0">
       <x:c r="A345" s="8" t="s">
-        <x:v>453</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B345" s="8" t="s">
         <x:v>1409</x:v>
       </x:c>
       <x:c r="C345" s="8"/>
       <x:c r="D345" s="9" t="n">
-        <x:v>116990</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E345" s="8" t="s">
         <x:v>1410</x:v>
       </x:c>
       <x:c r="F345" s="8" t="s">
         <x:v>1411</x:v>
       </x:c>
       <x:c r="G345" s="8" t="s">
-        <x:v>363</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H345" s="8" t="s">
         <x:v>1412</x:v>
       </x:c>
     </x:row>
-    <x:row ht="138" customHeight="1" collapsed="0">
+    <x:row ht="931.40625" customHeight="1" collapsed="0">
       <x:c r="A346" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B346" s="8" t="s">
         <x:v>1413</x:v>
       </x:c>
       <x:c r="C346" s="8"/>
       <x:c r="D346" s="9" t="n">
-        <x:v>180941</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E346" s="8" t="s">
         <x:v>1414</x:v>
       </x:c>
       <x:c r="F346" s="8" t="s">
         <x:v>1415</x:v>
       </x:c>
       <x:c r="G346" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H346" s="8" t="s">
         <x:v>1416</x:v>
       </x:c>
     </x:row>
-    <x:row ht="160.96875" customHeight="1" collapsed="0">
+    <x:row ht="563.4375" customHeight="1" collapsed="0">
       <x:c r="A347" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B347" s="8" t="s">
         <x:v>1417</x:v>
       </x:c>
       <x:c r="C347" s="8"/>
       <x:c r="D347" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>792738</x:v>
       </x:c>
       <x:c r="E347" s="8" t="s">
         <x:v>1418</x:v>
       </x:c>
       <x:c r="F347" s="8" t="s">
         <x:v>1419</x:v>
       </x:c>
       <x:c r="G347" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H347" s="8" t="s">
         <x:v>1420</x:v>
       </x:c>
     </x:row>
-    <x:row ht="931.40625" customHeight="1" collapsed="0">
+    <x:row ht="919.9375" customHeight="1" collapsed="0">
       <x:c r="A348" s="8" t="s">
-        <x:v>453</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B348" s="8" t="s">
         <x:v>1421</x:v>
       </x:c>
       <x:c r="C348" s="8"/>
       <x:c r="D348" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>92104</x:v>
       </x:c>
       <x:c r="E348" s="8" t="s">
         <x:v>1422</x:v>
       </x:c>
       <x:c r="F348" s="8" t="s">
         <x:v>1423</x:v>
       </x:c>
       <x:c r="G348" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H348" s="8" t="s">
         <x:v>1424</x:v>
       </x:c>
     </x:row>
-    <x:row ht="563.4375" customHeight="1" collapsed="0">
+    <x:row ht="16535.59375" customHeight="1" collapsed="0">
       <x:c r="A349" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B349" s="8" t="s">
         <x:v>1425</x:v>
       </x:c>
       <x:c r="C349" s="8"/>
       <x:c r="D349" s="9" t="n">
-        <x:v>792738</x:v>
+        <x:v>167713</x:v>
       </x:c>
       <x:c r="E349" s="8" t="s">
         <x:v>1426</x:v>
       </x:c>
       <x:c r="F349" s="8" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="G349" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H349" s="8" t="s">
         <x:v>1428</x:v>
       </x:c>
     </x:row>
-    <x:row ht="919.9375" customHeight="1" collapsed="0">
+    <x:row ht="264.46875" customHeight="1" collapsed="0">
       <x:c r="A350" s="8" t="s">
-        <x:v>104</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B350" s="8" t="s">
         <x:v>1429</x:v>
       </x:c>
       <x:c r="C350" s="8"/>
       <x:c r="D350" s="9" t="n">
-        <x:v>92104</x:v>
+        <x:v>99195</x:v>
       </x:c>
       <x:c r="E350" s="8" t="s">
         <x:v>1430</x:v>
       </x:c>
       <x:c r="F350" s="8" t="s">
         <x:v>1431</x:v>
       </x:c>
       <x:c r="G350" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H350" s="8" t="s">
         <x:v>1432</x:v>
       </x:c>
     </x:row>
-    <x:row ht="16535.59375" customHeight="1" collapsed="0">
+    <x:row ht="184" customHeight="1" collapsed="0">
       <x:c r="A351" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="B351" s="8" t="s">
         <x:v>1433</x:v>
       </x:c>
       <x:c r="C351" s="8"/>
       <x:c r="D351" s="9" t="n">
-        <x:v>167713</x:v>
+        <x:v>77001</x:v>
       </x:c>
       <x:c r="E351" s="8" t="s">
         <x:v>1434</x:v>
       </x:c>
       <x:c r="F351" s="8" t="s">
         <x:v>1435</x:v>
       </x:c>
       <x:c r="G351" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H351" s="8" t="s">
         <x:v>1436</x:v>
       </x:c>
     </x:row>
-    <x:row ht="264.5" customHeight="1" collapsed="0">
+    <x:row ht="1920.34375" customHeight="1" collapsed="0">
       <x:c r="A352" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B352" s="8" t="s">
         <x:v>1437</x:v>
       </x:c>
       <x:c r="C352" s="8"/>
       <x:c r="D352" s="9" t="n">
-        <x:v>99195</x:v>
+        <x:v>1430723</x:v>
       </x:c>
       <x:c r="E352" s="8" t="s">
         <x:v>1438</x:v>
       </x:c>
       <x:c r="F352" s="8" t="s">
         <x:v>1439</x:v>
       </x:c>
       <x:c r="G352" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H352" s="8" t="s">
         <x:v>1440</x:v>
       </x:c>
     </x:row>
-    <x:row ht="183.96875" customHeight="1" collapsed="0">
+    <x:row ht="459.9375" customHeight="1" collapsed="0">
       <x:c r="A353" s="8" t="s">
-        <x:v>728</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B353" s="8" t="s">
         <x:v>1441</x:v>
       </x:c>
       <x:c r="C353" s="8"/>
       <x:c r="D353" s="9" t="n">
-        <x:v>77001</x:v>
+        <x:v>89465</x:v>
       </x:c>
       <x:c r="E353" s="8" t="s">
         <x:v>1442</x:v>
       </x:c>
       <x:c r="F353" s="8" t="s">
         <x:v>1443</x:v>
       </x:c>
       <x:c r="G353" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H353" s="8" t="s">
         <x:v>1444</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1920.34375" customHeight="1" collapsed="0">
+    <x:row ht="459.9375" customHeight="1" collapsed="0">
       <x:c r="A354" s="8" t="s">
-        <x:v>71</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B354" s="8" t="s">
         <x:v>1445</x:v>
       </x:c>
       <x:c r="C354" s="8"/>
       <x:c r="D354" s="9" t="n">
-        <x:v>1430723</x:v>
+        <x:v>374757</x:v>
       </x:c>
       <x:c r="E354" s="8" t="s">
         <x:v>1446</x:v>
       </x:c>
       <x:c r="F354" s="8" t="s">
         <x:v>1447</x:v>
       </x:c>
       <x:c r="G354" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H354" s="8" t="s">
         <x:v>1448</x:v>
       </x:c>
     </x:row>
-    <x:row ht="459.9375" customHeight="1" collapsed="0">
+    <x:row ht="115.03125" customHeight="1" collapsed="0">
       <x:c r="A355" s="8" t="s">
-        <x:v>205</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B355" s="8" t="s">
         <x:v>1449</x:v>
       </x:c>
       <x:c r="C355" s="8"/>
       <x:c r="D355" s="9" t="n">
-        <x:v>89465</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E355" s="8" t="s">
         <x:v>1450</x:v>
       </x:c>
       <x:c r="F355" s="8" t="s">
         <x:v>1451</x:v>
       </x:c>
       <x:c r="G355" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H355" s="8" t="s">
         <x:v>1452</x:v>
       </x:c>
     </x:row>
-    <x:row ht="459.96875" customHeight="1" collapsed="0">
+    <x:row ht="137.96875" customHeight="1" collapsed="0">
       <x:c r="A356" s="8" t="s">
-        <x:v>214</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B356" s="8" t="s">
         <x:v>1453</x:v>
       </x:c>
       <x:c r="C356" s="8"/>
       <x:c r="D356" s="9" t="n">
-        <x:v>374757</x:v>
+        <x:v>98957</x:v>
       </x:c>
       <x:c r="E356" s="8" t="s">
         <x:v>1454</x:v>
       </x:c>
       <x:c r="F356" s="8" t="s">
         <x:v>1455</x:v>
       </x:c>
       <x:c r="G356" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H356" s="8" t="s">
         <x:v>1456</x:v>
       </x:c>
     </x:row>
-    <x:row ht="115" customHeight="1" collapsed="0">
+    <x:row ht="1230.40625" customHeight="1" collapsed="0">
       <x:c r="A357" s="8" t="s">
-        <x:v>61</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B357" s="8" t="s">
         <x:v>1457</x:v>
       </x:c>
       <x:c r="C357" s="8"/>
       <x:c r="D357" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E357" s="8" t="s">
         <x:v>1458</x:v>
       </x:c>
       <x:c r="F357" s="8" t="s">
         <x:v>1459</x:v>
       </x:c>
       <x:c r="G357" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H357" s="8" t="s">
         <x:v>1460</x:v>
       </x:c>
     </x:row>
-    <x:row ht="138" customHeight="1" collapsed="0">
+    <x:row ht="977.40625" customHeight="1" collapsed="0">
       <x:c r="A358" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B358" s="8" t="s">
         <x:v>1461</x:v>
       </x:c>
       <x:c r="C358" s="8"/>
       <x:c r="D358" s="9" t="n">
-        <x:v>98957</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E358" s="8" t="s">
         <x:v>1462</x:v>
       </x:c>
       <x:c r="F358" s="8" t="s">
         <x:v>1463</x:v>
       </x:c>
       <x:c r="G358" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H358" s="8" t="s">
         <x:v>1464</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1230.40625" customHeight="1" collapsed="0">
+    <x:row ht="172.5" customHeight="1" collapsed="0">
       <x:c r="A359" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B359" s="8" t="s">
         <x:v>1465</x:v>
       </x:c>
       <x:c r="C359" s="8"/>
       <x:c r="D359" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>215635</x:v>
       </x:c>
       <x:c r="E359" s="8" t="s">
         <x:v>1466</x:v>
       </x:c>
       <x:c r="F359" s="8" t="s">
         <x:v>1467</x:v>
       </x:c>
       <x:c r="G359" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H359" s="8" t="s">
         <x:v>1468</x:v>
       </x:c>
     </x:row>
-    <x:row ht="977.375" customHeight="1" collapsed="0">
+    <x:row ht="816.4375" customHeight="1" collapsed="0">
       <x:c r="A360" s="8" t="s">
-        <x:v>205</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B360" s="8" t="s">
         <x:v>1469</x:v>
       </x:c>
       <x:c r="C360" s="8"/>
       <x:c r="D360" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>92779</x:v>
       </x:c>
       <x:c r="E360" s="8" t="s">
         <x:v>1470</x:v>
       </x:c>
       <x:c r="F360" s="8" t="s">
         <x:v>1471</x:v>
       </x:c>
       <x:c r="G360" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H360" s="8" t="s">
         <x:v>1472</x:v>
       </x:c>
     </x:row>
-    <x:row ht="172.5" customHeight="1" collapsed="0">
+    <x:row ht="1506.34375" customHeight="1" collapsed="0">
       <x:c r="A361" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B361" s="8" t="s">
         <x:v>1473</x:v>
       </x:c>
       <x:c r="C361" s="8"/>
       <x:c r="D361" s="9" t="n">
-        <x:v>215635</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E361" s="8" t="s">
         <x:v>1474</x:v>
       </x:c>
       <x:c r="F361" s="8" t="s">
         <x:v>1475</x:v>
       </x:c>
       <x:c r="G361" s="8" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H361" s="8" t="s">
         <x:v>1476</x:v>
       </x:c>
     </x:row>
-    <x:row ht="816.4375" customHeight="1" collapsed="0">
+    <x:row ht="4300.65625" customHeight="1" collapsed="0">
       <x:c r="A362" s="8" t="s">
-        <x:v>453</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="B362" s="8" t="s">
         <x:v>1477</x:v>
       </x:c>
       <x:c r="C362" s="8"/>
       <x:c r="D362" s="9" t="n">
-        <x:v>92779</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E362" s="8" t="s">
         <x:v>1478</x:v>
       </x:c>
       <x:c r="F362" s="8" t="s">
         <x:v>1479</x:v>
       </x:c>
       <x:c r="G362" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H362" s="8" t="s">
         <x:v>1480</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1506.375" customHeight="1" collapsed="0">
+    <x:row ht="816.4375" customHeight="1" collapsed="0">
       <x:c r="A363" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B363" s="8" t="s">
         <x:v>1481</x:v>
       </x:c>
       <x:c r="C363" s="8"/>
       <x:c r="D363" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>143202</x:v>
       </x:c>
       <x:c r="E363" s="8" t="s">
         <x:v>1482</x:v>
       </x:c>
       <x:c r="F363" s="8" t="s">
         <x:v>1483</x:v>
       </x:c>
       <x:c r="G363" s="8" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H363" s="8" t="s">
         <x:v>1484</x:v>
       </x:c>
     </x:row>
-    <x:row ht="4300.625" customHeight="1" collapsed="0">
+    <x:row ht="494.4375" customHeight="1" collapsed="0">
       <x:c r="A364" s="8" t="s">
-        <x:v>558</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B364" s="8" t="s">
         <x:v>1485</x:v>
       </x:c>
       <x:c r="C364" s="8"/>
       <x:c r="D364" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>179747</x:v>
       </x:c>
       <x:c r="E364" s="8" t="s">
         <x:v>1486</x:v>
       </x:c>
       <x:c r="F364" s="8" t="s">
         <x:v>1487</x:v>
       </x:c>
       <x:c r="G364" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H364" s="8" t="s">
         <x:v>1488</x:v>
       </x:c>
     </x:row>
-    <x:row ht="816.4375" customHeight="1" collapsed="0">
+    <x:row ht="91.96875" customHeight="1" collapsed="0">
       <x:c r="A365" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="B365" s="8" t="s">
         <x:v>1489</x:v>
       </x:c>
       <x:c r="C365" s="8"/>
       <x:c r="D365" s="9" t="n">
-        <x:v>143202</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E365" s="8" t="s">
         <x:v>1490</x:v>
       </x:c>
       <x:c r="F365" s="8" t="s">
         <x:v>1491</x:v>
       </x:c>
       <x:c r="G365" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H365" s="8" t="s">
         <x:v>1492</x:v>
       </x:c>
     </x:row>
-    <x:row ht="494.4375" customHeight="1" collapsed="0">
+    <x:row ht="356.46875" customHeight="1" collapsed="0">
       <x:c r="A366" s="8" t="s">
-        <x:v>149</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B366" s="8" t="s">
         <x:v>1493</x:v>
       </x:c>
       <x:c r="C366" s="8"/>
       <x:c r="D366" s="9" t="n">
-        <x:v>179747</x:v>
+        <x:v>250756</x:v>
       </x:c>
       <x:c r="E366" s="8" t="s">
         <x:v>1494</x:v>
       </x:c>
       <x:c r="F366" s="8" t="s">
         <x:v>1495</x:v>
       </x:c>
       <x:c r="G366" s="8" t="s">
-        <x:v>135</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H366" s="8" t="s">
         <x:v>1496</x:v>
       </x:c>
     </x:row>
-    <x:row ht="92" customHeight="1" collapsed="0">
+    <x:row ht="1103.90625" customHeight="1" collapsed="0">
       <x:c r="A367" s="8" t="s">
-        <x:v>549</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B367" s="8" t="s">
         <x:v>1497</x:v>
       </x:c>
       <x:c r="C367" s="8"/>
       <x:c r="D367" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E367" s="8" t="s">
         <x:v>1498</x:v>
       </x:c>
       <x:c r="F367" s="8" t="s">
         <x:v>1499</x:v>
       </x:c>
       <x:c r="G367" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H367" s="8" t="s">
         <x:v>1500</x:v>
       </x:c>
     </x:row>
-    <x:row ht="356.46875" customHeight="1" collapsed="0">
+    <x:row ht="1057.90625" customHeight="1" collapsed="0">
       <x:c r="A368" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B368" s="8" t="s">
         <x:v>1501</x:v>
       </x:c>
       <x:c r="C368" s="8"/>
       <x:c r="D368" s="9" t="n">
-        <x:v>250756</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E368" s="8" t="s">
         <x:v>1502</x:v>
       </x:c>
       <x:c r="F368" s="8" t="s">
         <x:v>1503</x:v>
       </x:c>
       <x:c r="G368" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H368" s="8" t="s">
         <x:v>1504</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1103.875" customHeight="1" collapsed="0">
+    <x:row ht="2828.75" customHeight="1" collapsed="0">
       <x:c r="A369" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="B369" s="8" t="s">
-        <x:v>1505</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="C369" s="8"/>
       <x:c r="D369" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E369" s="8" t="s">
-        <x:v>1506</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="F369" s="8" t="s">
-        <x:v>1507</x:v>
+        <x:v>1508</x:v>
       </x:c>
       <x:c r="G369" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H369" s="8" t="s">
-        <x:v>1508</x:v>
-[...2 lines deleted...]
-    <x:row ht="1057.9375" customHeight="1" collapsed="0">
+        <x:v>1509</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="471.46875" customHeight="1" collapsed="0">
       <x:c r="A370" s="8" t="s">
-        <x:v>284</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B370" s="8" t="s">
-        <x:v>1509</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="C370" s="8"/>
       <x:c r="D370" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E370" s="8" t="s">
-        <x:v>1510</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="F370" s="8" t="s">
-        <x:v>1511</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="G370" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H370" s="8" t="s">
-        <x:v>1512</x:v>
-[...2 lines deleted...]
-    <x:row ht="2828.75" customHeight="1" collapsed="0">
+        <x:v>1513</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="287.4375" customHeight="1" collapsed="0">
       <x:c r="A371" s="8" t="s">
-        <x:v>1513</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B371" s="8" t="s">
         <x:v>1514</x:v>
       </x:c>
       <x:c r="C371" s="8"/>
       <x:c r="D371" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E371" s="8" t="s">
         <x:v>1515</x:v>
       </x:c>
       <x:c r="F371" s="8" t="s">
         <x:v>1516</x:v>
       </x:c>
       <x:c r="G371" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H371" s="8" t="s">
         <x:v>1517</x:v>
       </x:c>
     </x:row>
-    <x:row ht="471.4375" customHeight="1" collapsed="0">
+    <x:row ht="92" customHeight="1" collapsed="0">
       <x:c r="A372" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B372" s="8" t="s">
         <x:v>1518</x:v>
       </x:c>
       <x:c r="C372" s="8"/>
       <x:c r="D372" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>173811</x:v>
       </x:c>
       <x:c r="E372" s="8" t="s">
         <x:v>1519</x:v>
       </x:c>
       <x:c r="F372" s="8" t="s">
         <x:v>1520</x:v>
       </x:c>
       <x:c r="G372" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H372" s="8" t="s">
         <x:v>1521</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.46875" customHeight="1" collapsed="0">
+    <x:row ht="1885.84375" customHeight="1" collapsed="0">
       <x:c r="A373" s="8" t="s">
-        <x:v>284</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B373" s="8" t="s">
         <x:v>1522</x:v>
       </x:c>
       <x:c r="C373" s="8"/>
       <x:c r="D373" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>290583</x:v>
       </x:c>
       <x:c r="E373" s="8" t="s">
         <x:v>1523</x:v>
       </x:c>
       <x:c r="F373" s="8" t="s">
         <x:v>1524</x:v>
       </x:c>
       <x:c r="G373" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H373" s="8" t="s">
         <x:v>1525</x:v>
       </x:c>
     </x:row>
-    <x:row ht="91.96875" customHeight="1" collapsed="0">
+    <x:row ht="149.5" customHeight="1" collapsed="0">
       <x:c r="A374" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="B374" s="8" t="s">
         <x:v>1526</x:v>
       </x:c>
       <x:c r="C374" s="8"/>
       <x:c r="D374" s="9" t="n">
-        <x:v>173811</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E374" s="8" t="s">
         <x:v>1527</x:v>
       </x:c>
       <x:c r="F374" s="8" t="s">
         <x:v>1528</x:v>
       </x:c>
       <x:c r="G374" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H374" s="8" t="s">
         <x:v>1529</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1885.84375" customHeight="1" collapsed="0">
+    <x:row ht="2046.8125" customHeight="1" collapsed="0">
       <x:c r="A375" s="8" t="s">
-        <x:v>214</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B375" s="8" t="s">
         <x:v>1530</x:v>
       </x:c>
       <x:c r="C375" s="8"/>
       <x:c r="D375" s="9" t="n">
-        <x:v>290583</x:v>
+        <x:v>171801</x:v>
       </x:c>
       <x:c r="E375" s="8" t="s">
         <x:v>1531</x:v>
       </x:c>
       <x:c r="F375" s="8" t="s">
         <x:v>1532</x:v>
       </x:c>
       <x:c r="G375" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H375" s="8" t="s">
         <x:v>1533</x:v>
       </x:c>
     </x:row>
-    <x:row ht="149.5" customHeight="1" collapsed="0">
+    <x:row ht="528.9375" customHeight="1" collapsed="0">
       <x:c r="A376" s="8" t="s">
-        <x:v>428</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B376" s="8" t="s">
         <x:v>1534</x:v>
       </x:c>
       <x:c r="C376" s="8"/>
       <x:c r="D376" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>2592030</x:v>
       </x:c>
       <x:c r="E376" s="8" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="F376" s="8" t="s">
         <x:v>1536</x:v>
       </x:c>
       <x:c r="G376" s="8" t="s">
-        <x:v>363</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H376" s="8" t="s">
         <x:v>1537</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2046.8125" customHeight="1" collapsed="0">
+    <x:row ht="390.96875" customHeight="1" collapsed="0">
       <x:c r="A377" s="8" t="s">
-        <x:v>61</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B377" s="8" t="s">
         <x:v>1538</x:v>
       </x:c>
       <x:c r="C377" s="8"/>
       <x:c r="D377" s="9" t="n">
-        <x:v>171801</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E377" s="8" t="s">
         <x:v>1539</x:v>
       </x:c>
       <x:c r="F377" s="8" t="s">
         <x:v>1540</x:v>
       </x:c>
       <x:c r="G377" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H377" s="8" t="s">
         <x:v>1541</x:v>
       </x:c>
     </x:row>
-    <x:row ht="528.9375" customHeight="1" collapsed="0">
+    <x:row ht="1920.3125" customHeight="1" collapsed="0">
       <x:c r="A378" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="B378" s="8" t="s">
         <x:v>1542</x:v>
       </x:c>
       <x:c r="C378" s="8"/>
       <x:c r="D378" s="9" t="n">
-        <x:v>2592030</x:v>
+        <x:v>277986</x:v>
       </x:c>
       <x:c r="E378" s="8" t="s">
         <x:v>1543</x:v>
       </x:c>
       <x:c r="F378" s="8" t="s">
         <x:v>1544</x:v>
       </x:c>
       <x:c r="G378" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H378" s="8" t="s">
         <x:v>1545</x:v>
       </x:c>
     </x:row>
-    <x:row ht="390.96875" customHeight="1" collapsed="0">
+    <x:row ht="678.4375" customHeight="1" collapsed="0">
       <x:c r="A379" s="8" t="s">
-        <x:v>192</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B379" s="8" t="s">
         <x:v>1546</x:v>
       </x:c>
       <x:c r="C379" s="8"/>
       <x:c r="D379" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>84476</x:v>
       </x:c>
       <x:c r="E379" s="8" t="s">
         <x:v>1547</x:v>
       </x:c>
       <x:c r="F379" s="8" t="s">
         <x:v>1548</x:v>
       </x:c>
       <x:c r="G379" s="8" t="s">
-        <x:v>363</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H379" s="8" t="s">
+        <x:v>449</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="436.96875" customHeight="1" collapsed="0">
+      <x:c r="A380" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B380" s="8" t="s">
         <x:v>1549</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1550</x:v>
       </x:c>
       <x:c r="C380" s="8"/>
       <x:c r="D380" s="9" t="n">
-        <x:v>277986</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E380" s="8" t="s">
+        <x:v>1550</x:v>
+      </x:c>
+      <x:c r="F380" s="8" t="s">
         <x:v>1551</x:v>
       </x:c>
-      <x:c r="F380" s="8" t="s">
+      <x:c r="G380" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H380" s="8" t="s">
         <x:v>1552</x:v>
       </x:c>
-      <x:c r="G380" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H380" s="8" t="s">
+    </x:row>
+    <x:row ht="402.46875" customHeight="1" collapsed="0">
+      <x:c r="A381" s="8" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B381" s="8" t="s">
         <x:v>1553</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1554</x:v>
       </x:c>
       <x:c r="C381" s="8"/>
       <x:c r="D381" s="9" t="n">
-        <x:v>84476</x:v>
+        <x:v>362784</x:v>
       </x:c>
       <x:c r="E381" s="8" t="s">
+        <x:v>1554</x:v>
+      </x:c>
+      <x:c r="F381" s="8" t="s">
         <x:v>1555</x:v>
       </x:c>
-      <x:c r="F381" s="8" t="s">
+      <x:c r="G381" s="8" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H381" s="8" t="s">
         <x:v>1556</x:v>
       </x:c>
-      <x:c r="G381" s="8" t="s">
-[...6 lines deleted...]
-    <x:row ht="574.96875" customHeight="1" collapsed="0">
+    </x:row>
+    <x:row ht="655.4375" customHeight="1" collapsed="0">
       <x:c r="A382" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B382" s="8" t="s">
         <x:v>1557</x:v>
       </x:c>
       <x:c r="C382" s="8"/>
       <x:c r="D382" s="9" t="n">
-        <x:v>122267</x:v>
+        <x:v>126168</x:v>
       </x:c>
       <x:c r="E382" s="8" t="s">
         <x:v>1558</x:v>
       </x:c>
       <x:c r="F382" s="8" t="s">
         <x:v>1559</x:v>
       </x:c>
       <x:c r="G382" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H382" s="8" t="s">
         <x:v>1560</x:v>
       </x:c>
     </x:row>
-    <x:row ht="436.96875" customHeight="1" collapsed="0">
+    <x:row ht="3012.75" customHeight="1" collapsed="0">
       <x:c r="A383" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B383" s="8" t="s">
         <x:v>1561</x:v>
       </x:c>
       <x:c r="C383" s="8"/>
       <x:c r="D383" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>283195</x:v>
       </x:c>
       <x:c r="E383" s="8" t="s">
         <x:v>1562</x:v>
       </x:c>
       <x:c r="F383" s="8" t="s">
         <x:v>1563</x:v>
       </x:c>
       <x:c r="G383" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H383" s="8" t="s">
         <x:v>1564</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.4375" customHeight="1" collapsed="0">
+    <x:row ht="69" customHeight="1" collapsed="0">
       <x:c r="A384" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B384" s="8" t="s">
         <x:v>1565</x:v>
       </x:c>
       <x:c r="C384" s="8"/>
       <x:c r="D384" s="9" t="n">
-        <x:v>362784</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E384" s="8" t="s">
         <x:v>1566</x:v>
       </x:c>
       <x:c r="F384" s="8" t="s">
         <x:v>1567</x:v>
       </x:c>
       <x:c r="G384" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H384" s="8" t="s">
         <x:v>1568</x:v>
       </x:c>
     </x:row>
-    <x:row ht="655.46875" customHeight="1" collapsed="0">
+    <x:row ht="2587.28125" customHeight="1" collapsed="0">
       <x:c r="A385" s="8" t="s">
-        <x:v>117</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B385" s="8" t="s">
         <x:v>1569</x:v>
       </x:c>
       <x:c r="C385" s="8"/>
       <x:c r="D385" s="9" t="n">
-        <x:v>126168</x:v>
+        <x:v>457434</x:v>
       </x:c>
       <x:c r="E385" s="8" t="s">
         <x:v>1570</x:v>
       </x:c>
       <x:c r="F385" s="8" t="s">
         <x:v>1571</x:v>
       </x:c>
       <x:c r="G385" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H385" s="8" t="s">
         <x:v>1572</x:v>
       </x:c>
     </x:row>
-    <x:row ht="3012.75" customHeight="1" collapsed="0">
+    <x:row ht="712.9375" customHeight="1" collapsed="0">
       <x:c r="A386" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B386" s="8" t="s">
         <x:v>1573</x:v>
       </x:c>
       <x:c r="C386" s="8"/>
       <x:c r="D386" s="9" t="n">
-        <x:v>283195</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E386" s="8" t="s">
         <x:v>1574</x:v>
       </x:c>
       <x:c r="F386" s="8" t="s">
         <x:v>1575</x:v>
       </x:c>
       <x:c r="G386" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H386" s="8" t="s">
         <x:v>1576</x:v>
       </x:c>
     </x:row>
-    <x:row ht="69" customHeight="1" collapsed="0">
+    <x:row ht="701.40625" customHeight="1" collapsed="0">
       <x:c r="A387" s="8" t="s">
-        <x:v>160</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B387" s="8" t="s">
         <x:v>1577</x:v>
       </x:c>
       <x:c r="C387" s="8"/>
       <x:c r="D387" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>368156</x:v>
       </x:c>
       <x:c r="E387" s="8" t="s">
         <x:v>1578</x:v>
       </x:c>
       <x:c r="F387" s="8" t="s">
         <x:v>1579</x:v>
       </x:c>
       <x:c r="G387" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H387" s="8" t="s">
         <x:v>1580</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2587.25" customHeight="1" collapsed="0">
+    <x:row ht="218.53125" customHeight="1" collapsed="0">
       <x:c r="A388" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B388" s="8" t="s">
         <x:v>1581</x:v>
       </x:c>
       <x:c r="C388" s="8"/>
       <x:c r="D388" s="9" t="n">
-        <x:v>457434</x:v>
+        <x:v>569930</x:v>
       </x:c>
       <x:c r="E388" s="8" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="F388" s="8" t="s">
         <x:v>1582</x:v>
       </x:c>
-      <x:c r="F388" s="8" t="s">
+      <x:c r="G388" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H388" s="8" t="s">
         <x:v>1583</x:v>
       </x:c>
-      <x:c r="G388" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H388" s="8" t="s">
+    </x:row>
+    <x:row ht="103.46875" customHeight="1" collapsed="0">
+      <x:c r="A389" s="8" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B389" s="8" t="s">
         <x:v>1584</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1585</x:v>
       </x:c>
       <x:c r="C389" s="8"/>
       <x:c r="D389" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>130984</x:v>
       </x:c>
       <x:c r="E389" s="8" t="s">
+        <x:v>1585</x:v>
+      </x:c>
+      <x:c r="F389" s="8" t="s">
         <x:v>1586</x:v>
       </x:c>
-      <x:c r="F389" s="8" t="s">
+      <x:c r="G389" s="8" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H389" s="8" t="s">
         <x:v>1587</x:v>
       </x:c>
-      <x:c r="G389" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H389" s="8" t="s">
+    </x:row>
+    <x:row ht="574.9375" customHeight="1" collapsed="0">
+      <x:c r="A390" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B390" s="8" t="s">
         <x:v>1588</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1589</x:v>
       </x:c>
       <x:c r="C390" s="8"/>
       <x:c r="D390" s="9" t="n">
-        <x:v>368156</x:v>
+        <x:v>122267</x:v>
       </x:c>
       <x:c r="E390" s="8" t="s">
+        <x:v>1589</x:v>
+      </x:c>
+      <x:c r="F390" s="8" t="s">
         <x:v>1590</x:v>
       </x:c>
-      <x:c r="F390" s="8" t="s">
+      <x:c r="G390" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H390" s="8" t="s">
         <x:v>1591</x:v>
       </x:c>
-      <x:c r="G390" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H390" s="8" t="s">
+    </x:row>
+    <x:row ht="2046.84375" customHeight="1" collapsed="0">
+      <x:c r="A391" s="8" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B391" s="8" t="s">
         <x:v>1592</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1593</x:v>
       </x:c>
       <x:c r="C391" s="8"/>
       <x:c r="D391" s="9" t="n">
-        <x:v>569930</x:v>
+        <x:v>179579</x:v>
       </x:c>
       <x:c r="E391" s="8" t="s">
-        <x:v>128</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="F391" s="8" t="s">
         <x:v>1594</x:v>
       </x:c>
       <x:c r="G391" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H391" s="8" t="s">
         <x:v>1595</x:v>
       </x:c>
     </x:row>
-    <x:row ht="103.5" customHeight="1" collapsed="0">
+    <x:row ht="459.9375" customHeight="1" collapsed="0">
       <x:c r="A392" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B392" s="8" t="s">
         <x:v>1596</x:v>
       </x:c>
       <x:c r="C392" s="8"/>
       <x:c r="D392" s="9" t="n">
-        <x:v>130984</x:v>
+        <x:v>102186</x:v>
       </x:c>
       <x:c r="E392" s="8" t="s">
         <x:v>1597</x:v>
       </x:c>
       <x:c r="F392" s="8" t="s">
         <x:v>1598</x:v>
       </x:c>
       <x:c r="G392" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H392" s="8" t="s">
         <x:v>1599</x:v>
       </x:c>
     </x:row>
     <x:row ht="23" customHeight="1" collapsed="0">
       <x:c r="A393" s="10" t="s">
         <x:v>1600</x:v>
       </x:c>
       <x:c r="B393" s="10" t="s">
         <x:v>1601</x:v>
       </x:c>
       <x:c r="C393" s="10"/>
       <x:c r="D393" s="11" t="n">
         <x:v>109515543</x:v>
       </x:c>
       <x:c r="E393" s="10" t="s">
         <x:v>1600</x:v>
       </x:c>
       <x:c r="F393" s="10" t="s">
         <x:v>1600</x:v>
       </x:c>
       <x:c r="G393" s="10" t="s">
         <x:v>1600</x:v>
       </x:c>
@@ -15418,29 +15418,29 @@
     <x:mergeCell ref="B373:C373"/>
     <x:mergeCell ref="B374:C374"/>
     <x:mergeCell ref="B375:C375"/>
     <x:mergeCell ref="B376:C376"/>
     <x:mergeCell ref="B377:C377"/>
     <x:mergeCell ref="B378:C378"/>
     <x:mergeCell ref="B379:C379"/>
     <x:mergeCell ref="B380:C380"/>
     <x:mergeCell ref="B381:C381"/>
     <x:mergeCell ref="B382:C382"/>
     <x:mergeCell ref="B383:C383"/>
     <x:mergeCell ref="B384:C384"/>
     <x:mergeCell ref="B385:C385"/>
     <x:mergeCell ref="B386:C386"/>
     <x:mergeCell ref="B387:C387"/>
     <x:mergeCell ref="B388:C388"/>
     <x:mergeCell ref="B389:C389"/>
     <x:mergeCell ref="B390:C390"/>
     <x:mergeCell ref="B391:C391"/>
     <x:mergeCell ref="B392:C392"/>
     <x:mergeCell ref="B393:C393"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 3, 2026 10:32 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 24, 2026 6:09 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>