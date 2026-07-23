--- v13 (2026-06-25)
+++ v14 (2026-07-23)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebcfcdb482574795" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39e0b19e04244552" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R06a349e21caf418c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R0ff48aaabf31468a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1602">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1600">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 SB 1383 Local Assistance Grant Program (OWR4)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
@@ -1226,62 +1226,50 @@
 MRWMD and SVSWA will allocate funds for the continued development of compost procurement market outlets and alleviate the three-fold challenge that agencies tasked with these new procurement requirements are facing: (1) procurement costs including non-product costs such as labor, transportation, and spreading; (2) changing the current mulch uses and practices; and (3) the limiting factors of finding appropriate product application areas within the Cities owned or managed facilities or lands.
 Funds will be used to support the identification of potential product demand for use of procured materials among such target audiences as ranchers, farmers, landscapers, parks, residents, and businesses; reduce barriers to program and product adoption; and provide informative proof of concept case studies, cost and impact data related to the utilization of materials by target audiences helping to build long-term demand for growing compost and organics products anticipated through SB 1383.  The Cities plan to develop a work plan with Zero Foodprint (ZFP) to realize this grant task.  Also, MRWMD and SVSWA, on behalf of the Cities will continue to develop and deploy Direct Service Agreements to support 2025 and 2026 procurement targets for member agencies and will consider an Incentivized Use (Small-Scale Residential/Commercial) Voucher Coupon Program to promote free or discounted use of agency procured compost.  Please see Attachment A for budget allocation information.
 •TASK 3 –EDIBLE FOOD RECOVERY IMPLEMENTATION &amp; CAPACITY BUILDING
 In December 2021, Blue Strike Environmental completed the region’s first Edible Food Recovery Capacity Planning Assessment led by SVSWA in partnership with the Monterey County Edible Food Recovery Technical Advisory Committee.  Early results of this study indicate that additional capacity for this program element may be necessary to meet the 20% recovery target for California.  Additional need areas were also identified in this study through the capacity survey and coordination with various stakeholders including the need for additional capacity building materials and equipment, coordination, and transportation services, as well as continued roll-out of a technology platform(s) to assist in readily connecting donating edible food generators with receiving food rescue organizations.  This task is designed in direct response to the results outlined in the region’s initial Assessment to better meet the Edible Food Recovery needs of the region. 
 This task continues efforts developed and deployed in 2022-2023 and includes three primary subtasks: (1) Stakeholder Engagement with food rescue organizations, Tier 1 and Tier 2 generators, and key stakeholders; (2) Technology Platform to connect donating generators and receiving organizations, especially for supporting the increased volumes of Tier 2 generator prepared edible food donations, with higher levels of food safety risks and time and temperature control requirements; and (3) Capacity Building support for the local food rescue community through coordination, technical assistance and procurement of equipment and materials infrastructure to assist organizations in increasing capacity or throughput of recovered edible food. In 2023, the region selected and deployed a new technology platform under Subtask 2:  Careit.  Efforts under this task include build-out of education, outreach, and technical assistance to support utilization of this technology platform among generators and food rescue organizations.  The task will also extend the current subscription of this program by an additional two (2) years. Under Subtask 3, it is anticipated that CalRecycle grant funding will support the purchase of smaller capacity building materials such as kitchen and transportation supplies for increased food safety, temperature appropriate storage capacity, processing, and preservation of increased volumes of food donations.  This task will be supported by additional in-kind shared-cost member contributions from each of the two waste agencies, currently estimated at $90K for year one (1).  Please see Attachment A for budget allocation information.   
 •TASK 4—ORGANICS &amp; EDIBLE FOOD RECOVERY EDUCATION, OUTREACH AND TECHNICAL ASSISTANCE
 This task will support the design, production and distribution of education and outreach materials and supplies and technical assistance to aid residents and businesses in the ready adoption of organics diversion (collection), Edible Food Recovery, enforcement, or other aspects of SB 1383.  Budget allocations related to this task may include, but are not limited to, education, outreach and technical assistance, program planning, design and stakeholder coordination to incentivize, define and promote various program aspects of SB 1383, on the ground technical assistance to generators (businesses including Tier1/Tier2 generators), multi-family facilities, food recovery organizations or service providers, or other key stakeholder audiences, production and distribution of educational materials (such as fliers, brochures, postcards, etc.), purchase of collection materials such as kitchen pails or bins for businesses, and related materials. As a critical early action under this task, the region will hire a marketing firm to conduct market research and advise on the specific target sectors for focused education during the grant term.  Please see Attachment A for budget allocation information.
 ?TASK 5–ENFORCEMENT SUPPORT
 This task will support agencies to develop tools and strategies necessary to begin SB 1383 enforcement in 2024. Budget allocations related to this task may include, but are not limited to, development of toolkits and training programs for jurisdictions to design enforcement programs and protocols and updating Memorandums of Understanding and Agreements to include language surrounding enforcement for each jurisdiction.  Please see Attachment A for budget allocation information.
 Project Coordination — A Unified Approach
 Each element will be informed by regional coordination through the established MRWMD and SVSWA Technical Advisory Committee forums, Capacity Planning Assessments and related studies completed or in process throughout the region, and new data and information obtained through program implementation trials, market research, stakeholder feedback and best practices as identified.  All expenditures will be incurred jointly, facilitated through each respective waste agency, and tracked and reported by each waste agency. </x:t>
   </x:si>
   <x:si>
     <x:t>City of Pleasanton</x:t>
   </x:si>
   <x:si>
     <x:t> Zeelaura Page</x:t>
   </x:si>
   <x:si>
     <x:t>9259315012</x:t>
   </x:si>
   <x:si>
     <x:t>Staff proposes utilizing the grant funds to pay for a portion of the salary for the full-time management analyst position assigned to waste and recycling. The SB 1383 Local Assistance Grant will be used to partially fund this position's salary over the two-year period from March 2024 to April 2026</x:t>
   </x:si>
   <x:si>
-    <x:t>City of Vista</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>City of Aliso Viejo</x:t>
   </x:si>
   <x:si>
     <x:t> Rae Beimer</x:t>
   </x:si>
   <x:si>
     <x:t>9494252538</x:t>
   </x:si>
   <x:si>
     <x:t>The funds received will supplement consultant time as well as city personnel time needed to:
 1. Implement the edible food inspection and enforcement activities required to ensure compliance with Tier 1 and Tier 2 faciltiies.
 2. Conduct outreach and education
 3. Monitor waste hauler collection 
 4. Program management of all compliance efforts under SB 1383
 Funds will also be used to purchase recycled paper products and residential kitchen compost bins.</x:t>
   </x:si>
   <x:si>
     <x:t>City of El Segundo</x:t>
   </x:si>
   <x:si>
     <x:t>7147886936</x:t>
   </x:si>
   <x:si>
     <x:t>The funds received will supplement consultant time as well as city personnel time needed to:
 1. Implement the edible food inspection and enforcement activities required to ensure compliance with Tier 1 and Tier 2 facilities.
@@ -1544,62 +1532,50 @@
   </x:si>
   <x:si>
     <x:t>3103492982</x:t>
   </x:si>
   <x:si>
     <x:t>We will use these funds for administration, collection, education, enforcement, equipment, outreach, materials, personnel and training.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Stanton</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Stanton plans to use the SB 1383 Local Assistance Grant Program funds to pay for services rendered by our hired consultant firm. The consultant firm is assisting the city with development and program implementation to meet requirements outlined in SB 1383. This involves the monitoring and maintenance of generator compliance reporting, preparing, implementing and reviewing educational materials. Additionally, our consultant firm will oversee the city's capacity planning for an edible food recovery program and assist in developing other SB 1383 related reporting requirements.</x:t>
   </x:si>
   <x:si>
     <x:t>City of National City</x:t>
   </x:si>
   <x:si>
     <x:t> Ricardo Rodriguez</x:t>
   </x:si>
   <x:si>
     <x:t>6193364388</x:t>
   </x:si>
   <x:si>
     <x:t>The proposed Grant will be used to hire a consultant to assist with enforcement and education of Food Recovery Organizations and Tier 1 &amp; 2 Commercial Food Generators on SB 1383 requirements.  Specifically, the consultant will provide individual technical assistance to businesses and inspect commercial generators &amp; food recovery agencies.  Additionally, the consultant will be available to assist with SB 1383 implementation tasks such as website review, business site visits, EAR support, and rescue database update.
 Grant funds will be used to hire a consultant to administer the organic waste collection program for businesses.  Specifically, to review compliance issues with businesses, review exemption requests, conduct onsite inspections of businesses and coordinate activities with the City's Waste Hauler.</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>The funds will be used to primarily fund the requirements associated with the implementation of the City's Edible Food Recovery program including Education and Outreach, Inspection and Enforcement, Record Keeping, Tier Identification, and Capacity Planning. Additionally, funds will be used for Edible Food Recovery program evaluation and gap analysis if it is determined that the San Diego County region has a shortfall in its Edible Food Recovery capacity. A detailed description of each of the services follows.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Vernon</x:t>
   </x:si>
   <x:si>
     <x:t> Veronica Petrosyan</x:t>
   </x:si>
   <x:si>
     <x:t>3238261448</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Vernon was awarded $75,000 in SB1383 Local Assistance grant funds. They utilized a multi-faceted approach centered on education, oversight, and collaborative partnerships. By deploying a dedicated internship program, they conducted comprehensive facility inspections, provided businesses with direct technical assistance and waste labeling decals to support compliance, and maintained a rigorous follow-up schedule for any identified deficiencies. The City bridged the gap between regulated entities and solid waste haulers. They ensured customers received the appropriate service levels and container deliveries were closely monitored.
 As a result of distributing informational pamphlets and consistent reminders to both facilities and haulers, the City achieved a 95% compliance rate. Furthermore, their edible food recovery program has successfully diverted a wide array of surplus items from the waste stream, including prepared meals, fresh produce, dairy, and shelf-stable products, ensuring that safe, high-quality food reaches those in need rather than the landfill.
 </x:t>
   </x:si>
   <x:si>
     <x:t>City of Benicia</x:t>
   </x:si>
   <x:si>
     <x:t> Sharon Denney</x:t>
   </x:si>
   <x:si>
     <x:t>7077464215</x:t>
   </x:si>
   <x:si>
@@ -2178,50 +2154,62 @@
   <x:si>
     <x:t>City of Calexico</x:t>
   </x:si>
   <x:si>
     <x:t>Ms. Lilliana Falomir</x:t>
   </x:si>
   <x:si>
     <x:t>7607682160</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Calexico is requesting funding to assist with the implementation of regulation requirements associated with SB 1383.</x:t>
   </x:si>
   <x:si>
     <x:t>Upper Valley Waste Management Agency</x:t>
   </x:si>
   <x:si>
     <x:t> Amanda Griffis</x:t>
   </x:si>
   <x:si>
     <x:t>7072598330</x:t>
   </x:si>
   <x:si>
     <x:t>Our application is from the Upper Valley Waste Management Agency (UVWMA). UVWMA includes Napa County, Town of Yountville, City of St Helena and City of Calistoga. UVWMA’s proposed budget includes all of compost procurement for 2024 and 2025 as well as a portion of 2026 procurement. Only a portion of 2026’s compost procurement is proposed because the grant closes after the first quarter of 2026. The remaining of the proposed budget focuses on public education and business assistance for proper separation of organics. The remaining funding is proposed to be used for: print materials for multi family outreach and compost onboarding, a digital public education campaign, interior compost bins and compostable bags for multi family onboarding and business assistance and lastly outreach and education for non-English speaking multi family and businesses.</x:t>
   </x:si>
   <x:si>
+    <x:t>City of Vista</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mrs Leslie Webb Blanco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7606435476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City of Vista will use grant funding for the purpose of complying with SB 1383 requirements. Eligible projects include education and outreach, edible food recovery programing, capacity planning, procurement requirements, record keeping, inspections and enforcement, program evaluation, and gap analysis. The grant-funded project will encourage the community to produce less waste by reducing, reusing, and recycling as well as promote organic waste diversion and reuse. The project will promote organic waste reuse to produce compost and/or biofuel from the maximum amount of organic waste generated within the city as possible.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Costa Mesa Sanitary District</x:t>
   </x:si>
   <x:si>
     <x:t> Marissa Pereyda</x:t>
   </x:si>
   <x:si>
     <x:t>9496458400</x:t>
   </x:si>
   <x:si>
     <x:t>The District’s grant proposal includes the use of funds for the following grant categories: Equipment, Education, Personnel, and Record Keeping. The District’s proposed projects are described in detail in the following paragraphs. 
 The District proposes to use funds to start a backyard composting and vermicomposting workshop program and to provide low-cost or no-cost backyard composting and vermicomposting bins for District customers. The composting program will include using grants funds to secure a compost bin vendor to store and drop ship compost bins as needed, due to the District's limited storage space and limited staff for such an operation. The District will host the composting workshops, but proposes to use funds for an educational services consultant to conduct the composting education workshops.
 The District also proposes to use grant funds for education and outreach of SB 1383, the District's curbside Organics Recycling Program, the District's implementation of the Three-Cart Collection System as required by SB 1383, and other organics programs such as compost giveaway events and those outlined in this proposal. Public education and outreach materials include items such as flyers, postcards, signs, boosted social media posts, PSA videos, and District vehicle decals. Education and outreach efforts allow the District to expand its presence and reach more customers with SB 1383 education. The District also proposes to utilize grant funds for postage to mail printed media to customers.  
 As part of the District’s outreach efforts, the District would like to implement an organics recycling educational campaign for local school children. The District proposes the use of grant funds to contract with an educational consultant to conduct organics recycling assemblies and presentations in local schools. 
 Additionally, the District proposes the use of grant funds for additional consultant contracts, including (1) a solid waste consultant to assist the District with program evaluation, waste characterization studies, and assistance implementing the requirements of SB1383 and (2) a public outreach/marketing/community based social marketing firm to produce an education and outreach plan for the District’s SB 1383, Organics Recycling Program, and Three-Cart Collection System campaigns. 
 Lastly, the District proposes using grant funds for the purchase of record keeping software. Grant funds will cover initial set-up charge and software operating costs during the grant term. </x:t>
   </x:si>
   <x:si>
     <x:t>City of Highland</x:t>
   </x:si>
   <x:si>
     <x:t> MELISSA MORGAN</x:t>
   </x:si>
   <x:si>
     <x:t>9098646861</x:t>
   </x:si>
@@ -2245,64 +2233,50 @@
     <x:t>Tuolumne            </x:t>
   </x:si>
   <x:si>
     <x:t>Tuolumne County</x:t>
   </x:si>
   <x:si>
     <x:t> Monique Figueroa</x:t>
   </x:si>
   <x:si>
     <x:t>2095335632</x:t>
   </x:si>
   <x:si>
     <x:t>The grant funds will be used for: 1. consultant to implement SB 1383 across the city and county departments, 2. exploration for purchase of software or vendor services for record keeping and reporting, 3. education and outreach programs required to implement SB 1383 programs, and 4. administrative costs necessary to coordinate between the city, county, consultants, and vendors required to implement SB 1383. 5. Organic Management Planning, 6. Greenhouse Gas Admissions Gas Analysis. 7. Working with the UCCE Master Gardners for backyard composting and training.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Redwood City</x:t>
   </x:si>
   <x:si>
     <x:t> Vicki Sherman</x:t>
   </x:si>
   <x:si>
     <x:t>6507807472</x:t>
   </x:si>
   <x:si>
     <x:t>We will be participating in the San Mateo County Resource Conservation District Compost Broker Project. This project is a collaboration between every city and town within San Mateo County, the County of San Mateo, and the San Mateo Resource Conservation District (RCD) to help each jurisdiction meet their SB 1383 recovered organic waste product procurement target. Our Jurisdiction will contract with the RCD to procure compost and apply it to farm and rangeland in San Mateo County; to identify and develop additional partnership opportunities with the county’s agricultural communities to support long-term SB 1383 compliance; and to assess innovative compost procurement, application, and funding strategies to build capacity for the long term. Additional funds will be used to procure Recycled Organic Products for City use.</x:t>
-  </x:si>
-[...12 lines deleted...]
-Fund will be used to develop educational content and perform outreach through various means including inspections of our Tier 1 and Tier 2 generators, technical assistance site visits, video or phone assistance webinars, and/or public service announcements. Some grant funds could also be used to cover the costs of materials for educational signs or other educational materials. The goal will be to ensure edible food donation programs are established with our Tier 1 and Tier 2 generators and to also maximize organic recycling participation with desired sorting behavior and minimize contamination.</x:t>
   </x:si>
   <x:si>
     <x:t>San Bernardino County</x:t>
   </x:si>
   <x:si>
     <x:t> Sharon Mitchell</x:t>
   </x:si>
   <x:si>
     <x:t>9093868968</x:t>
   </x:si>
   <x:si>
     <x:t>Various County departments will be working on several programs/projects, providing education and outreach, and purchasing equipment to aide in the implementation of SB 1383 requirements.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Brentwood</x:t>
   </x:si>
   <x:si>
     <x:t> Casey Wichert</x:t>
   </x:si>
   <x:si>
     <x:t>9255166070</x:t>
   </x:si>
   <x:si>
     <x:t>Funds would be used to offset expenses related to SB1383 compliance, more specifically to assist in the permitting, design, building of a process on-site to divert organics from the landfill instead of hauling the materials off to distant composting facilities. </x:t>
   </x:si>
@@ -3481,62 +3455,50 @@
   <x:si>
     <x:t>City of Coalinga</x:t>
   </x:si>
   <x:si>
     <x:t> Mercedes Garcia</x:t>
   </x:si>
   <x:si>
     <x:t>5599351533</x:t>
   </x:si>
   <x:si>
     <x:t> The City of Coalinga will utilize the grand funds to help offset the costs related to complying with the procurement requirements of SB 1383. The City will utilize the funds to purchase compost. The City will use funds to produce and distribute education and outreach materials to residents and businesses regarding SB 1383 compliance requirements. Grant funds will be used to purchase kitchen top scrap pails for distribution to residential generators for the collection of organic waste for recycling. Personal protection equipment will be purchased using grant funds. </x:t>
   </x:si>
   <x:si>
     <x:t>City of Monterey Park</x:t>
   </x:si>
   <x:si>
     <x:t> Xochitl Tipan</x:t>
   </x:si>
   <x:si>
     <x:t>6263071383</x:t>
   </x:si>
   <x:si>
     <x:t>The grant funds would be used to support the City's efforts for edible food recovery by funding its participation in the San Gabriel Valley Council of Governments (SGVCOG) Regional Food Recovery Program. Part of the funds would be used to conduct annual inspections for Tier 1 and Tier 2 edible food generators and food recovery organizations. The remaining funds would be used to support food recovery organizations, hubs, and personnel time dedicated to the regional program. </x:t>
   </x:si>
   <x:si>
-    <x:t>City of Capitola</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>City of Eureka</x:t>
   </x:si>
   <x:si>
     <x:t> Robin Praszker</x:t>
   </x:si>
   <x:si>
     <x:t>7074414206</x:t>
   </x:si>
   <x:si>
     <x:t>The project includes 4 distinctive SB1383 implementation goals:
 Edible Food Recovery: A consultant is performing all Edible Food Recovery requirements for the City of Eureka including project management, capacity and compliance assessments and monitoring, public outreach and education, program development and communications, recordkeeping and reporting, and funding. Grant funds will be used to pay the consultant fees for these services.
 Procurement: Compost from recovered organic waste will be purchased and used in public landscaping and provided to the community for use. Grant funds will be used to pay for the transporting and purchasing of compost.
 Upgrade/Expansion: A feasibility study will be performed by a consultant for the siting of in-county processing of organic waste. Grant funds will be used to pay the consultant fees.
 Capacity Planning/Program Evaluation/Gap Analysis: A consultant will be providing overall SB1383 compliance services with an emphasis on the curbside collection of organics, including tasks such as franchise compliance, enforcement and diversion mechanisms, and funding recommendations and cost strategies. 
 </x:t>
   </x:si>
   <x:si>
     <x:t>City of Fort Bragg</x:t>
   </x:si>
   <x:si>
     <x:t> Alfredo Huerta</x:t>
   </x:si>
   <x:si>
     <x:t>7079612823</x:t>
   </x:si>
@@ -3717,62 +3679,50 @@
   <x:si>
     <x:t>Kings County</x:t>
   </x:si>
   <x:si>
     <x:t> Troy Hommerding</x:t>
   </x:si>
   <x:si>
     <x:t>5598522627</x:t>
   </x:si>
   <x:si>
     <x:t>Kings County Department of Public Health, Division of Environmental Health Services is seeking funding through the SB 1383 Local Assistance Grant Program to support the development of the Kings County FED (Food Education and Donations) program. The objective of Kings County FED is to develop education materials, reduce food waste, alleviate hunger, and build a sustainable food recovery network while complying with SB 1383 requirements. This program will primarily focus on enhancing education and outreach to Tier 1 and 2 facilities and generators in unincorporated areas, and educational support for other jurisdictions within Kings County. The Health Educator included in the budget will be responsible for developing and distributing educational materials to include but not limited to brochures, videos, and workshops, to raise awareness about the county’s Edible Food Recovery efforts. Additionally, the Health Educator along with the Environmental Health Officer I will work closely with local jurisdictions to create a supportive regulatory environment for edible food recovery activities, ensuring alignment with SB 1383 requirements. This will further support and foster partnerships with existing community organizations such as Kings Community Action Organization (KCAO) and Central California Food Bank while also conducting outreach to additional community organizations to strengthen the impact of the Kings County FED program for Edible Food Recovery activities and requirements.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Westminster</x:t>
   </x:si>
   <x:si>
     <x:t> Tuan Pham</x:t>
   </x:si>
   <x:si>
     <x:t>7145483456</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Westminster will use this grant funding to help implement the SB1383 program.   Proposed use of this individual grant application will allocate funds for Equipment, Procurement and Administrative Costs.  The grant project seeks to purchase 3-container recycling stations and compostable liners to be placed in various public areas such as city buildings and city parks.  This will encourage visitors/staff at public spaces to participate in the recycling program.  Project also seek funds to be used for procurement of recycled content paper products including but not limited  to printing paper and janitorial supplies as well as recovered organics waste product, in support of procurement requirements</x:t>
   </x:si>
   <x:si>
-    <x:t>City of Diamond Bar</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>City of Rancho Santa Margarita</x:t>
   </x:si>
   <x:si>
     <x:t> Andrea Howhannesian</x:t>
   </x:si>
   <x:si>
     <x:t>9496351800</x:t>
   </x:si>
   <x:si>
     <x:t>Upon receiving grant funds from the SB 1383 Local Assistance Grant Program for FY 22-23, City staff will dedicate a large portion of the funds to go towards the remaining cost of a SB 1383 record keeping software (Recyclist or Minerva) that is to be purchased with previous funding. This software will assist with tracking service levels, inspections, audits, and outreach activities. The remaining funds are spread out almost evenly to accommodate for other plans. The City plans on using some funding to upgrade the Boys and Girls Club, and Age Well Senior Food Waste programs but purchasing cold storages, such as freezers and refrigerators. Funds will also go towards purchasing trash and recycling receptacles for the City Hall and/or the Community Services for city staff to utilize. The City may also dedicate funds towards consultant services to help enforce recycling programs and compliance, as well as funds to go towards social media outreach methods. These methods include flyers and/or social media campaigns to encourage participation of recycling programs for residents and businesses. Lastly, to help achieve our procurement goals, funds will be dedicated to services that help with purchasing compost/mulch for city use, such as handing out compost for residents during events.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Beaumont</x:t>
   </x:si>
   <x:si>
     <x:t> Siomara Giroux</x:t>
   </x:si>
   <x:si>
     <x:t>9515723199</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Beaumont is proposing to utilize the SB 1383 Local Assistance Grant Program to help and ensure that the City and it's residents and businesses meet the target set forth through the implementation of SB 1383 and to meet all requirements.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Costa Mesa</x:t>
@@ -3789,72 +3739,86 @@
   <x:si>
     <x:t>City of San Jose</x:t>
   </x:si>
   <x:si>
     <x:t> Kathryn Walsh</x:t>
   </x:si>
   <x:si>
     <x:t>4089752609</x:t>
   </x:si>
   <x:si>
     <x:t>The CalRecycle SB 1383 Local Assistance grant is an ideal opportunity to make significant progress in achieving SB 1383 goals for the City of San José (City). The City has been preparing to ensure that programs are in compliance with SB 1383 regulations. On November 2, 2021, the San José City Council approved an ordinance amending Title 9, Health and Safety of the San José Municipal Code to implement the requirements of SB 1383 regulations. This grant funding will enable the City to partially fund its SB 1383 implementation efforts and prevent additional ratepayer costs for San José residents and businesses at a time when our community can least afford it. The City will utilize grant funding in key areas to ensure successful implementation of SB 1383, including: outreach and marketing, a compost hub pilot support, container labeling, indoor container procurement, record keeping and data management software, personnel support, and continued partnership with an edible food recovery program in Santa Clara County.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Los Altos</x:t>
   </x:si>
   <x:si>
     <x:t> Harun Musaefendic</x:t>
   </x:si>
   <x:si>
     <x:t>6509472650</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Los Altos will be utilizing the SB1383 Local Assistance grant funds to participate in the regional Edible Food Recovery Program and for purchases of Recovered Organic Waste Products to meet the City's procurement requirements.</x:t>
   </x:si>
   <x:si>
+    <x:t>City of Solana Beach</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Nicole Grucky</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8587202467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>These funds will primarily be used for Edible Food Recovery education, outreach, technical assistance, inspection and enforcement activities of our edible food generators and food recovery organizations. Funds will also cover SB 1383 organic recycling outreach to our residents and broader business community.
+We will use relationships already established through our partnership in the Regional Solid Waste Association (RSWA) with consultant Solana Center for Environmental Innovation. We may seek additional consultant services.
+Fund will be used to develop educational content and perform outreach through various means including inspections of our Tier 1 and Tier 2 generators, technical assistance site visits, video or phone assistance webinars, and/or public service announcements. Some grant funds could also be used to cover the costs of materials for educational signs or other educational materials. The goal will be to ensure edible food donation programs are established with our Tier 1 and Tier 2 generators and to also maximize organic recycling participation with desired sorting behavior and minimize contamination.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Town of Woodside</x:t>
   </x:si>
   <x:si>
     <x:t> Brandi deGarmeaux</x:t>
   </x:si>
   <x:si>
     <x:t>6508516790</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The Town of Woodside would like to expand our organics waste recycling program to help divert organic waste generated by businesses and residents. By offering more opportunities and education to our residents on the immense benefits of clean composting we believe it will help to lower the threshold of cubic yards of solid waste. We understand there are several global benefits that come from using compost. Distributing educational postcards and flyers on a more frequent basis to our residents on how important clean composting is to our community is paramount.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Lomita</x:t>
   </x:si>
   <x:si>
     <x:t> Lina Hernandez</x:t>
   </x:si>
   <x:si>
     <x:t>3103257110</x:t>
   </x:si>
   <x:si>
-    <x:t>The City of Lomita intends to utilize the grant funds for SB 1383 Recycling Compliance and Software, Public Outreach and Communication efforts to implement SB 1383 organics recycling and purchasing food recycling pails that will be distributed to help and encourage Lomita residents to separate food waste at home.</x:t>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Lomita was awarded $75,000 in SB 1383 Local Assistance grant funds to reduce organic waste sent to landfills. The grant funds were used to procure three years of Minerva software to assist the City with SB 1383 compliance reporting and recordkeeping.  Various forms of education and outreach materials were created to inform Lomita residents and commercial businesses about SB 1383, which included educational mailers, flyers, newsletter/social media content, and postcards. Lastly, organics pails were distributed to residents with educational flyers on how to use your own personal pail for organics recycling.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Del Mar</x:t>
   </x:si>
   <x:si>
     <x:t> Kaitlyn Elliott-Norgrove</x:t>
   </x:si>
   <x:si>
     <x:t>8587043632</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Del Mar will use SB 1383 Local Assistant Grant Program funding primarily for capacity planning, education and outreach (including door-to-door contacts) and technical assistance on organics diversion throughout the City. This would include, but is not limited to, general education and outreach to residential, commercial and multi-family account holders (under the City's existing solid waste franchise agreement) as well as targeted education specifically to non-account holders living in multi-family residences (e.g., renters/tenants). Funds would be used to develop and deliver SB 1383-specific education/outreach materials on multiple mediums (i.e., print, graphics, social media, website, etc.). Additional technical assistance for commercial generators and direct outreach with multi-family properties on how to recycle organics properly will be provided with this funding. Some funds would be spent on eligible equipment, such as bins, liners, lids, labels, and electronic tablets for educational purposes. Finally, funding will be used to support process improvements for the City's SB 1383 inspection and enforcement programs and to procure recovered/recycled products for use at City facilities.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Oceanside</x:t>
   </x:si>
   <x:si>
     <x:t> Ken Prue</x:t>
   </x:si>
   <x:si>
     <x:t>7604355942</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Oceanside will be utilizing funds provided by SB 1383 Local Assistance Grant Program to implement various programs throughout the City to meet the City's requirements under SB 1383. These programs include ensuring that edible food is diverted from landfills and distributed to those in need throughout the Oceanside community, increasing edible food recovery capacity within the City of Oceanside, collaborating with local food recovery agencies, providing technical assistance to businesses and multifamily complexes, and monitoring food recovery activities throughout the community. Details regarding each of these programs are below: 
 1.) The Oceanside Public Library hosts a Farm to Summer program. This program includes partnering with local farms to offer sustainable nutrition experiences to families. The farms supply weekly produce tasting along with boxes of rescued food to families to help promote local food sustainability and healthy eating. During these events, programming includes sustainability, 
@@ -5141,83 +5105,71 @@
 The City will continue to disseminate information to educate the community of the mandate.  Bilingual flyers will be distributed via utility bill insertions, to registered email addresses and public outreach efforts staffed at community events.  To boost the campaign, a strategic social media campaign will assist in enforcing and reminding all residents of the mandate for recycling organic waste.
 The Community Development Department will be vigilant in enforcing the mandate by monitoring our compliance and collaborating with our contracted waste hauler's reports and conducting site visits.  The Code Enforcement Division will conduct regular site inspections, issue an initial courtesy notice, educate the community and eventually hand out citations for violations. To assist the Code Enforcement Officer with the additional responsibilities, an additional part-time Organic Waste Monitor will be employed with grant funds.</x:t>
   </x:si>
   <x:si>
     <x:t>Mono                </x:t>
   </x:si>
   <x:si>
     <x:t>Town of Mammoth Lakes</x:t>
   </x:si>
   <x:si>
     <x:t>Ms Emily Zujewski</x:t>
   </x:si>
   <x:si>
     <x:t>7609653621</x:t>
   </x:si>
   <x:si>
     <x:t>1.Town of Mammoth Lakes (TOML) will partner with our franchised solid waste hauler, Mammoth Disposal (MD), for two free green waste collection day events per year, starting in summer of 2024, for a total of four events during this grant cycle. This will include pine needles, branches, grass, etc. TOML has high elevation and rural exemptions from the collection of food waste, however we are not exempt from the collection of green waste. Residents and commercial businesses in TOML are required to self-haul their green waste to the MD transfer station. This can cause hardships for some locals as MD charges $12/cu yd or $66/ton. Due to this cost TOML will hold these green waste collection events at no charge to TOML residents and business owners. Our community holds an annual Town Clean Up Day event where we also offer free trash and recycling drop off over a three-day weekend, normally MD charges a fee. We will hold the green waste events a few months later, to offer another solution to organic waste in our community. Once all collected and stored at the MD transfer station in roll-offs, MD will then haul the green waste to Full Circle Organics &amp; Composting in Carson City, Nevada, which is the nearest commercial compost facility to us in Mammoth Lakes. MD will pay for the hauling. We will provide outreach in English and Spanish to our community prior to the events via flyers, local radio and tv ads and social media. 
 2.TOML, along with MD’s sustainability coordinator, will partner with our local food bank, Inyo Mono Advocates for Community Action (IMACA), our local Grocery Outlet (GO) and CalFresh Healthy Living to offer food waste prevention outreach and education to our community in the GO store. Each week for a duration of two months in summer of 2024 and again in summer of 2025, we will hold edible food waste prevention and food tasting demos at GO with CalFresh and volunteers in our community, for a total of 8 events per year. In collaboration with Volunteer Eastern Sierra (VES), our local volunteer organization, we will hold these events for free in GO. GO will provide food that is in season and might be unique, such as jicama. TOML and MD will provide all SB 1383 and food waste prevention and recovery information, along with vermiculture composting demos. CalFresh will provide recipes for the food we will be demoing that week. 
 3.With SB 1383 grant funding TOML will provide vermiculture and smaller compost systems for school food scraps. We are teaching the students how to grow food with mobile gardens they already have in place (pilot program funded by previous round of SB 1383 grant funding) then compost any leftovers, after using as much as possible. Due to our high elevation, wildlife, and weather challenges we will provide the compost systems indoors. The grant funds will also supplement outreach flyers and supplies for MD’s sustainability coordinator to continue to hold edible food waste prevention and recovery demos at every school. She has held six so far and plans to hold 2-3 per school per year. She will also do school assemblies, demos, and training for the compost systems, which include vermiculture. We will also provide SB 1383 outreach to our restaurant and business community. 
 </x:t>
   </x:si>
   <x:si>
     <x:t>City of Avalon</x:t>
   </x:si>
   <x:si>
-    <x:t> Jocelyn Francis</x:t>
+    <x:t> Aliana Gonzales</x:t>
   </x:si>
   <x:si>
     <x:t>3105100220</x:t>
   </x:si>
   <x:si>
     <x:t>If awarded, the City of Avalon intends to use the funding to aide in the collection of green waste and irrigation upgrades at our landfill.  
 Currently, we use one of our trash trucks that is equipped with a compartment on the side of the vehicle for green waste collection.  We would like to upgrade our operation and purchase a vehicle that we can designate strictly to green waste collection.  
 The current operation at our landfill does not promote proper irrigation of our green waste collection.  We intend to install a proper irrigation system to aide in the decomposition of green waste.</x:t>
   </x:si>
   <x:si>
     <x:t>Heber Public Utility District</x:t>
   </x:si>
   <x:si>
     <x:t> Jacob Bermudez</x:t>
   </x:si>
   <x:si>
     <x:t>7604822441</x:t>
   </x:si>
   <x:si>
     <x:t>This grant will be used for education in Heber, CA. As a small special district serving a disadvantaged community, it will be beneficial to focus more on solid waste pickup with organics recycling. This grant money would be used to give households organics recycling bins with educational materials so that residents are aware about SB 1383.</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>We will use these funds to cover expenses related to education/compliance and enforcement of SB 1383.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Morgan Hill</x:t>
   </x:si>
   <x:si>
     <x:t> Mario Pichardo</x:t>
   </x:si>
   <x:si>
     <x:t>4087635200</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Morgan Hill is seeking grant funds on behalf of the Cities of Morgan Hill and Gilroy to complete the tasks listed below. 
 Continue implementation of the Countywide Edible Food Recovery Program
 The Edible Food Recovery Program contracts with Joint Venture Silicon Valley to conduct outreach, provide technical assistance, and regulate businesses that are impacted by SB 1383. Funding will support programmatic tasks such as: inspections, business support, logisitcs, possibly school support, education, outreach, refining Tier 1 and 2 lists and engagement, document creation, food recovery organization/service and generator reporting, as well as general administration of the program. These grant funds will provide both the City of Morgan Hill and the City of Gilroy’s contributions to the Edible Food Recovery Program that is managed regionally.
 Hire part-time personnel to implement the requirements of SB 1383 in both cities
 Two part-time staff persons will be hired, one for Morgan Hill and one for Gilroy, to support implementation of SB 1383 compliance. Key areas of focus may include but will not be limited to engagement with schools, community education and outreach, business support, internal City facility audits, and oversight of paper procurement programs. 
 Purchase compostable liners for City facility compost containers 
 Both cities will purchase liners using grant funds which will allow buffer time for both cities to incorporate the costs of liners into City fees and budgets. 
 Purchase compost containers for City facilities and/or businesses
 Both cities will utilize grant funds to support the purchase of compost bins at City facilities and/or local businesses.
 Training and CRRA Conference
 In the City of Gilroy only, grant funds will be used to send one staff person to the annual CRRA conference for training/networking/engagement on the latest SB 1383 topics. Remaining funds will be used for additional training opportunities that come up during the year.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Dos Palos</x:t>
@@ -5396,92 +5348,134 @@
     <x:t>The City of Orange is pursuing this grant funding in order to improve public education and enhance services to better serve the City's community members, residents, visitors, and businesses with regard to SB 1383. A portion of this funding will be used on public education and outreach with materials and messaging tailored to the target audience. Examples of audiences include residential cart service properties, multi-family complexes, and commercial sector. Other funding will be used to assist with the procurement targets set by the state. This includes costs of labor and equipment to spread compost and mulch. Funds will also be used to conduct a program/gap analysis to be conducted by a consultant. Remaining funding will enhance the current compliant services provided by the City.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Modesto</x:t>
   </x:si>
   <x:si>
     <x:t>2095775495</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase Software to bring City in line with the ability to complete reporting requirements, track enforcement activities, Solid Waste service levels, and Route Reviews.
 Outreach and Education to continue to bring residents and</x:t>
   </x:si>
   <x:si>
     <x:t>City of Newark</x:t>
   </x:si>
   <x:si>
     <x:t> Amelia Timbers</x:t>
   </x:si>
   <x:si>
     <x:t>5105784539</x:t>
   </x:si>
   <x:si>
     <x:t>Funds will be used for the purchase and application of SB 1383 compliant composted mulch to City parks.</x:t>
   </x:si>
   <x:si>
+    <x:t>City of Diamond Bar</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Cathy Nguyen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9098397002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recovery of Edible Food</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Castro Valley Sanitary District</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Rachel Dice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5107560830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>We will use these funds to cover expenses related to education/compliance and enforcement of SB 1383.</x:t>
+  </x:si>
+  <x:si>
     <x:t>City of Palm Springs</x:t>
   </x:si>
   <x:si>
     <x:t> Jasmine Fields</x:t>
   </x:si>
   <x:si>
     <x:t>7603238214</x:t>
   </x:si>
   <x:si>
     <x:t>We will use funding, if awarded, to help us establish our Tier 2 edible food recovery program.  We plan to work with our local food bank and food distribution organizations to identify, source, and develop best practices for distributing edible food from our Tier 2 generators to recipients in our jurisdiction.  By the end of the grant term, we plan to have all Tier 2 generators participating on an at least monthly basis. 
 We will also use funding to strengthen and standardize our Tier 1 food recovery program.  Both programs will be led by FIND Food Bank, our local and regional food bank.  The remaining funding will support training and marketing to build awareness of the program.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Lynwood</x:t>
   </x:si>
   <x:si>
     <x:t>Dr Juan Presiado</x:t>
   </x:si>
   <x:si>
     <x:t>3106030220</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Lynwood deems the SB 1383 Local Assistance Grant Program funding as a valuable resource to assist in complying with SB 1383 program regulations, while promoting the goals of reducing methane gas, increasing public awareness, and perhaps, most importantly, increasing recovery by 20% of disposed edible food for human consumption by January 1, 2025.
 Multiple tasks, some of which carry over from the previous funding cycle for FY21/22, will be implemented and/or expanded using the financial resources available to the City under the FY22/23 funding cycle. 
 For example, by the continuation of careful capacity planning, along with increasing the management of organics, the City could identify alternative facilities and/or emerging technologies for processing the organics generated within Lynwood.
 Multi-lingual educational materials, such as fliers, brochures, email blasts, residential/commercial door hangers and informational handouts at City Hall, City Facilities, local Schools, Events and Outreach opportunities, represent a significant priority, receiving an approximate 20% allocation, or $25k.
 As a catalyst, more frequent site visits will be conducted at commercial generators to increase program participation, raise recovery levels, and verify that food rescue operations are running optimally under alliances between edible food donors and local food recovery organizations.
 The funding will be also be expended to upgrade recordkeeping software, utilized, in part, to match edible food donors with local food banks.
 During this grant cycle, the City will remain hyper-focused on Compliance and Enforcement. As stated above, this will entail more frequent site visits and heightened vigilance over generator practices to isolate program gaps, mitigate levels of contamination, measure volumes, produce cleaner streams of recyclable commodities, and identify immediate opportunities to drive greater organics recovery.
 Citywide SB 1383 program success will be fortified by the prudent expenditure of the estimated funds available to the City during the FY22/23 funding cycle.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Wildomar</x:t>
   </x:si>
   <x:si>
     <x:t> Jason Farag</x:t>
   </x:si>
   <x:si>
     <x:t>9516777751</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Wildomar aims to launch a comprehensive compost and mulch program that will enhance the community's environmental health and resilience.  Utilization of compost and mulch will facilitate a range of multi-benefit projects for residents entailing: Landscape Enhancement, Erosion Control and Water Quality Improvement.   A total of $39,675 is allocated for compost acquisition - 529 tons, with $39,560 allocated for the procurement of mulch- 430 yards, including installation, totaling $79,235.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Capitola</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Erika Senyk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8314757300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>In an effort led by the County of Santa Cruz, all 5 jurisdictions within the County have agreed to contribute a portion of funding provided by this grant to support food recovery organizations (FROs). Each jurisdiction will provide a percentage of its award, based on population, to support and expand the efforts of FROs operating in our region. The current plan is for the County to enter into written agreements with FROs and allocate the pooled funds from all five jurisdictions to help develop systems to comply with SB 1383 reporting requirements more easily as well as expand their operations overall. The City of Capitola plans to use the budget designated for 'Edible Food Recovery-Personnel' to help schools and other Tier2 generators comply with SB 1383, as well as continue outreach to Tier 1 generators and others.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of El Cajon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The funds will be used to primarily fund the requirements associated with the implementation of the City's Edible Food Recovery program including Education and Outreach, Inspection and Enforcement, Record Keeping, Tier Identification, and Capacity Planning. Additionally, funds will be used for Edible Food Recovery program evaluation and gap analysis if it is determined that the San Diego County region has a shortfall in its Edible Food Recovery capacity. A detailed description of each of the services follows.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 387</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -5616,51 +5610,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bdacd45b13848db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R06a349e21caf418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5d676586fd2343b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb17a7be591c4e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ff48aaabf31468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8b3b72d9fffa4b1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -7628,7440 +7622,7436 @@
     </x:row>
     <x:row ht="241.484375" customHeight="1" collapsed="0">
       <x:c r="A85" s="8" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B85" s="8" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C85" s="8"/>
       <x:c r="D85" s="9" t="n">
         <x:v>206068</x:v>
       </x:c>
       <x:c r="E85" s="8" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="F85" s="8" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="G85" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H85" s="8" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
-    <x:row ht="551.9609375" customHeight="1" collapsed="0">
+    <x:row ht="425.453125" customHeight="1" collapsed="0">
       <x:c r="A86" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B86" s="8" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C86" s="8"/>
       <x:c r="D86" s="9" t="n">
-        <x:v>266591</x:v>
+        <x:v>139546</x:v>
       </x:c>
       <x:c r="E86" s="8" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="F86" s="8" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="G86" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H86" s="8" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
-    <x:row ht="425.453125" customHeight="1" collapsed="0">
+    <x:row ht="390.953125" customHeight="1" collapsed="0">
       <x:c r="A87" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B87" s="8" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C87" s="8"/>
       <x:c r="D87" s="9" t="n">
-        <x:v>139546</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E87" s="8" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="F87" s="8" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="F87" s="8" t="s">
+      <x:c r="G87" s="8" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H87" s="8" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="G87" s="8" t="s">
-[...6 lines deleted...]
-    <x:row ht="390.953125" customHeight="1" collapsed="0">
+    </x:row>
+    <x:row ht="471.4609375" customHeight="1" collapsed="0">
       <x:c r="A88" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B88" s="8" t="s">
-        <x:v>378</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C88" s="8"/>
       <x:c r="D88" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>185221</x:v>
       </x:c>
       <x:c r="E88" s="8" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F88" s="8" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="G88" s="8" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H88" s="8" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
-    <x:row ht="471.4609375" customHeight="1" collapsed="0">
+    <x:row ht="1011.90625" customHeight="1" collapsed="0">
       <x:c r="A89" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B89" s="8" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C89" s="8"/>
       <x:c r="D89" s="9" t="n">
-        <x:v>185221</x:v>
+        <x:v>245907</x:v>
       </x:c>
       <x:c r="E89" s="8" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="F89" s="8" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="G89" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H89" s="8" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1011.9140625" customHeight="1" collapsed="0">
+    <x:row ht="609.453125" customHeight="1" collapsed="0">
       <x:c r="A90" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B90" s="8" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C90" s="8"/>
       <x:c r="D90" s="9" t="n">
-        <x:v>245907</x:v>
+        <x:v>202280</x:v>
       </x:c>
       <x:c r="E90" s="8" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="F90" s="8" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="G90" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H90" s="8" t="s">
         <x:v>388</x:v>
       </x:c>
     </x:row>
-    <x:row ht="609.4453125" customHeight="1" collapsed="0">
+    <x:row ht="586.4609375" customHeight="1" collapsed="0">
       <x:c r="A91" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="B91" s="8" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C91" s="8"/>
       <x:c r="D91" s="9" t="n">
-        <x:v>202280</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E91" s="8" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F91" s="8" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="G91" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H91" s="8" t="s">
-        <x:v>392</x:v>
-[...2 lines deleted...]
-    <x:row ht="586.4609375" customHeight="1" collapsed="0">
+        <x:v>393</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="908.421875" customHeight="1" collapsed="0">
       <x:c r="A92" s="8" t="s">
-        <x:v>393</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B92" s="8" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C92" s="8"/>
       <x:c r="D92" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>270003</x:v>
       </x:c>
       <x:c r="E92" s="8" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="F92" s="8" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="G92" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H92" s="8" t="s">
         <x:v>397</x:v>
       </x:c>
     </x:row>
-    <x:row ht="908.4140625" customHeight="1" collapsed="0">
+    <x:row ht="172.484375" customHeight="1" collapsed="0">
       <x:c r="A93" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B93" s="8" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C93" s="8"/>
       <x:c r="D93" s="9" t="n">
-        <x:v>270003</x:v>
+        <x:v>170155</x:v>
       </x:c>
       <x:c r="E93" s="8" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="F93" s="8" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="G93" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H93" s="8" t="s">
         <x:v>401</x:v>
       </x:c>
     </x:row>
-    <x:row ht="172.4921875" customHeight="1" collapsed="0">
+    <x:row ht="816.4375" customHeight="1" collapsed="0">
       <x:c r="A94" s="8" t="s">
-        <x:v>48</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="B94" s="8" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C94" s="8"/>
       <x:c r="D94" s="9" t="n">
-        <x:v>170155</x:v>
+        <x:v>199091</x:v>
       </x:c>
       <x:c r="E94" s="8" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F94" s="8" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="G94" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H94" s="8" t="s">
-        <x:v>405</x:v>
-[...2 lines deleted...]
-    <x:row ht="816.4375" customHeight="1" collapsed="0">
+        <x:v>406</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1333.8984375" customHeight="1" collapsed="0">
       <x:c r="A95" s="8" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="B95" s="8" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C95" s="8"/>
       <x:c r="D95" s="9" t="n">
-        <x:v>199091</x:v>
+        <x:v>125832</x:v>
       </x:c>
       <x:c r="E95" s="8" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F95" s="8" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="G95" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H95" s="8" t="s">
-        <x:v>410</x:v>
-[...2 lines deleted...]
-    <x:row ht="1333.8984375" customHeight="1" collapsed="0">
+        <x:v>411</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="666.9375" customHeight="1" collapsed="0">
       <x:c r="A96" s="8" t="s">
-        <x:v>411</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B96" s="8" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C96" s="8"/>
       <x:c r="D96" s="9" t="n">
-        <x:v>125832</x:v>
+        <x:v>89017</x:v>
       </x:c>
       <x:c r="E96" s="8" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="F96" s="8" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="G96" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H96" s="8" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
-    <x:row ht="666.9296875" customHeight="1" collapsed="0">
+    <x:row ht="91.9765625" customHeight="1" collapsed="0">
       <x:c r="A97" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B97" s="8" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C97" s="8"/>
       <x:c r="D97" s="9" t="n">
-        <x:v>89017</x:v>
+        <x:v>89452</x:v>
       </x:c>
       <x:c r="E97" s="8" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F97" s="8" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="G97" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H97" s="8" t="s">
-        <x:v>419</x:v>
-[...2 lines deleted...]
-    <x:row ht="91.9921875" customHeight="1" collapsed="0">
+        <x:v>420</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="781.9375" customHeight="1" collapsed="0">
       <x:c r="A98" s="8" t="s">
-        <x:v>420</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B98" s="8" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C98" s="8"/>
       <x:c r="D98" s="9" t="n">
-        <x:v>89452</x:v>
+        <x:v>133635</x:v>
       </x:c>
       <x:c r="E98" s="8" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="F98" s="8" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="G98" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H98" s="8" t="s">
         <x:v>424</x:v>
       </x:c>
     </x:row>
-    <x:row ht="781.9375" customHeight="1" collapsed="0">
+    <x:row ht="574.953125" customHeight="1" collapsed="0">
       <x:c r="A99" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B99" s="8" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C99" s="8"/>
       <x:c r="D99" s="9" t="n">
-        <x:v>133635</x:v>
+        <x:v>302018</x:v>
       </x:c>
       <x:c r="E99" s="8" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="F99" s="8" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G99" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H99" s="8" t="s">
         <x:v>428</x:v>
       </x:c>
     </x:row>
-    <x:row ht="574.9453125" customHeight="1" collapsed="0">
+    <x:row ht="505.9609375" customHeight="1" collapsed="0">
       <x:c r="A100" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B100" s="8" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C100" s="8"/>
       <x:c r="D100" s="9" t="n">
-        <x:v>302018</x:v>
+        <x:v>357637</x:v>
       </x:c>
       <x:c r="E100" s="8" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="F100" s="8" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="G100" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H100" s="8" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
-    <x:row ht="505.9609375" customHeight="1" collapsed="0">
+    <x:row ht="528.9375" customHeight="1" collapsed="0">
       <x:c r="A101" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B101" s="8" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="C101" s="8"/>
       <x:c r="D101" s="9" t="n">
-        <x:v>357637</x:v>
+        <x:v>719552</x:v>
       </x:c>
       <x:c r="E101" s="8" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="F101" s="8" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="G101" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H101" s="8" t="s">
         <x:v>436</x:v>
       </x:c>
     </x:row>
-    <x:row ht="528.9453125" customHeight="1" collapsed="0">
+    <x:row ht="287.46875" customHeight="1" collapsed="0">
       <x:c r="A102" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B102" s="8" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C102" s="8"/>
       <x:c r="D102" s="9" t="n">
-        <x:v>719552</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E102" s="8" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="F102" s="8" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="G102" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H102" s="8" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.453125" customHeight="1" collapsed="0">
+    <x:row ht="678.4453125" customHeight="1" collapsed="0">
       <x:c r="A103" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B103" s="8" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C103" s="8"/>
       <x:c r="D103" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>104117</x:v>
       </x:c>
       <x:c r="E103" s="8" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F103" s="8" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="G103" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H103" s="8" t="s">
-        <x:v>444</x:v>
-[...2 lines deleted...]
-    <x:row ht="678.4453125" customHeight="1" collapsed="0">
+        <x:v>445</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="735.9296875" customHeight="1" collapsed="0">
       <x:c r="A104" s="8" t="s">
-        <x:v>445</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B104" s="8" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C104" s="8"/>
       <x:c r="D104" s="9" t="n">
-        <x:v>104117</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E104" s="8" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="F104" s="8" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="G104" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H104" s="8" t="s">
         <x:v>449</x:v>
       </x:c>
     </x:row>
-    <x:row ht="735.9296875" customHeight="1" collapsed="0">
+    <x:row ht="1414.3671875" customHeight="1" collapsed="0">
       <x:c r="A105" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B105" s="8" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C105" s="8"/>
       <x:c r="D105" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>162960</x:v>
       </x:c>
       <x:c r="E105" s="8" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="F105" s="8" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="G105" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H105" s="8" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1414.3828125" customHeight="1" collapsed="0">
+    <x:row ht="126.484375" customHeight="1" collapsed="0">
       <x:c r="A106" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B106" s="8" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C106" s="8"/>
       <x:c r="D106" s="9" t="n">
-        <x:v>162960</x:v>
+        <x:v>229999</x:v>
       </x:c>
       <x:c r="E106" s="8" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="F106" s="8" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="G106" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H106" s="8" t="s">
         <x:v>457</x:v>
       </x:c>
     </x:row>
-    <x:row ht="126.4765625" customHeight="1" collapsed="0">
+    <x:row ht="517.46875" customHeight="1" collapsed="0">
       <x:c r="A107" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B107" s="8" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C107" s="8"/>
       <x:c r="D107" s="9" t="n">
-        <x:v>229999</x:v>
+        <x:v>109300</x:v>
       </x:c>
       <x:c r="E107" s="8" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F107" s="8" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G107" s="8" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H107" s="8" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="F107" s="8" t="s">
+    </x:row>
+    <x:row ht="747.4375" customHeight="1" collapsed="0">
+      <x:c r="A108" s="8" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="B108" s="8" t="s">
         <x:v>460</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>462</x:v>
       </x:c>
       <x:c r="C108" s="8"/>
       <x:c r="D108" s="9" t="n">
-        <x:v>109300</x:v>
+        <x:v>165976</x:v>
       </x:c>
       <x:c r="E108" s="8" t="s">
-        <x:v>40</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F108" s="8" t="s">
-        <x:v>41</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="G108" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H108" s="8" t="s">
         <x:v>463</x:v>
       </x:c>
     </x:row>
-    <x:row ht="747.4375" customHeight="1" collapsed="0">
+    <x:row ht="1046.40625" customHeight="1" collapsed="0">
       <x:c r="A109" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B109" s="8" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C109" s="8"/>
       <x:c r="D109" s="9" t="n">
-        <x:v>165976</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E109" s="8" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="F109" s="8" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="G109" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H109" s="8" t="s">
         <x:v>467</x:v>
       </x:c>
     </x:row>
-    <x:row ht="471.453125" customHeight="1" collapsed="0">
+    <x:row ht="264.4765625" customHeight="1" collapsed="0">
       <x:c r="A110" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B110" s="8" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C110" s="8"/>
       <x:c r="D110" s="9" t="n">
-        <x:v>278977</x:v>
+        <x:v>75891</x:v>
       </x:c>
       <x:c r="E110" s="8" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="F110" s="8" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="G110" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H110" s="8" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1046.4140625" customHeight="1" collapsed="0">
+    <x:row ht="6899.4140625" customHeight="1" collapsed="0">
       <x:c r="A111" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B111" s="8" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C111" s="8"/>
       <x:c r="D111" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>224342</x:v>
       </x:c>
       <x:c r="E111" s="8" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="F111" s="8" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="G111" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H111" s="8" t="s">
         <x:v>475</x:v>
       </x:c>
     </x:row>
-    <x:row ht="264.46875" customHeight="1" collapsed="0">
+    <x:row ht="115" customHeight="1" collapsed="0">
       <x:c r="A112" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B112" s="8" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C112" s="8"/>
       <x:c r="D112" s="9" t="n">
-        <x:v>75891</x:v>
+        <x:v>103281</x:v>
       </x:c>
       <x:c r="E112" s="8" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="F112" s="8" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="G112" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H112" s="8" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
-    <x:row ht="6899.421875" customHeight="1" collapsed="0">
+    <x:row ht="988.921875" customHeight="1" collapsed="0">
       <x:c r="A113" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="B113" s="8" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C113" s="8"/>
       <x:c r="D113" s="9" t="n">
-        <x:v>224342</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E113" s="8" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F113" s="8" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G113" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H113" s="8" t="s">
-        <x:v>483</x:v>
-[...2 lines deleted...]
-    <x:row ht="115" customHeight="1" collapsed="0">
+        <x:v>484</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="770.4296875" customHeight="1" collapsed="0">
       <x:c r="A114" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B114" s="8" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C114" s="8"/>
       <x:c r="D114" s="9" t="n">
-        <x:v>103281</x:v>
+        <x:v>76194</x:v>
       </x:c>
       <x:c r="E114" s="8" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F114" s="8" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="G114" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H114" s="8" t="s">
-        <x:v>487</x:v>
-[...2 lines deleted...]
-    <x:row ht="988.921875" customHeight="1" collapsed="0">
+        <x:v>488</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="942.9140625" customHeight="1" collapsed="0">
       <x:c r="A115" s="8" t="s">
-        <x:v>488</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B115" s="8" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C115" s="8"/>
       <x:c r="D115" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>161264</x:v>
       </x:c>
       <x:c r="E115" s="8" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="F115" s="8" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="G115" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H115" s="8" t="s">
         <x:v>492</x:v>
       </x:c>
     </x:row>
-    <x:row ht="770.421875" customHeight="1" collapsed="0">
+    <x:row ht="195.4765625" customHeight="1" collapsed="0">
       <x:c r="A116" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B116" s="8" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C116" s="8"/>
       <x:c r="D116" s="9" t="n">
-        <x:v>76194</x:v>
+        <x:v>243294</x:v>
       </x:c>
       <x:c r="E116" s="8" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="F116" s="8" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="G116" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H116" s="8" t="s">
         <x:v>496</x:v>
       </x:c>
     </x:row>
-    <x:row ht="942.921875" customHeight="1" collapsed="0">
+    <x:row ht="551.96875" customHeight="1" collapsed="0">
       <x:c r="A117" s="8" t="s">
-        <x:v>210</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B117" s="8" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C117" s="8"/>
       <x:c r="D117" s="9" t="n">
-        <x:v>161264</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E117" s="8" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="F117" s="8" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="G117" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H117" s="8" t="s">
         <x:v>500</x:v>
       </x:c>
     </x:row>
-    <x:row ht="195.4765625" customHeight="1" collapsed="0">
+    <x:row ht="252.984375" customHeight="1" collapsed="0">
       <x:c r="A118" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B118" s="8" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C118" s="8"/>
       <x:c r="D118" s="9" t="n">
-        <x:v>243294</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E118" s="8" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="F118" s="8" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="G118" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H118" s="8" t="s">
         <x:v>504</x:v>
       </x:c>
     </x:row>
-    <x:row ht="551.9609375" customHeight="1" collapsed="0">
+    <x:row ht="574.953125" customHeight="1" collapsed="0">
       <x:c r="A119" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B119" s="8" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C119" s="8"/>
       <x:c r="D119" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>99117</x:v>
       </x:c>
       <x:c r="E119" s="8" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="F119" s="8" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="G119" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H119" s="8" t="s">
         <x:v>508</x:v>
       </x:c>
     </x:row>
-    <x:row ht="252.9921875" customHeight="1" collapsed="0">
+    <x:row ht="10372.109375" customHeight="1" collapsed="0">
       <x:c r="A120" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="B120" s="8" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C120" s="8"/>
       <x:c r="D120" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>612849</x:v>
       </x:c>
       <x:c r="E120" s="8" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="F120" s="8" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="G120" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H120" s="8" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
-    <x:row ht="574.953125" customHeight="1" collapsed="0">
+    <x:row ht="436.9609375" customHeight="1" collapsed="0">
       <x:c r="A121" s="8" t="s">
-        <x:v>201</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B121" s="8" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C121" s="8"/>
       <x:c r="D121" s="9" t="n">
-        <x:v>99117</x:v>
+        <x:v>1065428</x:v>
       </x:c>
       <x:c r="E121" s="8" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="F121" s="8" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="G121" s="8" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H121" s="8" t="s">
         <x:v>516</x:v>
       </x:c>
     </x:row>
-    <x:row ht="10372.109375" customHeight="1" collapsed="0">
+    <x:row ht="2587.265625" customHeight="1" collapsed="0">
       <x:c r="A122" s="8" t="s">
-        <x:v>361</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B122" s="8" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C122" s="8"/>
       <x:c r="D122" s="9" t="n">
-        <x:v>612849</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E122" s="8" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="F122" s="8" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="G122" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H122" s="8" t="s">
         <x:v>520</x:v>
       </x:c>
     </x:row>
-    <x:row ht="436.9609375" customHeight="1" collapsed="0">
+    <x:row ht="1908.8515625" customHeight="1" collapsed="0">
       <x:c r="A123" s="8" t="s">
-        <x:v>156</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B123" s="8" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C123" s="8"/>
       <x:c r="D123" s="9" t="n">
-        <x:v>1065428</x:v>
+        <x:v>246469</x:v>
       </x:c>
       <x:c r="E123" s="8" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="F123" s="8" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="G123" s="8" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H123" s="8" t="s">
         <x:v>524</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2587.2734375" customHeight="1" collapsed="0">
+    <x:row ht="816.4375" customHeight="1" collapsed="0">
       <x:c r="A124" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B124" s="8" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="C124" s="8"/>
       <x:c r="D124" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>88065</x:v>
       </x:c>
       <x:c r="E124" s="8" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="F124" s="8" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="G124" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H124" s="8" t="s">
         <x:v>528</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1908.8359375" customHeight="1" collapsed="0">
+    <x:row ht="321.9609375" customHeight="1" collapsed="0">
       <x:c r="A125" s="8" t="s">
-        <x:v>201</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B125" s="8" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C125" s="8"/>
       <x:c r="D125" s="9" t="n">
-        <x:v>246469</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E125" s="8" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="F125" s="8" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="G125" s="8" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H125" s="8" t="s">
         <x:v>532</x:v>
       </x:c>
     </x:row>
-    <x:row ht="816.4453125" customHeight="1" collapsed="0">
+    <x:row ht="448.4609375" customHeight="1" collapsed="0">
       <x:c r="A126" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="B126" s="8" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C126" s="8"/>
       <x:c r="D126" s="9" t="n">
-        <x:v>88065</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E126" s="8" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="F126" s="8" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="G126" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H126" s="8" t="s">
-        <x:v>536</x:v>
-[...2 lines deleted...]
-    <x:row ht="321.953125" customHeight="1" collapsed="0">
+        <x:v>537</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="218.5" customHeight="1" collapsed="0">
       <x:c r="A127" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B127" s="8" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C127" s="8"/>
       <x:c r="D127" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>96873</x:v>
       </x:c>
       <x:c r="E127" s="8" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F127" s="8" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="G127" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H127" s="8" t="s">
-        <x:v>540</x:v>
-[...2 lines deleted...]
-    <x:row ht="448.46875" customHeight="1" collapsed="0">
+        <x:v>541</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1138.390625" customHeight="1" collapsed="0">
       <x:c r="A128" s="8" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="B128" s="8" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C128" s="8"/>
       <x:c r="D128" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E128" s="8" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="F128" s="8" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="G128" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H128" s="8" t="s">
-        <x:v>545</x:v>
-[...2 lines deleted...]
-    <x:row ht="218.4921875" customHeight="1" collapsed="0">
+        <x:v>546</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="206.984375" customHeight="1" collapsed="0">
       <x:c r="A129" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B129" s="8" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C129" s="8"/>
       <x:c r="D129" s="9" t="n">
-        <x:v>96873</x:v>
+        <x:v>234113</x:v>
       </x:c>
       <x:c r="E129" s="8" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="F129" s="8" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="G129" s="8" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H129" s="8" t="s">
-        <x:v>549</x:v>
-[...2 lines deleted...]
-    <x:row ht="1138.40625" customHeight="1" collapsed="0">
+        <x:v>550</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2334.3046875" customHeight="1" collapsed="0">
       <x:c r="A130" s="8" t="s">
-        <x:v>550</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B130" s="8" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C130" s="8"/>
       <x:c r="D130" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>229264</x:v>
       </x:c>
       <x:c r="E130" s="8" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="F130" s="8" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="G130" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H130" s="8" t="s">
         <x:v>554</x:v>
       </x:c>
     </x:row>
-    <x:row ht="206.9765625" customHeight="1" collapsed="0">
+    <x:row ht="770.4375" customHeight="1" collapsed="0">
       <x:c r="A131" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="B131" s="8" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="C131" s="8"/>
       <x:c r="D131" s="9" t="n">
-        <x:v>234113</x:v>
+        <x:v>165846</x:v>
       </x:c>
       <x:c r="E131" s="8" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="F131" s="8" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="G131" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H131" s="8" t="s">
         <x:v>558</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2334.296875" customHeight="1" collapsed="0">
+    <x:row ht="287.453125" customHeight="1" collapsed="0">
       <x:c r="A132" s="8" t="s">
-        <x:v>98</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B132" s="8" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C132" s="8"/>
       <x:c r="D132" s="9" t="n">
-        <x:v>229264</x:v>
+        <x:v>147896</x:v>
       </x:c>
       <x:c r="E132" s="8" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="F132" s="8" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="G132" s="8" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H132" s="8" t="s">
         <x:v>562</x:v>
       </x:c>
     </x:row>
-    <x:row ht="770.4375" customHeight="1" collapsed="0">
+    <x:row ht="1655.859375" customHeight="1" collapsed="0">
       <x:c r="A133" s="8" t="s">
-        <x:v>550</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B133" s="8" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C133" s="8"/>
       <x:c r="D133" s="9" t="n">
-        <x:v>165846</x:v>
+        <x:v>105184</x:v>
       </x:c>
       <x:c r="E133" s="8" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="F133" s="8" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="G133" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H133" s="8" t="s">
         <x:v>566</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.4609375" customHeight="1" collapsed="0">
+    <x:row ht="666.9296875" customHeight="1" collapsed="0">
       <x:c r="A134" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="B134" s="8" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C134" s="8"/>
       <x:c r="D134" s="9" t="n">
-        <x:v>147896</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E134" s="8" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="F134" s="8" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="G134" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H134" s="8" t="s">
         <x:v>570</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1655.859375" customHeight="1" collapsed="0">
+    <x:row ht="689.9609375" customHeight="1" collapsed="0">
       <x:c r="A135" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="B135" s="8" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C135" s="8"/>
       <x:c r="D135" s="9" t="n">
-        <x:v>105184</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="E135" s="8" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F135" s="8" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="G135" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H135" s="8" t="s">
-        <x:v>574</x:v>
-[...2 lines deleted...]
-    <x:row ht="666.9296875" customHeight="1" collapsed="0">
+        <x:v>575</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1782.3359375" customHeight="1" collapsed="0">
       <x:c r="A136" s="8" t="s">
-        <x:v>541</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B136" s="8" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C136" s="8"/>
       <x:c r="D136" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>437684</x:v>
       </x:c>
       <x:c r="E136" s="8" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F136" s="8" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="G136" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H136" s="8" t="s">
-        <x:v>578</x:v>
-[...2 lines deleted...]
-    <x:row ht="689.953125" customHeight="1" collapsed="0">
+        <x:v>579</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="436.9609375" customHeight="1" collapsed="0">
       <x:c r="A137" s="8" t="s">
-        <x:v>579</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B137" s="8" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="C137" s="8"/>
       <x:c r="D137" s="9" t="n">
-        <x:v>150000</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E137" s="8" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="F137" s="8" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="G137" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H137" s="8" t="s">
         <x:v>583</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1782.3515625" customHeight="1" collapsed="0">
+    <x:row ht="862.4140625" customHeight="1" collapsed="0">
       <x:c r="A138" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B138" s="8" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C138" s="8"/>
       <x:c r="D138" s="9" t="n">
-        <x:v>437684</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E138" s="8" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="F138" s="8" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="G138" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H138" s="8" t="s">
         <x:v>587</x:v>
       </x:c>
     </x:row>
-    <x:row ht="436.953125" customHeight="1" collapsed="0">
+    <x:row ht="678.4375" customHeight="1" collapsed="0">
       <x:c r="A139" s="8" t="s">
-        <x:v>145</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B139" s="8" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="C139" s="8"/>
       <x:c r="D139" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E139" s="8" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="F139" s="8" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="G139" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H139" s="8" t="s">
+        <x:v>445</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="632.4375" customHeight="1" collapsed="0">
+      <x:c r="A140" s="8" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B140" s="8" t="s">
         <x:v>591</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>592</x:v>
       </x:c>
       <x:c r="C140" s="8"/>
       <x:c r="D140" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>87140</x:v>
       </x:c>
       <x:c r="E140" s="8" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="F140" s="8" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="F140" s="8" t="s">
+      <x:c r="G140" s="8" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H140" s="8" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="G140" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H140" s="8" t="s">
+    </x:row>
+    <x:row ht="1368.3984375" customHeight="1" collapsed="0">
+      <x:c r="A141" s="8" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B141" s="8" t="s">
         <x:v>595</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>596</x:v>
       </x:c>
       <x:c r="C141" s="8"/>
       <x:c r="D141" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>421847</x:v>
       </x:c>
       <x:c r="E141" s="8" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="F141" s="8" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="F141" s="8" t="s">
+      <x:c r="G141" s="8" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H141" s="8" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="G141" s="8" t="s">
-[...6 lines deleted...]
-    <x:row ht="632.4453125" customHeight="1" collapsed="0">
+    </x:row>
+    <x:row ht="586.46875" customHeight="1" collapsed="0">
       <x:c r="A142" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B142" s="8" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C142" s="8"/>
       <x:c r="D142" s="9" t="n">
-        <x:v>87140</x:v>
+        <x:v>77035</x:v>
       </x:c>
       <x:c r="E142" s="8" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="F142" s="8" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="G142" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H142" s="8" t="s">
         <x:v>602</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1368.3984375" customHeight="1" collapsed="0">
+    <x:row ht="609.4453125" customHeight="1" collapsed="0">
       <x:c r="A143" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B143" s="8" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C143" s="8"/>
       <x:c r="D143" s="9" t="n">
-        <x:v>421847</x:v>
+        <x:v>304687</x:v>
       </x:c>
       <x:c r="E143" s="8" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="F143" s="8" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="G143" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H143" s="8" t="s">
         <x:v>606</x:v>
       </x:c>
     </x:row>
-    <x:row ht="586.453125" customHeight="1" collapsed="0">
+    <x:row ht="839.4296875" customHeight="1" collapsed="0">
       <x:c r="A144" s="8" t="s">
-        <x:v>156</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B144" s="8" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="C144" s="8"/>
       <x:c r="D144" s="9" t="n">
-        <x:v>77035</x:v>
+        <x:v>274747</x:v>
       </x:c>
       <x:c r="E144" s="8" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="F144" s="8" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="G144" s="8" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H144" s="8" t="s">
         <x:v>610</x:v>
       </x:c>
     </x:row>
-    <x:row ht="609.453125" customHeight="1" collapsed="0">
+    <x:row ht="666.9296875" customHeight="1" collapsed="0">
       <x:c r="A145" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="B145" s="8" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C145" s="8"/>
       <x:c r="D145" s="9" t="n">
-        <x:v>304687</x:v>
+        <x:v>535781</x:v>
       </x:c>
       <x:c r="E145" s="8" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="F145" s="8" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="G145" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H145" s="8" t="s">
-        <x:v>614</x:v>
-[...2 lines deleted...]
-    <x:row ht="839.421875" customHeight="1" collapsed="0">
+        <x:v>615</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="229.9765625" customHeight="1" collapsed="0">
       <x:c r="A146" s="8" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B146" s="8" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C146" s="8"/>
       <x:c r="D146" s="9" t="n">
-        <x:v>274747</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E146" s="8" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="F146" s="8" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="G146" s="8" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H146" s="8" t="s">
-        <x:v>618</x:v>
-[...2 lines deleted...]
-    <x:row ht="666.9296875" customHeight="1" collapsed="0">
+        <x:v>619</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1069.3984375" customHeight="1" collapsed="0">
       <x:c r="A147" s="8" t="s">
-        <x:v>619</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B147" s="8" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C147" s="8"/>
       <x:c r="D147" s="9" t="n">
-        <x:v>535781</x:v>
+        <x:v>165976</x:v>
       </x:c>
       <x:c r="E147" s="8" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="F147" s="8" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="G147" s="8" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H147" s="8" t="s">
         <x:v>623</x:v>
       </x:c>
     </x:row>
-    <x:row ht="229.984375" customHeight="1" collapsed="0">
+    <x:row ht="252.9921875" customHeight="1" collapsed="0">
       <x:c r="A148" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B148" s="8" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="C148" s="8"/>
       <x:c r="D148" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E148" s="8" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="F148" s="8" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="G148" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H148" s="8" t="s">
         <x:v>627</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1069.390625" customHeight="1" collapsed="0">
+    <x:row ht="115.0078125" customHeight="1" collapsed="0">
       <x:c r="A149" s="8" t="s">
-        <x:v>445</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B149" s="8" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="C149" s="8"/>
       <x:c r="D149" s="9" t="n">
-        <x:v>165976</x:v>
+        <x:v>108298</x:v>
       </x:c>
       <x:c r="E149" s="8" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="F149" s="8" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="G149" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H149" s="8" t="s">
         <x:v>631</x:v>
       </x:c>
     </x:row>
-    <x:row ht="253" customHeight="1" collapsed="0">
+    <x:row ht="781.921875" customHeight="1" collapsed="0">
       <x:c r="A150" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="B150" s="8" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C150" s="8"/>
       <x:c r="D150" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>300000</x:v>
       </x:c>
       <x:c r="E150" s="8" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="F150" s="8" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="G150" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H150" s="8" t="s">
         <x:v>635</x:v>
       </x:c>
     </x:row>
-    <x:row ht="115" customHeight="1" collapsed="0">
+    <x:row ht="551.96875" customHeight="1" collapsed="0">
       <x:c r="A151" s="8" t="s">
-        <x:v>275</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B151" s="8" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="C151" s="8"/>
       <x:c r="D151" s="9" t="n">
-        <x:v>108298</x:v>
+        <x:v>266591</x:v>
       </x:c>
       <x:c r="E151" s="8" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="F151" s="8" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="G151" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H151" s="8" t="s">
         <x:v>639</x:v>
       </x:c>
     </x:row>
-    <x:row ht="781.9375" customHeight="1" collapsed="0">
+    <x:row ht="2299.8046875" customHeight="1" collapsed="0">
       <x:c r="A152" s="8" t="s">
-        <x:v>393</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B152" s="8" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C152" s="8"/>
       <x:c r="D152" s="9" t="n">
-        <x:v>300000</x:v>
+        <x:v>315341</x:v>
       </x:c>
       <x:c r="E152" s="8" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="F152" s="8" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="G152" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H152" s="8" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2299.796875" customHeight="1" collapsed="0">
+    <x:row ht="390.953125" customHeight="1" collapsed="0">
       <x:c r="A153" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B153" s="8" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="C153" s="8"/>
       <x:c r="D153" s="9" t="n">
-        <x:v>315341</x:v>
+        <x:v>153056</x:v>
       </x:c>
       <x:c r="E153" s="8" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="F153" s="8" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="G153" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H153" s="8" t="s">
         <x:v>647</x:v>
       </x:c>
     </x:row>
-    <x:row ht="390.953125" customHeight="1" collapsed="0">
+    <x:row ht="344.984375" customHeight="1" collapsed="0">
       <x:c r="A154" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B154" s="8" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C154" s="8"/>
       <x:c r="D154" s="9" t="n">
-        <x:v>153056</x:v>
+        <x:v>286025</x:v>
       </x:c>
       <x:c r="E154" s="8" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="F154" s="8" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="G154" s="8" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H154" s="8" t="s">
         <x:v>651</x:v>
       </x:c>
     </x:row>
-    <x:row ht="344.984375" customHeight="1" collapsed="0">
+    <x:row ht="505.953125" customHeight="1" collapsed="0">
       <x:c r="A155" s="8" t="s">
-        <x:v>201</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="B155" s="8" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C155" s="8"/>
       <x:c r="D155" s="9" t="n">
-        <x:v>286025</x:v>
+        <x:v>211328</x:v>
       </x:c>
       <x:c r="E155" s="8" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="F155" s="8" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="G155" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H155" s="8" t="s">
-        <x:v>655</x:v>
-[...2 lines deleted...]
-    <x:row ht="505.953125" customHeight="1" collapsed="0">
+        <x:v>656</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="747.4375" customHeight="1" collapsed="0">
       <x:c r="A156" s="8" t="s">
-        <x:v>656</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B156" s="8" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="C156" s="8"/>
       <x:c r="D156" s="9" t="n">
-        <x:v>211328</x:v>
+        <x:v>219107</x:v>
       </x:c>
       <x:c r="E156" s="8" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="F156" s="8" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="G156" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H156" s="8" t="s">
         <x:v>660</x:v>
       </x:c>
     </x:row>
-    <x:row ht="747.4375" customHeight="1" collapsed="0">
+    <x:row ht="160.984375" customHeight="1" collapsed="0">
       <x:c r="A157" s="8" t="s">
-        <x:v>445</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B157" s="8" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C157" s="8"/>
       <x:c r="D157" s="9" t="n">
-        <x:v>219107</x:v>
+        <x:v>778319</x:v>
       </x:c>
       <x:c r="E157" s="8" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="F157" s="8" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="G157" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H157" s="8" t="s">
         <x:v>664</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1057.921875" customHeight="1" collapsed="0">
+    <x:row ht="241.484375" customHeight="1" collapsed="0">
       <x:c r="A158" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B158" s="8" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C158" s="8"/>
       <x:c r="D158" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>175139</x:v>
       </x:c>
       <x:c r="E158" s="8" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="F158" s="8" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="G158" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H158" s="8" t="s">
         <x:v>668</x:v>
       </x:c>
     </x:row>
-    <x:row ht="160.96875" customHeight="1" collapsed="0">
+    <x:row ht="103.484375" customHeight="1" collapsed="0">
       <x:c r="A159" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B159" s="8" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C159" s="8"/>
       <x:c r="D159" s="9" t="n">
-        <x:v>778319</x:v>
+        <x:v>324170</x:v>
       </x:c>
       <x:c r="E159" s="8" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="F159" s="8" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="G159" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H159" s="8" t="s">
         <x:v>672</x:v>
       </x:c>
     </x:row>
-    <x:row ht="241.484375" customHeight="1" collapsed="0">
+    <x:row ht="436.96875" customHeight="1" collapsed="0">
       <x:c r="A160" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B160" s="8" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C160" s="8"/>
       <x:c r="D160" s="9" t="n">
-        <x:v>175139</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E160" s="8" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="F160" s="8" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="G160" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H160" s="8" t="s">
         <x:v>676</x:v>
       </x:c>
     </x:row>
-    <x:row ht="103.5" customHeight="1" collapsed="0">
+    <x:row ht="471.453125" customHeight="1" collapsed="0">
       <x:c r="A161" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B161" s="8" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C161" s="8"/>
       <x:c r="D161" s="9" t="n">
-        <x:v>324170</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E161" s="8" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="F161" s="8" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="G161" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H161" s="8" t="s">
         <x:v>680</x:v>
       </x:c>
     </x:row>
-    <x:row ht="436.96875" customHeight="1" collapsed="0">
+    <x:row ht="241.484375" customHeight="1" collapsed="0">
       <x:c r="A162" s="8" t="s">
-        <x:v>48</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B162" s="8" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C162" s="8"/>
       <x:c r="D162" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>165978</x:v>
       </x:c>
       <x:c r="E162" s="8" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="F162" s="8" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="G162" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H162" s="8" t="s">
         <x:v>684</x:v>
       </x:c>
     </x:row>
-    <x:row ht="471.453125" customHeight="1" collapsed="0">
+    <x:row ht="126.484375" customHeight="1" collapsed="0">
       <x:c r="A163" s="8" t="s">
-        <x:v>145</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B163" s="8" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="C163" s="8"/>
       <x:c r="D163" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E163" s="8" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="F163" s="8" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="G163" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H163" s="8" t="s">
         <x:v>688</x:v>
       </x:c>
     </x:row>
-    <x:row ht="241.484375" customHeight="1" collapsed="0">
+    <x:row ht="804.921875" customHeight="1" collapsed="0">
       <x:c r="A164" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="B164" s="8" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="C164" s="8"/>
       <x:c r="D164" s="9" t="n">
-        <x:v>165978</x:v>
+        <x:v>2161472</x:v>
       </x:c>
       <x:c r="E164" s="8" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="F164" s="8" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="G164" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H164" s="8" t="s">
-        <x:v>692</x:v>
-[...2 lines deleted...]
-    <x:row ht="126.484375" customHeight="1" collapsed="0">
+        <x:v>693</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="712.9375" customHeight="1" collapsed="0">
       <x:c r="A165" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B165" s="8" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C165" s="8"/>
       <x:c r="D165" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E165" s="8" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="F165" s="8" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="G165" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H165" s="8" t="s">
-        <x:v>696</x:v>
-[...2 lines deleted...]
-    <x:row ht="804.921875" customHeight="1" collapsed="0">
+        <x:v>697</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="586.46875" customHeight="1" collapsed="0">
       <x:c r="A166" s="8" t="s">
-        <x:v>697</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B166" s="8" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="C166" s="8"/>
       <x:c r="D166" s="9" t="n">
-        <x:v>2161472</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E166" s="8" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="F166" s="8" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="G166" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H166" s="8" t="s">
         <x:v>701</x:v>
       </x:c>
     </x:row>
-    <x:row ht="712.9375" customHeight="1" collapsed="0">
+    <x:row ht="1483.359375" customHeight="1" collapsed="0">
       <x:c r="A167" s="8" t="s">
-        <x:v>445</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B167" s="8" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C167" s="8"/>
       <x:c r="D167" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>274786</x:v>
       </x:c>
       <x:c r="E167" s="8" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="F167" s="8" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="G167" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H167" s="8" t="s">
         <x:v>705</x:v>
       </x:c>
     </x:row>
-    <x:row ht="586.46875" customHeight="1" collapsed="0">
+    <x:row ht="804.9375" customHeight="1" collapsed="0">
       <x:c r="A168" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B168" s="8" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C168" s="8"/>
       <x:c r="D168" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>240915</x:v>
       </x:c>
       <x:c r="E168" s="8" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="F168" s="8" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="G168" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H168" s="8" t="s">
         <x:v>709</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1483.359375" customHeight="1" collapsed="0">
+    <x:row ht="310.46875" customHeight="1" collapsed="0">
       <x:c r="A169" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B169" s="8" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C169" s="8"/>
       <x:c r="D169" s="9" t="n">
-        <x:v>274786</x:v>
+        <x:v>96342</x:v>
       </x:c>
       <x:c r="E169" s="8" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="F169" s="8" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="G169" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H169" s="8" t="s">
         <x:v>713</x:v>
       </x:c>
     </x:row>
-    <x:row ht="804.921875" customHeight="1" collapsed="0">
+    <x:row ht="666.9375" customHeight="1" collapsed="0">
       <x:c r="A170" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B170" s="8" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C170" s="8"/>
       <x:c r="D170" s="9" t="n">
-        <x:v>240915</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E170" s="8" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="F170" s="8" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="G170" s="8" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H170" s="8" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="F170" s="8" t="s">
+    </x:row>
+    <x:row ht="448.46875" customHeight="1" collapsed="0">
+      <x:c r="A171" s="8" t="s">
         <x:v>716</x:v>
       </x:c>
-      <x:c r="G170" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H170" s="8" t="s">
+      <x:c r="B171" s="8" t="s">
         <x:v>717</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>718</x:v>
       </x:c>
       <x:c r="C171" s="8"/>
       <x:c r="D171" s="9" t="n">
-        <x:v>96342</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E171" s="8" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="F171" s="8" t="s">
         <x:v>719</x:v>
       </x:c>
-      <x:c r="F171" s="8" t="s">
+      <x:c r="G171" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H171" s="8" t="s">
         <x:v>720</x:v>
       </x:c>
-      <x:c r="G171" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H171" s="8" t="s">
+    </x:row>
+    <x:row ht="770.421875" customHeight="1" collapsed="0">
+      <x:c r="A172" s="8" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B172" s="8" t="s">
         <x:v>721</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>722</x:v>
       </x:c>
       <x:c r="C172" s="8"/>
       <x:c r="D172" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>207619</x:v>
       </x:c>
       <x:c r="E172" s="8" t="s">
-        <x:v>172</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="F172" s="8" t="s">
-        <x:v>173</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="G172" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H172" s="8" t="s">
-        <x:v>723</x:v>
-[...2 lines deleted...]
-    <x:row ht="448.46875" customHeight="1" collapsed="0">
+        <x:v>724</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1379.890625" customHeight="1" collapsed="0">
       <x:c r="A173" s="8" t="s">
-        <x:v>724</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B173" s="8" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="C173" s="8"/>
       <x:c r="D173" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>98934</x:v>
       </x:c>
       <x:c r="E173" s="8" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="F173" s="8" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="G173" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H173" s="8" t="s">
         <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row ht="770.421875" customHeight="1" collapsed="0">
       <x:c r="A174" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B174" s="8" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="C174" s="8"/>
       <x:c r="D174" s="9" t="n">
-        <x:v>207619</x:v>
+        <x:v>835924</x:v>
       </x:c>
       <x:c r="E174" s="8" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="F174" s="8" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="G174" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H174" s="8" t="s">
         <x:v>732</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1379.875" customHeight="1" collapsed="0">
+    <x:row ht="356.453125" customHeight="1" collapsed="0">
       <x:c r="A175" s="8" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B175" s="8" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="C175" s="8"/>
       <x:c r="D175" s="9" t="n">
-        <x:v>98934</x:v>
+        <x:v>193876</x:v>
       </x:c>
       <x:c r="E175" s="8" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="F175" s="8" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="G175" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H175" s="8" t="s">
         <x:v>736</x:v>
       </x:c>
     </x:row>
-    <x:row ht="770.4375" customHeight="1" collapsed="0">
+    <x:row ht="195.484375" customHeight="1" collapsed="0">
       <x:c r="A176" s="8" t="s">
-        <x:v>145</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B176" s="8" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C176" s="8"/>
       <x:c r="D176" s="9" t="n">
-        <x:v>835924</x:v>
+        <x:v>217999</x:v>
       </x:c>
       <x:c r="E176" s="8" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="F176" s="8" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="G176" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H176" s="8" t="s">
         <x:v>740</x:v>
       </x:c>
     </x:row>
-    <x:row ht="356.453125" customHeight="1" collapsed="0">
+    <x:row ht="1057.921875" customHeight="1" collapsed="0">
       <x:c r="A177" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B177" s="8" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="C177" s="8"/>
       <x:c r="D177" s="9" t="n">
-        <x:v>193876</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E177" s="8" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="F177" s="8" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="G177" s="8" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H177" s="8" t="s">
         <x:v>744</x:v>
       </x:c>
     </x:row>
-    <x:row ht="195.484375" customHeight="1" collapsed="0">
+    <x:row ht="1609.84375" customHeight="1" collapsed="0">
       <x:c r="A178" s="8" t="s">
-        <x:v>210</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B178" s="8" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="C178" s="8"/>
       <x:c r="D178" s="9" t="n">
-        <x:v>217999</x:v>
+        <x:v>89149</x:v>
       </x:c>
       <x:c r="E178" s="8" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="F178" s="8" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="G178" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H178" s="8" t="s">
         <x:v>748</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1057.921875" customHeight="1" collapsed="0">
+    <x:row ht="2081.3125" customHeight="1" collapsed="0">
       <x:c r="A179" s="8" t="s">
-        <x:v>445</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B179" s="8" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C179" s="8"/>
       <x:c r="D179" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>192398</x:v>
       </x:c>
       <x:c r="E179" s="8" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="F179" s="8" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="G179" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H179" s="8" t="s">
         <x:v>752</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1609.84375" customHeight="1" collapsed="0">
+    <x:row ht="379.46875" customHeight="1" collapsed="0">
       <x:c r="A180" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B180" s="8" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="C180" s="8"/>
       <x:c r="D180" s="9" t="n">
-        <x:v>89149</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E180" s="8" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="F180" s="8" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="G180" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H180" s="8" t="s">
         <x:v>756</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2081.3125" customHeight="1" collapsed="0">
+    <x:row ht="1586.859375" customHeight="1" collapsed="0">
       <x:c r="A181" s="8" t="s">
-        <x:v>343</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B181" s="8" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C181" s="8"/>
       <x:c r="D181" s="9" t="n">
-        <x:v>192398</x:v>
+        <x:v>82120</x:v>
       </x:c>
       <x:c r="E181" s="8" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="F181" s="8" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="G181" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H181" s="8" t="s">
         <x:v>760</x:v>
       </x:c>
     </x:row>
-    <x:row ht="379.46875" customHeight="1" collapsed="0">
+    <x:row ht="287.46875" customHeight="1" collapsed="0">
       <x:c r="A182" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B182" s="8" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C182" s="8"/>
       <x:c r="D182" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>365114</x:v>
       </x:c>
       <x:c r="E182" s="8" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="F182" s="8" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="G182" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H182" s="8" t="s">
         <x:v>764</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1586.875" customHeight="1" collapsed="0">
+    <x:row ht="850.9375" customHeight="1" collapsed="0">
       <x:c r="A183" s="8" t="s">
-        <x:v>445</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B183" s="8" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="C183" s="8"/>
       <x:c r="D183" s="9" t="n">
-        <x:v>82120</x:v>
+        <x:v>143552</x:v>
       </x:c>
       <x:c r="E183" s="8" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="F183" s="8" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="G183" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H183" s="8" t="s">
         <x:v>768</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.453125" customHeight="1" collapsed="0">
+    <x:row ht="264.46875" customHeight="1" collapsed="0">
       <x:c r="A184" s="8" t="s">
-        <x:v>98</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B184" s="8" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C184" s="8"/>
       <x:c r="D184" s="9" t="n">
-        <x:v>365114</x:v>
+        <x:v>75241</x:v>
       </x:c>
       <x:c r="E184" s="8" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="F184" s="8" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="G184" s="8" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H184" s="8" t="s">
         <x:v>772</x:v>
       </x:c>
     </x:row>
-    <x:row ht="850.9375" customHeight="1" collapsed="0">
+    <x:row ht="977.40625" customHeight="1" collapsed="0">
       <x:c r="A185" s="8" t="s">
-        <x:v>343</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B185" s="8" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C185" s="8"/>
       <x:c r="D185" s="9" t="n">
-        <x:v>143552</x:v>
+        <x:v>466392</x:v>
       </x:c>
       <x:c r="E185" s="8" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="F185" s="8" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="G185" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H185" s="8" t="s">
         <x:v>776</x:v>
       </x:c>
     </x:row>
-    <x:row ht="264.46875" customHeight="1" collapsed="0">
+    <x:row ht="126.5" customHeight="1" collapsed="0">
       <x:c r="A186" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B186" s="8" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C186" s="8"/>
       <x:c r="D186" s="9" t="n">
-        <x:v>75241</x:v>
+        <x:v>255665</x:v>
       </x:c>
       <x:c r="E186" s="8" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="F186" s="8" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="G186" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H186" s="8" t="s">
         <x:v>780</x:v>
       </x:c>
     </x:row>
-    <x:row ht="977.421875" customHeight="1" collapsed="0">
+    <x:row ht="402.453125" customHeight="1" collapsed="0">
       <x:c r="A187" s="8" t="s">
-        <x:v>188</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B187" s="8" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="C187" s="8"/>
       <x:c r="D187" s="9" t="n">
-        <x:v>466392</x:v>
+        <x:v>404054</x:v>
       </x:c>
       <x:c r="E187" s="8" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="F187" s="8" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="G187" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H187" s="8" t="s">
         <x:v>784</x:v>
       </x:c>
     </x:row>
-    <x:row ht="126.46875" customHeight="1" collapsed="0">
+    <x:row ht="310.46875" customHeight="1" collapsed="0">
       <x:c r="A188" s="8" t="s">
-        <x:v>145</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B188" s="8" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C188" s="8"/>
       <x:c r="D188" s="9" t="n">
-        <x:v>255665</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E188" s="8" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="F188" s="8" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="G188" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H188" s="8" t="s">
         <x:v>788</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.46875" customHeight="1" collapsed="0">
+    <x:row ht="1299.40625" customHeight="1" collapsed="0">
       <x:c r="A189" s="8" t="s">
-        <x:v>343</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B189" s="8" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="C189" s="8"/>
       <x:c r="D189" s="9" t="n">
-        <x:v>404054</x:v>
+        <x:v>92197</x:v>
       </x:c>
       <x:c r="E189" s="8" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="F189" s="8" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="G189" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H189" s="8" t="s">
         <x:v>792</x:v>
       </x:c>
     </x:row>
-    <x:row ht="310.484375" customHeight="1" collapsed="0">
+    <x:row ht="965.90625" customHeight="1" collapsed="0">
       <x:c r="A190" s="8" t="s">
-        <x:v>343</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B190" s="8" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C190" s="8"/>
       <x:c r="D190" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>1557735</x:v>
       </x:c>
       <x:c r="E190" s="8" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="F190" s="8" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="G190" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H190" s="8" t="s">
         <x:v>796</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1299.390625" customHeight="1" collapsed="0">
+    <x:row ht="425.453125" customHeight="1" collapsed="0">
       <x:c r="A191" s="8" t="s">
-        <x:v>445</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B191" s="8" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C191" s="8"/>
       <x:c r="D191" s="9" t="n">
-        <x:v>92197</x:v>
+        <x:v>75072</x:v>
       </x:c>
       <x:c r="E191" s="8" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="F191" s="8" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="G191" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H191" s="8" t="s">
         <x:v>800</x:v>
       </x:c>
     </x:row>
-    <x:row ht="965.90625" customHeight="1" collapsed="0">
+    <x:row ht="942.921875" customHeight="1" collapsed="0">
       <x:c r="A192" s="8" t="s">
-        <x:v>188</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B192" s="8" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C192" s="8"/>
       <x:c r="D192" s="9" t="n">
-        <x:v>1557735</x:v>
+        <x:v>224560</x:v>
       </x:c>
       <x:c r="E192" s="8" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="F192" s="8" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="G192" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H192" s="8" t="s">
         <x:v>804</x:v>
       </x:c>
     </x:row>
-    <x:row ht="425.453125" customHeight="1" collapsed="0">
+    <x:row ht="413.96875" customHeight="1" collapsed="0">
       <x:c r="A193" s="8" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="B193" s="8" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="C193" s="8"/>
       <x:c r="D193" s="9" t="n">
-        <x:v>75072</x:v>
+        <x:v>166263</x:v>
       </x:c>
       <x:c r="E193" s="8" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="F193" s="8" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="G193" s="8" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H193" s="8" t="s">
         <x:v>808</x:v>
       </x:c>
     </x:row>
-    <x:row ht="942.921875" customHeight="1" collapsed="0">
+    <x:row ht="747.4375" customHeight="1" collapsed="0">
       <x:c r="A194" s="8" t="s">
-        <x:v>210</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B194" s="8" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="C194" s="8"/>
       <x:c r="D194" s="9" t="n">
-        <x:v>224560</x:v>
+        <x:v>9758951</x:v>
       </x:c>
       <x:c r="E194" s="8" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="F194" s="8" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="G194" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H194" s="8" t="s">
         <x:v>812</x:v>
       </x:c>
     </x:row>
-    <x:row ht="413.96875" customHeight="1" collapsed="0">
+    <x:row ht="333.46875" customHeight="1" collapsed="0">
       <x:c r="A195" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B195" s="8" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="C195" s="8"/>
       <x:c r="D195" s="9" t="n">
-        <x:v>166263</x:v>
+        <x:v>107700</x:v>
       </x:c>
       <x:c r="E195" s="8" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="F195" s="8" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="G195" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H195" s="8" t="s">
         <x:v>816</x:v>
       </x:c>
     </x:row>
-    <x:row ht="747.4375" customHeight="1" collapsed="0">
+    <x:row ht="781.9375" customHeight="1" collapsed="0">
       <x:c r="A196" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="B196" s="8" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C196" s="8"/>
       <x:c r="D196" s="9" t="n">
-        <x:v>9758951</x:v>
+        <x:v>207005</x:v>
       </x:c>
       <x:c r="E196" s="8" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="F196" s="8" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="G196" s="8" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H196" s="8" t="s">
         <x:v>818</x:v>
       </x:c>
-      <x:c r="F196" s="8" t="s">
+    </x:row>
+    <x:row ht="689.953125" customHeight="1" collapsed="0">
+      <x:c r="A197" s="8" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="B197" s="8" t="s">
         <x:v>819</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>821</x:v>
       </x:c>
       <x:c r="C197" s="8"/>
       <x:c r="D197" s="9" t="n">
-        <x:v>107700</x:v>
+        <x:v>86133</x:v>
       </x:c>
       <x:c r="E197" s="8" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="F197" s="8" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="G197" s="8" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H197" s="8" t="s">
         <x:v>822</x:v>
       </x:c>
-      <x:c r="F197" s="8" t="s">
+    </x:row>
+    <x:row ht="1437.359375" customHeight="1" collapsed="0">
+      <x:c r="A198" s="8" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="B198" s="8" t="s">
         <x:v>823</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>825</x:v>
       </x:c>
       <x:c r="C198" s="8"/>
       <x:c r="D198" s="9" t="n">
-        <x:v>207005</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E198" s="8" t="s">
-        <x:v>172</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="F198" s="8" t="s">
-        <x:v>173</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="G198" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H198" s="8" t="s">
         <x:v>826</x:v>
       </x:c>
     </x:row>
-    <x:row ht="689.953125" customHeight="1" collapsed="0">
+    <x:row ht="1644.359375" customHeight="1" collapsed="0">
       <x:c r="A199" s="8" t="s">
-        <x:v>445</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B199" s="8" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="C199" s="8"/>
       <x:c r="D199" s="9" t="n">
-        <x:v>86133</x:v>
+        <x:v>187556</x:v>
       </x:c>
       <x:c r="E199" s="8" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="F199" s="8" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="G199" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H199" s="8" t="s">
         <x:v>830</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1437.359375" customHeight="1" collapsed="0">
+    <x:row ht="367.953125" customHeight="1" collapsed="0">
       <x:c r="A200" s="8" t="s">
-        <x:v>201</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B200" s="8" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="C200" s="8"/>
       <x:c r="D200" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>514832</x:v>
       </x:c>
       <x:c r="E200" s="8" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="F200" s="8" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="G200" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H200" s="8" t="s">
         <x:v>834</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1644.359375" customHeight="1" collapsed="0">
+    <x:row ht="287.46875" customHeight="1" collapsed="0">
       <x:c r="A201" s="8" t="s">
-        <x:v>201</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B201" s="8" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="C201" s="8"/>
       <x:c r="D201" s="9" t="n">
-        <x:v>187556</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E201" s="8" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="F201" s="8" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="G201" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H201" s="8" t="s">
         <x:v>838</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.96875" customHeight="1" collapsed="0">
+    <x:row ht="770.4375" customHeight="1" collapsed="0">
       <x:c r="A202" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B202" s="8" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C202" s="8"/>
       <x:c r="D202" s="9" t="n">
-        <x:v>514832</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E202" s="8" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="F202" s="8" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="G202" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H202" s="8" t="s">
         <x:v>842</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.453125" customHeight="1" collapsed="0">
+    <x:row ht="862.40625" customHeight="1" collapsed="0">
       <x:c r="A203" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B203" s="8" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="C203" s="8"/>
       <x:c r="D203" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>354476</x:v>
       </x:c>
       <x:c r="E203" s="8" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="F203" s="8" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="G203" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H203" s="8" t="s">
         <x:v>846</x:v>
       </x:c>
     </x:row>
-    <x:row ht="770.421875" customHeight="1" collapsed="0">
+    <x:row ht="793.4375" customHeight="1" collapsed="0">
       <x:c r="A204" s="8" t="s">
-        <x:v>420</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="B204" s="8" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="C204" s="8"/>
       <x:c r="D204" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E204" s="8" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="F204" s="8" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="G204" s="8" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H204" s="8" t="s">
         <x:v>850</x:v>
       </x:c>
     </x:row>
-    <x:row ht="862.421875" customHeight="1" collapsed="0">
+    <x:row ht="229.984375" customHeight="1" collapsed="0">
       <x:c r="A205" s="8" t="s">
-        <x:v>48</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B205" s="8" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="C205" s="8"/>
       <x:c r="D205" s="9" t="n">
-        <x:v>354476</x:v>
+        <x:v>269105</x:v>
       </x:c>
       <x:c r="E205" s="8" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="F205" s="8" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="G205" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H205" s="8" t="s">
         <x:v>854</x:v>
       </x:c>
     </x:row>
-    <x:row ht="793.4375" customHeight="1" collapsed="0">
+    <x:row ht="758.9375" customHeight="1" collapsed="0">
       <x:c r="A206" s="8" t="s">
-        <x:v>361</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B206" s="8" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="C206" s="8"/>
       <x:c r="D206" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>233689</x:v>
       </x:c>
       <x:c r="E206" s="8" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="F206" s="8" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="G206" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H206" s="8" t="s">
         <x:v>858</x:v>
       </x:c>
     </x:row>
-    <x:row ht="229.984375" customHeight="1" collapsed="0">
+    <x:row ht="505.96875" customHeight="1" collapsed="0">
       <x:c r="A207" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B207" s="8" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="C207" s="8"/>
       <x:c r="D207" s="9" t="n">
-        <x:v>269105</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E207" s="8" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="F207" s="8" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="G207" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H207" s="8" t="s">
         <x:v>862</x:v>
       </x:c>
     </x:row>
-    <x:row ht="758.9375" customHeight="1" collapsed="0">
+    <x:row ht="540.4375" customHeight="1" collapsed="0">
       <x:c r="A208" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B208" s="8" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="C208" s="8"/>
       <x:c r="D208" s="9" t="n">
-        <x:v>233689</x:v>
+        <x:v>106439</x:v>
       </x:c>
       <x:c r="E208" s="8" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="F208" s="8" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="G208" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H208" s="8" t="s">
         <x:v>866</x:v>
       </x:c>
     </x:row>
-    <x:row ht="505.96875" customHeight="1" collapsed="0">
+    <x:row ht="724.453125" customHeight="1" collapsed="0">
       <x:c r="A209" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B209" s="8" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="C209" s="8"/>
       <x:c r="D209" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>182321</x:v>
       </x:c>
       <x:c r="E209" s="8" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="F209" s="8" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="G209" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H209" s="8" t="s">
         <x:v>870</x:v>
       </x:c>
     </x:row>
-    <x:row ht="540.453125" customHeight="1" collapsed="0">
+    <x:row ht="1034.90625" customHeight="1" collapsed="0">
       <x:c r="A210" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B210" s="8" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="C210" s="8"/>
       <x:c r="D210" s="9" t="n">
-        <x:v>106439</x:v>
+        <x:v>459414</x:v>
       </x:c>
       <x:c r="E210" s="8" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="F210" s="8" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="G210" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H210" s="8" t="s">
         <x:v>874</x:v>
       </x:c>
     </x:row>
-    <x:row ht="724.4375" customHeight="1" collapsed="0">
+    <x:row ht="908.421875" customHeight="1" collapsed="0">
       <x:c r="A211" s="8" t="s">
-        <x:v>210</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B211" s="8" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="C211" s="8"/>
       <x:c r="D211" s="9" t="n">
-        <x:v>182321</x:v>
+        <x:v>1328221</x:v>
       </x:c>
       <x:c r="E211" s="8" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="F211" s="8" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="G211" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H211" s="8" t="s">
         <x:v>878</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1034.90625" customHeight="1" collapsed="0">
+    <x:row ht="57.484375" customHeight="1" collapsed="0">
       <x:c r="A212" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B212" s="8" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="C212" s="8"/>
       <x:c r="D212" s="9" t="n">
-        <x:v>459414</x:v>
+        <x:v>278760</x:v>
       </x:c>
       <x:c r="E212" s="8" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="F212" s="8" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="G212" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H212" s="8" t="s">
         <x:v>882</x:v>
       </x:c>
     </x:row>
-    <x:row ht="908.421875" customHeight="1" collapsed="0">
+    <x:row ht="1161.40625" customHeight="1" collapsed="0">
       <x:c r="A213" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B213" s="8" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="C213" s="8"/>
       <x:c r="D213" s="9" t="n">
-        <x:v>1328221</x:v>
+        <x:v>141273</x:v>
       </x:c>
       <x:c r="E213" s="8" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="F213" s="8" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="G213" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H213" s="8" t="s">
         <x:v>886</x:v>
       </x:c>
     </x:row>
-    <x:row ht="57.484375" customHeight="1" collapsed="0">
+    <x:row ht="896.921875" customHeight="1" collapsed="0">
       <x:c r="A214" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B214" s="8" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="C214" s="8"/>
       <x:c r="D214" s="9" t="n">
-        <x:v>278760</x:v>
+        <x:v>234647</x:v>
       </x:c>
       <x:c r="E214" s="8" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="F214" s="8" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="G214" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H214" s="8" t="s">
         <x:v>890</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1161.40625" customHeight="1" collapsed="0">
+    <x:row ht="954.421875" customHeight="1" collapsed="0">
       <x:c r="A215" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B215" s="8" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="C215" s="8"/>
       <x:c r="D215" s="9" t="n">
-        <x:v>141273</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E215" s="8" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F215" s="8" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="G215" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H215" s="8" t="s">
         <x:v>894</x:v>
       </x:c>
     </x:row>
-    <x:row ht="896.90625" customHeight="1" collapsed="0">
+    <x:row ht="1287.890625" customHeight="1" collapsed="0">
       <x:c r="A216" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B216" s="8" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="C216" s="8"/>
       <x:c r="D216" s="9" t="n">
-        <x:v>234647</x:v>
+        <x:v>270827</x:v>
       </x:c>
       <x:c r="E216" s="8" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="F216" s="8" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="G216" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H216" s="8" t="s">
         <x:v>898</x:v>
       </x:c>
     </x:row>
-    <x:row ht="954.4375" customHeight="1" collapsed="0">
+    <x:row ht="367.96875" customHeight="1" collapsed="0">
       <x:c r="A217" s="8" t="s">
-        <x:v>420</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B217" s="8" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="C217" s="8"/>
       <x:c r="D217" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>155653</x:v>
       </x:c>
       <x:c r="E217" s="8" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="F217" s="8" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="G217" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H217" s="8" t="s">
         <x:v>902</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1287.890625" customHeight="1" collapsed="0">
+    <x:row ht="609.4375" customHeight="1" collapsed="0">
       <x:c r="A218" s="8" t="s">
-        <x:v>445</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="B218" s="8" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="C218" s="8"/>
       <x:c r="D218" s="9" t="n">
-        <x:v>270827</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E218" s="8" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="F218" s="8" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="G218" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H218" s="8" t="s">
         <x:v>906</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.953125" customHeight="1" collapsed="0">
+    <x:row ht="367.96875" customHeight="1" collapsed="0">
       <x:c r="A219" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B219" s="8" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="C219" s="8"/>
       <x:c r="D219" s="9" t="n">
-        <x:v>155653</x:v>
+        <x:v>378430</x:v>
       </x:c>
       <x:c r="E219" s="8" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="F219" s="8" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="G219" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H219" s="8" t="s">
         <x:v>910</x:v>
       </x:c>
     </x:row>
-    <x:row ht="609.46875" customHeight="1" collapsed="0">
+    <x:row ht="919.921875" customHeight="1" collapsed="0">
       <x:c r="A220" s="8" t="s">
-        <x:v>619</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B220" s="8" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="C220" s="8"/>
       <x:c r="D220" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E220" s="8" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="F220" s="8" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="G220" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H220" s="8" t="s">
         <x:v>914</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.953125" customHeight="1" collapsed="0">
+    <x:row ht="528.953125" customHeight="1" collapsed="0">
       <x:c r="A221" s="8" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B221" s="8" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="C221" s="8"/>
       <x:c r="D221" s="9" t="n">
-        <x:v>378430</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E221" s="8" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="F221" s="8" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="G221" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H221" s="8" t="s">
         <x:v>918</x:v>
       </x:c>
     </x:row>
-    <x:row ht="919.9375" customHeight="1" collapsed="0">
+    <x:row ht="241.484375" customHeight="1" collapsed="0">
       <x:c r="A222" s="8" t="s">
-        <x:v>445</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B222" s="8" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="C222" s="8"/>
       <x:c r="D222" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E222" s="8" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="F222" s="8" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="G222" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H222" s="8" t="s">
         <x:v>922</x:v>
       </x:c>
     </x:row>
-    <x:row ht="528.9375" customHeight="1" collapsed="0">
+    <x:row ht="2541.28125" customHeight="1" collapsed="0">
       <x:c r="A223" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="B223" s="8" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="C223" s="8"/>
       <x:c r="D223" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>191655</x:v>
       </x:c>
       <x:c r="E223" s="8" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="F223" s="8" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="G223" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H223" s="8" t="s">
         <x:v>926</x:v>
       </x:c>
     </x:row>
-    <x:row ht="241.484375" customHeight="1" collapsed="0">
+    <x:row ht="678.453125" customHeight="1" collapsed="0">
       <x:c r="A224" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B224" s="8" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="C224" s="8"/>
       <x:c r="D224" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>275609</x:v>
       </x:c>
       <x:c r="E224" s="8" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="F224" s="8" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="G224" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H224" s="8" t="s">
         <x:v>930</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2541.28125" customHeight="1" collapsed="0">
+    <x:row ht="1023.421875" customHeight="1" collapsed="0">
       <x:c r="A225" s="8" t="s">
-        <x:v>541</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B225" s="8" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="C225" s="8"/>
       <x:c r="D225" s="9" t="n">
-        <x:v>191655</x:v>
+        <x:v>249249</x:v>
       </x:c>
       <x:c r="E225" s="8" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="F225" s="8" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="G225" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H225" s="8" t="s">
         <x:v>934</x:v>
       </x:c>
     </x:row>
-    <x:row ht="678.453125" customHeight="1" collapsed="0">
+    <x:row ht="827.9375" customHeight="1" collapsed="0">
       <x:c r="A226" s="8" t="s">
-        <x:v>445</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B226" s="8" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="C226" s="8"/>
       <x:c r="D226" s="9" t="n">
-        <x:v>275609</x:v>
+        <x:v>286162</x:v>
       </x:c>
       <x:c r="E226" s="8" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="F226" s="8" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="G226" s="8" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H226" s="8" t="s">
         <x:v>936</x:v>
       </x:c>
-      <x:c r="F226" s="8" t="s">
+    </x:row>
+    <x:row ht="253" customHeight="1" collapsed="0">
+      <x:c r="A227" s="8" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B227" s="8" t="s">
         <x:v>937</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>939</x:v>
       </x:c>
       <x:c r="C227" s="8"/>
       <x:c r="D227" s="9" t="n">
-        <x:v>249249</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E227" s="8" t="s">
+        <x:v>938</x:v>
+      </x:c>
+      <x:c r="F227" s="8" t="s">
+        <x:v>939</x:v>
+      </x:c>
+      <x:c r="G227" s="8" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H227" s="8" t="s">
         <x:v>940</x:v>
       </x:c>
-      <x:c r="F227" s="8" t="s">
+    </x:row>
+    <x:row ht="505.953125" customHeight="1" collapsed="0">
+      <x:c r="A228" s="8" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="B228" s="8" t="s">
         <x:v>941</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>943</x:v>
       </x:c>
       <x:c r="C228" s="8"/>
       <x:c r="D228" s="9" t="n">
-        <x:v>286162</x:v>
+        <x:v>242717</x:v>
       </x:c>
       <x:c r="E228" s="8" t="s">
-        <x:v>172</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="F228" s="8" t="s">
-        <x:v>173</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="G228" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H228" s="8" t="s">
         <x:v>944</x:v>
       </x:c>
     </x:row>
-    <x:row ht="252.984375" customHeight="1" collapsed="0">
+    <x:row ht="517.453125" customHeight="1" collapsed="0">
       <x:c r="A229" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B229" s="8" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="C229" s="8"/>
       <x:c r="D229" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E229" s="8" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="F229" s="8" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="G229" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H229" s="8" t="s">
         <x:v>948</x:v>
       </x:c>
     </x:row>
-    <x:row ht="505.96875" customHeight="1" collapsed="0">
+    <x:row ht="207" customHeight="1" collapsed="0">
       <x:c r="A230" s="8" t="s">
-        <x:v>420</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B230" s="8" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="C230" s="8"/>
       <x:c r="D230" s="9" t="n">
-        <x:v>242717</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E230" s="8" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="F230" s="8" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="G230" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H230" s="8" t="s">
         <x:v>952</x:v>
       </x:c>
     </x:row>
-    <x:row ht="517.46875" customHeight="1" collapsed="0">
+    <x:row ht="413.96875" customHeight="1" collapsed="0">
       <x:c r="A231" s="8" t="s">
-        <x:v>445</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="B231" s="8" t="s">
-        <x:v>953</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="C231" s="8"/>
       <x:c r="D231" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>247509</x:v>
       </x:c>
       <x:c r="E231" s="8" t="s">
-        <x:v>954</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="F231" s="8" t="s">
-        <x:v>955</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="G231" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H231" s="8" t="s">
-        <x:v>956</x:v>
-[...2 lines deleted...]
-    <x:row ht="206.96875" customHeight="1" collapsed="0">
+        <x:v>957</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="115" customHeight="1" collapsed="0">
       <x:c r="A232" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B232" s="8" t="s">
-        <x:v>957</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="C232" s="8"/>
       <x:c r="D232" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E232" s="8" t="s">
-        <x:v>958</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="F232" s="8" t="s">
-        <x:v>959</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="G232" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H232" s="8" t="s">
-        <x:v>960</x:v>
-[...2 lines deleted...]
-    <x:row ht="413.984375" customHeight="1" collapsed="0">
+        <x:v>961</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="712.9375" customHeight="1" collapsed="0">
       <x:c r="A233" s="8" t="s">
-        <x:v>961</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B233" s="8" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="C233" s="8"/>
       <x:c r="D233" s="9" t="n">
-        <x:v>247509</x:v>
+        <x:v>102722</x:v>
       </x:c>
       <x:c r="E233" s="8" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="F233" s="8" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="G233" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H233" s="8" t="s">
         <x:v>965</x:v>
       </x:c>
     </x:row>
-    <x:row ht="115" customHeight="1" collapsed="0">
+    <x:row ht="402.453125" customHeight="1" collapsed="0">
       <x:c r="A234" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="B234" s="8" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="C234" s="8"/>
       <x:c r="D234" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E234" s="8" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="F234" s="8" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="G234" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H234" s="8" t="s">
         <x:v>969</x:v>
       </x:c>
     </x:row>
-    <x:row ht="712.9375" customHeight="1" collapsed="0">
+    <x:row ht="218.515625" customHeight="1" collapsed="0">
       <x:c r="A235" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B235" s="8" t="s">
         <x:v>970</x:v>
       </x:c>
       <x:c r="C235" s="8"/>
       <x:c r="D235" s="9" t="n">
-        <x:v>102722</x:v>
+        <x:v>230349</x:v>
       </x:c>
       <x:c r="E235" s="8" t="s">
         <x:v>971</x:v>
       </x:c>
       <x:c r="F235" s="8" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="G235" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H235" s="8" t="s">
         <x:v>973</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.46875" customHeight="1" collapsed="0">
+    <x:row ht="597.9375" customHeight="1" collapsed="0">
       <x:c r="A236" s="8" t="s">
-        <x:v>724</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B236" s="8" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="C236" s="8"/>
       <x:c r="D236" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>79101</x:v>
       </x:c>
       <x:c r="E236" s="8" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="F236" s="8" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="G236" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H236" s="8" t="s">
         <x:v>977</x:v>
       </x:c>
     </x:row>
-    <x:row ht="218.5" customHeight="1" collapsed="0">
+    <x:row ht="471.4375" customHeight="1" collapsed="0">
       <x:c r="A237" s="8" t="s">
-        <x:v>188</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B237" s="8" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="C237" s="8"/>
       <x:c r="D237" s="9" t="n">
-        <x:v>230349</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E237" s="8" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="F237" s="8" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="G237" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H237" s="8" t="s">
         <x:v>981</x:v>
       </x:c>
     </x:row>
-    <x:row ht="597.9375" customHeight="1" collapsed="0">
+    <x:row ht="160.984375" customHeight="1" collapsed="0">
       <x:c r="A238" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B238" s="8" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="C238" s="8"/>
       <x:c r="D238" s="9" t="n">
-        <x:v>79101</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E238" s="8" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="F238" s="8" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="G238" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H238" s="8" t="s">
         <x:v>985</x:v>
       </x:c>
     </x:row>
-    <x:row ht="471.453125" customHeight="1" collapsed="0">
+    <x:row ht="528.9375" customHeight="1" collapsed="0">
       <x:c r="A239" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B239" s="8" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="C239" s="8"/>
       <x:c r="D239" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E239" s="8" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="F239" s="8" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="G239" s="8" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H239" s="8" t="s">
         <x:v>987</x:v>
       </x:c>
-      <x:c r="F239" s="8" t="s">
+    </x:row>
+    <x:row ht="1138.40625" customHeight="1" collapsed="0">
+      <x:c r="A240" s="8" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B240" s="8" t="s">
         <x:v>988</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>990</x:v>
       </x:c>
       <x:c r="C240" s="8"/>
       <x:c r="D240" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>104826</x:v>
       </x:c>
       <x:c r="E240" s="8" t="s">
+        <x:v>989</x:v>
+      </x:c>
+      <x:c r="F240" s="8" t="s">
+        <x:v>990</x:v>
+      </x:c>
+      <x:c r="G240" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H240" s="8" t="s">
         <x:v>991</x:v>
       </x:c>
-      <x:c r="F240" s="8" t="s">
+    </x:row>
+    <x:row ht="367.96875" customHeight="1" collapsed="0">
+      <x:c r="A241" s="8" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B241" s="8" t="s">
         <x:v>992</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>994</x:v>
       </x:c>
       <x:c r="C241" s="8"/>
       <x:c r="D241" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E241" s="8" t="s">
-        <x:v>794</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="F241" s="8" t="s">
-        <x:v>795</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="G241" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H241" s="8" t="s">
-        <x:v>995</x:v>
-[...2 lines deleted...]
-    <x:row ht="1138.390625" customHeight="1" collapsed="0">
+        <x:v>993</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="253" customHeight="1" collapsed="0">
       <x:c r="A242" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B242" s="8" t="s">
-        <x:v>996</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="C242" s="8"/>
       <x:c r="D242" s="9" t="n">
-        <x:v>104826</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E242" s="8" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="F242" s="8" t="s">
+        <x:v>996</x:v>
+      </x:c>
+      <x:c r="G242" s="8" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H242" s="8" t="s">
         <x:v>997</x:v>
       </x:c>
-      <x:c r="F242" s="8" t="s">
+    </x:row>
+    <x:row ht="402.46875" customHeight="1" collapsed="0">
+      <x:c r="A243" s="8" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="B243" s="8" t="s">
         <x:v>998</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>1000</x:v>
       </x:c>
       <x:c r="C243" s="8"/>
       <x:c r="D243" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>182132</x:v>
       </x:c>
       <x:c r="E243" s="8" t="s">
-        <x:v>794</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="F243" s="8" t="s">
-        <x:v>795</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="G243" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H243" s="8" t="s">
         <x:v>1001</x:v>
       </x:c>
     </x:row>
-    <x:row ht="253" customHeight="1" collapsed="0">
+    <x:row ht="2012.296875" customHeight="1" collapsed="0">
       <x:c r="A244" s="8" t="s">
-        <x:v>343</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B244" s="8" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="C244" s="8"/>
       <x:c r="D244" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>174647</x:v>
       </x:c>
       <x:c r="E244" s="8" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="F244" s="8" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="G244" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H244" s="8" t="s">
         <x:v>1005</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.46875" customHeight="1" collapsed="0">
+    <x:row ht="724.453125" customHeight="1" collapsed="0">
       <x:c r="A245" s="8" t="s">
-        <x:v>165</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B245" s="8" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="C245" s="8"/>
       <x:c r="D245" s="9" t="n">
-        <x:v>182132</x:v>
+        <x:v>118046</x:v>
       </x:c>
       <x:c r="E245" s="8" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="F245" s="8" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="G245" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H245" s="8" t="s">
         <x:v>1009</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2012.296875" customHeight="1" collapsed="0">
+    <x:row ht="1207.390625" customHeight="1" collapsed="0">
       <x:c r="A246" s="8" t="s">
-        <x:v>445</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B246" s="8" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="C246" s="8"/>
       <x:c r="D246" s="9" t="n">
-        <x:v>174647</x:v>
+        <x:v>283529</x:v>
       </x:c>
       <x:c r="E246" s="8" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="F246" s="8" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="G246" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H246" s="8" t="s">
         <x:v>1013</x:v>
       </x:c>
     </x:row>
-    <x:row ht="724.453125" customHeight="1" collapsed="0">
+    <x:row ht="919.9375" customHeight="1" collapsed="0">
       <x:c r="A247" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B247" s="8" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="C247" s="8"/>
       <x:c r="D247" s="9" t="n">
-        <x:v>118046</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E247" s="8" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="F247" s="8" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="G247" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H247" s="8" t="s">
         <x:v>1017</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1207.390625" customHeight="1" collapsed="0">
+    <x:row ht="586.46875" customHeight="1" collapsed="0">
       <x:c r="A248" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B248" s="8" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="C248" s="8"/>
       <x:c r="D248" s="9" t="n">
-        <x:v>283529</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E248" s="8" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="F248" s="8" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="G248" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H248" s="8" t="s">
         <x:v>1021</x:v>
       </x:c>
     </x:row>
-    <x:row ht="919.9375" customHeight="1" collapsed="0">
+    <x:row ht="367.9375" customHeight="1" collapsed="0">
       <x:c r="A249" s="8" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B249" s="8" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="C249" s="8"/>
       <x:c r="D249" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E249" s="8" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="F249" s="8" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="G249" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H249" s="8" t="s">
         <x:v>1025</x:v>
       </x:c>
     </x:row>
-    <x:row ht="586.4375" customHeight="1" collapsed="0">
+    <x:row ht="505.96875" customHeight="1" collapsed="0">
       <x:c r="A250" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B250" s="8" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C250" s="8"/>
       <x:c r="D250" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E250" s="8" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="F250" s="8" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="G250" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H250" s="8" t="s">
         <x:v>1029</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.96875" customHeight="1" collapsed="0">
+    <x:row ht="402.46875" customHeight="1" collapsed="0">
       <x:c r="A251" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B251" s="8" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="C251" s="8"/>
       <x:c r="D251" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>161611</x:v>
       </x:c>
       <x:c r="E251" s="8" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="F251" s="8" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="G251" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H251" s="8" t="s">
         <x:v>1033</x:v>
       </x:c>
     </x:row>
-    <x:row ht="505.96875" customHeight="1" collapsed="0">
+    <x:row ht="1092.40625" customHeight="1" collapsed="0">
       <x:c r="A252" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="B252" s="8" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C252" s="8"/>
       <x:c r="D252" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>75785</x:v>
       </x:c>
       <x:c r="E252" s="8" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="F252" s="8" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="G252" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H252" s="8" t="s">
         <x:v>1037</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.46875" customHeight="1" collapsed="0">
+    <x:row ht="436.96875" customHeight="1" collapsed="0">
       <x:c r="A253" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="B253" s="8" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="C253" s="8"/>
       <x:c r="D253" s="9" t="n">
-        <x:v>161611</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E253" s="8" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="F253" s="8" t="s">
         <x:v>1040</x:v>
       </x:c>
       <x:c r="G253" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H253" s="8" t="s">
         <x:v>1041</x:v>
       </x:c>
     </x:row>
-    <x:row ht="689.9375" customHeight="1" collapsed="0">
+    <x:row ht="264.46875" customHeight="1" collapsed="0">
       <x:c r="A254" s="8" t="s">
-        <x:v>61</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B254" s="8" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="C254" s="8"/>
       <x:c r="D254" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E254" s="8" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="F254" s="8" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="G254" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H254" s="8" t="s">
         <x:v>1045</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1092.421875" customHeight="1" collapsed="0">
+    <x:row ht="207" customHeight="1" collapsed="0">
       <x:c r="A255" s="8" t="s">
-        <x:v>541</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B255" s="8" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="C255" s="8"/>
       <x:c r="D255" s="9" t="n">
-        <x:v>75785</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E255" s="8" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="F255" s="8" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="G255" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H255" s="8" t="s">
         <x:v>1049</x:v>
       </x:c>
     </x:row>
-    <x:row ht="436.96875" customHeight="1" collapsed="0">
+    <x:row ht="1425.859375" customHeight="1" collapsed="0">
       <x:c r="A256" s="8" t="s">
-        <x:v>550</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B256" s="8" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="C256" s="8"/>
       <x:c r="D256" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E256" s="8" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="F256" s="8" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="G256" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H256" s="8" t="s">
         <x:v>1053</x:v>
       </x:c>
     </x:row>
-    <x:row ht="264.46875" customHeight="1" collapsed="0">
+    <x:row ht="402.484375" customHeight="1" collapsed="0">
       <x:c r="A257" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="B257" s="8" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="C257" s="8"/>
       <x:c r="D257" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E257" s="8" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="F257" s="8" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="G257" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H257" s="8" t="s">
         <x:v>1057</x:v>
       </x:c>
     </x:row>
-    <x:row ht="207" customHeight="1" collapsed="0">
+    <x:row ht="310.46875" customHeight="1" collapsed="0">
       <x:c r="A258" s="8" t="s">
-        <x:v>98</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B258" s="8" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="C258" s="8"/>
       <x:c r="D258" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>247931</x:v>
       </x:c>
       <x:c r="E258" s="8" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="F258" s="8" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="G258" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H258" s="8" t="s">
         <x:v>1061</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1425.859375" customHeight="1" collapsed="0">
+    <x:row ht="724.453125" customHeight="1" collapsed="0">
       <x:c r="A259" s="8" t="s">
-        <x:v>165</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B259" s="8" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="C259" s="8"/>
       <x:c r="D259" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E259" s="8" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="F259" s="8" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="G259" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H259" s="8" t="s">
         <x:v>1065</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.484375" customHeight="1" collapsed="0">
+    <x:row ht="184" customHeight="1" collapsed="0">
       <x:c r="A260" s="8" t="s">
-        <x:v>541</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B260" s="8" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="C260" s="8"/>
       <x:c r="D260" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>145729</x:v>
       </x:c>
       <x:c r="E260" s="8" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="F260" s="8" t="s">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="G260" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H260" s="8" t="s">
         <x:v>1069</x:v>
       </x:c>
     </x:row>
-    <x:row ht="310.46875" customHeight="1" collapsed="0">
+    <x:row ht="425.4375" customHeight="1" collapsed="0">
       <x:c r="A261" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B261" s="8" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C261" s="8"/>
       <x:c r="D261" s="9" t="n">
-        <x:v>247931</x:v>
+        <x:v>207272</x:v>
       </x:c>
       <x:c r="E261" s="8" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="F261" s="8" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="G261" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H261" s="8" t="s">
         <x:v>1073</x:v>
       </x:c>
     </x:row>
-    <x:row ht="724.453125" customHeight="1" collapsed="0">
+    <x:row ht="103.5" customHeight="1" collapsed="0">
       <x:c r="A262" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B262" s="8" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="C262" s="8"/>
       <x:c r="D262" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E262" s="8" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="F262" s="8" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="G262" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H262" s="8" t="s">
         <x:v>1077</x:v>
       </x:c>
     </x:row>
-    <x:row ht="184" customHeight="1" collapsed="0">
+    <x:row ht="1126.90625" customHeight="1" collapsed="0">
       <x:c r="A263" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B263" s="8" t="s">
         <x:v>1078</x:v>
       </x:c>
       <x:c r="C263" s="8"/>
       <x:c r="D263" s="9" t="n">
-        <x:v>145729</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E263" s="8" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="F263" s="8" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="G263" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H263" s="8" t="s">
         <x:v>1081</x:v>
       </x:c>
     </x:row>
-    <x:row ht="425.4375" customHeight="1" collapsed="0">
+    <x:row ht="1471.875" customHeight="1" collapsed="0">
       <x:c r="A264" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="B264" s="8" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="C264" s="8"/>
       <x:c r="D264" s="9" t="n">
-        <x:v>207272</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E264" s="8" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="F264" s="8" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="G264" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H264" s="8" t="s">
         <x:v>1085</x:v>
       </x:c>
     </x:row>
-    <x:row ht="103.5" customHeight="1" collapsed="0">
+    <x:row ht="1667.34375" customHeight="1" collapsed="0">
       <x:c r="A265" s="8" t="s">
-        <x:v>275</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B265" s="8" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="C265" s="8"/>
       <x:c r="D265" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>245580</x:v>
       </x:c>
       <x:c r="E265" s="8" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="F265" s="8" t="s">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="G265" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H265" s="8" t="s">
         <x:v>1089</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1126.90625" customHeight="1" collapsed="0">
+    <x:row ht="885.4375" customHeight="1" collapsed="0">
       <x:c r="A266" s="8" t="s">
-        <x:v>43</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="B266" s="8" t="s">
-        <x:v>1090</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="C266" s="8"/>
       <x:c r="D266" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E266" s="8" t="s">
-        <x:v>1091</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="F266" s="8" t="s">
-        <x:v>1092</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="G266" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H266" s="8" t="s">
-        <x:v>1093</x:v>
-[...2 lines deleted...]
-    <x:row ht="1471.875" customHeight="1" collapsed="0">
+        <x:v>1094</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1356.890625" customHeight="1" collapsed="0">
       <x:c r="A267" s="8" t="s">
-        <x:v>724</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="B267" s="8" t="s">
-        <x:v>1094</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="C267" s="8"/>
       <x:c r="D267" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>87593</x:v>
       </x:c>
       <x:c r="E267" s="8" t="s">
-        <x:v>1095</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="F267" s="8" t="s">
-        <x:v>1096</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="G267" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H267" s="8" t="s">
-        <x:v>1097</x:v>
-[...2 lines deleted...]
-    <x:row ht="1667.34375" customHeight="1" collapsed="0">
+        <x:v>1098</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="620.953125" customHeight="1" collapsed="0">
       <x:c r="A268" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B268" s="8" t="s">
-        <x:v>1098</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="C268" s="8"/>
       <x:c r="D268" s="9" t="n">
-        <x:v>245580</x:v>
+        <x:v>242417</x:v>
       </x:c>
       <x:c r="E268" s="8" t="s">
-        <x:v>1099</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="F268" s="8" t="s">
-        <x:v>1100</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="G268" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H268" s="8" t="s">
-        <x:v>1101</x:v>
-[...2 lines deleted...]
-    <x:row ht="885.4375" customHeight="1" collapsed="0">
+        <x:v>1102</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1103.90625" customHeight="1" collapsed="0">
       <x:c r="A269" s="8" t="s">
-        <x:v>1102</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B269" s="8" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C269" s="8"/>
       <x:c r="D269" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>129967</x:v>
       </x:c>
       <x:c r="E269" s="8" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="F269" s="8" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="G269" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H269" s="8" t="s">
         <x:v>1106</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1356.890625" customHeight="1" collapsed="0">
+    <x:row ht="218.5" customHeight="1" collapsed="0">
       <x:c r="A270" s="8" t="s">
-        <x:v>724</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B270" s="8" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="C270" s="8"/>
       <x:c r="D270" s="9" t="n">
-        <x:v>87593</x:v>
+        <x:v>154625</x:v>
       </x:c>
       <x:c r="E270" s="8" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="F270" s="8" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="G270" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H270" s="8" t="s">
         <x:v>1110</x:v>
       </x:c>
     </x:row>
-    <x:row ht="620.953125" customHeight="1" collapsed="0">
+    <x:row ht="379.46875" customHeight="1" collapsed="0">
       <x:c r="A271" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B271" s="8" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="C271" s="8"/>
       <x:c r="D271" s="9" t="n">
-        <x:v>242417</x:v>
+        <x:v>295972</x:v>
       </x:c>
       <x:c r="E271" s="8" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="F271" s="8" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="G271" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H271" s="8" t="s">
         <x:v>1114</x:v>
       </x:c>
     </x:row>
-    <x:row ht="23" customHeight="1" collapsed="0">
+    <x:row ht="908.421875" customHeight="1" collapsed="0">
       <x:c r="A272" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B272" s="8" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="C272" s="8"/>
       <x:c r="D272" s="9" t="n">
-        <x:v>146317</x:v>
+        <x:v>2491720</x:v>
       </x:c>
       <x:c r="E272" s="8" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="F272" s="8" t="s">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="G272" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H272" s="8" t="s">
         <x:v>1118</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1103.890625" customHeight="1" collapsed="0">
+    <x:row ht="206.984375" customHeight="1" collapsed="0">
       <x:c r="A273" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B273" s="8" t="s">
         <x:v>1119</x:v>
       </x:c>
       <x:c r="C273" s="8"/>
       <x:c r="D273" s="9" t="n">
-        <x:v>129967</x:v>
+        <x:v>88425</x:v>
       </x:c>
       <x:c r="E273" s="8" t="s">
         <x:v>1120</x:v>
       </x:c>
       <x:c r="F273" s="8" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="G273" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H273" s="8" t="s">
         <x:v>1122</x:v>
       </x:c>
     </x:row>
-    <x:row ht="218.5" customHeight="1" collapsed="0">
+    <x:row ht="1057.90625" customHeight="1" collapsed="0">
       <x:c r="A274" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B274" s="8" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="C274" s="8"/>
       <x:c r="D274" s="9" t="n">
-        <x:v>154625</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E274" s="8" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="F274" s="8" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="G274" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H274" s="8" t="s">
         <x:v>1126</x:v>
       </x:c>
     </x:row>
-    <x:row ht="379.46875" customHeight="1" collapsed="0">
+    <x:row ht="551.96875" customHeight="1" collapsed="0">
       <x:c r="A275" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B275" s="8" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="C275" s="8"/>
       <x:c r="D275" s="9" t="n">
-        <x:v>295972</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E275" s="8" t="s">
         <x:v>1128</x:v>
       </x:c>
       <x:c r="F275" s="8" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="G275" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H275" s="8" t="s">
         <x:v>1130</x:v>
       </x:c>
     </x:row>
-    <x:row ht="908.421875" customHeight="1" collapsed="0">
+    <x:row ht="609.4375" customHeight="1" collapsed="0">
       <x:c r="A276" s="8" t="s">
-        <x:v>210</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B276" s="8" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="C276" s="8"/>
       <x:c r="D276" s="9" t="n">
-        <x:v>2491720</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E276" s="8" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="F276" s="8" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="G276" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H276" s="8" t="s">
         <x:v>1134</x:v>
       </x:c>
     </x:row>
-    <x:row ht="206.984375" customHeight="1" collapsed="0">
+    <x:row ht="1046.421875" customHeight="1" collapsed="0">
       <x:c r="A277" s="8" t="s">
-        <x:v>210</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B277" s="8" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="C277" s="8"/>
       <x:c r="D277" s="9" t="n">
-        <x:v>88425</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E277" s="8" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="F277" s="8" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="G277" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H277" s="8" t="s">
         <x:v>1138</x:v>
       </x:c>
     </x:row>
-    <x:row ht="551.953125" customHeight="1" collapsed="0">
+    <x:row ht="4277.65625" customHeight="1" collapsed="0">
       <x:c r="A278" s="8" t="s">
-        <x:v>445</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B278" s="8" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="C278" s="8"/>
       <x:c r="D278" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>451008</x:v>
       </x:c>
       <x:c r="E278" s="8" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="F278" s="8" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="G278" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H278" s="8" t="s">
         <x:v>1142</x:v>
       </x:c>
     </x:row>
-    <x:row ht="276" customHeight="1" collapsed="0">
+    <x:row ht="551.953125" customHeight="1" collapsed="0">
       <x:c r="A279" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B279" s="8" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="C279" s="8"/>
       <x:c r="D279" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>416125</x:v>
       </x:c>
       <x:c r="E279" s="8" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="F279" s="8" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="G279" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H279" s="8" t="s">
         <x:v>1146</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1046.40625" customHeight="1" collapsed="0">
+    <x:row ht="390.953125" customHeight="1" collapsed="0">
       <x:c r="A280" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B280" s="8" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="C280" s="8"/>
       <x:c r="D280" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>181754</x:v>
       </x:c>
       <x:c r="E280" s="8" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="F280" s="8" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="G280" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H280" s="8" t="s">
         <x:v>1150</x:v>
       </x:c>
     </x:row>
-    <x:row ht="4277.640625" customHeight="1" collapsed="0">
+    <x:row ht="218.5" customHeight="1" collapsed="0">
       <x:c r="A281" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B281" s="8" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="C281" s="8"/>
       <x:c r="D281" s="9" t="n">
-        <x:v>451008</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E281" s="8" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="F281" s="8" t="s">
         <x:v>1153</x:v>
       </x:c>
       <x:c r="G281" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H281" s="8" t="s">
         <x:v>1154</x:v>
       </x:c>
     </x:row>
-    <x:row ht="551.984375" customHeight="1" collapsed="0">
+    <x:row ht="1023.40625" customHeight="1" collapsed="0">
       <x:c r="A282" s="8" t="s">
-        <x:v>145</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B282" s="8" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="C282" s="8"/>
       <x:c r="D282" s="9" t="n">
-        <x:v>416125</x:v>
+        <x:v>146058</x:v>
       </x:c>
       <x:c r="E282" s="8" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="F282" s="8" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="G282" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H282" s="8" t="s">
         <x:v>1158</x:v>
       </x:c>
     </x:row>
-    <x:row ht="390.9375" customHeight="1" collapsed="0">
+    <x:row ht="230" customHeight="1" collapsed="0">
       <x:c r="A283" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="B283" s="8" t="s">
-        <x:v>1159</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="C283" s="8"/>
       <x:c r="D283" s="9" t="n">
-        <x:v>181754</x:v>
+        <x:v>750000</x:v>
       </x:c>
       <x:c r="E283" s="8" t="s">
-        <x:v>1160</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="F283" s="8" t="s">
-        <x:v>1161</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="G283" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H283" s="8" t="s">
-        <x:v>1162</x:v>
-[...2 lines deleted...]
-    <x:row ht="218.484375" customHeight="1" collapsed="0">
+        <x:v>1163</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="804.90625" customHeight="1" collapsed="0">
       <x:c r="A284" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B284" s="8" t="s">
-        <x:v>1163</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="C284" s="8"/>
       <x:c r="D284" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>820247</x:v>
       </x:c>
       <x:c r="E284" s="8" t="s">
-        <x:v>1164</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="F284" s="8" t="s">
-        <x:v>1165</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="G284" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H284" s="8" t="s">
-        <x:v>1166</x:v>
-[...2 lines deleted...]
-    <x:row ht="1023.4375" customHeight="1" collapsed="0">
+        <x:v>1167</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="413.984375" customHeight="1" collapsed="0">
       <x:c r="A285" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B285" s="8" t="s">
-        <x:v>1167</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="C285" s="8"/>
       <x:c r="D285" s="9" t="n">
-        <x:v>146058</x:v>
+        <x:v>503362</x:v>
       </x:c>
       <x:c r="E285" s="8" t="s">
-        <x:v>1168</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="F285" s="8" t="s">
-        <x:v>1169</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="G285" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H285" s="8" t="s">
-        <x:v>1170</x:v>
-[...2 lines deleted...]
-    <x:row ht="229.96875" customHeight="1" collapsed="0">
+        <x:v>1171</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="816.421875" customHeight="1" collapsed="0">
       <x:c r="A286" s="8" t="s">
-        <x:v>1171</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B286" s="8" t="s">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="C286" s="8"/>
       <x:c r="D286" s="9" t="n">
-        <x:v>750000</x:v>
+        <x:v>395953</x:v>
       </x:c>
       <x:c r="E286" s="8" t="s">
         <x:v>1173</x:v>
       </x:c>
       <x:c r="F286" s="8" t="s">
         <x:v>1174</x:v>
       </x:c>
       <x:c r="G286" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H286" s="8" t="s">
         <x:v>1175</x:v>
       </x:c>
     </x:row>
-    <x:row ht="804.90625" customHeight="1" collapsed="0">
+    <x:row ht="3012.765625" customHeight="1" collapsed="0">
       <x:c r="A287" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="B287" s="8" t="s">
         <x:v>1176</x:v>
       </x:c>
       <x:c r="C287" s="8"/>
       <x:c r="D287" s="9" t="n">
-        <x:v>820247</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E287" s="8" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="F287" s="8" t="s">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="G287" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H287" s="8" t="s">
         <x:v>1179</x:v>
       </x:c>
     </x:row>
-    <x:row ht="413.984375" customHeight="1" collapsed="0">
+    <x:row ht="2909.25" customHeight="1" collapsed="0">
       <x:c r="A288" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B288" s="8" t="s">
         <x:v>1180</x:v>
       </x:c>
       <x:c r="C288" s="8"/>
       <x:c r="D288" s="9" t="n">
-        <x:v>503362</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E288" s="8" t="s">
         <x:v>1181</x:v>
       </x:c>
       <x:c r="F288" s="8" t="s">
         <x:v>1182</x:v>
       </x:c>
       <x:c r="G288" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H288" s="8" t="s">
         <x:v>1183</x:v>
       </x:c>
     </x:row>
-    <x:row ht="816.4375" customHeight="1" collapsed="0">
+    <x:row ht="505.953125" customHeight="1" collapsed="0">
       <x:c r="A289" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B289" s="8" t="s">
         <x:v>1184</x:v>
       </x:c>
       <x:c r="C289" s="8"/>
       <x:c r="D289" s="9" t="n">
-        <x:v>395953</x:v>
+        <x:v>378497</x:v>
       </x:c>
       <x:c r="E289" s="8" t="s">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="F289" s="8" t="s">
         <x:v>1186</x:v>
       </x:c>
       <x:c r="G289" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H289" s="8" t="s">
         <x:v>1187</x:v>
       </x:c>
     </x:row>
-    <x:row ht="3012.75" customHeight="1" collapsed="0">
+    <x:row ht="471.46875" customHeight="1" collapsed="0">
       <x:c r="A290" s="8" t="s">
-        <x:v>541</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="B290" s="8" t="s">
-        <x:v>1188</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="C290" s="8"/>
       <x:c r="D290" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>269157</x:v>
       </x:c>
       <x:c r="E290" s="8" t="s">
-        <x:v>1189</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="F290" s="8" t="s">
-        <x:v>1190</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="G290" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H290" s="8" t="s">
-        <x:v>1191</x:v>
-[...2 lines deleted...]
-    <x:row ht="2909.25" customHeight="1" collapsed="0">
+        <x:v>1192</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2219.296875" customHeight="1" collapsed="0">
       <x:c r="A291" s="8" t="s">
-        <x:v>445</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="B291" s="8" t="s">
-        <x:v>1192</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="C291" s="8"/>
       <x:c r="D291" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>667656</x:v>
       </x:c>
       <x:c r="E291" s="8" t="s">
-        <x:v>1193</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="F291" s="8" t="s">
-        <x:v>1194</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="G291" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H291" s="8" t="s">
-        <x:v>1195</x:v>
-[...2 lines deleted...]
-    <x:row ht="505.953125" customHeight="1" collapsed="0">
+        <x:v>1196</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="413.953125" customHeight="1" collapsed="0">
       <x:c r="A292" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B292" s="8" t="s">
-        <x:v>1196</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="C292" s="8"/>
       <x:c r="D292" s="9" t="n">
-        <x:v>378497</x:v>
+        <x:v>103014</x:v>
       </x:c>
       <x:c r="E292" s="8" t="s">
-        <x:v>1197</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="F292" s="8" t="s">
-        <x:v>1198</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="G292" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H292" s="8" t="s">
-        <x:v>1199</x:v>
-[...2 lines deleted...]
-    <x:row ht="471.46875" customHeight="1" collapsed="0">
+        <x:v>1200</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="712.9375" customHeight="1" collapsed="0">
       <x:c r="A293" s="8" t="s">
-        <x:v>1200</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="B293" s="8" t="s">
         <x:v>1201</x:v>
       </x:c>
       <x:c r="C293" s="8"/>
       <x:c r="D293" s="9" t="n">
-        <x:v>269157</x:v>
+        <x:v>328282</x:v>
       </x:c>
       <x:c r="E293" s="8" t="s">
         <x:v>1202</x:v>
       </x:c>
       <x:c r="F293" s="8" t="s">
         <x:v>1203</x:v>
       </x:c>
       <x:c r="G293" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H293" s="8" t="s">
         <x:v>1204</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2219.296875" customHeight="1" collapsed="0">
+    <x:row ht="574.96875" customHeight="1" collapsed="0">
       <x:c r="A294" s="8" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B294" s="8" t="s">
         <x:v>1205</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1206</x:v>
       </x:c>
       <x:c r="C294" s="8"/>
       <x:c r="D294" s="9" t="n">
-        <x:v>667656</x:v>
+        <x:v>218610</x:v>
       </x:c>
       <x:c r="E294" s="8" t="s">
-        <x:v>794</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="F294" s="8" t="s">
         <x:v>1207</x:v>
       </x:c>
       <x:c r="G294" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H294" s="8" t="s">
         <x:v>1208</x:v>
       </x:c>
     </x:row>
-    <x:row ht="413.984375" customHeight="1" collapsed="0">
+    <x:row ht="137.984375" customHeight="1" collapsed="0">
       <x:c r="A295" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B295" s="8" t="s">
         <x:v>1209</x:v>
       </x:c>
       <x:c r="C295" s="8"/>
       <x:c r="D295" s="9" t="n">
-        <x:v>103014</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E295" s="8" t="s">
         <x:v>1210</x:v>
       </x:c>
       <x:c r="F295" s="8" t="s">
         <x:v>1211</x:v>
       </x:c>
       <x:c r="G295" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H295" s="8" t="s">
         <x:v>1212</x:v>
       </x:c>
     </x:row>
-    <x:row ht="712.9375" customHeight="1" collapsed="0">
+    <x:row ht="149.5" customHeight="1" collapsed="0">
       <x:c r="A296" s="8" t="s">
-        <x:v>961</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B296" s="8" t="s">
         <x:v>1213</x:v>
       </x:c>
       <x:c r="C296" s="8"/>
       <x:c r="D296" s="9" t="n">
-        <x:v>328282</x:v>
+        <x:v>1094382</x:v>
       </x:c>
       <x:c r="E296" s="8" t="s">
         <x:v>1214</x:v>
       </x:c>
       <x:c r="F296" s="8" t="s">
         <x:v>1215</x:v>
       </x:c>
       <x:c r="G296" s="8" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H296" s="8" t="s">
         <x:v>1216</x:v>
       </x:c>
     </x:row>
-    <x:row ht="574.9375" customHeight="1" collapsed="0">
+    <x:row ht="563.453125" customHeight="1" collapsed="0">
       <x:c r="A297" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B297" s="8" t="s">
         <x:v>1217</x:v>
       </x:c>
       <x:c r="C297" s="8"/>
       <x:c r="D297" s="9" t="n">
-        <x:v>218610</x:v>
+        <x:v>323093</x:v>
       </x:c>
       <x:c r="E297" s="8" t="s">
         <x:v>1218</x:v>
       </x:c>
       <x:c r="F297" s="8" t="s">
         <x:v>1219</x:v>
       </x:c>
       <x:c r="G297" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H297" s="8" t="s">
         <x:v>1220</x:v>
       </x:c>
     </x:row>
-    <x:row ht="137.984375" customHeight="1" collapsed="0">
+    <x:row ht="57.46875" customHeight="1" collapsed="0">
       <x:c r="A298" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B298" s="8" t="s">
         <x:v>1221</x:v>
       </x:c>
       <x:c r="C298" s="8"/>
       <x:c r="D298" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>252856</x:v>
       </x:c>
       <x:c r="E298" s="8" t="s">
         <x:v>1222</x:v>
       </x:c>
       <x:c r="F298" s="8" t="s">
         <x:v>1223</x:v>
       </x:c>
       <x:c r="G298" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H298" s="8" t="s">
         <x:v>1224</x:v>
       </x:c>
     </x:row>
-    <x:row ht="149.5" customHeight="1" collapsed="0">
+    <x:row ht="103.5" customHeight="1" collapsed="0">
       <x:c r="A299" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B299" s="8" t="s">
         <x:v>1225</x:v>
       </x:c>
       <x:c r="C299" s="8"/>
       <x:c r="D299" s="9" t="n">
-        <x:v>1094382</x:v>
+        <x:v>412829</x:v>
       </x:c>
       <x:c r="E299" s="8" t="s">
         <x:v>1226</x:v>
       </x:c>
       <x:c r="F299" s="8" t="s">
         <x:v>1227</x:v>
       </x:c>
       <x:c r="G299" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H299" s="8" t="s">
         <x:v>1228</x:v>
       </x:c>
     </x:row>
-    <x:row ht="563.453125" customHeight="1" collapsed="0">
+    <x:row ht="126.46875" customHeight="1" collapsed="0">
       <x:c r="A300" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B300" s="8" t="s">
         <x:v>1229</x:v>
       </x:c>
       <x:c r="C300" s="8"/>
       <x:c r="D300" s="9" t="n">
-        <x:v>323093</x:v>
+        <x:v>227646</x:v>
       </x:c>
       <x:c r="E300" s="8" t="s">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="F300" s="8" t="s">
         <x:v>1231</x:v>
       </x:c>
       <x:c r="G300" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H300" s="8" t="s">
         <x:v>1232</x:v>
       </x:c>
     </x:row>
-    <x:row ht="57.5" customHeight="1" collapsed="0">
+    <x:row ht="218.515625" customHeight="1" collapsed="0">
       <x:c r="A301" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B301" s="8" t="s">
         <x:v>1233</x:v>
       </x:c>
       <x:c r="C301" s="8"/>
       <x:c r="D301" s="9" t="n">
-        <x:v>252856</x:v>
+        <x:v>290059</x:v>
       </x:c>
       <x:c r="E301" s="8" t="s">
         <x:v>1234</x:v>
       </x:c>
       <x:c r="F301" s="8" t="s">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="G301" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H301" s="8" t="s">
         <x:v>1236</x:v>
       </x:c>
     </x:row>
-    <x:row ht="103.46875" customHeight="1" collapsed="0">
+    <x:row ht="160.96875" customHeight="1" collapsed="0">
       <x:c r="A302" s="8" t="s">
-        <x:v>210</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B302" s="8" t="s">
         <x:v>1237</x:v>
       </x:c>
       <x:c r="C302" s="8"/>
       <x:c r="D302" s="9" t="n">
-        <x:v>412829</x:v>
+        <x:v>456996</x:v>
       </x:c>
       <x:c r="E302" s="8" t="s">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="F302" s="8" t="s">
         <x:v>1239</x:v>
       </x:c>
       <x:c r="G302" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H302" s="8" t="s">
         <x:v>1240</x:v>
       </x:c>
     </x:row>
-    <x:row ht="126.5" customHeight="1" collapsed="0">
+    <x:row ht="1586.859375" customHeight="1" collapsed="0">
       <x:c r="A303" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B303" s="8" t="s">
         <x:v>1241</x:v>
       </x:c>
       <x:c r="C303" s="8"/>
       <x:c r="D303" s="9" t="n">
-        <x:v>227646</x:v>
+        <x:v>3551023</x:v>
       </x:c>
       <x:c r="E303" s="8" t="s">
         <x:v>1242</x:v>
       </x:c>
       <x:c r="F303" s="8" t="s">
         <x:v>1243</x:v>
       </x:c>
       <x:c r="G303" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H303" s="8" t="s">
         <x:v>1244</x:v>
       </x:c>
     </x:row>
-    <x:row ht="218.484375" customHeight="1" collapsed="0">
+    <x:row ht="229.984375" customHeight="1" collapsed="0">
       <x:c r="A304" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B304" s="8" t="s">
         <x:v>1245</x:v>
       </x:c>
       <x:c r="C304" s="8"/>
       <x:c r="D304" s="9" t="n">
-        <x:v>290059</x:v>
+        <x:v>783881</x:v>
       </x:c>
       <x:c r="E304" s="8" t="s">
         <x:v>1246</x:v>
       </x:c>
       <x:c r="F304" s="8" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="G304" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H304" s="8" t="s">
         <x:v>1248</x:v>
       </x:c>
     </x:row>
-    <x:row ht="160.96875" customHeight="1" collapsed="0">
+    <x:row ht="563.421875" customHeight="1" collapsed="0">
       <x:c r="A305" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="B305" s="8" t="s">
         <x:v>1249</x:v>
       </x:c>
       <x:c r="C305" s="8"/>
       <x:c r="D305" s="9" t="n">
-        <x:v>456996</x:v>
+        <x:v>1157867</x:v>
       </x:c>
       <x:c r="E305" s="8" t="s">
         <x:v>1250</x:v>
       </x:c>
       <x:c r="F305" s="8" t="s">
         <x:v>1251</x:v>
       </x:c>
       <x:c r="G305" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H305" s="8" t="s">
         <x:v>1252</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1586.859375" customHeight="1" collapsed="0">
+    <x:row ht="241.5" customHeight="1" collapsed="0">
       <x:c r="A306" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B306" s="8" t="s">
         <x:v>1253</x:v>
       </x:c>
       <x:c r="C306" s="8"/>
       <x:c r="D306" s="9" t="n">
-        <x:v>3551023</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E306" s="8" t="s">
         <x:v>1254</x:v>
       </x:c>
       <x:c r="F306" s="8" t="s">
         <x:v>1255</x:v>
       </x:c>
       <x:c r="G306" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H306" s="8" t="s">
         <x:v>1256</x:v>
       </x:c>
     </x:row>
-    <x:row ht="229.984375" customHeight="1" collapsed="0">
+    <x:row ht="287.453125" customHeight="1" collapsed="0">
       <x:c r="A307" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B307" s="8" t="s">
         <x:v>1257</x:v>
       </x:c>
       <x:c r="C307" s="8"/>
       <x:c r="D307" s="9" t="n">
-        <x:v>783881</x:v>
+        <x:v>79409</x:v>
       </x:c>
       <x:c r="E307" s="8" t="s">
         <x:v>1258</x:v>
       </x:c>
       <x:c r="F307" s="8" t="s">
         <x:v>1259</x:v>
       </x:c>
       <x:c r="G307" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H307" s="8" t="s">
         <x:v>1260</x:v>
       </x:c>
     </x:row>
-    <x:row ht="563.453125" customHeight="1" collapsed="0">
+    <x:row ht="482.984375" customHeight="1" collapsed="0">
       <x:c r="A308" s="8" t="s">
-        <x:v>619</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B308" s="8" t="s">
         <x:v>1261</x:v>
       </x:c>
       <x:c r="C308" s="8"/>
       <x:c r="D308" s="9" t="n">
-        <x:v>1157867</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E308" s="8" t="s">
         <x:v>1262</x:v>
       </x:c>
       <x:c r="F308" s="8" t="s">
         <x:v>1263</x:v>
       </x:c>
       <x:c r="G308" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H308" s="8" t="s">
         <x:v>1264</x:v>
       </x:c>
     </x:row>
-    <x:row ht="241.46875" customHeight="1" collapsed="0">
+    <x:row ht="758.921875" customHeight="1" collapsed="0">
       <x:c r="A309" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B309" s="8" t="s">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="C309" s="8"/>
       <x:c r="D309" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>75360</x:v>
       </x:c>
       <x:c r="E309" s="8" t="s">
         <x:v>1266</x:v>
       </x:c>
       <x:c r="F309" s="8" t="s">
         <x:v>1267</x:v>
       </x:c>
       <x:c r="G309" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H309" s="8" t="s">
         <x:v>1268</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.484375" customHeight="1" collapsed="0">
+    <x:row ht="4116.65625" customHeight="1" collapsed="0">
       <x:c r="A310" s="8" t="s">
-        <x:v>275</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B310" s="8" t="s">
         <x:v>1269</x:v>
       </x:c>
       <x:c r="C310" s="8"/>
       <x:c r="D310" s="9" t="n">
-        <x:v>79409</x:v>
+        <x:v>90074</x:v>
       </x:c>
       <x:c r="E310" s="8" t="s">
         <x:v>1270</x:v>
       </x:c>
       <x:c r="F310" s="8" t="s">
         <x:v>1271</x:v>
       </x:c>
       <x:c r="G310" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H310" s="8" t="s">
         <x:v>1272</x:v>
       </x:c>
     </x:row>
-    <x:row ht="482.953125" customHeight="1" collapsed="0">
+    <x:row ht="333.453125" customHeight="1" collapsed="0">
       <x:c r="A311" s="8" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B311" s="8" t="s">
         <x:v>1273</x:v>
       </x:c>
       <x:c r="C311" s="8"/>
       <x:c r="D311" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>229471</x:v>
       </x:c>
       <x:c r="E311" s="8" t="s">
         <x:v>1274</x:v>
       </x:c>
       <x:c r="F311" s="8" t="s">
         <x:v>1275</x:v>
       </x:c>
       <x:c r="G311" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H311" s="8" t="s">
         <x:v>1276</x:v>
       </x:c>
     </x:row>
-    <x:row ht="758.953125" customHeight="1" collapsed="0">
+    <x:row ht="207" customHeight="1" collapsed="0">
       <x:c r="A312" s="8" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B312" s="8" t="s">
         <x:v>1277</x:v>
       </x:c>
       <x:c r="C312" s="8"/>
       <x:c r="D312" s="9" t="n">
-        <x:v>75360</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E312" s="8" t="s">
         <x:v>1278</x:v>
       </x:c>
       <x:c r="F312" s="8" t="s">
         <x:v>1279</x:v>
       </x:c>
       <x:c r="G312" s="8" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H312" s="8" t="s">
         <x:v>1280</x:v>
       </x:c>
     </x:row>
-    <x:row ht="4116.65625" customHeight="1" collapsed="0">
+    <x:row ht="379.484375" customHeight="1" collapsed="0">
       <x:c r="A313" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="B313" s="8" t="s">
         <x:v>1281</x:v>
       </x:c>
       <x:c r="C313" s="8"/>
       <x:c r="D313" s="9" t="n">
-        <x:v>90074</x:v>
+        <x:v>163454</x:v>
       </x:c>
       <x:c r="E313" s="8" t="s">
         <x:v>1282</x:v>
       </x:c>
       <x:c r="F313" s="8" t="s">
         <x:v>1283</x:v>
       </x:c>
       <x:c r="G313" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H313" s="8" t="s">
         <x:v>1284</x:v>
       </x:c>
     </x:row>
-    <x:row ht="333.453125" customHeight="1" collapsed="0">
+    <x:row ht="1253.375" customHeight="1" collapsed="0">
       <x:c r="A314" s="8" t="s">
-        <x:v>188</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B314" s="8" t="s">
         <x:v>1285</x:v>
       </x:c>
       <x:c r="C314" s="8"/>
       <x:c r="D314" s="9" t="n">
-        <x:v>229471</x:v>
+        <x:v>378021</x:v>
       </x:c>
       <x:c r="E314" s="8" t="s">
         <x:v>1286</x:v>
       </x:c>
       <x:c r="F314" s="8" t="s">
         <x:v>1287</x:v>
       </x:c>
       <x:c r="G314" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H314" s="8" t="s">
         <x:v>1288</x:v>
       </x:c>
     </x:row>
-    <x:row ht="206.984375" customHeight="1" collapsed="0">
+    <x:row ht="367.984375" customHeight="1" collapsed="0">
       <x:c r="A315" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B315" s="8" t="s">
         <x:v>1289</x:v>
       </x:c>
       <x:c r="C315" s="8"/>
       <x:c r="D315" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E315" s="8" t="s">
         <x:v>1290</x:v>
       </x:c>
       <x:c r="F315" s="8" t="s">
         <x:v>1291</x:v>
       </x:c>
       <x:c r="G315" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H315" s="8" t="s">
         <x:v>1292</x:v>
       </x:c>
     </x:row>
-    <x:row ht="379.46875" customHeight="1" collapsed="0">
+    <x:row ht="2702.265625" customHeight="1" collapsed="0">
       <x:c r="A316" s="8" t="s">
-        <x:v>619</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B316" s="8" t="s">
         <x:v>1293</x:v>
       </x:c>
       <x:c r="C316" s="8"/>
       <x:c r="D316" s="9" t="n">
-        <x:v>163454</x:v>
+        <x:v>77478</x:v>
       </x:c>
       <x:c r="E316" s="8" t="s">
         <x:v>1294</x:v>
       </x:c>
       <x:c r="F316" s="8" t="s">
         <x:v>1295</x:v>
       </x:c>
       <x:c r="G316" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H316" s="8" t="s">
         <x:v>1296</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1253.40625" customHeight="1" collapsed="0">
+    <x:row ht="402.453125" customHeight="1" collapsed="0">
       <x:c r="A317" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B317" s="8" t="s">
         <x:v>1297</x:v>
       </x:c>
       <x:c r="C317" s="8"/>
       <x:c r="D317" s="9" t="n">
-        <x:v>378021</x:v>
+        <x:v>144054</x:v>
       </x:c>
       <x:c r="E317" s="8" t="s">
         <x:v>1298</x:v>
       </x:c>
       <x:c r="F317" s="8" t="s">
         <x:v>1299</x:v>
       </x:c>
       <x:c r="G317" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H317" s="8" t="s">
         <x:v>1300</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.953125" customHeight="1" collapsed="0">
+    <x:row ht="1402.90625" customHeight="1" collapsed="0">
       <x:c r="A318" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B318" s="8" t="s">
         <x:v>1301</x:v>
       </x:c>
       <x:c r="C318" s="8"/>
       <x:c r="D318" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>80305</x:v>
       </x:c>
       <x:c r="E318" s="8" t="s">
         <x:v>1302</x:v>
       </x:c>
       <x:c r="F318" s="8" t="s">
         <x:v>1303</x:v>
       </x:c>
       <x:c r="G318" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H318" s="8" t="s">
         <x:v>1304</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2702.265625" customHeight="1" collapsed="0">
+    <x:row ht="2081.296875" customHeight="1" collapsed="0">
       <x:c r="A319" s="8" t="s">
-        <x:v>445</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B319" s="8" t="s">
         <x:v>1305</x:v>
       </x:c>
       <x:c r="C319" s="8"/>
       <x:c r="D319" s="9" t="n">
-        <x:v>77478</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E319" s="8" t="s">
         <x:v>1306</x:v>
       </x:c>
       <x:c r="F319" s="8" t="s">
         <x:v>1307</x:v>
       </x:c>
       <x:c r="G319" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H319" s="8" t="s">
         <x:v>1308</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.453125" customHeight="1" collapsed="0">
+    <x:row ht="195.484375" customHeight="1" collapsed="0">
       <x:c r="A320" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B320" s="8" t="s">
         <x:v>1309</x:v>
       </x:c>
       <x:c r="C320" s="8"/>
       <x:c r="D320" s="9" t="n">
-        <x:v>144054</x:v>
+        <x:v>214092</x:v>
       </x:c>
       <x:c r="E320" s="8" t="s">
         <x:v>1310</x:v>
       </x:c>
       <x:c r="F320" s="8" t="s">
         <x:v>1311</x:v>
       </x:c>
       <x:c r="G320" s="8" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H320" s="8" t="s">
         <x:v>1312</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1402.90625" customHeight="1" collapsed="0">
+    <x:row ht="678.453125" customHeight="1" collapsed="0">
       <x:c r="A321" s="8" t="s">
-        <x:v>156</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B321" s="8" t="s">
         <x:v>1313</x:v>
       </x:c>
       <x:c r="C321" s="8"/>
       <x:c r="D321" s="9" t="n">
-        <x:v>80305</x:v>
+        <x:v>350165</x:v>
       </x:c>
       <x:c r="E321" s="8" t="s">
         <x:v>1314</x:v>
       </x:c>
       <x:c r="F321" s="8" t="s">
         <x:v>1315</x:v>
       </x:c>
       <x:c r="G321" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H321" s="8" t="s">
         <x:v>1316</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2081.3125" customHeight="1" collapsed="0">
+    <x:row ht="344.96875" customHeight="1" collapsed="0">
       <x:c r="A322" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B322" s="8" t="s">
         <x:v>1317</x:v>
       </x:c>
       <x:c r="C322" s="8"/>
       <x:c r="D322" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>292904</x:v>
       </x:c>
       <x:c r="E322" s="8" t="s">
         <x:v>1318</x:v>
       </x:c>
       <x:c r="F322" s="8" t="s">
         <x:v>1319</x:v>
       </x:c>
       <x:c r="G322" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H322" s="8" t="s">
         <x:v>1320</x:v>
       </x:c>
     </x:row>
-    <x:row ht="195.484375" customHeight="1" collapsed="0">
+    <x:row ht="138" customHeight="1" collapsed="0">
       <x:c r="A323" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B323" s="8" t="s">
         <x:v>1321</x:v>
       </x:c>
       <x:c r="C323" s="8"/>
       <x:c r="D323" s="9" t="n">
-        <x:v>214092</x:v>
+        <x:v>245397</x:v>
       </x:c>
       <x:c r="E323" s="8" t="s">
         <x:v>1322</x:v>
       </x:c>
       <x:c r="F323" s="8" t="s">
         <x:v>1323</x:v>
       </x:c>
       <x:c r="G323" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H323" s="8" t="s">
         <x:v>1324</x:v>
       </x:c>
     </x:row>
-    <x:row ht="678.4375" customHeight="1" collapsed="0">
+    <x:row ht="1724.84375" customHeight="1" collapsed="0">
       <x:c r="A324" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B324" s="8" t="s">
         <x:v>1325</x:v>
       </x:c>
       <x:c r="C324" s="8"/>
       <x:c r="D324" s="9" t="n">
-        <x:v>350165</x:v>
+        <x:v>793965</x:v>
       </x:c>
       <x:c r="E324" s="8" t="s">
         <x:v>1326</x:v>
       </x:c>
       <x:c r="F324" s="8" t="s">
         <x:v>1327</x:v>
       </x:c>
       <x:c r="G324" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H324" s="8" t="s">
         <x:v>1328</x:v>
       </x:c>
     </x:row>
-    <x:row ht="344.984375" customHeight="1" collapsed="0">
+    <x:row ht="356.46875" customHeight="1" collapsed="0">
       <x:c r="A325" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B325" s="8" t="s">
         <x:v>1329</x:v>
       </x:c>
       <x:c r="C325" s="8"/>
       <x:c r="D325" s="9" t="n">
-        <x:v>292904</x:v>
+        <x:v>222667</x:v>
       </x:c>
       <x:c r="E325" s="8" t="s">
         <x:v>1330</x:v>
       </x:c>
       <x:c r="F325" s="8" t="s">
         <x:v>1331</x:v>
       </x:c>
       <x:c r="G325" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H325" s="8" t="s">
         <x:v>1332</x:v>
       </x:c>
     </x:row>
-    <x:row ht="137.984375" customHeight="1" collapsed="0">
+    <x:row ht="310.484375" customHeight="1" collapsed="0">
       <x:c r="A326" s="8" t="s">
-        <x:v>210</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B326" s="8" t="s">
         <x:v>1333</x:v>
       </x:c>
       <x:c r="C326" s="8"/>
       <x:c r="D326" s="9" t="n">
-        <x:v>245397</x:v>
+        <x:v>92533</x:v>
       </x:c>
       <x:c r="E326" s="8" t="s">
         <x:v>1334</x:v>
       </x:c>
       <x:c r="F326" s="8" t="s">
         <x:v>1335</x:v>
       </x:c>
       <x:c r="G326" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H326" s="8" t="s">
         <x:v>1336</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1724.84375" customHeight="1" collapsed="0">
+    <x:row ht="229.953125" customHeight="1" collapsed="0">
       <x:c r="A327" s="8" t="s">
-        <x:v>156</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B327" s="8" t="s">
         <x:v>1337</x:v>
       </x:c>
       <x:c r="C327" s="8"/>
       <x:c r="D327" s="9" t="n">
-        <x:v>793965</x:v>
+        <x:v>218128</x:v>
       </x:c>
       <x:c r="E327" s="8" t="s">
         <x:v>1338</x:v>
       </x:c>
       <x:c r="F327" s="8" t="s">
         <x:v>1339</x:v>
       </x:c>
       <x:c r="G327" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H327" s="8" t="s">
         <x:v>1340</x:v>
       </x:c>
     </x:row>
-    <x:row ht="356.46875" customHeight="1" collapsed="0">
+    <x:row ht="1506.359375" customHeight="1" collapsed="0">
       <x:c r="A328" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B328" s="8" t="s">
         <x:v>1341</x:v>
       </x:c>
       <x:c r="C328" s="8"/>
       <x:c r="D328" s="9" t="n">
-        <x:v>222667</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E328" s="8" t="s">
         <x:v>1342</x:v>
       </x:c>
       <x:c r="F328" s="8" t="s">
         <x:v>1343</x:v>
       </x:c>
       <x:c r="G328" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H328" s="8" t="s">
         <x:v>1344</x:v>
       </x:c>
     </x:row>
-    <x:row ht="310.484375" customHeight="1" collapsed="0">
+    <x:row ht="2713.78125" customHeight="1" collapsed="0">
       <x:c r="A329" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B329" s="8" t="s">
         <x:v>1345</x:v>
       </x:c>
       <x:c r="C329" s="8"/>
       <x:c r="D329" s="9" t="n">
-        <x:v>92533</x:v>
+        <x:v>858835</x:v>
       </x:c>
       <x:c r="E329" s="8" t="s">
         <x:v>1346</x:v>
       </x:c>
       <x:c r="F329" s="8" t="s">
         <x:v>1347</x:v>
       </x:c>
       <x:c r="G329" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H329" s="8" t="s">
         <x:v>1348</x:v>
       </x:c>
     </x:row>
-    <x:row ht="229.96875" customHeight="1" collapsed="0">
+    <x:row ht="195.5" customHeight="1" collapsed="0">
       <x:c r="A330" s="8" t="s">
-        <x:v>188</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B330" s="8" t="s">
         <x:v>1349</x:v>
       </x:c>
       <x:c r="C330" s="8"/>
       <x:c r="D330" s="9" t="n">
-        <x:v>218128</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E330" s="8" t="s">
         <x:v>1350</x:v>
       </x:c>
       <x:c r="F330" s="8" t="s">
         <x:v>1351</x:v>
       </x:c>
       <x:c r="G330" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H330" s="8" t="s">
         <x:v>1352</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1506.34375" customHeight="1" collapsed="0">
+    <x:row ht="321.9375" customHeight="1" collapsed="0">
       <x:c r="A331" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B331" s="8" t="s">
         <x:v>1353</x:v>
       </x:c>
       <x:c r="C331" s="8"/>
       <x:c r="D331" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>94576</x:v>
       </x:c>
       <x:c r="E331" s="8" t="s">
         <x:v>1354</x:v>
       </x:c>
       <x:c r="F331" s="8" t="s">
         <x:v>1355</x:v>
       </x:c>
       <x:c r="G331" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H331" s="8" t="s">
         <x:v>1356</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2713.796875" customHeight="1" collapsed="0">
+    <x:row ht="770.4375" customHeight="1" collapsed="0">
       <x:c r="A332" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B332" s="8" t="s">
         <x:v>1357</x:v>
       </x:c>
       <x:c r="C332" s="8"/>
       <x:c r="D332" s="9" t="n">
-        <x:v>858835</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E332" s="8" t="s">
         <x:v>1358</x:v>
       </x:c>
       <x:c r="F332" s="8" t="s">
         <x:v>1359</x:v>
       </x:c>
       <x:c r="G332" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H332" s="8" t="s">
         <x:v>1360</x:v>
       </x:c>
     </x:row>
-    <x:row ht="195.46875" customHeight="1" collapsed="0">
+    <x:row ht="69" customHeight="1" collapsed="0">
       <x:c r="A333" s="8" t="s">
-        <x:v>113</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B333" s="8" t="s">
         <x:v>1361</x:v>
       </x:c>
       <x:c r="C333" s="8"/>
       <x:c r="D333" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>137092</x:v>
       </x:c>
       <x:c r="E333" s="8" t="s">
         <x:v>1362</x:v>
       </x:c>
       <x:c r="F333" s="8" t="s">
         <x:v>1363</x:v>
       </x:c>
       <x:c r="G333" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H333" s="8" t="s">
         <x:v>1364</x:v>
       </x:c>
     </x:row>
-    <x:row ht="321.96875" customHeight="1" collapsed="0">
+    <x:row ht="1092.40625" customHeight="1" collapsed="0">
       <x:c r="A334" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B334" s="8" t="s">
         <x:v>1365</x:v>
       </x:c>
       <x:c r="C334" s="8"/>
       <x:c r="D334" s="9" t="n">
-        <x:v>94576</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E334" s="8" t="s">
         <x:v>1366</x:v>
       </x:c>
       <x:c r="F334" s="8" t="s">
         <x:v>1367</x:v>
       </x:c>
       <x:c r="G334" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H334" s="8" t="s">
         <x:v>1368</x:v>
       </x:c>
     </x:row>
-    <x:row ht="770.40625" customHeight="1" collapsed="0">
+    <x:row ht="344.96875" customHeight="1" collapsed="0">
       <x:c r="A335" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B335" s="8" t="s">
         <x:v>1369</x:v>
       </x:c>
       <x:c r="C335" s="8"/>
       <x:c r="D335" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E335" s="8" t="s">
         <x:v>1370</x:v>
       </x:c>
       <x:c r="F335" s="8" t="s">
         <x:v>1371</x:v>
       </x:c>
       <x:c r="G335" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H335" s="8" t="s">
         <x:v>1372</x:v>
       </x:c>
     </x:row>
-    <x:row ht="69" customHeight="1" collapsed="0">
+    <x:row ht="1161.40625" customHeight="1" collapsed="0">
       <x:c r="A336" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B336" s="8" t="s">
         <x:v>1373</x:v>
       </x:c>
       <x:c r="C336" s="8"/>
       <x:c r="D336" s="9" t="n">
-        <x:v>137092</x:v>
+        <x:v>1415099</x:v>
       </x:c>
       <x:c r="E336" s="8" t="s">
         <x:v>1374</x:v>
       </x:c>
       <x:c r="F336" s="8" t="s">
         <x:v>1375</x:v>
       </x:c>
       <x:c r="G336" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H336" s="8" t="s">
         <x:v>1376</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1092.4375" customHeight="1" collapsed="0">
+    <x:row ht="149.5" customHeight="1" collapsed="0">
       <x:c r="A337" s="8" t="s">
-        <x:v>98</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B337" s="8" t="s">
         <x:v>1377</x:v>
       </x:c>
       <x:c r="C337" s="8"/>
       <x:c r="D337" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>363315</x:v>
       </x:c>
       <x:c r="E337" s="8" t="s">
         <x:v>1378</x:v>
       </x:c>
       <x:c r="F337" s="8" t="s">
         <x:v>1379</x:v>
       </x:c>
       <x:c r="G337" s="8" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H337" s="8" t="s">
         <x:v>1380</x:v>
       </x:c>
     </x:row>
-    <x:row ht="344.96875" customHeight="1" collapsed="0">
+    <x:row ht="160.96875" customHeight="1" collapsed="0">
       <x:c r="A338" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B338" s="8" t="s">
         <x:v>1381</x:v>
       </x:c>
       <x:c r="C338" s="8"/>
       <x:c r="D338" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E338" s="8" t="s">
         <x:v>1382</x:v>
       </x:c>
       <x:c r="F338" s="8" t="s">
         <x:v>1383</x:v>
       </x:c>
       <x:c r="G338" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H338" s="8" t="s">
         <x:v>1384</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1161.40625" customHeight="1" collapsed="0">
+    <x:row ht="195.5" customHeight="1" collapsed="0">
       <x:c r="A339" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B339" s="8" t="s">
         <x:v>1385</x:v>
       </x:c>
       <x:c r="C339" s="8"/>
       <x:c r="D339" s="9" t="n">
-        <x:v>1415099</x:v>
+        <x:v>91104</x:v>
       </x:c>
       <x:c r="E339" s="8" t="s">
         <x:v>1386</x:v>
       </x:c>
       <x:c r="F339" s="8" t="s">
         <x:v>1387</x:v>
       </x:c>
       <x:c r="G339" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H339" s="8" t="s">
         <x:v>1388</x:v>
       </x:c>
     </x:row>
-    <x:row ht="149.5" customHeight="1" collapsed="0">
+    <x:row ht="1023.40625" customHeight="1" collapsed="0">
       <x:c r="A340" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B340" s="8" t="s">
         <x:v>1389</x:v>
       </x:c>
       <x:c r="C340" s="8"/>
       <x:c r="D340" s="9" t="n">
-        <x:v>363315</x:v>
+        <x:v>116990</x:v>
       </x:c>
       <x:c r="E340" s="8" t="s">
         <x:v>1390</x:v>
       </x:c>
       <x:c r="F340" s="8" t="s">
         <x:v>1391</x:v>
       </x:c>
       <x:c r="G340" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H340" s="8" t="s">
         <x:v>1392</x:v>
       </x:c>
     </x:row>
-    <x:row ht="160.96875" customHeight="1" collapsed="0">
+    <x:row ht="138" customHeight="1" collapsed="0">
       <x:c r="A341" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B341" s="8" t="s">
         <x:v>1393</x:v>
       </x:c>
       <x:c r="C341" s="8"/>
       <x:c r="D341" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>180941</x:v>
       </x:c>
       <x:c r="E341" s="8" t="s">
         <x:v>1394</x:v>
       </x:c>
       <x:c r="F341" s="8" t="s">
         <x:v>1395</x:v>
       </x:c>
       <x:c r="G341" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H341" s="8" t="s">
         <x:v>1396</x:v>
       </x:c>
     </x:row>
-    <x:row ht="195.5" customHeight="1" collapsed="0">
+    <x:row ht="161" customHeight="1" collapsed="0">
       <x:c r="A342" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B342" s="8" t="s">
         <x:v>1397</x:v>
       </x:c>
       <x:c r="C342" s="8"/>
       <x:c r="D342" s="9" t="n">
-        <x:v>91104</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E342" s="8" t="s">
         <x:v>1398</x:v>
       </x:c>
       <x:c r="F342" s="8" t="s">
         <x:v>1399</x:v>
       </x:c>
       <x:c r="G342" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H342" s="8" t="s">
         <x:v>1400</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1023.40625" customHeight="1" collapsed="0">
+    <x:row ht="931.375" customHeight="1" collapsed="0">
       <x:c r="A343" s="8" t="s">
-        <x:v>445</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B343" s="8" t="s">
         <x:v>1401</x:v>
       </x:c>
       <x:c r="C343" s="8"/>
       <x:c r="D343" s="9" t="n">
-        <x:v>116990</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E343" s="8" t="s">
         <x:v>1402</x:v>
       </x:c>
       <x:c r="F343" s="8" t="s">
         <x:v>1403</x:v>
       </x:c>
       <x:c r="G343" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H343" s="8" t="s">
         <x:v>1404</x:v>
       </x:c>
     </x:row>
-    <x:row ht="138" customHeight="1" collapsed="0">
+    <x:row ht="563.4375" customHeight="1" collapsed="0">
       <x:c r="A344" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B344" s="8" t="s">
         <x:v>1405</x:v>
       </x:c>
       <x:c r="C344" s="8"/>
       <x:c r="D344" s="9" t="n">
-        <x:v>180941</x:v>
+        <x:v>792738</x:v>
       </x:c>
       <x:c r="E344" s="8" t="s">
         <x:v>1406</x:v>
       </x:c>
       <x:c r="F344" s="8" t="s">
         <x:v>1407</x:v>
       </x:c>
       <x:c r="G344" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H344" s="8" t="s">
         <x:v>1408</x:v>
       </x:c>
     </x:row>
-    <x:row ht="160.96875" customHeight="1" collapsed="0">
+    <x:row ht="919.9375" customHeight="1" collapsed="0">
       <x:c r="A345" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B345" s="8" t="s">
         <x:v>1409</x:v>
       </x:c>
       <x:c r="C345" s="8"/>
       <x:c r="D345" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>92104</x:v>
       </x:c>
       <x:c r="E345" s="8" t="s">
         <x:v>1410</x:v>
       </x:c>
       <x:c r="F345" s="8" t="s">
         <x:v>1411</x:v>
       </x:c>
       <x:c r="G345" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H345" s="8" t="s">
         <x:v>1412</x:v>
       </x:c>
     </x:row>
-    <x:row ht="931.40625" customHeight="1" collapsed="0">
+    <x:row ht="16535.59375" customHeight="1" collapsed="0">
       <x:c r="A346" s="8" t="s">
-        <x:v>445</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B346" s="8" t="s">
         <x:v>1413</x:v>
       </x:c>
       <x:c r="C346" s="8"/>
       <x:c r="D346" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>167713</x:v>
       </x:c>
       <x:c r="E346" s="8" t="s">
         <x:v>1414</x:v>
       </x:c>
       <x:c r="F346" s="8" t="s">
         <x:v>1415</x:v>
       </x:c>
       <x:c r="G346" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H346" s="8" t="s">
         <x:v>1416</x:v>
       </x:c>
     </x:row>
-    <x:row ht="563.4375" customHeight="1" collapsed="0">
+    <x:row ht="264.46875" customHeight="1" collapsed="0">
       <x:c r="A347" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B347" s="8" t="s">
         <x:v>1417</x:v>
       </x:c>
       <x:c r="C347" s="8"/>
       <x:c r="D347" s="9" t="n">
-        <x:v>792738</x:v>
+        <x:v>99195</x:v>
       </x:c>
       <x:c r="E347" s="8" t="s">
         <x:v>1418</x:v>
       </x:c>
       <x:c r="F347" s="8" t="s">
         <x:v>1419</x:v>
       </x:c>
       <x:c r="G347" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H347" s="8" t="s">
         <x:v>1420</x:v>
       </x:c>
     </x:row>
-    <x:row ht="919.9375" customHeight="1" collapsed="0">
+    <x:row ht="184" customHeight="1" collapsed="0">
       <x:c r="A348" s="8" t="s">
-        <x:v>98</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="B348" s="8" t="s">
         <x:v>1421</x:v>
       </x:c>
       <x:c r="C348" s="8"/>
       <x:c r="D348" s="9" t="n">
-        <x:v>92104</x:v>
+        <x:v>77001</x:v>
       </x:c>
       <x:c r="E348" s="8" t="s">
         <x:v>1422</x:v>
       </x:c>
       <x:c r="F348" s="8" t="s">
         <x:v>1423</x:v>
       </x:c>
       <x:c r="G348" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H348" s="8" t="s">
         <x:v>1424</x:v>
       </x:c>
     </x:row>
-    <x:row ht="16535.59375" customHeight="1" collapsed="0">
+    <x:row ht="1920.34375" customHeight="1" collapsed="0">
       <x:c r="A349" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B349" s="8" t="s">
         <x:v>1425</x:v>
       </x:c>
       <x:c r="C349" s="8"/>
       <x:c r="D349" s="9" t="n">
-        <x:v>167713</x:v>
+        <x:v>1430723</x:v>
       </x:c>
       <x:c r="E349" s="8" t="s">
         <x:v>1426</x:v>
       </x:c>
       <x:c r="F349" s="8" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="G349" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H349" s="8" t="s">
         <x:v>1428</x:v>
       </x:c>
     </x:row>
-    <x:row ht="264.46875" customHeight="1" collapsed="0">
+    <x:row ht="459.9375" customHeight="1" collapsed="0">
       <x:c r="A350" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B350" s="8" t="s">
         <x:v>1429</x:v>
       </x:c>
       <x:c r="C350" s="8"/>
       <x:c r="D350" s="9" t="n">
-        <x:v>99195</x:v>
+        <x:v>89465</x:v>
       </x:c>
       <x:c r="E350" s="8" t="s">
         <x:v>1430</x:v>
       </x:c>
       <x:c r="F350" s="8" t="s">
         <x:v>1431</x:v>
       </x:c>
       <x:c r="G350" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H350" s="8" t="s">
         <x:v>1432</x:v>
       </x:c>
     </x:row>
-    <x:row ht="184" customHeight="1" collapsed="0">
+    <x:row ht="459.9375" customHeight="1" collapsed="0">
       <x:c r="A351" s="8" t="s">
-        <x:v>724</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B351" s="8" t="s">
         <x:v>1433</x:v>
       </x:c>
       <x:c r="C351" s="8"/>
       <x:c r="D351" s="9" t="n">
-        <x:v>77001</x:v>
+        <x:v>374757</x:v>
       </x:c>
       <x:c r="E351" s="8" t="s">
         <x:v>1434</x:v>
       </x:c>
       <x:c r="F351" s="8" t="s">
         <x:v>1435</x:v>
       </x:c>
       <x:c r="G351" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H351" s="8" t="s">
         <x:v>1436</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1920.34375" customHeight="1" collapsed="0">
+    <x:row ht="115" customHeight="1" collapsed="0">
       <x:c r="A352" s="8" t="s">
-        <x:v>71</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B352" s="8" t="s">
         <x:v>1437</x:v>
       </x:c>
       <x:c r="C352" s="8"/>
       <x:c r="D352" s="9" t="n">
-        <x:v>1430723</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E352" s="8" t="s">
         <x:v>1438</x:v>
       </x:c>
       <x:c r="F352" s="8" t="s">
         <x:v>1439</x:v>
       </x:c>
       <x:c r="G352" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H352" s="8" t="s">
         <x:v>1440</x:v>
       </x:c>
     </x:row>
-    <x:row ht="459.9375" customHeight="1" collapsed="0">
+    <x:row ht="138" customHeight="1" collapsed="0">
       <x:c r="A353" s="8" t="s">
-        <x:v>201</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B353" s="8" t="s">
         <x:v>1441</x:v>
       </x:c>
       <x:c r="C353" s="8"/>
       <x:c r="D353" s="9" t="n">
-        <x:v>89465</x:v>
+        <x:v>98957</x:v>
       </x:c>
       <x:c r="E353" s="8" t="s">
         <x:v>1442</x:v>
       </x:c>
       <x:c r="F353" s="8" t="s">
         <x:v>1443</x:v>
       </x:c>
       <x:c r="G353" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H353" s="8" t="s">
         <x:v>1444</x:v>
       </x:c>
     </x:row>
-    <x:row ht="459.9375" customHeight="1" collapsed="0">
+    <x:row ht="1230.40625" customHeight="1" collapsed="0">
       <x:c r="A354" s="8" t="s">
-        <x:v>210</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B354" s="8" t="s">
         <x:v>1445</x:v>
       </x:c>
       <x:c r="C354" s="8"/>
       <x:c r="D354" s="9" t="n">
-        <x:v>374757</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E354" s="8" t="s">
         <x:v>1446</x:v>
       </x:c>
       <x:c r="F354" s="8" t="s">
         <x:v>1447</x:v>
       </x:c>
       <x:c r="G354" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H354" s="8" t="s">
         <x:v>1448</x:v>
       </x:c>
     </x:row>
-    <x:row ht="115.03125" customHeight="1" collapsed="0">
+    <x:row ht="977.4375" customHeight="1" collapsed="0">
       <x:c r="A355" s="8" t="s">
-        <x:v>61</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B355" s="8" t="s">
         <x:v>1449</x:v>
       </x:c>
       <x:c r="C355" s="8"/>
       <x:c r="D355" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E355" s="8" t="s">
         <x:v>1450</x:v>
       </x:c>
       <x:c r="F355" s="8" t="s">
         <x:v>1451</x:v>
       </x:c>
       <x:c r="G355" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H355" s="8" t="s">
         <x:v>1452</x:v>
       </x:c>
     </x:row>
-    <x:row ht="137.96875" customHeight="1" collapsed="0">
+    <x:row ht="172.46875" customHeight="1" collapsed="0">
       <x:c r="A356" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B356" s="8" t="s">
         <x:v>1453</x:v>
       </x:c>
       <x:c r="C356" s="8"/>
       <x:c r="D356" s="9" t="n">
-        <x:v>98957</x:v>
+        <x:v>215635</x:v>
       </x:c>
       <x:c r="E356" s="8" t="s">
         <x:v>1454</x:v>
       </x:c>
       <x:c r="F356" s="8" t="s">
         <x:v>1455</x:v>
       </x:c>
       <x:c r="G356" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H356" s="8" t="s">
         <x:v>1456</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1230.40625" customHeight="1" collapsed="0">
+    <x:row ht="816.4375" customHeight="1" collapsed="0">
       <x:c r="A357" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B357" s="8" t="s">
         <x:v>1457</x:v>
       </x:c>
       <x:c r="C357" s="8"/>
       <x:c r="D357" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>92779</x:v>
       </x:c>
       <x:c r="E357" s="8" t="s">
         <x:v>1458</x:v>
       </x:c>
       <x:c r="F357" s="8" t="s">
         <x:v>1459</x:v>
       </x:c>
       <x:c r="G357" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H357" s="8" t="s">
         <x:v>1460</x:v>
       </x:c>
     </x:row>
-    <x:row ht="977.40625" customHeight="1" collapsed="0">
+    <x:row ht="1506.375" customHeight="1" collapsed="0">
       <x:c r="A358" s="8" t="s">
-        <x:v>201</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B358" s="8" t="s">
         <x:v>1461</x:v>
       </x:c>
       <x:c r="C358" s="8"/>
       <x:c r="D358" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E358" s="8" t="s">
         <x:v>1462</x:v>
       </x:c>
       <x:c r="F358" s="8" t="s">
         <x:v>1463</x:v>
       </x:c>
       <x:c r="G358" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H358" s="8" t="s">
         <x:v>1464</x:v>
       </x:c>
     </x:row>
-    <x:row ht="172.5" customHeight="1" collapsed="0">
+    <x:row ht="4300.625" customHeight="1" collapsed="0">
       <x:c r="A359" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="B359" s="8" t="s">
         <x:v>1465</x:v>
       </x:c>
       <x:c r="C359" s="8"/>
       <x:c r="D359" s="9" t="n">
-        <x:v>215635</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E359" s="8" t="s">
         <x:v>1466</x:v>
       </x:c>
       <x:c r="F359" s="8" t="s">
         <x:v>1467</x:v>
       </x:c>
       <x:c r="G359" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H359" s="8" t="s">
         <x:v>1468</x:v>
       </x:c>
     </x:row>
     <x:row ht="816.4375" customHeight="1" collapsed="0">
       <x:c r="A360" s="8" t="s">
-        <x:v>445</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B360" s="8" t="s">
         <x:v>1469</x:v>
       </x:c>
       <x:c r="C360" s="8"/>
       <x:c r="D360" s="9" t="n">
-        <x:v>92779</x:v>
+        <x:v>143202</x:v>
       </x:c>
       <x:c r="E360" s="8" t="s">
         <x:v>1470</x:v>
       </x:c>
       <x:c r="F360" s="8" t="s">
         <x:v>1471</x:v>
       </x:c>
       <x:c r="G360" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H360" s="8" t="s">
         <x:v>1472</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1506.34375" customHeight="1" collapsed="0">
+    <x:row ht="494.4375" customHeight="1" collapsed="0">
       <x:c r="A361" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B361" s="8" t="s">
         <x:v>1473</x:v>
       </x:c>
       <x:c r="C361" s="8"/>
       <x:c r="D361" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>179747</x:v>
       </x:c>
       <x:c r="E361" s="8" t="s">
         <x:v>1474</x:v>
       </x:c>
       <x:c r="F361" s="8" t="s">
         <x:v>1475</x:v>
       </x:c>
       <x:c r="G361" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H361" s="8" t="s">
         <x:v>1476</x:v>
       </x:c>
     </x:row>
-    <x:row ht="4300.65625" customHeight="1" collapsed="0">
+    <x:row ht="92" customHeight="1" collapsed="0">
       <x:c r="A362" s="8" t="s">
-        <x:v>550</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="B362" s="8" t="s">
         <x:v>1477</x:v>
       </x:c>
       <x:c r="C362" s="8"/>
       <x:c r="D362" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E362" s="8" t="s">
         <x:v>1478</x:v>
       </x:c>
       <x:c r="F362" s="8" t="s">
         <x:v>1479</x:v>
       </x:c>
       <x:c r="G362" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H362" s="8" t="s">
         <x:v>1480</x:v>
       </x:c>
     </x:row>
-    <x:row ht="816.4375" customHeight="1" collapsed="0">
+    <x:row ht="356.46875" customHeight="1" collapsed="0">
       <x:c r="A363" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B363" s="8" t="s">
         <x:v>1481</x:v>
       </x:c>
       <x:c r="C363" s="8"/>
       <x:c r="D363" s="9" t="n">
-        <x:v>143202</x:v>
+        <x:v>250756</x:v>
       </x:c>
       <x:c r="E363" s="8" t="s">
         <x:v>1482</x:v>
       </x:c>
       <x:c r="F363" s="8" t="s">
         <x:v>1483</x:v>
       </x:c>
       <x:c r="G363" s="8" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H363" s="8" t="s">
         <x:v>1484</x:v>
       </x:c>
     </x:row>
-    <x:row ht="494.4375" customHeight="1" collapsed="0">
+    <x:row ht="1103.875" customHeight="1" collapsed="0">
       <x:c r="A364" s="8" t="s">
-        <x:v>145</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B364" s="8" t="s">
         <x:v>1485</x:v>
       </x:c>
       <x:c r="C364" s="8"/>
       <x:c r="D364" s="9" t="n">
-        <x:v>179747</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E364" s="8" t="s">
         <x:v>1486</x:v>
       </x:c>
       <x:c r="F364" s="8" t="s">
         <x:v>1487</x:v>
       </x:c>
       <x:c r="G364" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H364" s="8" t="s">
         <x:v>1488</x:v>
       </x:c>
     </x:row>
-    <x:row ht="91.96875" customHeight="1" collapsed="0">
+    <x:row ht="1057.9375" customHeight="1" collapsed="0">
       <x:c r="A365" s="8" t="s">
-        <x:v>541</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B365" s="8" t="s">
         <x:v>1489</x:v>
       </x:c>
       <x:c r="C365" s="8"/>
       <x:c r="D365" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E365" s="8" t="s">
         <x:v>1490</x:v>
       </x:c>
       <x:c r="F365" s="8" t="s">
         <x:v>1491</x:v>
       </x:c>
       <x:c r="G365" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H365" s="8" t="s">
         <x:v>1492</x:v>
       </x:c>
     </x:row>
-    <x:row ht="356.46875" customHeight="1" collapsed="0">
+    <x:row ht="2828.71875" customHeight="1" collapsed="0">
       <x:c r="A366" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="B366" s="8" t="s">
-        <x:v>1493</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="C366" s="8"/>
       <x:c r="D366" s="9" t="n">
-        <x:v>250756</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E366" s="8" t="s">
-        <x:v>1494</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="F366" s="8" t="s">
-        <x:v>1495</x:v>
+        <x:v>1496</x:v>
       </x:c>
       <x:c r="G366" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H366" s="8" t="s">
-        <x:v>1496</x:v>
-[...2 lines deleted...]
-    <x:row ht="1103.90625" customHeight="1" collapsed="0">
+        <x:v>1497</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="471.46875" customHeight="1" collapsed="0">
       <x:c r="A367" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B367" s="8" t="s">
-        <x:v>1497</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="C367" s="8"/>
       <x:c r="D367" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E367" s="8" t="s">
-        <x:v>1498</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="F367" s="8" t="s">
-        <x:v>1499</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="G367" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H367" s="8" t="s">
-        <x:v>1500</x:v>
-[...2 lines deleted...]
-    <x:row ht="1057.90625" customHeight="1" collapsed="0">
+        <x:v>1501</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="287.46875" customHeight="1" collapsed="0">
       <x:c r="A368" s="8" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B368" s="8" t="s">
-        <x:v>1501</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="C368" s="8"/>
       <x:c r="D368" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E368" s="8" t="s">
-        <x:v>1502</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="F368" s="8" t="s">
-        <x:v>1503</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="G368" s="8" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H368" s="8" t="s">
-        <x:v>1504</x:v>
-[...2 lines deleted...]
-    <x:row ht="2828.75" customHeight="1" collapsed="0">
+        <x:v>1505</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1885.84375" customHeight="1" collapsed="0">
       <x:c r="A369" s="8" t="s">
-        <x:v>1505</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B369" s="8" t="s">
         <x:v>1506</x:v>
       </x:c>
       <x:c r="C369" s="8"/>
       <x:c r="D369" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>290583</x:v>
       </x:c>
       <x:c r="E369" s="8" t="s">
         <x:v>1507</x:v>
       </x:c>
       <x:c r="F369" s="8" t="s">
         <x:v>1508</x:v>
       </x:c>
       <x:c r="G369" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H369" s="8" t="s">
         <x:v>1509</x:v>
       </x:c>
     </x:row>
-    <x:row ht="471.46875" customHeight="1" collapsed="0">
+    <x:row ht="149.46875" customHeight="1" collapsed="0">
       <x:c r="A370" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B370" s="8" t="s">
         <x:v>1510</x:v>
       </x:c>
       <x:c r="C370" s="8"/>
       <x:c r="D370" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E370" s="8" t="s">
         <x:v>1511</x:v>
       </x:c>
       <x:c r="F370" s="8" t="s">
         <x:v>1512</x:v>
       </x:c>
       <x:c r="G370" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H370" s="8" t="s">
         <x:v>1513</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.4375" customHeight="1" collapsed="0">
+    <x:row ht="2046.8125" customHeight="1" collapsed="0">
       <x:c r="A371" s="8" t="s">
-        <x:v>275</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B371" s="8" t="s">
         <x:v>1514</x:v>
       </x:c>
       <x:c r="C371" s="8"/>
       <x:c r="D371" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>171801</x:v>
       </x:c>
       <x:c r="E371" s="8" t="s">
         <x:v>1515</x:v>
       </x:c>
       <x:c r="F371" s="8" t="s">
         <x:v>1516</x:v>
       </x:c>
       <x:c r="G371" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H371" s="8" t="s">
         <x:v>1517</x:v>
       </x:c>
     </x:row>
-    <x:row ht="92" customHeight="1" collapsed="0">
+    <x:row ht="528.96875" customHeight="1" collapsed="0">
       <x:c r="A372" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B372" s="8" t="s">
         <x:v>1518</x:v>
       </x:c>
       <x:c r="C372" s="8"/>
       <x:c r="D372" s="9" t="n">
-        <x:v>173811</x:v>
+        <x:v>2592030</x:v>
       </x:c>
       <x:c r="E372" s="8" t="s">
         <x:v>1519</x:v>
       </x:c>
       <x:c r="F372" s="8" t="s">
         <x:v>1520</x:v>
       </x:c>
       <x:c r="G372" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H372" s="8" t="s">
         <x:v>1521</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1885.84375" customHeight="1" collapsed="0">
+    <x:row ht="390.9375" customHeight="1" collapsed="0">
       <x:c r="A373" s="8" t="s">
-        <x:v>210</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B373" s="8" t="s">
         <x:v>1522</x:v>
       </x:c>
       <x:c r="C373" s="8"/>
       <x:c r="D373" s="9" t="n">
-        <x:v>290583</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E373" s="8" t="s">
         <x:v>1523</x:v>
       </x:c>
       <x:c r="F373" s="8" t="s">
         <x:v>1524</x:v>
       </x:c>
       <x:c r="G373" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H373" s="8" t="s">
         <x:v>1525</x:v>
       </x:c>
     </x:row>
-    <x:row ht="149.5" customHeight="1" collapsed="0">
+    <x:row ht="1920.34375" customHeight="1" collapsed="0">
       <x:c r="A374" s="8" t="s">
-        <x:v>420</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="B374" s="8" t="s">
         <x:v>1526</x:v>
       </x:c>
       <x:c r="C374" s="8"/>
       <x:c r="D374" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>277986</x:v>
       </x:c>
       <x:c r="E374" s="8" t="s">
         <x:v>1527</x:v>
       </x:c>
       <x:c r="F374" s="8" t="s">
         <x:v>1528</x:v>
       </x:c>
       <x:c r="G374" s="8" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H374" s="8" t="s">
         <x:v>1529</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2046.8125" customHeight="1" collapsed="0">
+    <x:row ht="678.4375" customHeight="1" collapsed="0">
       <x:c r="A375" s="8" t="s">
-        <x:v>61</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B375" s="8" t="s">
         <x:v>1530</x:v>
       </x:c>
       <x:c r="C375" s="8"/>
       <x:c r="D375" s="9" t="n">
-        <x:v>171801</x:v>
+        <x:v>84476</x:v>
       </x:c>
       <x:c r="E375" s="8" t="s">
         <x:v>1531</x:v>
       </x:c>
       <x:c r="F375" s="8" t="s">
         <x:v>1532</x:v>
       </x:c>
       <x:c r="G375" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H375" s="8" t="s">
+        <x:v>445</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="436.96875" customHeight="1" collapsed="0">
+      <x:c r="A376" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B376" s="8" t="s">
         <x:v>1533</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1534</x:v>
       </x:c>
       <x:c r="C376" s="8"/>
       <x:c r="D376" s="9" t="n">
-        <x:v>2592030</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E376" s="8" t="s">
+        <x:v>1534</x:v>
+      </x:c>
+      <x:c r="F376" s="8" t="s">
         <x:v>1535</x:v>
       </x:c>
-      <x:c r="F376" s="8" t="s">
+      <x:c r="G376" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H376" s="8" t="s">
         <x:v>1536</x:v>
       </x:c>
-      <x:c r="G376" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H376" s="8" t="s">
+    </x:row>
+    <x:row ht="402.46875" customHeight="1" collapsed="0">
+      <x:c r="A377" s="8" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B377" s="8" t="s">
         <x:v>1537</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1538</x:v>
       </x:c>
       <x:c r="C377" s="8"/>
       <x:c r="D377" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>362784</x:v>
       </x:c>
       <x:c r="E377" s="8" t="s">
+        <x:v>1538</x:v>
+      </x:c>
+      <x:c r="F377" s="8" t="s">
         <x:v>1539</x:v>
       </x:c>
-      <x:c r="F377" s="8" t="s">
+      <x:c r="G377" s="8" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H377" s="8" t="s">
         <x:v>1540</x:v>
       </x:c>
-      <x:c r="G377" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H377" s="8" t="s">
+    </x:row>
+    <x:row ht="655.4375" customHeight="1" collapsed="0">
+      <x:c r="A378" s="8" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="B378" s="8" t="s">
         <x:v>1541</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1542</x:v>
       </x:c>
       <x:c r="C378" s="8"/>
       <x:c r="D378" s="9" t="n">
-        <x:v>277986</x:v>
+        <x:v>126168</x:v>
       </x:c>
       <x:c r="E378" s="8" t="s">
+        <x:v>1542</x:v>
+      </x:c>
+      <x:c r="F378" s="8" t="s">
         <x:v>1543</x:v>
       </x:c>
-      <x:c r="F378" s="8" t="s">
+      <x:c r="G378" s="8" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H378" s="8" t="s">
         <x:v>1544</x:v>
       </x:c>
-      <x:c r="G378" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H378" s="8" t="s">
+    </x:row>
+    <x:row ht="3012.75" customHeight="1" collapsed="0">
+      <x:c r="A379" s="8" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B379" s="8" t="s">
         <x:v>1545</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1546</x:v>
       </x:c>
       <x:c r="C379" s="8"/>
       <x:c r="D379" s="9" t="n">
-        <x:v>84476</x:v>
+        <x:v>283195</x:v>
       </x:c>
       <x:c r="E379" s="8" t="s">
+        <x:v>1546</x:v>
+      </x:c>
+      <x:c r="F379" s="8" t="s">
         <x:v>1547</x:v>
       </x:c>
-      <x:c r="F379" s="8" t="s">
+      <x:c r="G379" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H379" s="8" t="s">
         <x:v>1548</x:v>
       </x:c>
-      <x:c r="G379" s="8" t="s">
-[...6 lines deleted...]
-    <x:row ht="436.96875" customHeight="1" collapsed="0">
+    </x:row>
+    <x:row ht="69" customHeight="1" collapsed="0">
       <x:c r="A380" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B380" s="8" t="s">
         <x:v>1549</x:v>
       </x:c>
       <x:c r="C380" s="8"/>
       <x:c r="D380" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E380" s="8" t="s">
         <x:v>1550</x:v>
       </x:c>
       <x:c r="F380" s="8" t="s">
         <x:v>1551</x:v>
       </x:c>
       <x:c r="G380" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H380" s="8" t="s">
         <x:v>1552</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.46875" customHeight="1" collapsed="0">
+    <x:row ht="2587.28125" customHeight="1" collapsed="0">
       <x:c r="A381" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B381" s="8" t="s">
         <x:v>1553</x:v>
       </x:c>
       <x:c r="C381" s="8"/>
       <x:c r="D381" s="9" t="n">
-        <x:v>362784</x:v>
+        <x:v>457434</x:v>
       </x:c>
       <x:c r="E381" s="8" t="s">
         <x:v>1554</x:v>
       </x:c>
       <x:c r="F381" s="8" t="s">
         <x:v>1555</x:v>
       </x:c>
       <x:c r="G381" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H381" s="8" t="s">
         <x:v>1556</x:v>
       </x:c>
     </x:row>
-    <x:row ht="655.4375" customHeight="1" collapsed="0">
+    <x:row ht="712.90625" customHeight="1" collapsed="0">
       <x:c r="A382" s="8" t="s">
-        <x:v>113</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B382" s="8" t="s">
         <x:v>1557</x:v>
       </x:c>
       <x:c r="C382" s="8"/>
       <x:c r="D382" s="9" t="n">
-        <x:v>126168</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E382" s="8" t="s">
         <x:v>1558</x:v>
       </x:c>
       <x:c r="F382" s="8" t="s">
         <x:v>1559</x:v>
       </x:c>
       <x:c r="G382" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H382" s="8" t="s">
         <x:v>1560</x:v>
       </x:c>
     </x:row>
-    <x:row ht="3012.75" customHeight="1" collapsed="0">
+    <x:row ht="701.4375" customHeight="1" collapsed="0">
       <x:c r="A383" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B383" s="8" t="s">
         <x:v>1561</x:v>
       </x:c>
       <x:c r="C383" s="8"/>
       <x:c r="D383" s="9" t="n">
-        <x:v>283195</x:v>
+        <x:v>368156</x:v>
       </x:c>
       <x:c r="E383" s="8" t="s">
         <x:v>1562</x:v>
       </x:c>
       <x:c r="F383" s="8" t="s">
         <x:v>1563</x:v>
       </x:c>
       <x:c r="G383" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H383" s="8" t="s">
         <x:v>1564</x:v>
       </x:c>
     </x:row>
-    <x:row ht="69" customHeight="1" collapsed="0">
+    <x:row ht="218.5" customHeight="1" collapsed="0">
       <x:c r="A384" s="8" t="s">
-        <x:v>156</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B384" s="8" t="s">
         <x:v>1565</x:v>
       </x:c>
       <x:c r="C384" s="8"/>
       <x:c r="D384" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>569930</x:v>
       </x:c>
       <x:c r="E384" s="8" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="F384" s="8" t="s">
         <x:v>1566</x:v>
       </x:c>
-      <x:c r="F384" s="8" t="s">
+      <x:c r="G384" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H384" s="8" t="s">
         <x:v>1567</x:v>
       </x:c>
-      <x:c r="G384" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H384" s="8" t="s">
+    </x:row>
+    <x:row ht="103.5" customHeight="1" collapsed="0">
+      <x:c r="A385" s="8" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B385" s="8" t="s">
         <x:v>1568</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1569</x:v>
       </x:c>
       <x:c r="C385" s="8"/>
       <x:c r="D385" s="9" t="n">
-        <x:v>457434</x:v>
+        <x:v>130984</x:v>
       </x:c>
       <x:c r="E385" s="8" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="F385" s="8" t="s">
         <x:v>1570</x:v>
       </x:c>
-      <x:c r="F385" s="8" t="s">
+      <x:c r="G385" s="8" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H385" s="8" t="s">
         <x:v>1571</x:v>
       </x:c>
-      <x:c r="G385" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H385" s="8" t="s">
+    </x:row>
+    <x:row ht="23" customHeight="1" collapsed="0">
+      <x:c r="A386" s="8" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B386" s="8" t="s">
         <x:v>1572</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1573</x:v>
       </x:c>
       <x:c r="C386" s="8"/>
       <x:c r="D386" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>146317</x:v>
       </x:c>
       <x:c r="E386" s="8" t="s">
+        <x:v>1573</x:v>
+      </x:c>
+      <x:c r="F386" s="8" t="s">
         <x:v>1574</x:v>
       </x:c>
-      <x:c r="F386" s="8" t="s">
+      <x:c r="G386" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H386" s="8" t="s">
         <x:v>1575</x:v>
       </x:c>
-      <x:c r="G386" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H386" s="8" t="s">
+    </x:row>
+    <x:row ht="91.96875" customHeight="1" collapsed="0">
+      <x:c r="A387" s="8" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B387" s="8" t="s">
         <x:v>1576</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1577</x:v>
       </x:c>
       <x:c r="C387" s="8"/>
       <x:c r="D387" s="9" t="n">
-        <x:v>368156</x:v>
+        <x:v>173811</x:v>
       </x:c>
       <x:c r="E387" s="8" t="s">
+        <x:v>1577</x:v>
+      </x:c>
+      <x:c r="F387" s="8" t="s">
         <x:v>1578</x:v>
       </x:c>
-      <x:c r="F387" s="8" t="s">
+      <x:c r="G387" s="8" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H387" s="8" t="s">
         <x:v>1579</x:v>
       </x:c>
-      <x:c r="G387" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H387" s="8" t="s">
+    </x:row>
+    <x:row ht="574.9375" customHeight="1" collapsed="0">
+      <x:c r="A388" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B388" s="8" t="s">
         <x:v>1580</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1581</x:v>
       </x:c>
       <x:c r="C388" s="8"/>
       <x:c r="D388" s="9" t="n">
-        <x:v>569930</x:v>
+        <x:v>122267</x:v>
       </x:c>
       <x:c r="E388" s="8" t="s">
-        <x:v>124</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="F388" s="8" t="s">
         <x:v>1582</x:v>
       </x:c>
       <x:c r="G388" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H388" s="8" t="s">
         <x:v>1583</x:v>
       </x:c>
     </x:row>
-    <x:row ht="103.46875" customHeight="1" collapsed="0">
+    <x:row ht="2046.8125" customHeight="1" collapsed="0">
       <x:c r="A389" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B389" s="8" t="s">
         <x:v>1584</x:v>
       </x:c>
       <x:c r="C389" s="8"/>
       <x:c r="D389" s="9" t="n">
-        <x:v>130984</x:v>
+        <x:v>179579</x:v>
       </x:c>
       <x:c r="E389" s="8" t="s">
         <x:v>1585</x:v>
       </x:c>
       <x:c r="F389" s="8" t="s">
         <x:v>1586</x:v>
       </x:c>
       <x:c r="G389" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H389" s="8" t="s">
         <x:v>1587</x:v>
       </x:c>
     </x:row>
-    <x:row ht="574.9375" customHeight="1" collapsed="0">
+    <x:row ht="459.96875" customHeight="1" collapsed="0">
       <x:c r="A390" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B390" s="8" t="s">
         <x:v>1588</x:v>
       </x:c>
       <x:c r="C390" s="8"/>
       <x:c r="D390" s="9" t="n">
-        <x:v>122267</x:v>
+        <x:v>102186</x:v>
       </x:c>
       <x:c r="E390" s="8" t="s">
         <x:v>1589</x:v>
       </x:c>
       <x:c r="F390" s="8" t="s">
         <x:v>1590</x:v>
       </x:c>
       <x:c r="G390" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H390" s="8" t="s">
         <x:v>1591</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2046.84375" customHeight="1" collapsed="0">
+    <x:row ht="689.96875" customHeight="1" collapsed="0">
       <x:c r="A391" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B391" s="8" t="s">
         <x:v>1592</x:v>
       </x:c>
       <x:c r="C391" s="8"/>
       <x:c r="D391" s="9" t="n">
-        <x:v>179579</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E391" s="8" t="s">
         <x:v>1593</x:v>
       </x:c>
       <x:c r="F391" s="8" t="s">
         <x:v>1594</x:v>
       </x:c>
       <x:c r="G391" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H391" s="8" t="s">
         <x:v>1595</x:v>
       </x:c>
     </x:row>
-    <x:row ht="459.9375" customHeight="1" collapsed="0">
+    <x:row ht="471.4375" customHeight="1" collapsed="0">
       <x:c r="A392" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B392" s="8" t="s">
         <x:v>1596</x:v>
       </x:c>
       <x:c r="C392" s="8"/>
       <x:c r="D392" s="9" t="n">
-        <x:v>102186</x:v>
-[...1 lines deleted...]
-      <x:c r="E392" s="8" t="s">
+        <x:v>278977</x:v>
+      </x:c>
+      <x:c r="E392" s="8"/>
+      <x:c r="F392" s="8"/>
+      <x:c r="G392" s="8" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H392" s="8" t="s">
         <x:v>1597</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1599</x:v>
       </x:c>
     </x:row>
     <x:row ht="23" customHeight="1" collapsed="0">
       <x:c r="A393" s="10" t="s">
-        <x:v>1600</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="B393" s="10" t="s">
-        <x:v>1601</x:v>
+        <x:v>1599</x:v>
       </x:c>
       <x:c r="C393" s="10"/>
       <x:c r="D393" s="11" t="n">
         <x:v>109515543</x:v>
       </x:c>
       <x:c r="E393" s="10" t="s">
-        <x:v>1600</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="F393" s="10" t="s">
-        <x:v>1600</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="G393" s="10" t="s">
-        <x:v>1600</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="H393" s="10" t="s">
-        <x:v>1600</x:v>
+        <x:v>1598</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
@@ -15418,29 +15408,29 @@
     <x:mergeCell ref="B373:C373"/>
     <x:mergeCell ref="B374:C374"/>
     <x:mergeCell ref="B375:C375"/>
     <x:mergeCell ref="B376:C376"/>
     <x:mergeCell ref="B377:C377"/>
     <x:mergeCell ref="B378:C378"/>
     <x:mergeCell ref="B379:C379"/>
     <x:mergeCell ref="B380:C380"/>
     <x:mergeCell ref="B381:C381"/>
     <x:mergeCell ref="B382:C382"/>
     <x:mergeCell ref="B383:C383"/>
     <x:mergeCell ref="B384:C384"/>
     <x:mergeCell ref="B385:C385"/>
     <x:mergeCell ref="B386:C386"/>
     <x:mergeCell ref="B387:C387"/>
     <x:mergeCell ref="B388:C388"/>
     <x:mergeCell ref="B389:C389"/>
     <x:mergeCell ref="B390:C390"/>
     <x:mergeCell ref="B391:C391"/>
     <x:mergeCell ref="B392:C392"/>
     <x:mergeCell ref="B393:C393"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 24, 2026 6:09 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 22, 2026 5:22 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>