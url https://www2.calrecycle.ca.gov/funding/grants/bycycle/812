--- v14 (2026-07-23)
+++ v15 (2026-08-15)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39e0b19e04244552" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70f572278c3049d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R0ff48aaabf31468a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R4aae9f13e7e74f4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1600">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1601">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 SB 1383 Local Assistance Grant Program (OWR4)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
@@ -92,50 +92,53 @@
     <x:t>Fresno              </x:t>
   </x:si>
   <x:si>
     <x:t>City of Kerman</x:t>
   </x:si>
   <x:si>
     <x:t> John Jansons</x:t>
   </x:si>
   <x:si>
     <x:t>5598469450</x:t>
   </x:si>
   <x:si>
     <x:t>Mayette McDonald</x:t>
   </x:si>
   <x:si>
     <x:t>Offset SB 1383 Implementation Costs-Collection/Procurement, Public Education and Outreach and Customer Service.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Woodland</x:t>
   </x:si>
   <x:si>
     <x:t> Rosie Ledesma</x:t>
   </x:si>
   <x:si>
     <x:t>5306612059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Molly Park</x:t>
   </x:si>
   <x:si>
     <x:t>We plan to use majority of this cycle's funding to offset costs for a new limited term, full time Conservation Coordinator that will assist with commercial and multifamily compliance and enforcement. We plan to use the remaining funds for creating and distributing new outreach material, as well as assist with food recovery efforts, especially from Tier 2 generators.</x:t>
   </x:si>
   <x:si>
     <x:t>Orange              </x:t>
   </x:si>
   <x:si>
     <x:t>City of Laguna Niguel</x:t>
   </x:si>
   <x:si>
     <x:t> Kevin O'connor</x:t>
   </x:si>
   <x:si>
     <x:t>9493624384</x:t>
   </x:si>
   <x:si>
     <x:t>Mussie Yehaise</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Laguna Niguel will utilize the grant funding to expand edible food recovery and increase capacity planning in partnership with the Orange County Waste and Recycling. Funds will further be used to train staff on enforcement protocols, assist in procurement, record keeping, contamination minimization, education and outreach, and any additional SB 1383 related tasks. All tasks will be completed by the City's Consultant EcoNomics. The City will also utilize a separate consult to assist with additional education and outreach tasks including the development of videos and graphics for the City's social media and website. Remaining funds will be used to procure three (3) new organics recycling containers for all City facilities. Lastly, a portion of the grant will be used to cover City Staff costs associated with implementing organics recycling. </x:t>
   </x:si>
   <x:si>
     <x:t>Los Angeles         </x:t>
   </x:si>
@@ -390,65 +393,50 @@
     <x:t> Timothy Engle</x:t>
   </x:si>
   <x:si>
     <x:t>5306216587</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of SB 1383 Short-lived Climate Pollutants with a particular focus on education and outreach.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Redlands</x:t>
   </x:si>
   <x:si>
     <x:t> Louie Miranda</x:t>
   </x:si>
   <x:si>
     <x:t>9093121422</x:t>
   </x:si>
   <x:si>
     <x:t>When Kwon</x:t>
   </x:si>
   <x:si>
     <x:t>Upon securing grant funds, the City of Redlands plans to build on its existing SB 1383 organics recycling program (established 2021), which complies with the requirement standards set by SB 1383. The City of Redlands introduced a Residential Food Waste Recycling Drop-Off Program that provides drop-off locations for food waste collection throughout the City. This program welcomes all residents who want to participate in California's efforts to reduce climate pollutants by separating their food waste.
 The City of Redlands adopted Ordinance 2945, officially added to Title 13 of the Redlands Municipal Code, introducing a new Chapter 13.67 (Mandatory Organic Waste Disposal Reduction) in October 2022. The 2945 ordinance lays out clear guidelines for separating organic waste from regular refuse for different waste generators, including single-family homes, business requirements for Edible Food Recovery, and instructions for enforcement. The City of Redlands is committed to sustainable practices and has established specific regulations for Edible Food Recovery, including but not limited to procurement procedures and reporting requirements. The Edible Food Recovery program is currently being developed and is expected to launch in early 2024. This approach allows the departments to thoroughly evaluate and refine the program, ensuring that it seamlessly integrates with the City's existing initiatives.   </x:t>
   </x:si>
   <x:si>
-    <x:t>City of Ceres</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>City of Turlock</x:t>
   </x:si>
   <x:si>
     <x:t> Lupe Madrigal</x:t>
   </x:si>
   <x:si>
     <x:t>2096685590</x:t>
   </x:si>
   <x:si>
     <x:t>Stanley Uyeda</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Turlock intends to use these funds for the following activities: enhance education and outreach materials to customers regarding SB 1383 provisions, outreach and education materials to Edible Food Recovery generators and organizations, tracking databases for Edible Food Recovery programs, Procurement tracking and record keeping, personnel administrative duties, materials to assist with program development and adjustments and policy and program development.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Culver City</x:t>
   </x:si>
   <x:si>
     <x:t> Sean Singletary</x:t>
   </x:si>
   <x:si>
     <x:t>3102536457</x:t>
   </x:si>
   <x:si>
     <x:t>Culver City Public Works Environmental Programs and Operations plans to use the funding for Eligible Projects/Products including the purchase and operation of community organics collection hubs for use in areas where physical space or de minimis waivers are clustered in order to offer organics diversion (through Big Belly app-controlled organics controllers or similar).</x:t>
@@ -916,50 +904,53 @@
     <x:t>9517233890</x:t>
   </x:si>
   <x:si>
     <x:t>Funding will support education and outreach, procurement, and consultant services for enforcement monitoring.</x:t>
   </x:si>
   <x:si>
     <x:t>Fresno County</x:t>
   </x:si>
   <x:si>
     <x:t> Gurprit Jhujj</x:t>
   </x:si>
   <x:si>
     <x:t>5596004320</x:t>
   </x:si>
   <x:si>
     <x:t>The grant funding will be used to facilitate education and outreach activities to organic waste generators who are subscribed to organic waste collection services. The County will work with its Exclusive Service Area Program (ESAP) Haulers and marketing consultants to provide educational materials informing organic waste generators on source separation utilizing the appropriate containers, organic waste reduction, onsite composting, and the benefits of methane reduction. In addition, for those who opt to self-haul their organic waste in lieu of subscribing to organics waste collection service will be provided with publication on self-hauling requirements. Education and outreach will be delivered via various outlets including but not limited to printable materials, social media, compost pails, and radio/television advertisements. Additionally, the County will invest in software to collect tracking data required for SB1383. Minerva will allow the County and its ESAP haulers to track customer information, inspection data, photo/document uploads, edible food generator inspections, production of violation or further educational notices, and run reports needed for SB1383.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Garden Grove</x:t>
   </x:si>
   <x:si>
     <x:t> Mark Ladney</x:t>
   </x:si>
   <x:si>
     <x:t>7147415372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaina Meiners</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Garden Grove requests up to $298,000 in funds to help meet procurement targets for 2024, 2025, and part of 2026 through the purchase of equipment, use of contacted services to apply mulch and/or compost, transportation of procured material for city usage, and diversion of material for agricultural usage.</x:t>
   </x:si>
   <x:si>
     <x:t>Garden Grove Sanitary District</x:t>
   </x:si>
   <x:si>
     <x:t>The Garden Grove Sanitary District is the solid waste and sanitary sewer provider for the City of Garden Grove and some areas of unincorperated Orange County, and is requesting up to $301,267 in funding.  Grant funds awarded to the District will be used for a variety of tasks, such as a Gap Analysis in 2025; Edible Food Recovery Program Monitoring, Evaluation, Capacity Planning and Support; continued public education and outreach; and providing local schools with SB1383 collection containers.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Artesia</x:t>
   </x:si>
   <x:si>
     <x:t> Karen Lee</x:t>
   </x:si>
   <x:si>
     <x:t>5628656262</x:t>
   </x:si>
   <x:si>
     <x:t>The City will use the funds for collection, edible food recovery, education and outreach, and enforcement and inspection.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Alameda</x:t>
   </x:si>
@@ -1158,53 +1149,50 @@
     <x:t>Grant funds are being requested to achieve several SB 1383 related projects using a multi-prong approach. Foremost, funding is requested to increase edible food recovery efforts and expand capacity in Placer County; the funds will be used in a variety of ways to achieve these goals. Grant funds are also requested to aid in purchase of equipment that would be used to increase organic waste diversion. Funds would also be applied to consultant assistance with SB 1383 evaluation in Eastern Placer County. Full descriptions of all grant fund related projects are included in the narrative.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Industry</x:t>
   </x:si>
   <x:si>
     <x:t> Jeff Duhamel</x:t>
   </x:si>
   <x:si>
     <x:t>5624323700</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Industry was awarded $75,000 in SB1383 Local Assistance grant funds. The City used the grant funds to hire a consultant and completed: 1) Developed and mailed educational materials to all organic waste generator, Tier 1 and Tier edible food generators in the City; 2) Conducted meetings with Franchise Waste Hauler, certain generators, and the LA Regional Foodbank to address organic recycling program rollout and expansion of food donation programs; 3) Conducted site visits to inspect for compliance and notified businesses of any contamination; 4) Performed waste stream reviews for businesses that requested organic recycling waivers and followed up with businesses that were issued waivers to ensure that the businesses still qualify; 5) Conducted site-inspections which included lid-lifts and spoke with businesses who had contamination in their containers. Outreach was provided to these businesses, and training was offered to businesses that requested it; 6) Worked with Code Enforcement to ensure that programs meet the state's requirement and that materials are diverted from landfills by using permitted organics recycling collectors.
 </x:t>
   </x:si>
   <x:si>
     <x:t>City of Pittsburg</x:t>
   </x:si>
   <x:si>
     <x:t>Sara Sara Bellafronte</x:t>
   </x:si>
   <x:si>
     <x:t>9252524109</x:t>
   </x:si>
   <x:si>
-    <x:t>Molly Park</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>The City of Pittsburg is applying for SB 1383 Local Assistance Grant Program funds in order to meet compliance with 14 CCR section 18991.1. Jurisdiction Edible Food Recovery Program, 14 CCR section 18991.2. Recordkeeping Requirements for Jurisdiction Edible Food Recovery Program, 14 CCR section 18995.1. Jurisdiction Inspection Requirements (as it relates to edible food generators), and 14 CCR section 18992.1. Organic Waste Recycling Capacity Planning.
 Funding would provide the City of Pittsburg with resources to implement  regulations associated with SB 1383, including, but not limited to:
 Edible Food Recovery - The City will extend its contract with Food Shift as a qualified consultant to continue to develop and implement the City’s “Plentiful Pittsburg” Food Recovery Program. This Program includes EFG and FRO identification, tracking and contract tracking, EFG and FRO outreach, inspector training and oversight, and inspection records keeping.  The City will continue to include Food Shift in periodic check-ins with the County, local jurisdictions, their consultants, and MDRR to seek opportunities to forge partnerships that stitch together edible food recovery across neighboring jurisdictions. In compliance with SB 1383, the City will also utilize Food Shift to fulfill Capacity Planning information requests from Contra Costa County and determine how the City can foster capactiy increases through partnership with its Economic Develpoment Division.
 Procurement Requirements - In compliance with SB 1383, the City will use grant funds for recovered organic waste procurement requirements. Procured compost will be applied to up to two compost giveaways for residents per year, businesses, and local community groups throughout the two years.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Brea</x:t>
   </x:si>
   <x:si>
     <x:t> Francesca Vivanti</x:t>
   </x:si>
   <x:si>
     <x:t>7146714411</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Brea (City) anticipates using funds from the SB 1383 Local Assistance Grant program through utilizing recordkeeping/tracking software to not only assist in compiling a thorough Implementation Record, but also tracking inspections/site visits, waivers, Edible Food Generators/Edible Food Organizations, hauler reports, and more. Moreover, the City will utilize funds for education/outreach materials, such as mailers and flyers, attend solid waste-related conferences, and if necessary, contract with consultants for assistance in SB 1383 implementation activities. Other  uses for grant funds include the purchase of containers for City facilities, organic procurement activities, personnel costs, and purchasing materials to assist with edible food recovery.</x:t>
   </x:si>
   <x:si>
     <x:t>Monterey            </x:t>
   </x:si>
   <x:si>
     <x:t>Salinas Valley Solid Waste Authority</x:t>
   </x:si>
   <x:si>
     <x:t>Ms Elia Zavala</x:t>
@@ -2012,51 +2000,51 @@
   <x:si>
     <x:t>6504839097</x:t>
   </x:si>
   <x:si>
     <x:t>Colma will be participating in the San Mateo County Resource Conservation District Compost Broker Project. This project is a collaboration between every city and town within San Mateo County, the County of San Mateo, and the San Mateo Resource Conservation District (RCD) to help each jurisdiction meet their SB 1383 recovered organic waste product procurement target. Our Jurisdiction will contract with the RCD to procure compost and apply it to farm and rangeland in San Mateo County; to identify and develop additional partnership opportunities with the county’s agricultural communities to support long-term SB 1383 compliance; and to assess innovative compost procurement, application, and funding strategies to build capacity for the long term. Also, the funds cover SB 1383 Program implementation includes edible food recovery, procurement of organics waste products, organics collection improvement, staff time for reporting, management, monitoring and compliance.</x:t>
   </x:si>
   <x:si>
     <x:t>Town of Hillsborough</x:t>
   </x:si>
   <x:si>
     <x:t> Mandy Brown</x:t>
   </x:si>
   <x:si>
     <x:t>6503757409</x:t>
   </x:si>
   <x:si>
     <x:t>City of Laguna Hills</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. Matt Durham</x:t>
   </x:si>
   <x:si>
     <x:t>9497072687</x:t>
   </x:si>
   <x:si>
-    <x:t>The City of Laguna Hills plans on using the grant funds to support inspection and enforcement work efforts.  Funds will be used to pay for a third-party consultant to conduct inspections and an evaluation of the SB 1383 programs on how much work effort will be required for ongoing enforcement of SB 1383 regulations (i.e. route audits).  Some of the funds may also be used to support staff costs in work efforts related to inspection and enforcement.  It is also planned to use funds to support businesses with internal containers for food waste collection.  This may also extend to residents for small household food waste pails if needed.  A portion of the grant fund will also be marked for education and outreach efforts to both the residential and commercial sectors.</x:t>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Laguna Woods was awarded $87,140 in SB 1383 Local Assistance grant funds to reduce organic waste sent to landfills. The grant funds were used to provide technical assistance to generators and extend participation among Tier 1 &amp; Tier 2 Commercial Edible Food Generators. The City also used grant funds to recover approximately 1,437 tons of edible food over the grant term, used route audit data to support contamination reduction, while coordinating with CR&amp;R and internal departments to ensure alignment with operational and regulatory requirements.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Hayward</x:t>
   </x:si>
   <x:si>
     <x:t> Jeff Krump</x:t>
   </x:si>
   <x:si>
     <x:t>5105834725</x:t>
   </x:si>
   <x:si>
     <x:t>This project would use SB1383 funds to perform the following activities:
 - Fellow and Staff time. The budget covers the staff time cost for one Sustainability Service Corps Fellow to contact businesses that are non-compliant with SB1383 via phone or email to remind them of the law and their need to subscribe to service. The Fellow will also visit businesses as needed to offer technical assistance. The outreach budget also covers Hayward employee staff time to perform SB1383 outreach by tabling at events, designing mailers, and offering technical assistance.  
 - Software.  The budget estimates the cost to subscribe to Recyclist Program Tracker software for two more years.  The software helps meet SB1383 reporting requirements and track compliance with SB1383. 
 - Compost Hub – The budget estimates the costs to design and start a compost hub at the Hayward community garden located on Whitman Street. The Hub would need an area of about 1800 sq ft paved to provide truck access as well as a spot for bunkers to be installed to hold the compost. Also, security cameras and fencing and a gate will need to be installed. When complete, the Hub would allow people to come to the community garden and take as much compost as they need for free.   
 - Education and Outreach – The budget estimates the cost to buy into a regional social media campaign to promote SB1383. The estimate also includes the purchase of recycling containers to help residents and businesses collect organics and recycle. </x:t>
   </x:si>
   <x:si>
     <x:t>City of Wasco</x:t>
   </x:si>
   <x:si>
     <x:t> Maria Lara</x:t>
   </x:si>
   <x:si>
     <x:t>6617587214</x:t>
@@ -2713,62 +2701,50 @@
   </x:si>
   <x:si>
     <x:t>City of Mountain View</x:t>
   </x:si>
   <x:si>
     <x:t> Jennifer Cutter</x:t>
   </x:si>
   <x:si>
     <x:t>6509036033</x:t>
   </x:si>
   <x:si>
     <x:t>The City participates in a countywide edible food recovery program to meet the requirements of SB 1383. Each member agency contributes to the overall costs of the program contractor, Joint Venture Silicon Valley, to operate the food recovery program. These grant funds will be allocated to support the base program for fiscal years 2024-2025 and 2025-2026. Food recovery program enhancement projects in fiscal year 2024-2025 will aid food recovery efforts at our schools by providing supplies (e.g., ice packs) to defray the costs of program implementation. Other enhancement project activities include an expansion of donation reverse logistics through outreach and pilot programs so that recovered food can stay in the county.
 To meet Mountain View's organic waste product procurement targets required by SB 1383, the City will utilize grant funds to help reach our 2024 and 2025 procurement targets. The City proposes to contract with a third-party direct service provider to get SB 1383 compliant compost to farms and ranches and who will maintain records that the City can use in annual reporting.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Encinitas</x:t>
   </x:si>
   <x:si>
     <x:t> Erik Steenblock</x:t>
   </x:si>
   <x:si>
     <x:t>7606332108</x:t>
   </x:si>
   <x:si>
     <x:t>Grant funds will be used to primarily fund requirements associated with the implementation of the City's Edible Food Recovery program including Education and Outreach, Inspection and Enforcement, Record Keeping, Tier Identification and Capacity Planning. Additionally, funds will be used for Edible Food Recovery program evaluation and gap analysis if it is determined that the San Diego County region has a shortfall in its Edible Food Recovery capacity.</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Los Angeles Sanitation &amp; Environment (LASAN) is responsible for the collection and disposal of solid waste throughout the City of Los Angeles. LASAN offers the OrganicsLA program to the residents of the City, which allows them to recycle organic waste through their curbside green bin. To further reduce landfill organic waste, LASAN is committed to increasing edible food recovery, conducting outreach campaigns based on waste characterization studies, and monitoring contamination. The goal is to educate the public, decrease the amount of organic waste sent to landfills, and increase efforts for edible food recovery. These efforts will help to distribute edible food to disadvantaged communities and enable the City of Los Angeles to meet state and City goals of diverting organic waste from landfills. LASAN's proposed grant project includes ten tasks that are detailed below.</x:t>
   </x:si>
   <x:si>
     <x:t>City of San Gabriel</x:t>
   </x:si>
   <x:si>
     <x:t> Capucine Hernandez</x:t>
   </x:si>
   <x:si>
     <x:t>6263082825</x:t>
   </x:si>
   <x:si>
     <x:t>If approved, a portion of the SB 1383 Local Assistance Grand funds would be used to purchase equipment for local Food Recovery Organizations (FROs) located in San Gabriel. These FROs are small non-profit organizations that are in need of equipment. Funds will also be used for City staff time/labor for administrative tasks related to SB1383, and recycled office products procurement.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Napa</x:t>
   </x:si>
   <x:si>
     <x:t>City of Napa will use SB 1383 Local Assistant Grant Program funds to aid in the implementation of regulations adopted by CalRecycle pursuant to Chapter 395, Statutes of 2016. Funds will be used to assist the City of Napa with the implementation of regulation requirements associated with SB 1383. Funds will go toward new collection equipment, specifically toward the purchase of new outdoor recycling and compost collection carts to collect organic waste from residential and/or commercial customers. City of Napa will use Grant funds to purchase 1,404 new outdoor recycling and compost carts with in mold cart decals to replace old containers that are past their useful life. Additional funds will be used for the purchase of updated outdoor recycling and compost decals (stickers) that will be applied to all residential recycling and compost carts in the field that are not past their useful life. Total carts in need of decals is approximately 45,000.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Burlingame</x:t>
   </x:si>
   <x:si>
     <x:t> Sigalle Michael</x:t>
   </x:si>
@@ -3353,50 +3329,62 @@
     <x:t>Nevada County</x:t>
   </x:si>
   <x:si>
     <x:t> David Garcia</x:t>
   </x:si>
   <x:si>
     <x:t>5302657038</x:t>
   </x:si>
   <x:si>
     <x:t>Nevada County will use their funds to complete the required edible food recovery and organic waste capacity study, further implement a Tier 2 edible food generator recovery program, and to conduct a robust education and outreach campaign in the County related to organic waste collection. Edible food recovery will involve additional research and work with a program such as MealPass to develop a connection between food generators and those in need.</x:t>
   </x:si>
   <x:si>
     <x:t>City of South San Francisco</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. Marissa Garren</x:t>
   </x:si>
   <x:si>
     <x:t>6508778549</x:t>
   </x:si>
   <x:si>
     <x:t>The City of South San Francisco will be participating in the San Mateo County Resource Conservation District Compost Broker Project. This project is a collaboration between every city and town within San Mateo County, the County of San Mateo, and the San Mateo Resource Conservation District (RCD) to help each jurisdiction meet their SB 1383 recovered organic waste product procurement target. Our Jurisdiction will contract with the RCD to procure compost and apply it to farm and rangeland in San Mateo County; to identify and develop additional partnership opportunities with the county’s agricultural communities to support long-term SB 1383 compliance; and to assess innovative compost procurement, application, and funding strategies to build capacity for the long term. 
 Another portion of funding will be utilized toward the purchase of SB 1383-compliant compost and mulch for community distribution events and for application in city parks, common green areas and community gardens. All compost purchased will assist the City in achieving its annual procurement target per SB 1383 jurisdictional requirements. 
 Other funding will be applied towards education and outreach for our South San Francisco residents and commercial properties on SB 1383 requirements, enforcement, and correct sorting for landfill waste vs. recycling and compost. This will be carried out through citywide mailers, social media posts, and the City's community channel. Staff will also utilize education and outreach portioned funding towards the continued purchase of kitchen compost pails to be distributed to all residential properties upon online application and verification of current organics service through the City's franchised hauler, which will also be mentioned in the citywide mailers, social media posts and the City's community channel. These kitchen compost pails will include printed information on and inside of them on correct sorting practices for organic waste, landfill waste, and recycling. 
 The last portion of funding will be utilized toward city staff time for SB 1383 record keeping of compliance efforts via procurement (contracts and purchasing) and the enforcement and inspection of residential and commercial properties in South San Francisco.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Los Angeles</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Jennifer Kong</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2135629713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Los Angeles Sanitation &amp; Environment (LASAN) is responsible for the collection and disposal of solid waste throughout the City of Los Angeles. LASAN offers the OrganicsLA program to the residents of the City, which allows them to recycle organic waste through their curbside green bin. To further reduce landfill organic waste, LASAN is committed to increasing edible food recovery, conducting outreach campaigns based on waste characterization studies, and monitoring contamination. The goal is to educate the public, decrease the amount of organic waste sent to landfills, and increase efforts for edible food recovery. These efforts will help to distribute edible food to disadvantaged communities and enable the City of Los Angeles to meet state and City goals of diverting organic waste from landfills. LASAN's proposed grant project includes ten tasks that are detailed below.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Coachella</x:t>
   </x:si>
   <x:si>
     <x:t> Celina Jimenez</x:t>
   </x:si>
   <x:si>
     <x:t>7603983502</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Coachella was awarded $118,046 in SB1383 Local Assistance grant funds. Throughout the grant term, the City of Coachella implemented SB 1383 Local Assistance Grant activities focused on improving organic waste diversion and soil health at City parks and recreational facilities. Grant funding supported the acquisition of specialized equipment (2020 John Deere 310 LEP Backhoe Loader and 4300 Millcreek Hydraulic Driven Turf Top Dresser) that allows the City to apply compost and mulch more efficiently, directly supporting compliance with SB1383 disposal reduction requirements. Together, these capital investments provide lasting operational capacity that supports implementation goals.</x:t>
   </x:si>
   <x:si>
     <x:t>City of El Monte</x:t>
   </x:si>
   <x:si>
     <x:t> Jessica Chan</x:t>
   </x:si>
   <x:si>
     <x:t>6265802058</x:t>
   </x:si>
   <x:si>
     <x:t>The City of El Monte would like to begin an aggressive Education and Outreach Campaign. We will be looking into potential targeted animated video clip ads, billboards and/or Bus Ads. The City will also be looking into procurement purchases as well as purchasing 2 fridges and 2 freezers for our 2 food pantry locations. Due to low staffing, the City would also like to contract for Consulting Services to perform the following tasks for the City :
 1. Compile Data and submit information for the City's Organics Capacity Plan
@@ -5329,50 +5317,53 @@
   </x:si>
   <x:si>
     <x:t>5102154338</x:t>
   </x:si>
   <x:si>
     <x:t>We intend to use funds for an SB 1383 outreach campaign that includes design of truck billboards/signs to go on our curbside recycling trucks and the garbage and organics trucks of our franchised hauler, East Bay Sanitary. We will also have outreach designed for advertising at the 2 BART stations in El Cerrito that will run for 4 weeks per cycle for a total of 2 cycles during the grant term. 
 We also plan to use funds to purchase additional compost for our monthly compost giveaways that often run out within half a day in peak season. We plan to double the amount of compost for the giveaways 6 months of each year of the grant cycle (during peak season). 
 Lastly, funds will be used to pay for a part-time Environmental Intern to assist with executing the outreach and education activites associated with this grant.   </x:t>
   </x:si>
   <x:si>
     <x:t>City of Orange</x:t>
   </x:si>
   <x:si>
     <x:t> Rachael Gomez</x:t>
   </x:si>
   <x:si>
     <x:t>7147445588</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Orange is pursuing this grant funding in order to improve public education and enhance services to better serve the City's community members, residents, visitors, and businesses with regard to SB 1383. A portion of this funding will be used on public education and outreach with materials and messaging tailored to the target audience. Examples of audiences include residential cart service properties, multi-family complexes, and commercial sector. Other funding will be used to assist with the procurement targets set by the state. This includes costs of labor and equipment to spread compost and mulch. Funds will also be used to conduct a program/gap analysis to be conducted by a consultant. Remaining funding will enhance the current compliant services provided by the City.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Modesto</x:t>
   </x:si>
   <x:si>
+    <x:t> Toni Cordell</x:t>
+  </x:si>
+  <x:si>
     <x:t>2095775495</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase Software to bring City in line with the ability to complete reporting requirements, track enforcement activities, Solid Waste service levels, and Route Reviews.
 Outreach and Education to continue to bring residents and</x:t>
   </x:si>
   <x:si>
     <x:t>City of Newark</x:t>
   </x:si>
   <x:si>
     <x:t> Amelia Timbers</x:t>
   </x:si>
   <x:si>
     <x:t>5105784539</x:t>
   </x:si>
   <x:si>
     <x:t>Funds will be used for the purchase and application of SB 1383 compliant composted mulch to City parks.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Diamond Bar</x:t>
   </x:si>
   <x:si>
     <x:t> Cathy Nguyen</x:t>
   </x:si>
   <x:si>
@@ -5426,50 +5417,62 @@
 Citywide SB 1383 program success will be fortified by the prudent expenditure of the estimated funds available to the City during the FY22/23 funding cycle.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Wildomar</x:t>
   </x:si>
   <x:si>
     <x:t> Jason Farag</x:t>
   </x:si>
   <x:si>
     <x:t>9516777751</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Wildomar aims to launch a comprehensive compost and mulch program that will enhance the community's environmental health and resilience.  Utilization of compost and mulch will facilitate a range of multi-benefit projects for residents entailing: Landscape Enhancement, Erosion Control and Water Quality Improvement.   A total of $39,675 is allocated for compost acquisition - 529 tons, with $39,560 allocated for the procurement of mulch- 430 yards, including installation, totaling $79,235.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Capitola</x:t>
   </x:si>
   <x:si>
     <x:t> Erika Senyk</x:t>
   </x:si>
   <x:si>
     <x:t>8314757300</x:t>
   </x:si>
   <x:si>
     <x:t>In an effort led by the County of Santa Cruz, all 5 jurisdictions within the County have agreed to contribute a portion of funding provided by this grant to support food recovery organizations (FROs). Each jurisdiction will provide a percentage of its award, based on population, to support and expand the efforts of FROs operating in our region. The current plan is for the County to enter into written agreements with FROs and allocate the pooled funds from all five jurisdictions to help develop systems to comply with SB 1383 reporting requirements more easily as well as expand their operations overall. The City of Capitola plans to use the budget designated for 'Edible Food Recovery-Personnel' to help schools and other Tier2 generators comply with SB 1383, as well as continue outreach to Tier 1 generators and others.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Ceres</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Breanna Esau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2095385700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>he majority of funding will go towards procurement of compost and mulch product.  The City's compost giveaway program, which largely was distributed to farmers for land/crop application, has been very successful with participation levels and we would like to continue to offer the compost for ongoing seasonal application.  Procurement will also go towards the residential compost and mulch give away program that has gained momentum as well recently. Funding will also be used towards education and outreach efforts to increase awareness of the compost program and the City's organic recycling services (related to SB 1383).  Remaining funds will be used towards annual subscription costs for the City's edible food tracking software (CareIt) that FRO's and EFG's are encouraged to use for reporting purposes.  Lastly, a portion of funds will be used for materials and equipment needs for the residential giveaway progam site for maintenance, containment, and signage purposes.</x:t>
   </x:si>
   <x:si>
     <x:t>City of El Cajon</x:t>
   </x:si>
   <x:si>
     <x:t>The funds will be used to primarily fund the requirements associated with the implementation of the City's Edible Food Recovery program including Education and Outreach, Inspection and Enforcement, Record Keeping, Tier Identification, and Capacity Planning. Additionally, funds will be used for Edible Food Recovery program evaluation and gap analysis if it is determined that the San Diego County region has a shortfall in its Edible Food Recovery capacity. A detailed description of each of the services follows.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 387</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
@@ -5610,51 +5613,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb17a7be591c4e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ff48aaabf31468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8b3b72d9fffa4b1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88372a06576046db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4aae9f13e7e74f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd006d6f9b7e04c37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -5792,9266 +5795,9266 @@
       <x:c r="G8" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H8" s="8" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row ht="298.9700927734375" customHeight="1" collapsed="0">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="8" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C9" s="8"/>
       <x:c r="D9" s="9" t="n">
         <x:v>163146</x:v>
       </x:c>
       <x:c r="E9" s="8" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F9" s="8" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G9" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H9" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row ht="724.4505615234375" customHeight="1" collapsed="0">
       <x:c r="A10" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B10" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C10" s="8"/>
       <x:c r="D10" s="9" t="n">
         <x:v>175628</x:v>
       </x:c>
       <x:c r="E10" s="8" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F10" s="8" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G10" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H10" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row ht="494.447021484375" customHeight="1" collapsed="0">
       <x:c r="A11" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B11" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C11" s="8"/>
       <x:c r="D11" s="9" t="n">
         <x:v>114339</x:v>
       </x:c>
       <x:c r="E11" s="8" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F11" s="8" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G11" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H11" s="8" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row ht="298.97021484375" customHeight="1" collapsed="0">
       <x:c r="A12" s="8" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B12" s="8" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C12" s="8"/>
       <x:c r="D12" s="9" t="n">
         <x:v>292184</x:v>
       </x:c>
       <x:c r="E12" s="8" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F12" s="8" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G12" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H12" s="8" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row ht="540.453369140625" customHeight="1" collapsed="0">
       <x:c r="A13" s="8" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B13" s="8" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C13" s="8"/>
       <x:c r="D13" s="9" t="n">
         <x:v>188509</x:v>
       </x:c>
       <x:c r="E13" s="8" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F13" s="8" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H13" s="8" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row ht="390.95458984375" customHeight="1" collapsed="0">
       <x:c r="A14" s="8" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B14" s="8" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C14" s="8"/>
       <x:c r="D14" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E14" s="8" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F14" s="8" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G14" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H14" s="8" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row ht="459.94921875" customHeight="1" collapsed="0">
       <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="8" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C15" s="8"/>
       <x:c r="D15" s="9" t="n">
         <x:v>330511</x:v>
       </x:c>
       <x:c r="E15" s="8" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F15" s="8" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G15" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H15" s="8" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row ht="586.4599609375" customHeight="1" collapsed="0">
       <x:c r="A16" s="8" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B16" s="8" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C16" s="8"/>
       <x:c r="D16" s="9" t="n">
         <x:v>137242</x:v>
       </x:c>
       <x:c r="E16" s="8" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F16" s="8" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G16" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H16" s="8" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row ht="367.96533203125" customHeight="1" collapsed="0">
       <x:c r="A17" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B17" s="8" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C17" s="8"/>
       <x:c r="D17" s="9" t="n">
         <x:v>81822</x:v>
       </x:c>
       <x:c r="E17" s="8" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F17" s="8" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G17" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H17" s="8" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row ht="149.49951171875" customHeight="1" collapsed="0">
       <x:c r="A18" s="8" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B18" s="8" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C18" s="8"/>
       <x:c r="D18" s="9" t="n">
         <x:v>321734</x:v>
       </x:c>
       <x:c r="E18" s="8" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F18" s="8" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G18" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H18" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row ht="482.966796875" customHeight="1" collapsed="0">
       <x:c r="A19" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B19" s="8" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C19" s="8"/>
       <x:c r="D19" s="9" t="n">
         <x:v>1048132</x:v>
       </x:c>
       <x:c r="E19" s="8" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F19" s="8" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G19" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H19" s="8" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row ht="1023.42041015625" customHeight="1" collapsed="0">
       <x:c r="A20" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B20" s="8" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C20" s="8"/>
       <x:c r="D20" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E20" s="8" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F20" s="8" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G20" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H20" s="8" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row ht="195.47705078125" customHeight="1" collapsed="0">
       <x:c r="A21" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B21" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C21" s="8"/>
       <x:c r="D21" s="9" t="n">
         <x:v>476003</x:v>
       </x:c>
       <x:c r="E21" s="8" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F21" s="8" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G21" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H21" s="8" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row ht="1138.3935546875" customHeight="1" collapsed="0">
       <x:c r="A22" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B22" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C22" s="8"/>
       <x:c r="D22" s="9" t="n">
         <x:v>414610</x:v>
       </x:c>
       <x:c r="E22" s="8" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F22" s="8" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G22" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H22" s="8" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row ht="46.0068359375" customHeight="1" collapsed="0">
       <x:c r="A23" s="8" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B23" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C23" s="8"/>
       <x:c r="D23" s="9" t="n">
         <x:v>338133</x:v>
       </x:c>
       <x:c r="E23" s="8" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F23" s="8" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G23" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H23" s="8" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row ht="356.4560546875" customHeight="1" collapsed="0">
       <x:c r="A24" s="8" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B24" s="8" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C24" s="8"/>
       <x:c r="D24" s="9" t="n">
         <x:v>120716</x:v>
       </x:c>
       <x:c r="E24" s="8" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F24" s="8" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G24" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H24" s="8" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row ht="183.9970703125" customHeight="1" collapsed="0">
       <x:c r="A25" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B25" s="8" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C25" s="8"/>
       <x:c r="D25" s="9" t="n">
         <x:v>168205</x:v>
       </x:c>
       <x:c r="E25" s="8" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F25" s="8" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G25" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H25" s="8" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row ht="126.4814453125" customHeight="1" collapsed="0">
       <x:c r="A26" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B26" s="8" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C26" s="8"/>
       <x:c r="D26" s="9" t="n">
         <x:v>124605</x:v>
       </x:c>
       <x:c r="E26" s="8" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F26" s="8" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G26" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H26" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row ht="91.9853515625" customHeight="1" collapsed="0">
       <x:c r="A27" s="8" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B27" s="8" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C27" s="8"/>
       <x:c r="D27" s="9" t="n">
         <x:v>416857</x:v>
       </x:c>
       <x:c r="E27" s="8" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F27" s="8" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G27" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H27" s="8" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row ht="1276.3837890625" customHeight="1" collapsed="0">
       <x:c r="A28" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B28" s="8" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C28" s="8"/>
       <x:c r="D28" s="9" t="n">
         <x:v>194451</x:v>
       </x:c>
       <x:c r="E28" s="8" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F28" s="8" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G28" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H28" s="8" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-    <x:row ht="896.91015625" customHeight="1" collapsed="0">
+        <x:v>123</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="448.4697265625" customHeight="1" collapsed="0">
       <x:c r="A29" s="8" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B29" s="8" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C29" s="8"/>
       <x:c r="D29" s="9" t="n">
-        <x:v>131683</x:v>
+        <x:v>191561</x:v>
       </x:c>
       <x:c r="E29" s="8" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F29" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G29" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H29" s="8" t="s">
-        <x:v>127</x:v>
-[...2 lines deleted...]
-    <x:row ht="448.46875" customHeight="1" collapsed="0">
+        <x:v>128</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="333.466796875" customHeight="1" collapsed="0">
       <x:c r="A30" s="8" t="s">
-        <x:v>43</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B30" s="8" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C30" s="8"/>
       <x:c r="D30" s="9" t="n">
-        <x:v>191561</x:v>
+        <x:v>110849</x:v>
       </x:c>
       <x:c r="E30" s="8" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F30" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G30" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H30" s="8" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
-    <x:row ht="333.46875" customHeight="1" collapsed="0">
+    <x:row ht="436.9609375" customHeight="1" collapsed="0">
       <x:c r="A31" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B31" s="8" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C31" s="8"/>
       <x:c r="D31" s="9" t="n">
-        <x:v>110849</x:v>
+        <x:v>1194492</x:v>
       </x:c>
       <x:c r="E31" s="8" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F31" s="8" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G31" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H31" s="8" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
-    <x:row ht="436.9599609375" customHeight="1" collapsed="0">
+    <x:row ht="367.9658203125" customHeight="1" collapsed="0">
       <x:c r="A32" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B32" s="8" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C32" s="8"/>
       <x:c r="D32" s="9" t="n">
-        <x:v>1194492</x:v>
+        <x:v>194453</x:v>
       </x:c>
       <x:c r="E32" s="8" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F32" s="8" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="G32" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H32" s="8" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.9658203125" customHeight="1" collapsed="0">
+    <x:row ht="91.984375" customHeight="1" collapsed="0">
       <x:c r="A33" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B33" s="8" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C33" s="8"/>
       <x:c r="D33" s="9" t="n">
-        <x:v>194453</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E33" s="8" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F33" s="8" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G33" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H33" s="8" t="s">
-        <x:v>144</x:v>
-[...2 lines deleted...]
-    <x:row ht="91.984375" customHeight="1" collapsed="0">
+        <x:v>145</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="356.4560546875" customHeight="1" collapsed="0">
       <x:c r="A34" s="8" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B34" s="8" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C34" s="8"/>
       <x:c r="D34" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>388722</x:v>
       </x:c>
       <x:c r="E34" s="8" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F34" s="8" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G34" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H34" s="8" t="s">
-        <x:v>149</x:v>
-[...2 lines deleted...]
-    <x:row ht="356.4560546875" customHeight="1" collapsed="0">
+        <x:v>151</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="126.4814453125" customHeight="1" collapsed="0">
       <x:c r="A35" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B35" s="8" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C35" s="8"/>
       <x:c r="D35" s="9" t="n">
-        <x:v>388722</x:v>
+        <x:v>142034</x:v>
       </x:c>
       <x:c r="E35" s="8" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F35" s="8" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G35" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H35" s="8" t="s">
-        <x:v>155</x:v>
-[...2 lines deleted...]
-    <x:row ht="126.4814453125" customHeight="1" collapsed="0">
+        <x:v>156</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1954.8291015625" customHeight="1" collapsed="0">
       <x:c r="A36" s="8" t="s">
-        <x:v>156</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B36" s="8" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C36" s="8"/>
       <x:c r="D36" s="9" t="n">
-        <x:v>142034</x:v>
+        <x:v>2314899</x:v>
       </x:c>
       <x:c r="E36" s="8" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F36" s="8" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="G36" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H36" s="8" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1954.8291015625" customHeight="1" collapsed="0">
+    <x:row ht="494.447265625" customHeight="1" collapsed="0">
       <x:c r="A37" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B37" s="8" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C37" s="8"/>
       <x:c r="D37" s="9" t="n">
-        <x:v>2314899</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E37" s="8" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F37" s="8" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G37" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H37" s="8" t="s">
-        <x:v>164</x:v>
-[...2 lines deleted...]
-    <x:row ht="494.447265625" customHeight="1" collapsed="0">
+        <x:v>165</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="816.4345703125" customHeight="1" collapsed="0">
       <x:c r="A38" s="8" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B38" s="8" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C38" s="8"/>
       <x:c r="D38" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E38" s="8" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F38" s="8" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G38" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H38" s="8" t="s">
-        <x:v>169</x:v>
-[...2 lines deleted...]
-    <x:row ht="816.4345703125" customHeight="1" collapsed="0">
+        <x:v>170</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="287.4619140625" customHeight="1" collapsed="0">
       <x:c r="A39" s="8" t="s">
-        <x:v>170</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B39" s="8" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C39" s="8"/>
       <x:c r="D39" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>148186</x:v>
       </x:c>
       <x:c r="E39" s="8" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F39" s="8" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="G39" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H39" s="8" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.4609375" customHeight="1" collapsed="0">
+    <x:row ht="712.9404296875" customHeight="1" collapsed="0">
       <x:c r="A40" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B40" s="8" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C40" s="8"/>
       <x:c r="D40" s="9" t="n">
-        <x:v>148186</x:v>
+        <x:v>450000</x:v>
       </x:c>
       <x:c r="E40" s="8" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F40" s="8" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G40" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H40" s="8" t="s">
-        <x:v>178</x:v>
-[...2 lines deleted...]
-    <x:row ht="712.94140625" customHeight="1" collapsed="0">
+        <x:v>179</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="4668.60546875" customHeight="1" collapsed="0">
       <x:c r="A41" s="8" t="s">
-        <x:v>179</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B41" s="8" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C41" s="8"/>
       <x:c r="D41" s="9" t="n">
-        <x:v>450000</x:v>
+        <x:v>547390</x:v>
       </x:c>
       <x:c r="E41" s="8" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F41" s="8" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G41" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H41" s="8" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
-    <x:row ht="4668.60546875" customHeight="1" collapsed="0">
+    <x:row ht="586.4609375" customHeight="1" collapsed="0">
       <x:c r="A42" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B42" s="8" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C42" s="8"/>
       <x:c r="D42" s="9" t="n">
-        <x:v>547390</x:v>
+        <x:v>1349680</x:v>
       </x:c>
       <x:c r="E42" s="8" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F42" s="8" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G42" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H42" s="8" t="s">
-        <x:v>187</x:v>
-[...2 lines deleted...]
-    <x:row ht="586.458984375" customHeight="1" collapsed="0">
+        <x:v>188</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="298.96875" customHeight="1" collapsed="0">
       <x:c r="A43" s="8" t="s">
-        <x:v>188</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B43" s="8" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C43" s="8"/>
       <x:c r="D43" s="9" t="n">
-        <x:v>1349680</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E43" s="8" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="F43" s="8" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="G43" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H43" s="8" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
-    <x:row ht="298.970703125" customHeight="1" collapsed="0">
+    <x:row ht="229.974609375" customHeight="1" collapsed="0">
       <x:c r="A44" s="8" t="s">
-        <x:v>43</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B44" s="8" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C44" s="8"/>
       <x:c r="D44" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>296174</x:v>
       </x:c>
       <x:c r="E44" s="8" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="F44" s="8" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G44" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H44" s="8" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
-    <x:row ht="229.974609375" customHeight="1" collapsed="0">
+    <x:row ht="2150.3046875" customHeight="1" collapsed="0">
       <x:c r="A45" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B45" s="8" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C45" s="8"/>
       <x:c r="D45" s="9" t="n">
-        <x:v>296174</x:v>
+        <x:v>326482</x:v>
       </x:c>
       <x:c r="E45" s="8" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F45" s="8" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G45" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H45" s="8" t="s">
-        <x:v>200</x:v>
-[...2 lines deleted...]
-    <x:row ht="2150.306640625" customHeight="1" collapsed="0">
+        <x:v>201</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="908.419921875" customHeight="1" collapsed="0">
       <x:c r="A46" s="8" t="s">
-        <x:v>201</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B46" s="8" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C46" s="8"/>
       <x:c r="D46" s="9" t="n">
-        <x:v>326482</x:v>
+        <x:v>139155</x:v>
       </x:c>
       <x:c r="E46" s="8" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="F46" s="8" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="G46" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H46" s="8" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
-    <x:row ht="908.41796875" customHeight="1" collapsed="0">
+    <x:row ht="126.48046875" customHeight="1" collapsed="0">
       <x:c r="A47" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B47" s="8" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C47" s="8"/>
       <x:c r="D47" s="9" t="n">
-        <x:v>139155</x:v>
+        <x:v>351102</x:v>
       </x:c>
       <x:c r="E47" s="8" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F47" s="8" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G47" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H47" s="8" t="s">
-        <x:v>209</x:v>
-[...2 lines deleted...]
-    <x:row ht="126.482421875" customHeight="1" collapsed="0">
+        <x:v>210</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2035.333984375" customHeight="1" collapsed="0">
       <x:c r="A48" s="8" t="s">
-        <x:v>210</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B48" s="8" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C48" s="8"/>
       <x:c r="D48" s="9" t="n">
-        <x:v>351102</x:v>
+        <x:v>267124</x:v>
       </x:c>
       <x:c r="E48" s="8" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="F48" s="8" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="G48" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H48" s="8" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2035.33203125" customHeight="1" collapsed="0">
+    <x:row ht="1276.384765625" customHeight="1" collapsed="0">
       <x:c r="A49" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B49" s="8" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C49" s="8"/>
       <x:c r="D49" s="9" t="n">
-        <x:v>267124</x:v>
+        <x:v>531371</x:v>
       </x:c>
       <x:c r="E49" s="8" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="F49" s="8" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="G49" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H49" s="8" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1276.384765625" customHeight="1" collapsed="0">
+    <x:row ht="241.482421875" customHeight="1" collapsed="0">
       <x:c r="A50" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B50" s="8" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C50" s="8"/>
       <x:c r="D50" s="9" t="n">
-        <x:v>531371</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E50" s="8" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="F50" s="8" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="G50" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H50" s="8" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
-    <x:row ht="241.482421875" customHeight="1" collapsed="0">
+    <x:row ht="1517.8671875" customHeight="1" collapsed="0">
       <x:c r="A51" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B51" s="8" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C51" s="8"/>
       <x:c r="D51" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>340333</x:v>
       </x:c>
       <x:c r="E51" s="8" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F51" s="8" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G51" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H51" s="8" t="s">
-        <x:v>226</x:v>
-[...2 lines deleted...]
-    <x:row ht="1517.869140625" customHeight="1" collapsed="0">
+        <x:v>227</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="517.46484375" customHeight="1" collapsed="0">
       <x:c r="A52" s="8" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B52" s="8" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C52" s="8"/>
       <x:c r="D52" s="9" t="n">
-        <x:v>340333</x:v>
+        <x:v>1537564</x:v>
       </x:c>
       <x:c r="E52" s="8" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F52" s="8" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="G52" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H52" s="8" t="s">
-        <x:v>231</x:v>
-[...2 lines deleted...]
-    <x:row ht="517.462890625" customHeight="1" collapsed="0">
+        <x:v>232</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="218.494140625" customHeight="1" collapsed="0">
       <x:c r="A53" s="8" t="s">
-        <x:v>232</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B53" s="8" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C53" s="8"/>
       <x:c r="D53" s="9" t="n">
-        <x:v>1537564</x:v>
+        <x:v>107651</x:v>
       </x:c>
       <x:c r="E53" s="8" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="F53" s="8" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="G53" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H53" s="8" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
-    <x:row ht="218.494140625" customHeight="1" collapsed="0">
+    <x:row ht="413.970703125" customHeight="1" collapsed="0">
       <x:c r="A54" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B54" s="8" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C54" s="8"/>
       <x:c r="D54" s="9" t="n">
-        <x:v>107651</x:v>
+        <x:v>306999</x:v>
       </x:c>
       <x:c r="E54" s="8" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="F54" s="8" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="G54" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H54" s="8" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
-    <x:row ht="413.97265625" customHeight="1" collapsed="0">
+    <x:row ht="1368.396484375" customHeight="1" collapsed="0">
       <x:c r="A55" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B55" s="8" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C55" s="8"/>
       <x:c r="D55" s="9" t="n">
-        <x:v>306999</x:v>
+        <x:v>211031</x:v>
       </x:c>
       <x:c r="E55" s="8" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="F55" s="8" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="G55" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H55" s="8" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1368.39453125" customHeight="1" collapsed="0">
+    <x:row ht="252.99609375" customHeight="1" collapsed="0">
       <x:c r="A56" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B56" s="8" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C56" s="8"/>
       <x:c r="D56" s="9" t="n">
-        <x:v>211031</x:v>
+        <x:v>174062</x:v>
       </x:c>
       <x:c r="E56" s="8" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="F56" s="8" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="G56" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H56" s="8" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
-    <x:row ht="252.99609375" customHeight="1" collapsed="0">
+    <x:row ht="735.9296875" customHeight="1" collapsed="0">
       <x:c r="A57" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B57" s="8" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C57" s="8"/>
       <x:c r="D57" s="9" t="n">
-        <x:v>174062</x:v>
+        <x:v>328023</x:v>
       </x:c>
       <x:c r="E57" s="8" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="F57" s="8" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G57" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H57" s="8" t="s">
-        <x:v>252</x:v>
-[...2 lines deleted...]
-    <x:row ht="735.9296875" customHeight="1" collapsed="0">
+        <x:v>253</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="873.921875" customHeight="1" collapsed="0">
       <x:c r="A58" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B58" s="8" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C58" s="8"/>
       <x:c r="D58" s="9" t="n">
-        <x:v>328023</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E58" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F58" s="8" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="G58" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H58" s="8" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
-    <x:row ht="873.921875" customHeight="1" collapsed="0">
+    <x:row ht="517.4609375" customHeight="1" collapsed="0">
       <x:c r="A59" s="8" t="s">
-        <x:v>113</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B59" s="8" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C59" s="8"/>
       <x:c r="D59" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>561790</x:v>
       </x:c>
       <x:c r="E59" s="8" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="F59" s="8" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="G59" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H59" s="8" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
-    <x:row ht="517.46484375" customHeight="1" collapsed="0">
+    <x:row ht="115.00390625" customHeight="1" collapsed="0">
       <x:c r="A60" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B60" s="8" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C60" s="8"/>
       <x:c r="D60" s="9" t="n">
-        <x:v>561790</x:v>
+        <x:v>279920</x:v>
       </x:c>
       <x:c r="E60" s="8" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="F60" s="8" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G60" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H60" s="8" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
-    <x:row ht="115" customHeight="1" collapsed="0">
+    <x:row ht="264.47265625" customHeight="1" collapsed="0">
       <x:c r="A61" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B61" s="8" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C61" s="8"/>
       <x:c r="D61" s="9" t="n">
-        <x:v>279920</x:v>
+        <x:v>164536</x:v>
       </x:c>
       <x:c r="E61" s="8" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F61" s="8" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="G61" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H61" s="8" t="s">
-        <x:v>269</x:v>
-[...2 lines deleted...]
-    <x:row ht="264.47265625" customHeight="1" collapsed="0">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="206.984375" customHeight="1" collapsed="0">
       <x:c r="A62" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B62" s="8" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C62" s="8"/>
       <x:c r="D62" s="9" t="n">
-        <x:v>164536</x:v>
+        <x:v>123181</x:v>
       </x:c>
       <x:c r="E62" s="8" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F62" s="8" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="G62" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H62" s="8" t="s">
-        <x:v>274</x:v>
-[...2 lines deleted...]
-    <x:row ht="206.984375" customHeight="1" collapsed="0">
+        <x:v>275</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="103.49609375" customHeight="1" collapsed="0">
       <x:c r="A63" s="8" t="s">
-        <x:v>275</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B63" s="8" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C63" s="8"/>
       <x:c r="D63" s="9" t="n">
-        <x:v>123181</x:v>
+        <x:v>292997</x:v>
       </x:c>
       <x:c r="E63" s="8" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="F63" s="8" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="G63" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H63" s="8" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
-    <x:row ht="103.49609375" customHeight="1" collapsed="0">
+    <x:row ht="1023.41796875" customHeight="1" collapsed="0">
       <x:c r="A64" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B64" s="8" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C64" s="8"/>
       <x:c r="D64" s="9" t="n">
-        <x:v>292997</x:v>
+        <x:v>419377</x:v>
       </x:c>
       <x:c r="E64" s="8" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="F64" s="8" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="G64" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H64" s="8" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1023.41796875" customHeight="1" collapsed="0">
+    <x:row ht="344.9765625" customHeight="1" collapsed="0">
       <x:c r="A65" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B65" s="8" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C65" s="8"/>
       <x:c r="D65" s="9" t="n">
-        <x:v>419377</x:v>
+        <x:v>451318</x:v>
       </x:c>
       <x:c r="E65" s="8" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="F65" s="8" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="G65" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H65" s="8" t="s">
-        <x:v>287</x:v>
-[...2 lines deleted...]
-    <x:row ht="344.9765625" customHeight="1" collapsed="0">
+        <x:v>288</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="425.453125" customHeight="1" collapsed="0">
       <x:c r="A66" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B66" s="8" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C66" s="8"/>
       <x:c r="D66" s="9" t="n">
-        <x:v>451318</x:v>
+        <x:v>455122</x:v>
       </x:c>
       <x:c r="E66" s="8" t="s">
-        <x:v>289</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F66" s="8" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="G66" s="8" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="H66" s="8" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="G66" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H66" s="8" t="s">
+    </x:row>
+    <x:row ht="103.4921875" customHeight="1" collapsed="0">
+      <x:c r="A67" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B67" s="8" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
       <x:c r="C67" s="8"/>
       <x:c r="D67" s="9" t="n">
-        <x:v>455122</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E67" s="8" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F67" s="8" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G67" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H67" s="8" t="s">
-        <x:v>293</x:v>
-[...2 lines deleted...]
-    <x:row ht="103.4921875" customHeight="1" collapsed="0">
+        <x:v>294</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="183.99609375" customHeight="1" collapsed="0">
       <x:c r="A68" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B68" s="8" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C68" s="8"/>
       <x:c r="D68" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>208212</x:v>
       </x:c>
       <x:c r="E68" s="8" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F68" s="8" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="G68" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H68" s="8" t="s">
-        <x:v>297</x:v>
-[...2 lines deleted...]
-    <x:row ht="183.99609375" customHeight="1" collapsed="0">
+        <x:v>298</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="482.96875" customHeight="1" collapsed="0">
       <x:c r="A69" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B69" s="8" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C69" s="8"/>
       <x:c r="D69" s="9" t="n">
-        <x:v>208212</x:v>
+        <x:v>602222</x:v>
       </x:c>
       <x:c r="E69" s="8" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F69" s="8" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G69" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H69" s="8" t="s">
-        <x:v>301</x:v>
-[...2 lines deleted...]
-    <x:row ht="482.96875" customHeight="1" collapsed="0">
+        <x:v>302</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="4634.10546875" customHeight="1" collapsed="0">
       <x:c r="A70" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B70" s="8" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C70" s="8"/>
       <x:c r="D70" s="9" t="n">
-        <x:v>602222</x:v>
+        <x:v>519396</x:v>
       </x:c>
       <x:c r="E70" s="8" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F70" s="8" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="G70" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H70" s="8" t="s">
-        <x:v>305</x:v>
-[...2 lines deleted...]
-    <x:row ht="4634.10546875" customHeight="1" collapsed="0">
+        <x:v>306</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="436.9609375" customHeight="1" collapsed="0">
       <x:c r="A71" s="8" t="s">
-        <x:v>201</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B71" s="8" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C71" s="8"/>
       <x:c r="D71" s="9" t="n">
-        <x:v>519396</x:v>
+        <x:v>317573</x:v>
       </x:c>
       <x:c r="E71" s="8" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F71" s="8" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G71" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H71" s="8" t="s">
-        <x:v>309</x:v>
-[...2 lines deleted...]
-    <x:row ht="436.9609375" customHeight="1" collapsed="0">
+        <x:v>310</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="287.4609375" customHeight="1" collapsed="0">
       <x:c r="A72" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B72" s="8" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C72" s="8"/>
       <x:c r="D72" s="9" t="n">
-        <x:v>317573</x:v>
+        <x:v>161453</x:v>
       </x:c>
       <x:c r="E72" s="8" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F72" s="8" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="G72" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H72" s="8" t="s">
-        <x:v>313</x:v>
-[...2 lines deleted...]
-    <x:row ht="287.4609375" customHeight="1" collapsed="0">
+        <x:v>314</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="34.5" customHeight="1" collapsed="0">
       <x:c r="A73" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B73" s="8" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C73" s="8"/>
       <x:c r="D73" s="9" t="n">
-        <x:v>161453</x:v>
+        <x:v>95705</x:v>
       </x:c>
       <x:c r="E73" s="8" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F73" s="8" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="G73" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H73" s="8" t="s">
-        <x:v>317</x:v>
-[...2 lines deleted...]
-    <x:row ht="34.5" customHeight="1" collapsed="0">
+        <x:v>318</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="137.98828125" customHeight="1" collapsed="0">
       <x:c r="A74" s="8" t="s">
-        <x:v>275</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B74" s="8" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C74" s="8"/>
       <x:c r="D74" s="9" t="n">
-        <x:v>95705</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E74" s="8" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F74" s="8" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G74" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H74" s="8" t="s">
-        <x:v>321</x:v>
-[...2 lines deleted...]
-    <x:row ht="137.98828125" customHeight="1" collapsed="0">
+        <x:v>322</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="4841.09375" customHeight="1" collapsed="0">
       <x:c r="A75" s="8" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B75" s="8" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C75" s="8"/>
       <x:c r="D75" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E75" s="8" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F75" s="8" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="G75" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H75" s="8" t="s">
-        <x:v>325</x:v>
-[...2 lines deleted...]
-    <x:row ht="4841.09375" customHeight="1" collapsed="0">
+        <x:v>326</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="471.45703125" customHeight="1" collapsed="0">
       <x:c r="A76" s="8" t="s">
-        <x:v>156</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B76" s="8" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C76" s="8"/>
       <x:c r="D76" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>291555</x:v>
       </x:c>
       <x:c r="E76" s="8" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F76" s="8" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G76" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H76" s="8" t="s">
-        <x:v>329</x:v>
-[...2 lines deleted...]
-    <x:row ht="471.45703125" customHeight="1" collapsed="0">
+        <x:v>330</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1310.8828125" customHeight="1" collapsed="0">
       <x:c r="A77" s="8" t="s">
-        <x:v>98</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="B77" s="8" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C77" s="8"/>
       <x:c r="D77" s="9" t="n">
-        <x:v>291555</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E77" s="8" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F77" s="8" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G77" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H77" s="8" t="s">
-        <x:v>333</x:v>
-[...2 lines deleted...]
-    <x:row ht="1310.8828125" customHeight="1" collapsed="0">
+        <x:v>335</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="632.4375" customHeight="1" collapsed="0">
       <x:c r="A78" s="8" t="s">
-        <x:v>334</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B78" s="8" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C78" s="8"/>
       <x:c r="D78" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>76049</x:v>
       </x:c>
       <x:c r="E78" s="8" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F78" s="8" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G78" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H78" s="8" t="s">
-        <x:v>338</x:v>
-[...2 lines deleted...]
-    <x:row ht="632.4375" customHeight="1" collapsed="0">
+        <x:v>339</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="494.44921875" customHeight="1" collapsed="0">
       <x:c r="A79" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B79" s="8" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C79" s="8"/>
       <x:c r="D79" s="9" t="n">
-        <x:v>76049</x:v>
+        <x:v>297821</x:v>
       </x:c>
       <x:c r="E79" s="8" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F79" s="8" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="G79" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H79" s="8" t="s">
-        <x:v>342</x:v>
-[...2 lines deleted...]
-    <x:row ht="494.44921875" customHeight="1" collapsed="0">
+        <x:v>344</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1092.4140625" customHeight="1" collapsed="0">
       <x:c r="A80" s="8" t="s">
-        <x:v>343</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B80" s="8" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C80" s="8"/>
       <x:c r="D80" s="9" t="n">
-        <x:v>297821</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E80" s="8" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F80" s="8" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="G80" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H80" s="8" t="s">
-        <x:v>347</x:v>
-[...2 lines deleted...]
-    <x:row ht="1092.4140625" customHeight="1" collapsed="0">
+        <x:v>348</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1632.8671875" customHeight="1" collapsed="0">
       <x:c r="A81" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B81" s="8" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C81" s="8"/>
       <x:c r="D81" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>201796</x:v>
       </x:c>
       <x:c r="E81" s="8" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F81" s="8" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G81" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H81" s="8" t="s">
-        <x:v>351</x:v>
-[...2 lines deleted...]
-    <x:row ht="1632.8671875" customHeight="1" collapsed="0">
+        <x:v>352</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="666.9375" customHeight="1" collapsed="0">
       <x:c r="A82" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B82" s="8" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C82" s="8"/>
       <x:c r="D82" s="9" t="n">
-        <x:v>201796</x:v>
+        <x:v>132861</x:v>
       </x:c>
       <x:c r="E82" s="8" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F82" s="8" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="G82" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H82" s="8" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
-    <x:row ht="666.9375" customHeight="1" collapsed="0">
+    <x:row ht="8716.25" customHeight="1" collapsed="0">
       <x:c r="A83" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="B83" s="8" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C83" s="8"/>
       <x:c r="D83" s="9" t="n">
-        <x:v>132861</x:v>
+        <x:v>722025</x:v>
       </x:c>
       <x:c r="E83" s="8" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F83" s="8" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G83" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H83" s="8" t="s">
-        <x:v>360</x:v>
-[...2 lines deleted...]
-    <x:row ht="8716.25" customHeight="1" collapsed="0">
+        <x:v>361</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="241.484375" customHeight="1" collapsed="0">
       <x:c r="A84" s="8" t="s">
-        <x:v>361</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B84" s="8" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C84" s="8"/>
       <x:c r="D84" s="9" t="n">
-        <x:v>722025</x:v>
+        <x:v>206068</x:v>
       </x:c>
       <x:c r="E84" s="8" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="F84" s="8" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="G84" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H84" s="8" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
-    <x:row ht="241.484375" customHeight="1" collapsed="0">
+    <x:row ht="425.453125" customHeight="1" collapsed="0">
       <x:c r="A85" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B85" s="8" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C85" s="8"/>
       <x:c r="D85" s="9" t="n">
-        <x:v>206068</x:v>
+        <x:v>139546</x:v>
       </x:c>
       <x:c r="E85" s="8" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="F85" s="8" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="G85" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H85" s="8" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
-    <x:row ht="425.453125" customHeight="1" collapsed="0">
+    <x:row ht="390.94921875" customHeight="1" collapsed="0">
       <x:c r="A86" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B86" s="8" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C86" s="8"/>
       <x:c r="D86" s="9" t="n">
-        <x:v>139546</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E86" s="8" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="F86" s="8" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="F86" s="8" t="s">
+      <x:c r="G86" s="8" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H86" s="8" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="G86" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H86" s="8" t="s">
+    </x:row>
+    <x:row ht="471.4609375" customHeight="1" collapsed="0">
+      <x:c r="A87" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B87" s="8" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
       <x:c r="C87" s="8"/>
       <x:c r="D87" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>185221</x:v>
       </x:c>
       <x:c r="E87" s="8" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F87" s="8" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="G87" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H87" s="8" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
-    <x:row ht="471.4609375" customHeight="1" collapsed="0">
+    <x:row ht="1011.9140625" customHeight="1" collapsed="0">
       <x:c r="A88" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B88" s="8" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C88" s="8"/>
       <x:c r="D88" s="9" t="n">
-        <x:v>185221</x:v>
+        <x:v>245907</x:v>
       </x:c>
       <x:c r="E88" s="8" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="F88" s="8" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="G88" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H88" s="8" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1011.90625" customHeight="1" collapsed="0">
+    <x:row ht="609.4453125" customHeight="1" collapsed="0">
       <x:c r="A89" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="8" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C89" s="8"/>
       <x:c r="D89" s="9" t="n">
-        <x:v>245907</x:v>
+        <x:v>202280</x:v>
       </x:c>
       <x:c r="E89" s="8" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="F89" s="8" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="G89" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H89" s="8" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
-    <x:row ht="609.453125" customHeight="1" collapsed="0">
+    <x:row ht="586.4609375" customHeight="1" collapsed="0">
       <x:c r="A90" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B90" s="8" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C90" s="8"/>
       <x:c r="D90" s="9" t="n">
-        <x:v>202280</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E90" s="8" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F90" s="8" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="G90" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H90" s="8" t="s">
-        <x:v>388</x:v>
-[...2 lines deleted...]
-    <x:row ht="586.4609375" customHeight="1" collapsed="0">
+        <x:v>389</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="908.421875" customHeight="1" collapsed="0">
       <x:c r="A91" s="8" t="s">
-        <x:v>389</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B91" s="8" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C91" s="8"/>
       <x:c r="D91" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>270003</x:v>
       </x:c>
       <x:c r="E91" s="8" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="F91" s="8" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="G91" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H91" s="8" t="s">
         <x:v>393</x:v>
       </x:c>
     </x:row>
-    <x:row ht="908.421875" customHeight="1" collapsed="0">
+    <x:row ht="172.484375" customHeight="1" collapsed="0">
       <x:c r="A92" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B92" s="8" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C92" s="8"/>
       <x:c r="D92" s="9" t="n">
-        <x:v>270003</x:v>
+        <x:v>170155</x:v>
       </x:c>
       <x:c r="E92" s="8" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="F92" s="8" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="G92" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H92" s="8" t="s">
         <x:v>397</x:v>
       </x:c>
     </x:row>
-    <x:row ht="172.484375" customHeight="1" collapsed="0">
+    <x:row ht="816.4375" customHeight="1" collapsed="0">
       <x:c r="A93" s="8" t="s">
-        <x:v>48</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="B93" s="8" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C93" s="8"/>
       <x:c r="D93" s="9" t="n">
-        <x:v>170155</x:v>
+        <x:v>199091</x:v>
       </x:c>
       <x:c r="E93" s="8" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F93" s="8" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G93" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H93" s="8" t="s">
-        <x:v>401</x:v>
-[...2 lines deleted...]
-    <x:row ht="816.4375" customHeight="1" collapsed="0">
+        <x:v>402</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1333.8984375" customHeight="1" collapsed="0">
       <x:c r="A94" s="8" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="B94" s="8" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C94" s="8"/>
       <x:c r="D94" s="9" t="n">
-        <x:v>199091</x:v>
+        <x:v>125832</x:v>
       </x:c>
       <x:c r="E94" s="8" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F94" s="8" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="G94" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H94" s="8" t="s">
-        <x:v>406</x:v>
-[...2 lines deleted...]
-    <x:row ht="1333.8984375" customHeight="1" collapsed="0">
+        <x:v>407</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="666.9375" customHeight="1" collapsed="0">
       <x:c r="A95" s="8" t="s">
-        <x:v>407</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B95" s="8" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C95" s="8"/>
       <x:c r="D95" s="9" t="n">
-        <x:v>125832</x:v>
+        <x:v>89017</x:v>
       </x:c>
       <x:c r="E95" s="8" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="F95" s="8" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="G95" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H95" s="8" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
-    <x:row ht="666.9375" customHeight="1" collapsed="0">
+    <x:row ht="91.984375" customHeight="1" collapsed="0">
       <x:c r="A96" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="B96" s="8" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C96" s="8"/>
       <x:c r="D96" s="9" t="n">
-        <x:v>89017</x:v>
+        <x:v>89452</x:v>
       </x:c>
       <x:c r="E96" s="8" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F96" s="8" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G96" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H96" s="8" t="s">
-        <x:v>415</x:v>
-[...2 lines deleted...]
-    <x:row ht="91.9765625" customHeight="1" collapsed="0">
+        <x:v>416</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="781.9375" customHeight="1" collapsed="0">
       <x:c r="A97" s="8" t="s">
-        <x:v>416</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B97" s="8" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C97" s="8"/>
       <x:c r="D97" s="9" t="n">
-        <x:v>89452</x:v>
+        <x:v>133635</x:v>
       </x:c>
       <x:c r="E97" s="8" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="F97" s="8" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="G97" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H97" s="8" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
-    <x:row ht="781.9375" customHeight="1" collapsed="0">
+    <x:row ht="574.953125" customHeight="1" collapsed="0">
       <x:c r="A98" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B98" s="8" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C98" s="8"/>
       <x:c r="D98" s="9" t="n">
-        <x:v>133635</x:v>
+        <x:v>302018</x:v>
       </x:c>
       <x:c r="E98" s="8" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="F98" s="8" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="G98" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H98" s="8" t="s">
         <x:v>424</x:v>
       </x:c>
     </x:row>
-    <x:row ht="574.953125" customHeight="1" collapsed="0">
+    <x:row ht="505.953125" customHeight="1" collapsed="0">
       <x:c r="A99" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B99" s="8" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C99" s="8"/>
       <x:c r="D99" s="9" t="n">
-        <x:v>302018</x:v>
+        <x:v>357637</x:v>
       </x:c>
       <x:c r="E99" s="8" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="F99" s="8" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G99" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H99" s="8" t="s">
         <x:v>428</x:v>
       </x:c>
     </x:row>
-    <x:row ht="505.9609375" customHeight="1" collapsed="0">
+    <x:row ht="528.9453125" customHeight="1" collapsed="0">
       <x:c r="A100" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B100" s="8" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C100" s="8"/>
       <x:c r="D100" s="9" t="n">
-        <x:v>357637</x:v>
+        <x:v>719552</x:v>
       </x:c>
       <x:c r="E100" s="8" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="F100" s="8" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="G100" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H100" s="8" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
-    <x:row ht="528.9375" customHeight="1" collapsed="0">
+    <x:row ht="287.4609375" customHeight="1" collapsed="0">
       <x:c r="A101" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B101" s="8" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="C101" s="8"/>
       <x:c r="D101" s="9" t="n">
-        <x:v>719552</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E101" s="8" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="F101" s="8" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="G101" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H101" s="8" t="s">
         <x:v>436</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.46875" customHeight="1" collapsed="0">
+    <x:row ht="678.4453125" customHeight="1" collapsed="0">
       <x:c r="A102" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B102" s="8" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C102" s="8"/>
       <x:c r="D102" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>104117</x:v>
       </x:c>
       <x:c r="E102" s="8" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F102" s="8" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G102" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H102" s="8" t="s">
-        <x:v>440</x:v>
-[...2 lines deleted...]
-    <x:row ht="678.4453125" customHeight="1" collapsed="0">
+        <x:v>441</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="735.9296875" customHeight="1" collapsed="0">
       <x:c r="A103" s="8" t="s">
-        <x:v>441</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B103" s="8" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C103" s="8"/>
       <x:c r="D103" s="9" t="n">
-        <x:v>104117</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E103" s="8" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="F103" s="8" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="G103" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H103" s="8" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
-    <x:row ht="735.9296875" customHeight="1" collapsed="0">
+    <x:row ht="1414.375" customHeight="1" collapsed="0">
       <x:c r="A104" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B104" s="8" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C104" s="8"/>
       <x:c r="D104" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>162960</x:v>
       </x:c>
       <x:c r="E104" s="8" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="F104" s="8" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="G104" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H104" s="8" t="s">
         <x:v>449</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1414.3671875" customHeight="1" collapsed="0">
+    <x:row ht="126.484375" customHeight="1" collapsed="0">
       <x:c r="A105" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B105" s="8" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C105" s="8"/>
       <x:c r="D105" s="9" t="n">
-        <x:v>162960</x:v>
+        <x:v>229999</x:v>
       </x:c>
       <x:c r="E105" s="8" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="F105" s="8" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="G105" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H105" s="8" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
-    <x:row ht="126.484375" customHeight="1" collapsed="0">
+    <x:row ht="517.4609375" customHeight="1" collapsed="0">
       <x:c r="A106" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B106" s="8" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C106" s="8"/>
       <x:c r="D106" s="9" t="n">
-        <x:v>229999</x:v>
+        <x:v>109300</x:v>
       </x:c>
       <x:c r="E106" s="8" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="F106" s="8" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G106" s="8" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="H106" s="8" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="F106" s="8" t="s">
+    </x:row>
+    <x:row ht="747.4453125" customHeight="1" collapsed="0">
+      <x:c r="A107" s="8" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="B107" s="8" t="s">
         <x:v>456</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>458</x:v>
       </x:c>
       <x:c r="C107" s="8"/>
       <x:c r="D107" s="9" t="n">
-        <x:v>109300</x:v>
+        <x:v>165976</x:v>
       </x:c>
       <x:c r="E107" s="8" t="s">
-        <x:v>40</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F107" s="8" t="s">
-        <x:v>41</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G107" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H107" s="8" t="s">
         <x:v>459</x:v>
       </x:c>
     </x:row>
-    <x:row ht="747.4375" customHeight="1" collapsed="0">
+    <x:row ht="1046.40625" customHeight="1" collapsed="0">
       <x:c r="A108" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B108" s="8" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C108" s="8"/>
       <x:c r="D108" s="9" t="n">
-        <x:v>165976</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E108" s="8" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="F108" s="8" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="G108" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H108" s="8" t="s">
         <x:v>463</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1046.40625" customHeight="1" collapsed="0">
+    <x:row ht="264.46875" customHeight="1" collapsed="0">
       <x:c r="A109" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B109" s="8" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C109" s="8"/>
       <x:c r="D109" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>75891</x:v>
       </x:c>
       <x:c r="E109" s="8" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="F109" s="8" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="G109" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H109" s="8" t="s">
         <x:v>467</x:v>
       </x:c>
     </x:row>
-    <x:row ht="264.4765625" customHeight="1" collapsed="0">
+    <x:row ht="6899.4140625" customHeight="1" collapsed="0">
       <x:c r="A110" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B110" s="8" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C110" s="8"/>
       <x:c r="D110" s="9" t="n">
-        <x:v>75891</x:v>
+        <x:v>224342</x:v>
       </x:c>
       <x:c r="E110" s="8" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="F110" s="8" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="G110" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H110" s="8" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
-    <x:row ht="6899.4140625" customHeight="1" collapsed="0">
+    <x:row ht="115.0078125" customHeight="1" collapsed="0">
       <x:c r="A111" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B111" s="8" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C111" s="8"/>
       <x:c r="D111" s="9" t="n">
-        <x:v>224342</x:v>
+        <x:v>103281</x:v>
       </x:c>
       <x:c r="E111" s="8" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="F111" s="8" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="G111" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H111" s="8" t="s">
         <x:v>475</x:v>
       </x:c>
     </x:row>
-    <x:row ht="115" customHeight="1" collapsed="0">
+    <x:row ht="988.921875" customHeight="1" collapsed="0">
       <x:c r="A112" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="B112" s="8" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C112" s="8"/>
       <x:c r="D112" s="9" t="n">
-        <x:v>103281</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E112" s="8" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F112" s="8" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="G112" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H112" s="8" t="s">
-        <x:v>479</x:v>
-[...2 lines deleted...]
-    <x:row ht="988.921875" customHeight="1" collapsed="0">
+        <x:v>480</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="770.421875" customHeight="1" collapsed="0">
       <x:c r="A113" s="8" t="s">
-        <x:v>480</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B113" s="8" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C113" s="8"/>
       <x:c r="D113" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>76194</x:v>
       </x:c>
       <x:c r="E113" s="8" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="F113" s="8" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="G113" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H113" s="8" t="s">
         <x:v>484</x:v>
       </x:c>
     </x:row>
-    <x:row ht="770.4296875" customHeight="1" collapsed="0">
+    <x:row ht="942.921875" customHeight="1" collapsed="0">
       <x:c r="A114" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B114" s="8" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C114" s="8"/>
       <x:c r="D114" s="9" t="n">
-        <x:v>76194</x:v>
+        <x:v>161264</x:v>
       </x:c>
       <x:c r="E114" s="8" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="F114" s="8" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="G114" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H114" s="8" t="s">
         <x:v>488</x:v>
       </x:c>
     </x:row>
-    <x:row ht="942.9140625" customHeight="1" collapsed="0">
+    <x:row ht="195.4765625" customHeight="1" collapsed="0">
       <x:c r="A115" s="8" t="s">
-        <x:v>210</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B115" s="8" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C115" s="8"/>
       <x:c r="D115" s="9" t="n">
-        <x:v>161264</x:v>
+        <x:v>243294</x:v>
       </x:c>
       <x:c r="E115" s="8" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="F115" s="8" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="G115" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H115" s="8" t="s">
         <x:v>492</x:v>
       </x:c>
     </x:row>
-    <x:row ht="195.4765625" customHeight="1" collapsed="0">
+    <x:row ht="551.9609375" customHeight="1" collapsed="0">
       <x:c r="A116" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B116" s="8" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C116" s="8"/>
       <x:c r="D116" s="9" t="n">
-        <x:v>243294</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E116" s="8" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="F116" s="8" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="G116" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H116" s="8" t="s">
         <x:v>496</x:v>
       </x:c>
     </x:row>
-    <x:row ht="551.96875" customHeight="1" collapsed="0">
+    <x:row ht="252.9921875" customHeight="1" collapsed="0">
       <x:c r="A117" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B117" s="8" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C117" s="8"/>
       <x:c r="D117" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E117" s="8" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="F117" s="8" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="G117" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H117" s="8" t="s">
         <x:v>500</x:v>
       </x:c>
     </x:row>
-    <x:row ht="252.984375" customHeight="1" collapsed="0">
+    <x:row ht="574.9453125" customHeight="1" collapsed="0">
       <x:c r="A118" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B118" s="8" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C118" s="8"/>
       <x:c r="D118" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>99117</x:v>
       </x:c>
       <x:c r="E118" s="8" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="F118" s="8" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="G118" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H118" s="8" t="s">
         <x:v>504</x:v>
       </x:c>
     </x:row>
-    <x:row ht="574.953125" customHeight="1" collapsed="0">
+    <x:row ht="10372.1171875" customHeight="1" collapsed="0">
       <x:c r="A119" s="8" t="s">
-        <x:v>201</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="B119" s="8" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C119" s="8"/>
       <x:c r="D119" s="9" t="n">
-        <x:v>99117</x:v>
+        <x:v>612849</x:v>
       </x:c>
       <x:c r="E119" s="8" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="F119" s="8" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="G119" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H119" s="8" t="s">
         <x:v>508</x:v>
       </x:c>
     </x:row>
-    <x:row ht="10372.109375" customHeight="1" collapsed="0">
+    <x:row ht="436.9609375" customHeight="1" collapsed="0">
       <x:c r="A120" s="8" t="s">
-        <x:v>361</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B120" s="8" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C120" s="8"/>
       <x:c r="D120" s="9" t="n">
-        <x:v>612849</x:v>
+        <x:v>1065428</x:v>
       </x:c>
       <x:c r="E120" s="8" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="F120" s="8" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="G120" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H120" s="8" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
-    <x:row ht="436.9609375" customHeight="1" collapsed="0">
+    <x:row ht="2587.2578125" customHeight="1" collapsed="0">
       <x:c r="A121" s="8" t="s">
-        <x:v>156</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B121" s="8" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C121" s="8"/>
       <x:c r="D121" s="9" t="n">
-        <x:v>1065428</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E121" s="8" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="F121" s="8" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="G121" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H121" s="8" t="s">
         <x:v>516</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2587.265625" customHeight="1" collapsed="0">
+    <x:row ht="1908.8515625" customHeight="1" collapsed="0">
       <x:c r="A122" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B122" s="8" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C122" s="8"/>
       <x:c r="D122" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>246469</x:v>
       </x:c>
       <x:c r="E122" s="8" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="F122" s="8" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="G122" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H122" s="8" t="s">
         <x:v>520</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1908.8515625" customHeight="1" collapsed="0">
+    <x:row ht="816.4453125" customHeight="1" collapsed="0">
       <x:c r="A123" s="8" t="s">
-        <x:v>201</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B123" s="8" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C123" s="8"/>
       <x:c r="D123" s="9" t="n">
-        <x:v>246469</x:v>
+        <x:v>88065</x:v>
       </x:c>
       <x:c r="E123" s="8" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="F123" s="8" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="G123" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H123" s="8" t="s">
         <x:v>524</x:v>
       </x:c>
     </x:row>
-    <x:row ht="816.4375" customHeight="1" collapsed="0">
+    <x:row ht="321.953125" customHeight="1" collapsed="0">
       <x:c r="A124" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B124" s="8" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="C124" s="8"/>
       <x:c r="D124" s="9" t="n">
-        <x:v>88065</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E124" s="8" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="F124" s="8" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="G124" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H124" s="8" t="s">
         <x:v>528</x:v>
       </x:c>
     </x:row>
-    <x:row ht="321.9609375" customHeight="1" collapsed="0">
+    <x:row ht="448.46875" customHeight="1" collapsed="0">
       <x:c r="A125" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="B125" s="8" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C125" s="8"/>
       <x:c r="D125" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E125" s="8" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F125" s="8" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="G125" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H125" s="8" t="s">
-        <x:v>532</x:v>
-[...2 lines deleted...]
-    <x:row ht="448.4609375" customHeight="1" collapsed="0">
+        <x:v>533</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="218.4921875" customHeight="1" collapsed="0">
       <x:c r="A126" s="8" t="s">
-        <x:v>533</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B126" s="8" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C126" s="8"/>
       <x:c r="D126" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>96873</x:v>
       </x:c>
       <x:c r="E126" s="8" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="F126" s="8" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="G126" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H126" s="8" t="s">
         <x:v>537</x:v>
       </x:c>
     </x:row>
-    <x:row ht="218.5" customHeight="1" collapsed="0">
+    <x:row ht="1138.390625" customHeight="1" collapsed="0">
       <x:c r="A127" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="B127" s="8" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C127" s="8"/>
       <x:c r="D127" s="9" t="n">
-        <x:v>96873</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E127" s="8" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F127" s="8" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="G127" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H127" s="8" t="s">
-        <x:v>541</x:v>
-[...2 lines deleted...]
-    <x:row ht="1138.390625" customHeight="1" collapsed="0">
+        <x:v>542</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="206.9921875" customHeight="1" collapsed="0">
       <x:c r="A128" s="8" t="s">
-        <x:v>542</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B128" s="8" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C128" s="8"/>
       <x:c r="D128" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>234113</x:v>
       </x:c>
       <x:c r="E128" s="8" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="F128" s="8" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="G128" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H128" s="8" t="s">
         <x:v>546</x:v>
       </x:c>
     </x:row>
-    <x:row ht="206.984375" customHeight="1" collapsed="0">
+    <x:row ht="2334.296875" customHeight="1" collapsed="0">
       <x:c r="A129" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B129" s="8" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C129" s="8"/>
       <x:c r="D129" s="9" t="n">
-        <x:v>234113</x:v>
+        <x:v>229264</x:v>
       </x:c>
       <x:c r="E129" s="8" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="F129" s="8" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="G129" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H129" s="8" t="s">
         <x:v>550</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2334.3046875" customHeight="1" collapsed="0">
+    <x:row ht="770.4375" customHeight="1" collapsed="0">
       <x:c r="A130" s="8" t="s">
-        <x:v>98</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="B130" s="8" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C130" s="8"/>
       <x:c r="D130" s="9" t="n">
-        <x:v>229264</x:v>
+        <x:v>165846</x:v>
       </x:c>
       <x:c r="E130" s="8" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="F130" s="8" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="G130" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H130" s="8" t="s">
         <x:v>554</x:v>
       </x:c>
     </x:row>
-    <x:row ht="770.4375" customHeight="1" collapsed="0">
+    <x:row ht="287.4609375" customHeight="1" collapsed="0">
       <x:c r="A131" s="8" t="s">
-        <x:v>542</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B131" s="8" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="C131" s="8"/>
       <x:c r="D131" s="9" t="n">
-        <x:v>165846</x:v>
+        <x:v>147896</x:v>
       </x:c>
       <x:c r="E131" s="8" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="F131" s="8" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="G131" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H131" s="8" t="s">
         <x:v>558</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.453125" customHeight="1" collapsed="0">
+    <x:row ht="1655.859375" customHeight="1" collapsed="0">
       <x:c r="A132" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B132" s="8" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C132" s="8"/>
       <x:c r="D132" s="9" t="n">
-        <x:v>147896</x:v>
+        <x:v>105184</x:v>
       </x:c>
       <x:c r="E132" s="8" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="F132" s="8" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="G132" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H132" s="8" t="s">
         <x:v>562</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1655.859375" customHeight="1" collapsed="0">
+    <x:row ht="666.9296875" customHeight="1" collapsed="0">
       <x:c r="A133" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="B133" s="8" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C133" s="8"/>
       <x:c r="D133" s="9" t="n">
-        <x:v>105184</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E133" s="8" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="F133" s="8" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="G133" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H133" s="8" t="s">
         <x:v>566</x:v>
       </x:c>
     </x:row>
-    <x:row ht="666.9296875" customHeight="1" collapsed="0">
+    <x:row ht="689.953125" customHeight="1" collapsed="0">
       <x:c r="A134" s="8" t="s">
-        <x:v>533</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="B134" s="8" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C134" s="8"/>
       <x:c r="D134" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="E134" s="8" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F134" s="8" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="G134" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H134" s="8" t="s">
-        <x:v>570</x:v>
-[...2 lines deleted...]
-    <x:row ht="689.9609375" customHeight="1" collapsed="0">
+        <x:v>571</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1782.3359375" customHeight="1" collapsed="0">
       <x:c r="A135" s="8" t="s">
-        <x:v>571</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B135" s="8" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C135" s="8"/>
       <x:c r="D135" s="9" t="n">
-        <x:v>150000</x:v>
+        <x:v>437684</x:v>
       </x:c>
       <x:c r="E135" s="8" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="F135" s="8" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="G135" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H135" s="8" t="s">
         <x:v>575</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1782.3359375" customHeight="1" collapsed="0">
+    <x:row ht="436.9609375" customHeight="1" collapsed="0">
       <x:c r="A136" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B136" s="8" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C136" s="8"/>
       <x:c r="D136" s="9" t="n">
-        <x:v>437684</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E136" s="8" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="F136" s="8" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="G136" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H136" s="8" t="s">
         <x:v>579</x:v>
       </x:c>
     </x:row>
-    <x:row ht="436.9609375" customHeight="1" collapsed="0">
+    <x:row ht="862.421875" customHeight="1" collapsed="0">
       <x:c r="A137" s="8" t="s">
-        <x:v>145</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B137" s="8" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="C137" s="8"/>
       <x:c r="D137" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E137" s="8" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="F137" s="8" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="G137" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H137" s="8" t="s">
         <x:v>583</x:v>
       </x:c>
     </x:row>
-    <x:row ht="862.4140625" customHeight="1" collapsed="0">
+    <x:row ht="678.4375" customHeight="1" collapsed="0">
       <x:c r="A138" s="8" t="s">
-        <x:v>441</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B138" s="8" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C138" s="8"/>
       <x:c r="D138" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E138" s="8" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="F138" s="8" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="G138" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H138" s="8" t="s">
+        <x:v>441</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="574.953125" customHeight="1" collapsed="0">
+      <x:c r="A139" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B139" s="8" t="s">
         <x:v>587</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>588</x:v>
       </x:c>
       <x:c r="C139" s="8"/>
       <x:c r="D139" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>87140</x:v>
       </x:c>
       <x:c r="E139" s="8" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="F139" s="8" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="F139" s="8" t="s">
+      <x:c r="G139" s="8" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H139" s="8" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="G139" s="8" t="s">
-[...6 lines deleted...]
-    <x:row ht="632.4375" customHeight="1" collapsed="0">
+    </x:row>
+    <x:row ht="1368.3984375" customHeight="1" collapsed="0">
       <x:c r="A140" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B140" s="8" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C140" s="8"/>
       <x:c r="D140" s="9" t="n">
-        <x:v>87140</x:v>
+        <x:v>421847</x:v>
       </x:c>
       <x:c r="E140" s="8" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="F140" s="8" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="G140" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H140" s="8" t="s">
         <x:v>594</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1368.3984375" customHeight="1" collapsed="0">
+    <x:row ht="586.453125" customHeight="1" collapsed="0">
       <x:c r="A141" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B141" s="8" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C141" s="8"/>
       <x:c r="D141" s="9" t="n">
-        <x:v>421847</x:v>
+        <x:v>77035</x:v>
       </x:c>
       <x:c r="E141" s="8" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="F141" s="8" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="G141" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H141" s="8" t="s">
         <x:v>598</x:v>
       </x:c>
     </x:row>
-    <x:row ht="586.46875" customHeight="1" collapsed="0">
+    <x:row ht="609.453125" customHeight="1" collapsed="0">
       <x:c r="A142" s="8" t="s">
-        <x:v>156</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B142" s="8" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C142" s="8"/>
       <x:c r="D142" s="9" t="n">
-        <x:v>77035</x:v>
+        <x:v>304687</x:v>
       </x:c>
       <x:c r="E142" s="8" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="F142" s="8" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="G142" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H142" s="8" t="s">
         <x:v>602</x:v>
       </x:c>
     </x:row>
-    <x:row ht="609.4453125" customHeight="1" collapsed="0">
+    <x:row ht="839.421875" customHeight="1" collapsed="0">
       <x:c r="A143" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B143" s="8" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C143" s="8"/>
       <x:c r="D143" s="9" t="n">
-        <x:v>304687</x:v>
+        <x:v>274747</x:v>
       </x:c>
       <x:c r="E143" s="8" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="F143" s="8" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="G143" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H143" s="8" t="s">
         <x:v>606</x:v>
       </x:c>
     </x:row>
-    <x:row ht="839.4296875" customHeight="1" collapsed="0">
+    <x:row ht="666.9375" customHeight="1" collapsed="0">
       <x:c r="A144" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="B144" s="8" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C144" s="8"/>
       <x:c r="D144" s="9" t="n">
-        <x:v>274747</x:v>
+        <x:v>535781</x:v>
       </x:c>
       <x:c r="E144" s="8" t="s">
-        <x:v>608</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="F144" s="8" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="G144" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H144" s="8" t="s">
-        <x:v>610</x:v>
-[...2 lines deleted...]
-    <x:row ht="666.9296875" customHeight="1" collapsed="0">
+        <x:v>611</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="229.9765625" customHeight="1" collapsed="0">
       <x:c r="A145" s="8" t="s">
-        <x:v>611</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B145" s="8" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="C145" s="8"/>
       <x:c r="D145" s="9" t="n">
-        <x:v>535781</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E145" s="8" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="F145" s="8" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="G145" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H145" s="8" t="s">
         <x:v>615</x:v>
       </x:c>
     </x:row>
-    <x:row ht="229.9765625" customHeight="1" collapsed="0">
+    <x:row ht="1069.390625" customHeight="1" collapsed="0">
       <x:c r="A146" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B146" s="8" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C146" s="8"/>
       <x:c r="D146" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>165976</x:v>
       </x:c>
       <x:c r="E146" s="8" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="F146" s="8" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="G146" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H146" s="8" t="s">
         <x:v>619</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1069.3984375" customHeight="1" collapsed="0">
+    <x:row ht="253" customHeight="1" collapsed="0">
       <x:c r="A147" s="8" t="s">
-        <x:v>441</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B147" s="8" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C147" s="8"/>
       <x:c r="D147" s="9" t="n">
-        <x:v>165976</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E147" s="8" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="F147" s="8" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="G147" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H147" s="8" t="s">
         <x:v>623</x:v>
       </x:c>
     </x:row>
-    <x:row ht="252.9921875" customHeight="1" collapsed="0">
+    <x:row ht="115" customHeight="1" collapsed="0">
       <x:c r="A148" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B148" s="8" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="C148" s="8"/>
       <x:c r="D148" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>108298</x:v>
       </x:c>
       <x:c r="E148" s="8" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="F148" s="8" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="G148" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H148" s="8" t="s">
         <x:v>627</x:v>
       </x:c>
     </x:row>
-    <x:row ht="115.0078125" customHeight="1" collapsed="0">
+    <x:row ht="781.9375" customHeight="1" collapsed="0">
       <x:c r="A149" s="8" t="s">
-        <x:v>275</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B149" s="8" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="C149" s="8"/>
       <x:c r="D149" s="9" t="n">
-        <x:v>108298</x:v>
+        <x:v>300000</x:v>
       </x:c>
       <x:c r="E149" s="8" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="F149" s="8" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="G149" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H149" s="8" t="s">
         <x:v>631</x:v>
       </x:c>
     </x:row>
-    <x:row ht="781.921875" customHeight="1" collapsed="0">
+    <x:row ht="551.9609375" customHeight="1" collapsed="0">
       <x:c r="A150" s="8" t="s">
-        <x:v>389</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B150" s="8" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C150" s="8"/>
       <x:c r="D150" s="9" t="n">
-        <x:v>300000</x:v>
+        <x:v>266591</x:v>
       </x:c>
       <x:c r="E150" s="8" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="F150" s="8" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="G150" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H150" s="8" t="s">
         <x:v>635</x:v>
       </x:c>
     </x:row>
-    <x:row ht="551.96875" customHeight="1" collapsed="0">
+    <x:row ht="2299.8125" customHeight="1" collapsed="0">
       <x:c r="A151" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B151" s="8" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="C151" s="8"/>
       <x:c r="D151" s="9" t="n">
-        <x:v>266591</x:v>
+        <x:v>315341</x:v>
       </x:c>
       <x:c r="E151" s="8" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="F151" s="8" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="G151" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H151" s="8" t="s">
         <x:v>639</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2299.8046875" customHeight="1" collapsed="0">
+    <x:row ht="390.953125" customHeight="1" collapsed="0">
       <x:c r="A152" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B152" s="8" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C152" s="8"/>
       <x:c r="D152" s="9" t="n">
-        <x:v>315341</x:v>
+        <x:v>153056</x:v>
       </x:c>
       <x:c r="E152" s="8" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="F152" s="8" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="G152" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H152" s="8" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
-    <x:row ht="390.953125" customHeight="1" collapsed="0">
+    <x:row ht="344.96875" customHeight="1" collapsed="0">
       <x:c r="A153" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B153" s="8" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="C153" s="8"/>
       <x:c r="D153" s="9" t="n">
-        <x:v>153056</x:v>
+        <x:v>286025</x:v>
       </x:c>
       <x:c r="E153" s="8" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="F153" s="8" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="G153" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H153" s="8" t="s">
         <x:v>647</x:v>
       </x:c>
     </x:row>
-    <x:row ht="344.984375" customHeight="1" collapsed="0">
+    <x:row ht="505.953125" customHeight="1" collapsed="0">
       <x:c r="A154" s="8" t="s">
-        <x:v>201</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="B154" s="8" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C154" s="8"/>
       <x:c r="D154" s="9" t="n">
-        <x:v>286025</x:v>
+        <x:v>211328</x:v>
       </x:c>
       <x:c r="E154" s="8" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="F154" s="8" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="G154" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H154" s="8" t="s">
-        <x:v>651</x:v>
-[...2 lines deleted...]
-    <x:row ht="505.953125" customHeight="1" collapsed="0">
+        <x:v>652</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="747.453125" customHeight="1" collapsed="0">
       <x:c r="A155" s="8" t="s">
-        <x:v>652</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B155" s="8" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C155" s="8"/>
       <x:c r="D155" s="9" t="n">
-        <x:v>211328</x:v>
+        <x:v>219107</x:v>
       </x:c>
       <x:c r="E155" s="8" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="F155" s="8" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="G155" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H155" s="8" t="s">
         <x:v>656</x:v>
       </x:c>
     </x:row>
-    <x:row ht="747.4375" customHeight="1" collapsed="0">
+    <x:row ht="160.96875" customHeight="1" collapsed="0">
       <x:c r="A156" s="8" t="s">
-        <x:v>441</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B156" s="8" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="C156" s="8"/>
       <x:c r="D156" s="9" t="n">
-        <x:v>219107</x:v>
+        <x:v>778319</x:v>
       </x:c>
       <x:c r="E156" s="8" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="F156" s="8" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="G156" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H156" s="8" t="s">
         <x:v>660</x:v>
       </x:c>
     </x:row>
-    <x:row ht="160.984375" customHeight="1" collapsed="0">
+    <x:row ht="241.484375" customHeight="1" collapsed="0">
       <x:c r="A157" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B157" s="8" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C157" s="8"/>
       <x:c r="D157" s="9" t="n">
-        <x:v>778319</x:v>
+        <x:v>175139</x:v>
       </x:c>
       <x:c r="E157" s="8" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="F157" s="8" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="G157" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H157" s="8" t="s">
         <x:v>664</x:v>
       </x:c>
     </x:row>
-    <x:row ht="241.484375" customHeight="1" collapsed="0">
+    <x:row ht="103.5" customHeight="1" collapsed="0">
       <x:c r="A158" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B158" s="8" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C158" s="8"/>
       <x:c r="D158" s="9" t="n">
-        <x:v>175139</x:v>
+        <x:v>324170</x:v>
       </x:c>
       <x:c r="E158" s="8" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="F158" s="8" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="G158" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H158" s="8" t="s">
         <x:v>668</x:v>
       </x:c>
     </x:row>
-    <x:row ht="103.484375" customHeight="1" collapsed="0">
+    <x:row ht="436.953125" customHeight="1" collapsed="0">
       <x:c r="A159" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B159" s="8" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C159" s="8"/>
       <x:c r="D159" s="9" t="n">
-        <x:v>324170</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E159" s="8" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="F159" s="8" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="G159" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H159" s="8" t="s">
         <x:v>672</x:v>
       </x:c>
     </x:row>
-    <x:row ht="436.96875" customHeight="1" collapsed="0">
+    <x:row ht="471.46875" customHeight="1" collapsed="0">
       <x:c r="A160" s="8" t="s">
-        <x:v>48</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B160" s="8" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C160" s="8"/>
       <x:c r="D160" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E160" s="8" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="F160" s="8" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="G160" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H160" s="8" t="s">
         <x:v>676</x:v>
       </x:c>
     </x:row>
-    <x:row ht="471.453125" customHeight="1" collapsed="0">
+    <x:row ht="241.484375" customHeight="1" collapsed="0">
       <x:c r="A161" s="8" t="s">
-        <x:v>145</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B161" s="8" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C161" s="8"/>
       <x:c r="D161" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>165978</x:v>
       </x:c>
       <x:c r="E161" s="8" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="F161" s="8" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="G161" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H161" s="8" t="s">
         <x:v>680</x:v>
       </x:c>
     </x:row>
-    <x:row ht="241.484375" customHeight="1" collapsed="0">
+    <x:row ht="126.46875" customHeight="1" collapsed="0">
       <x:c r="A162" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B162" s="8" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C162" s="8"/>
       <x:c r="D162" s="9" t="n">
-        <x:v>165978</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E162" s="8" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="F162" s="8" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="G162" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H162" s="8" t="s">
         <x:v>684</x:v>
       </x:c>
     </x:row>
-    <x:row ht="126.484375" customHeight="1" collapsed="0">
+    <x:row ht="804.921875" customHeight="1" collapsed="0">
       <x:c r="A163" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="B163" s="8" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="C163" s="8"/>
       <x:c r="D163" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>2161472</x:v>
       </x:c>
       <x:c r="E163" s="8" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="F163" s="8" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="G163" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H163" s="8" t="s">
-        <x:v>688</x:v>
-[...2 lines deleted...]
-    <x:row ht="804.921875" customHeight="1" collapsed="0">
+        <x:v>689</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="712.953125" customHeight="1" collapsed="0">
       <x:c r="A164" s="8" t="s">
-        <x:v>689</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B164" s="8" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C164" s="8"/>
       <x:c r="D164" s="9" t="n">
-        <x:v>2161472</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E164" s="8" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="F164" s="8" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="G164" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H164" s="8" t="s">
         <x:v>693</x:v>
       </x:c>
     </x:row>
-    <x:row ht="712.9375" customHeight="1" collapsed="0">
+    <x:row ht="586.453125" customHeight="1" collapsed="0">
       <x:c r="A165" s="8" t="s">
-        <x:v>441</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B165" s="8" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C165" s="8"/>
       <x:c r="D165" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E165" s="8" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="F165" s="8" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="G165" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H165" s="8" t="s">
         <x:v>697</x:v>
       </x:c>
     </x:row>
-    <x:row ht="586.46875" customHeight="1" collapsed="0">
+    <x:row ht="1483.375" customHeight="1" collapsed="0">
       <x:c r="A166" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B166" s="8" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="C166" s="8"/>
       <x:c r="D166" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>274786</x:v>
       </x:c>
       <x:c r="E166" s="8" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="F166" s="8" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="G166" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H166" s="8" t="s">
         <x:v>701</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1483.359375" customHeight="1" collapsed="0">
+    <x:row ht="804.921875" customHeight="1" collapsed="0">
       <x:c r="A167" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B167" s="8" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C167" s="8"/>
       <x:c r="D167" s="9" t="n">
-        <x:v>274786</x:v>
+        <x:v>240915</x:v>
       </x:c>
       <x:c r="E167" s="8" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="F167" s="8" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="G167" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H167" s="8" t="s">
         <x:v>705</x:v>
       </x:c>
     </x:row>
-    <x:row ht="804.9375" customHeight="1" collapsed="0">
+    <x:row ht="310.484375" customHeight="1" collapsed="0">
       <x:c r="A168" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B168" s="8" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C168" s="8"/>
       <x:c r="D168" s="9" t="n">
-        <x:v>240915</x:v>
+        <x:v>96342</x:v>
       </x:c>
       <x:c r="E168" s="8" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="F168" s="8" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="G168" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H168" s="8" t="s">
         <x:v>709</x:v>
       </x:c>
     </x:row>
-    <x:row ht="310.46875" customHeight="1" collapsed="0">
+    <x:row ht="666.921875" customHeight="1" collapsed="0">
       <x:c r="A169" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="8" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C169" s="8"/>
       <x:c r="D169" s="9" t="n">
-        <x:v>96342</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E169" s="8" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="F169" s="8" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="G169" s="8" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H169" s="8" t="s">
         <x:v>711</x:v>
       </x:c>
-      <x:c r="F169" s="8" t="s">
+    </x:row>
+    <x:row ht="448.484375" customHeight="1" collapsed="0">
+      <x:c r="A170" s="8" t="s">
         <x:v>712</x:v>
       </x:c>
-      <x:c r="G169" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H169" s="8" t="s">
+      <x:c r="B170" s="8" t="s">
         <x:v>713</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>714</x:v>
       </x:c>
       <x:c r="C170" s="8"/>
       <x:c r="D170" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E170" s="8" t="s">
-        <x:v>172</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="F170" s="8" t="s">
-        <x:v>173</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="G170" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H170" s="8" t="s">
-        <x:v>715</x:v>
-[...2 lines deleted...]
-    <x:row ht="448.46875" customHeight="1" collapsed="0">
+        <x:v>716</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="770.421875" customHeight="1" collapsed="0">
       <x:c r="A171" s="8" t="s">
-        <x:v>716</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B171" s="8" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="C171" s="8"/>
       <x:c r="D171" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>207619</x:v>
       </x:c>
       <x:c r="E171" s="8" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="F171" s="8" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="G171" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H171" s="8" t="s">
         <x:v>720</x:v>
       </x:c>
     </x:row>
-    <x:row ht="770.421875" customHeight="1" collapsed="0">
+    <x:row ht="1379.875" customHeight="1" collapsed="0">
       <x:c r="A172" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B172" s="8" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="C172" s="8"/>
       <x:c r="D172" s="9" t="n">
-        <x:v>207619</x:v>
+        <x:v>98934</x:v>
       </x:c>
       <x:c r="E172" s="8" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="F172" s="8" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="G172" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H172" s="8" t="s">
         <x:v>724</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1379.890625" customHeight="1" collapsed="0">
+    <x:row ht="770.421875" customHeight="1" collapsed="0">
       <x:c r="A173" s="8" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B173" s="8" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="C173" s="8"/>
       <x:c r="D173" s="9" t="n">
-        <x:v>98934</x:v>
+        <x:v>835924</x:v>
       </x:c>
       <x:c r="E173" s="8" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="F173" s="8" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="G173" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H173" s="8" t="s">
         <x:v>728</x:v>
       </x:c>
     </x:row>
-    <x:row ht="770.421875" customHeight="1" collapsed="0">
+    <x:row ht="356.46875" customHeight="1" collapsed="0">
       <x:c r="A174" s="8" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B174" s="8" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="C174" s="8"/>
       <x:c r="D174" s="9" t="n">
-        <x:v>835924</x:v>
+        <x:v>193876</x:v>
       </x:c>
       <x:c r="E174" s="8" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="F174" s="8" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="G174" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H174" s="8" t="s">
         <x:v>732</x:v>
       </x:c>
     </x:row>
-    <x:row ht="356.453125" customHeight="1" collapsed="0">
+    <x:row ht="195.484375" customHeight="1" collapsed="0">
       <x:c r="A175" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B175" s="8" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="C175" s="8"/>
       <x:c r="D175" s="9" t="n">
-        <x:v>193876</x:v>
+        <x:v>217999</x:v>
       </x:c>
       <x:c r="E175" s="8" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="F175" s="8" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="G175" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H175" s="8" t="s">
         <x:v>736</x:v>
       </x:c>
     </x:row>
-    <x:row ht="195.484375" customHeight="1" collapsed="0">
+    <x:row ht="1057.90625" customHeight="1" collapsed="0">
       <x:c r="A176" s="8" t="s">
-        <x:v>210</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B176" s="8" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C176" s="8"/>
       <x:c r="D176" s="9" t="n">
-        <x:v>217999</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E176" s="8" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="F176" s="8" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="G176" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H176" s="8" t="s">
         <x:v>740</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1057.921875" customHeight="1" collapsed="0">
+    <x:row ht="1609.859375" customHeight="1" collapsed="0">
       <x:c r="A177" s="8" t="s">
-        <x:v>441</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B177" s="8" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="C177" s="8"/>
       <x:c r="D177" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>89149</x:v>
       </x:c>
       <x:c r="E177" s="8" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="F177" s="8" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="G177" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H177" s="8" t="s">
         <x:v>744</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1609.84375" customHeight="1" collapsed="0">
+    <x:row ht="2081.3125" customHeight="1" collapsed="0">
       <x:c r="A178" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B178" s="8" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="C178" s="8"/>
       <x:c r="D178" s="9" t="n">
-        <x:v>89149</x:v>
+        <x:v>192398</x:v>
       </x:c>
       <x:c r="E178" s="8" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="F178" s="8" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="G178" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H178" s="8" t="s">
         <x:v>748</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2081.3125" customHeight="1" collapsed="0">
+    <x:row ht="379.46875" customHeight="1" collapsed="0">
       <x:c r="A179" s="8" t="s">
-        <x:v>343</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B179" s="8" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C179" s="8"/>
       <x:c r="D179" s="9" t="n">
-        <x:v>192398</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E179" s="8" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="F179" s="8" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="G179" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H179" s="8" t="s">
         <x:v>752</x:v>
       </x:c>
     </x:row>
-    <x:row ht="379.46875" customHeight="1" collapsed="0">
+    <x:row ht="1586.859375" customHeight="1" collapsed="0">
       <x:c r="A180" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B180" s="8" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="C180" s="8"/>
       <x:c r="D180" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>82120</x:v>
       </x:c>
       <x:c r="E180" s="8" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="F180" s="8" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="G180" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H180" s="8" t="s">
         <x:v>756</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1586.859375" customHeight="1" collapsed="0">
+    <x:row ht="287.46875" customHeight="1" collapsed="0">
       <x:c r="A181" s="8" t="s">
-        <x:v>441</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B181" s="8" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C181" s="8"/>
       <x:c r="D181" s="9" t="n">
-        <x:v>82120</x:v>
+        <x:v>365114</x:v>
       </x:c>
       <x:c r="E181" s="8" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="F181" s="8" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="G181" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H181" s="8" t="s">
         <x:v>760</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.46875" customHeight="1" collapsed="0">
+    <x:row ht="850.921875" customHeight="1" collapsed="0">
       <x:c r="A182" s="8" t="s">
-        <x:v>98</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B182" s="8" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C182" s="8"/>
       <x:c r="D182" s="9" t="n">
-        <x:v>365114</x:v>
+        <x:v>143552</x:v>
       </x:c>
       <x:c r="E182" s="8" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="F182" s="8" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="G182" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H182" s="8" t="s">
         <x:v>764</x:v>
       </x:c>
     </x:row>
-    <x:row ht="850.9375" customHeight="1" collapsed="0">
+    <x:row ht="264.484375" customHeight="1" collapsed="0">
       <x:c r="A183" s="8" t="s">
-        <x:v>343</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B183" s="8" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="C183" s="8"/>
       <x:c r="D183" s="9" t="n">
-        <x:v>143552</x:v>
+        <x:v>75241</x:v>
       </x:c>
       <x:c r="E183" s="8" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="F183" s="8" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="G183" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H183" s="8" t="s">
         <x:v>768</x:v>
       </x:c>
     </x:row>
-    <x:row ht="264.46875" customHeight="1" collapsed="0">
+    <x:row ht="977.40625" customHeight="1" collapsed="0">
       <x:c r="A184" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B184" s="8" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C184" s="8"/>
       <x:c r="D184" s="9" t="n">
-        <x:v>75241</x:v>
+        <x:v>466392</x:v>
       </x:c>
       <x:c r="E184" s="8" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="F184" s="8" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="G184" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H184" s="8" t="s">
         <x:v>772</x:v>
       </x:c>
     </x:row>
-    <x:row ht="977.40625" customHeight="1" collapsed="0">
+    <x:row ht="126.484375" customHeight="1" collapsed="0">
       <x:c r="A185" s="8" t="s">
-        <x:v>188</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B185" s="8" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C185" s="8"/>
       <x:c r="D185" s="9" t="n">
-        <x:v>466392</x:v>
+        <x:v>255665</x:v>
       </x:c>
       <x:c r="E185" s="8" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="F185" s="8" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="G185" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H185" s="8" t="s">
         <x:v>776</x:v>
       </x:c>
     </x:row>
-    <x:row ht="126.5" customHeight="1" collapsed="0">
+    <x:row ht="402.46875" customHeight="1" collapsed="0">
       <x:c r="A186" s="8" t="s">
-        <x:v>145</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B186" s="8" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C186" s="8"/>
       <x:c r="D186" s="9" t="n">
-        <x:v>255665</x:v>
+        <x:v>404054</x:v>
       </x:c>
       <x:c r="E186" s="8" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="F186" s="8" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="G186" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H186" s="8" t="s">
         <x:v>780</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.453125" customHeight="1" collapsed="0">
+    <x:row ht="310.46875" customHeight="1" collapsed="0">
       <x:c r="A187" s="8" t="s">
-        <x:v>343</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B187" s="8" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="C187" s="8"/>
       <x:c r="D187" s="9" t="n">
-        <x:v>404054</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E187" s="8" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="F187" s="8" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="G187" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H187" s="8" t="s">
         <x:v>784</x:v>
       </x:c>
     </x:row>
-    <x:row ht="310.46875" customHeight="1" collapsed="0">
+    <x:row ht="1299.40625" customHeight="1" collapsed="0">
       <x:c r="A188" s="8" t="s">
-        <x:v>343</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B188" s="8" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C188" s="8"/>
       <x:c r="D188" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>92197</x:v>
       </x:c>
       <x:c r="E188" s="8" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="F188" s="8" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="G188" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H188" s="8" t="s">
         <x:v>788</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1299.40625" customHeight="1" collapsed="0">
+    <x:row ht="965.90625" customHeight="1" collapsed="0">
       <x:c r="A189" s="8" t="s">
-        <x:v>441</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B189" s="8" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="C189" s="8"/>
       <x:c r="D189" s="9" t="n">
-        <x:v>92197</x:v>
+        <x:v>1557735</x:v>
       </x:c>
       <x:c r="E189" s="8" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="F189" s="8" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="G189" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H189" s="8" t="s">
         <x:v>792</x:v>
       </x:c>
     </x:row>
-    <x:row ht="965.90625" customHeight="1" collapsed="0">
+    <x:row ht="425.453125" customHeight="1" collapsed="0">
       <x:c r="A190" s="8" t="s">
-        <x:v>188</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B190" s="8" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C190" s="8"/>
       <x:c r="D190" s="9" t="n">
-        <x:v>1557735</x:v>
+        <x:v>75072</x:v>
       </x:c>
       <x:c r="E190" s="8" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="F190" s="8" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="G190" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H190" s="8" t="s">
         <x:v>796</x:v>
       </x:c>
     </x:row>
-    <x:row ht="425.453125" customHeight="1" collapsed="0">
+    <x:row ht="942.921875" customHeight="1" collapsed="0">
       <x:c r="A191" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B191" s="8" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C191" s="8"/>
       <x:c r="D191" s="9" t="n">
-        <x:v>75072</x:v>
+        <x:v>224560</x:v>
       </x:c>
       <x:c r="E191" s="8" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="F191" s="8" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="G191" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H191" s="8" t="s">
         <x:v>800</x:v>
       </x:c>
     </x:row>
-    <x:row ht="942.921875" customHeight="1" collapsed="0">
+    <x:row ht="413.953125" customHeight="1" collapsed="0">
       <x:c r="A192" s="8" t="s">
-        <x:v>210</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B192" s="8" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C192" s="8"/>
       <x:c r="D192" s="9" t="n">
-        <x:v>224560</x:v>
+        <x:v>166263</x:v>
       </x:c>
       <x:c r="E192" s="8" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="F192" s="8" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="G192" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H192" s="8" t="s">
         <x:v>804</x:v>
       </x:c>
     </x:row>
-    <x:row ht="413.96875" customHeight="1" collapsed="0">
+    <x:row ht="333.484375" customHeight="1" collapsed="0">
       <x:c r="A193" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B193" s="8" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="C193" s="8"/>
       <x:c r="D193" s="9" t="n">
-        <x:v>166263</x:v>
+        <x:v>107700</x:v>
       </x:c>
       <x:c r="E193" s="8" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="F193" s="8" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="G193" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H193" s="8" t="s">
         <x:v>808</x:v>
       </x:c>
     </x:row>
-    <x:row ht="747.4375" customHeight="1" collapsed="0">
+    <x:row ht="781.9375" customHeight="1" collapsed="0">
       <x:c r="A194" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B194" s="8" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="C194" s="8"/>
       <x:c r="D194" s="9" t="n">
-        <x:v>9758951</x:v>
+        <x:v>207005</x:v>
       </x:c>
       <x:c r="E194" s="8" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="F194" s="8" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="G194" s="8" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="H194" s="8" t="s">
         <x:v>810</x:v>
       </x:c>
-      <x:c r="F194" s="8" t="s">
+    </x:row>
+    <x:row ht="689.9375" customHeight="1" collapsed="0">
+      <x:c r="A195" s="8" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="B195" s="8" t="s">
         <x:v>811</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>813</x:v>
       </x:c>
       <x:c r="C195" s="8"/>
       <x:c r="D195" s="9" t="n">
-        <x:v>107700</x:v>
+        <x:v>86133</x:v>
       </x:c>
       <x:c r="E195" s="8" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="F195" s="8" t="s">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="G195" s="8" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="H195" s="8" t="s">
         <x:v>814</x:v>
       </x:c>
-      <x:c r="F195" s="8" t="s">
+    </x:row>
+    <x:row ht="1437.375" customHeight="1" collapsed="0">
+      <x:c r="A196" s="8" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="B196" s="8" t="s">
         <x:v>815</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>817</x:v>
       </x:c>
       <x:c r="C196" s="8"/>
       <x:c r="D196" s="9" t="n">
-        <x:v>207005</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E196" s="8" t="s">
-        <x:v>172</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="F196" s="8" t="s">
-        <x:v>173</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="G196" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H196" s="8" t="s">
         <x:v>818</x:v>
       </x:c>
     </x:row>
-    <x:row ht="689.953125" customHeight="1" collapsed="0">
+    <x:row ht="1644.34375" customHeight="1" collapsed="0">
       <x:c r="A197" s="8" t="s">
-        <x:v>441</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B197" s="8" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C197" s="8"/>
       <x:c r="D197" s="9" t="n">
-        <x:v>86133</x:v>
+        <x:v>187556</x:v>
       </x:c>
       <x:c r="E197" s="8" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="F197" s="8" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="G197" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H197" s="8" t="s">
         <x:v>822</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1437.359375" customHeight="1" collapsed="0">
+    <x:row ht="367.96875" customHeight="1" collapsed="0">
       <x:c r="A198" s="8" t="s">
-        <x:v>201</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B198" s="8" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C198" s="8"/>
       <x:c r="D198" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>514832</x:v>
       </x:c>
       <x:c r="E198" s="8" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="F198" s="8" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="G198" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H198" s="8" t="s">
         <x:v>826</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1644.359375" customHeight="1" collapsed="0">
+    <x:row ht="287.46875" customHeight="1" collapsed="0">
       <x:c r="A199" s="8" t="s">
-        <x:v>201</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B199" s="8" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="C199" s="8"/>
       <x:c r="D199" s="9" t="n">
-        <x:v>187556</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E199" s="8" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="F199" s="8" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="G199" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H199" s="8" t="s">
         <x:v>830</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.953125" customHeight="1" collapsed="0">
+    <x:row ht="770.421875" customHeight="1" collapsed="0">
       <x:c r="A200" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="B200" s="8" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="C200" s="8"/>
       <x:c r="D200" s="9" t="n">
-        <x:v>514832</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E200" s="8" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="F200" s="8" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="G200" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H200" s="8" t="s">
         <x:v>834</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.46875" customHeight="1" collapsed="0">
+    <x:row ht="862.40625" customHeight="1" collapsed="0">
       <x:c r="A201" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B201" s="8" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="C201" s="8"/>
       <x:c r="D201" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>354476</x:v>
       </x:c>
       <x:c r="E201" s="8" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="F201" s="8" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="G201" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H201" s="8" t="s">
         <x:v>838</x:v>
       </x:c>
     </x:row>
-    <x:row ht="770.4375" customHeight="1" collapsed="0">
+    <x:row ht="793.4375" customHeight="1" collapsed="0">
       <x:c r="A202" s="8" t="s">
-        <x:v>416</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="B202" s="8" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C202" s="8"/>
       <x:c r="D202" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E202" s="8" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="F202" s="8" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="G202" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H202" s="8" t="s">
         <x:v>842</x:v>
       </x:c>
     </x:row>
-    <x:row ht="862.40625" customHeight="1" collapsed="0">
+    <x:row ht="229.984375" customHeight="1" collapsed="0">
       <x:c r="A203" s="8" t="s">
-        <x:v>48</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B203" s="8" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="C203" s="8"/>
       <x:c r="D203" s="9" t="n">
-        <x:v>354476</x:v>
+        <x:v>269105</x:v>
       </x:c>
       <x:c r="E203" s="8" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="F203" s="8" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="G203" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H203" s="8" t="s">
         <x:v>846</x:v>
       </x:c>
     </x:row>
-    <x:row ht="793.4375" customHeight="1" collapsed="0">
+    <x:row ht="758.953125" customHeight="1" collapsed="0">
       <x:c r="A204" s="8" t="s">
-        <x:v>361</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B204" s="8" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="C204" s="8"/>
       <x:c r="D204" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>233689</x:v>
       </x:c>
       <x:c r="E204" s="8" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="F204" s="8" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="G204" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H204" s="8" t="s">
         <x:v>850</x:v>
       </x:c>
     </x:row>
-    <x:row ht="229.984375" customHeight="1" collapsed="0">
+    <x:row ht="505.953125" customHeight="1" collapsed="0">
       <x:c r="A205" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B205" s="8" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="C205" s="8"/>
       <x:c r="D205" s="9" t="n">
-        <x:v>269105</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E205" s="8" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="F205" s="8" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="G205" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H205" s="8" t="s">
         <x:v>854</x:v>
       </x:c>
     </x:row>
-    <x:row ht="758.9375" customHeight="1" collapsed="0">
+    <x:row ht="540.453125" customHeight="1" collapsed="0">
       <x:c r="A206" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B206" s="8" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="C206" s="8"/>
       <x:c r="D206" s="9" t="n">
-        <x:v>233689</x:v>
+        <x:v>106439</x:v>
       </x:c>
       <x:c r="E206" s="8" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="F206" s="8" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="G206" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H206" s="8" t="s">
         <x:v>858</x:v>
       </x:c>
     </x:row>
-    <x:row ht="505.96875" customHeight="1" collapsed="0">
+    <x:row ht="724.453125" customHeight="1" collapsed="0">
       <x:c r="A207" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B207" s="8" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="C207" s="8"/>
       <x:c r="D207" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>182321</x:v>
       </x:c>
       <x:c r="E207" s="8" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="F207" s="8" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="G207" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H207" s="8" t="s">
         <x:v>862</x:v>
       </x:c>
     </x:row>
-    <x:row ht="540.4375" customHeight="1" collapsed="0">
+    <x:row ht="1034.890625" customHeight="1" collapsed="0">
       <x:c r="A208" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B208" s="8" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="C208" s="8"/>
       <x:c r="D208" s="9" t="n">
-        <x:v>106439</x:v>
+        <x:v>459414</x:v>
       </x:c>
       <x:c r="E208" s="8" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="F208" s="8" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="G208" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H208" s="8" t="s">
         <x:v>866</x:v>
       </x:c>
     </x:row>
-    <x:row ht="724.453125" customHeight="1" collapsed="0">
+    <x:row ht="908.4375" customHeight="1" collapsed="0">
       <x:c r="A209" s="8" t="s">
-        <x:v>210</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B209" s="8" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="C209" s="8"/>
       <x:c r="D209" s="9" t="n">
-        <x:v>182321</x:v>
+        <x:v>1328221</x:v>
       </x:c>
       <x:c r="E209" s="8" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="F209" s="8" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="G209" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H209" s="8" t="s">
         <x:v>870</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1034.90625" customHeight="1" collapsed="0">
+    <x:row ht="57.484375" customHeight="1" collapsed="0">
       <x:c r="A210" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B210" s="8" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="C210" s="8"/>
       <x:c r="D210" s="9" t="n">
-        <x:v>459414</x:v>
+        <x:v>278760</x:v>
       </x:c>
       <x:c r="E210" s="8" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="F210" s="8" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="G210" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H210" s="8" t="s">
         <x:v>874</x:v>
       </x:c>
     </x:row>
-    <x:row ht="908.421875" customHeight="1" collapsed="0">
+    <x:row ht="1161.40625" customHeight="1" collapsed="0">
       <x:c r="A211" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B211" s="8" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="C211" s="8"/>
       <x:c r="D211" s="9" t="n">
-        <x:v>1328221</x:v>
+        <x:v>141273</x:v>
       </x:c>
       <x:c r="E211" s="8" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="F211" s="8" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="G211" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H211" s="8" t="s">
         <x:v>878</x:v>
       </x:c>
     </x:row>
-    <x:row ht="57.484375" customHeight="1" collapsed="0">
+    <x:row ht="896.90625" customHeight="1" collapsed="0">
       <x:c r="A212" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B212" s="8" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="C212" s="8"/>
       <x:c r="D212" s="9" t="n">
-        <x:v>278760</x:v>
+        <x:v>234647</x:v>
       </x:c>
       <x:c r="E212" s="8" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="F212" s="8" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="G212" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H212" s="8" t="s">
         <x:v>882</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1161.40625" customHeight="1" collapsed="0">
+    <x:row ht="954.421875" customHeight="1" collapsed="0">
       <x:c r="A213" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="B213" s="8" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="C213" s="8"/>
       <x:c r="D213" s="9" t="n">
-        <x:v>141273</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E213" s="8" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="F213" s="8" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="G213" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H213" s="8" t="s">
         <x:v>886</x:v>
       </x:c>
     </x:row>
-    <x:row ht="896.921875" customHeight="1" collapsed="0">
+    <x:row ht="1287.890625" customHeight="1" collapsed="0">
       <x:c r="A214" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B214" s="8" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="C214" s="8"/>
       <x:c r="D214" s="9" t="n">
-        <x:v>234647</x:v>
+        <x:v>270827</x:v>
       </x:c>
       <x:c r="E214" s="8" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="F214" s="8" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="G214" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H214" s="8" t="s">
         <x:v>890</x:v>
       </x:c>
     </x:row>
-    <x:row ht="954.421875" customHeight="1" collapsed="0">
+    <x:row ht="367.96875" customHeight="1" collapsed="0">
       <x:c r="A215" s="8" t="s">
-        <x:v>416</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B215" s="8" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="C215" s="8"/>
       <x:c r="D215" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>155653</x:v>
       </x:c>
       <x:c r="E215" s="8" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F215" s="8" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="G215" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H215" s="8" t="s">
         <x:v>894</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1287.890625" customHeight="1" collapsed="0">
+    <x:row ht="609.453125" customHeight="1" collapsed="0">
       <x:c r="A216" s="8" t="s">
-        <x:v>441</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="B216" s="8" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="C216" s="8"/>
       <x:c r="D216" s="9" t="n">
-        <x:v>270827</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E216" s="8" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="F216" s="8" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="G216" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H216" s="8" t="s">
         <x:v>898</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.96875" customHeight="1" collapsed="0">
+    <x:row ht="367.953125" customHeight="1" collapsed="0">
       <x:c r="A217" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B217" s="8" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="C217" s="8"/>
       <x:c r="D217" s="9" t="n">
-        <x:v>155653</x:v>
+        <x:v>378430</x:v>
       </x:c>
       <x:c r="E217" s="8" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="F217" s="8" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="G217" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H217" s="8" t="s">
         <x:v>902</x:v>
       </x:c>
     </x:row>
-    <x:row ht="609.4375" customHeight="1" collapsed="0">
+    <x:row ht="919.9375" customHeight="1" collapsed="0">
       <x:c r="A218" s="8" t="s">
-        <x:v>611</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B218" s="8" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="C218" s="8"/>
       <x:c r="D218" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E218" s="8" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="F218" s="8" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="G218" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H218" s="8" t="s">
         <x:v>906</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.96875" customHeight="1" collapsed="0">
+    <x:row ht="528.9375" customHeight="1" collapsed="0">
       <x:c r="A219" s="8" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B219" s="8" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="C219" s="8"/>
       <x:c r="D219" s="9" t="n">
-        <x:v>378430</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E219" s="8" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="F219" s="8" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="G219" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H219" s="8" t="s">
         <x:v>910</x:v>
       </x:c>
     </x:row>
-    <x:row ht="919.921875" customHeight="1" collapsed="0">
+    <x:row ht="241.484375" customHeight="1" collapsed="0">
       <x:c r="A220" s="8" t="s">
-        <x:v>441</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B220" s="8" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="C220" s="8"/>
       <x:c r="D220" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E220" s="8" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="F220" s="8" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="G220" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H220" s="8" t="s">
         <x:v>914</x:v>
       </x:c>
     </x:row>
-    <x:row ht="528.953125" customHeight="1" collapsed="0">
+    <x:row ht="2541.296875" customHeight="1" collapsed="0">
       <x:c r="A221" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="B221" s="8" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="C221" s="8"/>
       <x:c r="D221" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>191655</x:v>
       </x:c>
       <x:c r="E221" s="8" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="F221" s="8" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="G221" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H221" s="8" t="s">
         <x:v>918</x:v>
       </x:c>
     </x:row>
-    <x:row ht="241.484375" customHeight="1" collapsed="0">
+    <x:row ht="678.4375" customHeight="1" collapsed="0">
       <x:c r="A222" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B222" s="8" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="C222" s="8"/>
       <x:c r="D222" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>275609</x:v>
       </x:c>
       <x:c r="E222" s="8" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="F222" s="8" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="G222" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H222" s="8" t="s">
         <x:v>922</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2541.28125" customHeight="1" collapsed="0">
+    <x:row ht="1023.421875" customHeight="1" collapsed="0">
       <x:c r="A223" s="8" t="s">
-        <x:v>533</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B223" s="8" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="C223" s="8"/>
       <x:c r="D223" s="9" t="n">
-        <x:v>191655</x:v>
+        <x:v>249249</x:v>
       </x:c>
       <x:c r="E223" s="8" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="F223" s="8" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="G223" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H223" s="8" t="s">
         <x:v>926</x:v>
       </x:c>
     </x:row>
-    <x:row ht="678.453125" customHeight="1" collapsed="0">
+    <x:row ht="827.953125" customHeight="1" collapsed="0">
       <x:c r="A224" s="8" t="s">
-        <x:v>441</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B224" s="8" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="C224" s="8"/>
       <x:c r="D224" s="9" t="n">
-        <x:v>275609</x:v>
+        <x:v>286162</x:v>
       </x:c>
       <x:c r="E224" s="8" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="F224" s="8" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="G224" s="8" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H224" s="8" t="s">
         <x:v>928</x:v>
       </x:c>
-      <x:c r="F224" s="8" t="s">
+    </x:row>
+    <x:row ht="252.984375" customHeight="1" collapsed="0">
+      <x:c r="A225" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B225" s="8" t="s">
         <x:v>929</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>931</x:v>
       </x:c>
       <x:c r="C225" s="8"/>
       <x:c r="D225" s="9" t="n">
-        <x:v>249249</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E225" s="8" t="s">
+        <x:v>930</x:v>
+      </x:c>
+      <x:c r="F225" s="8" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="G225" s="8" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H225" s="8" t="s">
         <x:v>932</x:v>
       </x:c>
-      <x:c r="F225" s="8" t="s">
+    </x:row>
+    <x:row ht="505.953125" customHeight="1" collapsed="0">
+      <x:c r="A226" s="8" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="B226" s="8" t="s">
         <x:v>933</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>935</x:v>
       </x:c>
       <x:c r="C226" s="8"/>
       <x:c r="D226" s="9" t="n">
-        <x:v>286162</x:v>
+        <x:v>242717</x:v>
       </x:c>
       <x:c r="E226" s="8" t="s">
-        <x:v>172</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="F226" s="8" t="s">
-        <x:v>173</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="G226" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H226" s="8" t="s">
         <x:v>936</x:v>
       </x:c>
     </x:row>
-    <x:row ht="253" customHeight="1" collapsed="0">
+    <x:row ht="517.46875" customHeight="1" collapsed="0">
       <x:c r="A227" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B227" s="8" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="C227" s="8"/>
       <x:c r="D227" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E227" s="8" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="F227" s="8" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="G227" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H227" s="8" t="s">
         <x:v>940</x:v>
       </x:c>
     </x:row>
-    <x:row ht="505.953125" customHeight="1" collapsed="0">
+    <x:row ht="206.984375" customHeight="1" collapsed="0">
       <x:c r="A228" s="8" t="s">
-        <x:v>416</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B228" s="8" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="C228" s="8"/>
       <x:c r="D228" s="9" t="n">
-        <x:v>242717</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E228" s="8" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="F228" s="8" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="G228" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H228" s="8" t="s">
         <x:v>944</x:v>
       </x:c>
     </x:row>
-    <x:row ht="517.453125" customHeight="1" collapsed="0">
+    <x:row ht="413.96875" customHeight="1" collapsed="0">
       <x:c r="A229" s="8" t="s">
-        <x:v>441</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="B229" s="8" t="s">
-        <x:v>945</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="C229" s="8"/>
       <x:c r="D229" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>247509</x:v>
       </x:c>
       <x:c r="E229" s="8" t="s">
-        <x:v>946</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="F229" s="8" t="s">
-        <x:v>947</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="G229" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H229" s="8" t="s">
-        <x:v>948</x:v>
-[...2 lines deleted...]
-    <x:row ht="207" customHeight="1" collapsed="0">
+        <x:v>949</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="115.015625" customHeight="1" collapsed="0">
       <x:c r="A230" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B230" s="8" t="s">
-        <x:v>949</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="C230" s="8"/>
       <x:c r="D230" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E230" s="8" t="s">
-        <x:v>950</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="F230" s="8" t="s">
-        <x:v>951</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="G230" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H230" s="8" t="s">
-        <x:v>952</x:v>
-[...2 lines deleted...]
-    <x:row ht="413.96875" customHeight="1" collapsed="0">
+        <x:v>953</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="712.9375" customHeight="1" collapsed="0">
       <x:c r="A231" s="8" t="s">
-        <x:v>953</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B231" s="8" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="C231" s="8"/>
       <x:c r="D231" s="9" t="n">
-        <x:v>247509</x:v>
+        <x:v>102722</x:v>
       </x:c>
       <x:c r="E231" s="8" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="F231" s="8" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="G231" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H231" s="8" t="s">
         <x:v>957</x:v>
       </x:c>
     </x:row>
-    <x:row ht="115" customHeight="1" collapsed="0">
+    <x:row ht="402.453125" customHeight="1" collapsed="0">
       <x:c r="A232" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="B232" s="8" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="C232" s="8"/>
       <x:c r="D232" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E232" s="8" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="F232" s="8" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="G232" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H232" s="8" t="s">
         <x:v>961</x:v>
       </x:c>
     </x:row>
-    <x:row ht="712.9375" customHeight="1" collapsed="0">
+    <x:row ht="218.5" customHeight="1" collapsed="0">
       <x:c r="A233" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B233" s="8" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="C233" s="8"/>
       <x:c r="D233" s="9" t="n">
-        <x:v>102722</x:v>
+        <x:v>230349</x:v>
       </x:c>
       <x:c r="E233" s="8" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="F233" s="8" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="G233" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H233" s="8" t="s">
         <x:v>965</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.453125" customHeight="1" collapsed="0">
+    <x:row ht="597.953125" customHeight="1" collapsed="0">
       <x:c r="A234" s="8" t="s">
-        <x:v>716</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B234" s="8" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="C234" s="8"/>
       <x:c r="D234" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>79101</x:v>
       </x:c>
       <x:c r="E234" s="8" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="F234" s="8" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="G234" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H234" s="8" t="s">
         <x:v>969</x:v>
       </x:c>
     </x:row>
-    <x:row ht="218.515625" customHeight="1" collapsed="0">
+    <x:row ht="471.4375" customHeight="1" collapsed="0">
       <x:c r="A235" s="8" t="s">
-        <x:v>188</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B235" s="8" t="s">
         <x:v>970</x:v>
       </x:c>
       <x:c r="C235" s="8"/>
       <x:c r="D235" s="9" t="n">
-        <x:v>230349</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E235" s="8" t="s">
         <x:v>971</x:v>
       </x:c>
       <x:c r="F235" s="8" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="G235" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H235" s="8" t="s">
         <x:v>973</x:v>
       </x:c>
     </x:row>
-    <x:row ht="597.9375" customHeight="1" collapsed="0">
+    <x:row ht="160.984375" customHeight="1" collapsed="0">
       <x:c r="A236" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B236" s="8" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="C236" s="8"/>
       <x:c r="D236" s="9" t="n">
-        <x:v>79101</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E236" s="8" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="F236" s="8" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="G236" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H236" s="8" t="s">
         <x:v>977</x:v>
       </x:c>
     </x:row>
-    <x:row ht="471.4375" customHeight="1" collapsed="0">
+    <x:row ht="528.9375" customHeight="1" collapsed="0">
       <x:c r="A237" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B237" s="8" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="C237" s="8"/>
       <x:c r="D237" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E237" s="8" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="F237" s="8" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="G237" s="8" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H237" s="8" t="s">
         <x:v>979</x:v>
       </x:c>
-      <x:c r="F237" s="8" t="s">
+    </x:row>
+    <x:row ht="1138.40625" customHeight="1" collapsed="0">
+      <x:c r="A238" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B238" s="8" t="s">
         <x:v>980</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>982</x:v>
       </x:c>
       <x:c r="C238" s="8"/>
       <x:c r="D238" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>104826</x:v>
       </x:c>
       <x:c r="E238" s="8" t="s">
+        <x:v>981</x:v>
+      </x:c>
+      <x:c r="F238" s="8" t="s">
+        <x:v>982</x:v>
+      </x:c>
+      <x:c r="G238" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H238" s="8" t="s">
         <x:v>983</x:v>
       </x:c>
-      <x:c r="F238" s="8" t="s">
+    </x:row>
+    <x:row ht="367.96875" customHeight="1" collapsed="0">
+      <x:c r="A239" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B239" s="8" t="s">
         <x:v>984</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>986</x:v>
       </x:c>
       <x:c r="C239" s="8"/>
       <x:c r="D239" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E239" s="8" t="s">
-        <x:v>786</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="F239" s="8" t="s">
-        <x:v>787</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="G239" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H239" s="8" t="s">
-        <x:v>987</x:v>
-[...2 lines deleted...]
-    <x:row ht="1138.40625" customHeight="1" collapsed="0">
+        <x:v>985</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="252.984375" customHeight="1" collapsed="0">
       <x:c r="A240" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B240" s="8" t="s">
-        <x:v>988</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="C240" s="8"/>
       <x:c r="D240" s="9" t="n">
-        <x:v>104826</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E240" s="8" t="s">
+        <x:v>987</x:v>
+      </x:c>
+      <x:c r="F240" s="8" t="s">
+        <x:v>988</x:v>
+      </x:c>
+      <x:c r="G240" s="8" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H240" s="8" t="s">
         <x:v>989</x:v>
       </x:c>
-      <x:c r="F240" s="8" t="s">
+    </x:row>
+    <x:row ht="402.453125" customHeight="1" collapsed="0">
+      <x:c r="A241" s="8" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="B241" s="8" t="s">
         <x:v>990</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>992</x:v>
       </x:c>
       <x:c r="C241" s="8"/>
       <x:c r="D241" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>182132</x:v>
       </x:c>
       <x:c r="E241" s="8" t="s">
-        <x:v>786</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="F241" s="8" t="s">
-        <x:v>787</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="G241" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H241" s="8" t="s">
         <x:v>993</x:v>
       </x:c>
     </x:row>
-    <x:row ht="253" customHeight="1" collapsed="0">
+    <x:row ht="2012.328125" customHeight="1" collapsed="0">
       <x:c r="A242" s="8" t="s">
-        <x:v>343</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B242" s="8" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="C242" s="8"/>
       <x:c r="D242" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>174647</x:v>
       </x:c>
       <x:c r="E242" s="8" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="F242" s="8" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="G242" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H242" s="8" t="s">
         <x:v>997</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.46875" customHeight="1" collapsed="0">
+    <x:row ht="747.4375" customHeight="1" collapsed="0">
       <x:c r="A243" s="8" t="s">
-        <x:v>165</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B243" s="8" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="C243" s="8"/>
       <x:c r="D243" s="9" t="n">
-        <x:v>182132</x:v>
+        <x:v>9758951</x:v>
       </x:c>
       <x:c r="E243" s="8" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="F243" s="8" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="G243" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H243" s="8" t="s">
         <x:v>1001</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2012.296875" customHeight="1" collapsed="0">
+    <x:row ht="724.453125" customHeight="1" collapsed="0">
       <x:c r="A244" s="8" t="s">
-        <x:v>441</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B244" s="8" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="C244" s="8"/>
       <x:c r="D244" s="9" t="n">
-        <x:v>174647</x:v>
+        <x:v>118046</x:v>
       </x:c>
       <x:c r="E244" s="8" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="F244" s="8" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="G244" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H244" s="8" t="s">
         <x:v>1005</x:v>
       </x:c>
     </x:row>
-    <x:row ht="724.453125" customHeight="1" collapsed="0">
+    <x:row ht="1207.390625" customHeight="1" collapsed="0">
       <x:c r="A245" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B245" s="8" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="C245" s="8"/>
       <x:c r="D245" s="9" t="n">
-        <x:v>118046</x:v>
+        <x:v>283529</x:v>
       </x:c>
       <x:c r="E245" s="8" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="F245" s="8" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="G245" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H245" s="8" t="s">
         <x:v>1009</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1207.390625" customHeight="1" collapsed="0">
+    <x:row ht="919.921875" customHeight="1" collapsed="0">
       <x:c r="A246" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B246" s="8" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="C246" s="8"/>
       <x:c r="D246" s="9" t="n">
-        <x:v>283529</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E246" s="8" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="F246" s="8" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="G246" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H246" s="8" t="s">
         <x:v>1013</x:v>
       </x:c>
     </x:row>
-    <x:row ht="919.9375" customHeight="1" collapsed="0">
+    <x:row ht="586.453125" customHeight="1" collapsed="0">
       <x:c r="A247" s="8" t="s">
-        <x:v>43</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B247" s="8" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="C247" s="8"/>
       <x:c r="D247" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E247" s="8" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="F247" s="8" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="G247" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H247" s="8" t="s">
         <x:v>1017</x:v>
       </x:c>
     </x:row>
-    <x:row ht="586.46875" customHeight="1" collapsed="0">
+    <x:row ht="367.96875" customHeight="1" collapsed="0">
       <x:c r="A248" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B248" s="8" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="C248" s="8"/>
       <x:c r="D248" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E248" s="8" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="F248" s="8" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="G248" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H248" s="8" t="s">
         <x:v>1021</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.9375" customHeight="1" collapsed="0">
+    <x:row ht="505.96875" customHeight="1" collapsed="0">
       <x:c r="A249" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B249" s="8" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="C249" s="8"/>
       <x:c r="D249" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E249" s="8" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="F249" s="8" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="G249" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H249" s="8" t="s">
         <x:v>1025</x:v>
       </x:c>
     </x:row>
-    <x:row ht="505.96875" customHeight="1" collapsed="0">
+    <x:row ht="402.46875" customHeight="1" collapsed="0">
       <x:c r="A250" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B250" s="8" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C250" s="8"/>
       <x:c r="D250" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>161611</x:v>
       </x:c>
       <x:c r="E250" s="8" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="F250" s="8" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="G250" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H250" s="8" t="s">
         <x:v>1029</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.46875" customHeight="1" collapsed="0">
+    <x:row ht="1092.40625" customHeight="1" collapsed="0">
       <x:c r="A251" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="B251" s="8" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="C251" s="8"/>
       <x:c r="D251" s="9" t="n">
-        <x:v>161611</x:v>
+        <x:v>75785</x:v>
       </x:c>
       <x:c r="E251" s="8" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="F251" s="8" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="G251" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H251" s="8" t="s">
         <x:v>1033</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1092.40625" customHeight="1" collapsed="0">
+    <x:row ht="436.96875" customHeight="1" collapsed="0">
       <x:c r="A252" s="8" t="s">
-        <x:v>533</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="B252" s="8" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C252" s="8"/>
       <x:c r="D252" s="9" t="n">
-        <x:v>75785</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E252" s="8" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="F252" s="8" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="G252" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H252" s="8" t="s">
         <x:v>1037</x:v>
       </x:c>
     </x:row>
-    <x:row ht="436.96875" customHeight="1" collapsed="0">
+    <x:row ht="264.46875" customHeight="1" collapsed="0">
       <x:c r="A253" s="8" t="s">
-        <x:v>542</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B253" s="8" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="C253" s="8"/>
       <x:c r="D253" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E253" s="8" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="F253" s="8" t="s">
         <x:v>1040</x:v>
       </x:c>
       <x:c r="G253" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H253" s="8" t="s">
         <x:v>1041</x:v>
       </x:c>
     </x:row>
-    <x:row ht="264.46875" customHeight="1" collapsed="0">
+    <x:row ht="206.96875" customHeight="1" collapsed="0">
       <x:c r="A254" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B254" s="8" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="C254" s="8"/>
       <x:c r="D254" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E254" s="8" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="F254" s="8" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="G254" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H254" s="8" t="s">
         <x:v>1045</x:v>
       </x:c>
     </x:row>
-    <x:row ht="207" customHeight="1" collapsed="0">
+    <x:row ht="1425.890625" customHeight="1" collapsed="0">
       <x:c r="A255" s="8" t="s">
-        <x:v>98</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B255" s="8" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="C255" s="8"/>
       <x:c r="D255" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E255" s="8" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="F255" s="8" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="G255" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H255" s="8" t="s">
         <x:v>1049</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1425.859375" customHeight="1" collapsed="0">
+    <x:row ht="402.453125" customHeight="1" collapsed="0">
       <x:c r="A256" s="8" t="s">
-        <x:v>165</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="B256" s="8" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="C256" s="8"/>
       <x:c r="D256" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E256" s="8" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="F256" s="8" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="G256" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H256" s="8" t="s">
         <x:v>1053</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.484375" customHeight="1" collapsed="0">
+    <x:row ht="310.5" customHeight="1" collapsed="0">
       <x:c r="A257" s="8" t="s">
-        <x:v>533</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B257" s="8" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="C257" s="8"/>
       <x:c r="D257" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>247931</x:v>
       </x:c>
       <x:c r="E257" s="8" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="F257" s="8" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="G257" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H257" s="8" t="s">
         <x:v>1057</x:v>
       </x:c>
     </x:row>
-    <x:row ht="310.46875" customHeight="1" collapsed="0">
+    <x:row ht="724.453125" customHeight="1" collapsed="0">
       <x:c r="A258" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B258" s="8" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="C258" s="8"/>
       <x:c r="D258" s="9" t="n">
-        <x:v>247931</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E258" s="8" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="F258" s="8" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="G258" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H258" s="8" t="s">
         <x:v>1061</x:v>
       </x:c>
     </x:row>
-    <x:row ht="724.453125" customHeight="1" collapsed="0">
+    <x:row ht="184" customHeight="1" collapsed="0">
       <x:c r="A259" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B259" s="8" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="C259" s="8"/>
       <x:c r="D259" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>145729</x:v>
       </x:c>
       <x:c r="E259" s="8" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="F259" s="8" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="G259" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H259" s="8" t="s">
         <x:v>1065</x:v>
       </x:c>
     </x:row>
-    <x:row ht="184" customHeight="1" collapsed="0">
+    <x:row ht="425.4375" customHeight="1" collapsed="0">
       <x:c r="A260" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B260" s="8" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="C260" s="8"/>
       <x:c r="D260" s="9" t="n">
-        <x:v>145729</x:v>
+        <x:v>207272</x:v>
       </x:c>
       <x:c r="E260" s="8" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="F260" s="8" t="s">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="G260" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H260" s="8" t="s">
         <x:v>1069</x:v>
       </x:c>
     </x:row>
-    <x:row ht="425.4375" customHeight="1" collapsed="0">
+    <x:row ht="103.5" customHeight="1" collapsed="0">
       <x:c r="A261" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B261" s="8" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C261" s="8"/>
       <x:c r="D261" s="9" t="n">
-        <x:v>207272</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E261" s="8" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="F261" s="8" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="G261" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H261" s="8" t="s">
         <x:v>1073</x:v>
       </x:c>
     </x:row>
-    <x:row ht="103.5" customHeight="1" collapsed="0">
+    <x:row ht="1126.90625" customHeight="1" collapsed="0">
       <x:c r="A262" s="8" t="s">
-        <x:v>275</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B262" s="8" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="C262" s="8"/>
       <x:c r="D262" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E262" s="8" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="F262" s="8" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="G262" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H262" s="8" t="s">
         <x:v>1077</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1126.90625" customHeight="1" collapsed="0">
+    <x:row ht="1471.859375" customHeight="1" collapsed="0">
       <x:c r="A263" s="8" t="s">
-        <x:v>43</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="B263" s="8" t="s">
         <x:v>1078</x:v>
       </x:c>
       <x:c r="C263" s="8"/>
       <x:c r="D263" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E263" s="8" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="F263" s="8" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="G263" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H263" s="8" t="s">
         <x:v>1081</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1471.875" customHeight="1" collapsed="0">
+    <x:row ht="1667.375" customHeight="1" collapsed="0">
       <x:c r="A264" s="8" t="s">
-        <x:v>716</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B264" s="8" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="C264" s="8"/>
       <x:c r="D264" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>245580</x:v>
       </x:c>
       <x:c r="E264" s="8" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="F264" s="8" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="G264" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H264" s="8" t="s">
         <x:v>1085</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1667.34375" customHeight="1" collapsed="0">
+    <x:row ht="885.421875" customHeight="1" collapsed="0">
       <x:c r="A265" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="B265" s="8" t="s">
-        <x:v>1086</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="C265" s="8"/>
       <x:c r="D265" s="9" t="n">
-        <x:v>245580</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E265" s="8" t="s">
-        <x:v>1087</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="F265" s="8" t="s">
-        <x:v>1088</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="G265" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H265" s="8" t="s">
-        <x:v>1089</x:v>
-[...2 lines deleted...]
-    <x:row ht="885.4375" customHeight="1" collapsed="0">
+        <x:v>1090</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1356.890625" customHeight="1" collapsed="0">
       <x:c r="A266" s="8" t="s">
-        <x:v>1090</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="B266" s="8" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="C266" s="8"/>
       <x:c r="D266" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>87593</x:v>
       </x:c>
       <x:c r="E266" s="8" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="F266" s="8" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="G266" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H266" s="8" t="s">
         <x:v>1094</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1356.890625" customHeight="1" collapsed="0">
+    <x:row ht="620.953125" customHeight="1" collapsed="0">
       <x:c r="A267" s="8" t="s">
-        <x:v>716</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B267" s="8" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C267" s="8"/>
       <x:c r="D267" s="9" t="n">
-        <x:v>87593</x:v>
+        <x:v>242417</x:v>
       </x:c>
       <x:c r="E267" s="8" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="F267" s="8" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="G267" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H267" s="8" t="s">
         <x:v>1098</x:v>
       </x:c>
     </x:row>
-    <x:row ht="620.953125" customHeight="1" collapsed="0">
+    <x:row ht="1103.90625" customHeight="1" collapsed="0">
       <x:c r="A268" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B268" s="8" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C268" s="8"/>
       <x:c r="D268" s="9" t="n">
-        <x:v>242417</x:v>
+        <x:v>129967</x:v>
       </x:c>
       <x:c r="E268" s="8" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="F268" s="8" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="G268" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H268" s="8" t="s">
         <x:v>1102</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1103.90625" customHeight="1" collapsed="0">
+    <x:row ht="218.5" customHeight="1" collapsed="0">
       <x:c r="A269" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B269" s="8" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C269" s="8"/>
       <x:c r="D269" s="9" t="n">
-        <x:v>129967</x:v>
+        <x:v>154625</x:v>
       </x:c>
       <x:c r="E269" s="8" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="F269" s="8" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="G269" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H269" s="8" t="s">
         <x:v>1106</x:v>
       </x:c>
     </x:row>
-    <x:row ht="218.5" customHeight="1" collapsed="0">
+    <x:row ht="379.46875" customHeight="1" collapsed="0">
       <x:c r="A270" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B270" s="8" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="C270" s="8"/>
       <x:c r="D270" s="9" t="n">
-        <x:v>154625</x:v>
+        <x:v>295972</x:v>
       </x:c>
       <x:c r="E270" s="8" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="F270" s="8" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="G270" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H270" s="8" t="s">
         <x:v>1110</x:v>
       </x:c>
     </x:row>
-    <x:row ht="379.46875" customHeight="1" collapsed="0">
+    <x:row ht="908.40625" customHeight="1" collapsed="0">
       <x:c r="A271" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B271" s="8" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="C271" s="8"/>
       <x:c r="D271" s="9" t="n">
-        <x:v>295972</x:v>
+        <x:v>2491720</x:v>
       </x:c>
       <x:c r="E271" s="8" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="F271" s="8" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="G271" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H271" s="8" t="s">
         <x:v>1114</x:v>
       </x:c>
     </x:row>
-    <x:row ht="908.421875" customHeight="1" collapsed="0">
+    <x:row ht="206.984375" customHeight="1" collapsed="0">
       <x:c r="A272" s="8" t="s">
-        <x:v>210</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B272" s="8" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="C272" s="8"/>
       <x:c r="D272" s="9" t="n">
-        <x:v>2491720</x:v>
+        <x:v>88425</x:v>
       </x:c>
       <x:c r="E272" s="8" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="F272" s="8" t="s">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="G272" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H272" s="8" t="s">
         <x:v>1118</x:v>
       </x:c>
     </x:row>
-    <x:row ht="206.984375" customHeight="1" collapsed="0">
+    <x:row ht="1057.921875" customHeight="1" collapsed="0">
       <x:c r="A273" s="8" t="s">
-        <x:v>210</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B273" s="8" t="s">
         <x:v>1119</x:v>
       </x:c>
       <x:c r="C273" s="8"/>
       <x:c r="D273" s="9" t="n">
-        <x:v>88425</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E273" s="8" t="s">
         <x:v>1120</x:v>
       </x:c>
       <x:c r="F273" s="8" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="G273" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H273" s="8" t="s">
         <x:v>1122</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1057.90625" customHeight="1" collapsed="0">
+    <x:row ht="551.96875" customHeight="1" collapsed="0">
       <x:c r="A274" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B274" s="8" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="C274" s="8"/>
       <x:c r="D274" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E274" s="8" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="F274" s="8" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="G274" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H274" s="8" t="s">
         <x:v>1126</x:v>
       </x:c>
     </x:row>
-    <x:row ht="551.96875" customHeight="1" collapsed="0">
+    <x:row ht="609.4375" customHeight="1" collapsed="0">
       <x:c r="A275" s="8" t="s">
-        <x:v>441</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B275" s="8" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="C275" s="8"/>
       <x:c r="D275" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E275" s="8" t="s">
         <x:v>1128</x:v>
       </x:c>
       <x:c r="F275" s="8" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="G275" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H275" s="8" t="s">
         <x:v>1130</x:v>
       </x:c>
     </x:row>
-    <x:row ht="609.4375" customHeight="1" collapsed="0">
+    <x:row ht="1046.421875" customHeight="1" collapsed="0">
       <x:c r="A276" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B276" s="8" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="C276" s="8"/>
       <x:c r="D276" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E276" s="8" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="F276" s="8" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="G276" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H276" s="8" t="s">
         <x:v>1134</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1046.421875" customHeight="1" collapsed="0">
+    <x:row ht="4277.640625" customHeight="1" collapsed="0">
       <x:c r="A277" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B277" s="8" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="C277" s="8"/>
       <x:c r="D277" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>451008</x:v>
       </x:c>
       <x:c r="E277" s="8" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="F277" s="8" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="G277" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H277" s="8" t="s">
         <x:v>1138</x:v>
       </x:c>
     </x:row>
-    <x:row ht="4277.65625" customHeight="1" collapsed="0">
+    <x:row ht="551.96875" customHeight="1" collapsed="0">
       <x:c r="A278" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B278" s="8" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="C278" s="8"/>
       <x:c r="D278" s="9" t="n">
-        <x:v>451008</x:v>
+        <x:v>416125</x:v>
       </x:c>
       <x:c r="E278" s="8" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="F278" s="8" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="G278" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H278" s="8" t="s">
         <x:v>1142</x:v>
       </x:c>
     </x:row>
-    <x:row ht="551.953125" customHeight="1" collapsed="0">
+    <x:row ht="390.953125" customHeight="1" collapsed="0">
       <x:c r="A279" s="8" t="s">
-        <x:v>145</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B279" s="8" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="C279" s="8"/>
       <x:c r="D279" s="9" t="n">
-        <x:v>416125</x:v>
+        <x:v>181754</x:v>
       </x:c>
       <x:c r="E279" s="8" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="F279" s="8" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="G279" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H279" s="8" t="s">
         <x:v>1146</x:v>
       </x:c>
     </x:row>
-    <x:row ht="390.953125" customHeight="1" collapsed="0">
+    <x:row ht="218.5" customHeight="1" collapsed="0">
       <x:c r="A280" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B280" s="8" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="C280" s="8"/>
       <x:c r="D280" s="9" t="n">
-        <x:v>181754</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E280" s="8" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="F280" s="8" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="G280" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H280" s="8" t="s">
         <x:v>1150</x:v>
       </x:c>
     </x:row>
-    <x:row ht="218.5" customHeight="1" collapsed="0">
+    <x:row ht="1023.40625" customHeight="1" collapsed="0">
       <x:c r="A281" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B281" s="8" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="C281" s="8"/>
       <x:c r="D281" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>146058</x:v>
       </x:c>
       <x:c r="E281" s="8" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="F281" s="8" t="s">
         <x:v>1153</x:v>
       </x:c>
       <x:c r="G281" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H281" s="8" t="s">
         <x:v>1154</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1023.40625" customHeight="1" collapsed="0">
+    <x:row ht="229.984375" customHeight="1" collapsed="0">
       <x:c r="A282" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="B282" s="8" t="s">
-        <x:v>1155</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="C282" s="8"/>
       <x:c r="D282" s="9" t="n">
-        <x:v>146058</x:v>
+        <x:v>750000</x:v>
       </x:c>
       <x:c r="E282" s="8" t="s">
-        <x:v>1156</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="F282" s="8" t="s">
-        <x:v>1157</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="G282" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H282" s="8" t="s">
-        <x:v>1158</x:v>
-[...2 lines deleted...]
-    <x:row ht="230" customHeight="1" collapsed="0">
+        <x:v>1159</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="804.921875" customHeight="1" collapsed="0">
       <x:c r="A283" s="8" t="s">
-        <x:v>1159</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B283" s="8" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="C283" s="8"/>
       <x:c r="D283" s="9" t="n">
-        <x:v>750000</x:v>
+        <x:v>820247</x:v>
       </x:c>
       <x:c r="E283" s="8" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="F283" s="8" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="G283" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H283" s="8" t="s">
         <x:v>1163</x:v>
       </x:c>
     </x:row>
-    <x:row ht="804.90625" customHeight="1" collapsed="0">
+    <x:row ht="413.984375" customHeight="1" collapsed="0">
       <x:c r="A284" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B284" s="8" t="s">
         <x:v>1164</x:v>
       </x:c>
       <x:c r="C284" s="8"/>
       <x:c r="D284" s="9" t="n">
-        <x:v>820247</x:v>
+        <x:v>503362</x:v>
       </x:c>
       <x:c r="E284" s="8" t="s">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="F284" s="8" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="G284" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H284" s="8" t="s">
         <x:v>1167</x:v>
       </x:c>
     </x:row>
-    <x:row ht="413.984375" customHeight="1" collapsed="0">
+    <x:row ht="816.421875" customHeight="1" collapsed="0">
       <x:c r="A285" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B285" s="8" t="s">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="C285" s="8"/>
       <x:c r="D285" s="9" t="n">
-        <x:v>503362</x:v>
+        <x:v>395953</x:v>
       </x:c>
       <x:c r="E285" s="8" t="s">
         <x:v>1169</x:v>
       </x:c>
       <x:c r="F285" s="8" t="s">
         <x:v>1170</x:v>
       </x:c>
       <x:c r="G285" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H285" s="8" t="s">
         <x:v>1171</x:v>
       </x:c>
     </x:row>
-    <x:row ht="816.421875" customHeight="1" collapsed="0">
+    <x:row ht="3012.734375" customHeight="1" collapsed="0">
       <x:c r="A286" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="B286" s="8" t="s">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="C286" s="8"/>
       <x:c r="D286" s="9" t="n">
-        <x:v>395953</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E286" s="8" t="s">
         <x:v>1173</x:v>
       </x:c>
       <x:c r="F286" s="8" t="s">
         <x:v>1174</x:v>
       </x:c>
       <x:c r="G286" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H286" s="8" t="s">
         <x:v>1175</x:v>
       </x:c>
     </x:row>
-    <x:row ht="3012.765625" customHeight="1" collapsed="0">
+    <x:row ht="2909.28125" customHeight="1" collapsed="0">
       <x:c r="A287" s="8" t="s">
-        <x:v>533</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B287" s="8" t="s">
         <x:v>1176</x:v>
       </x:c>
       <x:c r="C287" s="8"/>
       <x:c r="D287" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E287" s="8" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="F287" s="8" t="s">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="G287" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H287" s="8" t="s">
         <x:v>1179</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2909.25" customHeight="1" collapsed="0">
+    <x:row ht="505.953125" customHeight="1" collapsed="0">
       <x:c r="A288" s="8" t="s">
-        <x:v>441</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B288" s="8" t="s">
         <x:v>1180</x:v>
       </x:c>
       <x:c r="C288" s="8"/>
       <x:c r="D288" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>378497</x:v>
       </x:c>
       <x:c r="E288" s="8" t="s">
         <x:v>1181</x:v>
       </x:c>
       <x:c r="F288" s="8" t="s">
         <x:v>1182</x:v>
       </x:c>
       <x:c r="G288" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H288" s="8" t="s">
         <x:v>1183</x:v>
       </x:c>
     </x:row>
-    <x:row ht="505.953125" customHeight="1" collapsed="0">
+    <x:row ht="471.4375" customHeight="1" collapsed="0">
       <x:c r="A289" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="B289" s="8" t="s">
-        <x:v>1184</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="C289" s="8"/>
       <x:c r="D289" s="9" t="n">
-        <x:v>378497</x:v>
+        <x:v>269157</x:v>
       </x:c>
       <x:c r="E289" s="8" t="s">
-        <x:v>1185</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="F289" s="8" t="s">
-        <x:v>1186</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="G289" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H289" s="8" t="s">
-        <x:v>1187</x:v>
-[...2 lines deleted...]
-    <x:row ht="471.46875" customHeight="1" collapsed="0">
+        <x:v>1188</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2219.296875" customHeight="1" collapsed="0">
       <x:c r="A290" s="8" t="s">
-        <x:v>1188</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="B290" s="8" t="s">
-        <x:v>1189</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="C290" s="8"/>
       <x:c r="D290" s="9" t="n">
-        <x:v>269157</x:v>
+        <x:v>667656</x:v>
       </x:c>
       <x:c r="E290" s="8" t="s">
-        <x:v>1190</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="F290" s="8" t="s">
         <x:v>1191</x:v>
       </x:c>
       <x:c r="G290" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H290" s="8" t="s">
         <x:v>1192</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2219.296875" customHeight="1" collapsed="0">
+    <x:row ht="413.984375" customHeight="1" collapsed="0">
       <x:c r="A291" s="8" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B291" s="8" t="s">
         <x:v>1193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1194</x:v>
       </x:c>
       <x:c r="C291" s="8"/>
       <x:c r="D291" s="9" t="n">
-        <x:v>667656</x:v>
+        <x:v>103014</x:v>
       </x:c>
       <x:c r="E291" s="8" t="s">
-        <x:v>786</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="F291" s="8" t="s">
         <x:v>1195</x:v>
       </x:c>
       <x:c r="G291" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H291" s="8" t="s">
         <x:v>1196</x:v>
       </x:c>
     </x:row>
-    <x:row ht="413.953125" customHeight="1" collapsed="0">
+    <x:row ht="712.9375" customHeight="1" collapsed="0">
       <x:c r="A292" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="B292" s="8" t="s">
         <x:v>1197</x:v>
       </x:c>
       <x:c r="C292" s="8"/>
       <x:c r="D292" s="9" t="n">
-        <x:v>103014</x:v>
+        <x:v>328282</x:v>
       </x:c>
       <x:c r="E292" s="8" t="s">
         <x:v>1198</x:v>
       </x:c>
       <x:c r="F292" s="8" t="s">
         <x:v>1199</x:v>
       </x:c>
       <x:c r="G292" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H292" s="8" t="s">
         <x:v>1200</x:v>
       </x:c>
     </x:row>
-    <x:row ht="712.9375" customHeight="1" collapsed="0">
+    <x:row ht="574.953125" customHeight="1" collapsed="0">
       <x:c r="A293" s="8" t="s">
-        <x:v>953</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B293" s="8" t="s">
         <x:v>1201</x:v>
       </x:c>
       <x:c r="C293" s="8"/>
       <x:c r="D293" s="9" t="n">
-        <x:v>328282</x:v>
+        <x:v>218610</x:v>
       </x:c>
       <x:c r="E293" s="8" t="s">
         <x:v>1202</x:v>
       </x:c>
       <x:c r="F293" s="8" t="s">
         <x:v>1203</x:v>
       </x:c>
       <x:c r="G293" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H293" s="8" t="s">
         <x:v>1204</x:v>
       </x:c>
     </x:row>
-    <x:row ht="574.96875" customHeight="1" collapsed="0">
+    <x:row ht="138" customHeight="1" collapsed="0">
       <x:c r="A294" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B294" s="8" t="s">
         <x:v>1205</x:v>
       </x:c>
       <x:c r="C294" s="8"/>
       <x:c r="D294" s="9" t="n">
-        <x:v>218610</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E294" s="8" t="s">
         <x:v>1206</x:v>
       </x:c>
       <x:c r="F294" s="8" t="s">
         <x:v>1207</x:v>
       </x:c>
       <x:c r="G294" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H294" s="8" t="s">
         <x:v>1208</x:v>
       </x:c>
     </x:row>
-    <x:row ht="137.984375" customHeight="1" collapsed="0">
+    <x:row ht="149.5" customHeight="1" collapsed="0">
       <x:c r="A295" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B295" s="8" t="s">
         <x:v>1209</x:v>
       </x:c>
       <x:c r="C295" s="8"/>
       <x:c r="D295" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>1094382</x:v>
       </x:c>
       <x:c r="E295" s="8" t="s">
         <x:v>1210</x:v>
       </x:c>
       <x:c r="F295" s="8" t="s">
         <x:v>1211</x:v>
       </x:c>
       <x:c r="G295" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H295" s="8" t="s">
         <x:v>1212</x:v>
       </x:c>
     </x:row>
-    <x:row ht="149.5" customHeight="1" collapsed="0">
+    <x:row ht="563.421875" customHeight="1" collapsed="0">
       <x:c r="A296" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B296" s="8" t="s">
         <x:v>1213</x:v>
       </x:c>
       <x:c r="C296" s="8"/>
       <x:c r="D296" s="9" t="n">
-        <x:v>1094382</x:v>
+        <x:v>323093</x:v>
       </x:c>
       <x:c r="E296" s="8" t="s">
         <x:v>1214</x:v>
       </x:c>
       <x:c r="F296" s="8" t="s">
         <x:v>1215</x:v>
       </x:c>
       <x:c r="G296" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H296" s="8" t="s">
         <x:v>1216</x:v>
       </x:c>
     </x:row>
-    <x:row ht="563.453125" customHeight="1" collapsed="0">
+    <x:row ht="57.5" customHeight="1" collapsed="0">
       <x:c r="A297" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B297" s="8" t="s">
         <x:v>1217</x:v>
       </x:c>
       <x:c r="C297" s="8"/>
       <x:c r="D297" s="9" t="n">
-        <x:v>323093</x:v>
+        <x:v>252856</x:v>
       </x:c>
       <x:c r="E297" s="8" t="s">
         <x:v>1218</x:v>
       </x:c>
       <x:c r="F297" s="8" t="s">
         <x:v>1219</x:v>
       </x:c>
       <x:c r="G297" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H297" s="8" t="s">
         <x:v>1220</x:v>
       </x:c>
     </x:row>
-    <x:row ht="57.46875" customHeight="1" collapsed="0">
+    <x:row ht="103.5" customHeight="1" collapsed="0">
       <x:c r="A298" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B298" s="8" t="s">
         <x:v>1221</x:v>
       </x:c>
       <x:c r="C298" s="8"/>
       <x:c r="D298" s="9" t="n">
-        <x:v>252856</x:v>
+        <x:v>412829</x:v>
       </x:c>
       <x:c r="E298" s="8" t="s">
         <x:v>1222</x:v>
       </x:c>
       <x:c r="F298" s="8" t="s">
         <x:v>1223</x:v>
       </x:c>
       <x:c r="G298" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H298" s="8" t="s">
         <x:v>1224</x:v>
       </x:c>
     </x:row>
-    <x:row ht="103.5" customHeight="1" collapsed="0">
+    <x:row ht="126.46875" customHeight="1" collapsed="0">
       <x:c r="A299" s="8" t="s">
-        <x:v>210</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B299" s="8" t="s">
         <x:v>1225</x:v>
       </x:c>
       <x:c r="C299" s="8"/>
       <x:c r="D299" s="9" t="n">
-        <x:v>412829</x:v>
+        <x:v>227646</x:v>
       </x:c>
       <x:c r="E299" s="8" t="s">
         <x:v>1226</x:v>
       </x:c>
       <x:c r="F299" s="8" t="s">
         <x:v>1227</x:v>
       </x:c>
       <x:c r="G299" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H299" s="8" t="s">
         <x:v>1228</x:v>
       </x:c>
     </x:row>
-    <x:row ht="126.46875" customHeight="1" collapsed="0">
+    <x:row ht="218.484375" customHeight="1" collapsed="0">
       <x:c r="A300" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B300" s="8" t="s">
         <x:v>1229</x:v>
       </x:c>
       <x:c r="C300" s="8"/>
       <x:c r="D300" s="9" t="n">
-        <x:v>227646</x:v>
+        <x:v>290059</x:v>
       </x:c>
       <x:c r="E300" s="8" t="s">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="F300" s="8" t="s">
         <x:v>1231</x:v>
       </x:c>
       <x:c r="G300" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H300" s="8" t="s">
         <x:v>1232</x:v>
       </x:c>
     </x:row>
-    <x:row ht="218.515625" customHeight="1" collapsed="0">
+    <x:row ht="161" customHeight="1" collapsed="0">
       <x:c r="A301" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B301" s="8" t="s">
         <x:v>1233</x:v>
       </x:c>
       <x:c r="C301" s="8"/>
       <x:c r="D301" s="9" t="n">
-        <x:v>290059</x:v>
+        <x:v>456996</x:v>
       </x:c>
       <x:c r="E301" s="8" t="s">
         <x:v>1234</x:v>
       </x:c>
       <x:c r="F301" s="8" t="s">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="G301" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H301" s="8" t="s">
         <x:v>1236</x:v>
       </x:c>
     </x:row>
-    <x:row ht="160.96875" customHeight="1" collapsed="0">
+    <x:row ht="1586.859375" customHeight="1" collapsed="0">
       <x:c r="A302" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B302" s="8" t="s">
         <x:v>1237</x:v>
       </x:c>
       <x:c r="C302" s="8"/>
       <x:c r="D302" s="9" t="n">
-        <x:v>456996</x:v>
+        <x:v>3551023</x:v>
       </x:c>
       <x:c r="E302" s="8" t="s">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="F302" s="8" t="s">
         <x:v>1239</x:v>
       </x:c>
       <x:c r="G302" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H302" s="8" t="s">
         <x:v>1240</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1586.859375" customHeight="1" collapsed="0">
+    <x:row ht="229.984375" customHeight="1" collapsed="0">
       <x:c r="A303" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B303" s="8" t="s">
         <x:v>1241</x:v>
       </x:c>
       <x:c r="C303" s="8"/>
       <x:c r="D303" s="9" t="n">
-        <x:v>3551023</x:v>
+        <x:v>783881</x:v>
       </x:c>
       <x:c r="E303" s="8" t="s">
         <x:v>1242</x:v>
       </x:c>
       <x:c r="F303" s="8" t="s">
         <x:v>1243</x:v>
       </x:c>
       <x:c r="G303" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H303" s="8" t="s">
         <x:v>1244</x:v>
       </x:c>
     </x:row>
-    <x:row ht="229.984375" customHeight="1" collapsed="0">
+    <x:row ht="563.421875" customHeight="1" collapsed="0">
       <x:c r="A304" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="B304" s="8" t="s">
         <x:v>1245</x:v>
       </x:c>
       <x:c r="C304" s="8"/>
       <x:c r="D304" s="9" t="n">
-        <x:v>783881</x:v>
+        <x:v>1157867</x:v>
       </x:c>
       <x:c r="E304" s="8" t="s">
         <x:v>1246</x:v>
       </x:c>
       <x:c r="F304" s="8" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="G304" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H304" s="8" t="s">
         <x:v>1248</x:v>
       </x:c>
     </x:row>
-    <x:row ht="563.421875" customHeight="1" collapsed="0">
+    <x:row ht="241.5" customHeight="1" collapsed="0">
       <x:c r="A305" s="8" t="s">
-        <x:v>611</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B305" s="8" t="s">
         <x:v>1249</x:v>
       </x:c>
       <x:c r="C305" s="8"/>
       <x:c r="D305" s="9" t="n">
-        <x:v>1157867</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E305" s="8" t="s">
         <x:v>1250</x:v>
       </x:c>
       <x:c r="F305" s="8" t="s">
         <x:v>1251</x:v>
       </x:c>
       <x:c r="G305" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H305" s="8" t="s">
         <x:v>1252</x:v>
       </x:c>
     </x:row>
-    <x:row ht="241.5" customHeight="1" collapsed="0">
+    <x:row ht="287.453125" customHeight="1" collapsed="0">
       <x:c r="A306" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B306" s="8" t="s">
         <x:v>1253</x:v>
       </x:c>
       <x:c r="C306" s="8"/>
       <x:c r="D306" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>79409</x:v>
       </x:c>
       <x:c r="E306" s="8" t="s">
         <x:v>1254</x:v>
       </x:c>
       <x:c r="F306" s="8" t="s">
         <x:v>1255</x:v>
       </x:c>
       <x:c r="G306" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H306" s="8" t="s">
         <x:v>1256</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.453125" customHeight="1" collapsed="0">
+    <x:row ht="482.984375" customHeight="1" collapsed="0">
       <x:c r="A307" s="8" t="s">
-        <x:v>275</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B307" s="8" t="s">
         <x:v>1257</x:v>
       </x:c>
       <x:c r="C307" s="8"/>
       <x:c r="D307" s="9" t="n">
-        <x:v>79409</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E307" s="8" t="s">
         <x:v>1258</x:v>
       </x:c>
       <x:c r="F307" s="8" t="s">
         <x:v>1259</x:v>
       </x:c>
       <x:c r="G307" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H307" s="8" t="s">
         <x:v>1260</x:v>
       </x:c>
     </x:row>
-    <x:row ht="482.984375" customHeight="1" collapsed="0">
+    <x:row ht="758.921875" customHeight="1" collapsed="0">
       <x:c r="A308" s="8" t="s">
-        <x:v>188</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B308" s="8" t="s">
         <x:v>1261</x:v>
       </x:c>
       <x:c r="C308" s="8"/>
       <x:c r="D308" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>75360</x:v>
       </x:c>
       <x:c r="E308" s="8" t="s">
         <x:v>1262</x:v>
       </x:c>
       <x:c r="F308" s="8" t="s">
         <x:v>1263</x:v>
       </x:c>
       <x:c r="G308" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H308" s="8" t="s">
         <x:v>1264</x:v>
       </x:c>
     </x:row>
-    <x:row ht="758.921875" customHeight="1" collapsed="0">
+    <x:row ht="4116.65625" customHeight="1" collapsed="0">
       <x:c r="A309" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B309" s="8" t="s">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="C309" s="8"/>
       <x:c r="D309" s="9" t="n">
-        <x:v>75360</x:v>
+        <x:v>90074</x:v>
       </x:c>
       <x:c r="E309" s="8" t="s">
         <x:v>1266</x:v>
       </x:c>
       <x:c r="F309" s="8" t="s">
         <x:v>1267</x:v>
       </x:c>
       <x:c r="G309" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H309" s="8" t="s">
         <x:v>1268</x:v>
       </x:c>
     </x:row>
-    <x:row ht="4116.65625" customHeight="1" collapsed="0">
+    <x:row ht="333.46875" customHeight="1" collapsed="0">
       <x:c r="A310" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B310" s="8" t="s">
         <x:v>1269</x:v>
       </x:c>
       <x:c r="C310" s="8"/>
       <x:c r="D310" s="9" t="n">
-        <x:v>90074</x:v>
+        <x:v>229471</x:v>
       </x:c>
       <x:c r="E310" s="8" t="s">
         <x:v>1270</x:v>
       </x:c>
       <x:c r="F310" s="8" t="s">
         <x:v>1271</x:v>
       </x:c>
       <x:c r="G310" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H310" s="8" t="s">
         <x:v>1272</x:v>
       </x:c>
     </x:row>
-    <x:row ht="333.453125" customHeight="1" collapsed="0">
+    <x:row ht="206.984375" customHeight="1" collapsed="0">
       <x:c r="A311" s="8" t="s">
-        <x:v>188</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B311" s="8" t="s">
         <x:v>1273</x:v>
       </x:c>
       <x:c r="C311" s="8"/>
       <x:c r="D311" s="9" t="n">
-        <x:v>229471</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E311" s="8" t="s">
         <x:v>1274</x:v>
       </x:c>
       <x:c r="F311" s="8" t="s">
         <x:v>1275</x:v>
       </x:c>
       <x:c r="G311" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H311" s="8" t="s">
         <x:v>1276</x:v>
       </x:c>
     </x:row>
-    <x:row ht="207" customHeight="1" collapsed="0">
+    <x:row ht="379.484375" customHeight="1" collapsed="0">
       <x:c r="A312" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="B312" s="8" t="s">
         <x:v>1277</x:v>
       </x:c>
       <x:c r="C312" s="8"/>
       <x:c r="D312" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>163454</x:v>
       </x:c>
       <x:c r="E312" s="8" t="s">
         <x:v>1278</x:v>
       </x:c>
       <x:c r="F312" s="8" t="s">
         <x:v>1279</x:v>
       </x:c>
       <x:c r="G312" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H312" s="8" t="s">
         <x:v>1280</x:v>
       </x:c>
     </x:row>
-    <x:row ht="379.484375" customHeight="1" collapsed="0">
+    <x:row ht="1253.375" customHeight="1" collapsed="0">
       <x:c r="A313" s="8" t="s">
-        <x:v>611</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B313" s="8" t="s">
         <x:v>1281</x:v>
       </x:c>
       <x:c r="C313" s="8"/>
       <x:c r="D313" s="9" t="n">
-        <x:v>163454</x:v>
+        <x:v>378021</x:v>
       </x:c>
       <x:c r="E313" s="8" t="s">
         <x:v>1282</x:v>
       </x:c>
       <x:c r="F313" s="8" t="s">
         <x:v>1283</x:v>
       </x:c>
       <x:c r="G313" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H313" s="8" t="s">
         <x:v>1284</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1253.375" customHeight="1" collapsed="0">
+    <x:row ht="367.984375" customHeight="1" collapsed="0">
       <x:c r="A314" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B314" s="8" t="s">
         <x:v>1285</x:v>
       </x:c>
       <x:c r="C314" s="8"/>
       <x:c r="D314" s="9" t="n">
-        <x:v>378021</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E314" s="8" t="s">
         <x:v>1286</x:v>
       </x:c>
       <x:c r="F314" s="8" t="s">
         <x:v>1287</x:v>
       </x:c>
       <x:c r="G314" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H314" s="8" t="s">
         <x:v>1288</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.984375" customHeight="1" collapsed="0">
+    <x:row ht="2702.25" customHeight="1" collapsed="0">
       <x:c r="A315" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B315" s="8" t="s">
         <x:v>1289</x:v>
       </x:c>
       <x:c r="C315" s="8"/>
       <x:c r="D315" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>77478</x:v>
       </x:c>
       <x:c r="E315" s="8" t="s">
         <x:v>1290</x:v>
       </x:c>
       <x:c r="F315" s="8" t="s">
         <x:v>1291</x:v>
       </x:c>
       <x:c r="G315" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H315" s="8" t="s">
         <x:v>1292</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2702.265625" customHeight="1" collapsed="0">
+    <x:row ht="402.46875" customHeight="1" collapsed="0">
       <x:c r="A316" s="8" t="s">
-        <x:v>441</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B316" s="8" t="s">
         <x:v>1293</x:v>
       </x:c>
       <x:c r="C316" s="8"/>
       <x:c r="D316" s="9" t="n">
-        <x:v>77478</x:v>
+        <x:v>144054</x:v>
       </x:c>
       <x:c r="E316" s="8" t="s">
         <x:v>1294</x:v>
       </x:c>
       <x:c r="F316" s="8" t="s">
         <x:v>1295</x:v>
       </x:c>
       <x:c r="G316" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H316" s="8" t="s">
         <x:v>1296</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.453125" customHeight="1" collapsed="0">
+    <x:row ht="1402.890625" customHeight="1" collapsed="0">
       <x:c r="A317" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B317" s="8" t="s">
         <x:v>1297</x:v>
       </x:c>
       <x:c r="C317" s="8"/>
       <x:c r="D317" s="9" t="n">
-        <x:v>144054</x:v>
+        <x:v>80305</x:v>
       </x:c>
       <x:c r="E317" s="8" t="s">
         <x:v>1298</x:v>
       </x:c>
       <x:c r="F317" s="8" t="s">
         <x:v>1299</x:v>
       </x:c>
       <x:c r="G317" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H317" s="8" t="s">
         <x:v>1300</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1402.90625" customHeight="1" collapsed="0">
+    <x:row ht="2081.3125" customHeight="1" collapsed="0">
       <x:c r="A318" s="8" t="s">
-        <x:v>156</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B318" s="8" t="s">
         <x:v>1301</x:v>
       </x:c>
       <x:c r="C318" s="8"/>
       <x:c r="D318" s="9" t="n">
-        <x:v>80305</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E318" s="8" t="s">
         <x:v>1302</x:v>
       </x:c>
       <x:c r="F318" s="8" t="s">
         <x:v>1303</x:v>
       </x:c>
       <x:c r="G318" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H318" s="8" t="s">
         <x:v>1304</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2081.296875" customHeight="1" collapsed="0">
+    <x:row ht="195.46875" customHeight="1" collapsed="0">
       <x:c r="A319" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B319" s="8" t="s">
         <x:v>1305</x:v>
       </x:c>
       <x:c r="C319" s="8"/>
       <x:c r="D319" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>214092</x:v>
       </x:c>
       <x:c r="E319" s="8" t="s">
         <x:v>1306</x:v>
       </x:c>
       <x:c r="F319" s="8" t="s">
         <x:v>1307</x:v>
       </x:c>
       <x:c r="G319" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H319" s="8" t="s">
         <x:v>1308</x:v>
       </x:c>
     </x:row>
-    <x:row ht="195.484375" customHeight="1" collapsed="0">
+    <x:row ht="678.453125" customHeight="1" collapsed="0">
       <x:c r="A320" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B320" s="8" t="s">
         <x:v>1309</x:v>
       </x:c>
       <x:c r="C320" s="8"/>
       <x:c r="D320" s="9" t="n">
-        <x:v>214092</x:v>
+        <x:v>350165</x:v>
       </x:c>
       <x:c r="E320" s="8" t="s">
         <x:v>1310</x:v>
       </x:c>
       <x:c r="F320" s="8" t="s">
         <x:v>1311</x:v>
       </x:c>
       <x:c r="G320" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H320" s="8" t="s">
         <x:v>1312</x:v>
       </x:c>
     </x:row>
-    <x:row ht="678.453125" customHeight="1" collapsed="0">
+    <x:row ht="344.984375" customHeight="1" collapsed="0">
       <x:c r="A321" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B321" s="8" t="s">
         <x:v>1313</x:v>
       </x:c>
       <x:c r="C321" s="8"/>
       <x:c r="D321" s="9" t="n">
-        <x:v>350165</x:v>
+        <x:v>292904</x:v>
       </x:c>
       <x:c r="E321" s="8" t="s">
         <x:v>1314</x:v>
       </x:c>
       <x:c r="F321" s="8" t="s">
         <x:v>1315</x:v>
       </x:c>
       <x:c r="G321" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H321" s="8" t="s">
         <x:v>1316</x:v>
       </x:c>
     </x:row>
-    <x:row ht="344.96875" customHeight="1" collapsed="0">
+    <x:row ht="137.96875" customHeight="1" collapsed="0">
       <x:c r="A322" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B322" s="8" t="s">
         <x:v>1317</x:v>
       </x:c>
       <x:c r="C322" s="8"/>
       <x:c r="D322" s="9" t="n">
-        <x:v>292904</x:v>
+        <x:v>245397</x:v>
       </x:c>
       <x:c r="E322" s="8" t="s">
         <x:v>1318</x:v>
       </x:c>
       <x:c r="F322" s="8" t="s">
         <x:v>1319</x:v>
       </x:c>
       <x:c r="G322" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H322" s="8" t="s">
         <x:v>1320</x:v>
       </x:c>
     </x:row>
-    <x:row ht="138" customHeight="1" collapsed="0">
+    <x:row ht="1724.875" customHeight="1" collapsed="0">
       <x:c r="A323" s="8" t="s">
-        <x:v>210</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B323" s="8" t="s">
         <x:v>1321</x:v>
       </x:c>
       <x:c r="C323" s="8"/>
       <x:c r="D323" s="9" t="n">
-        <x:v>245397</x:v>
+        <x:v>793965</x:v>
       </x:c>
       <x:c r="E323" s="8" t="s">
         <x:v>1322</x:v>
       </x:c>
       <x:c r="F323" s="8" t="s">
         <x:v>1323</x:v>
       </x:c>
       <x:c r="G323" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H323" s="8" t="s">
         <x:v>1324</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1724.84375" customHeight="1" collapsed="0">
+    <x:row ht="356.453125" customHeight="1" collapsed="0">
       <x:c r="A324" s="8" t="s">
-        <x:v>156</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B324" s="8" t="s">
         <x:v>1325</x:v>
       </x:c>
       <x:c r="C324" s="8"/>
       <x:c r="D324" s="9" t="n">
-        <x:v>793965</x:v>
+        <x:v>222667</x:v>
       </x:c>
       <x:c r="E324" s="8" t="s">
         <x:v>1326</x:v>
       </x:c>
       <x:c r="F324" s="8" t="s">
         <x:v>1327</x:v>
       </x:c>
       <x:c r="G324" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H324" s="8" t="s">
         <x:v>1328</x:v>
       </x:c>
     </x:row>
-    <x:row ht="356.46875" customHeight="1" collapsed="0">
+    <x:row ht="310.46875" customHeight="1" collapsed="0">
       <x:c r="A325" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B325" s="8" t="s">
         <x:v>1329</x:v>
       </x:c>
       <x:c r="C325" s="8"/>
       <x:c r="D325" s="9" t="n">
-        <x:v>222667</x:v>
+        <x:v>92533</x:v>
       </x:c>
       <x:c r="E325" s="8" t="s">
         <x:v>1330</x:v>
       </x:c>
       <x:c r="F325" s="8" t="s">
         <x:v>1331</x:v>
       </x:c>
       <x:c r="G325" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H325" s="8" t="s">
         <x:v>1332</x:v>
       </x:c>
     </x:row>
-    <x:row ht="310.484375" customHeight="1" collapsed="0">
+    <x:row ht="229.984375" customHeight="1" collapsed="0">
       <x:c r="A326" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B326" s="8" t="s">
         <x:v>1333</x:v>
       </x:c>
       <x:c r="C326" s="8"/>
       <x:c r="D326" s="9" t="n">
-        <x:v>92533</x:v>
+        <x:v>218128</x:v>
       </x:c>
       <x:c r="E326" s="8" t="s">
         <x:v>1334</x:v>
       </x:c>
       <x:c r="F326" s="8" t="s">
         <x:v>1335</x:v>
       </x:c>
       <x:c r="G326" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H326" s="8" t="s">
         <x:v>1336</x:v>
       </x:c>
     </x:row>
-    <x:row ht="229.953125" customHeight="1" collapsed="0">
+    <x:row ht="1506.359375" customHeight="1" collapsed="0">
       <x:c r="A327" s="8" t="s">
-        <x:v>188</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B327" s="8" t="s">
         <x:v>1337</x:v>
       </x:c>
       <x:c r="C327" s="8"/>
       <x:c r="D327" s="9" t="n">
-        <x:v>218128</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E327" s="8" t="s">
         <x:v>1338</x:v>
       </x:c>
       <x:c r="F327" s="8" t="s">
         <x:v>1339</x:v>
       </x:c>
       <x:c r="G327" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H327" s="8" t="s">
         <x:v>1340</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1506.359375" customHeight="1" collapsed="0">
+    <x:row ht="2713.765625" customHeight="1" collapsed="0">
       <x:c r="A328" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B328" s="8" t="s">
         <x:v>1341</x:v>
       </x:c>
       <x:c r="C328" s="8"/>
       <x:c r="D328" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>858835</x:v>
       </x:c>
       <x:c r="E328" s="8" t="s">
         <x:v>1342</x:v>
       </x:c>
       <x:c r="F328" s="8" t="s">
         <x:v>1343</x:v>
       </x:c>
       <x:c r="G328" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H328" s="8" t="s">
         <x:v>1344</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2713.78125" customHeight="1" collapsed="0">
+    <x:row ht="195.46875" customHeight="1" collapsed="0">
       <x:c r="A329" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B329" s="8" t="s">
         <x:v>1345</x:v>
       </x:c>
       <x:c r="C329" s="8"/>
       <x:c r="D329" s="9" t="n">
-        <x:v>858835</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E329" s="8" t="s">
         <x:v>1346</x:v>
       </x:c>
       <x:c r="F329" s="8" t="s">
         <x:v>1347</x:v>
       </x:c>
       <x:c r="G329" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H329" s="8" t="s">
         <x:v>1348</x:v>
       </x:c>
     </x:row>
-    <x:row ht="195.5" customHeight="1" collapsed="0">
+    <x:row ht="321.96875" customHeight="1" collapsed="0">
       <x:c r="A330" s="8" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B330" s="8" t="s">
         <x:v>1349</x:v>
       </x:c>
       <x:c r="C330" s="8"/>
       <x:c r="D330" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>94576</x:v>
       </x:c>
       <x:c r="E330" s="8" t="s">
         <x:v>1350</x:v>
       </x:c>
       <x:c r="F330" s="8" t="s">
         <x:v>1351</x:v>
       </x:c>
       <x:c r="G330" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H330" s="8" t="s">
         <x:v>1352</x:v>
       </x:c>
     </x:row>
-    <x:row ht="321.9375" customHeight="1" collapsed="0">
+    <x:row ht="770.4375" customHeight="1" collapsed="0">
       <x:c r="A331" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B331" s="8" t="s">
         <x:v>1353</x:v>
       </x:c>
       <x:c r="C331" s="8"/>
       <x:c r="D331" s="9" t="n">
-        <x:v>94576</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E331" s="8" t="s">
         <x:v>1354</x:v>
       </x:c>
       <x:c r="F331" s="8" t="s">
         <x:v>1355</x:v>
       </x:c>
       <x:c r="G331" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H331" s="8" t="s">
         <x:v>1356</x:v>
       </x:c>
     </x:row>
-    <x:row ht="770.4375" customHeight="1" collapsed="0">
+    <x:row ht="69" customHeight="1" collapsed="0">
       <x:c r="A332" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B332" s="8" t="s">
         <x:v>1357</x:v>
       </x:c>
       <x:c r="C332" s="8"/>
       <x:c r="D332" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>137092</x:v>
       </x:c>
       <x:c r="E332" s="8" t="s">
         <x:v>1358</x:v>
       </x:c>
       <x:c r="F332" s="8" t="s">
         <x:v>1359</x:v>
       </x:c>
       <x:c r="G332" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H332" s="8" t="s">
         <x:v>1360</x:v>
       </x:c>
     </x:row>
-    <x:row ht="69" customHeight="1" collapsed="0">
+    <x:row ht="1092.40625" customHeight="1" collapsed="0">
       <x:c r="A333" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B333" s="8" t="s">
         <x:v>1361</x:v>
       </x:c>
       <x:c r="C333" s="8"/>
       <x:c r="D333" s="9" t="n">
-        <x:v>137092</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E333" s="8" t="s">
         <x:v>1362</x:v>
       </x:c>
       <x:c r="F333" s="8" t="s">
         <x:v>1363</x:v>
       </x:c>
       <x:c r="G333" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H333" s="8" t="s">
         <x:v>1364</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1092.40625" customHeight="1" collapsed="0">
+    <x:row ht="345" customHeight="1" collapsed="0">
       <x:c r="A334" s="8" t="s">
-        <x:v>98</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B334" s="8" t="s">
         <x:v>1365</x:v>
       </x:c>
       <x:c r="C334" s="8"/>
       <x:c r="D334" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E334" s="8" t="s">
         <x:v>1366</x:v>
       </x:c>
       <x:c r="F334" s="8" t="s">
         <x:v>1367</x:v>
       </x:c>
       <x:c r="G334" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H334" s="8" t="s">
         <x:v>1368</x:v>
       </x:c>
     </x:row>
-    <x:row ht="344.96875" customHeight="1" collapsed="0">
+    <x:row ht="1161.375" customHeight="1" collapsed="0">
       <x:c r="A335" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B335" s="8" t="s">
         <x:v>1369</x:v>
       </x:c>
       <x:c r="C335" s="8"/>
       <x:c r="D335" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>1415099</x:v>
       </x:c>
       <x:c r="E335" s="8" t="s">
         <x:v>1370</x:v>
       </x:c>
       <x:c r="F335" s="8" t="s">
         <x:v>1371</x:v>
       </x:c>
       <x:c r="G335" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H335" s="8" t="s">
         <x:v>1372</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1161.40625" customHeight="1" collapsed="0">
+    <x:row ht="149.5" customHeight="1" collapsed="0">
       <x:c r="A336" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B336" s="8" t="s">
         <x:v>1373</x:v>
       </x:c>
       <x:c r="C336" s="8"/>
       <x:c r="D336" s="9" t="n">
-        <x:v>1415099</x:v>
+        <x:v>363315</x:v>
       </x:c>
       <x:c r="E336" s="8" t="s">
         <x:v>1374</x:v>
       </x:c>
       <x:c r="F336" s="8" t="s">
         <x:v>1375</x:v>
       </x:c>
       <x:c r="G336" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H336" s="8" t="s">
         <x:v>1376</x:v>
       </x:c>
     </x:row>
-    <x:row ht="149.5" customHeight="1" collapsed="0">
+    <x:row ht="161" customHeight="1" collapsed="0">
       <x:c r="A337" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B337" s="8" t="s">
         <x:v>1377</x:v>
       </x:c>
       <x:c r="C337" s="8"/>
       <x:c r="D337" s="9" t="n">
-        <x:v>363315</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E337" s="8" t="s">
         <x:v>1378</x:v>
       </x:c>
       <x:c r="F337" s="8" t="s">
         <x:v>1379</x:v>
       </x:c>
       <x:c r="G337" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H337" s="8" t="s">
         <x:v>1380</x:v>
       </x:c>
     </x:row>
-    <x:row ht="160.96875" customHeight="1" collapsed="0">
+    <x:row ht="195.46875" customHeight="1" collapsed="0">
       <x:c r="A338" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B338" s="8" t="s">
         <x:v>1381</x:v>
       </x:c>
       <x:c r="C338" s="8"/>
       <x:c r="D338" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>91104</x:v>
       </x:c>
       <x:c r="E338" s="8" t="s">
         <x:v>1382</x:v>
       </x:c>
       <x:c r="F338" s="8" t="s">
         <x:v>1383</x:v>
       </x:c>
       <x:c r="G338" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H338" s="8" t="s">
         <x:v>1384</x:v>
       </x:c>
     </x:row>
-    <x:row ht="195.5" customHeight="1" collapsed="0">
+    <x:row ht="1023.40625" customHeight="1" collapsed="0">
       <x:c r="A339" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B339" s="8" t="s">
         <x:v>1385</x:v>
       </x:c>
       <x:c r="C339" s="8"/>
       <x:c r="D339" s="9" t="n">
-        <x:v>91104</x:v>
+        <x:v>116990</x:v>
       </x:c>
       <x:c r="E339" s="8" t="s">
         <x:v>1386</x:v>
       </x:c>
       <x:c r="F339" s="8" t="s">
         <x:v>1387</x:v>
       </x:c>
       <x:c r="G339" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H339" s="8" t="s">
         <x:v>1388</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1023.40625" customHeight="1" collapsed="0">
+    <x:row ht="138" customHeight="1" collapsed="0">
       <x:c r="A340" s="8" t="s">
-        <x:v>441</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B340" s="8" t="s">
         <x:v>1389</x:v>
       </x:c>
       <x:c r="C340" s="8"/>
       <x:c r="D340" s="9" t="n">
-        <x:v>116990</x:v>
+        <x:v>180941</x:v>
       </x:c>
       <x:c r="E340" s="8" t="s">
         <x:v>1390</x:v>
       </x:c>
       <x:c r="F340" s="8" t="s">
         <x:v>1391</x:v>
       </x:c>
       <x:c r="G340" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H340" s="8" t="s">
         <x:v>1392</x:v>
       </x:c>
     </x:row>
-    <x:row ht="138" customHeight="1" collapsed="0">
+    <x:row ht="160.96875" customHeight="1" collapsed="0">
       <x:c r="A341" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B341" s="8" t="s">
         <x:v>1393</x:v>
       </x:c>
       <x:c r="C341" s="8"/>
       <x:c r="D341" s="9" t="n">
-        <x:v>180941</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E341" s="8" t="s">
         <x:v>1394</x:v>
       </x:c>
       <x:c r="F341" s="8" t="s">
         <x:v>1395</x:v>
       </x:c>
       <x:c r="G341" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H341" s="8" t="s">
         <x:v>1396</x:v>
       </x:c>
     </x:row>
-    <x:row ht="161" customHeight="1" collapsed="0">
+    <x:row ht="931.40625" customHeight="1" collapsed="0">
       <x:c r="A342" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B342" s="8" t="s">
         <x:v>1397</x:v>
       </x:c>
       <x:c r="C342" s="8"/>
       <x:c r="D342" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E342" s="8" t="s">
         <x:v>1398</x:v>
       </x:c>
       <x:c r="F342" s="8" t="s">
         <x:v>1399</x:v>
       </x:c>
       <x:c r="G342" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H342" s="8" t="s">
         <x:v>1400</x:v>
       </x:c>
     </x:row>
-    <x:row ht="931.375" customHeight="1" collapsed="0">
+    <x:row ht="563.46875" customHeight="1" collapsed="0">
       <x:c r="A343" s="8" t="s">
-        <x:v>441</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B343" s="8" t="s">
         <x:v>1401</x:v>
       </x:c>
       <x:c r="C343" s="8"/>
       <x:c r="D343" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>792738</x:v>
       </x:c>
       <x:c r="E343" s="8" t="s">
         <x:v>1402</x:v>
       </x:c>
       <x:c r="F343" s="8" t="s">
         <x:v>1403</x:v>
       </x:c>
       <x:c r="G343" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H343" s="8" t="s">
         <x:v>1404</x:v>
       </x:c>
     </x:row>
-    <x:row ht="563.4375" customHeight="1" collapsed="0">
+    <x:row ht="919.90625" customHeight="1" collapsed="0">
       <x:c r="A344" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B344" s="8" t="s">
         <x:v>1405</x:v>
       </x:c>
       <x:c r="C344" s="8"/>
       <x:c r="D344" s="9" t="n">
-        <x:v>792738</x:v>
+        <x:v>92104</x:v>
       </x:c>
       <x:c r="E344" s="8" t="s">
         <x:v>1406</x:v>
       </x:c>
       <x:c r="F344" s="8" t="s">
         <x:v>1407</x:v>
       </x:c>
       <x:c r="G344" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H344" s="8" t="s">
         <x:v>1408</x:v>
       </x:c>
     </x:row>
-    <x:row ht="919.9375" customHeight="1" collapsed="0">
+    <x:row ht="16535.59375" customHeight="1" collapsed="0">
       <x:c r="A345" s="8" t="s">
-        <x:v>98</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B345" s="8" t="s">
         <x:v>1409</x:v>
       </x:c>
       <x:c r="C345" s="8"/>
       <x:c r="D345" s="9" t="n">
-        <x:v>92104</x:v>
+        <x:v>167713</x:v>
       </x:c>
       <x:c r="E345" s="8" t="s">
         <x:v>1410</x:v>
       </x:c>
       <x:c r="F345" s="8" t="s">
         <x:v>1411</x:v>
       </x:c>
       <x:c r="G345" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H345" s="8" t="s">
         <x:v>1412</x:v>
       </x:c>
     </x:row>
-    <x:row ht="16535.59375" customHeight="1" collapsed="0">
+    <x:row ht="264.5" customHeight="1" collapsed="0">
       <x:c r="A346" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B346" s="8" t="s">
         <x:v>1413</x:v>
       </x:c>
       <x:c r="C346" s="8"/>
       <x:c r="D346" s="9" t="n">
-        <x:v>167713</x:v>
+        <x:v>99195</x:v>
       </x:c>
       <x:c r="E346" s="8" t="s">
         <x:v>1414</x:v>
       </x:c>
       <x:c r="F346" s="8" t="s">
         <x:v>1415</x:v>
       </x:c>
       <x:c r="G346" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H346" s="8" t="s">
         <x:v>1416</x:v>
       </x:c>
     </x:row>
-    <x:row ht="264.46875" customHeight="1" collapsed="0">
+    <x:row ht="183.96875" customHeight="1" collapsed="0">
       <x:c r="A347" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="B347" s="8" t="s">
         <x:v>1417</x:v>
       </x:c>
       <x:c r="C347" s="8"/>
       <x:c r="D347" s="9" t="n">
-        <x:v>99195</x:v>
+        <x:v>77001</x:v>
       </x:c>
       <x:c r="E347" s="8" t="s">
         <x:v>1418</x:v>
       </x:c>
       <x:c r="F347" s="8" t="s">
         <x:v>1419</x:v>
       </x:c>
       <x:c r="G347" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H347" s="8" t="s">
         <x:v>1420</x:v>
       </x:c>
     </x:row>
-    <x:row ht="184" customHeight="1" collapsed="0">
+    <x:row ht="1920.34375" customHeight="1" collapsed="0">
       <x:c r="A348" s="8" t="s">
-        <x:v>716</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B348" s="8" t="s">
         <x:v>1421</x:v>
       </x:c>
       <x:c r="C348" s="8"/>
       <x:c r="D348" s="9" t="n">
-        <x:v>77001</x:v>
+        <x:v>1430723</x:v>
       </x:c>
       <x:c r="E348" s="8" t="s">
         <x:v>1422</x:v>
       </x:c>
       <x:c r="F348" s="8" t="s">
         <x:v>1423</x:v>
       </x:c>
       <x:c r="G348" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H348" s="8" t="s">
         <x:v>1424</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1920.34375" customHeight="1" collapsed="0">
+    <x:row ht="459.9375" customHeight="1" collapsed="0">
       <x:c r="A349" s="8" t="s">
-        <x:v>71</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B349" s="8" t="s">
         <x:v>1425</x:v>
       </x:c>
       <x:c r="C349" s="8"/>
       <x:c r="D349" s="9" t="n">
-        <x:v>1430723</x:v>
+        <x:v>89465</x:v>
       </x:c>
       <x:c r="E349" s="8" t="s">
         <x:v>1426</x:v>
       </x:c>
       <x:c r="F349" s="8" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="G349" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H349" s="8" t="s">
         <x:v>1428</x:v>
       </x:c>
     </x:row>
-    <x:row ht="459.9375" customHeight="1" collapsed="0">
+    <x:row ht="459.96875" customHeight="1" collapsed="0">
       <x:c r="A350" s="8" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B350" s="8" t="s">
         <x:v>1429</x:v>
       </x:c>
       <x:c r="C350" s="8"/>
       <x:c r="D350" s="9" t="n">
-        <x:v>89465</x:v>
+        <x:v>374757</x:v>
       </x:c>
       <x:c r="E350" s="8" t="s">
         <x:v>1430</x:v>
       </x:c>
       <x:c r="F350" s="8" t="s">
         <x:v>1431</x:v>
       </x:c>
       <x:c r="G350" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H350" s="8" t="s">
         <x:v>1432</x:v>
       </x:c>
     </x:row>
-    <x:row ht="459.9375" customHeight="1" collapsed="0">
+    <x:row ht="115" customHeight="1" collapsed="0">
       <x:c r="A351" s="8" t="s">
-        <x:v>210</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B351" s="8" t="s">
         <x:v>1433</x:v>
       </x:c>
       <x:c r="C351" s="8"/>
       <x:c r="D351" s="9" t="n">
-        <x:v>374757</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E351" s="8" t="s">
         <x:v>1434</x:v>
       </x:c>
       <x:c r="F351" s="8" t="s">
         <x:v>1435</x:v>
       </x:c>
       <x:c r="G351" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H351" s="8" t="s">
         <x:v>1436</x:v>
       </x:c>
     </x:row>
-    <x:row ht="115" customHeight="1" collapsed="0">
+    <x:row ht="138" customHeight="1" collapsed="0">
       <x:c r="A352" s="8" t="s">
-        <x:v>61</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B352" s="8" t="s">
         <x:v>1437</x:v>
       </x:c>
       <x:c r="C352" s="8"/>
       <x:c r="D352" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>98957</x:v>
       </x:c>
       <x:c r="E352" s="8" t="s">
         <x:v>1438</x:v>
       </x:c>
       <x:c r="F352" s="8" t="s">
         <x:v>1439</x:v>
       </x:c>
       <x:c r="G352" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H352" s="8" t="s">
         <x:v>1440</x:v>
       </x:c>
     </x:row>
-    <x:row ht="138" customHeight="1" collapsed="0">
+    <x:row ht="1230.40625" customHeight="1" collapsed="0">
       <x:c r="A353" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B353" s="8" t="s">
         <x:v>1441</x:v>
       </x:c>
       <x:c r="C353" s="8"/>
       <x:c r="D353" s="9" t="n">
-        <x:v>98957</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E353" s="8" t="s">
         <x:v>1442</x:v>
       </x:c>
       <x:c r="F353" s="8" t="s">
         <x:v>1443</x:v>
       </x:c>
       <x:c r="G353" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H353" s="8" t="s">
         <x:v>1444</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1230.40625" customHeight="1" collapsed="0">
+    <x:row ht="977.40625" customHeight="1" collapsed="0">
       <x:c r="A354" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B354" s="8" t="s">
         <x:v>1445</x:v>
       </x:c>
       <x:c r="C354" s="8"/>
       <x:c r="D354" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E354" s="8" t="s">
         <x:v>1446</x:v>
       </x:c>
       <x:c r="F354" s="8" t="s">
         <x:v>1447</x:v>
       </x:c>
       <x:c r="G354" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H354" s="8" t="s">
         <x:v>1448</x:v>
       </x:c>
     </x:row>
-    <x:row ht="977.4375" customHeight="1" collapsed="0">
+    <x:row ht="172.46875" customHeight="1" collapsed="0">
       <x:c r="A355" s="8" t="s">
-        <x:v>201</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B355" s="8" t="s">
         <x:v>1449</x:v>
       </x:c>
       <x:c r="C355" s="8"/>
       <x:c r="D355" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>215635</x:v>
       </x:c>
       <x:c r="E355" s="8" t="s">
         <x:v>1450</x:v>
       </x:c>
       <x:c r="F355" s="8" t="s">
         <x:v>1451</x:v>
       </x:c>
       <x:c r="G355" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H355" s="8" t="s">
         <x:v>1452</x:v>
       </x:c>
     </x:row>
-    <x:row ht="172.46875" customHeight="1" collapsed="0">
+    <x:row ht="816.4375" customHeight="1" collapsed="0">
       <x:c r="A356" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B356" s="8" t="s">
         <x:v>1453</x:v>
       </x:c>
       <x:c r="C356" s="8"/>
       <x:c r="D356" s="9" t="n">
-        <x:v>215635</x:v>
+        <x:v>92779</x:v>
       </x:c>
       <x:c r="E356" s="8" t="s">
         <x:v>1454</x:v>
       </x:c>
       <x:c r="F356" s="8" t="s">
         <x:v>1455</x:v>
       </x:c>
       <x:c r="G356" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H356" s="8" t="s">
         <x:v>1456</x:v>
       </x:c>
     </x:row>
-    <x:row ht="816.4375" customHeight="1" collapsed="0">
+    <x:row ht="1506.375" customHeight="1" collapsed="0">
       <x:c r="A357" s="8" t="s">
-        <x:v>441</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B357" s="8" t="s">
         <x:v>1457</x:v>
       </x:c>
       <x:c r="C357" s="8"/>
       <x:c r="D357" s="9" t="n">
-        <x:v>92779</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E357" s="8" t="s">
         <x:v>1458</x:v>
       </x:c>
       <x:c r="F357" s="8" t="s">
         <x:v>1459</x:v>
       </x:c>
       <x:c r="G357" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H357" s="8" t="s">
         <x:v>1460</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1506.375" customHeight="1" collapsed="0">
+    <x:row ht="4300.625" customHeight="1" collapsed="0">
       <x:c r="A358" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="B358" s="8" t="s">
         <x:v>1461</x:v>
       </x:c>
       <x:c r="C358" s="8"/>
       <x:c r="D358" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E358" s="8" t="s">
         <x:v>1462</x:v>
       </x:c>
       <x:c r="F358" s="8" t="s">
         <x:v>1463</x:v>
       </x:c>
       <x:c r="G358" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H358" s="8" t="s">
         <x:v>1464</x:v>
       </x:c>
     </x:row>
-    <x:row ht="4300.625" customHeight="1" collapsed="0">
+    <x:row ht="816.4375" customHeight="1" collapsed="0">
       <x:c r="A359" s="8" t="s">
-        <x:v>542</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B359" s="8" t="s">
         <x:v>1465</x:v>
       </x:c>
       <x:c r="C359" s="8"/>
       <x:c r="D359" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>143202</x:v>
       </x:c>
       <x:c r="E359" s="8" t="s">
         <x:v>1466</x:v>
       </x:c>
       <x:c r="F359" s="8" t="s">
         <x:v>1467</x:v>
       </x:c>
       <x:c r="G359" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H359" s="8" t="s">
         <x:v>1468</x:v>
       </x:c>
     </x:row>
-    <x:row ht="816.4375" customHeight="1" collapsed="0">
+    <x:row ht="494.46875" customHeight="1" collapsed="0">
       <x:c r="A360" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B360" s="8" t="s">
         <x:v>1469</x:v>
       </x:c>
       <x:c r="C360" s="8"/>
       <x:c r="D360" s="9" t="n">
-        <x:v>143202</x:v>
+        <x:v>179747</x:v>
       </x:c>
       <x:c r="E360" s="8" t="s">
         <x:v>1470</x:v>
       </x:c>
       <x:c r="F360" s="8" t="s">
         <x:v>1471</x:v>
       </x:c>
       <x:c r="G360" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H360" s="8" t="s">
         <x:v>1472</x:v>
       </x:c>
     </x:row>
-    <x:row ht="494.4375" customHeight="1" collapsed="0">
+    <x:row ht="91.96875" customHeight="1" collapsed="0">
       <x:c r="A361" s="8" t="s">
-        <x:v>145</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="B361" s="8" t="s">
         <x:v>1473</x:v>
       </x:c>
       <x:c r="C361" s="8"/>
       <x:c r="D361" s="9" t="n">
-        <x:v>179747</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E361" s="8" t="s">
         <x:v>1474</x:v>
       </x:c>
       <x:c r="F361" s="8" t="s">
         <x:v>1475</x:v>
       </x:c>
       <x:c r="G361" s="8" t="s">
-        <x:v>131</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H361" s="8" t="s">
         <x:v>1476</x:v>
       </x:c>
     </x:row>
-    <x:row ht="92" customHeight="1" collapsed="0">
+    <x:row ht="356.46875" customHeight="1" collapsed="0">
       <x:c r="A362" s="8" t="s">
-        <x:v>533</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B362" s="8" t="s">
         <x:v>1477</x:v>
       </x:c>
       <x:c r="C362" s="8"/>
       <x:c r="D362" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>250756</x:v>
       </x:c>
       <x:c r="E362" s="8" t="s">
         <x:v>1478</x:v>
       </x:c>
       <x:c r="F362" s="8" t="s">
         <x:v>1479</x:v>
       </x:c>
       <x:c r="G362" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H362" s="8" t="s">
         <x:v>1480</x:v>
       </x:c>
     </x:row>
-    <x:row ht="356.46875" customHeight="1" collapsed="0">
+    <x:row ht="1103.875" customHeight="1" collapsed="0">
       <x:c r="A363" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B363" s="8" t="s">
         <x:v>1481</x:v>
       </x:c>
       <x:c r="C363" s="8"/>
       <x:c r="D363" s="9" t="n">
-        <x:v>250756</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E363" s="8" t="s">
         <x:v>1482</x:v>
       </x:c>
       <x:c r="F363" s="8" t="s">
         <x:v>1483</x:v>
       </x:c>
       <x:c r="G363" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H363" s="8" t="s">
         <x:v>1484</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1103.875" customHeight="1" collapsed="0">
+    <x:row ht="1057.9375" customHeight="1" collapsed="0">
       <x:c r="A364" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B364" s="8" t="s">
         <x:v>1485</x:v>
       </x:c>
       <x:c r="C364" s="8"/>
       <x:c r="D364" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E364" s="8" t="s">
         <x:v>1486</x:v>
       </x:c>
       <x:c r="F364" s="8" t="s">
         <x:v>1487</x:v>
       </x:c>
       <x:c r="G364" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H364" s="8" t="s">
         <x:v>1488</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1057.9375" customHeight="1" collapsed="0">
+    <x:row ht="2828.75" customHeight="1" collapsed="0">
       <x:c r="A365" s="8" t="s">
-        <x:v>275</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="B365" s="8" t="s">
-        <x:v>1489</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="C365" s="8"/>
       <x:c r="D365" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E365" s="8" t="s">
-        <x:v>1490</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="F365" s="8" t="s">
-        <x:v>1491</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="G365" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H365" s="8" t="s">
-        <x:v>1492</x:v>
-[...2 lines deleted...]
-    <x:row ht="2828.71875" customHeight="1" collapsed="0">
+        <x:v>1493</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="471.4375" customHeight="1" collapsed="0">
       <x:c r="A366" s="8" t="s">
-        <x:v>1493</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B366" s="8" t="s">
         <x:v>1494</x:v>
       </x:c>
       <x:c r="C366" s="8"/>
       <x:c r="D366" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E366" s="8" t="s">
         <x:v>1495</x:v>
       </x:c>
       <x:c r="F366" s="8" t="s">
         <x:v>1496</x:v>
       </x:c>
       <x:c r="G366" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H366" s="8" t="s">
         <x:v>1497</x:v>
       </x:c>
     </x:row>
-    <x:row ht="471.46875" customHeight="1" collapsed="0">
+    <x:row ht="287.46875" customHeight="1" collapsed="0">
       <x:c r="A367" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B367" s="8" t="s">
         <x:v>1498</x:v>
       </x:c>
       <x:c r="C367" s="8"/>
       <x:c r="D367" s="9" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E367" s="8" t="s">
         <x:v>1499</x:v>
       </x:c>
       <x:c r="F367" s="8" t="s">
         <x:v>1500</x:v>
       </x:c>
       <x:c r="G367" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H367" s="8" t="s">
         <x:v>1501</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.46875" customHeight="1" collapsed="0">
+    <x:row ht="1885.84375" customHeight="1" collapsed="0">
       <x:c r="A368" s="8" t="s">
-        <x:v>275</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B368" s="8" t="s">
         <x:v>1502</x:v>
       </x:c>
       <x:c r="C368" s="8"/>
       <x:c r="D368" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>290583</x:v>
       </x:c>
       <x:c r="E368" s="8" t="s">
         <x:v>1503</x:v>
       </x:c>
       <x:c r="F368" s="8" t="s">
         <x:v>1504</x:v>
       </x:c>
       <x:c r="G368" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H368" s="8" t="s">
         <x:v>1505</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1885.84375" customHeight="1" collapsed="0">
+    <x:row ht="149.5" customHeight="1" collapsed="0">
       <x:c r="A369" s="8" t="s">
-        <x:v>210</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="B369" s="8" t="s">
         <x:v>1506</x:v>
       </x:c>
       <x:c r="C369" s="8"/>
       <x:c r="D369" s="9" t="n">
-        <x:v>290583</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E369" s="8" t="s">
         <x:v>1507</x:v>
       </x:c>
       <x:c r="F369" s="8" t="s">
         <x:v>1508</x:v>
       </x:c>
       <x:c r="G369" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H369" s="8" t="s">
         <x:v>1509</x:v>
       </x:c>
     </x:row>
-    <x:row ht="149.46875" customHeight="1" collapsed="0">
+    <x:row ht="2046.8125" customHeight="1" collapsed="0">
       <x:c r="A370" s="8" t="s">
-        <x:v>416</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B370" s="8" t="s">
         <x:v>1510</x:v>
       </x:c>
       <x:c r="C370" s="8"/>
       <x:c r="D370" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>171801</x:v>
       </x:c>
       <x:c r="E370" s="8" t="s">
         <x:v>1511</x:v>
       </x:c>
       <x:c r="F370" s="8" t="s">
         <x:v>1512</x:v>
       </x:c>
       <x:c r="G370" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H370" s="8" t="s">
         <x:v>1513</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2046.8125" customHeight="1" collapsed="0">
+    <x:row ht="528.9375" customHeight="1" collapsed="0">
       <x:c r="A371" s="8" t="s">
-        <x:v>61</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B371" s="8" t="s">
         <x:v>1514</x:v>
       </x:c>
       <x:c r="C371" s="8"/>
       <x:c r="D371" s="9" t="n">
-        <x:v>171801</x:v>
+        <x:v>2592030</x:v>
       </x:c>
       <x:c r="E371" s="8" t="s">
         <x:v>1515</x:v>
       </x:c>
       <x:c r="F371" s="8" t="s">
         <x:v>1516</x:v>
       </x:c>
       <x:c r="G371" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H371" s="8" t="s">
         <x:v>1517</x:v>
       </x:c>
     </x:row>
-    <x:row ht="528.96875" customHeight="1" collapsed="0">
+    <x:row ht="390.96875" customHeight="1" collapsed="0">
       <x:c r="A372" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B372" s="8" t="s">
         <x:v>1518</x:v>
       </x:c>
       <x:c r="C372" s="8"/>
       <x:c r="D372" s="9" t="n">
-        <x:v>2592030</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E372" s="8" t="s">
         <x:v>1519</x:v>
       </x:c>
       <x:c r="F372" s="8" t="s">
         <x:v>1520</x:v>
       </x:c>
       <x:c r="G372" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H372" s="8" t="s">
         <x:v>1521</x:v>
       </x:c>
     </x:row>
-    <x:row ht="390.9375" customHeight="1" collapsed="0">
+    <x:row ht="1920.3125" customHeight="1" collapsed="0">
       <x:c r="A373" s="8" t="s">
-        <x:v>188</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="B373" s="8" t="s">
         <x:v>1522</x:v>
       </x:c>
       <x:c r="C373" s="8"/>
       <x:c r="D373" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>277986</x:v>
       </x:c>
       <x:c r="E373" s="8" t="s">
         <x:v>1523</x:v>
       </x:c>
       <x:c r="F373" s="8" t="s">
         <x:v>1524</x:v>
       </x:c>
       <x:c r="G373" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H373" s="8" t="s">
         <x:v>1525</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1920.34375" customHeight="1" collapsed="0">
+    <x:row ht="678.4375" customHeight="1" collapsed="0">
       <x:c r="A374" s="8" t="s">
-        <x:v>361</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B374" s="8" t="s">
         <x:v>1526</x:v>
       </x:c>
       <x:c r="C374" s="8"/>
       <x:c r="D374" s="9" t="n">
-        <x:v>277986</x:v>
+        <x:v>84476</x:v>
       </x:c>
       <x:c r="E374" s="8" t="s">
         <x:v>1527</x:v>
       </x:c>
       <x:c r="F374" s="8" t="s">
         <x:v>1528</x:v>
       </x:c>
       <x:c r="G374" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H374" s="8" t="s">
+        <x:v>441</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="436.96875" customHeight="1" collapsed="0">
+      <x:c r="A375" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B375" s="8" t="s">
         <x:v>1529</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>1530</x:v>
       </x:c>
       <x:c r="C375" s="8"/>
       <x:c r="D375" s="9" t="n">
-        <x:v>84476</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E375" s="8" t="s">
+        <x:v>1530</x:v>
+      </x:c>
+      <x:c r="F375" s="8" t="s">
         <x:v>1531</x:v>
       </x:c>
-      <x:c r="F375" s="8" t="s">
+      <x:c r="G375" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H375" s="8" t="s">
         <x:v>1532</x:v>
       </x:c>
-      <x:c r="G375" s="8" t="s">
-[...6 lines deleted...]
-    <x:row ht="436.96875" customHeight="1" collapsed="0">
+    </x:row>
+    <x:row ht="402.46875" customHeight="1" collapsed="0">
       <x:c r="A376" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B376" s="8" t="s">
         <x:v>1533</x:v>
       </x:c>
       <x:c r="C376" s="8"/>
       <x:c r="D376" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>362784</x:v>
       </x:c>
       <x:c r="E376" s="8" t="s">
         <x:v>1534</x:v>
       </x:c>
       <x:c r="F376" s="8" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="G376" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H376" s="8" t="s">
         <x:v>1536</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.46875" customHeight="1" collapsed="0">
+    <x:row ht="655.4375" customHeight="1" collapsed="0">
       <x:c r="A377" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B377" s="8" t="s">
         <x:v>1537</x:v>
       </x:c>
       <x:c r="C377" s="8"/>
       <x:c r="D377" s="9" t="n">
-        <x:v>362784</x:v>
+        <x:v>126168</x:v>
       </x:c>
       <x:c r="E377" s="8" t="s">
         <x:v>1538</x:v>
       </x:c>
       <x:c r="F377" s="8" t="s">
         <x:v>1539</x:v>
       </x:c>
       <x:c r="G377" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H377" s="8" t="s">
         <x:v>1540</x:v>
       </x:c>
     </x:row>
-    <x:row ht="655.4375" customHeight="1" collapsed="0">
+    <x:row ht="3012.78125" customHeight="1" collapsed="0">
       <x:c r="A378" s="8" t="s">
-        <x:v>113</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B378" s="8" t="s">
         <x:v>1541</x:v>
       </x:c>
       <x:c r="C378" s="8"/>
       <x:c r="D378" s="9" t="n">
-        <x:v>126168</x:v>
+        <x:v>283195</x:v>
       </x:c>
       <x:c r="E378" s="8" t="s">
         <x:v>1542</x:v>
       </x:c>
       <x:c r="F378" s="8" t="s">
         <x:v>1543</x:v>
       </x:c>
       <x:c r="G378" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H378" s="8" t="s">
         <x:v>1544</x:v>
       </x:c>
     </x:row>
-    <x:row ht="3012.75" customHeight="1" collapsed="0">
+    <x:row ht="68.96875" customHeight="1" collapsed="0">
       <x:c r="A379" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B379" s="8" t="s">
         <x:v>1545</x:v>
       </x:c>
       <x:c r="C379" s="8"/>
       <x:c r="D379" s="9" t="n">
-        <x:v>283195</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E379" s="8" t="s">
         <x:v>1546</x:v>
       </x:c>
       <x:c r="F379" s="8" t="s">
         <x:v>1547</x:v>
       </x:c>
       <x:c r="G379" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H379" s="8" t="s">
         <x:v>1548</x:v>
       </x:c>
     </x:row>
-    <x:row ht="69" customHeight="1" collapsed="0">
+    <x:row ht="2587.25" customHeight="1" collapsed="0">
       <x:c r="A380" s="8" t="s">
-        <x:v>156</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B380" s="8" t="s">
         <x:v>1549</x:v>
       </x:c>
       <x:c r="C380" s="8"/>
       <x:c r="D380" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>457434</x:v>
       </x:c>
       <x:c r="E380" s="8" t="s">
         <x:v>1550</x:v>
       </x:c>
       <x:c r="F380" s="8" t="s">
         <x:v>1551</x:v>
       </x:c>
       <x:c r="G380" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H380" s="8" t="s">
         <x:v>1552</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2587.28125" customHeight="1" collapsed="0">
+    <x:row ht="712.96875" customHeight="1" collapsed="0">
       <x:c r="A381" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B381" s="8" t="s">
         <x:v>1553</x:v>
       </x:c>
       <x:c r="C381" s="8"/>
       <x:c r="D381" s="9" t="n">
-        <x:v>457434</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E381" s="8" t="s">
         <x:v>1554</x:v>
       </x:c>
       <x:c r="F381" s="8" t="s">
         <x:v>1555</x:v>
       </x:c>
       <x:c r="G381" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H381" s="8" t="s">
         <x:v>1556</x:v>
       </x:c>
     </x:row>
-    <x:row ht="712.90625" customHeight="1" collapsed="0">
+    <x:row ht="701.4375" customHeight="1" collapsed="0">
       <x:c r="A382" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B382" s="8" t="s">
         <x:v>1557</x:v>
       </x:c>
       <x:c r="C382" s="8"/>
       <x:c r="D382" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>368156</x:v>
       </x:c>
       <x:c r="E382" s="8" t="s">
         <x:v>1558</x:v>
       </x:c>
       <x:c r="F382" s="8" t="s">
         <x:v>1559</x:v>
       </x:c>
       <x:c r="G382" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H382" s="8" t="s">
         <x:v>1560</x:v>
       </x:c>
     </x:row>
-    <x:row ht="701.4375" customHeight="1" collapsed="0">
+    <x:row ht="218.5" customHeight="1" collapsed="0">
       <x:c r="A383" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B383" s="8" t="s">
         <x:v>1561</x:v>
       </x:c>
       <x:c r="C383" s="8"/>
       <x:c r="D383" s="9" t="n">
-        <x:v>368156</x:v>
+        <x:v>569930</x:v>
       </x:c>
       <x:c r="E383" s="8" t="s">
         <x:v>1562</x:v>
       </x:c>
       <x:c r="F383" s="8" t="s">
         <x:v>1563</x:v>
       </x:c>
       <x:c r="G383" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H383" s="8" t="s">
         <x:v>1564</x:v>
       </x:c>
     </x:row>
-    <x:row ht="218.5" customHeight="1" collapsed="0">
+    <x:row ht="103.46875" customHeight="1" collapsed="0">
       <x:c r="A384" s="8" t="s">
-        <x:v>43</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B384" s="8" t="s">
         <x:v>1565</x:v>
       </x:c>
       <x:c r="C384" s="8"/>
       <x:c r="D384" s="9" t="n">
-        <x:v>569930</x:v>
+        <x:v>130984</x:v>
       </x:c>
       <x:c r="E384" s="8" t="s">
-        <x:v>124</x:v>
+        <x:v>1566</x:v>
       </x:c>
       <x:c r="F384" s="8" t="s">
-        <x:v>1566</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="G384" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H384" s="8" t="s">
-        <x:v>1567</x:v>
-[...2 lines deleted...]
-    <x:row ht="103.5" customHeight="1" collapsed="0">
+        <x:v>1568</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="23" customHeight="1" collapsed="0">
       <x:c r="A385" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B385" s="8" t="s">
-        <x:v>1568</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="C385" s="8"/>
       <x:c r="D385" s="9" t="n">
-        <x:v>130984</x:v>
+        <x:v>146317</x:v>
       </x:c>
       <x:c r="E385" s="8" t="s">
-        <x:v>1569</x:v>
+        <x:v>1570</x:v>
       </x:c>
       <x:c r="F385" s="8" t="s">
-        <x:v>1570</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="G385" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H385" s="8" t="s">
-        <x:v>1571</x:v>
-[...2 lines deleted...]
-    <x:row ht="23" customHeight="1" collapsed="0">
+        <x:v>1572</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="91.96875" customHeight="1" collapsed="0">
       <x:c r="A386" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B386" s="8" t="s">
-        <x:v>1572</x:v>
+        <x:v>1573</x:v>
       </x:c>
       <x:c r="C386" s="8"/>
       <x:c r="D386" s="9" t="n">
-        <x:v>146317</x:v>
+        <x:v>173811</x:v>
       </x:c>
       <x:c r="E386" s="8" t="s">
-        <x:v>1573</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="F386" s="8" t="s">
-        <x:v>1574</x:v>
+        <x:v>1575</x:v>
       </x:c>
       <x:c r="G386" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H386" s="8" t="s">
-        <x:v>1575</x:v>
-[...2 lines deleted...]
-    <x:row ht="91.96875" customHeight="1" collapsed="0">
+        <x:v>1576</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="574.96875" customHeight="1" collapsed="0">
       <x:c r="A387" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B387" s="8" t="s">
-        <x:v>1576</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="C387" s="8"/>
       <x:c r="D387" s="9" t="n">
-        <x:v>173811</x:v>
+        <x:v>122267</x:v>
       </x:c>
       <x:c r="E387" s="8" t="s">
-        <x:v>1577</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="F387" s="8" t="s">
-        <x:v>1578</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="G387" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H387" s="8" t="s">
-        <x:v>1579</x:v>
-[...2 lines deleted...]
-    <x:row ht="574.9375" customHeight="1" collapsed="0">
+        <x:v>1580</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2046.8125" customHeight="1" collapsed="0">
       <x:c r="A388" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B388" s="8" t="s">
-        <x:v>1580</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="C388" s="8"/>
       <x:c r="D388" s="9" t="n">
-        <x:v>122267</x:v>
+        <x:v>179579</x:v>
       </x:c>
       <x:c r="E388" s="8" t="s">
-        <x:v>1581</x:v>
+        <x:v>1582</x:v>
       </x:c>
       <x:c r="F388" s="8" t="s">
-        <x:v>1582</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="G388" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H388" s="8" t="s">
-        <x:v>1583</x:v>
-[...2 lines deleted...]
-    <x:row ht="2046.8125" customHeight="1" collapsed="0">
+        <x:v>1584</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="459.9375" customHeight="1" collapsed="0">
       <x:c r="A389" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B389" s="8" t="s">
-        <x:v>1584</x:v>
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="C389" s="8"/>
       <x:c r="D389" s="9" t="n">
-        <x:v>179579</x:v>
+        <x:v>102186</x:v>
       </x:c>
       <x:c r="E389" s="8" t="s">
-        <x:v>1585</x:v>
+        <x:v>1586</x:v>
       </x:c>
       <x:c r="F389" s="8" t="s">
-        <x:v>1586</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="G389" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H389" s="8" t="s">
-        <x:v>1587</x:v>
-[...2 lines deleted...]
-    <x:row ht="459.96875" customHeight="1" collapsed="0">
+        <x:v>1588</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="689.9375" customHeight="1" collapsed="0">
       <x:c r="A390" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B390" s="8" t="s">
-        <x:v>1588</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="C390" s="8"/>
       <x:c r="D390" s="9" t="n">
-        <x:v>102186</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E390" s="8" t="s">
-        <x:v>1589</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="F390" s="8" t="s">
-        <x:v>1590</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="G390" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H390" s="8" t="s">
-        <x:v>1591</x:v>
-[...2 lines deleted...]
-    <x:row ht="689.96875" customHeight="1" collapsed="0">
+        <x:v>1592</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="896.9375" customHeight="1" collapsed="0">
       <x:c r="A391" s="8" t="s">
-        <x:v>61</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B391" s="8" t="s">
-        <x:v>1592</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="C391" s="8"/>
       <x:c r="D391" s="9" t="n">
-        <x:v>75000</x:v>
+        <x:v>131683</x:v>
       </x:c>
       <x:c r="E391" s="8" t="s">
-        <x:v>1593</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="F391" s="8" t="s">
-        <x:v>1594</x:v>
+        <x:v>1595</x:v>
       </x:c>
       <x:c r="G391" s="8" t="s">
-        <x:v>256</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H391" s="8" t="s">
-        <x:v>1595</x:v>
-[...2 lines deleted...]
-    <x:row ht="471.4375" customHeight="1" collapsed="0">
+        <x:v>1596</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="471.46875" customHeight="1" collapsed="0">
       <x:c r="A392" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B392" s="8" t="s">
-        <x:v>1596</x:v>
+        <x:v>1597</x:v>
       </x:c>
       <x:c r="C392" s="8"/>
       <x:c r="D392" s="9" t="n">
         <x:v>278977</x:v>
       </x:c>
       <x:c r="E392" s="8"/>
       <x:c r="F392" s="8"/>
       <x:c r="G392" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H392" s="8" t="s">
-        <x:v>1597</x:v>
-[...2 lines deleted...]
-    <x:row ht="23" customHeight="1" collapsed="0">
+        <x:v>1598</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="22.96875" customHeight="1" collapsed="0">
       <x:c r="A393" s="10" t="s">
-        <x:v>1598</x:v>
+        <x:v>1599</x:v>
       </x:c>
       <x:c r="B393" s="10" t="s">
-        <x:v>1599</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="C393" s="10"/>
       <x:c r="D393" s="11" t="n">
         <x:v>109515543</x:v>
       </x:c>
       <x:c r="E393" s="10" t="s">
-        <x:v>1598</x:v>
+        <x:v>1599</x:v>
       </x:c>
       <x:c r="F393" s="10" t="s">
-        <x:v>1598</x:v>
+        <x:v>1599</x:v>
       </x:c>
       <x:c r="G393" s="10" t="s">
-        <x:v>1598</x:v>
+        <x:v>1599</x:v>
       </x:c>
       <x:c r="H393" s="10" t="s">
-        <x:v>1598</x:v>
+        <x:v>1599</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
@@ -15408,29 +15411,29 @@
     <x:mergeCell ref="B373:C373"/>
     <x:mergeCell ref="B374:C374"/>
     <x:mergeCell ref="B375:C375"/>
     <x:mergeCell ref="B376:C376"/>
     <x:mergeCell ref="B377:C377"/>
     <x:mergeCell ref="B378:C378"/>
     <x:mergeCell ref="B379:C379"/>
     <x:mergeCell ref="B380:C380"/>
     <x:mergeCell ref="B381:C381"/>
     <x:mergeCell ref="B382:C382"/>
     <x:mergeCell ref="B383:C383"/>
     <x:mergeCell ref="B384:C384"/>
     <x:mergeCell ref="B385:C385"/>
     <x:mergeCell ref="B386:C386"/>
     <x:mergeCell ref="B387:C387"/>
     <x:mergeCell ref="B388:C388"/>
     <x:mergeCell ref="B389:C389"/>
     <x:mergeCell ref="B390:C390"/>
     <x:mergeCell ref="B391:C391"/>
     <x:mergeCell ref="B392:C392"/>
     <x:mergeCell ref="B393:C393"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 22, 2026 5:22 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 14, 2026 7:40 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>