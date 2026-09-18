--- v9 (2026-08-20)
+++ v10 (2026-09-18)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ff06b8db69a4315" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37dac99debe24f3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R978307eff9b7452f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R48a09c8058784ef8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 Community Composting for Green Spaces (CCG3)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -330,51 +330,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3e91c85b71d4bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R978307eff9b7452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R077e4bfc5fe04091" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e527293e8b14917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R48a09c8058784ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4acbb6b5d1e24a44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -657,29 +657,29 @@
         <x:v>51</x:v>
       </x:c>
       <x:c r="H14" s="10" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 20, 2026 12:10 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 18, 2026 2:20 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>