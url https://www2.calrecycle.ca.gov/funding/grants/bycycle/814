--- v10 (2026-09-18)
+++ v11 (2026-10-08)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37dac99debe24f3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdb03f0b8aa44b25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R48a09c8058784ef8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R93bf3db6651d4ac3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 Community Composting for Green Spaces (CCG3)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -118,51 +118,51 @@
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The Habematolel Pomo of Upper Lake propose improvement and expansion of their community composting program through increasing feedstock collection and composting activities. This project will divert waste from tribal offices, businesses, and households to create a high-quality soil amendment for tribal members and the Upper Lake High School Agricultural Department. This project will fund feedstock collection containers, tree planting and maintenance, composting and vermicomposting equipment, and four part-time positions.</x:t>
   </x:si>
   <x:si>
     <x:t>El Dorado           </x:t>
   </x:si>
   <x:si>
     <x:t>Shingle Springs Band of Miwok Indians</x:t>
   </x:si>
   <x:si>
     <x:t> Darin Koupal</x:t>
   </x:si>
   <x:si>
     <x:t>5306830120</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The Shingle Springs Band of Miwok Indians proposes improvement and enhancement of their community composting program by implementing vermicomposting to produce a high-quality soil amendment for the Tribe’s community garden using food waste from several departmental waste streams and green waste from the landscaping crew. The finished compost will be used in the community garden to grow vegetables and traditional plants for members of the tribal community. This project will fund a vermicomposting system and equipment, educational signage, training, a compost tea maker, and a trailer for moving feedstock and compost.</x:t>
   </x:si>
   <x:si>
     <x:t>Humboldt            </x:t>
   </x:si>
   <x:si>
     <x:t>Trinidad Rancheria</x:t>
   </x:si>
   <x:si>
-    <x:t>Mr. Ron Sundburg</x:t>
+    <x:t> Vincent Reseigne</x:t>
   </x:si>
   <x:si>
     <x:t>7078252731</x:t>
   </x:si>
   <x:si>
     <x:t>Trinidad Rancheria proposes activities to enhance and supplement their planned composting program, which will provide a high-quality soil amendment for community gardens and community members, created with waste diverted from tribal departments, the community, and Trinidad Pier. This project will fund materials for compost monitoring, tree planting and maintenance, composting education signage, reusable food service ware for zero-waste events to reduce contamination of composting processes, and supplement three part-time positions. </x:t>
   </x:si>
   <x:si>
     <x:t>Inyo                </x:t>
   </x:si>
   <x:si>
     <x:t>Bishop Paiute Tribe</x:t>
   </x:si>
   <x:si>
     <x:t> Eduah Schwenk</x:t>
   </x:si>
   <x:si>
     <x:t>7608733584</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The Bishop Paiute Tribe proposes implementation of community-scale composting at the Tribe's Cultural Center Garden and Elders Center Garden, which will produce a high-quality soil amendment for the Tribe’s Food Sovereignty Program. The project will divert food scraps from several departmental waste streams including the Wanaaha Casino. This project will fund composting equipment, educational materials, tree planting and maintenance, cargo bikes for feedstock and compost transport, and one part-time position.</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Lake Rancheria Tribe</x:t>
   </x:si>
@@ -330,51 +330,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e527293e8b14917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R48a09c8058784ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4acbb6b5d1e24a44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b6e468b5f044a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R93bf3db6651d4ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra6e27eb687d24eb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -657,29 +657,29 @@
         <x:v>51</x:v>
       </x:c>
       <x:c r="H14" s="10" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 18, 2026 2:20 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: October 8, 2026 11:22 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>