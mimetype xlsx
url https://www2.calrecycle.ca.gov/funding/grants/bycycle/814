--- v11 (2026-10-08)
+++ v12 (2026-10-28)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdb03f0b8aa44b25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62815ef90aca48aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R93bf3db6651d4ac3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Ref264a1d8de24503"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 Community Composting for Green Spaces (CCG3)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -330,51 +330,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b6e468b5f044a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R93bf3db6651d4ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra6e27eb687d24eb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38a88c2e54e94192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ref264a1d8de24503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra677c8b7dfd14301" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -657,29 +657,29 @@
         <x:v>51</x:v>
       </x:c>
       <x:c r="H14" s="10" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: October 8, 2026 11:22 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: October 28, 2026 3:20 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>