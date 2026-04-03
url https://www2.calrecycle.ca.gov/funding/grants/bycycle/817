--- v8 (2026-03-10)
+++ v9 (2026-04-03)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd97b7a09fb914289" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra438877d4baf401f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R4a1a2e9e15574c1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R288ee12435354ee8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Legacy Disposal Site Abatement Partial Grant Program (SWC99)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82ff95ccd66740a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4a1a2e9e15574c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6a3846e151ba4191" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d4409fd2d7649e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R288ee12435354ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R077656411c714745" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -377,29 +377,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 10, 2026 12:37 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 3, 2026 10:48 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>