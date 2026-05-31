--- v9 (2026-04-03)
+++ v10 (2026-05-31)
@@ -1,90 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra438877d4baf401f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea0651b6be3480c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R288ee12435354ee8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R6eae0cc1fbb2498b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Legacy Disposal Site Abatement Partial Grant Program (SWC99)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
     <x:t>Los Angeles         </x:t>
   </x:si>
   <x:si>
     <x:t>Los Angeles Department of Water and Power</x:t>
   </x:si>
   <x:si>
-    <x:t> Elizabeth Ninan</x:t>
-[...2 lines deleted...]
-    <x:t>2133672796</x:t>
+    <x:t> Rovelle Banzuela</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2134543557</x:t>
   </x:si>
   <x:si>
     <x:t>Ramon Ruiz</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The LADWP owns a number of parcels in the Owens Valley that were operated by various agencies as burn dumps and pre-regulation landfills in the 1960s and 1970s.  As such, the Department working with CalRecycle and the Inyo County Local Enforcement Agency, plans to implement remediation at the Big Pine Landfill (14-AA-0028) as necessary to protect public health and safety and/or the environment.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 1</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d4409fd2d7649e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R288ee12435354ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R077656411c714745" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2d0e16dd83040c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6eae0cc1fbb2498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdce14e3aa39745e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -377,29 +377,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 3, 2026 10:48 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 31, 2026 8:17 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>