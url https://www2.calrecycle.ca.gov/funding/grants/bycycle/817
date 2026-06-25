--- v10 (2026-05-31)
+++ v11 (2026-06-25)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea0651b6be3480c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re438cb4cf89c4a04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R6eae0cc1fbb2498b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Ra453ca160f6846ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Legacy Disposal Site Abatement Partial Grant Program (SWC99)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2d0e16dd83040c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6eae0cc1fbb2498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdce14e3aa39745e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff37c4c3c354312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra453ca160f6846ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R347e002f963a4400" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -377,29 +377,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 31, 2026 8:17 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 25, 2026 6:00 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>