--- v11 (2026-06-25)
+++ v12 (2026-08-04)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re438cb4cf89c4a04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69b220e65df244ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Ra453ca160f6846ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R67368d2fc4624da3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Legacy Disposal Site Abatement Partial Grant Program (SWC99)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff37c4c3c354312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra453ca160f6846ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R347e002f963a4400" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaaed177a90344b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R67368d2fc4624da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfcf54ba6ae0d4165" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -377,29 +377,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 25, 2026 6:00 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 4, 2026 10:04 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>