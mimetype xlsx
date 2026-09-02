--- v12 (2026-08-04)
+++ v13 (2026-09-02)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69b220e65df244ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82df4c45f3ef48ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R67368d2fc4624da3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rf7a5bfb3f1af4ab8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Legacy Disposal Site Abatement Partial Grant Program (SWC99)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaaed177a90344b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R67368d2fc4624da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfcf54ba6ae0d4165" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91b3ef4e4900443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf7a5bfb3f1af4ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R60d5b95a882b4c06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -377,29 +377,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 4, 2026 10:04 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 2, 2026 2:03 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>