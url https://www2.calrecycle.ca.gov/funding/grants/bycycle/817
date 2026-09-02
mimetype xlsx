--- v13 (2026-09-02)
+++ v14 (2026-09-02)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82df4c45f3ef48ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree739e390c454e34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rf7a5bfb3f1af4ab8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R63c97fec1a254042"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2023-24 Legacy Disposal Site Abatement Partial Grant Program (SWC99)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91b3ef4e4900443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf7a5bfb3f1af4ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R60d5b95a882b4c06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24bc968420bb4c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R63c97fec1a254042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd853cba1be2d4a8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -377,29 +377,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 2, 2026 2:03 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 2, 2026 2:57 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>