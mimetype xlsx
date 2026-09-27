--- v15 (2026-09-07)
+++ v16 (2026-09-27)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7559e9c92924d97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1babb4ccd0469d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R2121de31eff7442d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R3a43db20ee80455f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 Beverage Container Redemption Innovation Grant Program (RIG1)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
@@ -353,50 +353,53 @@
     <x:t>Blue Water Recycling Corporation</x:t>
   </x:si>
   <x:si>
     <x:t> Garrett Ingram</x:t>
   </x:si>
   <x:si>
     <x:t>5302334896</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Blue Water Recycling has operated as a trusted, and valued Recycling Operator in Northern California for many years. As we look to the future, and long-term sustainability, Blue Water Recycling recognizes the need to innovate with technology for long-term success. We are applying to construct and new recycling center equipped with an industrial reverse vending machine in the rural City of Susanville, in Lassen County. The integration of this technology will provide the consumer with ease of recycling, and multiple choices for redemption. If the consumer does not want to sort material, they can utilize the reverse vending machine technology. On the backend, we gain efficiencies of the technology sorting the material by commodity type. This facility will be staffed during operating hours and all CRV items will be accepted and redeemed within the center. The recycling center will be located at 702185 Johnstonville Road, Susanville, CA 96130, which is currently an unserved convenience zone in a rural area.</x:t>
   </x:si>
   <x:si>
     <x:t>G E Recycling Co, Inc. (GE), located at 19320 Vanowen Street, Reseda, CA 91335 #RC13704 plans to launch an innovative project under the CalRecycle RIG Program, focused on expanding CRV recycling in Los Angeles County (LAC) targeting Unserved Convenience Zones (UCZs). GE plans to significantly boost recycling rates by increasing accessibility to CRV recycling services through a detailed 2 Stage approach.</x:t>
   </x:si>
   <x:si>
     <x:t>San Mateo           </x:t>
   </x:si>
   <x:si>
     <x:t>J&amp;D Recycling, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Ms. Marixa Ramos</x:t>
   </x:si>
   <x:si>
     <x:t>6506851901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edgar Gonzalez</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: J&amp;D Recycling intends to revolutionize the redemption experience by deploying state-of-the-art Recycletek EcoMobile XP machines, creating express lanes that drastically reduce customer wait times and improve service efficiency. This phase will also introduce a manned Bag Drop Collection Program in 2 strategically chosen locations using electronic payments methods, aiming to provide easily accessible recycling options for areas lacking adequate facilities. Community members can return their CRV containers in bulk using specially designed Smart EcoSacks, thus ensuring a smooth and user-friendly recycling process. This phase is crucial for laying the foundational infrastructure to handle increased recycling volumes and to prepare the community for a more extensive recycling program. J&amp;D Recycling will also engage in comprehensive community outreach and education campaigns to raise awareness about the new recycling options and to encourage widespread participation, thereby fostering a culture of recycling and sustainability within the community.</x:t>
   </x:si>
   <x:si>
     <x:t>5596333170</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The Education and Leadership Foundation proposes implementing a Bag Drop program that will operate seven days a week in the communities it serves in Central California. This program will initially start in the City of Fresno and eventually scale to neighboring communities. The primary focus of this initiative is to target underserved communities, such as immigrant, non-English speakers, low-income, and minority communities, who face barriers to accessing recycling practices. The goal is to leverage the multitude of services offered by ELF, such as Immigration legal services, educational tutoring and fellowship programs, and various special projects, to eliminate barriers for clients to engage in green practices of recycling and learning about environmental practices.</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The proposed project includes the creation of a new recycling center in El Centro, Cal Pac has also teamed up with San Diego State University to offer Reverse Vending machines at their satellite campuses, San Diego State University Imperial Valley Campus at 720 Heber Avenue, Calexico, CA 92231 and San Diego State University Imperial Valley 560 CA-78, Brawley, CA 92227. Each campus will host RVM’s that will provide ease of redemption and access to students and college personnel.</x:t>
   </x:si>
   <x:si>
     <x:t>San Bernardino      </x:t>
   </x:si>
   <x:si>
     <x:t>Pros Recycling LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Mr Johnnie Ward Jr</x:t>
   </x:si>
   <x:si>
     <x:t>7609104770</x:t>
   </x:si>
@@ -570,51 +573,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reac4402bf8e84be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2121de31eff7442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5311026f306c4d40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55f4288a1efd4972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3a43db20ee80455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R64203b0cef7b415a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1206,193 +1209,193 @@
       <x:c r="G27" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H27" s="8" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row ht="1046.41015625" customHeight="1" collapsed="0">
       <x:c r="A28" s="8" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B28" s="8" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C28" s="8"/>
       <x:c r="D28" s="9" t="n">
         <x:v>772177</x:v>
       </x:c>
       <x:c r="E28" s="8" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F28" s="8" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G28" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H28" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row ht="781.9375" customHeight="1" collapsed="0">
       <x:c r="A29" s="8" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B29" s="8" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C29" s="8"/>
       <x:c r="D29" s="9" t="n">
         <x:v>300000</x:v>
       </x:c>
       <x:c r="E29" s="8" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F29" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G29" s="8" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H29" s="8" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row ht="505.955078125" customHeight="1" collapsed="0">
       <x:c r="A30" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B30" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C30" s="8"/>
       <x:c r="D30" s="9" t="n">
         <x:v>2949296</x:v>
       </x:c>
       <x:c r="E30" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F30" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G30" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H30" s="8" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row ht="390.955078125" customHeight="1" collapsed="0">
       <x:c r="A31" s="8" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B31" s="8" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C31" s="8"/>
       <x:c r="D31" s="9" t="n">
         <x:v>717597</x:v>
       </x:c>
       <x:c r="E31" s="8" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F31" s="8" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G31" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H31" s="8" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row ht="137.990234375" customHeight="1" collapsed="0">
       <x:c r="A32" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B32" s="8" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C32" s="8"/>
       <x:c r="D32" s="9" t="n">
         <x:v>2938000</x:v>
       </x:c>
       <x:c r="E32" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F32" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G32" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H32" s="8" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.3984375" customHeight="1" collapsed="0">
       <x:c r="A33" s="10" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B33" s="10" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C33" s="10"/>
       <x:c r="D33" s="11" t="n">
         <x:v>41990319</x:v>
       </x:c>
       <x:c r="E33" s="10" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F33" s="10" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G33" s="10" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H33" s="10" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 6, 2026 10:27 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 27, 2026 3:04 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>