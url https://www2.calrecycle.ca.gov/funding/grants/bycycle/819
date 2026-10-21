--- v16 (2026-09-27)
+++ v17 (2026-10-21)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1babb4ccd0469d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad84fe72c194761" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R3a43db20ee80455f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R78739596d8204afe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 Beverage Container Redemption Innovation Grant Program (RIG1)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -573,51 +573,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55f4288a1efd4972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3a43db20ee80455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R64203b0cef7b415a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87069fbd444a44ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R78739596d8204afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra406b7099f584ddd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1373,29 +1373,29 @@
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 27, 2026 3:04 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: October 21, 2026 9:25 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>