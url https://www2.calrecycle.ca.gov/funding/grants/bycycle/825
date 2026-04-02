--- v8 (2026-03-10)
+++ v9 (2026-04-02)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc4cf89a44134356" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70b6dd800e574640" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Ra4073e1810214fa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R5c08b84df59448bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2024-25 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR83)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -245,51 +245,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R851fa08ad7654bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra4073e1810214fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R95f56c528fa24acf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13c45e4a23a64b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5c08b84df59448bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R484ab573a8834563" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -422,29 +422,29 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="F8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 9, 2026 11:29 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 1, 2026 6:19 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>