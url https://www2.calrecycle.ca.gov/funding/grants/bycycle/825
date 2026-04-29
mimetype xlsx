--- v9 (2026-04-02)
+++ v10 (2026-04-29)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70b6dd800e574640" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06f7edef30d844eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R5c08b84df59448bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R16311927e51448e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2024-25 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR83)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -56,51 +56,51 @@
     <x:t>Kings               </x:t>
   </x:si>
   <x:si>
     <x:t>Kings County</x:t>
   </x:si>
   <x:si>
     <x:t> Chaitanya Patel</x:t>
   </x:si>
   <x:si>
     <x:t>5598524437</x:t>
   </x:si>
   <x:si>
     <x:t>When Kwon</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the below summary to reflect the approved grant project: Kings County is actively seeking funding to address a previously remediated illegal dump site located on privately owned land. Despite prior cleanup efforts, the site has continued to be a target for illegal dumping by transients, leading to a significant buildup of tire debris, landfill materials, and general refuse. This ongoing issue has prompted the Kings County Environmental Health Department to issue a notice of violation, underscoring the urgent need for intervention. In response to the problem, the property owner has taken the initiative to clean up the site, successfully restoring it for agricultural use. However, the financial burden of this extensive cleanup has been substantial, and additional funding will greatly assist the landowner in offsetting these costs.
 To prevent future incidents of illegal dumping, the plan includes the installation of locks and signage around the property, aimed at deterring unauthorized access and raising awareness about the importance of proper waste disposal. This proactive approach not only addresses the current challenges but also fosters a commitment to maintaining the land's agricultural potential for years to come.</x:t>
   </x:si>
   <x:si>
     <x:t>Shasta              </x:t>
   </x:si>
   <x:si>
     <x:t>Pit River Tribe</x:t>
   </x:si>
   <x:si>
-    <x:t> Raymond Sloan</x:t>
+    <x:t> Stevie Geopfert</x:t>
   </x:si>
   <x:si>
     <x:t>5303355421</x:t>
   </x:si>
   <x:si>
     <x:t>Mai Andrews</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the below summary to reflect the approved grant project:The Pit River Tribe is currently seeking funding to address the cleanup of six tribal-owned sites. This initiative aims to tackle the growing volume and variety of solid and hazardous waste accumulating on tribal lands. Such waste not only contributes to land, air, and water pollution but also fosters the proliferation of flies, rodents, and litter, while wasting precious natural resources and degrading the overall environment.
 Preserving the health, comfort, welfare, and safety of the community is of utmost importance. By regulating uncontrolled disposal and illegal dumping of solid waste within the Pit River Tribe’s 100-square-mile territory, this project will help safeguard the well-being of both the land and its inhabitants. Additionally, grant funds will be used to install signage to deter future illegal dumping.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 2</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
@@ -245,51 +245,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13c45e4a23a64b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5c08b84df59448bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R484ab573a8834563" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52946b76d753408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R16311927e51448e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re50040b6026249bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -422,29 +422,29 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="F8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 1, 2026 6:19 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 28, 2026 7:55 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>