--- v10 (2026-04-29)
+++ v11 (2026-05-28)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06f7edef30d844eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8393ef63b61246cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R16311927e51448e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Re20741aa499d4aad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2024-25 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR83)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -245,51 +245,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52946b76d753408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R16311927e51448e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re50040b6026249bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc189cade6a7847e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re20741aa499d4aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R011b890c058a4d53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -422,29 +422,29 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="F8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 28, 2026 7:55 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 28, 2026 7:19 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>