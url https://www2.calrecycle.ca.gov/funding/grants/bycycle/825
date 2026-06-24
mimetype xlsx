--- v11 (2026-05-28)
+++ v12 (2026-06-24)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8393ef63b61246cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa2776ce9dbc47df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Re20741aa499d4aad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R12d8e6c72a734ea3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2024-25 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR83)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -245,51 +245,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc189cade6a7847e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re20741aa499d4aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R011b890c058a4d53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf94c4d2994cd456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R12d8e6c72a734ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R34daa0ab46394907" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -422,29 +422,29 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="F8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 28, 2026 7:19 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 24, 2026 3:32 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>