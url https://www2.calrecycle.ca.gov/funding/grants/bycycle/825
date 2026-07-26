--- v12 (2026-06-24)
+++ v13 (2026-07-26)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa2776ce9dbc47df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994cb8909c8c48fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R12d8e6c72a734ea3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R63a9a354930c4c15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2024-25 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR83)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -245,51 +245,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf94c4d2994cd456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R12d8e6c72a734ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R34daa0ab46394907" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1077e692eb624055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R63a9a354930c4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0361e9ed0b864cb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -422,29 +422,29 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="F8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 24, 2026 3:32 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 26, 2026 4:40 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>