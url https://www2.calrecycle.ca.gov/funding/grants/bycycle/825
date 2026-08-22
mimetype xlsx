--- v13 (2026-07-26)
+++ v14 (2026-08-22)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994cb8909c8c48fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dab6b5caf23455c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R63a9a354930c4c15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R5df1750906754377"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2024-25 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR83)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -245,51 +245,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1077e692eb624055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R63a9a354930c4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0361e9ed0b864cb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fa66397eef54e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5df1750906754377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf289887862a04dcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -422,29 +422,29 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="F8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 26, 2026 4:40 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 21, 2026 9:56 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>