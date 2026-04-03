--- v7 (2026-03-10)
+++ v8 (2026-04-03)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc258bd182cc3488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb732d8bd85044ce4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R772dafe6f25a4165"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Reb88a15f8af7481f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2024-25 Legacy Disposal Site Abatement Partial Grant Program (SWC101)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re229d015833c43db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R772dafe6f25a4165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf5adc0fb60fd41f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf62e9d54f14d431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb88a15f8af7481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re361509219b94ba2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -377,29 +377,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 10, 2026 12:38 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 3, 2026 9:54 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>