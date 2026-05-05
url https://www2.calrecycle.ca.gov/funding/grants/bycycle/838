--- v8 (2026-04-03)
+++ v9 (2026-05-05)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb732d8bd85044ce4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R498c6d9676c34dd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Reb88a15f8af7481f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Re609615fd6ed47ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2024-25 Legacy Disposal Site Abatement Partial Grant Program (SWC101)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf62e9d54f14d431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb88a15f8af7481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re361509219b94ba2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R495e54ebed1a4879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re609615fd6ed47ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5ccd49a79aff419d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -377,29 +377,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 3, 2026 9:54 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 4, 2026 7:29 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>