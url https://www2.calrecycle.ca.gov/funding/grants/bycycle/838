--- v9 (2026-05-05)
+++ v10 (2026-05-31)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R498c6d9676c34dd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362a77bd6f7d4116" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Re609615fd6ed47ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R2b919e7014254410"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2024-25 Legacy Disposal Site Abatement Partial Grant Program (SWC101)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R495e54ebed1a4879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re609615fd6ed47ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5ccd49a79aff419d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re26bc3dac5334044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2b919e7014254410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R250758acd3824f78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -377,29 +377,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 4, 2026 7:29 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 31, 2026 8:03 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>