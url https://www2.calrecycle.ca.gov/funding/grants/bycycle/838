--- v10 (2026-05-31)
+++ v11 (2026-06-24)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362a77bd6f7d4116" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb064da689bad400d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R2b919e7014254410"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R5b0ce13fab3f416b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2024-25 Legacy Disposal Site Abatement Partial Grant Program (SWC101)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re26bc3dac5334044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2b919e7014254410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R250758acd3824f78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe3d637258b945c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b0ce13fab3f416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rac741b65ceb14562" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -377,29 +377,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 31, 2026 8:03 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 23, 2026 7:38 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>