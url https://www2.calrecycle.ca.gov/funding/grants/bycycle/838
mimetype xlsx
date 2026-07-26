--- v11 (2026-06-24)
+++ v12 (2026-07-26)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb064da689bad400d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29435cd396be4b25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R5b0ce13fab3f416b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rb6a0a710e8c240e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2024-25 Legacy Disposal Site Abatement Partial Grant Program (SWC101)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe3d637258b945c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b0ce13fab3f416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rac741b65ceb14562" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32be9c1ffafd4983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb6a0a710e8c240e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdefef23cac90428e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -377,29 +377,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 23, 2026 7:38 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 26, 2026 1:12 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>