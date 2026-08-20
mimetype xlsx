--- v12 (2026-07-26)
+++ v13 (2026-08-20)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29435cd396be4b25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c5cf4f7c65045d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rb6a0a710e8c240e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R75e85d8a0e91421a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2024-25 Legacy Disposal Site Abatement Partial Grant Program (SWC101)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32be9c1ffafd4983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb6a0a710e8c240e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdefef23cac90428e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f585fc8ce2746d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75e85d8a0e91421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra57b4f3024924725" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -377,29 +377,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 26, 2026 1:12 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 20, 2026 6:57 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>