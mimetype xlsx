--- v13 (2026-08-20)
+++ v14 (2026-09-10)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c5cf4f7c65045d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4cb518cc95048b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R75e85d8a0e91421a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rd8ebac86bcd54ae0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2024-25 Legacy Disposal Site Abatement Partial Grant Program (SWC101)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f585fc8ce2746d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75e85d8a0e91421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra57b4f3024924725" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73a72357d17c4d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd8ebac86bcd54ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R27c4f147bfff4713" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -377,29 +377,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 20, 2026 6:57 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 9, 2026 7:00 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>