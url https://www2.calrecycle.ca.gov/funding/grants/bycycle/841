--- v5 (2026-03-29)
+++ v6 (2026-04-28)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf2171d99f3b4275" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe80a246ddf4f84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R9ce48dcc56ee46a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rfa70024c537546b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2024-25 Local Government Waste Tire Enforcement Grants (TEA32)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -644,51 +644,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a7382abee124d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ce48dcc56ee46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Raba9ce4049c3428c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b07a1134f67401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa70024c537546b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R01d2fdf671d24abe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1471,29 +1471,29 @@
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 29, 2026 3:34 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 28, 2026 9:23 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>