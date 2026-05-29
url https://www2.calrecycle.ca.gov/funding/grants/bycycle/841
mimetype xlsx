--- v6 (2026-04-28)
+++ v7 (2026-05-29)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe80a246ddf4f84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R839355645c00444d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rfa70024c537546b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R553a8d33bb9240aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2024-25 Local Government Waste Tire Enforcement Grants (TEA32)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -644,51 +644,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b07a1134f67401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa70024c537546b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R01d2fdf671d24abe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62ee6f1b7f974fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R553a8d33bb9240aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R75db662410f2410e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1471,29 +1471,29 @@
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 28, 2026 9:23 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 29, 2026 1:52 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>