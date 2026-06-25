--- v7 (2026-05-29)
+++ v8 (2026-06-25)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R839355645c00444d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a9b5c09f480492f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R553a8d33bb9240aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rfab030eaf20e4428"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2024-25 Local Government Waste Tire Enforcement Grants (TEA32)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -644,51 +644,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62ee6f1b7f974fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R553a8d33bb9240aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R75db662410f2410e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a08f8b9fda843d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfab030eaf20e4428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R09348afd82474553" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1471,29 +1471,29 @@
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 29, 2026 1:52 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 25, 2026 2:57 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>