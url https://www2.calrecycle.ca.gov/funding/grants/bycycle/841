--- v8 (2026-06-25)
+++ v9 (2026-07-26)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a9b5c09f480492f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8474d1e27ed14049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rfab030eaf20e4428"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R8f7b381695e14701"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2024-25 Local Government Waste Tire Enforcement Grants (TEA32)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -644,51 +644,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a08f8b9fda843d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfab030eaf20e4428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R09348afd82474553" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd13f608ae234462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f7b381695e14701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R54438f228be948fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1471,29 +1471,29 @@
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 25, 2026 2:57 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 26, 2026 5:36 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>