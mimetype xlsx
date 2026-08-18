--- v9 (2026-07-26)
+++ v10 (2026-08-18)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8474d1e27ed14049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f8312b22914a75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R8f7b381695e14701"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R3072358fbdf24fe9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2024-25 Local Government Waste Tire Enforcement Grants (TEA32)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -109,51 +109,51 @@
   <x:si>
     <x:t>Alameda County</x:t>
   </x:si>
   <x:si>
     <x:t>Mr Timothy Hildreth</x:t>
   </x:si>
   <x:si>
     <x:t>5106391266</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Alameda County Department of Environmental Health (ACDEH) will utilize the TEA 32 Waste Tire Grant Funds to implement the Waste Tire Program and conduct compliance inspections to verify compliance with the Waste Tire Regulations. Additionally, ACDEH will use TEA 32 grant funds to prepare reports and payment requests and provide information and education to community stakeholders and regulated businesses, while also providing continuing education for ACDEH Waste Tire inspection staff.</x:t>
   </x:si>
   <x:si>
     <x:t>Orange              </x:t>
   </x:si>
   <x:si>
     <x:t>Orange County</x:t>
   </x:si>
   <x:si>
     <x:t> Jose Parra Bernal</x:t>
   </x:si>
   <x:si>
     <x:t>7144336230</x:t>
   </x:si>
   <x:si>
-    <x:t>Andrea Smith</x:t>
+    <x:t>Ryan Rodgers</x:t>
   </x:si>
   <x:si>
     <x:t>Orange County will utilize these grant funds to investigate illegal tire disposal activities and perform waste tire inspections to ensure compliance with all applicable laws and regulations. Funds will also be used for community and industry education, staff training and administration of the grant.</x:t>
   </x:si>
   <x:si>
     <x:t>Yolo                </x:t>
   </x:si>
   <x:si>
     <x:t>Yolo County</x:t>
   </x:si>
   <x:si>
     <x:t> Moushumi Hasan</x:t>
   </x:si>
   <x:si>
     <x:t>5306668646</x:t>
   </x:si>
   <x:si>
     <x:t>The Waste Tires Enforcment Grant TEA32 will be used for the implementation of the Yolo County TEA program, namely, conducting inspections at tire facilities, educating facility staff, conducting enforcement as needed, attending training, as well as on administrative activities and operational costs.</x:t>
   </x:si>
   <x:si>
     <x:t>Kern                </x:t>
   </x:si>
   <x:si>
     <x:t>City of Bakersfield</x:t>
   </x:si>
@@ -644,51 +644,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd13f608ae234462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f7b381695e14701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R54438f228be948fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbcb9757c6124428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3072358fbdf24fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8c8b1e3114e64c00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1471,29 +1471,29 @@
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 26, 2026 5:36 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 18, 2026 12:07 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>