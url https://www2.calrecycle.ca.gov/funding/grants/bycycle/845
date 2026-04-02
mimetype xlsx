--- v6 (2026-03-09)
+++ v7 (2026-04-02)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e5fb5a021e04138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7deb013e57944292" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Raf7e9712b7f94288"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rb706f26bcb6d46a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2024-25 Increased Recycling of Empty Glass Beverage Containers Grant Program (EGR1)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -247,51 +247,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15bae0ebccf54320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf7e9712b7f94288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R66a7397278af47a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cecdb18cd7847bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb706f26bcb6d46a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8ff819ec53394910" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -424,29 +424,29 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="F8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 9, 2026 12:18 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 2, 2026 2:51 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>