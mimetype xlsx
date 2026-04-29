--- v7 (2026-04-02)
+++ v8 (2026-04-29)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7deb013e57944292" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41499cc2cd6f439b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rb706f26bcb6d46a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rc43d0f86b0744160"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2024-25 Increased Recycling of Empty Glass Beverage Containers Grant Program (EGR1)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -247,51 +247,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cecdb18cd7847bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb706f26bcb6d46a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8ff819ec53394910" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8743b59a0d8a4ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc43d0f86b0744160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfc7f24f388e04c6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -424,29 +424,29 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="F8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 2, 2026 2:51 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 29, 2026 3:25 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>