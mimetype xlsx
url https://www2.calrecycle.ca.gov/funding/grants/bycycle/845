--- v8 (2026-04-29)
+++ v9 (2026-05-20)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41499cc2cd6f439b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ad9da7e14114415" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rc43d0f86b0744160"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Raf8fcd6388dd4f12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2024-25 Increased Recycling of Empty Glass Beverage Containers Grant Program (EGR1)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -247,51 +247,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8743b59a0d8a4ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc43d0f86b0744160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfc7f24f388e04c6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aa80b39fbf241b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf8fcd6388dd4f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9821447e4f754bb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -424,29 +424,29 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="F8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 29, 2026 3:25 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 20, 2026 4:40 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>