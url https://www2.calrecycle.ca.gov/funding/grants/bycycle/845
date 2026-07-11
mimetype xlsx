--- v9 (2026-05-20)
+++ v10 (2026-07-11)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ad9da7e14114415" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8ad9e98faf74987" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Raf8fcd6388dd4f12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R6ad3fb7ccb394d0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2024-25 Increased Recycling of Empty Glass Beverage Containers Grant Program (EGR1)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -247,51 +247,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aa80b39fbf241b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf8fcd6388dd4f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9821447e4f754bb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30c011ab599649e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6ad3fb7ccb394d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcd22d06140ce488f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -424,29 +424,29 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="F8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 20, 2026 4:40 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 11, 2026 9:06 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>