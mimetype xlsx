--- v10 (2026-07-11)
+++ v11 (2026-08-15)
@@ -1,118 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8ad9e98faf74987" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07484a6bfa8e4940" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R6ad3fb7ccb394d0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R7e822d54d8474dae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2024-25 Increased Recycling of Empty Glass Beverage Containers Grant Program (EGR1)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Napa Recycling and Waste Services (NRWS) will establish a new regional Empty Glass Beverage Container Pilot Program throughout the City and County of Napa. The program will serve approximately 225 restaurants and on-sale retail licensed establishments currently participating in NRWS's curbside single stream recycling program. The program will incentivize source separation with a $40 per ton payment to participating businesses. Funding will cover the initial startup equipment and personnel costs including 1,200 "glass only" collection carts, (64-gallon capacity to assure maneuverability and stay within serviceable weight limits), 180 inside collection containers with dollies, a side load collection truck, a new class A driver, and education and outreach material.</x:t>
   </x:si>
   <x:si>
     <x:t>San Diego           </x:t>
   </x:si>
   <x:si>
     <x:t>Hirmiz Enterprises Inc.</x:t>
   </x:si>
   <x:si>
     <x:t> Basim Hirmiz</x:t>
   </x:si>
   <x:si>
     <x:t>6198205757</x:t>
   </x:si>
   <x:si>
     <x:t>Tyler Le</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The project will collect empty glass beverage containers generated in San Diego County at Bars and Restaurants, and on-site Retail licensed establishments (BaRR), consolidate them in San Diego, and transport them to Los Angeles for processing/recycling.
 This pilot project has two goals: The first goal is to evaluate and implement strategies to enlist the long term participation and support of glass generators and then efficiently collect and move the glass to a nearby CalRecycle certified Processor for consolidation and transport. 
 The second goal is to build the volume of EGBC up to 200 tons per month starting in the Gaslamp Quarter then expanding to generators throughout San Diego County.
 Restaurants in the Gaslamp Quarter and other areas in San Diego County are interested in having Time Recycling Center provide their establishment with collection containers and pickup services for the purpose of having empty glass beverage containers recycled.
 Time Recycling Centers will leverage the grant funds in two ways: (1) with a cash match for all grant specific expenses outlined in this application, and (2) obtaining certification as a CalRecycle Collection Program (CP) so that CP eligible Refund, Processing, and Administrative payments can fund costs during and beyond the grant term.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Napa                </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Napa Recycling &amp; Waste Services, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Jennifer Arbuckle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5306247947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Justine Taylor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Napa Recycling and Waste Services (NRWS) will establish a new regional Empty Glass Beverage Container Pilot Program throughout the City and County of Napa. The program will serve approximately 225 restaurants and on-sale retail licensed establishments currently participating in NRWS's curbside single stream recycling program. The program will incentivize source separation with a $40 per ton payment to participating businesses. Funding will cover the initial startup equipment and personnel costs including 1,200 "glass only" collection carts, (64-gallon capacity to assure maneuverability and stay within serviceable weight limits), 180 inside collection containers with dollies, a side load collection truck, a new class A driver, and education and outreach material.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 2</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -247,51 +247,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30c011ab599649e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6ad3fb7ccb394d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcd22d06140ce488f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R851cebe7d0584ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e822d54d8474dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5b72b0f3c78e4983" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -339,84 +339,84 @@
     </x:row>
     <x:row ht="34.497642517089844" customHeight="1" collapsed="0">
       <x:c r="A5" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="6" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="7"/>
       <x:c r="D5" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="5" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
-    <x:row ht="735.9306640625" customHeight="1" collapsed="0">
+    <x:row ht="1264.904052734375" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
-        <x:v>913700</x:v>
+        <x:v>887750</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H6" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1264.904052734375" customHeight="1" collapsed="0">
+    <x:row ht="735.9306640625" customHeight="1" collapsed="0">
       <x:c r="A7" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="8"/>
       <x:c r="D7" s="9" t="n">
-        <x:v>887750</x:v>
+        <x:v>913700</x:v>
       </x:c>
       <x:c r="E7" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G7" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H7" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.39990234375" customHeight="1" collapsed="0">
       <x:c r="A8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B8" s="10" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C8" s="10"/>
       <x:c r="D8" s="11" t="n">
         <x:v>1801450</x:v>
       </x:c>
@@ -424,29 +424,29 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="F8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 11, 2026 9:06 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 15, 2026 7:51 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>