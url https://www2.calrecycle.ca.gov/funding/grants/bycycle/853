--- v8 (2026-08-27)
+++ v9 (2026-09-19)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb32fac7a9854f30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R530152985f1a4193" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R253d1811873047b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R48cebe4d1f8b4cc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Local Government Waste Tire Amnesty Grant (TA8)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -912,51 +912,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3973c2209b6843a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R253d1811873047b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9590ac3ea67048a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfb4f0e8de324fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R48cebe4d1f8b4cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R892212e844f14f62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -2264,29 +2264,29 @@
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
     <x:mergeCell ref="B44:C44"/>
     <x:mergeCell ref="B45:C45"/>
     <x:mergeCell ref="B46:C46"/>
     <x:mergeCell ref="B47:C47"/>
     <x:mergeCell ref="B48:C48"/>
     <x:mergeCell ref="B49:C49"/>
     <x:mergeCell ref="B50:C50"/>
     <x:mergeCell ref="B51:C51"/>
     <x:mergeCell ref="B52:C52"/>
     <x:mergeCell ref="B53:C53"/>
     <x:mergeCell ref="B54:C54"/>
     <x:mergeCell ref="B55:C55"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 26, 2026 5:50 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 18, 2026 5:38 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>