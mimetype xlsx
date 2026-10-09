--- v9 (2026-09-19)
+++ v10 (2026-10-09)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R530152985f1a4193" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7efea5643e6483f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R48cebe4d1f8b4cc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R139171891e344501"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Local Government Waste Tire Amnesty Grant (TA8)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -912,51 +912,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfb4f0e8de324fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R48cebe4d1f8b4cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R892212e844f14f62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra443aa3eeab1409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R139171891e344501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R896f04dc02e1451d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -2264,29 +2264,29 @@
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
     <x:mergeCell ref="B44:C44"/>
     <x:mergeCell ref="B45:C45"/>
     <x:mergeCell ref="B46:C46"/>
     <x:mergeCell ref="B47:C47"/>
     <x:mergeCell ref="B48:C48"/>
     <x:mergeCell ref="B49:C49"/>
     <x:mergeCell ref="B50:C50"/>
     <x:mergeCell ref="B51:C51"/>
     <x:mergeCell ref="B52:C52"/>
     <x:mergeCell ref="B53:C53"/>
     <x:mergeCell ref="B54:C54"/>
     <x:mergeCell ref="B55:C55"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 18, 2026 5:38 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: October 9, 2026 1:32 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>