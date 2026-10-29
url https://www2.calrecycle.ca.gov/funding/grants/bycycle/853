--- v10 (2026-10-09)
+++ v11 (2026-10-29)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7efea5643e6483f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cc604aa2d5d461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R139171891e344501"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rfdc7709ff25f4b04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Local Government Waste Tire Amnesty Grant (TA8)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -592,65 +592,50 @@
     <x:t>Rural Counties Environmental Services Joint Powers Authority</x:t>
   </x:si>
   <x:si>
     <x:t> Staci Heaton</x:t>
   </x:si>
   <x:si>
     <x:t>5107030898</x:t>
   </x:si>
   <x:si>
     <x:t>On behalf of Colusa, Mariposa, and Sierra Counties, the Rural Counties‘ Environmental Services Joint Powers Authority (ESJPA) will administer a regional tire amnesty grant. These three Counties were participants in past regional tire amnesty grants. All participating counties plan to hold events at least in the Fall and Spring of the grant term. Grant funds will be monitored constantly. The numbers of tires estimated to be collected are 20,000 tire equivalents. Rural areas tend to have larger tires than urban areas (more trucks) so the cost per tire tends to be higher. All tire vendors stress that tires are sent for recycling rather than landfilling as much as feasible. The ESJPA has utilized the services of the Sacramento Local Conservation Corps for the Colusa and Sierra County events under previous grants   Mariposa has established a specific day of the week to accept tires with existing staff which has served to reduce labor costs from one-day events.</x:t>
   </x:si>
   <x:si>
     <x:t>Inyo                </x:t>
   </x:si>
   <x:si>
     <x:t>Inyo County</x:t>
   </x:si>
   <x:si>
     <x:t> Cap Aubrey</x:t>
   </x:si>
   <x:si>
     <x:t>7608780207</x:t>
   </x:si>
   <x:si>
     <x:t>Conducting amnesty events in the spring and fall throughout the grant term as long as funds last.  These events will be open to all Inyo County residents and Tribal members, tire dealers will not be allowed.</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Coordinate up to four waste tire collection events generated from personal transport modes, farm equipment, and/or illegal dumping for countywide participation.</x:t>
   </x:si>
   <x:si>
     <x:t>Amador              </x:t>
   </x:si>
   <x:si>
     <x:t>Amador County</x:t>
   </x:si>
   <x:si>
     <x:t> Jeff Gardner</x:t>
   </x:si>
   <x:si>
     <x:t>2092236546</x:t>
   </x:si>
   <x:si>
     <x:t>The County will hold Tire Amnesty events 2-3 times per year for all residents of Amador County. We may have other recycling and/or educational opportunities available at these locations simultaneously. We have been successful in the past and there are constant requests for more free tire amnesty days.</x:t>
   </x:si>
   <x:si>
     <x:t>Coachella Valley Association of Governments</x:t>
   </x:si>
   <x:si>
     <x:t> Eman Nazir</x:t>
   </x:si>
   <x:si>
     <x:t>9258172522</x:t>
   </x:si>
@@ -734,50 +719,65 @@
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Hesperia will utilize the Tire Amnesty funds to hold eight (8) Tire Amnesty events at the City's Franchise Waste Hauler Facility during the two-year grant term with the anticipation  of collecting 7,200 waste tires.  All tires will be delivered to a recycling facility to be used for fuel.  Tire Amnesty grant funds will also be used for salaries, benefits and overtime costs for personnel who are scheduled to work the Tire Amnesty events and salaries for personnel providing grant management, reporting and creation of education materials. Events will be advertised through posters, flyers, mailers, radio advertising and social media to help promote events and encourage a cleaner environment.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Modesto</x:t>
   </x:si>
   <x:si>
     <x:t> Toni Cordell</x:t>
   </x:si>
   <x:si>
     <x:t>2095775495</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Modesto intends to host 2 collection events per year where residents can recycle up to nine tires per vehicle. We will also host bi-monthly coupons for free recycling at local transfer stations. This is a robust program that the City has utilized for over 5 years and has conducted extensive outreach and advertising to promote. Between the two sources, the City intends to recycle at least 5,000 waste tires that could otherwise be landfilled or illegally dumped.</x:t>
   </x:si>
   <x:si>
     <x:t>Butte County</x:t>
   </x:si>
   <x:si>
     <x:t> Valerie Meza</x:t>
   </x:si>
   <x:si>
     <x:t>5308792353</x:t>
   </x:si>
   <x:si>
     <x:t>Butte County Public Works will provide Tire Amnesty events by appointment at the Neal Road Recycling &amp; Waste facility (NRRWF).  The NRRWF is located in the geographical center of Butte County and serves all jurisdictions of the County.  These by-appointment events will span the grant term and will serve as a convenient alternative to a one day event.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solano              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solano County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Elizabeth Whitford</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7077843174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coordinate up to four waste tire collection events generated from personal transport modes, farm equipment, and/or illegal dumping for countywide participation.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 49</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -912,51 +912,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra443aa3eeab1409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R139171891e344501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R896f04dc02e1451d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5a06c3f040a482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfdc7709ff25f4b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rca8bd1f855994650" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1940,276 +1940,276 @@
     </x:row>
     <x:row ht="172.486328125" customHeight="1" collapsed="0">
       <x:c r="A44" s="8" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B44" s="8" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C44" s="8"/>
       <x:c r="D44" s="9" t="n">
         <x:v>40000</x:v>
       </x:c>
       <x:c r="E44" s="8" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F44" s="8" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="G44" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H44" s="8" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
-    <x:row ht="149.498046875" customHeight="1" collapsed="0">
+    <x:row ht="264.47265625" customHeight="1" collapsed="0">
       <x:c r="A45" s="8" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B45" s="8" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C45" s="8"/>
       <x:c r="D45" s="9" t="n">
-        <x:v>19967</x:v>
+        <x:v>30000</x:v>
       </x:c>
       <x:c r="E45" s="8" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="F45" s="8" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="G45" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H45" s="8" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
-    <x:row ht="264.474609375" customHeight="1" collapsed="0">
+    <x:row ht="2403.298828125" customHeight="1" collapsed="0">
       <x:c r="A46" s="8" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B46" s="8" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
       <x:c r="C46" s="8"/>
       <x:c r="D46" s="9" t="n">
-        <x:v>30000</x:v>
+        <x:v>50000</x:v>
       </x:c>
       <x:c r="E46" s="8" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="F46" s="8" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="F46" s="8" t="s">
+      <x:c r="G46" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H46" s="8" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="G46" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H46" s="8" t="s">
+    </x:row>
+    <x:row ht="942.91796875" customHeight="1" collapsed="0">
+      <x:c r="A47" s="8" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
       <x:c r="B47" s="8" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C47" s="8"/>
       <x:c r="D47" s="9" t="n">
-        <x:v>50000</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E47" s="8" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="F47" s="8" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="G47" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H47" s="8" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
-    <x:row ht="942.916015625" customHeight="1" collapsed="0">
+    <x:row ht="459.947265625" customHeight="1" collapsed="0">
       <x:c r="A48" s="8" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B48" s="8" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C48" s="8"/>
       <x:c r="D48" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>48082</x:v>
       </x:c>
       <x:c r="E48" s="8" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F48" s="8" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="G48" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H48" s="8" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
-    <x:row ht="459.951171875" customHeight="1" collapsed="0">
+    <x:row ht="1264.90234375" customHeight="1" collapsed="0">
       <x:c r="A49" s="8" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B49" s="8" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
       <x:c r="C49" s="8"/>
       <x:c r="D49" s="9" t="n">
-        <x:v>48082</x:v>
+        <x:v>22701</x:v>
       </x:c>
       <x:c r="E49" s="8" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="F49" s="8" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="F49" s="8" t="s">
+      <x:c r="G49" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H49" s="8" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="G49" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H49" s="8" t="s">
+    </x:row>
+    <x:row ht="563.4453125" customHeight="1" collapsed="0">
+      <x:c r="A50" s="8" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B50" s="8" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
       <x:c r="C50" s="8"/>
       <x:c r="D50" s="9" t="n">
-        <x:v>22701</x:v>
+        <x:v>90000</x:v>
       </x:c>
       <x:c r="E50" s="8" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="F50" s="8" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="F50" s="8" t="s">
+      <x:c r="G50" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H50" s="8" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="G50" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H50" s="8" t="s">
+    </x:row>
+    <x:row ht="655.453125" customHeight="1" collapsed="0">
+      <x:c r="A51" s="8" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B51" s="8" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
       <x:c r="C51" s="8"/>
       <x:c r="D51" s="9" t="n">
-        <x:v>90000</x:v>
+        <x:v>38943</x:v>
       </x:c>
       <x:c r="E51" s="8" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="F51" s="8" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="F51" s="8" t="s">
+      <x:c r="G51" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H51" s="8" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="G51" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H51" s="8" t="s">
+    </x:row>
+    <x:row ht="471.4609375" customHeight="1" collapsed="0">
+      <x:c r="A52" s="8" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B52" s="8" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
       <x:c r="C52" s="8"/>
       <x:c r="D52" s="9" t="n">
-        <x:v>38943</x:v>
+        <x:v>24948</x:v>
       </x:c>
       <x:c r="E52" s="8" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="F52" s="8" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="F52" s="8" t="s">
+      <x:c r="G52" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H52" s="8" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="G52" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H52" s="8" t="s">
+    </x:row>
+    <x:row ht="287.45703125" customHeight="1" collapsed="0">
+      <x:c r="A53" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B53" s="8" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
       <x:c r="C53" s="8"/>
       <x:c r="D53" s="9" t="n">
-        <x:v>24948</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E53" s="8" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="F53" s="8" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="F53" s="8" t="s">
+      <x:c r="G53" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H53" s="8" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="G53" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H53" s="8" t="s">
+    </x:row>
+    <x:row ht="149.5" customHeight="1" collapsed="0">
+      <x:c r="A54" s="8" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
       <x:c r="B54" s="8" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C54" s="8"/>
       <x:c r="D54" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>19967</x:v>
       </x:c>
       <x:c r="E54" s="8" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F54" s="8" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G54" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H54" s="8" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.40234375" customHeight="1" collapsed="0">
       <x:c r="A55" s="10" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B55" s="10" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C55" s="10"/>
       <x:c r="D55" s="11" t="n">
         <x:v>2316578</x:v>
       </x:c>
@@ -2264,29 +2264,29 @@
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
     <x:mergeCell ref="B44:C44"/>
     <x:mergeCell ref="B45:C45"/>
     <x:mergeCell ref="B46:C46"/>
     <x:mergeCell ref="B47:C47"/>
     <x:mergeCell ref="B48:C48"/>
     <x:mergeCell ref="B49:C49"/>
     <x:mergeCell ref="B50:C50"/>
     <x:mergeCell ref="B51:C51"/>
     <x:mergeCell ref="B52:C52"/>
     <x:mergeCell ref="B53:C53"/>
     <x:mergeCell ref="B54:C54"/>
     <x:mergeCell ref="B55:C55"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: October 9, 2026 1:32 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: October 29, 2026 4:41 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>