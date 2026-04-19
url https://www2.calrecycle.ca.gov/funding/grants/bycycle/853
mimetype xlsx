--- v3 (2026-03-18)
+++ v4 (2026-04-19)
@@ -1,186 +1,250 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e59095d1f524448" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R113efbfd5e89495a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R4b4b4af6456f4acc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rd3710e00be8e4475"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Local Government Waste Tire Amnesty Grant (TA8)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
+    <x:t>Plumas              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plumas County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Sean Graham</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5302836032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cathy Aggergaard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TA8 Grant is to be used by Plumas County Public Works for hosting Tire Amnesty Events. Plumas County is a rural community and as such there is a need for amnesty events focused towards tractor and other large tires. Public Works plans on hosting one event specifically for tractor tires and three events for passenger tire events. The tires are to be collected, free of charge to the customer and then recycled by a  a contractor specializing in tire collection and recycling.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Stanislaus          </x:t>
   </x:si>
   <x:si>
     <x:t>Stanislaus County</x:t>
   </x:si>
   <x:si>
     <x:t> Wallace Low</x:t>
   </x:si>
   <x:si>
     <x:t>2095256741</x:t>
   </x:si>
   <x:si>
-    <x:t>Cathy Aggergaard</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>The Department of Environmental Resources will administer the grant funding for the cities of Oakdale, Newman, Turlock, Riverbank, and Stanislaus Unincorporated to hold community clean up events or to provide vouchers to residents to turn in waste tires at no cost bimonthly.  The collected tires will be recycled.  County Staff will receive reimbursement requests from the participating cities and will prepare and submit reimbursement requests to CalRecycle.</x:t>
   </x:si>
   <x:si>
     <x:t>Los Angeles         </x:t>
   </x:si>
   <x:si>
     <x:t>City of Long Beach</x:t>
   </x:si>
   <x:si>
     <x:t> Tina Bitten</x:t>
   </x:si>
   <x:si>
     <x:t>5625704695</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Residents will have the opportunity to properly dispose of tires at tire amnesty events. These events will be widely publicized. At each amnesty event, a 40-yard roll-off container and adequate staffing to assist residents with their tire disposal. The containers will be hauled to Crumb Rubber Manufacturing (CRM) for recycling. The City of Long Beach will supply staff and a vehicle to collect and haul the tires to CRM. The Recycling staff will organize all the events, coordinate the advertising and educational materials, and design and update the website and flyer. The City plans to hold events twice a month over two years, collecting an estimated 3,000 tires.</x:t>
   </x:si>
   <x:si>
+    <x:t>Lake                </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lake County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Kati Galvani</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7072621618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>We are seeking funding through TA8 for FY25-26 to sustain and expand the Tire Amnesty program on a regional scale, collaborating with neighboring jurisdictions across Lake County. This expansion will increase the program’s impact, ensuring that residents countywide have continued access to a free, convenient, and environmentally sustainable solution for waste tire disposal. Additionally, this initiative will strengthen partnerships between local governments, community organizations, and residents, fostering a unified approach to tackling illegal tire dumping.
+Improper disposal of waste tires has long posed a significant environmental, financial, and public health challenge in Lake County. Illegally dumped tires degrade the environment, threaten waterways, increase fire hazards, and create ideal breeding grounds for disease-carrying mosquitoes. For many residents, financial constraints can make proper disposal difficult, further exacerbating the issue.
+The Tire Amnesty program addresses these challenges directly by providing residents with a cost-free option to dispose of tires and rims responsibly. This service significantly reduces the prevalence of illegal dumping while promoting environmental stewardship and public health.
+Thanks to continued funding and support from CalRecycle, Lake County has successfully implemented the Tire Amnesty program, making a measurable impact on reducing waste tires in our community. When grant funding Is unavailable or fully expended the County of Lake upholds their commitment to this essential initiative through the integrated waste management division, recognizing its profound value and impact to the community and in the community.
+The FY25-26 funding request will enable us to take this program to the next level through a regional application, building upon our success while streamlining efforts and expanding accessibility. By investing in this program, CalRecycle can continue to play a vital role in improving the quality of life for Lake County residents and protecting the environment for future generations.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Butte               </x:t>
   </x:si>
   <x:si>
     <x:t>City of Chico</x:t>
   </x:si>
   <x:si>
     <x:t> Jennifer Arbuckle</x:t>
   </x:si>
   <x:si>
     <x:t>5306247947</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Chico will hold 4-5 waste tire collection events to provide needed disposal to Chico and the surrounding unincorporated communities that are considered disadvantaged communities.  Events will be run as one day events and /or month-long collection events depending on the time of year and weather conditions. We anticipate collecting approximately 10,000 tires total. This estimate is based on Chico and surrounding unincorporated communities current population of 111,000. By providing annual free drop off events, Chico believes that 100% of our community will be served.</x:t>
   </x:si>
   <x:si>
     <x:t>Madera              </x:t>
   </x:si>
   <x:si>
     <x:t>City of Madera</x:t>
   </x:si>
   <x:si>
     <x:t> Claudia Mendoza</x:t>
   </x:si>
   <x:si>
     <x:t>5596615113</x:t>
   </x:si>
   <x:si>
     <x:t>At least 5 events over the two year grant term. The amount of waste tires estimated to be collected over the grant period is 24,000. The Waste tires will be transported to a permitted facility for recycling purposes.</x:t>
   </x:si>
   <x:si>
     <x:t>San Joaquin         </x:t>
   </x:si>
   <x:si>
     <x:t>San Joaquin County</x:t>
   </x:si>
   <x:si>
     <x:t> Sarita Wati</x:t>
   </x:si>
   <x:si>
     <x:t>2094683066</x:t>
   </x:si>
   <x:si>
     <x:t>In an effort to reduce illegal dumping and stockpiling of tires, through this grant, the County will accept up to four (4) passenger tires at County Solid Waste facilities at no charge for residents of the County through means of a “paper less” coupon that can be found on the County’s website and on other media outlets. Through the “paper less” coupon the County has successfully recycled an average of over 40,000 tires in previous Tire Amnesty cycles. San Joaquin County uses a local certified tire recycler who transforms the tires into a variety of products including rubber bark for gardens and playgrounds, rubber asphalt for city streets and sidewalks, and various products such as floor mats. As lead, San Joaquin County works with local jurisdictions to hold a minimum of two tire recycling events per year as well as other local community cleanup events such as Coastal Cleanup Day. The goal is to collect an average of 300 tires per event. To raise awareness of upcoming events, ads will be placed with local publications and other mediums. The County plans to work with the Greater Valley Conservation Corps during events, where possible.</x:t>
   </x:si>
   <x:si>
+    <x:t>Siskiyou            </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siskiyou County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms. Emily Harper</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5308428241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siskiyou County will organize a series of tire amnesty events across our rural, large geographical area during the two-year duration of the grant cycle. These events are designed to provide residents with an opportunity to dispose of unwanted tires, with the goal of collecting thousands of tires for proper recycling. By holding these events at various locations throughout the county, we aim to make recycling accessible to a wide range of communities, ensuring that tires are disposed of in an environmentally responsible manner while helping to reduce waste and prevent illegal dumping.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fresno              </x:t>
   </x:si>
   <x:si>
     <x:t>City of Fresno</x:t>
   </x:si>
   <x:si>
     <x:t> Matthew Sorondo</x:t>
   </x:si>
   <x:si>
     <x:t>5596218495</x:t>
   </x:si>
   <x:si>
     <x:t>The Code Enforcement Unit plans host six Tire Amnesty events at different locations throughout the City of Fresno to collect tires. Our goal is to collect thousands of tires from our events. The Code Enforcement Unit will recycle the tires collected to be processed for recycling.</x:t>
   </x:si>
   <x:si>
     <x:t>Merced              </x:t>
   </x:si>
   <x:si>
     <x:t>Merced County Regional Waste Management Authority</x:t>
   </x:si>
   <x:si>
     <x:t> Kaylee Yang</x:t>
   </x:si>
   <x:si>
     <x:t>2097234481</x:t>
   </x:si>
   <x:si>
     <x:t>Merced County Regional Waste Management Authority's jurisdictions plan on holding an estimated total of 48 Tire Amnesty events during the grant term. Tires collected during these events will be recycled. An estimated total of 36,804 tires are expected to be collected.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tehama              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tehama County Solid Waste Management Agency</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Christian Garcia Gutierrez</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5305281103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Tehama County Solid Waste Management Agency (Agency) will hold 4 passenger tire collection events and 2 agricultural tire collection events during the grant term. The Agency hopes to collect 3,644 tires each passenger event and 190 tires each agricultural event. This will bring in an estimated total of 3,834 tires, based on data collected from past tire amnesty grants. The collected tires will be sent with Waste Tire Products for recycling.</x:t>
   </x:si>
   <x:si>
     <x:t>Imperial            </x:t>
   </x:si>
   <x:si>
     <x:t>Imperial Valley Resource Management Agency</x:t>
   </x:si>
   <x:si>
     <x:t> Maricela Galarza</x:t>
   </x:si>
   <x:si>
     <x:t>7609960972</x:t>
   </x:si>
   <x:si>
     <x:t>Imperial County is a unique community consisting of seven cities and a county unincorporated area, and there are two franchised haulers contracted, which differ for each city and/or area. Each city has both spring and fall City Clean-ups (CU) that their pertaining haulers host and IVRMA participates to provide the opportunity to residents to drop off waste tires at no cost. Some of the larger cities have between 3 to 4 clean-up events annually. In addition, IVRMA coordinates events for county unincorporated areas to have at least two to three per year for each unincorporated area, including but not limited to Salton City, Bombay Beach, Niland, Seeley, Winterhaven, Ocotillo, Palo Verde, etc. 
 Imperial Valley Resource Management Agency (IVRMA) will be coordinating its own events as well to increase collection of residents’ waste tires, especially focusing on those communities that need more events like these throughout the year. There is an estimation of about 40 events per year, thus estimating a total collection of 15,000 waste tires. The waste tires collected during events will be properly hauled and recycled with our contracted tire recyclers. IVRMA is focusing on increasing coordination and participation in amnesty events for the residents of Imperial County, along with effective advertisement and promotion to increase collection of waste tires at no cost.</x:t>
   </x:si>
   <x:si>
     <x:t>Sacramento          </x:t>
   </x:si>
   <x:si>
     <x:t>City of Elk Grove</x:t>
   </x:si>
   <x:si>
     <x:t> Carlos Duque</x:t>
@@ -194,95 +258,146 @@
   <x:si>
     <x:t>Fresno County</x:t>
   </x:si>
   <x:si>
     <x:t> Gurprit Jhujj</x:t>
   </x:si>
   <x:si>
     <x:t>5596004320</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Fresno County staff will host (5) Tire Amnesty events for TA8. Events will be held at the various Road Maintenance Yards throughout the County. Residents will be invited to the events via a Tire Amnesty mailer that emphasizes the event’s importance in preventing illegal tire disposal. Additionally, staff will distribute various educational/outreach materials oriented toward automotive care (proper tire care, used oil/filter recycling, etc.) Staff will coordinate with the Fresno Economic Opportunities Commission Local Conservation Corps to provide Corps Member labor for purposes loading tires into trailers. Currently, Fresno County has contracts with two (2) State permitted tire haulers/recyclers to provide trailers/containers for the events, who will transport the collected tires to their facilities for processing:  1) American Refuse, Inc. dba American Tire Tec of Wasco, CA; and 2) West Coast Rubber Recycling, Inc.  Waste tires are grounded and shredded for purposes of creating raw materials in producing various recycled rubber products, rubberized asphalt, etc.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Los Angeles</x:t>
   </x:si>
   <x:si>
     <x:t> Nicholas Nuccio</x:t>
   </x:si>
   <x:si>
     <x:t>2138205685</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Los Angeles will host an estimated 12 tire amnesty events in the Grant Period. The City estimates to collect approximately 8,100 tires during the Grant Period. Tires will be sent to a mine reclamation project in Azusa, CA for beneficial reuse as inert filling material.</x:t>
   </x:si>
   <x:si>
+    <x:t>El Dorado           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Dorado County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Timothy Engle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5306216587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Dorado County Environmental Management Department is applying on behalf of the County.  The Board of Supervisors has signed a resolution allowing Environmental Management to apply for this grant (BOS 013-2025).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humboldt            </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humboldt Waste Management Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Carlos Chavez</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7072688680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humboldt Waste Management Authority provides waste tire disposal for the public at the Hawthorne Street Transfer Station.     
+This grant would help us to accept tires for free from the public.  We normally collect ~3,000 tires annually during non-grant funded periods when we charge $9 per tire to cover our costs.   During the grant-funded free drop off period, this jumps to ~8,000 tires annually.  
+This grant has a significant impact in reducing illegal tire dumping in Humboldt County.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Riverside           </x:t>
   </x:si>
   <x:si>
     <x:t>City of Lake Elsinore</x:t>
   </x:si>
   <x:si>
     <x:t> Nicole McCalmont</x:t>
   </x:si>
   <x:si>
     <x:t>9516674557</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: 1. Conduct 8 tire collection events in the Lake Elsinore community. The City will continue to team with the consultant Mariposa Eco Consulting, Inc.  Four events will take place at the City‘s twice-yearly community cleanup events (normally held in Spring and Fall), tires collected at these event will not be charged to the grant as all roll-off bins, transportation and tire recycling are provided to the City FREE of charge by the local trash company as part of their contract with the City of Lake Elsinore.</x:t>
   </x:si>
   <x:si>
     <x:t>San Bernardino      </x:t>
   </x:si>
   <x:si>
     <x:t>City of Adelanto</x:t>
   </x:si>
   <x:si>
     <x:t>Ms. Saba Engineer</x:t>
   </x:si>
   <x:si>
     <x:t>8185227966</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Use funds to hold events at the City Hall to bring discarded tires, staff time used to organize, conduct advertise and educate for amnesty events.</x:t>
   </x:si>
   <x:si>
     <x:t>Tuolumne            </x:t>
   </x:si>
   <x:si>
     <x:t>Tuolumne County</x:t>
   </x:si>
   <x:si>
     <x:t> Debbie Reagan</x:t>
   </x:si>
   <x:si>
     <x:t>2095335588</x:t>
   </x:si>
   <x:si>
     <x:t>Tuolumne County is seeking grant funds under TA8 to include waste tire amnesty events as part of the household hazardous waste events held 10 times per year at our permanent facility. These events would be in addition to the quarterly tire amnesty events held in partnership with the Greater Valley Conservation Corp and a separate tire amnesty event held every August at the Groveland Transfer Station.</x:t>
   </x:si>
   <x:si>
+    <x:t>Yolo                </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yolo County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Kenny Derieg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5306668852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUNDED TIRE AMNESTY EVENTS WILL BE HELD AT TWO LOCATIONS THROUGHOUT THE COURSE OF THIS GRANT TERM: THE YOLO COUNTY CENTRAL LANDFILL (YCCL) AND THE ESPARTO CONVENIENCE CENTER (ECC) TRANSFER STATION FACILITY.
+RESIDENTS WILL BE ABLE TO BRING UP TO 9 TIRES, AT A MAXIMUM OF 60 INCHES, TO ANY EVENT AT NO COST.  ADDITIONALLY, WE WORK WITH OUR AG. DEPT. TO ISSUE ONE DAY HAULING EXEMPTIONS FOR RURAL PROPERTY OWNERS TO BRING IN UP TO 20 TIRES TO EACH EVENT. 
+DUE TO THE RURAL / AGRICULTURAL NATURE OF OUR COMMUNITY, THE NUMBER OF TIRES THAT CAN FIT INTO EACH DUMPSTER IS LIMITED BECAUSE OF THE SIZE AND WEIGHT OF THE MANY TRACTOR TIRES BROUGHT IN DURING AMNESTY EVENTS, LEADING TO AN INCREASED COST PER TIRE.
+STAFF RESOURCES: KENNETH DERIEG AND PAM HEDRICK WILL SCHEDULE EACH EVENT COOPERATIVELY WITH CORRESPONDING COMMUNITIES AND JURISDICTIONS.  TASTO, INC. WILL PLACE CONTAINERS AT EVENT SITE THEN HAUL/RECYCLE. WE WILL PARTNER WITH SACRAMENTO REGIONAL CONSERVATION CORPS TO HELP WITH TRAFFIC AND LOADING TIRES.
+PUBLICITY: THE COUNTY WILL ADVERTISE FOR SCHEDULED EVENTS, WEBSITE POSTINGS AND NEWSPAPER ADS WITH DETAILS ABOUT TIRE ACCEPTABILITY AT THE AMNESTY EVENTS.</x:t>
+  </x:si>
+  <x:si>
     <x:t>San Bernardino County</x:t>
   </x:si>
   <x:si>
     <x:t> Deleon Luna</x:t>
   </x:si>
   <x:si>
     <x:t>9093832133</x:t>
   </x:si>
   <x:si>
     <x:t>The San Bernardino County Code Enforcement Division will host 16 to 22 tire amnesty events throughout the unincorporated areas of San Bernardino County. We plan on collecting over 15,500 tires. Some of the tire amnesty events will be held in conjunction with regularly planned community cleanup events or as stand-alone tire collection events. The waste tires collected are recycled. The events are advertised via flyer mail outs and on social media. The grant will pay for disposal fees, personnel to staff the tire amnesty events and to administer the grant.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Pomona</x:t>
   </x:si>
   <x:si>
     <x:t> Irene Madrid</x:t>
   </x:si>
   <x:si>
     <x:t>9096202231</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The city will conduct 56 Amnesty Collection Events during the two-year grant cycle. The goal is to collect and dispose of 5,000 waste tires from residents. The city will advertise in the local paper and on social media. Including the city's reader board, flyers and bill message to residents to highlight the waste tire amnesty program.</x:t>
   </x:si>
   <x:si>
     <x:t>Marin               </x:t>
@@ -291,50 +406,62 @@
     <x:t>Marin County Hazardous and Solid Waste Management Joint Powers Authority</x:t>
   </x:si>
   <x:si>
     <x:t>Case Casey Fritz</x:t>
   </x:si>
   <x:si>
     <x:t>4154732711</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Marin County Hazardous and Solid Waste Management JPA proposes to host 4 events in different locations throughout the County of Marin in collaboration with Conservation Corps North Bay, which we anticipate will collect a total of 4,000 tires. The tires are recycled through West Coast Rubber Recycling which has a registered TPID number.</x:t>
   </x:si>
   <x:si>
     <x:t>Yuba                </x:t>
   </x:si>
   <x:si>
     <x:t>Regional Waste Management Authority</x:t>
   </x:si>
   <x:si>
     <x:t> Carrie Baxter</x:t>
   </x:si>
   <x:si>
     <x:t>9168787413</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The Regional Waste Management Authority (RWMA) proposes to collect approximately 7,500 waste tires through 2 collection methods during the TA8 grant cycle. These include: (1) a free tire recycling coupon program offered at two local transfer stations operated by Recology Yuba-Sutter, and (2) tire collection at twelve (12) community clean-up events across the region.  RWMA estimates collecting 3,500 waste tires through the coupon program, based on the most recently completed waste tire amnesty program (TA6-21-0023), in which 2,591 waste tires were collected through the coupon program. Residents will be allowed to deliver up to twenty (20) passenger or light truck waste tires within a 30-day redemption window using these coupons. RWMA will seek written authorization from the Local Enforcement Agency for residents needing to haul more than nine (9) tires at a time.  An additional 4,000 waste tires are projected to be collected at the twelve (12) community clean-up events, which will each be equipped with 40-yard tire bins provided by Recology Yuba-Sutter and serviced by Castle Tire Disposal, LLC. The 4,000 waste tires proposed to be collected in 40-yard bins provided to twelve (12) community clean-up events is based on the 1,989 waste tires collected at nine (9) community collection events in the most recently completed waste tire amnesty program (TA6-21-0023) and that there are now twelve (12) community clean-up events planned for the TA8 grant cycle.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Butte County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Valerie Meza</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5308792353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Butte County Public Works will provide Tire Amnesty events by appointment at the Neal Road Recycling &amp; Waste facility (NRRWF).  The NRRWF is located in the geographical center of Butte County and serves all jurisdictions of the County.  These by-appointment events will span the grant term and will serve as a convenient alternative to a one day event.</x:t>
   </x:si>
   <x:si>
     <x:t>Contra Costa        </x:t>
   </x:si>
   <x:si>
     <x:t>Contra Costa County</x:t>
   </x:si>
   <x:si>
     <x:t> Timothy Kraus</x:t>
   </x:si>
   <x:si>
     <x:t>9256085549</x:t>
   </x:si>
   <x:si>
     <x:t>Contra Costa County Environmental Health will conduct up to 24 tire amnesty day events in conjunction with existing community cleanup events throughout the county.  These events will be conducted with the assistance of Civicorps who will provide staffing and will deliver collected tires to an approved end use facility.  The events will be publicized as part of the community cleanup events.  Environmental Health is expecting to collect 14,400 tires.</x:t>
   </x:si>
   <x:si>
     <x:t>Monterey            </x:t>
   </x:si>
   <x:si>
     <x:t>Salinas Valley Solid Waste Authority</x:t>
   </x:si>
   <x:si>
     <x:t>Ms Elia Zavala</x:t>
   </x:si>
@@ -382,141 +509,281 @@
   <x:si>
     <x:t> Pamela Quick</x:t>
   </x:si>
   <x:si>
     <x:t>7602407000</x:t>
   </x:si>
   <x:si>
     <x:t>Due to increased costs, waste tires are often illegally dumped instead of being properly disposed. Typically, waste tires are illegally dumped within 1,000 feet of residential homes, schools, commercial or industrial centers, airports and electrical transmission lines. If funding for this program is not available, illegal dumping will increase and the health and safety of the Town’s residents will be at risk. The Town collects and disposes of waste tires to protect its community and our environment. To help us achieve maximum effectiveness and efficiency, the Town needs these grant funds to continue offering Tire Amnesty events. 
 The Town of Apple Valley is requesting funds to provide Waste Tire Amnesty events and a drop off location for residents to dispose of waste tires for free in accordance with CalRecycle requirements and regulations. Tire Amnesty events will take place at a permanent location at the Town of Apple Valley Household Hazardous Waste Facility located at 13450 Nomwaket Rd, and 12 additional events at Lions Park located at 20789 CA-18. Funds will be used for salaries and benefits for staff at the 12 Tire Amnesty events; collection and transportation of waste tires; public outreach and advertising; and container usage for collection on event days. The estimated cost per tire for each event is $1.79. Town staff anticipates collecting approximately 1,600 waste tires per event, plus 100 tires per week at the permanent drop off location, totaling 19,200 waste tires collected throughout the grant period. Staff will focus on conducting a public outreach campaign to publicize events and promote proper disposal of waste tires. The events will be advertised in the local newspaper, in accordance with CalRecycle guidelines. Further, events will be publicized through Facebook, Twitter, Town of Apple Valley website, Solid waste Brochure, and in the “Our Town” quarterly newsletter. Flyers will be created, printed, and distributed through handouts and mailings to Apple Valley residents.
 All waste tires collected during events will be transported by Burrtec Waste Industries, utilizing 40 cubic yard roll off containers. Waste tires will be transported to a recycling facility (Mitsubishi Cement Corporation located in Lucerne Valley, California) for proper handling.</x:t>
   </x:si>
   <x:si>
     <x:t>Riverside County</x:t>
   </x:si>
   <x:si>
     <x:t> Joseph Contaoi</x:t>
   </x:si>
   <x:si>
     <x:t>9514863200</x:t>
   </x:si>
   <x:si>
     <x:t>The Riverside County Department of Waste Resources (DWR) annually conducts approximately 27 bulky item cleanups, serving the residents in the unincorporated areas of Riverside County. Over the two-year grant period, we anticipate holding about 44 cleanup events. At each of these events, DWR has successfully hosted waste tire collections. In 2022 alone, residents disposed of over 9,000 waste tires at these events. Additionally, in 2023 and 2024, we collected a total of 16,742 tires from cleanup events, which weighed in at 565.22 tons.
 Additionally, we receive valuable assistance from the community through the Municipal Advisory Councils (MACs), who support our cleanups with tire collection events, helping to engage local residents and maximize turnout. With the support of the Amnesty Tire Grant, we are committed to continuing our collaboration with county agencies and the community to provide effective waste management services and enhance the beauty and cleanliness of Riverside County.</x:t>
   </x:si>
   <x:si>
+    <x:t>Shasta              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shasta County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Jennifer Myhrvold</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5302255789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shasta County, through its Department of Resource Management, plans to hold up to five in-person waste tire collection events in various locations throughout the unincorporated area of Shasta County and the cities of Anderson and Shasta Lake during the grant activity period fiscal years 2025-26 and 2026-27. Residents will be given a convenient opportunity to properly dispose of up to 15,000 passenger waste tires during these events. The waste tires collected at each event will be either recycled or used as landfill daily cover depending on market availability.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kern County</x:t>
   </x:si>
   <x:si>
     <x:t> Karina Mendez</x:t>
   </x:si>
   <x:si>
     <x:t>6618625107</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Kern County Public Works will hold 68 events at 11 disposal sites over the two-year period on either a quarterly, biannual, or annual basis. An estimated 10,000 tires will be collected. The tires will be recycled, and may be turned into products like alternative daily cover, tire derived aggregate and tire derived fuel.</x:t>
   </x:si>
   <x:si>
     <x:t>Sonoma              </x:t>
   </x:si>
   <x:si>
     <x:t>City of Sebastopol</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Sebastopol will hold 4-5 waste tire collection events, one in the fall of 2025, and two in the Spring and Fall of 2026 and 2027, to provide needed disposal to Sebastopol and the surrounding unincorporated communities. Events will be run as one day events.  We anticipate collecting 8,000 tires over the 2-year grant term. </x:t>
   </x:si>
   <x:si>
+    <x:t>Glenn               </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glenn County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Talia Richardson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5309346530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The County of Glenn (Applicant) will host six Waste Tire Collection Events (Events) at the Glenn County Transfer Station one Saturday a month for 2025 and 2026. Applicant will host events from December 2025 to September 2026. This will give all residents in the Applicant jurisdictions a central location to dispose of their waste tires for an extended period of time. These events will be held at a time when the weather is predictable and we are outside of the Transfer Station event dates. Populations are concentrated within the city limits of Willows and Orland, this will provide the residents with easy access to events. All events will be open to residents of the Cities and County regardless of where the events are located.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Biggs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City of Biggs requests $25,000 to hold 4-5 waste tire collection events, one in the fall of 2025, and two in the Spring and Fall of 2026 and 2027, to provide needed disposal to Biggs and the surrounding unincorporated communities that include East Biggs, Riceton, and Richvale. Events will be run as one day events.  We anticipate collecting 3,000 to 5,000 tires over the 2-year grant term. The one day and month-long events will utilize the services of Jennifer Arbuckle Consulting to plan and manage the events and Waste Tire Products to load tires and collect participation data. Collected tires will be removed, transported, and recycled by Waste Tire Products.
+We plan to hold one day events on TBD Saturdays from 9 a.m. to 12 p.m. at our City parking parking located at 7th and B St, Biggs, CA 95917. Each event will include the collection, removal, and transportation of waste tires for recycling by our local tire recycler Waste Tire Products. 
+We have confirmed with our Grant Manager that this is Biggs's first TA Grant application and if awarded it will be our first local community Tire Amnesty Program. We anticipate collecting approximately 3,000 to 5,000 tires total (300 to 600 tires per event). This estimate is based on Biggs and surrounding unincorporated communities’ current population of 3,000. Our research found that adjacent communities with 25,000 + population have historically brought in approximately 500-700 tires per event. Our community is smaller, rural and is surrounded by a large farming community with large open spaces which make us especially prone to illegal dumping, and being that we have never held an event we anticipate the need will be great.  All tires collected are shredded by Waste Tire Products and turned into rubber mates sold to retailers and/or made to be used as ground cover for a majority of uses in parks and recreational venues.
+By providing annual “free” drop off events, Biggs believes that 100% of our community will be served. In addition to enhancing opportunities to divert waste tires from landfills, prevent illegal dumping, and promote recycled-content tire markets, these proposed events will provide the public with a waste tire disposal outlet as well as educational information that gives people the information needed to promote environmentally safe behavior regarding using and transporting waste tires.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Oroville</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City of Oroville (Oroville) requests $40,000 to hold 4 waste tire collection events, two in the Spring and Fall of 2026 and 2027, to provide the needed disposal to the City of Oroville and the surrounding unincorporated communities that include, Oroville East, Wyandotte, Vista Robles, Thermalito, and Palermo, a majority of these areas are considered disadvantaged communities (see EnviroScreen Documents).
+Events will be run as one day events and /or month-long collection events depending on the time of year and weather conditions. We anticipate collecting 8,000 tires over the 2-year grant term. The one day and month-long events will utilize the services of  Jennifer Arbuckle Consulting to plan and manage the events and Waste Tire Products to load tires, and collect participation data. Collected tires will be removed, transported, and recycled by Waste Tire Products.
+We plan to hold one day events on TBD Saturdays from 10 a.m. to 2 p.m. at the City of Oroville Public Works Yard, located at 655 Cal Oak Road, Oroville. Each event will include the collection, removal, and transportation of waste tires for recycling by our local tire recycler Waste Tire Products. The remaining funds not exceeded at the events will be used to support a appointment/coupon program that will allow citizens to take waste tires to our franchise waste haulers (Recology) transfer station on specific days between Amnesty Events.  
+This will be the City of Oroville's second TA Grant application.  Our first Amnesty Event was held in 2024, and the community need exceeded our expectations. We took 2,500 tires in 3 hours and filled up 9 box trucks. The waste tire hauler had to send in an additional crew and took another day to remove all the tires. For a community with a population of just over 20k this was a huge event. The cost for the one day event ended up costing half our budget. We anticipate continuing to collect 1,500 to 2,500 tires per event for a total of 8,000 tires total. Being that our community has an ongoing problem will illegal tire dumping and that we have large disadvantage community areas the local need for free disposal program remains high.  All tires collected are shredded by Waste Tire Products and turned into rubber mates sold to retailers and/or made to be used  as ground cover for a majority of uses in parks and recreational venues.
+By providing annual “free” drop off events, Oroville believes that 100% of our community will be served. In addition to enhancing opportunities to divert waste tires from landfills, prevent illegal dumping, and promote recycled-content tire markets, these proposed events will provide the public with a waste tire disposal outlet as well as educational information that gives people the information needed to promote environmentally safe behavior regarding using and transporting waste tires.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Rural Counties Environmental Services Joint Powers Authority</x:t>
   </x:si>
   <x:si>
     <x:t> Staci Heaton</x:t>
   </x:si>
   <x:si>
     <x:t>5107030898</x:t>
   </x:si>
   <x:si>
     <x:t>On behalf of Colusa, Mariposa, and Sierra Counties, the Rural Counties‘ Environmental Services Joint Powers Authority (ESJPA) will administer a regional tire amnesty grant. These three Counties were participants in past regional tire amnesty grants. All participating counties plan to hold events at least in the Fall and Spring of the grant term. Grant funds will be monitored constantly. The numbers of tires estimated to be collected are 20,000 tire equivalents. Rural areas tend to have larger tires than urban areas (more trucks) so the cost per tire tends to be higher. All tire vendors stress that tires are sent for recycling rather than landfilling as much as feasible. The ESJPA has utilized the services of the Sacramento Local Conservation Corps for the Colusa and Sierra County events under previous grants   Mariposa has established a specific day of the week to accept tires with existing staff which has served to reduce labor costs from one-day events.</x:t>
   </x:si>
   <x:si>
+    <x:t>Inyo                </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inyo County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Cap Aubrey</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7608780207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conducting amnesty events in the spring and fall throughout the grant term as long as funds last.  These events will be open to all Inyo County residents and Tribal members, tire dealers will not be allowed.</x:t>
+  </x:si>
+  <x:si>
     <x:t>City of Modesto</x:t>
   </x:si>
   <x:si>
     <x:t> Jody Strait</x:t>
   </x:si>
   <x:si>
     <x:t>2095776416</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Modesto intends to host 2 collection events per year where residents can recycle up to nine tires per vehicle. We will also host bi-monthly coupons for free recycling at local transfer stations. This is a robust program that the City has utilized for over 5 years and has conducted extensive outreach and advertising to promote. Between the two sources, the City intends to recycle at least 5,000 waste tires that could otherwise be landfilled or illegally dumped.</x:t>
   </x:si>
   <x:si>
     <x:t>Solano              </x:t>
   </x:si>
   <x:si>
     <x:t>Solano County</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. Erik Hagstrom</x:t>
   </x:si>
   <x:si>
     <x:t>7077843306</x:t>
   </x:si>
   <x:si>
     <x:t>Coordinate up to four waste tire collection events generated from personal transport modes, farm equipment, and/or illegal dumping for countywide participation.</x:t>
   </x:si>
   <x:si>
+    <x:t>Amador              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amador County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Jeff Gardner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2092236546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The County will hold Tire Amnesty events 2-3 times per year for all residents of Amador County. We may have other recycling and/or educational opportunities available at these locations simultaneously. We have been successful in the past and there are constant requests for more free tire amnesty days.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coachella Valley Association of Governments</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Eman Nazir</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9258172522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Southern California Mountains Foundation’s Urban Conservation Corps (UCC) of the Inland Empire, based in the Coachella Valley, proposes to host 12-14 tire amnesty events over the two-year grant term. Events are strategically planned in high-need areas, including the Cities of: 
+Blythe (2–3 events); 
+Coachella (2–3 events); 
+Indio (5–6 events); 
+As well as unincorporated communities in the Northern Coachella Valley such as: 
+Sky Valley, Desert Edge, and Indio Hills (1–2 events); 
+Also in the Eastern Coachella Valley, including: 
+Thermal, Mecca, and North Shore (2–4 events);  
+Based on past performance and a focus on communities disproportionately affected by illegal dumping, UCC anticipates collecting approximately 4,500 waste tires over the course of the grant term. 
+With more than a decade of experience conducting tire amnesty events across the Coachella Valley and the broader Inland Empire, UCC has developed deep knowledge of local waste disposal challenges and disparities. Many communities, especially those in rural, industrial, or agricultural areas, lack accessible, affordable options for proper tire disposal. As a result, vacant and unmanaged land, particularly near major transportation corridors, becomes vulnerable to illegal dumping. UCC regularly partners with Code Enforcement and local agencies to address these issues. An important consideration in program cost-effectiveness is the average weight of tires collected. In the Coachella Valley, tires tend to be heavier, averaging approximately 30 lbs. per tire compared to the 26 lbs. average in other jurisdictions. This difference significantly impacts the cost-per-tire calculation. To match the same total weight of 10,000 tires at 26 lbs. (260,000 lbs.), UCC would only need to collect about 8,667 tires at 30 lbs., 1,333 fewer tires, while still meeting CalRecycle’s $5.00 per tire cost threshold. This nuance is critical in evaluating the program's efficiency and effectiveness in high-need regions. 
+This grant-funded project directly addresses long-standing environmental and public health concerns in underserved communities. Areas such as Indio Hills, Thermal, Mecca, and North Shore, along with the adjacent City of Coachella, continue to experience a disproportionate impact from illegal dumping due to limited infrastructure and services. The City of Blythe also remains a top priority due to its rural isolation and scarcity of disposal options. By targeting these areas, UCC aims to reduce illegal dumping, enhance public health, support environmental justice, and build on its proven record of impactful service delivery throughout the Coachella Valley. </x:t>
+  </x:si>
+  <x:si>
     <x:t>San Diego           </x:t>
   </x:si>
   <x:si>
     <x:t>City of San Diego</x:t>
   </x:si>
   <x:si>
     <x:t> Kamila Haselman</x:t>
   </x:si>
   <x:si>
     <x:t>8584926013</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of San Diego currently participates Recycling Program. We have the capacity to expand services at this location to include a Tire Amnesty Program without requiring additional resources or infrastructure. Existing staff can support the new program located right at the landfill entrance—makes it convenient for residents. Educational signage and outreach will be provided to raise awareness and ensure proper use of the program. City staff will manage intake, including verifying residency, and will track the number of tires collected. A dedicated trailer will be kept on site for tire storage. We estimate collecting around 7,708 tires during the grant period. Tires will be picked up and recycled by Reliable Tire Inc. (San Diego, CA), which will handle transportation, loading/unloading, processing, disposal (if needed), recycling fees, and documentation. Public education and outreach will be conducted through the City’s website, social media platforms, and signage at the drop-off site. </x:t>
   </x:si>
   <x:si>
+    <x:t>Lassen              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lassen Regional Solid Waste Management Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Tina Bernhardt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5302518132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Lassen Regional Solid Waste Management Authority plans to hold five Tire Amnesty Events over the course of this grant. Two of the events will be held at the Bass Hill Landfill. The other three events will be held at the remote transfer stations; Westwood, Herlong and Bieber. This will ensure the entire Lassen County has access to tire recycling. Staff will be conducting a robust advertisement and outreach for the events and we expect the majority of the tires will be recycled and used for alternative energy (cement plant).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Victorville</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Benjamin Lucha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7609555086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Located in Southern California at the high point between Los Angeles and Las Vegas, Victorville is the leading city for both industry and retail in the High Desert Region. Victorville is a growing, vibrant community that is home to approximately 139,000 residents and some of the area’s largest employers. The Local Government Waste Tire Amnesty (TA) Grant Program (FY 2025-26) will be a valuable opportunity to support a clean and organized community environment by funding the costs associated with providing a convenient tire disposal program for City of Victorville residents. Tires will be collected 52 weeks per year at the City of Victorville Recycling Drop Off Center located at 15164 Anacapa Rd., in Victorville. The Free Tire Drop Off Program will be open Monday through Friday from 8 a.m. to 4 p.m. and Saturdays from 8 a.m. to noon. Tires will be accepted from Victorville residents only, with proof of residency required. A maximum of five (5) tires per resident will be accepted. Only passenger car, light truck, and motorcycle tires will be accepted through this amnesty program. No semi-truck tires will be accepted, as these would likely be from a business or commercial trucker. Disposal of the tires will be performed by Burrtec Waste Industries, Inc, a registered waste tire hauler. Grant funds are being requested to cover the cost of hauling and disposal of tires, as well as the cost of placing flyers about the tire recycling program in the water/sanitation bills mailed to city residents.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Los Angeles County</x:t>
   </x:si>
   <x:si>
-    <x:t> Katonya Turner</x:t>
-[...2 lines deleted...]
-    <x:t>6264586395</x:t>
+    <x:t>Mr. Wilson Fong</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6268616005</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Public Works will partner with the City of Santa Clarita to conduct 5-7 free waste tire collection events in Santa Clarita and various communities. At these events, residents will be able to drop off waste tires to be recycled into crumb rubber, civil engineering applications, or other uses. The project is expected to collect 22,000 (PTE). Public Works will contract for hauling and recycling and conducting events. At least two events will be held in disadvantaged communities as defined by the EnviroScreen Map in the 71-100 percentile. These events are planned for Hawthorne and Baldwin Park.</x:t>
   </x:si>
   <x:si>
+    <x:t>City of Hesperia</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Tammy Pelayes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7609471014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Hesperia will utilize the Tire Amnesty funds to hold eight (8) Tire Amnesty events at the City's Franchise Waste Hauler Facility during the two-year grant term with the anticipation  of collecting 7,200 waste tires.  All tires will be delivered to a recycling facility to be used for fuel.  Tire Amnesty grant funds will also be used for salaries, benefits and overtime costs for personnel who are scheduled to work the Tire Amnesty events and salaries for personnel providing grant management, reporting and creation of education materials. Events will be advertised through posters, flyers, mailers, radio advertising and social media to help promote events and encourage a cleaner environment.</x:t>
+  </x:si>
+  <x:si>
     <x:t/>
   </x:si>
   <x:si>
-    <x:t>Count: 31</x:t>
+    <x:t>Count: 49</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b val="1"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="9"/>
@@ -645,51 +912,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69bfdad3ef324f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b4b4af6456f4acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf0b4e6c66d2d4d0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7dcfbebc1e046dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd3710e00be8e4475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R44b63de506b34ca7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -737,839 +1004,1289 @@
     </x:row>
     <x:row ht="34.497634887695313" customHeight="1" collapsed="0">
       <x:c r="A5" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="6" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="7"/>
       <x:c r="D5" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="5" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.46298217773438" customHeight="1" collapsed="0">
+    <x:row ht="367.96536254882813" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
-        <x:v>54744</x:v>
+        <x:v>26800</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H6" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row ht="632.4378662109375" customHeight="1" collapsed="0">
+    <x:row ht="402.46298217773438" customHeight="1" collapsed="0">
       <x:c r="A7" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="8"/>
       <x:c r="D7" s="9" t="n">
-        <x:v>13500</x:v>
+        <x:v>54744</x:v>
       </x:c>
       <x:c r="E7" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H7" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
-    <x:row ht="586.4598388671875" customHeight="1" collapsed="0">
+    <x:row ht="632.43780517578125" customHeight="1" collapsed="0">
       <x:c r="A8" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="8"/>
       <x:c r="D8" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>13500</x:v>
       </x:c>
       <x:c r="E8" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G8" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H8" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
-    <x:row ht="183.996826171875" customHeight="1" collapsed="0">
+    <x:row ht="1920.3309326171875" customHeight="1" collapsed="0">
       <x:c r="A9" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="8" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C9" s="8"/>
       <x:c r="D9" s="9" t="n">
-        <x:v>84490</x:v>
+        <x:v>90000</x:v>
       </x:c>
       <x:c r="E9" s="8" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F9" s="8" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G9" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H9" s="8" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
-    <x:row ht="954.42529296875" customHeight="1" collapsed="0">
+    <x:row ht="586.45947265625" customHeight="1" collapsed="0">
       <x:c r="A10" s="8" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B10" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C10" s="8"/>
       <x:c r="D10" s="9" t="n">
-        <x:v>90000</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E10" s="8" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F10" s="8" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H10" s="8" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
-    <x:row ht="252.9921875" customHeight="1" collapsed="0">
+    <x:row ht="183.9970703125" customHeight="1" collapsed="0">
       <x:c r="A11" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B11" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C11" s="8"/>
       <x:c r="D11" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>84490</x:v>
       </x:c>
       <x:c r="E11" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F11" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G11" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H11" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
-    <x:row ht="218.494140625" customHeight="1" collapsed="0">
+    <x:row ht="954.42529296875" customHeight="1" collapsed="0">
       <x:c r="A12" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B12" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C12" s="8"/>
       <x:c r="D12" s="9" t="n">
         <x:v>90000</x:v>
       </x:c>
       <x:c r="E12" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F12" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G12" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H12" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1172.891845703125" customHeight="1" collapsed="0">
+    <x:row ht="517.46435546875" customHeight="1" collapsed="0">
       <x:c r="A13" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B13" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C13" s="8"/>
       <x:c r="D13" s="9" t="n">
-        <x:v>90000</x:v>
+        <x:v>23000</x:v>
       </x:c>
       <x:c r="E13" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F13" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G13" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H13" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
-    <x:row ht="459.94921875" customHeight="1" collapsed="0">
+    <x:row ht="252.9921875" customHeight="1" collapsed="0">
       <x:c r="A14" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B14" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C14" s="8"/>
       <x:c r="D14" s="9" t="n">
         <x:v>40000</x:v>
       </x:c>
       <x:c r="E14" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F14" s="8" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G14" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H14" s="8" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1011.91162109375" customHeight="1" collapsed="0">
+    <x:row ht="218.494140625" customHeight="1" collapsed="0">
       <x:c r="A15" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B15" s="8" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C15" s="8"/>
       <x:c r="D15" s="9" t="n">
-        <x:v>21718</x:v>
+        <x:v>90000</x:v>
       </x:c>
       <x:c r="E15" s="8" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F15" s="8" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G15" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H15" s="8" t="s">
-        <x:v>59</x:v>
-[...2 lines deleted...]
-    <x:row ht="252.9921875" customHeight="1" collapsed="0">
+        <x:v>60</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="390.95458984375" customHeight="1" collapsed="0">
       <x:c r="A16" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B16" s="8" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C16" s="8"/>
       <x:c r="D16" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>23048</x:v>
       </x:c>
       <x:c r="E16" s="8" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F16" s="8" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G16" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H16" s="8" t="s">
-        <x:v>63</x:v>
-[...2 lines deleted...]
-    <x:row ht="505.9560546875" customHeight="1" collapsed="0">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1172.89111328125" customHeight="1" collapsed="0">
       <x:c r="A17" s="8" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B17" s="8" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C17" s="8"/>
       <x:c r="D17" s="9" t="n">
-        <x:v>18185</x:v>
+        <x:v>90000</x:v>
       </x:c>
       <x:c r="E17" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F17" s="8" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G17" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H17" s="8" t="s">
-        <x:v>68</x:v>
-[...2 lines deleted...]
-    <x:row ht="206.98583984375" customHeight="1" collapsed="0">
+        <x:v>70</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="459.94970703125" customHeight="1" collapsed="0">
       <x:c r="A18" s="8" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B18" s="8" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C18" s="8"/>
       <x:c r="D18" s="9" t="n">
-        <x:v>12500</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E18" s="8" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F18" s="8" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G18" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H18" s="8" t="s">
-        <x:v>73</x:v>
-[...2 lines deleted...]
-    <x:row ht="367.96533203125" customHeight="1" collapsed="0">
+        <x:v>75</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1011.912109375" customHeight="1" collapsed="0">
       <x:c r="A19" s="8" t="s">
-        <x:v>74</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B19" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C19" s="8"/>
       <x:c r="D19" s="9" t="n">
-        <x:v>41955</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E19" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F19" s="8" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G19" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H19" s="8" t="s">
-        <x:v>78</x:v>
-[...2 lines deleted...]
-    <x:row ht="505.9560546875" customHeight="1" collapsed="0">
+        <x:v>79</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="252.9921875" customHeight="1" collapsed="0">
       <x:c r="A20" s="8" t="s">
-        <x:v>69</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="8" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C20" s="8"/>
       <x:c r="D20" s="9" t="n">
         <x:v>40000</x:v>
       </x:c>
       <x:c r="E20" s="8" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F20" s="8" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G20" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H20" s="8" t="s">
-        <x:v>82</x:v>
-[...2 lines deleted...]
-    <x:row ht="367.96533203125" customHeight="1" collapsed="0">
+        <x:v>83</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="206.9853515625" customHeight="1" collapsed="0">
       <x:c r="A21" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B21" s="8" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C21" s="8"/>
       <x:c r="D21" s="9" t="n">
-        <x:v>21290</x:v>
+        <x:v>89992</x:v>
       </x:c>
       <x:c r="E21" s="8" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F21" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G21" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H21" s="8" t="s">
-        <x:v>86</x:v>
-[...2 lines deleted...]
-    <x:row ht="367.9658203125" customHeight="1" collapsed="0">
+        <x:v>88</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="413.9716796875" customHeight="1" collapsed="0">
       <x:c r="A22" s="8" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B22" s="8" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C22" s="8"/>
       <x:c r="D22" s="9" t="n">
-        <x:v>33016</x:v>
+        <x:v>56000</x:v>
       </x:c>
       <x:c r="E22" s="8" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F22" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G22" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H22" s="8" t="s">
-        <x:v>91</x:v>
-[...2 lines deleted...]
-    <x:row ht="1391.3857421875" customHeight="1" collapsed="0">
+        <x:v>93</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="505.9560546875" customHeight="1" collapsed="0">
       <x:c r="A23" s="8" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B23" s="8" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C23" s="8"/>
       <x:c r="D23" s="9" t="n">
-        <x:v>51475</x:v>
+        <x:v>18185</x:v>
       </x:c>
       <x:c r="E23" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F23" s="8" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G23" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H23" s="8" t="s">
-        <x:v>96</x:v>
-[...2 lines deleted...]
-    <x:row ht="379.4736328125" customHeight="1" collapsed="0">
+        <x:v>98</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="206.986328125" customHeight="1" collapsed="0">
       <x:c r="A24" s="8" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B24" s="8" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C24" s="8"/>
       <x:c r="D24" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>12500</x:v>
       </x:c>
       <x:c r="E24" s="8" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F24" s="8" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G24" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H24" s="8" t="s">
-        <x:v>101</x:v>
-[...2 lines deleted...]
-    <x:row ht="1770.8603515625" customHeight="1" collapsed="0">
+        <x:v>103</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="367.96484375" customHeight="1" collapsed="0">
       <x:c r="A25" s="8" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B25" s="8" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C25" s="8"/>
       <x:c r="D25" s="9" t="n">
-        <x:v>89775</x:v>
+        <x:v>41955</x:v>
       </x:c>
       <x:c r="E25" s="8" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F25" s="8" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G25" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H25" s="8" t="s">
-        <x:v>106</x:v>
-[...2 lines deleted...]
-    <x:row ht="379.47265625" customHeight="1" collapsed="0">
+        <x:v>108</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1437.3642578125" customHeight="1" collapsed="0">
       <x:c r="A26" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B26" s="8" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C26" s="8"/>
       <x:c r="D26" s="9" t="n">
         <x:v>40000</x:v>
       </x:c>
       <x:c r="E26" s="8" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F26" s="8" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G26" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H26" s="8" t="s">
-        <x:v>111</x:v>
-[...2 lines deleted...]
-    <x:row ht="241.484375" customHeight="1" collapsed="0">
+        <x:v>113</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="505.955078125" customHeight="1" collapsed="0">
       <x:c r="A27" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B27" s="8" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C27" s="8"/>
       <x:c r="D27" s="9" t="n">
-        <x:v>90000</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E27" s="8" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F27" s="8" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G27" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H27" s="8" t="s">
-        <x:v>116</x:v>
-[...2 lines deleted...]
-    <x:row ht="1977.8447265625" customHeight="1" collapsed="0">
+        <x:v>117</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="367.9658203125" customHeight="1" collapsed="0">
       <x:c r="A28" s="8" t="s">
-        <x:v>69</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="8" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C28" s="8"/>
       <x:c r="D28" s="9" t="n">
-        <x:v>34453</x:v>
+        <x:v>21290</x:v>
       </x:c>
       <x:c r="E28" s="8" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F28" s="8" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G28" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H28" s="8" t="s">
-        <x:v>120</x:v>
-[...2 lines deleted...]
-    <x:row ht="896.9111328125" customHeight="1" collapsed="0">
+        <x:v>121</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="367.9658203125" customHeight="1" collapsed="0">
       <x:c r="A29" s="8" t="s">
-        <x:v>64</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B29" s="8" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C29" s="8"/>
       <x:c r="D29" s="9" t="n">
-        <x:v>37984</x:v>
+        <x:v>33016</x:v>
       </x:c>
       <x:c r="E29" s="8" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F29" s="8" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G29" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H29" s="8" t="s">
-        <x:v>124</x:v>
-[...2 lines deleted...]
-    <x:row ht="333.466796875" customHeight="1" collapsed="0">
+        <x:v>126</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1391.3857421875" customHeight="1" collapsed="0">
       <x:c r="A30" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B30" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C30" s="8"/>
       <x:c r="D30" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>51475</x:v>
       </x:c>
       <x:c r="E30" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F30" s="8" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G30" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H30" s="8" t="s">
-        <x:v>128</x:v>
-[...2 lines deleted...]
-    <x:row ht="344.9765625" customHeight="1" collapsed="0">
+        <x:v>131</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="287.4609375" customHeight="1" collapsed="0">
       <x:c r="A31" s="8" t="s">
-        <x:v>129</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B31" s="8" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C31" s="8"/>
       <x:c r="D31" s="9" t="n">
         <x:v>40000</x:v>
       </x:c>
       <x:c r="E31" s="8" t="s">
-        <x:v>23</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F31" s="8" t="s">
-        <x:v>24</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G31" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H31" s="8" t="s">
-        <x:v>131</x:v>
-[...2 lines deleted...]
-    <x:row ht="816.435546875" customHeight="1" collapsed="0">
+        <x:v>135</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="379.4736328125" customHeight="1" collapsed="0">
       <x:c r="A32" s="8" t="s">
-        <x:v>51</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B32" s="8" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C32" s="8"/>
       <x:c r="D32" s="9" t="n">
-        <x:v>90000</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E32" s="8" t="s">
-        <x:v>133</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F32" s="8" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G32" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H32" s="8" t="s">
-        <x:v>135</x:v>
-[...2 lines deleted...]
-    <x:row ht="471.458984375" customHeight="1" collapsed="0">
+        <x:v>140</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1770.861328125" customHeight="1" collapsed="0">
       <x:c r="A33" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B33" s="8" t="s">
-        <x:v>136</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C33" s="8"/>
       <x:c r="D33" s="9" t="n">
-        <x:v>24948</x:v>
+        <x:v>89775</x:v>
       </x:c>
       <x:c r="E33" s="8" t="s">
-        <x:v>137</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F33" s="8" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G33" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H33" s="8" t="s">
-        <x:v>139</x:v>
-[...2 lines deleted...]
-    <x:row ht="149.498046875" customHeight="1" collapsed="0">
+        <x:v>145</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="379.47265625" customHeight="1" collapsed="0">
       <x:c r="A34" s="8" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B34" s="8" t="s">
-        <x:v>141</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C34" s="8"/>
       <x:c r="D34" s="9" t="n">
-        <x:v>19967</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E34" s="8" t="s">
-        <x:v>142</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F34" s="8" t="s">
-        <x:v>143</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G34" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H34" s="8" t="s">
-        <x:v>144</x:v>
-[...2 lines deleted...]
-    <x:row ht="942.91796875" customHeight="1" collapsed="0">
+        <x:v>150</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="241.484375" customHeight="1" collapsed="0">
       <x:c r="A35" s="8" t="s">
-        <x:v>145</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B35" s="8" t="s">
-        <x:v>146</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C35" s="8"/>
       <x:c r="D35" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>90000</x:v>
       </x:c>
       <x:c r="E35" s="8" t="s">
-        <x:v>147</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F35" s="8" t="s">
-        <x:v>148</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G35" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H35" s="8" t="s">
-        <x:v>149</x:v>
-[...2 lines deleted...]
-    <x:row ht="563.44140625" customHeight="1" collapsed="0">
+        <x:v>155</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1977.845703125" customHeight="1" collapsed="0">
       <x:c r="A36" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B36" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C36" s="8"/>
       <x:c r="D36" s="9" t="n">
+        <x:v>34453</x:v>
+      </x:c>
+      <x:c r="E36" s="8" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F36" s="8" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G36" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H36" s="8" t="s">
+        <x:v>159</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="896.91015625" customHeight="1" collapsed="0">
+      <x:c r="A37" s="8" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B37" s="8" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C37" s="8"/>
+      <x:c r="D37" s="9" t="n">
+        <x:v>37984</x:v>
+      </x:c>
+      <x:c r="E37" s="8" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="F37" s="8" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="G37" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H37" s="8" t="s">
+        <x:v>163</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="517.462890625" customHeight="1" collapsed="0">
+      <x:c r="A38" s="8" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="B38" s="8" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C38" s="8"/>
+      <x:c r="D38" s="9" t="n">
+        <x:v>74730</x:v>
+      </x:c>
+      <x:c r="E38" s="8" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="F38" s="8" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="G38" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H38" s="8" t="s">
+        <x:v>168</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="333.46875" customHeight="1" collapsed="0">
+      <x:c r="A39" s="8" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B39" s="8" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C39" s="8"/>
+      <x:c r="D39" s="9" t="n">
+        <x:v>40000</x:v>
+      </x:c>
+      <x:c r="E39" s="8" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="F39" s="8" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="G39" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H39" s="8" t="s">
+        <x:v>172</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="344.9765625" customHeight="1" collapsed="0">
+      <x:c r="A40" s="8" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="B40" s="8" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C40" s="8"/>
+      <x:c r="D40" s="9" t="n">
+        <x:v>40000</x:v>
+      </x:c>
+      <x:c r="E40" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F40" s="8" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G40" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H40" s="8" t="s">
+        <x:v>175</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="620.95703125" customHeight="1" collapsed="0">
+      <x:c r="A41" s="8" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="B41" s="8" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C41" s="8"/>
+      <x:c r="D41" s="9" t="n">
+        <x:v>40000</x:v>
+      </x:c>
+      <x:c r="E41" s="8" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="F41" s="8" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="G41" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H41" s="8" t="s">
+        <x:v>180</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2046.8125" customHeight="1" collapsed="0">
+      <x:c r="A42" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B42" s="8" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C42" s="8"/>
+      <x:c r="D42" s="9" t="n">
+        <x:v>25000</x:v>
+      </x:c>
+      <x:c r="E42" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F42" s="8" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G42" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H42" s="8" t="s">
+        <x:v>182</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2506.791015625" customHeight="1" collapsed="0">
+      <x:c r="A43" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B43" s="8" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C43" s="8"/>
+      <x:c r="D43" s="9" t="n">
+        <x:v>40000</x:v>
+      </x:c>
+      <x:c r="E43" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F43" s="8" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G43" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H43" s="8" t="s">
+        <x:v>184</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="816.43359375" customHeight="1" collapsed="0">
+      <x:c r="A44" s="8" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B44" s="8" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C44" s="8"/>
+      <x:c r="D44" s="9" t="n">
         <x:v>90000</x:v>
       </x:c>
-      <x:c r="E36" s="8" t="s">
-[...33 lines deleted...]
-        <x:v>154</x:v>
+      <x:c r="E44" s="8" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F44" s="8" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="G44" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H44" s="8" t="s">
+        <x:v>188</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="172.490234375" customHeight="1" collapsed="0">
+      <x:c r="A45" s="8" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="B45" s="8" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C45" s="8"/>
+      <x:c r="D45" s="9" t="n">
+        <x:v>40000</x:v>
+      </x:c>
+      <x:c r="E45" s="8" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F45" s="8" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="G45" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H45" s="8" t="s">
+        <x:v>193</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="471.45703125" customHeight="1" collapsed="0">
+      <x:c r="A46" s="8" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B46" s="8" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C46" s="8"/>
+      <x:c r="D46" s="9" t="n">
+        <x:v>24948</x:v>
+      </x:c>
+      <x:c r="E46" s="8" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="F46" s="8" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="G46" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H46" s="8" t="s">
+        <x:v>197</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="149.5" customHeight="1" collapsed="0">
+      <x:c r="A47" s="8" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="B47" s="8" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C47" s="8"/>
+      <x:c r="D47" s="9" t="n">
+        <x:v>19967</x:v>
+      </x:c>
+      <x:c r="E47" s="8" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="F47" s="8" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="G47" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H47" s="8" t="s">
+        <x:v>202</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="264.47265625" customHeight="1" collapsed="0">
+      <x:c r="A48" s="8" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="B48" s="8" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C48" s="8"/>
+      <x:c r="D48" s="9" t="n">
+        <x:v>30000</x:v>
+      </x:c>
+      <x:c r="E48" s="8" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="F48" s="8" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="G48" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H48" s="8" t="s">
+        <x:v>207</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2403.296875" customHeight="1" collapsed="0">
+      <x:c r="A49" s="8" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B49" s="8" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C49" s="8"/>
+      <x:c r="D49" s="9" t="n">
+        <x:v>50000</x:v>
+      </x:c>
+      <x:c r="E49" s="8" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="F49" s="8" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="G49" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H49" s="8" t="s">
+        <x:v>211</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="942.91796875" customHeight="1" collapsed="0">
+      <x:c r="A50" s="8" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="B50" s="8" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C50" s="8"/>
+      <x:c r="D50" s="9" t="n">
+        <x:v>40000</x:v>
+      </x:c>
+      <x:c r="E50" s="8" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="F50" s="8" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="G50" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H50" s="8" t="s">
+        <x:v>216</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="459.947265625" customHeight="1" collapsed="0">
+      <x:c r="A51" s="8" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="B51" s="8" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C51" s="8"/>
+      <x:c r="D51" s="9" t="n">
+        <x:v>48082</x:v>
+      </x:c>
+      <x:c r="E51" s="8" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F51" s="8" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="G51" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H51" s="8" t="s">
+        <x:v>221</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1264.90234375" customHeight="1" collapsed="0">
+      <x:c r="A52" s="8" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B52" s="8" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C52" s="8"/>
+      <x:c r="D52" s="9" t="n">
+        <x:v>22701</x:v>
+      </x:c>
+      <x:c r="E52" s="8" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="F52" s="8" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="G52" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H52" s="8" t="s">
+        <x:v>225</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="563.4453125" customHeight="1" collapsed="0">
+      <x:c r="A53" s="8" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B53" s="8" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C53" s="8"/>
+      <x:c r="D53" s="9" t="n">
+        <x:v>90000</x:v>
+      </x:c>
+      <x:c r="E53" s="8" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="F53" s="8" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="G53" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H53" s="8" t="s">
+        <x:v>229</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="655.453125" customHeight="1" collapsed="0">
+      <x:c r="A54" s="8" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B54" s="8" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C54" s="8"/>
+      <x:c r="D54" s="9" t="n">
+        <x:v>38943</x:v>
+      </x:c>
+      <x:c r="E54" s="8" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="F54" s="8" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="G54" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H54" s="8" t="s">
+        <x:v>233</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="14.40234375" customHeight="1" collapsed="0">
+      <x:c r="A55" s="10" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="B55" s="10" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C55" s="10"/>
+      <x:c r="D55" s="11" t="n">
+        <x:v>2316578</x:v>
+      </x:c>
+      <x:c r="E55" s="10" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="F55" s="10" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="G55" s="10" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="H55" s="10" t="s">
+        <x:v>234</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
+    <x:mergeCell ref="B38:C38"/>
+    <x:mergeCell ref="B39:C39"/>
+    <x:mergeCell ref="B40:C40"/>
+    <x:mergeCell ref="B41:C41"/>
+    <x:mergeCell ref="B42:C42"/>
+    <x:mergeCell ref="B43:C43"/>
+    <x:mergeCell ref="B44:C44"/>
+    <x:mergeCell ref="B45:C45"/>
+    <x:mergeCell ref="B46:C46"/>
+    <x:mergeCell ref="B47:C47"/>
+    <x:mergeCell ref="B48:C48"/>
+    <x:mergeCell ref="B49:C49"/>
+    <x:mergeCell ref="B50:C50"/>
+    <x:mergeCell ref="B51:C51"/>
+    <x:mergeCell ref="B52:C52"/>
+    <x:mergeCell ref="B53:C53"/>
+    <x:mergeCell ref="B54:C54"/>
+    <x:mergeCell ref="B55:C55"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 18, 2026 3:35 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 19, 2026 8:29 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>