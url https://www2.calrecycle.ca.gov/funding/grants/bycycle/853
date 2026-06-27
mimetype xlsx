--- v4 (2026-04-19)
+++ v5 (2026-06-27)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R113efbfd5e89495a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb821ea8d70104b21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rd3710e00be8e4475"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R4789ef8049284e29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Local Government Waste Tire Amnesty Grant (TA8)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -408,62 +408,50 @@
   <x:si>
     <x:t>Case Casey Fritz</x:t>
   </x:si>
   <x:si>
     <x:t>4154732711</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Marin County Hazardous and Solid Waste Management JPA proposes to host 4 events in different locations throughout the County of Marin in collaboration with Conservation Corps North Bay, which we anticipate will collect a total of 4,000 tires. The tires are recycled through West Coast Rubber Recycling which has a registered TPID number.</x:t>
   </x:si>
   <x:si>
     <x:t>Yuba                </x:t>
   </x:si>
   <x:si>
     <x:t>Regional Waste Management Authority</x:t>
   </x:si>
   <x:si>
     <x:t> Carrie Baxter</x:t>
   </x:si>
   <x:si>
     <x:t>9168787413</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The Regional Waste Management Authority (RWMA) proposes to collect approximately 7,500 waste tires through 2 collection methods during the TA8 grant cycle. These include: (1) a free tire recycling coupon program offered at two local transfer stations operated by Recology Yuba-Sutter, and (2) tire collection at twelve (12) community clean-up events across the region.  RWMA estimates collecting 3,500 waste tires through the coupon program, based on the most recently completed waste tire amnesty program (TA6-21-0023), in which 2,591 waste tires were collected through the coupon program. Residents will be allowed to deliver up to twenty (20) passenger or light truck waste tires within a 30-day redemption window using these coupons. RWMA will seek written authorization from the Local Enforcement Agency for residents needing to haul more than nine (9) tires at a time.  An additional 4,000 waste tires are projected to be collected at the twelve (12) community clean-up events, which will each be equipped with 40-yard tire bins provided by Recology Yuba-Sutter and serviced by Castle Tire Disposal, LLC. The 4,000 waste tires proposed to be collected in 40-yard bins provided to twelve (12) community clean-up events is based on the 1,989 waste tires collected at nine (9) community collection events in the most recently completed waste tire amnesty program (TA6-21-0023) and that there are now twelve (12) community clean-up events planned for the TA8 grant cycle.</x:t>
   </x:si>
   <x:si>
-    <x:t>Butte County</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Contra Costa        </x:t>
   </x:si>
   <x:si>
     <x:t>Contra Costa County</x:t>
   </x:si>
   <x:si>
     <x:t> Timothy Kraus</x:t>
   </x:si>
   <x:si>
     <x:t>9256085549</x:t>
   </x:si>
   <x:si>
     <x:t>Contra Costa County Environmental Health will conduct up to 24 tire amnesty day events in conjunction with existing community cleanup events throughout the county.  These events will be conducted with the assistance of Civicorps who will provide staffing and will deliver collected tires to an approved end use facility.  The events will be publicized as part of the community cleanup events.  Environmental Health is expecting to collect 14,400 tires.</x:t>
   </x:si>
   <x:si>
     <x:t>Monterey            </x:t>
   </x:si>
   <x:si>
     <x:t>Salinas Valley Solid Waste Authority</x:t>
   </x:si>
   <x:si>
     <x:t>Ms Elia Zavala</x:t>
   </x:si>
   <x:si>
     <x:t>8317753010</x:t>
@@ -604,62 +592,50 @@
     <x:t>Rural Counties Environmental Services Joint Powers Authority</x:t>
   </x:si>
   <x:si>
     <x:t> Staci Heaton</x:t>
   </x:si>
   <x:si>
     <x:t>5107030898</x:t>
   </x:si>
   <x:si>
     <x:t>On behalf of Colusa, Mariposa, and Sierra Counties, the Rural Counties‘ Environmental Services Joint Powers Authority (ESJPA) will administer a regional tire amnesty grant. These three Counties were participants in past regional tire amnesty grants. All participating counties plan to hold events at least in the Fall and Spring of the grant term. Grant funds will be monitored constantly. The numbers of tires estimated to be collected are 20,000 tire equivalents. Rural areas tend to have larger tires than urban areas (more trucks) so the cost per tire tends to be higher. All tire vendors stress that tires are sent for recycling rather than landfilling as much as feasible. The ESJPA has utilized the services of the Sacramento Local Conservation Corps for the Colusa and Sierra County events under previous grants   Mariposa has established a specific day of the week to accept tires with existing staff which has served to reduce labor costs from one-day events.</x:t>
   </x:si>
   <x:si>
     <x:t>Inyo                </x:t>
   </x:si>
   <x:si>
     <x:t>Inyo County</x:t>
   </x:si>
   <x:si>
     <x:t> Cap Aubrey</x:t>
   </x:si>
   <x:si>
     <x:t>7608780207</x:t>
   </x:si>
   <x:si>
     <x:t>Conducting amnesty events in the spring and fall throughout the grant term as long as funds last.  These events will be open to all Inyo County residents and Tribal members, tire dealers will not be allowed.</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Modesto intends to host 2 collection events per year where residents can recycle up to nine tires per vehicle. We will also host bi-monthly coupons for free recycling at local transfer stations. This is a robust program that the City has utilized for over 5 years and has conducted extensive outreach and advertising to promote. Between the two sources, the City intends to recycle at least 5,000 waste tires that could otherwise be landfilled or illegally dumped.</x:t>
   </x:si>
   <x:si>
     <x:t>Solano              </x:t>
   </x:si>
   <x:si>
     <x:t>Solano County</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. Erik Hagstrom</x:t>
   </x:si>
   <x:si>
     <x:t>7077843306</x:t>
   </x:si>
   <x:si>
     <x:t>Coordinate up to four waste tire collection events generated from personal transport modes, farm equipment, and/or illegal dumping for countywide participation.</x:t>
   </x:si>
   <x:si>
     <x:t>Amador              </x:t>
   </x:si>
   <x:si>
     <x:t>Amador County</x:t>
   </x:si>
   <x:si>
     <x:t> Jeff Gardner</x:t>
   </x:si>
@@ -734,50 +710,74 @@
     <x:t>Located in Southern California at the high point between Los Angeles and Las Vegas, Victorville is the leading city for both industry and retail in the High Desert Region. Victorville is a growing, vibrant community that is home to approximately 139,000 residents and some of the area’s largest employers. The Local Government Waste Tire Amnesty (TA) Grant Program (FY 2025-26) will be a valuable opportunity to support a clean and organized community environment by funding the costs associated with providing a convenient tire disposal program for City of Victorville residents. Tires will be collected 52 weeks per year at the City of Victorville Recycling Drop Off Center located at 15164 Anacapa Rd., in Victorville. The Free Tire Drop Off Program will be open Monday through Friday from 8 a.m. to 4 p.m. and Saturdays from 8 a.m. to noon. Tires will be accepted from Victorville residents only, with proof of residency required. A maximum of five (5) tires per resident will be accepted. Only passenger car, light truck, and motorcycle tires will be accepted through this amnesty program. No semi-truck tires will be accepted, as these would likely be from a business or commercial trucker. Disposal of the tires will be performed by Burrtec Waste Industries, Inc, a registered waste tire hauler. Grant funds are being requested to cover the cost of hauling and disposal of tires, as well as the cost of placing flyers about the tire recycling program in the water/sanitation bills mailed to city residents.</x:t>
   </x:si>
   <x:si>
     <x:t>Los Angeles County</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. Wilson Fong</x:t>
   </x:si>
   <x:si>
     <x:t>6268616005</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Public Works will partner with the City of Santa Clarita to conduct 5-7 free waste tire collection events in Santa Clarita and various communities. At these events, residents will be able to drop off waste tires to be recycled into crumb rubber, civil engineering applications, or other uses. The project is expected to collect 22,000 (PTE). Public Works will contract for hauling and recycling and conducting events. At least two events will be held in disadvantaged communities as defined by the EnviroScreen Map in the 71-100 percentile. These events are planned for Hawthorne and Baldwin Park.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Hesperia</x:t>
   </x:si>
   <x:si>
     <x:t> Tammy Pelayes</x:t>
   </x:si>
   <x:si>
     <x:t>7609471014</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Hesperia will utilize the Tire Amnesty funds to hold eight (8) Tire Amnesty events at the City's Franchise Waste Hauler Facility during the two-year grant term with the anticipation  of collecting 7,200 waste tires.  All tires will be delivered to a recycling facility to be used for fuel.  Tire Amnesty grant funds will also be used for salaries, benefits and overtime costs for personnel who are scheduled to work the Tire Amnesty events and salaries for personnel providing grant management, reporting and creation of education materials. Events will be advertised through posters, flyers, mailers, radio advertising and social media to help promote events and encourage a cleaner environment.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Modesto</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Toni Cordell</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2095775495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Modesto intends to host 2 collection events per year where residents can recycle up to nine tires per vehicle. We will also host bi-monthly coupons for free recycling at local transfer stations. This is a robust program that the City has utilized for over 5 years and has conducted extensive outreach and advertising to promote. Between the two sources, the City intends to recycle at least 5,000 waste tires that could otherwise be landfilled or illegally dumped.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Butte County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Valerie Meza</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5308792353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Butte County Public Works will provide Tire Amnesty events by appointment at the Neal Road Recycling &amp; Waste facility (NRRWF).  The NRRWF is located in the geographical center of Butte County and serves all jurisdictions of the County.  These by-appointment events will span the grant term and will serve as a convenient alternative to a one day event.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 49</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -912,51 +912,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7dcfbebc1e046dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd3710e00be8e4475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R44b63de506b34ca7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f382ca964324971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4789ef8049284e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9fbde31672a9479a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1604,612 +1604,612 @@
     </x:row>
     <x:row ht="1391.3857421875" customHeight="1" collapsed="0">
       <x:c r="A30" s="8" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B30" s="8" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C30" s="8"/>
       <x:c r="D30" s="9" t="n">
         <x:v>51475</x:v>
       </x:c>
       <x:c r="E30" s="8" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F30" s="8" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="G30" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H30" s="8" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.4609375" customHeight="1" collapsed="0">
+    <x:row ht="379.4736328125" customHeight="1" collapsed="0">
       <x:c r="A31" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B31" s="8" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C31" s="8"/>
       <x:c r="D31" s="9" t="n">
         <x:v>40000</x:v>
       </x:c>
       <x:c r="E31" s="8" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F31" s="8" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G31" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H31" s="8" t="s">
-        <x:v>135</x:v>
-[...2 lines deleted...]
-    <x:row ht="379.4736328125" customHeight="1" collapsed="0">
+        <x:v>136</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1770.859375" customHeight="1" collapsed="0">
       <x:c r="A32" s="8" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B32" s="8" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C32" s="8"/>
       <x:c r="D32" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>89775</x:v>
       </x:c>
       <x:c r="E32" s="8" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F32" s="8" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G32" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H32" s="8" t="s">
-        <x:v>140</x:v>
-[...2 lines deleted...]
-    <x:row ht="1770.861328125" customHeight="1" collapsed="0">
+        <x:v>141</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="379.474609375" customHeight="1" collapsed="0">
       <x:c r="A33" s="8" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B33" s="8" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C33" s="8"/>
       <x:c r="D33" s="9" t="n">
-        <x:v>89775</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E33" s="8" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F33" s="8" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G33" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H33" s="8" t="s">
-        <x:v>145</x:v>
-[...2 lines deleted...]
-    <x:row ht="379.47265625" customHeight="1" collapsed="0">
+        <x:v>146</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="241.482421875" customHeight="1" collapsed="0">
       <x:c r="A34" s="8" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B34" s="8" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C34" s="8"/>
       <x:c r="D34" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>90000</x:v>
       </x:c>
       <x:c r="E34" s="8" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F34" s="8" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G34" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H34" s="8" t="s">
-        <x:v>150</x:v>
-[...2 lines deleted...]
-    <x:row ht="241.484375" customHeight="1" collapsed="0">
+        <x:v>151</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1977.84765625" customHeight="1" collapsed="0">
       <x:c r="A35" s="8" t="s">
-        <x:v>151</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B35" s="8" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C35" s="8"/>
       <x:c r="D35" s="9" t="n">
-        <x:v>90000</x:v>
+        <x:v>34453</x:v>
       </x:c>
       <x:c r="E35" s="8" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F35" s="8" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="G35" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H35" s="8" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1977.845703125" customHeight="1" collapsed="0">
+    <x:row ht="896.908203125" customHeight="1" collapsed="0">
       <x:c r="A36" s="8" t="s">
-        <x:v>99</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B36" s="8" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C36" s="8"/>
       <x:c r="D36" s="9" t="n">
-        <x:v>34453</x:v>
+        <x:v>37984</x:v>
       </x:c>
       <x:c r="E36" s="8" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F36" s="8" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="G36" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H36" s="8" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
-    <x:row ht="896.91015625" customHeight="1" collapsed="0">
+    <x:row ht="517.466796875" customHeight="1" collapsed="0">
       <x:c r="A37" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B37" s="8" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C37" s="8"/>
       <x:c r="D37" s="9" t="n">
-        <x:v>37984</x:v>
+        <x:v>74730</x:v>
       </x:c>
       <x:c r="E37" s="8" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F37" s="8" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G37" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H37" s="8" t="s">
-        <x:v>163</x:v>
-[...2 lines deleted...]
-    <x:row ht="517.462890625" customHeight="1" collapsed="0">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="333.466796875" customHeight="1" collapsed="0">
       <x:c r="A38" s="8" t="s">
-        <x:v>164</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B38" s="8" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C38" s="8"/>
       <x:c r="D38" s="9" t="n">
-        <x:v>74730</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E38" s="8" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F38" s="8" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="G38" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H38" s="8" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
-    <x:row ht="333.46875" customHeight="1" collapsed="0">
+    <x:row ht="344.9765625" customHeight="1" collapsed="0">
       <x:c r="A39" s="8" t="s">
-        <x:v>146</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B39" s="8" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C39" s="8"/>
       <x:c r="D39" s="9" t="n">
         <x:v>40000</x:v>
       </x:c>
       <x:c r="E39" s="8" t="s">
-        <x:v>170</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="8" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G39" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H39" s="8" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="G39" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H39" s="8" t="s">
+    </x:row>
+    <x:row ht="620.95703125" customHeight="1" collapsed="0">
+      <x:c r="A40" s="8" t="s">
         <x:v>172</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A40" s="8" t="s">
+      <x:c r="B40" s="8" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
       <x:c r="C40" s="8"/>
       <x:c r="D40" s="9" t="n">
         <x:v>40000</x:v>
       </x:c>
       <x:c r="E40" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F40" s="8" t="s">
-        <x:v>34</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G40" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H40" s="8" t="s">
-        <x:v>175</x:v>
-[...2 lines deleted...]
-    <x:row ht="620.95703125" customHeight="1" collapsed="0">
+        <x:v>176</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2046.8125" customHeight="1" collapsed="0">
       <x:c r="A41" s="8" t="s">
-        <x:v>176</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B41" s="8" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C41" s="8"/>
       <x:c r="D41" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>25000</x:v>
       </x:c>
       <x:c r="E41" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F41" s="8" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G41" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H41" s="8" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F41" s="8" t="s">
-[...9 lines deleted...]
-    <x:row ht="2046.8125" customHeight="1" collapsed="0">
+    </x:row>
+    <x:row ht="2506.7890625" customHeight="1" collapsed="0">
       <x:c r="A42" s="8" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B42" s="8" t="s">
-        <x:v>181</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C42" s="8"/>
       <x:c r="D42" s="9" t="n">
-        <x:v>25000</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E42" s="8" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="8" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G42" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H42" s="8" t="s">
-        <x:v>182</x:v>
-[...2 lines deleted...]
-    <x:row ht="2506.791015625" customHeight="1" collapsed="0">
+        <x:v>180</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="816.4375" customHeight="1" collapsed="0">
       <x:c r="A43" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B43" s="8" t="s">
-        <x:v>183</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C43" s="8"/>
       <x:c r="D43" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>90000</x:v>
       </x:c>
       <x:c r="E43" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F43" s="8" t="s">
-        <x:v>34</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G43" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H43" s="8" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
-    <x:row ht="816.43359375" customHeight="1" collapsed="0">
+    <x:row ht="172.486328125" customHeight="1" collapsed="0">
       <x:c r="A44" s="8" t="s">
-        <x:v>71</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B44" s="8" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C44" s="8"/>
       <x:c r="D44" s="9" t="n">
-        <x:v>90000</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E44" s="8" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F44" s="8" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G44" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H44" s="8" t="s">
-        <x:v>188</x:v>
-[...2 lines deleted...]
-    <x:row ht="172.490234375" customHeight="1" collapsed="0">
+        <x:v>189</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="149.498046875" customHeight="1" collapsed="0">
       <x:c r="A45" s="8" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B45" s="8" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C45" s="8"/>
       <x:c r="D45" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>19967</x:v>
       </x:c>
       <x:c r="E45" s="8" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F45" s="8" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G45" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H45" s="8" t="s">
-        <x:v>193</x:v>
-[...2 lines deleted...]
-    <x:row ht="471.45703125" customHeight="1" collapsed="0">
+        <x:v>194</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="264.474609375" customHeight="1" collapsed="0">
       <x:c r="A46" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B46" s="8" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C46" s="8"/>
       <x:c r="D46" s="9" t="n">
-        <x:v>24948</x:v>
+        <x:v>30000</x:v>
       </x:c>
       <x:c r="E46" s="8" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F46" s="8" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G46" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H46" s="8" t="s">
-        <x:v>197</x:v>
-[...2 lines deleted...]
-    <x:row ht="149.5" customHeight="1" collapsed="0">
+        <x:v>199</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2403.296875" customHeight="1" collapsed="0">
       <x:c r="A47" s="8" t="s">
-        <x:v>198</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B47" s="8" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C47" s="8"/>
       <x:c r="D47" s="9" t="n">
-        <x:v>19967</x:v>
+        <x:v>50000</x:v>
       </x:c>
       <x:c r="E47" s="8" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F47" s="8" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G47" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H47" s="8" t="s">
-        <x:v>202</x:v>
-[...2 lines deleted...]
-    <x:row ht="264.47265625" customHeight="1" collapsed="0">
+        <x:v>203</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="942.916015625" customHeight="1" collapsed="0">
       <x:c r="A48" s="8" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B48" s="8" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C48" s="8"/>
       <x:c r="D48" s="9" t="n">
-        <x:v>30000</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E48" s="8" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F48" s="8" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G48" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H48" s="8" t="s">
-        <x:v>207</x:v>
-[...2 lines deleted...]
-    <x:row ht="2403.296875" customHeight="1" collapsed="0">
+        <x:v>208</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="459.951171875" customHeight="1" collapsed="0">
       <x:c r="A49" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="B49" s="8" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C49" s="8"/>
       <x:c r="D49" s="9" t="n">
-        <x:v>50000</x:v>
+        <x:v>48082</x:v>
       </x:c>
       <x:c r="E49" s="8" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F49" s="8" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G49" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H49" s="8" t="s">
-        <x:v>211</x:v>
-[...2 lines deleted...]
-    <x:row ht="942.91796875" customHeight="1" collapsed="0">
+        <x:v>213</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1264.90234375" customHeight="1" collapsed="0">
       <x:c r="A50" s="8" t="s">
-        <x:v>212</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B50" s="8" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C50" s="8"/>
       <x:c r="D50" s="9" t="n">
-        <x:v>40000</x:v>
+        <x:v>22701</x:v>
       </x:c>
       <x:c r="E50" s="8" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F50" s="8" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G50" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H50" s="8" t="s">
-        <x:v>216</x:v>
-[...2 lines deleted...]
-    <x:row ht="459.947265625" customHeight="1" collapsed="0">
+        <x:v>217</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="563.44140625" customHeight="1" collapsed="0">
       <x:c r="A51" s="8" t="s">
-        <x:v>217</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="8" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C51" s="8"/>
       <x:c r="D51" s="9" t="n">
-        <x:v>48082</x:v>
+        <x:v>90000</x:v>
       </x:c>
       <x:c r="E51" s="8" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="F51" s="8" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="G51" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H51" s="8" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1264.90234375" customHeight="1" collapsed="0">
+    <x:row ht="655.45703125" customHeight="1" collapsed="0">
       <x:c r="A52" s="8" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B52" s="8" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C52" s="8"/>
       <x:c r="D52" s="9" t="n">
-        <x:v>22701</x:v>
+        <x:v>38943</x:v>
       </x:c>
       <x:c r="E52" s="8" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="F52" s="8" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="G52" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H52" s="8" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
-    <x:row ht="563.4453125" customHeight="1" collapsed="0">
+    <x:row ht="471.45703125" customHeight="1" collapsed="0">
       <x:c r="A53" s="8" t="s">
-        <x:v>21</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B53" s="8" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C53" s="8"/>
       <x:c r="D53" s="9" t="n">
-        <x:v>90000</x:v>
+        <x:v>24948</x:v>
       </x:c>
       <x:c r="E53" s="8" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="F53" s="8" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="G53" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H53" s="8" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
-    <x:row ht="655.453125" customHeight="1" collapsed="0">
+    <x:row ht="287.4609375" customHeight="1" collapsed="0">
       <x:c r="A54" s="8" t="s">
-        <x:v>99</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B54" s="8" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C54" s="8"/>
       <x:c r="D54" s="9" t="n">
-        <x:v>38943</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E54" s="8" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F54" s="8" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G54" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H54" s="8" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.40234375" customHeight="1" collapsed="0">
       <x:c r="A55" s="10" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B55" s="10" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C55" s="10"/>
       <x:c r="D55" s="11" t="n">
         <x:v>2316578</x:v>
       </x:c>
@@ -2264,29 +2264,29 @@
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
     <x:mergeCell ref="B44:C44"/>
     <x:mergeCell ref="B45:C45"/>
     <x:mergeCell ref="B46:C46"/>
     <x:mergeCell ref="B47:C47"/>
     <x:mergeCell ref="B48:C48"/>
     <x:mergeCell ref="B49:C49"/>
     <x:mergeCell ref="B50:C50"/>
     <x:mergeCell ref="B51:C51"/>
     <x:mergeCell ref="B52:C52"/>
     <x:mergeCell ref="B53:C53"/>
     <x:mergeCell ref="B54:C54"/>
     <x:mergeCell ref="B55:C55"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 19, 2026 8:29 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 27, 2026 9:56 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>