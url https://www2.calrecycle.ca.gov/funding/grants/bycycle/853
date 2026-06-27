--- v5 (2026-06-27)
+++ v6 (2026-06-27)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb821ea8d70104b21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7da4a7b6d6c4a44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R4789ef8049284e29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R2c9b15abfe0b4323"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Local Government Waste Tire Amnesty Grant (TA8)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -912,51 +912,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f382ca964324971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4789ef8049284e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9fbde31672a9479a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1568ae46c6a4bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c9b15abfe0b4323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6bf3bfd2d0234bcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -2264,29 +2264,29 @@
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
     <x:mergeCell ref="B44:C44"/>
     <x:mergeCell ref="B45:C45"/>
     <x:mergeCell ref="B46:C46"/>
     <x:mergeCell ref="B47:C47"/>
     <x:mergeCell ref="B48:C48"/>
     <x:mergeCell ref="B49:C49"/>
     <x:mergeCell ref="B50:C50"/>
     <x:mergeCell ref="B51:C51"/>
     <x:mergeCell ref="B52:C52"/>
     <x:mergeCell ref="B53:C53"/>
     <x:mergeCell ref="B54:C54"/>
     <x:mergeCell ref="B55:C55"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 27, 2026 9:56 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 27, 2026 11:41 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>