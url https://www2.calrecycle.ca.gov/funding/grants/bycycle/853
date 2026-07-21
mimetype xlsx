--- v6 (2026-06-27)
+++ v7 (2026-07-21)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7da4a7b6d6c4a44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250a875e99084224" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R2c9b15abfe0b4323"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R7fc9bc76eeb64e3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Local Government Waste Tire Amnesty Grant (TA8)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -912,51 +912,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1568ae46c6a4bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c9b15abfe0b4323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6bf3bfd2d0234bcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3bed76fd1142a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7fc9bc76eeb64e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7172470ea6394937" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -2264,29 +2264,29 @@
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
     <x:mergeCell ref="B44:C44"/>
     <x:mergeCell ref="B45:C45"/>
     <x:mergeCell ref="B46:C46"/>
     <x:mergeCell ref="B47:C47"/>
     <x:mergeCell ref="B48:C48"/>
     <x:mergeCell ref="B49:C49"/>
     <x:mergeCell ref="B50:C50"/>
     <x:mergeCell ref="B51:C51"/>
     <x:mergeCell ref="B52:C52"/>
     <x:mergeCell ref="B53:C53"/>
     <x:mergeCell ref="B54:C54"/>
     <x:mergeCell ref="B55:C55"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 27, 2026 11:41 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 21, 2026 1:52 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>