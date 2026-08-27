--- v7 (2026-07-21)
+++ v8 (2026-08-27)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250a875e99084224" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb32fac7a9854f30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R7fc9bc76eeb64e3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R253d1811873047b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Local Government Waste Tire Amnesty Grant (TA8)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -912,51 +912,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3bed76fd1142a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7fc9bc76eeb64e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7172470ea6394937" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3973c2209b6843a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R253d1811873047b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9590ac3ea67048a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -2264,29 +2264,29 @@
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
     <x:mergeCell ref="B44:C44"/>
     <x:mergeCell ref="B45:C45"/>
     <x:mergeCell ref="B46:C46"/>
     <x:mergeCell ref="B47:C47"/>
     <x:mergeCell ref="B48:C48"/>
     <x:mergeCell ref="B49:C49"/>
     <x:mergeCell ref="B50:C50"/>
     <x:mergeCell ref="B51:C51"/>
     <x:mergeCell ref="B52:C52"/>
     <x:mergeCell ref="B53:C53"/>
     <x:mergeCell ref="B54:C54"/>
     <x:mergeCell ref="B55:C55"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 21, 2026 1:52 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 26, 2026 5:50 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>