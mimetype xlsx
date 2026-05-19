--- v1 (2026-03-04)
+++ v2 (2026-05-19)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a55dcc310074eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6501c256706d4a1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R621df01e86824160"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R8cb12e31dba14c99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="301">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Local Enforcement Agency Grants (EA36)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -246,54 +246,54 @@
   <x:si>
     <x:t>The Inyo County Environmental Health Department, acting as the Local Enforcement Agency (LEA), will utilize CalRecycle grant funding to support the county’s solid waste program. Specifically, the funds will be applied toward salaries and benefits for staff responsible for the permitting, inspection, and enforcement activities required under state solid waste regulations. This support helps ensure continued protection of public health and the environment through effective oversight of solid waste facilities and operations within Inyo County.</x:t>
   </x:si>
   <x:si>
     <x:t>Riverside           </x:t>
   </x:si>
   <x:si>
     <x:t>Riverside County</x:t>
   </x:si>
   <x:si>
     <x:t>Mrs Yesenia Gonzalez</x:t>
   </x:si>
   <x:si>
     <x:t>7608637570</x:t>
   </x:si>
   <x:si>
     <x:t>The Riverside County LEA will use the grant funds to augment staff funding to allow the solid waste program staff to spend additional time on unfunded solid waste inspections and enforcement activities such as illegal dumping/land application and illegal/unpermitted solid waste facilities. Grant funding will also allow for more solid waste staff time at solid waste specific training to increase our effectiveness as a program.</x:t>
   </x:si>
   <x:si>
     <x:t>Calaveras           </x:t>
   </x:si>
   <x:si>
     <x:t>Calaveras County</x:t>
   </x:si>
   <x:si>
-    <x:t> Hany Benjamin</x:t>
-[...2 lines deleted...]
-    <x:t>2097546690</x:t>
+    <x:t> Lisa Medina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2097546744</x:t>
   </x:si>
   <x:si>
     <x:t>The LEA's goal is to regulate proper storage, collection and disposal of residential, commercial and industrial solid waste. This is accomplished through education, inspections, and enforcement activities. The grant will be used for REHS salary to perform inspections, investigate complaints, training, maintaining computer equipment, software, copy machine, purchasing safety equipment, vehicle maintenance and fuel costs. Any interest earned will be used towards inspections and vehicle fuel.</x:t>
   </x:si>
   <x:si>
     <x:t>Yuba                </x:t>
   </x:si>
   <x:si>
     <x:t>Yuba County</x:t>
   </x:si>
   <x:si>
     <x:t> Clark Pickell</x:t>
   </x:si>
   <x:si>
     <x:t>5307497523</x:t>
   </x:si>
   <x:si>
     <x:t>Reimburse of personnel costs at the applied labor rate for solid waste inspection and enforcement for the following jurisdictions: City of Live Oak, City of Marysville, City of Wheatland, City of Yuba City, Sutter County and Yuba County.</x:t>
   </x:si>
   <x:si>
     <x:t>Ventura             </x:t>
   </x:si>
   <x:si>
     <x:t>Ventura County</x:t>
   </x:si>
@@ -1096,51 +1096,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70403e5e094d44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R621df01e86824160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4f6b6099bb8c4944" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf1f93960864b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8cb12e31dba14c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R86d33dfdf97743ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -2698,29 +2698,29 @@
     <x:mergeCell ref="B45:C45"/>
     <x:mergeCell ref="B46:C46"/>
     <x:mergeCell ref="B47:C47"/>
     <x:mergeCell ref="B48:C48"/>
     <x:mergeCell ref="B49:C49"/>
     <x:mergeCell ref="B50:C50"/>
     <x:mergeCell ref="B51:C51"/>
     <x:mergeCell ref="B52:C52"/>
     <x:mergeCell ref="B53:C53"/>
     <x:mergeCell ref="B54:C54"/>
     <x:mergeCell ref="B55:C55"/>
     <x:mergeCell ref="B56:C56"/>
     <x:mergeCell ref="B57:C57"/>
     <x:mergeCell ref="B58:C58"/>
     <x:mergeCell ref="B59:C59"/>
     <x:mergeCell ref="B60:C60"/>
     <x:mergeCell ref="B61:C61"/>
     <x:mergeCell ref="B62:C62"/>
     <x:mergeCell ref="B63:C63"/>
     <x:mergeCell ref="B64:C64"/>
     <x:mergeCell ref="B65:C65"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 4, 2026 2:25 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 19, 2026 5:56 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>