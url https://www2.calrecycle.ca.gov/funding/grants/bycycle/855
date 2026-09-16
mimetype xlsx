--- v2 (2026-05-19)
+++ v3 (2026-09-16)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6501c256706d4a1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e46fe0127d4394" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R8cb12e31dba14c99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rf965ef01332f4800"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="301">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="302">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Local Enforcement Agency Grants (EA36)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
     <x:t>Tulare              </x:t>
   </x:si>
   <x:si>
     <x:t>Tulare County</x:t>
   </x:si>
   <x:si>
     <x:t> Selene Roman</x:t>
   </x:si>
   <x:si>
     <x:t>5596247441</x:t>
   </x:si>
   <x:si>
-    <x:t>Andrea Smith</x:t>
+    <x:t>Ryan Rodgers</x:t>
   </x:si>
   <x:si>
     <x:t>Tulare County will utilize FY25/26 Local Enforcement Agency Funds to support the regulation of solid waste processing and disposal activities. The funds will partially cover the cost of a Registered Environmental Health Specialist, who will be responsible for performing routine facility inspections, processing permit applications, and responding to solid waste complaints.</x:t>
   </x:si>
   <x:si>
     <x:t>Contra Costa        </x:t>
   </x:si>
   <x:si>
     <x:t>Contra Costa County</x:t>
   </x:si>
   <x:si>
     <x:t> Timothy Kraus</x:t>
   </x:si>
   <x:si>
     <x:t>9256085549</x:t>
   </x:si>
   <x:si>
     <x:t>Yolanda Park</x:t>
   </x:si>
   <x:si>
     <x:t>Grant funds to be used for personnel salaries.</x:t>
   </x:si>
   <x:si>
     <x:t>Del Norte           </x:t>
   </x:si>
@@ -370,65 +370,50 @@
     <x:t>El Dorado           </x:t>
   </x:si>
   <x:si>
     <x:t>El Dorado County</x:t>
   </x:si>
   <x:si>
     <x:t> Kyle Fliflet</x:t>
   </x:si>
   <x:si>
     <x:t>5306216129</x:t>
   </x:si>
   <x:si>
     <x:t>The County of El Dorado is the local enforcement agency responsible for permitting, inspection and enforcement duties within its jurisdiction and the Board of Supervisors has designated the Health and Human Services Agency as the Agency (HHSA) to oversee solid waste laws enforcement.  El Dorado County HHSA intends to use FY 2025–26 LEA grant funds to perform activities related to analysis and testing, equipment calibration, certification, demonstrations, site studies, and consultants.  Any interest earned will be used for those same activities.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Pittsburg</x:t>
   </x:si>
   <x:si>
     <x:t> Zuna Barker Portillo</x:t>
   </x:si>
   <x:si>
     <x:t>9252524129</x:t>
   </x:si>
   <x:si>
     <x:t> To cover Personnel expenses</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Solid Waste Local Enforcement Agency activities</x:t>
   </x:si>
   <x:si>
     <x:t>San Mateo           </x:t>
   </x:si>
   <x:si>
     <x:t>San Mateo County</x:t>
   </x:si>
   <x:si>
     <x:t>Ms. Milen Ortega</x:t>
   </x:si>
   <x:si>
     <x:t>6502071945</x:t>
   </x:si>
   <x:si>
     <x:t>EA35 funds will be used for:
 1. Staffing and training.
 2. Expenses related to hosting round table and other solid waste meetings.
 3. Equipment maintenance and equipment needs such as instrument calibration, computers, cameras, etc.
 4. Vehicle mileage and travel expenses.
 5. Staffing and miscellaneous expenses such as safety gear.</x:t>
   </x:si>
   <x:si>
     <x:t>Mendocino           </x:t>
   </x:si>
   <x:si>
@@ -449,50 +434,53 @@
   <x:si>
     <x:t>Humboldt County</x:t>
   </x:si>
   <x:si>
     <x:t> Dwight Weiman</x:t>
   </x:si>
   <x:si>
     <x:t>7072682229</x:t>
   </x:si>
   <x:si>
     <x:t> This certified LEA oversees 59 solid waste sites (operations, facilities, closed municipal waste, and burn dumps) and numerous nuisance dump sites. We educate citizens and businesses and respond to their requests as well as other agency requests for service.  Other funding for the LEA program is derived from a portion of the solid waste tipping fee, solid waste operation/facility inspection fees, and project review fees.  We will use the EA 36 grant funds to augment our program personnel expenses.</x:t>
   </x:si>
   <x:si>
     <x:t>Modoc               </x:t>
   </x:si>
   <x:si>
     <x:t>Modoc County</x:t>
   </x:si>
   <x:si>
     <x:t> Chris Murray</x:t>
   </x:si>
   <x:si>
     <x:t>5302336310</x:t>
   </x:si>
   <x:si>
+    <x:t>Andrea Smith</x:t>
+  </x:si>
+  <x:si>
     <x:t>All grant funds and incurred interest will be used for LEA program personnel cost.</x:t>
   </x:si>
   <x:si>
     <x:t>Solano              </x:t>
   </x:si>
   <x:si>
     <x:t>Solano County</x:t>
   </x:si>
   <x:si>
     <x:t> Trey Strickland</x:t>
   </x:si>
   <x:si>
     <x:t>7077846765</x:t>
   </x:si>
   <x:si>
     <x:t>Solano County Environmental Health will utilize EA36 grant funding to implement the LEA Program requirements in accordance with CalRecycle's guidelines and expectations.</x:t>
   </x:si>
   <x:si>
     <x:t>Placer              </x:t>
   </x:si>
   <x:si>
     <x:t>Placer County</x:t>
   </x:si>
   <x:si>
     <x:t> Jason Gaitan</x:t>
@@ -678,65 +666,50 @@
     <x:t>Lassen County</x:t>
   </x:si>
   <x:si>
     <x:t> Sara Chandler</x:t>
   </x:si>
   <x:si>
     <x:t>5302518269</x:t>
   </x:si>
   <x:si>
     <x:t>The goal of our solid waste program is to protect public health, safety, and the environment with regard to solid waste facilities within our jurisdiction. The Lassen County Environmental Health Division intends to use fiscal year 2025-2026 Local Enforcement Agency (LEA) grant funds for personnel expenses directly related to administering the LEA program. Staff will review permits, perform inspections, assign compliance statuses, and conduct enforcement measures as applicable.</x:t>
   </x:si>
   <x:si>
     <x:t>Marin               </x:t>
   </x:si>
   <x:si>
     <x:t>Marin County</x:t>
   </x:si>
   <x:si>
     <x:t> Tara Erfani</x:t>
   </x:si>
   <x:si>
     <x:t>4154736917</x:t>
   </x:si>
   <x:si>
     <x:t>The grant funds will support the inspection and enforcement program of the Solid Waste Enforcement Agency in Marin County.  The LEA carries out the work described in the PRC and CCR Titles 14 and 27 at the active landfill, active transfer station, numerous closed landfills, numerous post-closure sites, and several compost sites.</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Funds are used to support the LEA program in Siskiyou County</x:t>
   </x:si>
   <x:si>
     <x:t>Napa                </x:t>
   </x:si>
   <x:si>
     <x:t>Napa County</x:t>
   </x:si>
   <x:si>
     <x:t> Jennifer Simpson-Vandam</x:t>
   </x:si>
   <x:si>
     <x:t>7072534095</x:t>
   </x:si>
   <x:si>
     <x:t>The goal of the Napa County Solid Waste Local Enforcement Agency is to protect the public health, safety, and the environment with regard to all solid waste facilities and operations within Napa County. 
 Napa County intends to use the FY 2025-26 LEA Grant funds for the purpose of assisting personnel salary associated within the solid waste facility inspection and permitting program.</x:t>
   </x:si>
   <x:si>
     <x:t>City of San Diego</x:t>
   </x:si>
   <x:si>
     <x:t> Michelle Frick</x:t>
   </x:si>
   <x:si>
     <x:t>6192367080</x:t>
@@ -845,123 +818,153 @@
   <x:si>
     <x:t> Chad San Juan</x:t>
   </x:si>
   <x:si>
     <x:t>6618628701</x:t>
   </x:si>
   <x:si>
     <x:t>Division intends to use FY 2025–2026 LEA grant funds to purchase new equipment such as landfill gas monitoring equipment purchase of new safety and computer equipment, conduct medical monitoring (annual check-up and tests for enforcement staff who perform inspections at solid waste facilities), and for maintenance on vehicles assigned to the LEA Solid Waste Program. Any interest earned will be used for training and education.</x:t>
   </x:si>
   <x:si>
     <x:t>Yolo                </x:t>
   </x:si>
   <x:si>
     <x:t>Yolo County</x:t>
   </x:si>
   <x:si>
     <x:t> Suzie Dawley</x:t>
   </x:si>
   <x:si>
     <x:t>5306668646</x:t>
   </x:si>
   <x:si>
     <x:t>Yolo County Department of Community Services intends to use FY2024-2025 grant funds for staff time not reimbursable by fees, such as site investigation and consultation.</x:t>
   </x:si>
   <x:si>
+    <x:t>Amador              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amador County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Faye Blizinski</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2092236439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All Grant Funds will be placed into salaries to cover cost of inspections and administration of LEA Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mono                </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mono County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Jill Kearney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7609241846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Mono County LEA plans to spend the entire grant money on LEA staff salary.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonoma              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonoma County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Amy Mezeta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7075656532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The goal of Sonoma County’s Solid Waste program is to protect public health, public safety and the environment with regard to solid waste facilities within our jurisdiction.
+Sonoma County’s Department of Health Services, Public Health Division, Environmental Health &amp; Safety Section intends to use fiscal year 2025-26 Local Enforcement Agency (LEA) grant funds for REHS salaries assigned to the LEA program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of San Jose</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Younis Nabiyar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4085353897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The goal of the Local Enforcement Agency (LEA) Program is to protect health, safety and the environment with regard to the effects of solid waste at recycling, waste handling facilities, and illegal disposal (blight, etc.) sites. The City of San Jose Department of Planning, Building and Code Enforcement Division intends to use the LEA EA35 Grant Funding for the ongoing duties and responsibilities of permitting, inspecting, and enforcement of permitted Solid Waste Facilities. To adequately fulfill the duties of the LEA the following are needed: consulting services, staff training and related travel costs, continuing education (REHS) and professional memberships (CEHA, NEHA, etc.), and maintenance and/or upgrade of equipment. LEA grant expenditures, needs, and focus may be altered during the term of this grant cycle
+which may necessitate a reallocation of some of the grant funds. If this is necessary, the LEA Manager will provide the proposed changes for CalRecycle staff review.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siskiyou            </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siskiyou County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Melyssa Figueroa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5308412188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Funds are used to support the LEA program in Siskiyou County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merced              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merced County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Jamie  Kucius</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2093857686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solid Waste Local Enforcement Agency activities</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mariposa            </x:t>
   </x:si>
   <x:si>
     <x:t>Mariposa County</x:t>
   </x:si>
   <x:si>
-    <x:t> Diane Robarge</x:t>
-[...2 lines deleted...]
-    <x:t>2097420953</x:t>
+    <x:t> Wendy Vittands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2099662220</x:t>
   </x:si>
   <x:si>
     <x:t> The goal of our Solid Waste Program is to protect public health, safety and the environment with regard to solid waste facilities within our jurisdiction.                                                                               
                                                                                                                                                 Funds obtained from the grant program will be used to support the Local Enforcement Agency's (LEA) ability to inspect, permit and monitor the landfill and compost facility.  These funds will be set up in a separate interest bearing account and appropriate records will be maintained.  Any interest earned will be used to enhance Personnel costs.</x:t>
-  </x:si>
-[...57 lines deleted...]
-which may necessitate a reallocation of some of the grant funds. If this is necessary, the LEA Manager will provide the proposed changes for CalRecycle staff review.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 59</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -1096,51 +1099,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf1f93960864b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8cb12e31dba14c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R86d33dfdf97743ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6bbf7ab54c5417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf965ef01332f4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1304e28795fc412e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1740,936 +1743,936 @@
     </x:row>
     <x:row ht="34.498046875" customHeight="1" collapsed="0">
       <x:c r="A28" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B28" s="8" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C28" s="8"/>
       <x:c r="D28" s="9" t="n">
         <x:v>16037</x:v>
       </x:c>
       <x:c r="E28" s="8" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F28" s="8" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G28" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H28" s="8" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
-    <x:row ht="57.486328125" customHeight="1" collapsed="0">
+    <x:row ht="287.4609375" customHeight="1" collapsed="0">
       <x:c r="A29" s="8" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B29" s="8" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C29" s="8"/>
       <x:c r="D29" s="9" t="n">
-        <x:v>19063</x:v>
+        <x:v>22189</x:v>
       </x:c>
       <x:c r="E29" s="8" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F29" s="8" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G29" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H29" s="8" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
-    <x:row ht="287.4619140625" customHeight="1" collapsed="0">
+    <x:row ht="229.974609375" customHeight="1" collapsed="0">
       <x:c r="A30" s="8" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B30" s="8" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C30" s="8"/>
       <x:c r="D30" s="9" t="n">
-        <x:v>22189</x:v>
+        <x:v>19789</x:v>
       </x:c>
       <x:c r="E30" s="8" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F30" s="8" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="G30" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H30" s="8" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
-    <x:row ht="229.974609375" customHeight="1" collapsed="0">
+    <x:row ht="436.9609375" customHeight="1" collapsed="0">
       <x:c r="A31" s="8" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B31" s="8" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C31" s="8"/>
       <x:c r="D31" s="9" t="n">
-        <x:v>19789</x:v>
+        <x:v>19045</x:v>
       </x:c>
       <x:c r="E31" s="8" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F31" s="8" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G31" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H31" s="8" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
-    <x:row ht="436.9609375" customHeight="1" collapsed="0">
+    <x:row ht="68.9951171875" customHeight="1" collapsed="0">
       <x:c r="A32" s="8" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B32" s="8" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C32" s="8"/>
       <x:c r="D32" s="9" t="n">
-        <x:v>19045</x:v>
+        <x:v>16101</x:v>
       </x:c>
       <x:c r="E32" s="8" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="F32" s="8" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="G32" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H32" s="8" t="s">
-        <x:v>141</x:v>
-[...2 lines deleted...]
-    <x:row ht="68.994140625" customHeight="1" collapsed="0">
+        <x:v>142</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="137.9912109375" customHeight="1" collapsed="0">
       <x:c r="A33" s="8" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B33" s="8" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C33" s="8"/>
       <x:c r="D33" s="9" t="n">
-        <x:v>16101</x:v>
+        <x:v>21723</x:v>
       </x:c>
       <x:c r="E33" s="8" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F33" s="8" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G33" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H33" s="8" t="s">
-        <x:v>146</x:v>
-[...2 lines deleted...]
-    <x:row ht="137.9912109375" customHeight="1" collapsed="0">
+        <x:v>147</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="344.9755859375" customHeight="1" collapsed="0">
       <x:c r="A34" s="8" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B34" s="8" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C34" s="8"/>
       <x:c r="D34" s="9" t="n">
-        <x:v>21723</x:v>
+        <x:v>22535</x:v>
       </x:c>
       <x:c r="E34" s="8" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F34" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G34" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H34" s="8" t="s">
-        <x:v>151</x:v>
-[...2 lines deleted...]
-    <x:row ht="344.9765625" customHeight="1" collapsed="0">
+        <x:v>152</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1000.4033203125" customHeight="1" collapsed="0">
       <x:c r="A35" s="8" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B35" s="8" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C35" s="8"/>
       <x:c r="D35" s="9" t="n">
-        <x:v>22535</x:v>
+        <x:v>15021</x:v>
       </x:c>
       <x:c r="E35" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F35" s="8" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G35" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H35" s="8" t="s">
-        <x:v>156</x:v>
-[...2 lines deleted...]
-    <x:row ht="1000.40234375" customHeight="1" collapsed="0">
+        <x:v>157</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="356.45703125" customHeight="1" collapsed="0">
       <x:c r="A36" s="8" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B36" s="8" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C36" s="8"/>
       <x:c r="D36" s="9" t="n">
-        <x:v>15021</x:v>
+        <x:v>22747</x:v>
       </x:c>
       <x:c r="E36" s="8" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F36" s="8" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G36" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H36" s="8" t="s">
-        <x:v>161</x:v>
-[...2 lines deleted...]
-    <x:row ht="356.45703125" customHeight="1" collapsed="0">
+        <x:v>162</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="46.0068359375" customHeight="1" collapsed="0">
       <x:c r="A37" s="8" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B37" s="8" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C37" s="8"/>
       <x:c r="D37" s="9" t="n">
-        <x:v>22747</x:v>
+        <x:v>16192</x:v>
       </x:c>
       <x:c r="E37" s="8" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F37" s="8" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G37" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H37" s="8" t="s">
-        <x:v>166</x:v>
-[...2 lines deleted...]
-    <x:row ht="46.0068359375" customHeight="1" collapsed="0">
+        <x:v>167</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="91.9833984375" customHeight="1" collapsed="0">
       <x:c r="A38" s="8" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B38" s="8" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C38" s="8"/>
       <x:c r="D38" s="9" t="n">
-        <x:v>16192</x:v>
+        <x:v>15065</x:v>
       </x:c>
       <x:c r="E38" s="8" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F38" s="8" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G38" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H38" s="8" t="s">
-        <x:v>171</x:v>
-[...2 lines deleted...]
-    <x:row ht="91.984375" customHeight="1" collapsed="0">
+        <x:v>172</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="149.4990234375" customHeight="1" collapsed="0">
       <x:c r="A39" s="8" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B39" s="8" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C39" s="8"/>
       <x:c r="D39" s="9" t="n">
-        <x:v>15065</x:v>
+        <x:v>21475</x:v>
       </x:c>
       <x:c r="E39" s="8" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F39" s="8" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="G39" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H39" s="8" t="s">
-        <x:v>176</x:v>
-[...2 lines deleted...]
-    <x:row ht="149.4990234375" customHeight="1" collapsed="0">
+        <x:v>177</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="597.9404296875" customHeight="1" collapsed="0">
       <x:c r="A40" s="8" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B40" s="8" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C40" s="8"/>
       <x:c r="D40" s="9" t="n">
-        <x:v>21475</x:v>
+        <x:v>22706</x:v>
       </x:c>
       <x:c r="E40" s="8" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F40" s="8" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G40" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H40" s="8" t="s">
-        <x:v>181</x:v>
-[...2 lines deleted...]
-    <x:row ht="597.939453125" customHeight="1" collapsed="0">
+        <x:v>182</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="275.9814453125" customHeight="1" collapsed="0">
       <x:c r="A41" s="8" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B41" s="8" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C41" s="8"/>
       <x:c r="D41" s="9" t="n">
-        <x:v>22706</x:v>
+        <x:v>16485</x:v>
       </x:c>
       <x:c r="E41" s="8" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F41" s="8" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G41" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H41" s="8" t="s">
-        <x:v>186</x:v>
-[...2 lines deleted...]
-    <x:row ht="275.9814453125" customHeight="1" collapsed="0">
+        <x:v>187</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="425.4521484375" customHeight="1" collapsed="0">
       <x:c r="A42" s="8" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B42" s="8" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C42" s="8"/>
       <x:c r="D42" s="9" t="n">
-        <x:v>16485</x:v>
+        <x:v>47637</x:v>
       </x:c>
       <x:c r="E42" s="8" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F42" s="8" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G42" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H42" s="8" t="s">
-        <x:v>191</x:v>
-[...2 lines deleted...]
-    <x:row ht="425.451171875" customHeight="1" collapsed="0">
+        <x:v>192</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="494.4462890625" customHeight="1" collapsed="0">
       <x:c r="A43" s="8" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B43" s="8" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C43" s="8"/>
       <x:c r="D43" s="9" t="n">
-        <x:v>47637</x:v>
+        <x:v>16240</x:v>
       </x:c>
       <x:c r="E43" s="8" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F43" s="8" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G43" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H43" s="8" t="s">
-        <x:v>196</x:v>
-[...2 lines deleted...]
-    <x:row ht="494.4482421875" customHeight="1" collapsed="0">
+        <x:v>197</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="46.0068359375" customHeight="1" collapsed="0">
       <x:c r="A44" s="8" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B44" s="8" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C44" s="8"/>
       <x:c r="D44" s="9" t="n">
-        <x:v>16240</x:v>
+        <x:v>17216</x:v>
       </x:c>
       <x:c r="E44" s="8" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F44" s="8" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G44" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H44" s="8" t="s">
-        <x:v>201</x:v>
-[...2 lines deleted...]
-    <x:row ht="46.005859375" customHeight="1" collapsed="0">
+        <x:v>202</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1115.4052734375" customHeight="1" collapsed="0">
       <x:c r="A45" s="8" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B45" s="8" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C45" s="8"/>
       <x:c r="D45" s="9" t="n">
-        <x:v>17216</x:v>
+        <x:v>32740</x:v>
       </x:c>
       <x:c r="E45" s="8" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F45" s="8" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G45" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H45" s="8" t="s">
-        <x:v>206</x:v>
-[...2 lines deleted...]
-    <x:row ht="1115.404296875" customHeight="1" collapsed="0">
+        <x:v>207</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="425.451171875" customHeight="1" collapsed="0">
       <x:c r="A46" s="8" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="B46" s="8" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C46" s="8"/>
       <x:c r="D46" s="9" t="n">
-        <x:v>32740</x:v>
+        <x:v>17280</x:v>
       </x:c>
       <x:c r="E46" s="8" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F46" s="8" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G46" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H46" s="8" t="s">
-        <x:v>211</x:v>
-[...2 lines deleted...]
-    <x:row ht="425.453125" customHeight="1" collapsed="0">
+        <x:v>212</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="264.47265625" customHeight="1" collapsed="0">
       <x:c r="A47" s="8" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="B47" s="8" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C47" s="8"/>
       <x:c r="D47" s="9" t="n">
-        <x:v>17280</x:v>
+        <x:v>18826</x:v>
       </x:c>
       <x:c r="E47" s="8" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F47" s="8" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G47" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H47" s="8" t="s">
-        <x:v>216</x:v>
-[...2 lines deleted...]
-    <x:row ht="264.4716796875" customHeight="1" collapsed="0">
+        <x:v>217</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="356.4560546875" customHeight="1" collapsed="0">
       <x:c r="A48" s="8" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="B48" s="8" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C48" s="8"/>
       <x:c r="D48" s="9" t="n">
-        <x:v>18826</x:v>
+        <x:v>18015</x:v>
       </x:c>
       <x:c r="E48" s="8" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F48" s="8" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G48" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H48" s="8" t="s">
-        <x:v>221</x:v>
-[...2 lines deleted...]
-    <x:row ht="46.0068359375" customHeight="1" collapsed="0">
+        <x:v>222</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="482.9677734375" customHeight="1" collapsed="0">
       <x:c r="A49" s="8" t="s">
-        <x:v>222</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B49" s="8" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C49" s="8"/>
       <x:c r="D49" s="9" t="n">
-        <x:v>16341</x:v>
+        <x:v>27662</x:v>
       </x:c>
       <x:c r="E49" s="8" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="F49" s="8" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="G49" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H49" s="8" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
-    <x:row ht="356.45703125" customHeight="1" collapsed="0">
+    <x:row ht="22.98828125" customHeight="1" collapsed="0">
       <x:c r="A50" s="8" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B50" s="8" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C50" s="8"/>
       <x:c r="D50" s="9" t="n">
-        <x:v>18015</x:v>
+        <x:v>16417</x:v>
       </x:c>
       <x:c r="E50" s="8" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="F50" s="8" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="G50" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H50" s="8" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
-    <x:row ht="482.966796875" customHeight="1" collapsed="0">
+    <x:row ht="609.4501953125" customHeight="1" collapsed="0">
       <x:c r="A51" s="8" t="s">
-        <x:v>103</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B51" s="8" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C51" s="8"/>
       <x:c r="D51" s="9" t="n">
-        <x:v>27662</x:v>
+        <x:v>28783</x:v>
       </x:c>
       <x:c r="E51" s="8" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F51" s="8" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="G51" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H51" s="8" t="s">
-        <x:v>235</x:v>
-[...2 lines deleted...]
-    <x:row ht="22.98828125" customHeight="1" collapsed="0">
+        <x:v>236</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="321.958984375" customHeight="1" collapsed="0">
       <x:c r="A52" s="8" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="B52" s="8" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C52" s="8"/>
       <x:c r="D52" s="9" t="n">
-        <x:v>16417</x:v>
+        <x:v>19025</x:v>
       </x:c>
       <x:c r="E52" s="8" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F52" s="8" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="G52" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H52" s="8" t="s">
-        <x:v>240</x:v>
-[...2 lines deleted...]
-    <x:row ht="609.44921875" customHeight="1" collapsed="0">
+        <x:v>241</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="57.486328125" customHeight="1" collapsed="0">
       <x:c r="A53" s="8" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="B53" s="8" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C53" s="8"/>
       <x:c r="D53" s="9" t="n">
-        <x:v>28783</x:v>
+        <x:v>16152</x:v>
       </x:c>
       <x:c r="E53" s="8" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F53" s="8" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G53" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H53" s="8" t="s">
-        <x:v>245</x:v>
-[...2 lines deleted...]
-    <x:row ht="321.958984375" customHeight="1" collapsed="0">
+        <x:v>246</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="344.9765625" customHeight="1" collapsed="0">
       <x:c r="A54" s="8" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B54" s="8" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C54" s="8"/>
       <x:c r="D54" s="9" t="n">
-        <x:v>19025</x:v>
+        <x:v>16732</x:v>
       </x:c>
       <x:c r="E54" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F54" s="8" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="G54" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H54" s="8" t="s">
-        <x:v>250</x:v>
-[...2 lines deleted...]
-    <x:row ht="57.486328125" customHeight="1" collapsed="0">
+        <x:v>251</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="367.96484375" customHeight="1" collapsed="0">
       <x:c r="A55" s="8" t="s">
-        <x:v>251</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B55" s="8" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C55" s="8"/>
       <x:c r="D55" s="9" t="n">
-        <x:v>16152</x:v>
+        <x:v>15750</x:v>
       </x:c>
       <x:c r="E55" s="8" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F55" s="8" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="G55" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H55" s="8" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
-    <x:row ht="344.9765625" customHeight="1" collapsed="0">
+    <x:row ht="367.96484375" customHeight="1" collapsed="0">
       <x:c r="A56" s="8" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B56" s="8" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C56" s="8"/>
       <x:c r="D56" s="9" t="n">
-        <x:v>16732</x:v>
+        <x:v>34828</x:v>
       </x:c>
       <x:c r="E56" s="8" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="F56" s="8" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="G56" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H56" s="8" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.96484375" customHeight="1" collapsed="0">
+    <x:row ht="160.978515625" customHeight="1" collapsed="0">
       <x:c r="A57" s="8" t="s">
-        <x:v>48</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="B57" s="8" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C57" s="8"/>
       <x:c r="D57" s="9" t="n">
-        <x:v>15750</x:v>
+        <x:v>18611</x:v>
       </x:c>
       <x:c r="E57" s="8" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F57" s="8" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="G57" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H57" s="8" t="s">
-        <x:v>264</x:v>
-[...2 lines deleted...]
-    <x:row ht="367.966796875" customHeight="1" collapsed="0">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="80.505859375" customHeight="1" collapsed="0">
       <x:c r="A58" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B58" s="8" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C58" s="8"/>
       <x:c r="D58" s="9" t="n">
-        <x:v>34828</x:v>
+        <x:v>16315</x:v>
       </x:c>
       <x:c r="E58" s="8" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F58" s="8" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="G58" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H58" s="8" t="s">
-        <x:v>269</x:v>
-[...2 lines deleted...]
-    <x:row ht="160.978515625" customHeight="1" collapsed="0">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="68.994140625" customHeight="1" collapsed="0">
       <x:c r="A59" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B59" s="8" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C59" s="8"/>
       <x:c r="D59" s="9" t="n">
-        <x:v>18611</x:v>
+        <x:v>16653</x:v>
       </x:c>
       <x:c r="E59" s="8" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F59" s="8" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="G59" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H59" s="8" t="s">
-        <x:v>274</x:v>
-[...2 lines deleted...]
-    <x:row ht="436.9609375" customHeight="1" collapsed="0">
+        <x:v>275</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="367.966796875" customHeight="1" collapsed="0">
       <x:c r="A60" s="8" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="B60" s="8" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C60" s="8"/>
       <x:c r="D60" s="9" t="n">
-        <x:v>16159</x:v>
+        <x:v>25594</x:v>
       </x:c>
       <x:c r="E60" s="8" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F60" s="8" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="G60" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H60" s="8" t="s">
-        <x:v>279</x:v>
-[...2 lines deleted...]
-    <x:row ht="80.50390625" customHeight="1" collapsed="0">
+        <x:v>280</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="862.412109375" customHeight="1" collapsed="0">
       <x:c r="A61" s="8" t="s">
-        <x:v>280</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B61" s="8" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C61" s="8"/>
       <x:c r="D61" s="9" t="n">
-        <x:v>16315</x:v>
+        <x:v>30018</x:v>
       </x:c>
       <x:c r="E61" s="8" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="F61" s="8" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="G61" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H61" s="8" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
-    <x:row ht="68.994140625" customHeight="1" collapsed="0">
+    <x:row ht="46.005859375" customHeight="1" collapsed="0">
       <x:c r="A62" s="8" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B62" s="8" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C62" s="8"/>
       <x:c r="D62" s="9" t="n">
-        <x:v>16653</x:v>
+        <x:v>16341</x:v>
       </x:c>
       <x:c r="E62" s="8" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="F62" s="8" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="G62" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H62" s="8" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.96484375" customHeight="1" collapsed="0">
+    <x:row ht="57.486328125" customHeight="1" collapsed="0">
       <x:c r="A63" s="8" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B63" s="8" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C63" s="8"/>
       <x:c r="D63" s="9" t="n">
-        <x:v>25594</x:v>
+        <x:v>19063</x:v>
       </x:c>
       <x:c r="E63" s="8" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="F63" s="8" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="G63" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H63" s="8" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
-    <x:row ht="862.4140625" customHeight="1" collapsed="0">
+    <x:row ht="436.9609375" customHeight="1" collapsed="0">
       <x:c r="A64" s="8" t="s">
-        <x:v>93</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="B64" s="8" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C64" s="8"/>
       <x:c r="D64" s="9" t="n">
-        <x:v>30018</x:v>
+        <x:v>16159</x:v>
       </x:c>
       <x:c r="E64" s="8" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F64" s="8" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G64" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H64" s="8" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.400390625" customHeight="1" collapsed="0">
       <x:c r="A65" s="10" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="B65" s="10" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C65" s="10"/>
       <x:c r="D65" s="11" t="n">
         <x:v>1404000</x:v>
       </x:c>
       <x:c r="E65" s="10" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F65" s="10" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G65" s="10" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H65" s="10" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
@@ -2698,29 +2701,29 @@
     <x:mergeCell ref="B45:C45"/>
     <x:mergeCell ref="B46:C46"/>
     <x:mergeCell ref="B47:C47"/>
     <x:mergeCell ref="B48:C48"/>
     <x:mergeCell ref="B49:C49"/>
     <x:mergeCell ref="B50:C50"/>
     <x:mergeCell ref="B51:C51"/>
     <x:mergeCell ref="B52:C52"/>
     <x:mergeCell ref="B53:C53"/>
     <x:mergeCell ref="B54:C54"/>
     <x:mergeCell ref="B55:C55"/>
     <x:mergeCell ref="B56:C56"/>
     <x:mergeCell ref="B57:C57"/>
     <x:mergeCell ref="B58:C58"/>
     <x:mergeCell ref="B59:C59"/>
     <x:mergeCell ref="B60:C60"/>
     <x:mergeCell ref="B61:C61"/>
     <x:mergeCell ref="B62:C62"/>
     <x:mergeCell ref="B63:C63"/>
     <x:mergeCell ref="B64:C64"/>
     <x:mergeCell ref="B65:C65"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 19, 2026 5:56 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 16, 2026 6:35 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>