--- v1 (2026-02-26)
+++ v2 (2026-04-03)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85ac59c70e654100" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec5f4457f9d34c3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R96d8c08d9d624524"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rd932f9d8c66b43bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Tire-Derived Aggregate Grant Program (TDA25)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -228,51 +228,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdc289b2b223497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R96d8c08d9d624524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7221935fe68948f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952381426f4c4173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd932f9d8c66b43bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4351d252a8a340ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -380,29 +380,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: February 26, 2026 3:06 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 3, 2026 6:55 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>