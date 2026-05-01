--- v2 (2026-04-03)
+++ v3 (2026-05-01)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec5f4457f9d34c3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4119adbd95a74702" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rd932f9d8c66b43bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rc45ca293b3c8465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Tire-Derived Aggregate Grant Program (TDA25)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -228,51 +228,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952381426f4c4173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd932f9d8c66b43bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4351d252a8a340ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R034af97f622f4b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc45ca293b3c8465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra66326532f0a4deb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -380,29 +380,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 3, 2026 6:55 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 1, 2026 8:36 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>