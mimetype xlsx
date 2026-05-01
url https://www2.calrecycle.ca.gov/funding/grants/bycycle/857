--- v3 (2026-05-01)
+++ v4 (2026-05-01)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4119adbd95a74702" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8544cfedadd948be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rc45ca293b3c8465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rb99cd082d3804493"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Tire-Derived Aggregate Grant Program (TDA25)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -228,51 +228,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R034af97f622f4b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc45ca293b3c8465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra66326532f0a4deb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8407c7dc318340eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb99cd082d3804493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2ad4e2bbc2364f86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -380,29 +380,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 1, 2026 8:36 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 1, 2026 9:44 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>