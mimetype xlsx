--- v4 (2026-05-01)
+++ v5 (2026-05-25)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8544cfedadd948be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R897036d22f3b4814" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rb99cd082d3804493"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R9c551eb43bcc48a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Tire-Derived Aggregate Grant Program (TDA25)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -228,51 +228,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8407c7dc318340eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb99cd082d3804493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2ad4e2bbc2364f86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e945f2dd97449f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9c551eb43bcc48a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R611bc3a6e1204c58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -380,29 +380,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 1, 2026 9:44 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 25, 2026 11:38 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>