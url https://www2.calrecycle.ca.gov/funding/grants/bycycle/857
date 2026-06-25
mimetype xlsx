--- v5 (2026-05-25)
+++ v6 (2026-06-25)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R897036d22f3b4814" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fec57d26ad448e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R9c551eb43bcc48a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rafdf8e779f2f4594"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Tire-Derived Aggregate Grant Program (TDA25)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -228,51 +228,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e945f2dd97449f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9c551eb43bcc48a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R611bc3a6e1204c58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaa329c6c38e484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rafdf8e779f2f4594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rede0299aacb045e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -380,29 +380,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 25, 2026 11:38 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 24, 2026 10:44 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>