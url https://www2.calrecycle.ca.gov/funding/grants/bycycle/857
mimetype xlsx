--- v6 (2026-06-25)
+++ v7 (2026-07-16)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fec57d26ad448e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8953435663c64b20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rafdf8e779f2f4594"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R5045c0531aa34105"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Tire-Derived Aggregate Grant Program (TDA25)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -228,51 +228,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaa329c6c38e484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rafdf8e779f2f4594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rede0299aacb045e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc2d02064274654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5045c0531aa34105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re1322d782fee4411" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -380,29 +380,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 24, 2026 10:44 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 16, 2026 4:30 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>