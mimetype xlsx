--- v7 (2026-07-16)
+++ v8 (2026-08-07)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8953435663c64b20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16e851d5a5714550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R5045c0531aa34105"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Red9053801de443b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Tire-Derived Aggregate Grant Program (TDA25)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -228,51 +228,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc2d02064274654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5045c0531aa34105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re1322d782fee4411" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R413c26c211a248c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red9053801de443b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re3866729778b43c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -380,29 +380,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 16, 2026 4:30 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 7, 2026 5:14 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>