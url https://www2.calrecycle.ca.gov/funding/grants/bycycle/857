--- v8 (2026-08-07)
+++ v9 (2026-09-02)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16e851d5a5714550" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7b6c8d727ac42da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Red9053801de443b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Raa505ef9dd734d4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Tire-Derived Aggregate Grant Program (TDA25)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
     <x:t>Orange              </x:t>
   </x:si>
   <x:si>
     <x:t>Orange County</x:t>
   </x:si>
   <x:si>
     <x:t> Andrew Le</x:t>
   </x:si>
   <x:si>
     <x:t>7144864271</x:t>
   </x:si>
   <x:si>
-    <x:t>Phanessa Fong</x:t>
+    <x:t>Christopher Henderson</x:t>
   </x:si>
   <x:si>
     <x:t>OC Waste &amp; Recycling proposes the use of Type A tire-derived aggregate (TDA) as a permeable backfill material in the construction of horizontal landfill gas (LFG) extraction wells at Olinda Alpha Landfill in Brea, California. The project supports the beneficial reuse of waste tires in civil engineering applications, enhances LFG collection efficiency, and reduces reliance on gravel aggregate.
 The project design is approximately 90% complete, with construction scheduled to begin in October 2026 and be completed by the end of December 2027. Type A TDA will be utilized as a permeable backfill surrounding perforated HDPE piping and condensate sumps within the horizontal landfill gas collection trenches. According to the proposed design, the project will require approximately 6,064.48 cubic yards of tire chips, which is equivalent to an estimated 3,684.17 tons of TDA.
 Please note that the total estimated cost to complete this phase of horizontal wells installation is $993,750.58. However, only materials, installation, and engineering costs specifically related to the TDA component have been included in the Category 5 project summary calculations.
 OC Waste &amp; Recycling requests a total of $241,774 (rounded to the nearest whole dollar) in grant funding to support eligible costs associated with the TDA portion of the project. In accordance with CalRecycle’s reimbursement criteria, the requested amount comprises $202,629.49 for TDA materials, $27,631.29 for TDA installation, and $11,513.04 for engineering services.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 1</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
@@ -228,51 +228,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R413c26c211a248c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red9053801de443b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re3866729778b43c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeb96e754b7644ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa505ef9dd734d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0c98f1e777b3477d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -380,29 +380,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 7, 2026 5:14 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 2, 2026 1:56 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>