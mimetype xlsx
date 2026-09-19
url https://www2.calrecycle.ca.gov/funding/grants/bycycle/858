--- v10 (2026-08-25)
+++ v11 (2026-09-19)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e426adaaa46445e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R248dadae503e4bc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R67b620d0b0404283"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R67a39335e3b74b33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Tire Incentive Program (TIP13)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
     <x:t>Los Angeles         </x:t>
   </x:si>
   <x:si>
     <x:t>Three D Plastics, Inc.</x:t>
   </x:si>
   <x:si>
     <x:t> Frank Dvoracek</x:t>
   </x:si>
   <x:si>
     <x:t>3238491316</x:t>
   </x:si>
   <x:si>
-    <x:t>Phanessa Fong</x:t>
+    <x:t>Christopher Henderson</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Three D Plastics uses grant funds to help us and our customers to be competitive in markets here in the U.S. and Canada. Our extensive line of rubber bases are used to provide ballast for traffic safety devices in the traffic safety and construction industry which we serve thru sales to governmental agencies, commercial and retail outlets. It is because of past CalRecycle grant programs that we are able to mold utility support blocks from 10 mesh crumb for a company in the Mid-West at competitive prices.  Three D Plastics anticipates usage of 2,200,000 pounds of crumb rubber and $220,000 in incentives.</x:t>
   </x:si>
   <x:si>
     <x:t>Butte               </x:t>
   </x:si>
   <x:si>
     <x:t>Van Duerr Industries, Inc. dba SafePath Products</x:t>
   </x:si>
   <x:si>
     <x:t> kelly morabito</x:t>
   </x:si>
   <x:si>
     <x:t>5308931596</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: As a manufacturer of recycled waste tire rubber producing products for the building industry and ADA compliance, we plan to use 1,500,000 lbs. of 10/20 mesh crumb rubber for the TDP/New Existing product category totaling $150,000.</x:t>
   </x:si>
   <x:si>
     <x:t>Orange              </x:t>
   </x:si>
   <x:si>
     <x:t>TrafFix Devices Inc.</x:t>
   </x:si>
@@ -282,51 +282,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc283c6f2aa0a4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R67b620d0b0404283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8dc220419f364b42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74063c0d06ad4b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R67a39335e3b74b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc163730bab8a4e23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -534,29 +534,29 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="G11" s="10" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H11" s="10" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 25, 2026 2:52 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 19, 2026 8:42 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>