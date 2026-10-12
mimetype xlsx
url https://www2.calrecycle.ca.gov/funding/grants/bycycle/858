--- v11 (2026-09-19)
+++ v12 (2026-10-12)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R248dadae503e4bc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f61a88921e42de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R67a39335e3b74b33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R7e734733691f4840"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Tire Incentive Program (TIP13)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -282,51 +282,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74063c0d06ad4b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R67a39335e3b74b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc163730bab8a4e23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd788160c929642f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e734733691f4840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2e185b29be254e26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -534,29 +534,29 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="G11" s="10" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H11" s="10" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 19, 2026 8:42 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: October 12, 2026 3:20 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>