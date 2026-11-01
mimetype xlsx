--- v12 (2026-10-12)
+++ v13 (2026-11-01)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f61a88921e42de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd145d606f8114a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R7e734733691f4840"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R6c2f7b4fc9424112"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Tire Incentive Program (TIP13)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -282,51 +282,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd788160c929642f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e734733691f4840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2e185b29be254e26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4327b8b3f824bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c2f7b4fc9424112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R990dde6d8ae3423d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -534,29 +534,29 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="G11" s="10" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H11" s="10" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: October 12, 2026 3:20 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: November 1, 2026 4:12 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>