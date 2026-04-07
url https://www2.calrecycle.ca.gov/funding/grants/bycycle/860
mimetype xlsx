--- v0 (2026-02-23)
+++ v1 (2026-04-07)
@@ -1,346 +1,361 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re68433cf347a4132" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra513fbf8ef6e4847" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rb1a30d7d24da46f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rf3aab09bec3a44c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 Beverage Container Redemption Innovation Grant Program (RIG3)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
     <x:t>Contra Costa        </x:t>
   </x:si>
   <x:si>
     <x:t>Pavels Recycling LLC</x:t>
   </x:si>
   <x:si>
     <x:t> Pavel Pislar</x:t>
   </x:si>
   <x:si>
     <x:t>9166210354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tiffany Morris</x:t>
   </x:si>
   <x:si>
     <x:t>Pavels Recycling LLC is upgrading its existing recycling center with the installation of advanced reverse vending solution designed to streamline customer experience and modernize beverage container redemption.
 This innovative kiosk will provide faster and more accurate transactions, reduce wait times, and create a cleaner, more efficient recycling process for customers. By using technology to automate redemption, the center will be able to better serve the community by improving access &amp; convenience, enhancing community cleanliness, supporting environmental goals, and encouraging local participation.
 Overall, this upgrade demonstrates Pavels Recycling LLC’s commitment to sustainability, innovation, and community service by offering a state-of-the-art recycling experience that benefits both residents and the environment.</x:t>
   </x:si>
   <x:si>
-    <x:t>Santa Clara         </x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Sacramento          </x:t>
   </x:si>
   <x:si>
     <x:t>Circularity Recycling, LLC</x:t>
   </x:si>
   <x:si>
     <x:t> Shalita Brydie</x:t>
   </x:si>
   <x:si>
     <x:t>9164596955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stephanie Livingston</x:t>
   </x:si>
   <x:si>
     <x:t>Circularity Recycling LLC, an existing certified recycling center, is seeking to expand CRV redemption access in Sacramento’s underserved convenience zones.
 The project will deploy state-of-the-art Reverse Vending Machines (RVMs) and the related infrastructure to provide reliable, high-speed, and user-friendly recycling access for residents. The sites identified are strategically selected to close existing service gaps.</x:t>
   </x:si>
   <x:si>
     <x:t>San Diego           </x:t>
   </x:si>
   <x:si>
     <x:t>Nokola Holdings L.L.C.</x:t>
   </x:si>
   <x:si>
     <x:t> Anthony St John</x:t>
   </x:si>
   <x:si>
     <x:t>6199332520</x:t>
   </x:si>
   <x:si>
     <x:t>Nokola Holdings L.L.C. will utilize the grant to expand its existing facility, enabling the installation of Reverse Vending Machines (RVMs) and the processing of beverage containers collected from an innovative, all-in-one CRV mobile recycling unit. In addition to on-site buyback, the Mobile Unit will also feature a secure Bag Drop-Off option, allowing customers to leave pre-tagged bags of recyclables for later sorting, processing and payout. This added convenience helps reduce waiting times, encourages higher participation, and makes recycling more accessible for those unable to remain on-site.
 Establishing a state-of-the-art centralized facility will allow Nokila Holdings L.L.C. to expand with RVM services and deploy mobile collection, improving accessibility and convenience for underserved and disadvantaged community.</x:t>
   </x:si>
   <x:si>
     <x:t>San Joaquin         </x:t>
   </x:si>
   <x:si>
     <x:t>P &amp; R Recycling LLC</x:t>
   </x:si>
   <x:si>
     <x:t> Pablo Rodriguez</x:t>
   </x:si>
   <x:si>
     <x:t>2095187076</x:t>
   </x:si>
   <x:si>
+    <x:t>Justine Taylor</x:t>
+  </x:si>
+  <x:si>
     <x:t>P &amp; R Recycling LLC is committed to supporting both the environment and the local economy through innovative recycling solutions. The existing Lodi facility will be upgraded with advanced Reverse Vending Machine (RVM) technology, enabling faster transactions, reducing operational costs, and enhancing the overall customer experience for residents. In addition, a brand-new Escalon location will feature a state-of-the-art outdoor kiosk, also equipped with RVM technology, designed to provide a clean, efficient, and accessible way for the community to redeem CRV beverage containers. </x:t>
   </x:si>
   <x:si>
     <x:t>M &amp; R Recycling LLC</x:t>
   </x:si>
   <x:si>
     <x:t> Fernando Rodriguez Medina</x:t>
   </x:si>
   <x:si>
     <x:t>2093653299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danbaki Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>M &amp; R Recycling, LLC will utilize grant funds to upgrade its existing recycling centers in Lockeford and Jackson with state-of-the-art Reverse Vending Machine (RVM) technology. These enhancements will streamline the CRV redemption process, increase operational efficiency, reduce wait times, and provide customers with a cleaner, faster, and more user-friendly recycling experience. By modernizing facilities, M&amp;R Recycling, LLC aims to improve customer satisfaction, promote environmental responsibility, and set a higher standard for recycling services in the community.</x:t>
   </x:si>
   <x:si>
     <x:t>Placer              </x:t>
   </x:si>
   <x:si>
     <x:t>Simply Recycle LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Ms Jacie Leavitt</x:t>
   </x:si>
   <x:si>
     <x:t>9167904961</x:t>
   </x:si>
   <x:si>
     <x:t>Simply Recycle LLC proposes establishing and operating an innovative CRV redemption center in Pollock Pines, a rural community with limited access to convenient recycling options. The project will utilize Reverse Vending Machine (RVM) technology in an indoor, automated facility designed to provide clean, efficient, and customer-friendly redemption experiences.
 This new site will streamline CRV redemption through technology and digital recordkeeping, reducing wait times and minimizing manual handling. By introducing a modern, automated solution in an underserved community, Simply Recycle will create convenient access for local residents, divert more containers from disposal, and increase overall recycling participation in the region.
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Orange              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovate Recycling Center, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Edwin Garcia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7144537028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovate Recycling Center Inc. will expand and modernize CRV redemption access through the creation of a new RVM site and the upgrade of an existing facility.
+With a total budget of approximately $2.3 million, the project will deliver advanced technology, operational capacity, and public engagement to significantly improve recycling convenience and efficiency.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modoc               </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Water Recycling Corporation</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Garrett Ingram</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5306400877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Water proposes a Mobile recycling program to expand CRV redemption access in remote and underserved communities. The project will deploy seven Mobile units across Modoc and Lassen Counties, supported by advanced technology and integrated processing systems.  The approximately $3.6 million budget facilitates cutting-edge technology at the anchor site, supporting service to a network that would otherwise be unserved. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santa Clara         </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Story Road Recycling LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Ralph Alcantar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9518181887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Story Road Recycling, LLC, an existing certified recycling center operating in San Jose for over 50 years, will expand its facility through the installation of innovative Reverse Vending Machine kiosks. This technology will provide bulk-feed, self-service redemption for aluminum and PET containers, reducing wait times and offering modern payment options. The project also includes the purchase of a vehicle for mobile outreach and a new electric forklift to improve operational efficiency. These improvements will enhance accessibility to recycling services, increase redemption participation in a disadvantaged community, and promote long-term environmental sustainability.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Del Norte           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hambro Forest Products, Inc. DBA Hambro Recycling</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Randy Scott</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7079516203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hambro Forest Products, Inc. dba Hambro Recycling will launch a hybrid Bag Drop and Reverse Vending Machine (RVM) program across six existing Certified Recycling Centers in Shasta and Humboldt Counties. The project deploys bag drop systems with QR-coded bags, bulk RVMs to process mixed CRV containers, automated sorting, extended hours (6 AM–8 PM), and instant payout kiosks at Anderson and Arcata main facilities. These innovations provide convenient after-hours access, high-speed automated processing, and secure instant payments. Serving nine convenience zones solely operated by Hambro, the project is projected to increase CRV redemption by more than 1 million pounds annually (+29.4%), removing barriers for working families, shift workers, and residents.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SD Recycling Depot</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Mary Camacho</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6198323848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SD Recycling Depot proposes a comprehensive upgrade of its RVM facility to expand access to convenient CRV redemption services. The project will deliver a state-of-the-art automated recycling center supported by advanced technology, durable infrastructure, and dedicated staff. 
+With a total project budget of approximately $1.18 million, SD Recycling Depot is positioned to deliver a modernized, accessible, and sustainable redemption facility that enhances convenience zone coverage while aligning with California’s recycling innovation goals. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Los Angeles         </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Retail Marketing Services, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Heather Dougherty</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2162009439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The RMS project will establish a new Bag Drop Recycling Center at Grocery Outlet in South Pasadena, located within an unserved convenience zone. Using a Bag Drop Kiosk system, the center will provide residents with a modern, convenient, and reliable option for redeeming CRV containers. The project will be managed by Retail Marketing Services, Inc. and supported by Grocery Outlet, with daily operations ensuring secure collection, processing, and electronic reimbursement. This investment will create long-term infrastructure that expands access, reduces barriers to redemption, and supports community sustainability.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yuba                </x:t>
+  </x:si>
+  <x:si>
+    <x:t>GUIDO'S RECYCLING II LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Adrian Guido</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7602016866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Le</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guido’s Recycling is proposing to expand its existing recycling centers in Paradise and Gridley by installing reverse vending machine technology that will provide residents with convenient and innovative CRV redemption opportunities. At the Paradise site, the project includes a Bulk RVM to serve a community still rebuilding from the Camp Fire, while the Gridley site will establish a new kiosk with two Bulk RVMs to improve service for a rural and agricultural population. Together, these improvements will modernize Guido’s Recycling’s facilities, reduce wait times, and significantly increase container redemption volumes. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quiroz Recycling</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Eriberto Quiroz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6198521054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quiroz Recycling is proposing a significant facility upgrade in Santee, CA to expand access to convenient CRV redemption in an area currently designated as a non-zone. The project will deploy a comprehensive system, featuring one RVM and a single ram baler, paired with advanced equipment, software integration, and supporting infrastructure.
+With a total budget of approximately $1.81 million, this project will deliver a modernized CRV redemption center that enhances recycling accessibility, operational efficiency, and community engagement, strengthening local recycling infrastructure and participation across the region.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Jose Conservation Corps</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Robert Walker</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6507961054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The San Jose Conservation Corps CRV Redemption program will utilize an innovative diversified approach to increase CRV accessibility and education in the SF Bay Area by expanding their existing certified recycling center through mobile RVM recycling in unserved convenience zones and installing RVMs registered as new recycling centers in local unserved grocery stores.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Bernardino      </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Villalobos Recycling LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Marina Villalobos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6265024512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Villalobos Recycling proposes an innovative expansion of CRV redemption access through a dual strategy combining a mobile unit and a fixed-site Bag Drop. This approach will allow the applicant to provide both community-based mobile services and a permanent, technology-enabled drop-off location, expanding convenience and accessibility for diverse users.
+With a total budget of approximately $1.72 million, this project represents a comprehensive strategy to expand recycling convenience through both mobile and fixed-site solutions. By combining flexible, high-capacity equipment with trained staff, dedicated vehicles, and community engagement, Villalobos Recycling aims to modernize redemption services substantially improve consumer access to CRV redemption opportunities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recycling Solution Sites, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Taher Ameri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8182033035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRV Recycling Solutions proposes a large-scale expansion of CRV redemption access across Ventura, San Bernardino, Riverside, and Orange Counties. The project will strategically deploy three RVMs and four Bag Drop systems to modernize and expand redemption capacity, with additional site upgrades to ensure each location is fully compliant and optimized for customer service.
+With a total budget of $4,997,079.99, this project is designed to transform CRV recycling access across ten zones, reduce barriers for consumers, and deliver modern, technology-driven redemption options.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Imperial            </x:t>
   </x:si>
   <x:si>
     <x:t>CPG Recycling LLC</x:t>
   </x:si>
   <x:si>
-    <x:t> Gabriel Lopez Jr.</x:t>
+    <x:t> Gabriel Lopez Favela</x:t>
   </x:si>
   <x:si>
     <x:t>7605503296</x:t>
   </x:si>
   <x:si>
     <x:t>Brawley is a rural area with four unserved convenience zones, 11267, 11539, 12454, 271912, with a population that exceeds 26,000. CPG Recycling LLC will establish an RVM-equipped recycling center at 171 Main Street to bring relief to the situation.  
 Service will be provided Monday through Saturday from 9:00 a.m. to 6:00 p.m. The facility will offer service via bulk-feed Reverse Vending Machines to create a modern and user-friendly recycling center that increases redemption participation and reduces transaction time. 
 </x:t>
-  </x:si>
-[...141 lines deleted...]
-With a total budget of approximately $1.81 million, this project will deliver a modernized CRV redemption center that enhances recycling accessibility, operational efficiency, and community engagement, strengthening local recycling infrastructure and participation across the region.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 18</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -475,51 +490,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46e07bc6db8f4c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb1a30d7d24da46f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6a5ee1d4ced34055" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bf08b6429ff44a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3aab09bec3a44c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0baf1e4f1da144f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -584,461 +599,497 @@
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row ht="804.92596435546875" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
         <x:v>1864364</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="G6" s="8"/>
+      <x:c r="G6" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
       <x:c r="H6" s="8" t="s">
-        <x:v>14</x:v>
-[...2 lines deleted...]
-    <x:row ht="310.478759765625" customHeight="1" collapsed="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="367.96533203125" customHeight="1" collapsed="0">
       <x:c r="A7" s="8" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="8"/>
       <x:c r="D7" s="9" t="n">
-        <x:v>1077041</x:v>
+        <x:v>3114585</x:v>
       </x:c>
       <x:c r="E7" s="8" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="8" t="s">
-        <x:v>18</x:v>
-[...1 lines deleted...]
-      <x:c r="G7" s="8"/>
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G7" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
       <x:c r="H7" s="8" t="s">
-        <x:v>19</x:v>
-[...2 lines deleted...]
-    <x:row ht="367.96533203125" customHeight="1" collapsed="0">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="724.450439453125" customHeight="1" collapsed="0">
       <x:c r="A8" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B8" s="8" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C8" s="8"/>
       <x:c r="D8" s="9" t="n">
-        <x:v>3114585</x:v>
+        <x:v>2809264</x:v>
       </x:c>
       <x:c r="E8" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="F8" s="8" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="G8" s="8"/>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G8" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
       <x:c r="H8" s="8" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-    <x:row ht="724.4503173828125" customHeight="1" collapsed="0">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="540.4537353515625" customHeight="1" collapsed="0">
       <x:c r="A9" s="8" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B9" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C9" s="8"/>
       <x:c r="D9" s="9" t="n">
-        <x:v>2809264</x:v>
+        <x:v>2443377</x:v>
       </x:c>
       <x:c r="E9" s="8" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="F9" s="8" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="G9" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H9" s="8" t="s">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="540.453369140625" customHeight="1" collapsed="0">
+      <x:c r="A10" s="8" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="F9" s="8" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="B10" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C10" s="8"/>
       <x:c r="D10" s="9" t="n">
-        <x:v>2443377</x:v>
+        <x:v>2319304</x:v>
       </x:c>
       <x:c r="E10" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F10" s="8" t="s">
-        <x:v>33</x:v>
-[...1 lines deleted...]
-      <x:c r="G10" s="8"/>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="G10" s="8" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="H10" s="8" t="s">
-        <x:v>34</x:v>
-[...2 lines deleted...]
-    <x:row ht="540.45361328125" customHeight="1" collapsed="0">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="678.444091796875" customHeight="1" collapsed="0">
       <x:c r="A11" s="8" t="s">
-        <x:v>30</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B11" s="8" t="s">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C11" s="8"/>
       <x:c r="D11" s="9" t="n">
-        <x:v>2319304</x:v>
+        <x:v>2714221</x:v>
       </x:c>
       <x:c r="E11" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F11" s="8" t="s">
-        <x:v>37</x:v>
-[...1 lines deleted...]
-      <x:c r="G11" s="8"/>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G11" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
       <x:c r="H11" s="8" t="s">
-        <x:v>38</x:v>
-[...2 lines deleted...]
-    <x:row ht="678.44384765625" customHeight="1" collapsed="0">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="333.4677734375" customHeight="1" collapsed="0">
       <x:c r="A12" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B12" s="8" t="s">
-        <x:v>40</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C12" s="8"/>
       <x:c r="D12" s="9" t="n">
-        <x:v>2714221</x:v>
+        <x:v>580420</x:v>
       </x:c>
       <x:c r="E12" s="8" t="s">
-        <x:v>41</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F12" s="8" t="s">
-        <x:v>42</x:v>
-[...1 lines deleted...]
-      <x:c r="G12" s="8"/>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G12" s="8" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="H12" s="8" t="s">
-        <x:v>43</x:v>
-[...2 lines deleted...]
-    <x:row ht="448.469482421875" customHeight="1" collapsed="0">
+        <x:v>47</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="390.954345703125" customHeight="1" collapsed="0">
       <x:c r="A13" s="8" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B13" s="8" t="s">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C13" s="8"/>
       <x:c r="D13" s="9" t="n">
-        <x:v>2412086</x:v>
+        <x:v>3610791</x:v>
       </x:c>
       <x:c r="E13" s="8" t="s">
-        <x:v>46</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F13" s="8" t="s">
-        <x:v>47</x:v>
-[...1 lines deleted...]
-      <x:c r="G13" s="8"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G13" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
       <x:c r="H13" s="8" t="s">
-        <x:v>48</x:v>
-[...2 lines deleted...]
-    <x:row ht="724.4501953125" customHeight="1" collapsed="0">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="597.9404296875" customHeight="1" collapsed="0">
       <x:c r="A14" s="8" t="s">
-        <x:v>49</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B14" s="8" t="s">
-        <x:v>50</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C14" s="8"/>
       <x:c r="D14" s="9" t="n">
-        <x:v>824107</x:v>
+        <x:v>1007337</x:v>
       </x:c>
       <x:c r="E14" s="8" t="s">
-        <x:v>51</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F14" s="8" t="s">
-        <x:v>52</x:v>
-[...1 lines deleted...]
-      <x:c r="G14" s="8"/>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G14" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
       <x:c r="H14" s="8" t="s">
-        <x:v>53</x:v>
-[...2 lines deleted...]
-    <x:row ht="333.46826171875" customHeight="1" collapsed="0">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="701.4326171875" customHeight="1" collapsed="0">
       <x:c r="A15" s="8" t="s">
-        <x:v>54</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B15" s="8" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C15" s="8"/>
       <x:c r="D15" s="9" t="n">
-        <x:v>580420</x:v>
+        <x:v>2242255</x:v>
       </x:c>
       <x:c r="E15" s="8" t="s">
-        <x:v>56</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F15" s="8" t="s">
-        <x:v>57</x:v>
-[...1 lines deleted...]
-      <x:c r="G15" s="8"/>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G15" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
       <x:c r="H15" s="8" t="s">
-        <x:v>58</x:v>
-[...2 lines deleted...]
-    <x:row ht="563.44189453125" customHeight="1" collapsed="0">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="528.94482421875" customHeight="1" collapsed="0">
       <x:c r="A16" s="8" t="s">
-        <x:v>59</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B16" s="8" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C16" s="8"/>
       <x:c r="D16" s="9" t="n">
-        <x:v>2268999</x:v>
+        <x:v>1086549</x:v>
       </x:c>
       <x:c r="E16" s="8" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F16" s="8" t="s">
-        <x:v>62</x:v>
-[...1 lines deleted...]
-      <x:c r="G16" s="8"/>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G16" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
       <x:c r="H16" s="8" t="s">
-        <x:v>63</x:v>
-[...2 lines deleted...]
-    <x:row ht="390.95458984375" customHeight="1" collapsed="0">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="540.45361328125" customHeight="1" collapsed="0">
       <x:c r="A17" s="8" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B17" s="8" t="s">
-        <x:v>65</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C17" s="8"/>
       <x:c r="D17" s="9" t="n">
-        <x:v>3610791</x:v>
+        <x:v>1760197</x:v>
       </x:c>
       <x:c r="E17" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F17" s="8" t="s">
-        <x:v>67</x:v>
-[...1 lines deleted...]
-      <x:c r="G17" s="8"/>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G17" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
       <x:c r="H17" s="8" t="s">
-        <x:v>68</x:v>
-[...2 lines deleted...]
-    <x:row ht="597.93994140625" customHeight="1" collapsed="0">
+        <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="540.45361328125" customHeight="1" collapsed="0">
       <x:c r="A18" s="8" t="s">
-        <x:v>15</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B18" s="8" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C18" s="8"/>
       <x:c r="D18" s="9" t="n">
-        <x:v>1007337</x:v>
+        <x:v>3561114</x:v>
       </x:c>
       <x:c r="E18" s="8" t="s">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F18" s="8" t="s">
-        <x:v>71</x:v>
-[...1 lines deleted...]
-      <x:c r="G18" s="8"/>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G18" s="8" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="H18" s="8" t="s">
-        <x:v>72</x:v>
-[...2 lines deleted...]
-    <x:row ht="701.43359375" customHeight="1" collapsed="0">
+        <x:v>77</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="609.44921875" customHeight="1" collapsed="0">
       <x:c r="A19" s="8" t="s">
-        <x:v>73</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B19" s="8" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C19" s="8"/>
       <x:c r="D19" s="9" t="n">
-        <x:v>2242255</x:v>
+        <x:v>1614041</x:v>
       </x:c>
       <x:c r="E19" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F19" s="8" t="s">
-        <x:v>76</x:v>
-[...1 lines deleted...]
-      <x:c r="G19" s="8"/>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G19" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="H19" s="8" t="s">
-        <x:v>77</x:v>
-[...2 lines deleted...]
-    <x:row ht="528.94482421875" customHeight="1" collapsed="0">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="310.47900390625" customHeight="1" collapsed="0">
       <x:c r="A20" s="8" t="s">
-        <x:v>25</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B20" s="8" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C20" s="8"/>
       <x:c r="D20" s="9" t="n">
-        <x:v>1086549</x:v>
+        <x:v>1077041</x:v>
       </x:c>
       <x:c r="E20" s="8" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F20" s="8" t="s">
-        <x:v>80</x:v>
-[...1 lines deleted...]
-      <x:c r="G20" s="8"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G20" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
       <x:c r="H20" s="8" t="s">
-        <x:v>81</x:v>
-[...2 lines deleted...]
-    <x:row ht="540.453125" customHeight="1" collapsed="0">
+        <x:v>85</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="724.44921875" customHeight="1" collapsed="0">
       <x:c r="A21" s="8" t="s">
-        <x:v>59</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B21" s="8" t="s">
-        <x:v>82</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C21" s="8"/>
       <x:c r="D21" s="9" t="n">
-        <x:v>1760197</x:v>
+        <x:v>824107</x:v>
       </x:c>
       <x:c r="E21" s="8" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F21" s="8" t="s">
-        <x:v>84</x:v>
-[...1 lines deleted...]
-      <x:c r="G21" s="8"/>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G21" s="8" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="H21" s="8" t="s">
-        <x:v>85</x:v>
-[...2 lines deleted...]
-    <x:row ht="540.4541015625" customHeight="1" collapsed="0">
+        <x:v>90</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="563.443359375" customHeight="1" collapsed="0">
       <x:c r="A22" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B22" s="8" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C22" s="8"/>
       <x:c r="D22" s="9" t="n">
-        <x:v>3561114</x:v>
+        <x:v>2268999</x:v>
       </x:c>
       <x:c r="E22" s="8" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F22" s="8" t="s">
-        <x:v>89</x:v>
-[...1 lines deleted...]
-      <x:c r="G22" s="8"/>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G22" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
       <x:c r="H22" s="8" t="s">
-        <x:v>90</x:v>
-[...2 lines deleted...]
-    <x:row ht="609.4482421875" customHeight="1" collapsed="0">
+        <x:v>94</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="448.46875" customHeight="1" collapsed="0">
       <x:c r="A23" s="8" t="s">
-        <x:v>25</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B23" s="8" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C23" s="8"/>
       <x:c r="D23" s="9" t="n">
-        <x:v>1614041</x:v>
+        <x:v>2412086</x:v>
       </x:c>
       <x:c r="E23" s="8" t="s">
-        <x:v>92</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F23" s="8" t="s">
-        <x:v>93</x:v>
-[...1 lines deleted...]
-      <x:c r="G23" s="8"/>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G23" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
       <x:c r="H23" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.400390625" customHeight="1" collapsed="0">
       <x:c r="A24" s="10" t="s">
-        <x:v>95</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B24" s="10" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C24" s="10"/>
       <x:c r="D24" s="11" t="n">
         <x:v>37310052</x:v>
       </x:c>
       <x:c r="E24" s="10" t="s">
-        <x:v>95</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F24" s="10" t="s">
-        <x:v>95</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G24" s="10" t="s">
-        <x:v>95</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H24" s="10" t="s">
-        <x:v>95</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: February 23, 2026 9:14 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 6, 2026 9:45 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>