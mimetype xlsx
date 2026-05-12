--- v1 (2026-04-07)
+++ v2 (2026-05-12)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra513fbf8ef6e4847" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e99b1b0fcdd434d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rf3aab09bec3a44c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rf727883c488f4c80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 Beverage Container Redemption Innovation Grant Program (RIG3)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -60,51 +60,51 @@
   </x:si>
   <x:si>
     <x:t> Pavel Pislar</x:t>
   </x:si>
   <x:si>
     <x:t>9166210354</x:t>
   </x:si>
   <x:si>
     <x:t>Tiffany Morris</x:t>
   </x:si>
   <x:si>
     <x:t>Pavels Recycling LLC is upgrading its existing recycling center with the installation of advanced reverse vending solution designed to streamline customer experience and modernize beverage container redemption.
 This innovative kiosk will provide faster and more accurate transactions, reduce wait times, and create a cleaner, more efficient recycling process for customers. By using technology to automate redemption, the center will be able to better serve the community by improving access &amp; convenience, enhancing community cleanliness, supporting environmental goals, and encouraging local participation.
 Overall, this upgrade demonstrates Pavels Recycling LLC’s commitment to sustainability, innovation, and community service by offering a state-of-the-art recycling experience that benefits both residents and the environment.</x:t>
   </x:si>
   <x:si>
     <x:t>Sacramento          </x:t>
   </x:si>
   <x:si>
     <x:t>Circularity Recycling, LLC</x:t>
   </x:si>
   <x:si>
     <x:t> Shalita Brydie</x:t>
   </x:si>
   <x:si>
-    <x:t>9164596955</x:t>
+    <x:t>9163520777</x:t>
   </x:si>
   <x:si>
     <x:t>Stephanie Livingston</x:t>
   </x:si>
   <x:si>
     <x:t>Circularity Recycling LLC, an existing certified recycling center, is seeking to expand CRV redemption access in Sacramento’s underserved convenience zones.
 The project will deploy state-of-the-art Reverse Vending Machines (RVMs) and the related infrastructure to provide reliable, high-speed, and user-friendly recycling access for residents. The sites identified are strategically selected to close existing service gaps.</x:t>
   </x:si>
   <x:si>
     <x:t>San Diego           </x:t>
   </x:si>
   <x:si>
     <x:t>Nokola Holdings L.L.C.</x:t>
   </x:si>
   <x:si>
     <x:t> Anthony St John</x:t>
   </x:si>
   <x:si>
     <x:t>6199332520</x:t>
   </x:si>
   <x:si>
     <x:t>Nokola Holdings L.L.C. will utilize the grant to expand its existing facility, enabling the installation of Reverse Vending Machines (RVMs) and the processing of beverage containers collected from an innovative, all-in-one CRV mobile recycling unit. In addition to on-site buyback, the Mobile Unit will also feature a secure Bag Drop-Off option, allowing customers to leave pre-tagged bags of recyclables for later sorting, processing and payout. This added convenience helps reduce waiting times, encourages higher participation, and makes recycling more accessible for those unable to remain on-site.
 Establishing a state-of-the-art centralized facility will allow Nokila Holdings L.L.C. to expand with RVM services and deploy mobile collection, improving accessibility and convenience for underserved and disadvantaged community.</x:t>
   </x:si>
   <x:si>
@@ -243,51 +243,51 @@
   <x:si>
     <x:t>2162009439</x:t>
   </x:si>
   <x:si>
     <x:t>The RMS project will establish a new Bag Drop Recycling Center at Grocery Outlet in South Pasadena, located within an unserved convenience zone. Using a Bag Drop Kiosk system, the center will provide residents with a modern, convenient, and reliable option for redeeming CRV containers. The project will be managed by Retail Marketing Services, Inc. and supported by Grocery Outlet, with daily operations ensuring secure collection, processing, and electronic reimbursement. This investment will create long-term infrastructure that expands access, reduces barriers to redemption, and supports community sustainability.</x:t>
   </x:si>
   <x:si>
     <x:t>Yuba                </x:t>
   </x:si>
   <x:si>
     <x:t>GUIDO'S RECYCLING II LLC</x:t>
   </x:si>
   <x:si>
     <x:t> Adrian Guido</x:t>
   </x:si>
   <x:si>
     <x:t>7602016866</x:t>
   </x:si>
   <x:si>
     <x:t>Tyler Le</x:t>
   </x:si>
   <x:si>
     <x:t>Guido’s Recycling is proposing to expand its existing recycling centers in Paradise and Gridley by installing reverse vending machine technology that will provide residents with convenient and innovative CRV redemption opportunities. At the Paradise site, the project includes a Bulk RVM to serve a community still rebuilding from the Camp Fire, while the Gridley site will establish a new kiosk with two Bulk RVMs to improve service for a rural and agricultural population. Together, these improvements will modernize Guido’s Recycling’s facilities, reduce wait times, and significantly increase container redemption volumes. </x:t>
   </x:si>
   <x:si>
-    <x:t>Quiroz Recycling</x:t>
+    <x:t>Quiroz Recycling Corporation</x:t>
   </x:si>
   <x:si>
     <x:t> Eriberto Quiroz</x:t>
   </x:si>
   <x:si>
     <x:t>6198521054</x:t>
   </x:si>
   <x:si>
     <x:t>Quiroz Recycling is proposing a significant facility upgrade in Santee, CA to expand access to convenient CRV redemption in an area currently designated as a non-zone. The project will deploy a comprehensive system, featuring one RVM and a single ram baler, paired with advanced equipment, software integration, and supporting infrastructure.
 With a total budget of approximately $1.81 million, this project will deliver a modernized CRV redemption center that enhances recycling accessibility, operational efficiency, and community engagement, strengthening local recycling infrastructure and participation across the region.</x:t>
   </x:si>
   <x:si>
     <x:t>San Jose Conservation Corps</x:t>
   </x:si>
   <x:si>
     <x:t> Robert Walker</x:t>
   </x:si>
   <x:si>
     <x:t>6507961054</x:t>
   </x:si>
   <x:si>
     <x:t>The San Jose Conservation Corps CRV Redemption program will utilize an innovative diversified approach to increase CRV accessibility and education in the SF Bay Area by expanding their existing certified recycling center through mobile RVM recycling in unserved convenience zones and installing RVMs registered as new recycling centers in local unserved grocery stores.</x:t>
   </x:si>
   <x:si>
     <x:t>San Bernardino      </x:t>
@@ -490,51 +490,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bf08b6429ff44a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3aab09bec3a44c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0baf1e4f1da144f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8e3098121d244b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf727883c488f4c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re389be8775f04d1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1067,29 +1067,29 @@
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 6, 2026 9:45 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 12, 2026 2:30 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>