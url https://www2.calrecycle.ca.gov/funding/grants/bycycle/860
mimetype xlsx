--- v2 (2026-05-12)
+++ v3 (2026-06-02)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e99b1b0fcdd434d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a3e187520404113" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rf727883c488f4c80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R248e8b6f540f4298"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 Beverage Container Redemption Innovation Grant Program (RIG3)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -210,65 +210,50 @@
     <x:t>Hambro Forest Products, Inc. DBA Hambro Recycling</x:t>
   </x:si>
   <x:si>
     <x:t> Randy Scott</x:t>
   </x:si>
   <x:si>
     <x:t>7079516203</x:t>
   </x:si>
   <x:si>
     <x:t>Hambro Forest Products, Inc. dba Hambro Recycling will launch a hybrid Bag Drop and Reverse Vending Machine (RVM) program across six existing Certified Recycling Centers in Shasta and Humboldt Counties. The project deploys bag drop systems with QR-coded bags, bulk RVMs to process mixed CRV containers, automated sorting, extended hours (6 AM–8 PM), and instant payout kiosks at Anderson and Arcata main facilities. These innovations provide convenient after-hours access, high-speed automated processing, and secure instant payments. Serving nine convenience zones solely operated by Hambro, the project is projected to increase CRV redemption by more than 1 million pounds annually (+29.4%), removing barriers for working families, shift workers, and residents.</x:t>
   </x:si>
   <x:si>
     <x:t>SD Recycling Depot</x:t>
   </x:si>
   <x:si>
     <x:t> Mary Camacho</x:t>
   </x:si>
   <x:si>
     <x:t>6198323848</x:t>
   </x:si>
   <x:si>
     <x:t>SD Recycling Depot proposes a comprehensive upgrade of its RVM facility to expand access to convenient CRV redemption services. The project will deliver a state-of-the-art automated recycling center supported by advanced technology, durable infrastructure, and dedicated staff. 
 With a total project budget of approximately $1.18 million, SD Recycling Depot is positioned to deliver a modernized, accessible, and sustainable redemption facility that enhances convenience zone coverage while aligning with California’s recycling innovation goals. </x:t>
   </x:si>
   <x:si>
-    <x:t>Los Angeles         </x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Yuba                </x:t>
   </x:si>
   <x:si>
     <x:t>GUIDO'S RECYCLING II LLC</x:t>
   </x:si>
   <x:si>
     <x:t> Adrian Guido</x:t>
   </x:si>
   <x:si>
     <x:t>7602016866</x:t>
   </x:si>
   <x:si>
     <x:t>Tyler Le</x:t>
   </x:si>
   <x:si>
     <x:t>Guido’s Recycling is proposing to expand its existing recycling centers in Paradise and Gridley by installing reverse vending machine technology that will provide residents with convenient and innovative CRV redemption opportunities. At the Paradise site, the project includes a Bulk RVM to serve a community still rebuilding from the Camp Fire, while the Gridley site will establish a new kiosk with two Bulk RVMs to improve service for a rural and agricultural population. Together, these improvements will modernize Guido’s Recycling’s facilities, reduce wait times, and significantly increase container redemption volumes. </x:t>
   </x:si>
   <x:si>
     <x:t>Quiroz Recycling Corporation</x:t>
   </x:si>
   <x:si>
     <x:t> Eriberto Quiroz</x:t>
   </x:si>
   <x:si>
     <x:t>6198521054</x:t>
@@ -282,80 +267,95 @@
   </x:si>
   <x:si>
     <x:t> Robert Walker</x:t>
   </x:si>
   <x:si>
     <x:t>6507961054</x:t>
   </x:si>
   <x:si>
     <x:t>The San Jose Conservation Corps CRV Redemption program will utilize an innovative diversified approach to increase CRV accessibility and education in the SF Bay Area by expanding their existing certified recycling center through mobile RVM recycling in unserved convenience zones and installing RVMs registered as new recycling centers in local unserved grocery stores.</x:t>
   </x:si>
   <x:si>
     <x:t>San Bernardino      </x:t>
   </x:si>
   <x:si>
     <x:t>Villalobos Recycling LLC</x:t>
   </x:si>
   <x:si>
     <x:t> Marina Villalobos</x:t>
   </x:si>
   <x:si>
     <x:t>6265024512</x:t>
   </x:si>
   <x:si>
     <x:t>Villalobos Recycling proposes an innovative expansion of CRV redemption access through a dual strategy combining a mobile unit and a fixed-site Bag Drop. This approach will allow the applicant to provide both community-based mobile services and a permanent, technology-enabled drop-off location, expanding convenience and accessibility for diverse users.
 With a total budget of approximately $1.72 million, this project represents a comprehensive strategy to expand recycling convenience through both mobile and fixed-site solutions. By combining flexible, high-capacity equipment with trained staff, dedicated vehicles, and community engagement, Villalobos Recycling aims to modernize redemption services substantially improve consumer access to CRV redemption opportunities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Los Angeles         </x:t>
   </x:si>
   <x:si>
     <x:t>Recycling Solution Sites, INC</x:t>
   </x:si>
   <x:si>
     <x:t> Taher Ameri</x:t>
   </x:si>
   <x:si>
     <x:t>8182033035</x:t>
   </x:si>
   <x:si>
     <x:t>CRV Recycling Solutions proposes a large-scale expansion of CRV redemption access across Ventura, San Bernardino, Riverside, and Orange Counties. The project will strategically deploy three RVMs and four Bag Drop systems to modernize and expand redemption capacity, with additional site upgrades to ensure each location is fully compliant and optimized for customer service.
 With a total budget of $4,997,079.99, this project is designed to transform CRV recycling access across ten zones, reduce barriers for consumers, and deliver modern, technology-driven redemption options.</x:t>
   </x:si>
   <x:si>
     <x:t>Imperial            </x:t>
   </x:si>
   <x:si>
     <x:t>CPG Recycling LLC</x:t>
   </x:si>
   <x:si>
     <x:t> Gabriel Lopez Favela</x:t>
   </x:si>
   <x:si>
     <x:t>7605503296</x:t>
   </x:si>
   <x:si>
     <x:t>Brawley is a rural area with four unserved convenience zones, 11267, 11539, 12454, 271912, with a population that exceeds 26,000. CPG Recycling LLC will establish an RVM-equipped recycling center at 171 Main Street to bring relief to the situation.  
 Service will be provided Monday through Saturday from 9:00 a.m. to 6:00 p.m. The facility will offer service via bulk-feed Reverse Vending Machines to create a modern and user-friendly recycling center that increases redemption participation and reduces transaction time. 
 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Retail Marketing Services, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Heather Dougherty</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2162009439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The RMS project will establish a new Bag Drop Recycling Center at Grocery Outlet in South Pasadena, located within an unserved convenience zone. Using a Bag Drop Kiosk system, the center will provide residents with a modern, convenient, and reliable option for redeeming CRV containers. The project will be managed by Retail Marketing Services, Inc. and supported by Grocery Outlet, with daily operations ensuring secure collection, processing, and electronic reimbursement. This investment will create long-term infrastructure that expands access, reduces barriers to redemption, and supports community sustainability.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 18</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -490,51 +490,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8e3098121d244b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf727883c488f4c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re389be8775f04d1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb8a2b39c1aa4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R248e8b6f540f4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7a8ba926a596430a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -855,195 +855,195 @@
       <x:c r="D16" s="9" t="n">
         <x:v>1086549</x:v>
       </x:c>
       <x:c r="E16" s="8" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F16" s="8" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G16" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H16" s="8" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row ht="540.45361328125" customHeight="1" collapsed="0">
       <x:c r="A17" s="8" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B17" s="8" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C17" s="8"/>
       <x:c r="D17" s="9" t="n">
-        <x:v>1760197</x:v>
+        <x:v>3561114</x:v>
       </x:c>
       <x:c r="E17" s="8" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F17" s="8" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G17" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H17" s="8" t="s">
-        <x:v>71</x:v>
-[...2 lines deleted...]
-    <x:row ht="540.45361328125" customHeight="1" collapsed="0">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="609.44873046875" customHeight="1" collapsed="0">
       <x:c r="A18" s="8" t="s">
-        <x:v>72</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="8" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C18" s="8"/>
       <x:c r="D18" s="9" t="n">
-        <x:v>3561114</x:v>
+        <x:v>1614041</x:v>
       </x:c>
       <x:c r="E18" s="8" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F18" s="8" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G18" s="8" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H18" s="8" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="H18" s="8" t="s">
+    </x:row>
+    <x:row ht="310.47900390625" customHeight="1" collapsed="0">
+      <x:c r="A19" s="8" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="B19" s="8" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C19" s="8"/>
       <x:c r="D19" s="9" t="n">
-        <x:v>1614041</x:v>
+        <x:v>1077041</x:v>
       </x:c>
       <x:c r="E19" s="8" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F19" s="8" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="F19" s="8" t="s">
+      <x:c r="G19" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H19" s="8" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="G19" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H19" s="8" t="s">
+    </x:row>
+    <x:row ht="724.4501953125" customHeight="1" collapsed="0">
+      <x:c r="A20" s="8" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
       <x:c r="B20" s="8" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C20" s="8"/>
       <x:c r="D20" s="9" t="n">
-        <x:v>1077041</x:v>
+        <x:v>824107</x:v>
       </x:c>
       <x:c r="E20" s="8" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F20" s="8" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G20" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H20" s="8" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
-    <x:row ht="724.44921875" customHeight="1" collapsed="0">
+    <x:row ht="563.4423828125" customHeight="1" collapsed="0">
       <x:c r="A21" s="8" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B21" s="8" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C21" s="8"/>
       <x:c r="D21" s="9" t="n">
-        <x:v>824107</x:v>
+        <x:v>2268999</x:v>
       </x:c>
       <x:c r="E21" s="8" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F21" s="8" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G21" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H21" s="8" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
-    <x:row ht="563.443359375" customHeight="1" collapsed="0">
+    <x:row ht="448.4697265625" customHeight="1" collapsed="0">
       <x:c r="A22" s="8" t="s">
-        <x:v>67</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B22" s="8" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C22" s="8"/>
       <x:c r="D22" s="9" t="n">
-        <x:v>2268999</x:v>
+        <x:v>2412086</x:v>
       </x:c>
       <x:c r="E22" s="8" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F22" s="8" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G22" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H22" s="8" t="s">
-        <x:v>94</x:v>
-[...2 lines deleted...]
-    <x:row ht="448.46875" customHeight="1" collapsed="0">
+        <x:v>95</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="540.453125" customHeight="1" collapsed="0">
       <x:c r="A23" s="8" t="s">
-        <x:v>95</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B23" s="8" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C23" s="8"/>
       <x:c r="D23" s="9" t="n">
-        <x:v>2412086</x:v>
+        <x:v>1760197</x:v>
       </x:c>
       <x:c r="E23" s="8" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F23" s="8" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G23" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H23" s="8" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.400390625" customHeight="1" collapsed="0">
       <x:c r="A24" s="10" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B24" s="10" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C24" s="10"/>
       <x:c r="D24" s="11" t="n">
         <x:v>37310052</x:v>
       </x:c>
@@ -1067,29 +1067,29 @@
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 12, 2026 2:30 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 2, 2026 3:15 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>