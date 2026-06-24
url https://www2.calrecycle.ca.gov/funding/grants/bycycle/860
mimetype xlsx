--- v3 (2026-06-02)
+++ v4 (2026-06-24)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a3e187520404113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292be9ca8bbd412c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R248e8b6f540f4298"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R4d8e97a7cecf4461"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 Beverage Container Redemption Innovation Grant Program (RIG3)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -490,51 +490,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb8a2b39c1aa4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R248e8b6f540f4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7a8ba926a596430a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re405a6ad0ba545db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4d8e97a7cecf4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3f721e27a7e64be6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1067,29 +1067,29 @@
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 2, 2026 3:15 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 24, 2026 2:56 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>