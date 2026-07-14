--- v4 (2026-06-24)
+++ v5 (2026-07-14)
@@ -1,361 +1,361 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292be9ca8bbd412c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6adba93e67ef4055" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R4d8e97a7cecf4461"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rfa7c9a64baf04b63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 Beverage Container Redemption Innovation Grant Program (RIG3)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
+    <x:t>Santa Clara         </x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Jose Conservation Corps</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Robert Walker</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6507961054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tiffany Morris</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The San Jose Conservation Corps CRV Redemption program will utilize an innovative diversified approach to increase CRV accessibility and education in the SF Bay Area by expanding their existing certified recycling center through mobile RVM recycling in unserved convenience zones and installing RVMs registered as new recycling centers in local unserved grocery stores.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Los Angeles         </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Retail Marketing Services, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Heather Dougherty</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2162009439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stephanie Livingston</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The RMS project will establish a new Bag Drop Recycling Center at Grocery Outlet in South Pasadena, located within an unserved convenience zone. Using a Bag Drop Kiosk system, the center will provide residents with a modern, convenient, and reliable option for redeeming CRV containers. The project will be managed by Retail Marketing Services, Inc. and supported by Grocery Outlet, with daily operations ensuring secure collection, processing, and electronic reimbursement. This investment will create long-term infrastructure that expands access, reduces barriers to redemption, and supports community sustainability.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Contra Costa        </x:t>
   </x:si>
   <x:si>
     <x:t>Pavels Recycling LLC</x:t>
   </x:si>
   <x:si>
     <x:t> Pavel Pislar</x:t>
   </x:si>
   <x:si>
     <x:t>9166210354</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Tiffany Morris</x:t>
   </x:si>
   <x:si>
     <x:t>Pavels Recycling LLC is upgrading its existing recycling center with the installation of advanced reverse vending solution designed to streamline customer experience and modernize beverage container redemption.
 This innovative kiosk will provide faster and more accurate transactions, reduce wait times, and create a cleaner, more efficient recycling process for customers. By using technology to automate redemption, the center will be able to better serve the community by improving access &amp; convenience, enhancing community cleanliness, supporting environmental goals, and encouraging local participation.
 Overall, this upgrade demonstrates Pavels Recycling LLC’s commitment to sustainability, innovation, and community service by offering a state-of-the-art recycling experience that benefits both residents and the environment.</x:t>
   </x:si>
   <x:si>
+    <x:t>San Diego           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nokola Holdings L.L.C.</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Anthony St John</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6199332520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nokola Holdings L.L.C. will utilize the grant to expand its existing facility, enabling the installation of Reverse Vending Machines (RVMs) and the processing of beverage containers collected from an innovative, all-in-one CRV mobile recycling unit. In addition to on-site buyback, the Mobile Unit will also feature a secure Bag Drop-Off option, allowing customers to leave pre-tagged bags of recyclables for later sorting, processing and payout. This added convenience helps reduce waiting times, encourages higher participation, and makes recycling more accessible for those unable to remain on-site.
+Establishing a state-of-the-art centralized facility will allow Nokila Holdings L.L.C. to expand with RVM services and deploy mobile collection, improving accessibility and convenience for underserved and disadvantaged community.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SD Recycling Depot</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Mary Camacho</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6198323848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SD Recycling Depot proposes a comprehensive upgrade of its RVM facility to expand access to convenient CRV redemption services. The project will deliver a state-of-the-art automated recycling center supported by advanced technology, durable infrastructure, and dedicated staff. 
+With a total project budget of approximately $1.18 million, SD Recycling Depot is positioned to deliver a modernized, accessible, and sustainable redemption facility that enhances convenience zone coverage while aligning with California’s recycling innovation goals. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yuba                </x:t>
+  </x:si>
+  <x:si>
+    <x:t>GUIDO'S RECYCLING II LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Adrian Guido</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7602016866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Le</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guido’s Recycling is proposing to expand its existing recycling centers in Paradise and Gridley by installing reverse vending machine technology that will provide residents with convenient and innovative CRV redemption opportunities. At the Paradise site, the project includes a Bulk RVM to serve a community still rebuilding from the Camp Fire, while the Gridley site will establish a new kiosk with two Bulk RVMs to improve service for a rural and agricultural population. Together, these improvements will modernize Guido’s Recycling’s facilities, reduce wait times, and significantly increase container redemption volumes. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Story Road Recycling LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Ralph Alcantar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9518181887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Story Road Recycling, LLC, an existing certified recycling center operating in San Jose for over 50 years, will expand its facility through the installation of innovative Reverse Vending Machine kiosks. This technology will provide bulk-feed, self-service redemption for aluminum and PET containers, reducing wait times and offering modern payment options. The project also includes the purchase of a vehicle for mobile outreach and a new electric forklift to improve operational efficiency. These improvements will enhance accessibility to recycling services, increase redemption participation in a disadvantaged community, and promote long-term environmental sustainability.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sacramento          </x:t>
   </x:si>
   <x:si>
     <x:t>Circularity Recycling, LLC</x:t>
   </x:si>
   <x:si>
     <x:t> Shalita Brydie</x:t>
   </x:si>
   <x:si>
     <x:t>9163520777</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Stephanie Livingston</x:t>
   </x:si>
   <x:si>
     <x:t>Circularity Recycling LLC, an existing certified recycling center, is seeking to expand CRV redemption access in Sacramento’s underserved convenience zones.
 The project will deploy state-of-the-art Reverse Vending Machines (RVMs) and the related infrastructure to provide reliable, high-speed, and user-friendly recycling access for residents. The sites identified are strategically selected to close existing service gaps.</x:t>
   </x:si>
   <x:si>
-    <x:t>San Diego           </x:t>
-[...14 lines deleted...]
-  <x:si>
     <x:t>San Joaquin         </x:t>
   </x:si>
   <x:si>
+    <x:t>M &amp; R Recycling LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Fernando Rodriguez Medina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2093653299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danbaki Johnson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M &amp; R Recycling, LLC will utilize grant funds to upgrade its existing recycling centers in Lockeford and Jackson with state-of-the-art Reverse Vending Machine (RVM) technology. These enhancements will streamline the CRV redemption process, increase operational efficiency, reduce wait times, and provide customers with a cleaner, faster, and more user-friendly recycling experience. By modernizing facilities, M&amp;R Recycling, LLC aims to improve customer satisfaction, promote environmental responsibility, and set a higher standard for recycling services in the community.</x:t>
+  </x:si>
+  <x:si>
     <x:t>P &amp; R Recycling LLC</x:t>
   </x:si>
   <x:si>
     <x:t> Pablo Rodriguez</x:t>
   </x:si>
   <x:si>
     <x:t>2095187076</x:t>
   </x:si>
   <x:si>
     <x:t>Justine Taylor</x:t>
   </x:si>
   <x:si>
     <x:t>P &amp; R Recycling LLC is committed to supporting both the environment and the local economy through innovative recycling solutions. The existing Lodi facility will be upgraded with advanced Reverse Vending Machine (RVM) technology, enabling faster transactions, reducing operational costs, and enhancing the overall customer experience for residents. In addition, a brand-new Escalon location will feature a state-of-the-art outdoor kiosk, also equipped with RVM technology, designed to provide a clean, efficient, and accessible way for the community to redeem CRV beverage containers. </x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>M &amp; R Recycling, LLC will utilize grant funds to upgrade its existing recycling centers in Lockeford and Jackson with state-of-the-art Reverse Vending Machine (RVM) technology. These enhancements will streamline the CRV redemption process, increase operational efficiency, reduce wait times, and provide customers with a cleaner, faster, and more user-friendly recycling experience. By modernizing facilities, M&amp;R Recycling, LLC aims to improve customer satisfaction, promote environmental responsibility, and set a higher standard for recycling services in the community.</x:t>
   </x:si>
   <x:si>
     <x:t>Placer              </x:t>
   </x:si>
   <x:si>
     <x:t>Simply Recycle LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Ms Jacie Leavitt</x:t>
   </x:si>
   <x:si>
     <x:t>9167904961</x:t>
   </x:si>
   <x:si>
     <x:t>Simply Recycle LLC proposes establishing and operating an innovative CRV redemption center in Pollock Pines, a rural community with limited access to convenient recycling options. The project will utilize Reverse Vending Machine (RVM) technology in an indoor, automated facility designed to provide clean, efficient, and customer-friendly redemption experiences.
 This new site will streamline CRV redemption through technology and digital recordkeeping, reducing wait times and minimizing manual handling. By introducing a modern, automated solution in an underserved community, Simply Recycle will create convenient access for local residents, divert more containers from disposal, and increase overall recycling participation in the region.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Orange              </x:t>
-[...147 lines deleted...]
-  <x:si>
     <x:t>Imperial            </x:t>
   </x:si>
   <x:si>
     <x:t>CPG Recycling LLC</x:t>
   </x:si>
   <x:si>
     <x:t> Gabriel Lopez Favela</x:t>
   </x:si>
   <x:si>
     <x:t>7605503296</x:t>
   </x:si>
   <x:si>
     <x:t>Brawley is a rural area with four unserved convenience zones, 11267, 11539, 12454, 271912, with a population that exceeds 26,000. CPG Recycling LLC will establish an RVM-equipped recycling center at 171 Main Street to bring relief to the situation.  
 Service will be provided Monday through Saturday from 9:00 a.m. to 6:00 p.m. The facility will offer service via bulk-feed Reverse Vending Machines to create a modern and user-friendly recycling center that increases redemption participation and reduces transaction time. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Retail Marketing Services, Inc.</x:t>
-[...8 lines deleted...]
-    <x:t>The RMS project will establish a new Bag Drop Recycling Center at Grocery Outlet in South Pasadena, located within an unserved convenience zone. Using a Bag Drop Kiosk system, the center will provide residents with a modern, convenient, and reliable option for redeeming CRV containers. The project will be managed by Retail Marketing Services, Inc. and supported by Grocery Outlet, with daily operations ensuring secure collection, processing, and electronic reimbursement. This investment will create long-term infrastructure that expands access, reduces barriers to redemption, and supports community sustainability.</x:t>
+    <x:t>Recycling Solution Sites, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Taher Ameri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8182033035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRV Recycling Solutions proposes a large-scale expansion of CRV redemption access across Ventura, San Bernardino, Riverside, and Orange Counties. The project will strategically deploy three RVMs and four Bag Drop systems to modernize and expand redemption capacity, with additional site upgrades to ensure each location is fully compliant and optimized for customer service.
+With a total budget of $4,997,079.99, this project is designed to transform CRV recycling access across ten zones, reduce barriers for consumers, and deliver modern, technology-driven redemption options.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Bernardino      </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Villalobos Recycling LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Marina Villalobos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6265024512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Villalobos Recycling proposes an innovative expansion of CRV redemption access through a dual strategy combining a mobile unit and a fixed-site Bag Drop. This approach will allow the applicant to provide both community-based mobile services and a permanent, technology-enabled drop-off location, expanding convenience and accessibility for diverse users.
+With a total budget of approximately $1.72 million, this project represents a comprehensive strategy to expand recycling convenience through both mobile and fixed-site solutions. By combining flexible, high-capacity equipment with trained staff, dedicated vehicles, and community engagement, Villalobos Recycling aims to modernize redemption services substantially improve consumer access to CRV redemption opportunities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modoc               </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Water Recycling Corporation</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Garrett Ingram</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5306400877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Water proposes a Mobile recycling program to expand CRV redemption access in remote and underserved communities. The project will deploy seven Mobile units across Modoc and Lassen Counties, supported by advanced technology and integrated processing systems.  The approximately $3.6 million budget facilitates cutting-edge technology at the anchor site, supporting service to a network that would otherwise be unserved. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orange              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovate Recycling Center, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Edwin Garcia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7144537028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovate Recycling Center Inc. will expand and modernize CRV redemption access through the creation of a new RVM site and the upgrade of an existing facility.
+With a total budget of approximately $2.3 million, the project will deliver advanced technology, operational capacity, and public engagement to significantly improve recycling convenience and efficiency.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Del Norte           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hambro Forest Products, Inc. DBA Hambro Recycling</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Randy Scott</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7079516203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hambro Forest Products, Inc. dba Hambro Recycling will launch a hybrid Bag Drop and Reverse Vending Machine (RVM) program across six existing Certified Recycling Centers in Shasta and Humboldt Counties. The project deploys bag drop systems with QR-coded bags, bulk RVMs to process mixed CRV containers, automated sorting, extended hours (6 AM–8 PM), and instant payout kiosks at Anderson and Arcata main facilities. These innovations provide convenient after-hours access, high-speed automated processing, and secure instant payments. Serving nine convenience zones solely operated by Hambro, the project is projected to increase CRV redemption by more than 1 million pounds annually (+29.4%), removing barriers for working families, shift workers, and residents.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quiroz Recycling Corporation</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Eriberto Quiroz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6198521054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quiroz Recycling is proposing a significant facility upgrade in Santee, CA to expand access to convenient CRV redemption in an area currently designated as a non-zone. The project will deploy a comprehensive system, featuring one RVM and a single ram baler, paired with advanced equipment, software integration, and supporting infrastructure.
+With a total budget of approximately $1.81 million, this project will deliver a modernized CRV redemption center that enhances recycling accessibility, operational efficiency, and community engagement, strengthening local recycling infrastructure and participation across the region.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 18</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -490,51 +490,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re405a6ad0ba545db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4d8e97a7cecf4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3f721e27a7e64be6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8d6142e92074ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa7c9a64baf04b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rafa2f3081f2e408e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -582,477 +582,477 @@
     </x:row>
     <x:row ht="34.497634887695313" customHeight="1" collapsed="0">
       <x:c r="A5" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="6" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="7"/>
       <x:c r="D5" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="5" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
-    <x:row ht="804.92596435546875" customHeight="1" collapsed="0">
+    <x:row ht="310.478759765625" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
-        <x:v>1864364</x:v>
+        <x:v>1077041</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H6" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row ht="367.96533203125" customHeight="1" collapsed="0">
+    <x:row ht="540.45355224609375" customHeight="1" collapsed="0">
       <x:c r="A7" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="8"/>
       <x:c r="D7" s="9" t="n">
-        <x:v>3114585</x:v>
+        <x:v>1760197</x:v>
       </x:c>
       <x:c r="E7" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G7" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H7" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
-    <x:row ht="724.450439453125" customHeight="1" collapsed="0">
+    <x:row ht="804.9259033203125" customHeight="1" collapsed="0">
       <x:c r="A8" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B8" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C8" s="8"/>
       <x:c r="D8" s="9" t="n">
-        <x:v>2809264</x:v>
+        <x:v>1864364</x:v>
       </x:c>
       <x:c r="E8" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F8" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G8" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H8" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
-    <x:row ht="540.4537353515625" customHeight="1" collapsed="0">
+    <x:row ht="724.450439453125" customHeight="1" collapsed="0">
       <x:c r="A9" s="8" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B9" s="8" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C9" s="8"/>
       <x:c r="D9" s="9" t="n">
-        <x:v>2443377</x:v>
+        <x:v>2809264</x:v>
       </x:c>
       <x:c r="E9" s="8" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F9" s="8" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G9" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H9" s="8" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="H9" s="8" t="s">
-[...3 lines deleted...]
-    <x:row ht="540.453369140625" customHeight="1" collapsed="0">
+    </x:row>
+    <x:row ht="528.94482421875" customHeight="1" collapsed="0">
       <x:c r="A10" s="8" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B10" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C10" s="8"/>
       <x:c r="D10" s="9" t="n">
-        <x:v>2319304</x:v>
+        <x:v>1086549</x:v>
       </x:c>
       <x:c r="E10" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F10" s="8" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="F10" s="8" t="s">
+      <x:c r="G10" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H10" s="8" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="G10" s="8" t="s">
+    </x:row>
+    <x:row ht="540.453369140625" customHeight="1" collapsed="0">
+      <x:c r="A11" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="H10" s="8" t="s">
+      <x:c r="B11" s="8" t="s">
         <x:v>37</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
       <x:c r="C11" s="8"/>
       <x:c r="D11" s="9" t="n">
-        <x:v>2714221</x:v>
+        <x:v>3561114</x:v>
       </x:c>
       <x:c r="E11" s="8" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F11" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G11" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="F11" s="8" t="s">
+      <x:c r="H11" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="G11" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H11" s="8" t="s">
+    </x:row>
+    <x:row ht="597.9404296875" customHeight="1" collapsed="0">
+      <x:c r="A12" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B12" s="8" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>44</x:v>
       </x:c>
       <x:c r="C12" s="8"/>
       <x:c r="D12" s="9" t="n">
-        <x:v>580420</x:v>
+        <x:v>1007337</x:v>
       </x:c>
       <x:c r="E12" s="8" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="F12" s="8" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G12" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H12" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="F12" s="8" t="s">
+    </x:row>
+    <x:row ht="367.96533203125" customHeight="1" collapsed="0">
+      <x:c r="A13" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="G12" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H12" s="8" t="s">
+      <x:c r="B13" s="8" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
       <x:c r="C13" s="8"/>
       <x:c r="D13" s="9" t="n">
-        <x:v>3610791</x:v>
+        <x:v>3114585</x:v>
       </x:c>
       <x:c r="E13" s="8" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F13" s="8" t="s">
-        <x:v>51</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H13" s="8" t="s">
+        <x:v>50</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="540.45361328125" customHeight="1" collapsed="0">
+      <x:c r="A14" s="8" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B14" s="8" t="s">
         <x:v>52</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
       <x:c r="C14" s="8"/>
       <x:c r="D14" s="9" t="n">
-        <x:v>1007337</x:v>
+        <x:v>2319304</x:v>
       </x:c>
       <x:c r="E14" s="8" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F14" s="8" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G14" s="8" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="F14" s="8" t="s">
+      <x:c r="H14" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="G14" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H14" s="8" t="s">
+    </x:row>
+    <x:row ht="540.45361328125" customHeight="1" collapsed="0">
+      <x:c r="A15" s="8" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B15" s="8" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
       <x:c r="C15" s="8"/>
       <x:c r="D15" s="9" t="n">
-        <x:v>2242255</x:v>
+        <x:v>2443377</x:v>
       </x:c>
       <x:c r="E15" s="8" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F15" s="8" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G15" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="F15" s="8" t="s">
+      <x:c r="H15" s="8" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="G15" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H15" s="8" t="s">
+    </x:row>
+    <x:row ht="678.44384765625" customHeight="1" collapsed="0">
+      <x:c r="A16" s="8" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>22</x:v>
       </x:c>
       <x:c r="B16" s="8" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C16" s="8"/>
       <x:c r="D16" s="9" t="n">
-        <x:v>1086549</x:v>
+        <x:v>2714221</x:v>
       </x:c>
       <x:c r="E16" s="8" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F16" s="8" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G16" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H16" s="8" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
-    <x:row ht="540.45361328125" customHeight="1" collapsed="0">
+    <x:row ht="448.46923828125" customHeight="1" collapsed="0">
       <x:c r="A17" s="8" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B17" s="8" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C17" s="8"/>
       <x:c r="D17" s="9" t="n">
-        <x:v>3561114</x:v>
+        <x:v>2412086</x:v>
       </x:c>
       <x:c r="E17" s="8" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F17" s="8" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G17" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H17" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="H17" s="8" t="s">
+    </x:row>
+    <x:row ht="563.44287109375" customHeight="1" collapsed="0">
+      <x:c r="A18" s="8" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B18" s="8" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
       <x:c r="C18" s="8"/>
       <x:c r="D18" s="9" t="n">
-        <x:v>1614041</x:v>
+        <x:v>2268999</x:v>
       </x:c>
       <x:c r="E18" s="8" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F18" s="8" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="F18" s="8" t="s">
+      <x:c r="G18" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H18" s="8" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="G18" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H18" s="8" t="s">
+    </x:row>
+    <x:row ht="724.45068359375" customHeight="1" collapsed="0">
+      <x:c r="A19" s="8" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
       <x:c r="B19" s="8" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C19" s="8"/>
       <x:c r="D19" s="9" t="n">
-        <x:v>1077041</x:v>
+        <x:v>824107</x:v>
       </x:c>
       <x:c r="E19" s="8" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F19" s="8" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G19" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H19" s="8" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
-    <x:row ht="724.4501953125" customHeight="1" collapsed="0">
+    <x:row ht="390.95361328125" customHeight="1" collapsed="0">
       <x:c r="A20" s="8" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B20" s="8" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C20" s="8"/>
       <x:c r="D20" s="9" t="n">
-        <x:v>824107</x:v>
+        <x:v>3610791</x:v>
       </x:c>
       <x:c r="E20" s="8" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F20" s="8" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G20" s="8" t="s">
-        <x:v>71</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H20" s="8" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
-    <x:row ht="563.4423828125" customHeight="1" collapsed="0">
+    <x:row ht="333.4677734375" customHeight="1" collapsed="0">
       <x:c r="A21" s="8" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B21" s="8" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C21" s="8"/>
       <x:c r="D21" s="9" t="n">
-        <x:v>2268999</x:v>
+        <x:v>580420</x:v>
       </x:c>
       <x:c r="E21" s="8" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F21" s="8" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G21" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H21" s="8" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
-    <x:row ht="448.4697265625" customHeight="1" collapsed="0">
+    <x:row ht="701.43359375" customHeight="1" collapsed="0">
       <x:c r="A22" s="8" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B22" s="8" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C22" s="8"/>
       <x:c r="D22" s="9" t="n">
-        <x:v>2412086</x:v>
+        <x:v>2242255</x:v>
       </x:c>
       <x:c r="E22" s="8" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F22" s="8" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G22" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H22" s="8" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
-    <x:row ht="540.453125" customHeight="1" collapsed="0">
+    <x:row ht="609.4482421875" customHeight="1" collapsed="0">
       <x:c r="A23" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B23" s="8" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C23" s="8"/>
       <x:c r="D23" s="9" t="n">
-        <x:v>1760197</x:v>
+        <x:v>1614041</x:v>
       </x:c>
       <x:c r="E23" s="8" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F23" s="8" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G23" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H23" s="8" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.400390625" customHeight="1" collapsed="0">
       <x:c r="A24" s="10" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B24" s="10" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C24" s="10"/>
       <x:c r="D24" s="11" t="n">
         <x:v>37310052</x:v>
       </x:c>
       <x:c r="E24" s="10" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F24" s="10" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G24" s="10" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -1067,29 +1067,29 @@
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 24, 2026 2:56 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 14, 2026 12:22 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>