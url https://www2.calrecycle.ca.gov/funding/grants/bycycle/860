--- v5 (2026-07-14)
+++ v6 (2026-08-05)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6adba93e67ef4055" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a519b867bb0448e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rfa7c9a64baf04b63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rf0be0d0bb3534aff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 Beverage Container Redemption Innovation Grant Program (RIG3)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -490,51 +490,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8d6142e92074ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa7c9a64baf04b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rafa2f3081f2e408e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a00cc62d46c45b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf0be0d0bb3534aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R122ef860a55d4c44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1067,29 +1067,29 @@
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 14, 2026 12:22 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 5, 2026 4:50 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>