--- v6 (2026-08-05)
+++ v7 (2026-09-02)
@@ -1,361 +1,361 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a519b867bb0448e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f79910613df4d2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rf0be0d0bb3534aff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R6dfb8c246baf46cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 Beverage Container Redemption Innovation Grant Program (RIG3)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
-    <x:t>Santa Clara         </x:t>
-[...8 lines deleted...]
-    <x:t>6507961054</x:t>
+    <x:t>Contra Costa        </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pavels Recycling LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Pavel Pislar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9166210354</x:t>
   </x:si>
   <x:si>
     <x:t>Tiffany Morris</x:t>
-  </x:si>
-[...31 lines deleted...]
-    <x:t>9166210354</x:t>
   </x:si>
   <x:si>
     <x:t>Pavels Recycling LLC is upgrading its existing recycling center with the installation of advanced reverse vending solution designed to streamline customer experience and modernize beverage container redemption.
 This innovative kiosk will provide faster and more accurate transactions, reduce wait times, and create a cleaner, more efficient recycling process for customers. By using technology to automate redemption, the center will be able to better serve the community by improving access &amp; convenience, enhancing community cleanliness, supporting environmental goals, and encouraging local participation.
 Overall, this upgrade demonstrates Pavels Recycling LLC’s commitment to sustainability, innovation, and community service by offering a state-of-the-art recycling experience that benefits both residents and the environment.</x:t>
   </x:si>
   <x:si>
+    <x:t>Sacramento          </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circularity Recycling, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Shalita Brydie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9163520777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stephanie Livingston</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circularity Recycling LLC, an existing certified recycling center, is seeking to expand CRV redemption access in Sacramento’s underserved convenience zones.
+The project will deploy state-of-the-art Reverse Vending Machines (RVMs) and the related infrastructure to provide reliable, high-speed, and user-friendly recycling access for residents. The sites identified are strategically selected to close existing service gaps.</x:t>
+  </x:si>
+  <x:si>
     <x:t>San Diego           </x:t>
   </x:si>
   <x:si>
     <x:t>Nokola Holdings L.L.C.</x:t>
   </x:si>
   <x:si>
     <x:t> Anthony St John</x:t>
   </x:si>
   <x:si>
     <x:t>6199332520</x:t>
   </x:si>
   <x:si>
     <x:t>Nokola Holdings L.L.C. will utilize the grant to expand its existing facility, enabling the installation of Reverse Vending Machines (RVMs) and the processing of beverage containers collected from an innovative, all-in-one CRV mobile recycling unit. In addition to on-site buyback, the Mobile Unit will also feature a secure Bag Drop-Off option, allowing customers to leave pre-tagged bags of recyclables for later sorting, processing and payout. This added convenience helps reduce waiting times, encourages higher participation, and makes recycling more accessible for those unable to remain on-site.
 Establishing a state-of-the-art centralized facility will allow Nokila Holdings L.L.C. to expand with RVM services and deploy mobile collection, improving accessibility and convenience for underserved and disadvantaged community.</x:t>
   </x:si>
   <x:si>
-    <x:t>SD Recycling Depot</x:t>
-[...57 lines deleted...]
-  <x:si>
     <x:t>San Joaquin         </x:t>
   </x:si>
   <x:si>
+    <x:t>P &amp; R Recycling LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Pablo Rodriguez</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2095187076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Justine Taylor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P &amp; R Recycling LLC is committed to supporting both the environment and the local economy through innovative recycling solutions. The existing Lodi facility will be upgraded with advanced Reverse Vending Machine (RVM) technology, enabling faster transactions, reducing operational costs, and enhancing the overall customer experience for residents. In addition, a brand-new Escalon location will feature a state-of-the-art outdoor kiosk, also equipped with RVM technology, designed to provide a clean, efficient, and accessible way for the community to redeem CRV beverage containers. </x:t>
+  </x:si>
+  <x:si>
     <x:t>M &amp; R Recycling LLC</x:t>
   </x:si>
   <x:si>
     <x:t> Fernando Rodriguez Medina</x:t>
   </x:si>
   <x:si>
     <x:t>2093653299</x:t>
   </x:si>
   <x:si>
     <x:t>Danbaki Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>M &amp; R Recycling, LLC will utilize grant funds to upgrade its existing recycling centers in Lockeford and Jackson with state-of-the-art Reverse Vending Machine (RVM) technology. These enhancements will streamline the CRV redemption process, increase operational efficiency, reduce wait times, and provide customers with a cleaner, faster, and more user-friendly recycling experience. By modernizing facilities, M&amp;R Recycling, LLC aims to improve customer satisfaction, promote environmental responsibility, and set a higher standard for recycling services in the community.</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>P &amp; R Recycling LLC is committed to supporting both the environment and the local economy through innovative recycling solutions. The existing Lodi facility will be upgraded with advanced Reverse Vending Machine (RVM) technology, enabling faster transactions, reducing operational costs, and enhancing the overall customer experience for residents. In addition, a brand-new Escalon location will feature a state-of-the-art outdoor kiosk, also equipped with RVM technology, designed to provide a clean, efficient, and accessible way for the community to redeem CRV beverage containers. </x:t>
   </x:si>
   <x:si>
     <x:t>Placer              </x:t>
   </x:si>
   <x:si>
     <x:t>Simply Recycle LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Ms Jacie Leavitt</x:t>
   </x:si>
   <x:si>
     <x:t>9167904961</x:t>
   </x:si>
   <x:si>
     <x:t>Simply Recycle LLC proposes establishing and operating an innovative CRV redemption center in Pollock Pines, a rural community with limited access to convenient recycling options. The project will utilize Reverse Vending Machine (RVM) technology in an indoor, automated facility designed to provide clean, efficient, and customer-friendly redemption experiences.
 This new site will streamline CRV redemption through technology and digital recordkeeping, reducing wait times and minimizing manual handling. By introducing a modern, automated solution in an underserved community, Simply Recycle will create convenient access for local residents, divert more containers from disposal, and increase overall recycling participation in the region.
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Orange              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovate Recycling Center, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Edwin Garcia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7144537028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovate Recycling Center Inc. will expand and modernize CRV redemption access through the creation of a new RVM site and the upgrade of an existing facility.
+With a total budget of approximately $2.3 million, the project will deliver advanced technology, operational capacity, and public engagement to significantly improve recycling convenience and efficiency.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modoc               </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Water Recycling Corporation</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Garrett Ingram</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5306400877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Water proposes a Mobile recycling program to expand CRV redemption access in remote and underserved communities. The project will deploy seven Mobile units across Modoc and Lassen Counties, supported by advanced technology and integrated processing systems.  The approximately $3.6 million budget facilitates cutting-edge technology at the anchor site, supporting service to a network that would otherwise be unserved. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santa Clara         </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Story Road Recycling LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Ralph Alcantar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9518181887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Story Road Recycling, LLC, an existing certified recycling center operating in San Jose for over 50 years, will expand its facility through the installation of innovative Reverse Vending Machine kiosks. This technology will provide bulk-feed, self-service redemption for aluminum and PET containers, reducing wait times and offering modern payment options. The project also includes the purchase of a vehicle for mobile outreach and a new electric forklift to improve operational efficiency. These improvements will enhance accessibility to recycling services, increase redemption participation in a disadvantaged community, and promote long-term environmental sustainability.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Del Norte           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hambro Forest Products, Inc. DBA Hambro Recycling</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Randy Scott</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7079516203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hambro Forest Products, Inc. dba Hambro Recycling will launch a hybrid Bag Drop and Reverse Vending Machine (RVM) program across six existing Certified Recycling Centers in Shasta and Humboldt Counties. The project deploys bag drop systems with QR-coded bags, bulk RVMs to process mixed CRV containers, automated sorting, extended hours (6 AM–8 PM), and instant payout kiosks at Anderson and Arcata main facilities. These innovations provide convenient after-hours access, high-speed automated processing, and secure instant payments. Serving nine convenience zones solely operated by Hambro, the project is projected to increase CRV redemption by more than 1 million pounds annually (+29.4%), removing barriers for working families, shift workers, and residents.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SD Recycling Depot</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Mary Camacho</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6198323848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SD Recycling Depot proposes a comprehensive upgrade of its RVM facility to expand access to convenient CRV redemption services. The project will deliver a state-of-the-art automated recycling center supported by advanced technology, durable infrastructure, and dedicated staff. 
+With a total project budget of approximately $1.18 million, SD Recycling Depot is positioned to deliver a modernized, accessible, and sustainable redemption facility that enhances convenience zone coverage while aligning with California’s recycling innovation goals. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yuba                </x:t>
+  </x:si>
+  <x:si>
+    <x:t>GUIDO'S RECYCLING II LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Adrian Guido</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7602016866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Le</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guido’s Recycling is proposing to expand its existing recycling centers in Paradise and Gridley by installing reverse vending machine technology that will provide residents with convenient and innovative CRV redemption opportunities. At the Paradise site, the project includes a Bulk RVM to serve a community still rebuilding from the Camp Fire, while the Gridley site will establish a new kiosk with two Bulk RVMs to improve service for a rural and agricultural population. Together, these improvements will modernize Guido’s Recycling’s facilities, reduce wait times, and significantly increase container redemption volumes. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quiroz Recycling Corporation</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Eriberto Quiroz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6198521054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quiroz Recycling is proposing a significant facility upgrade in Santee, CA to expand access to convenient CRV redemption in an area currently designated as a non-zone. The project will deploy a comprehensive system, featuring one RVM and a single ram baler, paired with advanced equipment, software integration, and supporting infrastructure.
+With a total budget of approximately $1.81 million, this project will deliver a modernized CRV redemption center that enhances recycling accessibility, operational efficiency, and community engagement, strengthening local recycling infrastructure and participation across the region.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Jose Conservation Corps</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Robert Walker</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6507961054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The San Jose Conservation Corps CRV Redemption program will utilize an innovative diversified approach to increase CRV accessibility and education in the SF Bay Area by expanding their existing certified recycling center through mobile RVM recycling in unserved convenience zones and installing RVMs registered as new recycling centers in local unserved grocery stores.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Bernardino      </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Villalobos Recycling LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Marina Villalobos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6265024512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Villalobos Recycling proposes an innovative expansion of CRV redemption access through a dual strategy combining a mobile unit and a fixed-site Bag Drop. This approach will allow the applicant to provide both community-based mobile services and a permanent, technology-enabled drop-off location, expanding convenience and accessibility for diverse users.
+With a total budget of approximately $1.72 million, this project represents a comprehensive strategy to expand recycling convenience through both mobile and fixed-site solutions. By combining flexible, high-capacity equipment with trained staff, dedicated vehicles, and community engagement, Villalobos Recycling aims to modernize redemption services substantially improve consumer access to CRV redemption opportunities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Los Angeles         </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recycling Solution Sites, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Taher Ameri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8182033035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRV Recycling Solutions proposes a large-scale expansion of CRV redemption access across Ventura, San Bernardino, Riverside, and Orange Counties. The project will strategically deploy three RVMs and four Bag Drop systems to modernize and expand redemption capacity, with additional site upgrades to ensure each location is fully compliant and optimized for customer service.
+With a total budget of $4,997,079.99, this project is designed to transform CRV recycling access across ten zones, reduce barriers for consumers, and deliver modern, technology-driven redemption options.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Imperial            </x:t>
   </x:si>
   <x:si>
     <x:t>CPG Recycling LLC</x:t>
   </x:si>
   <x:si>
     <x:t> Gabriel Lopez Favela</x:t>
   </x:si>
   <x:si>
     <x:t>7605503296</x:t>
   </x:si>
   <x:si>
     <x:t>Brawley is a rural area with four unserved convenience zones, 11267, 11539, 12454, 271912, with a population that exceeds 26,000. CPG Recycling LLC will establish an RVM-equipped recycling center at 171 Main Street to bring relief to the situation.  
 Service will be provided Monday through Saturday from 9:00 a.m. to 6:00 p.m. The facility will offer service via bulk-feed Reverse Vending Machines to create a modern and user-friendly recycling center that increases redemption participation and reduces transaction time. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Recycling Solution Sites, INC</x:t>
-[...84 lines deleted...]
-With a total budget of approximately $1.81 million, this project will deliver a modernized CRV redemption center that enhances recycling accessibility, operational efficiency, and community engagement, strengthening local recycling infrastructure and participation across the region.</x:t>
+    <x:t>Retail Marketing Services, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Heather Dougherty</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2162009439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The RMS project will establish a new Bag Drop Recycling Center at Grocery Outlet in South Pasadena, located within an unserved convenience zone. Using a Bag Drop Kiosk system, the center will provide residents with a modern, convenient, and reliable option for redeeming CRV containers. The project will be managed by Retail Marketing Services, Inc. and supported by Grocery Outlet, with daily operations ensuring secure collection, processing, and electronic reimbursement. This investment will create long-term infrastructure that expands access, reduces barriers to redemption, and supports community sustainability.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 18</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -490,51 +490,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a00cc62d46c45b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf0be0d0bb3534aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R122ef860a55d4c44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cfe57dc847a42ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6dfb8c246baf46cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5915641cc3f54192" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -582,477 +582,477 @@
     </x:row>
     <x:row ht="34.497634887695313" customHeight="1" collapsed="0">
       <x:c r="A5" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="6" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="7"/>
       <x:c r="D5" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="5" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
-    <x:row ht="310.478759765625" customHeight="1" collapsed="0">
+    <x:row ht="804.92596435546875" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
-        <x:v>1077041</x:v>
+        <x:v>1864364</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H6" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row ht="540.45355224609375" customHeight="1" collapsed="0">
+    <x:row ht="367.96533203125" customHeight="1" collapsed="0">
       <x:c r="A7" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="8"/>
       <x:c r="D7" s="9" t="n">
-        <x:v>1760197</x:v>
+        <x:v>3114585</x:v>
       </x:c>
       <x:c r="E7" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G7" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H7" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
-    <x:row ht="804.9259033203125" customHeight="1" collapsed="0">
+    <x:row ht="724.450439453125" customHeight="1" collapsed="0">
       <x:c r="A8" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B8" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C8" s="8"/>
       <x:c r="D8" s="9" t="n">
-        <x:v>1864364</x:v>
+        <x:v>2809264</x:v>
       </x:c>
       <x:c r="E8" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F8" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G8" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H8" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
-    <x:row ht="724.450439453125" customHeight="1" collapsed="0">
+    <x:row ht="540.4537353515625" customHeight="1" collapsed="0">
       <x:c r="A9" s="8" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B9" s="8" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C9" s="8"/>
       <x:c r="D9" s="9" t="n">
-        <x:v>2809264</x:v>
+        <x:v>2443377</x:v>
       </x:c>
       <x:c r="E9" s="8" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F9" s="8" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G9" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H9" s="8" t="s">
-        <x:v>31</x:v>
-[...2 lines deleted...]
-    <x:row ht="528.94482421875" customHeight="1" collapsed="0">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="540.453369140625" customHeight="1" collapsed="0">
       <x:c r="A10" s="8" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B10" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C10" s="8"/>
       <x:c r="D10" s="9" t="n">
-        <x:v>1086549</x:v>
+        <x:v>2319304</x:v>
       </x:c>
       <x:c r="E10" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F10" s="8" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G10" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H10" s="8" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-    <x:row ht="540.453369140625" customHeight="1" collapsed="0">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="678.444091796875" customHeight="1" collapsed="0">
       <x:c r="A11" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B11" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C11" s="8"/>
       <x:c r="D11" s="9" t="n">
-        <x:v>3561114</x:v>
+        <x:v>2714221</x:v>
       </x:c>
       <x:c r="E11" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F11" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G11" s="8" t="s">
-        <x:v>40</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H11" s="8" t="s">
-        <x:v>41</x:v>
-[...2 lines deleted...]
-    <x:row ht="597.9404296875" customHeight="1" collapsed="0">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="333.4677734375" customHeight="1" collapsed="0">
       <x:c r="A12" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B12" s="8" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C12" s="8"/>
       <x:c r="D12" s="9" t="n">
-        <x:v>1007337</x:v>
+        <x:v>580420</x:v>
       </x:c>
       <x:c r="E12" s="8" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F12" s="8" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G12" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H12" s="8" t="s">
-        <x:v>45</x:v>
-[...2 lines deleted...]
-    <x:row ht="367.96533203125" customHeight="1" collapsed="0">
+        <x:v>47</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="390.954345703125" customHeight="1" collapsed="0">
       <x:c r="A13" s="8" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B13" s="8" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C13" s="8"/>
       <x:c r="D13" s="9" t="n">
-        <x:v>3114585</x:v>
+        <x:v>3610791</x:v>
       </x:c>
       <x:c r="E13" s="8" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F13" s="8" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H13" s="8" t="s">
-        <x:v>50</x:v>
-[...2 lines deleted...]
-    <x:row ht="540.45361328125" customHeight="1" collapsed="0">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="597.9404296875" customHeight="1" collapsed="0">
       <x:c r="A14" s="8" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B14" s="8" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C14" s="8"/>
       <x:c r="D14" s="9" t="n">
-        <x:v>2319304</x:v>
+        <x:v>1007337</x:v>
       </x:c>
       <x:c r="E14" s="8" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F14" s="8" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G14" s="8" t="s">
-        <x:v>55</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H14" s="8" t="s">
-        <x:v>56</x:v>
-[...2 lines deleted...]
-    <x:row ht="540.45361328125" customHeight="1" collapsed="0">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="701.4326171875" customHeight="1" collapsed="0">
       <x:c r="A15" s="8" t="s">
-        <x:v>51</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B15" s="8" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C15" s="8"/>
       <x:c r="D15" s="9" t="n">
-        <x:v>2443377</x:v>
+        <x:v>2242255</x:v>
       </x:c>
       <x:c r="E15" s="8" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F15" s="8" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G15" s="8" t="s">
-        <x:v>60</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H15" s="8" t="s">
-        <x:v>61</x:v>
-[...2 lines deleted...]
-    <x:row ht="678.44384765625" customHeight="1" collapsed="0">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="528.94482421875" customHeight="1" collapsed="0">
       <x:c r="A16" s="8" t="s">
-        <x:v>62</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B16" s="8" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C16" s="8"/>
       <x:c r="D16" s="9" t="n">
-        <x:v>2714221</x:v>
+        <x:v>1086549</x:v>
       </x:c>
       <x:c r="E16" s="8" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F16" s="8" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G16" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H16" s="8" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
-    <x:row ht="448.46923828125" customHeight="1" collapsed="0">
+    <x:row ht="540.45361328125" customHeight="1" collapsed="0">
       <x:c r="A17" s="8" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B17" s="8" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C17" s="8"/>
       <x:c r="D17" s="9" t="n">
-        <x:v>2412086</x:v>
+        <x:v>3561114</x:v>
       </x:c>
       <x:c r="E17" s="8" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F17" s="8" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G17" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H17" s="8" t="s">
-        <x:v>71</x:v>
-[...2 lines deleted...]
-    <x:row ht="563.44287109375" customHeight="1" collapsed="0">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="609.44873046875" customHeight="1" collapsed="0">
       <x:c r="A18" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="8" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C18" s="8"/>
       <x:c r="D18" s="9" t="n">
-        <x:v>2268999</x:v>
+        <x:v>1614041</x:v>
       </x:c>
       <x:c r="E18" s="8" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F18" s="8" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G18" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H18" s="8" t="s">
-        <x:v>75</x:v>
-[...2 lines deleted...]
-    <x:row ht="724.45068359375" customHeight="1" collapsed="0">
+        <x:v>76</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="310.47900390625" customHeight="1" collapsed="0">
       <x:c r="A19" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B19" s="8" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C19" s="8"/>
       <x:c r="D19" s="9" t="n">
-        <x:v>824107</x:v>
+        <x:v>1077041</x:v>
       </x:c>
       <x:c r="E19" s="8" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F19" s="8" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G19" s="8" t="s">
-        <x:v>40</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H19" s="8" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
-    <x:row ht="390.95361328125" customHeight="1" collapsed="0">
+    <x:row ht="724.4501953125" customHeight="1" collapsed="0">
       <x:c r="A20" s="8" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B20" s="8" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C20" s="8"/>
       <x:c r="D20" s="9" t="n">
-        <x:v>3610791</x:v>
+        <x:v>824107</x:v>
       </x:c>
       <x:c r="E20" s="8" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F20" s="8" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G20" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H20" s="8" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
-    <x:row ht="333.4677734375" customHeight="1" collapsed="0">
+    <x:row ht="563.4423828125" customHeight="1" collapsed="0">
       <x:c r="A21" s="8" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B21" s="8" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C21" s="8"/>
       <x:c r="D21" s="9" t="n">
-        <x:v>580420</x:v>
+        <x:v>2268999</x:v>
       </x:c>
       <x:c r="E21" s="8" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F21" s="8" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G21" s="8" t="s">
-        <x:v>55</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H21" s="8" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
-    <x:row ht="701.43359375" customHeight="1" collapsed="0">
+    <x:row ht="448.4697265625" customHeight="1" collapsed="0">
       <x:c r="A22" s="8" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B22" s="8" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C22" s="8"/>
       <x:c r="D22" s="9" t="n">
-        <x:v>2242255</x:v>
+        <x:v>2412086</x:v>
       </x:c>
       <x:c r="E22" s="8" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F22" s="8" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G22" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H22" s="8" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
-    <x:row ht="609.4482421875" customHeight="1" collapsed="0">
+    <x:row ht="540.453125" customHeight="1" collapsed="0">
       <x:c r="A23" s="8" t="s">
-        <x:v>27</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B23" s="8" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C23" s="8"/>
       <x:c r="D23" s="9" t="n">
-        <x:v>1614041</x:v>
+        <x:v>1760197</x:v>
       </x:c>
       <x:c r="E23" s="8" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F23" s="8" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G23" s="8" t="s">
-        <x:v>60</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H23" s="8" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.400390625" customHeight="1" collapsed="0">
       <x:c r="A24" s="10" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B24" s="10" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C24" s="10"/>
       <x:c r="D24" s="11" t="n">
         <x:v>37310052</x:v>
       </x:c>
       <x:c r="E24" s="10" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F24" s="10" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G24" s="10" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -1067,29 +1067,29 @@
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 5, 2026 4:50 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 2, 2026 1:06 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>