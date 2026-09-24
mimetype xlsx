--- v7 (2026-09-02)
+++ v8 (2026-09-24)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f79910613df4d2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74b3ea144aaa4837" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R6dfb8c246baf46cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Re8bc3fd79dba4370"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 Beverage Container Redemption Innovation Grant Program (RIG3)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -490,51 +490,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cfe57dc847a42ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6dfb8c246baf46cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5915641cc3f54192" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfab3476566d84f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re8bc3fd79dba4370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R31dbd2a1f110445b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1067,29 +1067,29 @@
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 2, 2026 1:06 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 24, 2026 8:55 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>