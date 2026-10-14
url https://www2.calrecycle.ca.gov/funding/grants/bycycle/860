--- v8 (2026-09-24)
+++ v9 (2026-10-14)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74b3ea144aaa4837" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce401de043e44a70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Re8bc3fd79dba4370"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R6282e0cd98bb4c93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 Beverage Container Redemption Innovation Grant Program (RIG3)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
@@ -98,53 +98,50 @@
     <x:t>Nokola Holdings L.L.C.</x:t>
   </x:si>
   <x:si>
     <x:t> Anthony St John</x:t>
   </x:si>
   <x:si>
     <x:t>6199332520</x:t>
   </x:si>
   <x:si>
     <x:t>Nokola Holdings L.L.C. will utilize the grant to expand its existing facility, enabling the installation of Reverse Vending Machines (RVMs) and the processing of beverage containers collected from an innovative, all-in-one CRV mobile recycling unit. In addition to on-site buyback, the Mobile Unit will also feature a secure Bag Drop-Off option, allowing customers to leave pre-tagged bags of recyclables for later sorting, processing and payout. This added convenience helps reduce waiting times, encourages higher participation, and makes recycling more accessible for those unable to remain on-site.
 Establishing a state-of-the-art centralized facility will allow Nokila Holdings L.L.C. to expand with RVM services and deploy mobile collection, improving accessibility and convenience for underserved and disadvantaged community.</x:t>
   </x:si>
   <x:si>
     <x:t>San Joaquin         </x:t>
   </x:si>
   <x:si>
     <x:t>P &amp; R Recycling LLC</x:t>
   </x:si>
   <x:si>
     <x:t> Pablo Rodriguez</x:t>
   </x:si>
   <x:si>
     <x:t>2095187076</x:t>
   </x:si>
   <x:si>
-    <x:t>Justine Taylor</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>P &amp; R Recycling LLC is committed to supporting both the environment and the local economy through innovative recycling solutions. The existing Lodi facility will be upgraded with advanced Reverse Vending Machine (RVM) technology, enabling faster transactions, reducing operational costs, and enhancing the overall customer experience for residents. In addition, a brand-new Escalon location will feature a state-of-the-art outdoor kiosk, also equipped with RVM technology, designed to provide a clean, efficient, and accessible way for the community to redeem CRV beverage containers. </x:t>
   </x:si>
   <x:si>
     <x:t>M &amp; R Recycling LLC</x:t>
   </x:si>
   <x:si>
     <x:t> Fernando Rodriguez Medina</x:t>
   </x:si>
   <x:si>
     <x:t>2093653299</x:t>
   </x:si>
   <x:si>
     <x:t>Danbaki Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>M &amp; R Recycling, LLC will utilize grant funds to upgrade its existing recycling centers in Lockeford and Jackson with state-of-the-art Reverse Vending Machine (RVM) technology. These enhancements will streamline the CRV redemption process, increase operational efficiency, reduce wait times, and provide customers with a cleaner, faster, and more user-friendly recycling experience. By modernizing facilities, M&amp;R Recycling, LLC aims to improve customer satisfaction, promote environmental responsibility, and set a higher standard for recycling services in the community.</x:t>
   </x:si>
   <x:si>
     <x:t>Placer              </x:t>
   </x:si>
   <x:si>
     <x:t>Simply Recycle LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Ms Jacie Leavitt</x:t>
@@ -194,91 +191,97 @@
   <x:si>
     <x:t>Story Road Recycling LLC</x:t>
   </x:si>
   <x:si>
     <x:t> Ralph Alcantar</x:t>
   </x:si>
   <x:si>
     <x:t>9518181887</x:t>
   </x:si>
   <x:si>
     <x:t>Story Road Recycling, LLC, an existing certified recycling center operating in San Jose for over 50 years, will expand its facility through the installation of innovative Reverse Vending Machine kiosks. This technology will provide bulk-feed, self-service redemption for aluminum and PET containers, reducing wait times and offering modern payment options. The project also includes the purchase of a vehicle for mobile outreach and a new electric forklift to improve operational efficiency. These improvements will enhance accessibility to recycling services, increase redemption participation in a disadvantaged community, and promote long-term environmental sustainability.</x:t>
   </x:si>
   <x:si>
     <x:t>Del Norte           </x:t>
   </x:si>
   <x:si>
     <x:t>Hambro Forest Products, Inc. DBA Hambro Recycling</x:t>
   </x:si>
   <x:si>
     <x:t> Randy Scott</x:t>
   </x:si>
   <x:si>
     <x:t>7079516203</x:t>
   </x:si>
   <x:si>
+    <x:t>Cassandra Moore</x:t>
+  </x:si>
+  <x:si>
     <x:t>Hambro Forest Products, Inc. dba Hambro Recycling will launch a hybrid Bag Drop and Reverse Vending Machine (RVM) program across six existing Certified Recycling Centers in Shasta and Humboldt Counties. The project deploys bag drop systems with QR-coded bags, bulk RVMs to process mixed CRV containers, automated sorting, extended hours (6 AM–8 PM), and instant payout kiosks at Anderson and Arcata main facilities. These innovations provide convenient after-hours access, high-speed automated processing, and secure instant payments. Serving nine convenience zones solely operated by Hambro, the project is projected to increase CRV redemption by more than 1 million pounds annually (+29.4%), removing barriers for working families, shift workers, and residents.</x:t>
   </x:si>
   <x:si>
     <x:t>SD Recycling Depot</x:t>
   </x:si>
   <x:si>
     <x:t> Mary Camacho</x:t>
   </x:si>
   <x:si>
     <x:t>6198323848</x:t>
   </x:si>
   <x:si>
     <x:t>SD Recycling Depot proposes a comprehensive upgrade of its RVM facility to expand access to convenient CRV redemption services. The project will deliver a state-of-the-art automated recycling center supported by advanced technology, durable infrastructure, and dedicated staff. 
 With a total project budget of approximately $1.18 million, SD Recycling Depot is positioned to deliver a modernized, accessible, and sustainable redemption facility that enhances convenience zone coverage while aligning with California’s recycling innovation goals. </x:t>
   </x:si>
   <x:si>
     <x:t>Yuba                </x:t>
   </x:si>
   <x:si>
     <x:t>GUIDO'S RECYCLING II LLC</x:t>
   </x:si>
   <x:si>
     <x:t> Adrian Guido</x:t>
   </x:si>
   <x:si>
     <x:t>7602016866</x:t>
   </x:si>
   <x:si>
     <x:t>Tyler Le</x:t>
   </x:si>
   <x:si>
     <x:t>Guido’s Recycling is proposing to expand its existing recycling centers in Paradise and Gridley by installing reverse vending machine technology that will provide residents with convenient and innovative CRV redemption opportunities. At the Paradise site, the project includes a Bulk RVM to serve a community still rebuilding from the Camp Fire, while the Gridley site will establish a new kiosk with two Bulk RVMs to improve service for a rural and agricultural population. Together, these improvements will modernize Guido’s Recycling’s facilities, reduce wait times, and significantly increase container redemption volumes. </x:t>
   </x:si>
   <x:si>
     <x:t>Quiroz Recycling Corporation</x:t>
   </x:si>
   <x:si>
     <x:t> Eriberto Quiroz</x:t>
   </x:si>
   <x:si>
     <x:t>6198521054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Justine Taylor</x:t>
   </x:si>
   <x:si>
     <x:t>Quiroz Recycling is proposing a significant facility upgrade in Santee, CA to expand access to convenient CRV redemption in an area currently designated as a non-zone. The project will deploy a comprehensive system, featuring one RVM and a single ram baler, paired with advanced equipment, software integration, and supporting infrastructure.
 With a total budget of approximately $1.81 million, this project will deliver a modernized CRV redemption center that enhances recycling accessibility, operational efficiency, and community engagement, strengthening local recycling infrastructure and participation across the region.</x:t>
   </x:si>
   <x:si>
     <x:t>San Jose Conservation Corps</x:t>
   </x:si>
   <x:si>
     <x:t> Robert Walker</x:t>
   </x:si>
   <x:si>
     <x:t>6507961054</x:t>
   </x:si>
   <x:si>
     <x:t>The San Jose Conservation Corps CRV Redemption program will utilize an innovative diversified approach to increase CRV accessibility and education in the SF Bay Area by expanding their existing certified recycling center through mobile RVM recycling in unserved convenience zones and installing RVMs registered as new recycling centers in local unserved grocery stores.</x:t>
   </x:si>
   <x:si>
     <x:t>San Bernardino      </x:t>
   </x:si>
   <x:si>
     <x:t>Villalobos Recycling LLC</x:t>
   </x:si>
   <x:si>
     <x:t> Marina Villalobos</x:t>
@@ -490,51 +493,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfab3476566d84f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re8bc3fd79dba4370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R31dbd2a1f110445b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd455b72ccf164a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6282e0cd98bb4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5ec3cebb8c904a6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -672,195 +675,195 @@
       <x:c r="G8" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H8" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row ht="540.4537353515625" customHeight="1" collapsed="0">
       <x:c r="A9" s="8" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B9" s="8" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C9" s="8"/>
       <x:c r="D9" s="9" t="n">
         <x:v>2443377</x:v>
       </x:c>
       <x:c r="E9" s="8" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F9" s="8" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G9" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H9" s="8" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row ht="540.453369140625" customHeight="1" collapsed="0">
       <x:c r="A10" s="8" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B10" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C10" s="8"/>
       <x:c r="D10" s="9" t="n">
         <x:v>2319304</x:v>
       </x:c>
       <x:c r="E10" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F10" s="8" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="F10" s="8" t="s">
+      <x:c r="G10" s="8" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="G10" s="8" t="s">
+      <x:c r="H10" s="8" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row ht="678.444091796875" customHeight="1" collapsed="0">
       <x:c r="A11" s="8" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B11" s="8" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
       <x:c r="C11" s="8"/>
       <x:c r="D11" s="9" t="n">
         <x:v>2714221</x:v>
       </x:c>
       <x:c r="E11" s="8" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="F11" s="8" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
       <x:c r="G11" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H11" s="8" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row ht="333.4677734375" customHeight="1" collapsed="0">
       <x:c r="A12" s="8" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="B12" s="8" t="s">
         <x:v>43</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>44</x:v>
       </x:c>
       <x:c r="C12" s="8"/>
       <x:c r="D12" s="9" t="n">
         <x:v>580420</x:v>
       </x:c>
       <x:c r="E12" s="8" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="F12" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="F12" s="8" t="s">
+      <x:c r="G12" s="8" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H12" s="8" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row ht="390.954345703125" customHeight="1" collapsed="0">
       <x:c r="A13" s="8" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B13" s="8" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
       <x:c r="C13" s="8"/>
       <x:c r="D13" s="9" t="n">
         <x:v>3610791</x:v>
       </x:c>
       <x:c r="E13" s="8" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F13" s="8" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
       <x:c r="G13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H13" s="8" t="s">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row ht="597.9404296875" customHeight="1" collapsed="0">
       <x:c r="A14" s="8" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B14" s="8" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
       <x:c r="C14" s="8"/>
       <x:c r="D14" s="9" t="n">
         <x:v>1007337</x:v>
       </x:c>
       <x:c r="E14" s="8" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F14" s="8" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
       <x:c r="G14" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H14" s="8" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row ht="701.4326171875" customHeight="1" collapsed="0">
       <x:c r="A15" s="8" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B15" s="8" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
       <x:c r="C15" s="8"/>
       <x:c r="D15" s="9" t="n">
         <x:v>2242255</x:v>
       </x:c>
       <x:c r="E15" s="8" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F15" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="F15" s="8" t="s">
+      <x:c r="G15" s="8" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
       <x:c r="H15" s="8" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row ht="528.94482421875" customHeight="1" collapsed="0">
       <x:c r="A16" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B16" s="8" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C16" s="8"/>
       <x:c r="D16" s="9" t="n">
         <x:v>1086549</x:v>
       </x:c>
       <x:c r="E16" s="8" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F16" s="8" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G16" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
@@ -888,208 +891,208 @@
       <x:c r="G17" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H17" s="8" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row ht="609.44873046875" customHeight="1" collapsed="0">
       <x:c r="A18" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="8" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C18" s="8"/>
       <x:c r="D18" s="9" t="n">
         <x:v>1614041</x:v>
       </x:c>
       <x:c r="E18" s="8" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F18" s="8" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G18" s="8" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H18" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row ht="310.47900390625" customHeight="1" collapsed="0">
       <x:c r="A19" s="8" t="s">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B19" s="8" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C19" s="8"/>
       <x:c r="D19" s="9" t="n">
         <x:v>1077041</x:v>
       </x:c>
       <x:c r="E19" s="8" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F19" s="8" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G19" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H19" s="8" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row ht="724.4501953125" customHeight="1" collapsed="0">
       <x:c r="A20" s="8" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B20" s="8" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C20" s="8"/>
       <x:c r="D20" s="9" t="n">
         <x:v>824107</x:v>
       </x:c>
       <x:c r="E20" s="8" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F20" s="8" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G20" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H20" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row ht="563.4423828125" customHeight="1" collapsed="0">
       <x:c r="A21" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B21" s="8" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C21" s="8"/>
       <x:c r="D21" s="9" t="n">
         <x:v>2268999</x:v>
       </x:c>
       <x:c r="E21" s="8" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F21" s="8" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G21" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H21" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row ht="448.4697265625" customHeight="1" collapsed="0">
       <x:c r="A22" s="8" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B22" s="8" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C22" s="8"/>
       <x:c r="D22" s="9" t="n">
         <x:v>2412086</x:v>
       </x:c>
       <x:c r="E22" s="8" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F22" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G22" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H22" s="8" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row ht="540.453125" customHeight="1" collapsed="0">
       <x:c r="A23" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B23" s="8" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C23" s="8"/>
       <x:c r="D23" s="9" t="n">
         <x:v>1760197</x:v>
       </x:c>
       <x:c r="E23" s="8" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F23" s="8" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G23" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H23" s="8" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.400390625" customHeight="1" collapsed="0">
       <x:c r="A24" s="10" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B24" s="10" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C24" s="10"/>
       <x:c r="D24" s="11" t="n">
         <x:v>37310052</x:v>
       </x:c>
       <x:c r="E24" s="10" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F24" s="10" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G24" s="10" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H24" s="10" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 24, 2026 8:55 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: October 14, 2026 4:53 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>