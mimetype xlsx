--- v9 (2026-10-14)
+++ v10 (2026-11-05)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce401de043e44a70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fe10e89ae984cb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R6282e0cd98bb4c93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Re719effee6b64c19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 Beverage Container Redemption Innovation Grant Program (RIG3)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -128,50 +128,53 @@
   <x:si>
     <x:t> Fernando Rodriguez Medina</x:t>
   </x:si>
   <x:si>
     <x:t>2093653299</x:t>
   </x:si>
   <x:si>
     <x:t>Danbaki Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>M &amp; R Recycling, LLC will utilize grant funds to upgrade its existing recycling centers in Lockeford and Jackson with state-of-the-art Reverse Vending Machine (RVM) technology. These enhancements will streamline the CRV redemption process, increase operational efficiency, reduce wait times, and provide customers with a cleaner, faster, and more user-friendly recycling experience. By modernizing facilities, M&amp;R Recycling, LLC aims to improve customer satisfaction, promote environmental responsibility, and set a higher standard for recycling services in the community.</x:t>
   </x:si>
   <x:si>
     <x:t>Placer              </x:t>
   </x:si>
   <x:si>
     <x:t>Simply Recycle LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Ms Jacie Leavitt</x:t>
   </x:si>
   <x:si>
     <x:t>9167904961</x:t>
   </x:si>
   <x:si>
+    <x:t>Cassandra Moore</x:t>
+  </x:si>
+  <x:si>
     <x:t>Simply Recycle LLC proposes establishing and operating an innovative CRV redemption center in Pollock Pines, a rural community with limited access to convenient recycling options. The project will utilize Reverse Vending Machine (RVM) technology in an indoor, automated facility designed to provide clean, efficient, and customer-friendly redemption experiences.
 This new site will streamline CRV redemption through technology and digital recordkeeping, reducing wait times and minimizing manual handling. By introducing a modern, automated solution in an underserved community, Simply Recycle will create convenient access for local residents, divert more containers from disposal, and increase overall recycling participation in the region.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Orange              </x:t>
   </x:si>
   <x:si>
     <x:t>Renovate Recycling Center, Inc.</x:t>
   </x:si>
   <x:si>
     <x:t> Edwin Garcia</x:t>
   </x:si>
   <x:si>
     <x:t>7144537028</x:t>
   </x:si>
   <x:si>
     <x:t>Renovate Recycling Center Inc. will expand and modernize CRV redemption access through the creation of a new RVM site and the upgrade of an existing facility.
 With a total budget of approximately $2.3 million, the project will deliver advanced technology, operational capacity, and public engagement to significantly improve recycling convenience and efficiency.</x:t>
   </x:si>
   <x:si>
     <x:t>Modoc               </x:t>
   </x:si>
   <x:si>
     <x:t>Blue Water Recycling Corporation</x:t>
@@ -189,53 +192,50 @@
     <x:t>Santa Clara         </x:t>
   </x:si>
   <x:si>
     <x:t>Story Road Recycling LLC</x:t>
   </x:si>
   <x:si>
     <x:t> Ralph Alcantar</x:t>
   </x:si>
   <x:si>
     <x:t>9518181887</x:t>
   </x:si>
   <x:si>
     <x:t>Story Road Recycling, LLC, an existing certified recycling center operating in San Jose for over 50 years, will expand its facility through the installation of innovative Reverse Vending Machine kiosks. This technology will provide bulk-feed, self-service redemption for aluminum and PET containers, reducing wait times and offering modern payment options. The project also includes the purchase of a vehicle for mobile outreach and a new electric forklift to improve operational efficiency. These improvements will enhance accessibility to recycling services, increase redemption participation in a disadvantaged community, and promote long-term environmental sustainability.</x:t>
   </x:si>
   <x:si>
     <x:t>Del Norte           </x:t>
   </x:si>
   <x:si>
     <x:t>Hambro Forest Products, Inc. DBA Hambro Recycling</x:t>
   </x:si>
   <x:si>
     <x:t> Randy Scott</x:t>
   </x:si>
   <x:si>
     <x:t>7079516203</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Cassandra Moore</x:t>
   </x:si>
   <x:si>
     <x:t>Hambro Forest Products, Inc. dba Hambro Recycling will launch a hybrid Bag Drop and Reverse Vending Machine (RVM) program across six existing Certified Recycling Centers in Shasta and Humboldt Counties. The project deploys bag drop systems with QR-coded bags, bulk RVMs to process mixed CRV containers, automated sorting, extended hours (6 AM–8 PM), and instant payout kiosks at Anderson and Arcata main facilities. These innovations provide convenient after-hours access, high-speed automated processing, and secure instant payments. Serving nine convenience zones solely operated by Hambro, the project is projected to increase CRV redemption by more than 1 million pounds annually (+29.4%), removing barriers for working families, shift workers, and residents.</x:t>
   </x:si>
   <x:si>
     <x:t>SD Recycling Depot</x:t>
   </x:si>
   <x:si>
     <x:t> Mary Camacho</x:t>
   </x:si>
   <x:si>
     <x:t>6198323848</x:t>
   </x:si>
   <x:si>
     <x:t>SD Recycling Depot proposes a comprehensive upgrade of its RVM facility to expand access to convenient CRV redemption services. The project will deliver a state-of-the-art automated recycling center supported by advanced technology, durable infrastructure, and dedicated staff. 
 With a total project budget of approximately $1.18 million, SD Recycling Depot is positioned to deliver a modernized, accessible, and sustainable redemption facility that enhances convenience zone coverage while aligning with California’s recycling innovation goals. </x:t>
   </x:si>
   <x:si>
     <x:t>Yuba                </x:t>
   </x:si>
   <x:si>
     <x:t>GUIDO'S RECYCLING II LLC</x:t>
   </x:si>
   <x:si>
     <x:t> Adrian Guido</x:t>
@@ -493,51 +493,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd455b72ccf164a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6282e0cd98bb4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5ec3cebb8c904a6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb857bafd35204e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re719effee6b64c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R76ed22a29d9b49b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -723,147 +723,147 @@
       <x:c r="G10" s="8" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H10" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row ht="678.444091796875" customHeight="1" collapsed="0">
       <x:c r="A11" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B11" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C11" s="8"/>
       <x:c r="D11" s="9" t="n">
         <x:v>2714221</x:v>
       </x:c>
       <x:c r="E11" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F11" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G11" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H11" s="8" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row ht="333.4677734375" customHeight="1" collapsed="0">
       <x:c r="A12" s="8" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B12" s="8" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C12" s="8"/>
       <x:c r="D12" s="9" t="n">
         <x:v>580420</x:v>
       </x:c>
       <x:c r="E12" s="8" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F12" s="8" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G12" s="8" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H12" s="8" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row ht="390.954345703125" customHeight="1" collapsed="0">
       <x:c r="A13" s="8" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B13" s="8" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C13" s="8"/>
       <x:c r="D13" s="9" t="n">
         <x:v>3610791</x:v>
       </x:c>
       <x:c r="E13" s="8" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F13" s="8" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H13" s="8" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row ht="597.9404296875" customHeight="1" collapsed="0">
       <x:c r="A14" s="8" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B14" s="8" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C14" s="8"/>
       <x:c r="D14" s="9" t="n">
         <x:v>1007337</x:v>
       </x:c>
       <x:c r="E14" s="8" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F14" s="8" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G14" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H14" s="8" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row ht="701.4326171875" customHeight="1" collapsed="0">
       <x:c r="A15" s="8" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B15" s="8" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C15" s="8"/>
       <x:c r="D15" s="9" t="n">
         <x:v>2242255</x:v>
       </x:c>
       <x:c r="E15" s="8" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F15" s="8" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G15" s="8" t="s">
-        <x:v>61</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H15" s="8" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row ht="528.94482421875" customHeight="1" collapsed="0">
       <x:c r="A16" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B16" s="8" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C16" s="8"/>
       <x:c r="D16" s="9" t="n">
         <x:v>1086549</x:v>
       </x:c>
       <x:c r="E16" s="8" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F16" s="8" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G16" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
@@ -899,51 +899,51 @@
       <x:c r="A18" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="8" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C18" s="8"/>
       <x:c r="D18" s="9" t="n">
         <x:v>1614041</x:v>
       </x:c>
       <x:c r="E18" s="8" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F18" s="8" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G18" s="8" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H18" s="8" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row ht="310.47900390625" customHeight="1" collapsed="0">
       <x:c r="A19" s="8" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B19" s="8" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C19" s="8"/>
       <x:c r="D19" s="9" t="n">
         <x:v>1077041</x:v>
       </x:c>
       <x:c r="E19" s="8" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F19" s="8" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G19" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H19" s="8" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row ht="724.4501953125" customHeight="1" collapsed="0">
       <x:c r="A20" s="8" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -987,51 +987,51 @@
       <x:c r="G21" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H21" s="8" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row ht="448.4697265625" customHeight="1" collapsed="0">
       <x:c r="A22" s="8" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B22" s="8" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C22" s="8"/>
       <x:c r="D22" s="9" t="n">
         <x:v>2412086</x:v>
       </x:c>
       <x:c r="E22" s="8" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F22" s="8" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G22" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H22" s="8" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row ht="540.453125" customHeight="1" collapsed="0">
       <x:c r="A23" s="8" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B23" s="8" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C23" s="8"/>
       <x:c r="D23" s="9" t="n">
         <x:v>1760197</x:v>
       </x:c>
       <x:c r="E23" s="8" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F23" s="8" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G23" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
@@ -1070,29 +1070,29 @@
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: October 14, 2026 4:53 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: November 4, 2026 6:22 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>