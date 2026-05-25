--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R145976f4ec2e48ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c40d1f3e2646af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rfec47bce5c424258"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R62b99bf7ef604459"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Tire-Derived Aggregate Grant Program (TDA27)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89db22db7d9c4ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfec47bce5c424258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3cb5d42aaa164154" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a0dd0086c344ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R62b99bf7ef604459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7cb74e3969294b44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -387,29 +387,29 @@
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row ht="37.615753173828125" customHeight="1" collapsed="0">
       <x:c r="A8" s="3"/>
       <x:c r="B8" s="3"/>
       <x:c r="C8" s="3"/>
       <x:c r="D8" s="3"/>
       <x:c r="E8" s="3"/>
       <x:c r="F8" s="3"/>
       <x:c r="G8" s="3"/>
       <x:c r="H8" s="3"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 1, 2026 8:25 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 25, 2026 11:34 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>