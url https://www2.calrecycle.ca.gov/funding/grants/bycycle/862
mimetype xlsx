--- v1 (2026-05-25)
+++ v2 (2026-06-25)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c40d1f3e2646af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2045e9da79664199" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R62b99bf7ef604459"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R7d5cf278a7d04b1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Tire-Derived Aggregate Grant Program (TDA27)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a0dd0086c344ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R62b99bf7ef604459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7cb74e3969294b44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32828bb93f25462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7d5cf278a7d04b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc953e57f3926459c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -387,29 +387,29 @@
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row ht="37.615753173828125" customHeight="1" collapsed="0">
       <x:c r="A8" s="3"/>
       <x:c r="B8" s="3"/>
       <x:c r="C8" s="3"/>
       <x:c r="D8" s="3"/>
       <x:c r="E8" s="3"/>
       <x:c r="F8" s="3"/>
       <x:c r="G8" s="3"/>
       <x:c r="H8" s="3"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 25, 2026 11:34 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 24, 2026 10:42 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>