--- v2 (2026-06-25)
+++ v3 (2026-07-16)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2045e9da79664199" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c554d9216ea4fd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R7d5cf278a7d04b1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R33fc07b0e9e44eed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Tire-Derived Aggregate Grant Program (TDA27)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32828bb93f25462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7d5cf278a7d04b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc953e57f3926459c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6b781104de54cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R33fc07b0e9e44eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rda1162447c5e47bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -387,29 +387,29 @@
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row ht="37.615753173828125" customHeight="1" collapsed="0">
       <x:c r="A8" s="3"/>
       <x:c r="B8" s="3"/>
       <x:c r="C8" s="3"/>
       <x:c r="D8" s="3"/>
       <x:c r="E8" s="3"/>
       <x:c r="F8" s="3"/>
       <x:c r="G8" s="3"/>
       <x:c r="H8" s="3"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 24, 2026 10:42 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 16, 2026 4:24 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>