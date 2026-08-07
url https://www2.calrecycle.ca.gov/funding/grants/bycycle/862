--- v3 (2026-07-16)
+++ v4 (2026-08-07)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c554d9216ea4fd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb537f8d98d24429" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R33fc07b0e9e44eed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R7c1443bab9cf4b25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Tire-Derived Aggregate Grant Program (TDA27)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6b781104de54cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R33fc07b0e9e44eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rda1162447c5e47bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re876f652b143468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7c1443bab9cf4b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R59f76066c2d24f2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -387,29 +387,29 @@
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row ht="37.615753173828125" customHeight="1" collapsed="0">
       <x:c r="A8" s="3"/>
       <x:c r="B8" s="3"/>
       <x:c r="C8" s="3"/>
       <x:c r="D8" s="3"/>
       <x:c r="E8" s="3"/>
       <x:c r="F8" s="3"/>
       <x:c r="G8" s="3"/>
       <x:c r="H8" s="3"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 16, 2026 4:24 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 7, 2026 5:10 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>