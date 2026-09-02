--- v4 (2026-08-07)
+++ v5 (2026-09-02)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb537f8d98d24429" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0abe91205694613" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R7c1443bab9cf4b25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R626a0ef9655c49b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Tire-Derived Aggregate Grant Program (TDA27)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
     <x:t>San Bernardino      </x:t>
   </x:si>
   <x:si>
     <x:t>City of Adelanto</x:t>
   </x:si>
   <x:si>
     <x:t>Ms. Saba Engineer</x:t>
   </x:si>
   <x:si>
     <x:t>8185227966</x:t>
   </x:si>
   <x:si>
-    <x:t>Phanessa Fong</x:t>
+    <x:t>Christopher Henderson</x:t>
   </x:si>
   <x:si>
     <x:t>Project scope is to improve storm water drainage at the intersection of Aster Road and Chamberlaine Way by channelizing the storm drain water properly.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 1</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re876f652b143468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7c1443bab9cf4b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R59f76066c2d24f2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1d58b7aaafd4a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R626a0ef9655c49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R861459f01f6a4c80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -387,29 +387,29 @@
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row ht="37.615753173828125" customHeight="1" collapsed="0">
       <x:c r="A8" s="3"/>
       <x:c r="B8" s="3"/>
       <x:c r="C8" s="3"/>
       <x:c r="D8" s="3"/>
       <x:c r="E8" s="3"/>
       <x:c r="F8" s="3"/>
       <x:c r="G8" s="3"/>
       <x:c r="H8" s="3"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 7, 2026 5:10 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 2, 2026 1:56 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>