--- v1 (2026-02-27)
+++ v2 (2026-04-02)
@@ -1,90 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra27eef0c846a45c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937209e4d33944f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R0d3dd8ebbb4f47d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R4c420726bc1a4b0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR88)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
     <x:t>Siskiyou            </x:t>
   </x:si>
   <x:si>
     <x:t>Siskiyou County</x:t>
   </x:si>
   <x:si>
-    <x:t> Alexa Roche</x:t>
-[...2 lines deleted...]
-    <x:t>5308412117</x:t>
+    <x:t>Mr. Rick Florendo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5308412114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>When Kwon</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The proposed project includes three sites in need of removal of illegally dumped waste, scrap metal, recyclables, and hazardous waste, as well as the installation of access gates on rural residential agricultural lands. In an effort to help mitigate areas of Siskiyou County where unlawful dumping on private property has occurred, Siskiyou County intends to utilize grant funds to clean up these sites and provide preventive measures to avoid property owners becoming repeat victims of unlawful dumping. Illegal dumping is a continual problem in Siskiyou County and grant funding is needed to effectively abate properties that have been unable to successfully abate dumping without assistance. Support with abatement of properties that have had longstanding illegal dumping issues decreases risks to public health and safety, helps to conserve natural resources, and cleans up environmental hazards.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 1</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
@@ -222,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf44cd3d7b7c74c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0d3dd8ebbb4f47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R60a603ed15614da6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98334d5032fb4ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c420726bc1a4b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3a3af45cdecf479f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -331,70 +334,72 @@
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row ht="885.42987060546875" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
         <x:v>150000</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="G6" s="8"/>
+      <x:c r="G6" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
       <x:c r="H6" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.4000244140625" customHeight="1" collapsed="0">
       <x:c r="A7" s="10" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="10" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="10"/>
       <x:c r="D7" s="11" t="n">
         <x:v>150000</x:v>
       </x:c>
       <x:c r="E7" s="10" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: February 27, 2026 7:01 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 2, 2026 3:09 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>