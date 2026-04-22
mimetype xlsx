--- v2 (2026-04-02)
+++ v3 (2026-04-22)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937209e4d33944f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c25e777c834e79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R4c420726bc1a4b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R3ac7044ef1cc4fd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR88)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98334d5032fb4ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c420726bc1a4b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3a3af45cdecf479f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2513aee41fb14a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3ac7044ef1cc4fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra534226d79b24074" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -377,29 +377,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 2, 2026 3:09 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 22, 2026 7:31 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>