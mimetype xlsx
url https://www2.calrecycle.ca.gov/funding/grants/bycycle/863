--- v3 (2026-04-22)
+++ v4 (2026-05-13)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c25e777c834e79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6c846fc467b4537" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R3ac7044ef1cc4fd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R81fd717a762244e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR88)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2513aee41fb14a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3ac7044ef1cc4fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra534226d79b24074" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda84dfa7b2a64d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R81fd717a762244e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R691704f0623f4fee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -377,29 +377,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 22, 2026 7:31 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 13, 2026 7:43 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>