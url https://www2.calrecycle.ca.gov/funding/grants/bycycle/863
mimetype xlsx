--- v4 (2026-05-13)
+++ v5 (2026-06-06)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6c846fc467b4537" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9051a2e8a3694b69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R81fd717a762244e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rbc2f11a57f414c40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR88)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda84dfa7b2a64d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R81fd717a762244e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R691704f0623f4fee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d5cc317e6f44738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbc2f11a57f414c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc471e6aa4e6b4046" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -377,29 +377,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 13, 2026 7:43 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 6, 2026 2:34 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>