--- v5 (2026-06-06)
+++ v6 (2026-07-06)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9051a2e8a3694b69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6faae8211d4b34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rbc2f11a57f414c40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R95115a81dcc44e89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR88)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d5cc317e6f44738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbc2f11a57f414c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc471e6aa4e6b4046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc772aa88db224b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R95115a81dcc44e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R90225d4b2f5c49d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -377,29 +377,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 6, 2026 2:34 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 5, 2026 10:24 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>