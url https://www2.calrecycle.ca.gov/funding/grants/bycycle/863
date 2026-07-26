--- v6 (2026-07-06)
+++ v7 (2026-07-26)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6faae8211d4b34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce4123b44a624898" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R95115a81dcc44e89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rd60c9a9c247c46b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR88)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc772aa88db224b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R95115a81dcc44e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R90225d4b2f5c49d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e5ab8ba188f4e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd60c9a9c247c46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf293452b5dd343ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -377,29 +377,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 5, 2026 10:24 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 26, 2026 3:36 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>