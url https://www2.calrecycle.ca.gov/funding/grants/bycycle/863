--- v7 (2026-07-26)
+++ v8 (2026-08-22)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce4123b44a624898" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1c366f057ef4409" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rd60c9a9c247c46b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R5a6a93c6ebdf4397"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR88)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e5ab8ba188f4e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd60c9a9c247c46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf293452b5dd343ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b427227500464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a6a93c6ebdf4397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8c46e3d541504a34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -377,29 +377,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 26, 2026 3:36 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 21, 2026 9:53 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>