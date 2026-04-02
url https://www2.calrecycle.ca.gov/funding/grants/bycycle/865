--- v1 (2026-02-20)
+++ v2 (2026-04-02)
@@ -1,496 +1,496 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b011b382d64f14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6202a89691d4854" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R641a4b46bc014737"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rda51e92dbb714e10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Rubberized Pavement Grant Program (TRP18)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
-    <x:t>San Bernardino      </x:t>
-[...14 lines deleted...]
-    <x:t>The Town of Apple Valley will use the CalRecycle Rubberized Asphalt Concrete (RAC) Grant funds to resurface local roads with rubberized chip seal, a sustainable paving material that incorporates recycled waste tires. This project will divert tires from landfills, reduce environmental impacts, and extend roadway life cycles. Grant funds will be used to ensure cost-effective, high-quality infrastructure improvements that benefit the community.  The project spans over two years with Chip Seal 2026 beginning in August 2026, and completing in October 2026, using 315,000 square yards of rubberized chip seal material and Chip Seal 2027 will begin in August 2027, completing in October 2027 using 360,000 square yards of rubberized chip seal material.   Apple Valley has a median household income (MHI) of 69 percent of the statewide MHI.</x:t>
+    <x:t>Orange              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Tustin</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Elsa Robinson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7145733030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Farrah Fadrigon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City of Tustin is requesting $169,800 in funding through the FY 2025–26 Rubberized Pavement Grant Program (TRP18) to incorporate rubberized asphalt concrete (RAC) material into its Annual Roadway Rehabilitation and Sidewalk Repair Project. This project will take place within Zone 7 of the City’s Pavement Management Program, located in the Tustin Legacy area. The project area is generally bounded by Edinger Avenue to the north, Tustin Ranch Road to the east, Barranca Parkway to the south, and State Route 55 (SR-55) to the west.
+The rehabilitation will include the placement of approximately 9,900 tons of RAC material and 45,600 square yards of rubberized chip seal. Construction is scheduled to begin in July 2026, with completion anticipated in October 2026.
+Incorporating RAC into this project will deliver long-term community and environmental benefits by:
+- Enhancing roadway durability and extending pavement life, reducing the need for frequent repairs;
+- Lowering traffic noise, improving quality of life for nearby residents;
+- Diverting thousands of scrap tires from California landfills, advancing the state’s recycling goals; and
+- Supporting a more sustainable and cost-effective pavement management program.
+This project demonstrates the City of Tustin’s commitment to maintaining safe, efficient, and environmentally responsible transportation infrastructure.</x:t>
   </x:si>
   <x:si>
     <x:t>Los Angeles         </x:t>
   </x:si>
   <x:si>
-    <x:t>City of Cerritos</x:t>
-[...38 lines deleted...]
-    <x:t>9167274730</x:t>
+    <x:t>City of Hawthorne</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Dweejal (DJ) Torado</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3103492987</x:t>
   </x:si>
   <x:si>
     <x:t>TJ Nguyen</x:t>
-  </x:si>
-[...56 lines deleted...]
-    <x:t>3103492987</x:t>
   </x:si>
   <x:si>
     <x:t>The Local Street Improvement Project will rehabilitate streets throughout the City of Hawthorne that have poor pavement conditions. Construction will be between 12/2027 to 03/2028. Approximately 15,000 tons of RAC hot-mix will be used to repave and replace asphalt.
 The Moneta Garden Mobility Improvements Project is located in the Moneta Gardens area in the City of Hawthorne. The project limits are from Prairie Ave to Crenshaw Blvd as west to east and from El Segundo Blvd to Rosecrans Ave as north to south. Construction will be between 03/2026 to 08/2026. Approximately 6,200 tons of RAC hot-mix will be used to repave and replace asphalt on streets currently in poor conditions.
 The City of Hawthorne has a median household income 80 percent or less of the statewide median household income.</x:t>
   </x:si>
   <x:si>
+    <x:t>Riverside           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Wildomar</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Karen Simpson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3233748312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jerri Diep</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City of Wildomar will utilize approximately 25,000 Tons of Rubberized Asphalt Concrete Hot-Mix to improve multiple roadways and further protection for public health, safety, and the environment. Project start date is April 2026 with construction completion April 2028. Cameron Luna, Associate Engineer completed the TDA training course on October 5, 2022 and the Rubberized Asphalt Concrete (RAC) Technical Training Workshop on November 8, 2023.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santa Clara         </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santa Clara County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Tyris Le</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4085732495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Noel Davis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santa Clara County Roads and Airport Department are planning a series of roadway maintenance projects to improve pavement conditions and extend roadway service life. This effort will utilize 374,310 square yards of rubberized chip seal for construction phase starting 07/2026 and anticipated to end 03/2028 during FY25-26 Rubberized Pavement Grant Program term. These pavement resurfacing projects will be implemented in consequential order across various sites in select southern Santa Clara County, predominately rural roadways—San Martin Ave, Tennant Ave, Uvas Rd, Watsonville Rd, Barnard Rd, Condit Rd, Baxter Ave, Creston Dr, Old Santa Cruz Highway, and Summit Rd. 
+Eligible binder types will be used for reimbursed portions, with assurance that crumb rubber content and comply with CA sourcing requirements. All incurred costs associated with installation and construction will be after receipt of the Notice of Proceed.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kings               </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Lemoore</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Orfil Muniz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5594294747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City of Lemoore intends to utilize rubberized asphalt concrete to construct accessible pathways at two community parks and in a pavement rehabilitation project that will consist of milling the existing pavement surface to pave a new top surface layer. Proposed construction dates are from 05/2026 to 11/2026. These projects are estimated to utilize 4,438 tons of hot-mix rubberized asphalt concrete.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Calaveras           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Calaveras County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Jennifer Herndon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2097546401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The project involves applying 7,500 tons of RAC Hot-Mix to approx 4.5 miles of roadway.  Proposed construction start date is 06/2026.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Joaquin         </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Stockton</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Adriana Garibay</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2099377298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The resurfacing project will install rubberized Chip-Seal followed by a Slurry Seal application at various local streets throughout the City of Stockton. The scope of work includes removing and replacing pavement striping, pavement markings, and pavement legends. The estimated total area of the resurfacing is 252,419 square yards. The chip-seal rubber binder will contain a minimum of 300 pounds of tire-derived crumb rubber per ton of rubberized binder. The proposed construction dates for the project is 06/2026 to 06/2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Bernardino      </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Town of Apple Valley</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Julie Ryan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7602407000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Town of Apple Valley will use the CalRecycle Rubberized Asphalt Concrete (RAC) Grant funds to resurface local roads with rubberized chip seal, a sustainable paving material that incorporates recycled waste tires. This project will divert tires from landfills, reduce environmental impacts, and extend roadway life cycles. Grant funds will be used to ensure cost-effective, high-quality infrastructure improvements that benefit the community.  The project spans over two years with Chip Seal 2026 beginning in August 2026, and completing in October 2026, using 315,000 square yards of rubberized chip seal material and Chip Seal 2027 will begin in August 2027, completing in October 2027 using 360,000 square yards of rubberized chip seal material.   Apple Valley has a median household income (MHI) of 69 percent of the statewide MHI.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alameda             </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of San Leandro</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Bennett Sanderson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5105773432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The Sealing project will consist of slurry sealing and asphalt rubber cape sealing streets all over the City of San Leandro, as well as necessary base repairs, utility cover adjustments, and striping. The current estimated quantity of cape seal is 297,480 square yards.
+The Overlay project will consist of a 2.5” Mill and Overlay of Hesperian Boulevard from the I-238 overpass to Bayfair Drive. As part of this road reconstruction project, the City will be installing class IV bike lanes along this segment of Hesperian Boulevard, installing ADA accessible curb ramps, utility cover adjustments and striping. The Current Estimated quantity of RHMA is about 5000 Tons.
+3,691.43 tons of RAC hot-mix and estimated construction date of 05/2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>City of Hermosa Beach</x:t>
   </x:si>
   <x:si>
     <x:t> Magvern By</x:t>
   </x:si>
   <x:si>
     <x:t>3103180257</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Farrah Fadrigon</x:t>
   </x:si>
   <x:si>
     <x:t>Annual Local Street Improvements Proposed Construction Dates: 10/2026 - 02/2027
 4000 tons of RAC hot-mix
 Roadway System Pavement Rehabilitation Proposed Construction Dates: 09/2027 - 03/2028
 8000 tons of RAC hot-mix</x:t>
   </x:si>
   <x:si>
     <x:t>City of Inglewood</x:t>
   </x:si>
   <x:si>
     <x:t> Aleathia Scott</x:t>
   </x:si>
   <x:si>
     <x:t>3104125501</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Cold milling designated roadway AC pavement segment and construct a 2-inch thick Asphalt Rubber Hot Mix (ARHM) overlay across the AC pavement;
 Proposed Construction Date: February 2026 
 Total Tons of RAC Hot-mix: 25,000 tons</x:t>
   </x:si>
   <x:si>
-    <x:t>Orange              </x:t>
-[...36 lines deleted...]
-    <x:t>Santa Clara         </x:t>
+    <x:t>Santa Barbara       </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Guadalupe</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Isaias Rosas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8053566155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Guadalupe Street Pavement Project will install 56,357 square yards of rubberized chip seal treatment on all of 10th Street and also along the corridor from Obispo Street to West Main Street. 15,013 tons of RAC Hot-Mix Overlay will also be down on Simas Rd to Highway 1, and various streets within the City of Guadalupe. The work will preserve and extend pavement life, improve ride quality and safety, and reduce long-term maintenance costs. Proposed construction start date is 05/2026. As a disadvantaged community, Guadalupe will leverage rubberized asphalt to deliver a cost-effective, durable surface while diverting waste tires from landfill and improving neighborhood conditions for residents and businesses.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Mateo           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of East Palo Alto</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Batool Zaro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6503888921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: City of East Palo Alto will deliver a Tier 2 Rubberized Pavement project that combines rubberized asphalt concrete hot mix overlays on the City’s highest load arterial with rubberized chip seal on grouped neighborhood streets. The primary RAC corridor is University Avenue within City jurisdiction, with short RAC add ons on Bay Road or East Bayshore Road where bus and truck wear are highest. The chip seal work focuses on collectors and residential blocks in the Gardens, Weeks, University Village, and the Bay Road corridor areas. Based on the street takeoffs provided by Public Works, the package is sized to utilize the 375,000 dollar cap, with about 8,700 tons of RAC hot mix at 1.5 inches and about 114,000 square yards of rubberized chip seal. Final limits and quantities may be adjusted during design to optimize network benefit and remain within the grant maximum. All locations are City owned and publicly accessible in California. All crumb rubber will be derived from only California generated waste tires and processed in California. The binder will contain a minimum of 300 pounds of tire derived crumb rubber per ton of rubberized binder, equivalent to at least 15 percent by weight of binder. The City acknowledges that no eligible costs will be incurred before execution of the Grant Agreement and issuance of the Notice to Proceed. The City implements best management practices for its vehicle and equipment fleet. The City will acknowledge CalRecycle funding and will post the required website acknowledgement and tire diversion totals for at least one year following completion. Construction will occur after the Notice to Proceed and will be completed within the grant performance period ending April 1, 2028.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Milpitas</x:t>
   </x:si>
   <x:si>
     <x:t> Mohit Chaudhary</x:t>
   </x:si>
   <x:si>
     <x:t>4085863270</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: This project proposes the replacement of 12,500 tons of existing asphalt concrete pavement with Rubberized Asphalt Concrete (RAC) on 07/2026 as part of annual roadway rehabilitation and improvement initiative. The primary objective is to enhance pavement durability, improve ride quality, and contribute to environmental sustainability by incorporating recycled tire rubber into the asphalt mix.
 Scope of Work
 Removal and replacement of existing asphalt concrete with 12,500 tons of RHMA. 
 Incorporation of crumb rubber derived from waste tires into the asphalt binder to improve flexibility, resistance to cracking, and long-term performance.
 Placement, compaction, and quality control testing in accordance with applicable standards and specifications.
 Traffic management and safety measures during construction activities.
 Benefits of Rubberized Hot Mix Asphalt
 Improved Performance: Enhanced resistance to rutting, fatigue, and thermal cracking compared to conventional asphalt concrete.
 Noise Reduction: Proven ability to reduce tire–pavement noise, improving roadway environments.
 Sustainability: Recycles waste tires, diverting them from landfills and reducing environmental impact.
 Cost Efficiency: Longer service life and reduced maintenance needs lead to overall lifecycle cost savings.
 Project Outcomes
 The successful implementation of RHMA for 12,500 tons of pavement replacement will result in a more durable and sustainable roadway infrastructure. The project demonstrates the value of integrating recycled materials into transportation construction while meeting performance and safety requirements.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Newport Beach</x:t>
   </x:si>
   <x:si>
     <x:t> Trevor Smouse</x:t>
   </x:si>
   <x:si>
     <x:t>9496443325</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: This project involves rehabilitating deteriorated asphalt concrete pavement. Proposed improvements include grinding and overlaying the existing pavement with Asphalt Rubberized Hot Mix (ARHM). This is a citywide project and is located on various arterials such as:
 1. MacArthur Blvd (Jamboree Rd to Campus Dr)
 2. Newport Blvd(West Coast Hwy to Via Lido)
 3. Via Lido(Newport Blvd to Via Malaga)
 4. San Miguel Dr (San Joaquin Hills Rdto Ford Rd)
 5. Eastbluff Dr (Jamboree Rd (Ford Rd) to Jamboree Rd (University Dr))
 6. Birch St(Bristol Street North to MacArthur Blvd)
 7. Birch St(MacArthur Blvdto Jamboree Rd)
 The earliest proposed construction start date is January 2026 (01/2026). Construction for the above-listed arterials would take place between April 2026 (04/2026) and June 2028 (06/2028). A total of 29,260 tons of RAC hot-mix will be used for the rehabilitation of these arterials.</x:t>
   </x:si>
   <x:si>
-    <x:t>Riverside           </x:t>
+    <x:t>City of Perris</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Grace Alvarez</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9519562120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pavement rehabilitation of two primary arterials in the City of Perris, Perris Blvd., and Nuevo Road by utilizing 19,000 Tons RAC Hot-Mix Material.  Start of construction is June 2026 for Perris Blvd., and September 2026 for Nuevo Rd. The proposed RAC Pavement Rehabilitation Projects are within Census Tracts 060650426171, 060650426172, 060650426181, 060650426201, 060650428003,060650427062, 060650427062, and 060650427064, all within the low/moderate income household income of less than 80% of the statewide median household income.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Chino</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Michelle Chapman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9093343389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1. TR212 - Traffic Signal Installation (Monte Vista @ Walnut): Construction Scheduled from November 2026 to March 2027, using 2,650 tons of RAC Hot-mix.
+2. ST252 - Cypress Avenue Rehab: Scheduled from February 2026 to April 2026, using 560 tons of RAC Hot-mix.
+3. Pavement Improvements Zone 2: Scheduled from August 2026 to November 2026, using 6,025 tons of RAC Hot mix.
+Total RAC Hot-mix usage across all projects: 9,235 tons</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monterey            </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Salinas</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Victor Sanchez</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8317587904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Salinas is planning on overlaying 2" thick rubberized pavement on pedestrian and bike trails as well as parks that still have asphalt paths. The largest locations include Natividad Creek Park, Rossi Rico, Upper Car Lake, Gabilan Creek, El Dorado Park, Laurelwood Park, Central Park, etc. There will be 13 park locations and 8 trail locations with a proposed total of 7,204 tons of RAC Hot Mix. We are planning to start construction 08/2026.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of San Mateo</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Stephanie Pinon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6504373131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Rehabilitation of 1.7 miles of City streets with the majority of the streets to be repaved using rubberized hot mix asphalt. 5,000 Tons of RAC hot-mix, earliest proposed construction start date: 07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Cerritos</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Derek Van Hamersveld</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5629161224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duartina Johnson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The proposed project, identified through the City’s Pavement Management Program, involves street improvements to be completed in two phases. Phase 1 will begin in July 2026 and utilize 12,500 tons of rubberized asphalt, while Phase 2 is scheduled for July 2027 and will use approximately 12,500 tons. The total estimated tonnage of rubberized asphalt hot-mix for the project is 25,000 tons. Estimated construction start date is 05/2026.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Irvine</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Farhad Bolourchi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9497246689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Pavement rehabilitation of arterial streets within the City of Irvine, Orange County. The earliest proposed construction start date is February 2026 . The projects are:
+-Jamboree Rd Rehabilitation, Main to Campus 
+-Culver Dr Rehabilitation, Michelson to University
+-MacArthur Blvd Pavement Rehabilitation, Daimler St. to Campus Drive
+-Trabuco Rd Pavement Rehabilitation, Jeffrey Rd. to 500’ W of Monroe
+-Bake Parkway Intersection Improvement, Bake Parkway/Jeronimo 
+-Jeffrey Road intersection Improvement, Jeffrey to ICD
+-The estimated total tons of RAC hot-mix is Total Quantity: 37,958 tons</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Gardena</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Amir Modarressi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3102179631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The project consists of pavement rehabilitation of various streets including Normandie Avenue - from Artesia Boulevard to 177th Street; Cassidy Street - from Normandie Avenue to Catalina; ;Vermont Avenue - from 177th Street (Flood Channel) to 182nd Street; 135th Street - from Western Avenue to Budlong Avenue; Normandie Avenue - from Artesia Boulevard to 177th Street; Cassidy Street - from Normandie Avenue to Catalina Vermont Avenue - from 177th Street (Flood Channel) to 182nd Street; 135th Street - from Western Avenue to Budlong Avenue; Marine Avenue - from Western Avenue to Vermont Avenue 166th Street - from Western Avenue to Normandie Avenue
+Marine Avenue - from Western Avenue to Vermont Avenue; 166th Street - from Western Avenue to Normandie Avenue. The existing asphalt pavement will be cold milled and 6,700 tons of Rubberized Asphalt Concrete (RAC) hot-mix product with crumb rubber derived from California-generated waste tires will be constructed in accordance with the latest Green Book Specifications.   Proposed construction start date is 02/2026.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramona Band of Cahuilla</x:t>
+  </x:si>
+  <x:si>
+    <x:t> John Gomez</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9519414943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maintenance of Hog Lake Truck Trail. Chip seal of a 10 year old asphalt driving surface that has begun to show some wear and tear from general use and impacts from the environment. The proposed Project will begin January 2026 and will be completed by January 2027. Based on the length and width of the roadway segment, a total of 24,406 square yards of rubberized chip seal will be used for the Project.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sacramento          </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Citrus Heights</x:t>
+  </x:si>
+  <x:si>
+    <x:t> MARY POOLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9167274730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The 25/26 Roadway Resurfacing Project is proposed to begin some initial construction work in the fall of 2025 with the bulk of the resurfacing work to begin in April 2026 and be complete by December 2026.It is estimated that a total of 250,297 Square Yards of rubberized chip seal will be used.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Rancho Mirage</x:t>
   </x:si>
   <x:si>
     <x:t> Jeff Benson</x:t>
   </x:si>
   <x:si>
     <x:t>7607703224</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Rancho Mirage proposes to complete three critical projects using Rubberized Pavement Grant Program funds. Ramon Road Pavement Rehabilitation would begin in June 2026 and be completed by September 2026, using an estimated 5,104 tons of RAC hot mix. The Citywide REAS Slurry Seal 2026 project would run from September to October, 2026, using an estimated 431,000 square yards of rubberized chip seal. The following year, the City would complete the Citywide REAS Slurry Seal 2027 project, which would run from September to October 2027 and use an estimated 270,000 square yards of rubberized chip seal.</x:t>
-  </x:si>
-[...28 lines deleted...]
-Eligible binder types will be used for reimbursed portions, with assurance that crumb rubber content and comply with CA sourcing requirements. All incurred costs associated with installation and construction will be after receipt of the Notice of Proceed.</x:t>
   </x:si>
   <x:si>
     <x:t>Fresno              </x:t>
   </x:si>
   <x:si>
     <x:t>City of Selma</x:t>
   </x:si>
   <x:si>
     <x:t> Andrew Vongphachanh</x:t>
   </x:si>
   <x:si>
     <x:t>5592443123</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Selma's FY 25/26 Street Sealing Project plans to perform roadway preventative maintenance treatments on various roadways within the City of Selma which includes 44,000 square yards of rubberized asphalt cape sealing. The roadways were first identified in the City of Selma's StreetSaver pavement management program of having PCI values between 65 to 80. The roadway conditions were then field verified in the field as good candidates for rubberized asphalt cape sealing. The proposed roadways to receive rubberized asphalt cape sealing can be seen in the KMZ file uploaded to this application. The City currently plans to construct the project from March 2027 to June 2027. Securing the requested funds will be important to ensure that the City of Selma can meet the budget required for performing its preventative maintenance project before the roadways deteriorates further and requires more costly road rehab or reconstruction treatments.
 According to the US Census Bureau, the household medium income in 2023 for the City of Selma was $55,839 which is approximately 61% of the statewide household medium income of $92,000 for the same year.</x:t>
-  </x:si>
-[...110 lines deleted...]
-    <x:t>Maintenance of Hog Lake Truck Trail. Chip seal of a 10 year old asphalt driving surface that has begun to show some wear and tear from general use and impacts from the environment. The proposed Project will begin January 2026 and will be completed by January 2027. Based on the length and width of the roadway segment, a total of 24,406 square yards of rubberized chip seal will be used for the Project.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 26</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -625,51 +625,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R095928b23e724d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R641a4b46bc014737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfb337be4c49c4349" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdb97d21eba14b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rda51e92dbb714e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rce9619c8915d4ba0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -717,669 +717,669 @@
     </x:row>
     <x:row ht="34.497634887695313" customHeight="1" collapsed="0">
       <x:c r="A5" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="6" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="7"/>
       <x:c r="D5" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="5" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
-    <x:row ht="712.94171142578125" customHeight="1" collapsed="0">
+    <x:row ht="1322.3905029296875" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
-        <x:v>337500</x:v>
+        <x:v>169800</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H6" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row ht="471.4583740234375" customHeight="1" collapsed="0">
+    <x:row ht="747.4393310546875" customHeight="1" collapsed="0">
       <x:c r="A7" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="8"/>
       <x:c r="D7" s="9" t="n">
-        <x:v>375000</x:v>
+        <x:v>126578</x:v>
       </x:c>
       <x:c r="E7" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G7" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H7" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.462890625" customHeight="1" collapsed="0">
+    <x:row ht="425.451904296875" customHeight="1" collapsed="0">
       <x:c r="A8" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B8" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C8" s="8"/>
       <x:c r="D8" s="9" t="n">
-        <x:v>138525</x:v>
+        <x:v>375000</x:v>
       </x:c>
       <x:c r="E8" s="8" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="F8" s="8" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G8" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H8" s="8" t="s">
-        <x:v>25</x:v>
-[...2 lines deleted...]
-    <x:row ht="333.4677734375" customHeight="1" collapsed="0">
+        <x:v>27</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="827.943359375" customHeight="1" collapsed="0">
       <x:c r="A9" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B9" s="8" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="8"/>
       <x:c r="D9" s="9" t="n">
-        <x:v>250297</x:v>
+        <x:v>374310</x:v>
       </x:c>
       <x:c r="E9" s="8" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F9" s="8" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G9" s="8" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H9" s="8" t="s">
-        <x:v>31</x:v>
-[...2 lines deleted...]
-    <x:row ht="1575.3543701171875" customHeight="1" collapsed="0">
+        <x:v>33</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="379.47412109375" customHeight="1" collapsed="0">
       <x:c r="A10" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B10" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C10" s="8"/>
       <x:c r="D10" s="9" t="n">
-        <x:v>375000</x:v>
+        <x:v>133140</x:v>
       </x:c>
       <x:c r="E10" s="8" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F10" s="8" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G10" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H10" s="8" t="s">
-        <x:v>37</x:v>
-[...2 lines deleted...]
-    <x:row ht="1023.420166015625" customHeight="1" collapsed="0">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="195.47705078125" customHeight="1" collapsed="0">
       <x:c r="A11" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B11" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C11" s="8"/>
       <x:c r="D11" s="9" t="n">
-        <x:v>100500</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E11" s="8" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F11" s="8" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G11" s="8" t="s">
-        <x:v>30</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H11" s="8" t="s">
-        <x:v>41</x:v>
-[...2 lines deleted...]
-    <x:row ht="701.43310546875" customHeight="1" collapsed="0">
+        <x:v>43</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="551.962158203125" customHeight="1" collapsed="0">
       <x:c r="A12" s="8" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B12" s="8" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C12" s="8"/>
       <x:c r="D12" s="9" t="n">
-        <x:v>375000</x:v>
+        <x:v>252419</x:v>
       </x:c>
       <x:c r="E12" s="8" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F12" s="8" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G12" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H12" s="8" t="s">
-        <x:v>46</x:v>
-[...2 lines deleted...]
-    <x:row ht="747.439453125" customHeight="1" collapsed="0">
+        <x:v>48</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="712.94189453125" customHeight="1" collapsed="0">
       <x:c r="A13" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B13" s="8" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C13" s="8"/>
       <x:c r="D13" s="9" t="n">
-        <x:v>126578</x:v>
+        <x:v>337500</x:v>
       </x:c>
       <x:c r="E13" s="8" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F13" s="8" t="s">
-        <x:v>49</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G13" s="8" t="s">
-        <x:v>30</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H13" s="8" t="s">
-        <x:v>50</x:v>
-[...2 lines deleted...]
-    <x:row ht="229.97509765625" customHeight="1" collapsed="0">
+        <x:v>53</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="724.45068359375" customHeight="1" collapsed="0">
       <x:c r="A14" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B14" s="8" t="s">
-        <x:v>51</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C14" s="8"/>
       <x:c r="D14" s="9" t="n">
-        <x:v>180000</x:v>
+        <x:v>375000</x:v>
       </x:c>
       <x:c r="E14" s="8" t="s">
-        <x:v>52</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F14" s="8" t="s">
-        <x:v>53</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G14" s="8" t="s">
-        <x:v>54</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H14" s="8" t="s">
-        <x:v>55</x:v>
-[...2 lines deleted...]
-    <x:row ht="298.9697265625" customHeight="1" collapsed="0">
+        <x:v>58</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="229.974609375" customHeight="1" collapsed="0">
       <x:c r="A15" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B15" s="8" t="s">
-        <x:v>56</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C15" s="8"/>
       <x:c r="D15" s="9" t="n">
-        <x:v>375000</x:v>
+        <x:v>180000</x:v>
       </x:c>
       <x:c r="E15" s="8" t="s">
-        <x:v>57</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F15" s="8" t="s">
-        <x:v>58</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G15" s="8" t="s">
-        <x:v>54</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H15" s="8" t="s">
-        <x:v>59</x:v>
-[...2 lines deleted...]
-    <x:row ht="620.95751953125" customHeight="1" collapsed="0">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="298.97021484375" customHeight="1" collapsed="0">
       <x:c r="A16" s="8" t="s">
-        <x:v>60</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B16" s="8" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C16" s="8"/>
       <x:c r="D16" s="9" t="n">
         <x:v>375000</x:v>
       </x:c>
       <x:c r="E16" s="8" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F16" s="8" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G16" s="8" t="s">
-        <x:v>54</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H16" s="8" t="s">
-        <x:v>64</x:v>
-[...2 lines deleted...]
-    <x:row ht="379.47412109375" customHeight="1" collapsed="0">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="701.43310546875" customHeight="1" collapsed="0">
       <x:c r="A17" s="8" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B17" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C17" s="8"/>
       <x:c r="D17" s="9" t="n">
-        <x:v>133140</x:v>
+        <x:v>375000</x:v>
       </x:c>
       <x:c r="E17" s="8" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F17" s="8" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G17" s="8" t="s">
-        <x:v>30</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H17" s="8" t="s">
-        <x:v>69</x:v>
-[...2 lines deleted...]
-    <x:row ht="1678.8466796875" customHeight="1" collapsed="0">
+        <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1575.3544921875" customHeight="1" collapsed="0">
       <x:c r="A18" s="8" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B18" s="8" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C18" s="8"/>
       <x:c r="D18" s="9" t="n">
         <x:v>375000</x:v>
       </x:c>
       <x:c r="E18" s="8" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F18" s="8" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G18" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H18" s="8" t="s">
-        <x:v>74</x:v>
-[...2 lines deleted...]
-    <x:row ht="885.4306640625" customHeight="1" collapsed="0">
+        <x:v>76</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1678.8466796875" customHeight="1" collapsed="0">
       <x:c r="A19" s="8" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B19" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C19" s="8"/>
       <x:c r="D19" s="9" t="n">
-        <x:v>321860</x:v>
+        <x:v>375000</x:v>
       </x:c>
       <x:c r="E19" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F19" s="8" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G19" s="8" t="s">
-        <x:v>54</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H19" s="8" t="s">
-        <x:v>78</x:v>
-[...2 lines deleted...]
-    <x:row ht="540.453125" customHeight="1" collapsed="0">
+        <x:v>80</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="885.4296875" customHeight="1" collapsed="0">
       <x:c r="A20" s="8" t="s">
-        <x:v>79</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B20" s="8" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C20" s="8"/>
       <x:c r="D20" s="9" t="n">
-        <x:v>375000</x:v>
+        <x:v>321860</x:v>
       </x:c>
       <x:c r="E20" s="8" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F20" s="8" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G20" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H20" s="8" t="s">
-        <x:v>83</x:v>
-[...2 lines deleted...]
-    <x:row ht="724.4501953125" customHeight="1" collapsed="0">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="494.447265625" customHeight="1" collapsed="0">
       <x:c r="A21" s="8" t="s">
-        <x:v>84</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B21" s="8" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C21" s="8"/>
       <x:c r="D21" s="9" t="n">
-        <x:v>375000</x:v>
+        <x:v>285000</x:v>
       </x:c>
       <x:c r="E21" s="8" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F21" s="8" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G21" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H21" s="8" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
-    <x:row ht="827.943359375" customHeight="1" collapsed="0">
+    <x:row ht="402.462890625" customHeight="1" collapsed="0">
       <x:c r="A22" s="8" t="s">
-        <x:v>70</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B22" s="8" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C22" s="8"/>
       <x:c r="D22" s="9" t="n">
-        <x:v>374310</x:v>
+        <x:v>138525</x:v>
       </x:c>
       <x:c r="E22" s="8" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F22" s="8" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G22" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H22" s="8" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1034.9013671875" customHeight="1" collapsed="0">
+    <x:row ht="448.46875" customHeight="1" collapsed="0">
       <x:c r="A23" s="8" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B23" s="8" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C23" s="8"/>
       <x:c r="D23" s="9" t="n">
-        <x:v>44000</x:v>
+        <x:v>216120</x:v>
       </x:c>
       <x:c r="E23" s="8" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F23" s="8" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G23" s="8" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H23" s="8" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
-    <x:row ht="551.9619140625" customHeight="1" collapsed="0">
+    <x:row ht="252.9921875" customHeight="1" collapsed="0">
       <x:c r="A24" s="8" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B24" s="8" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
       <x:c r="C24" s="8"/>
       <x:c r="D24" s="9" t="n">
-        <x:v>252419</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="E24" s="8" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F24" s="8" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F24" s="8" t="s">
+      <x:c r="G24" s="8" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="H24" s="8" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="G24" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H24" s="8" t="s">
+    </x:row>
+    <x:row ht="471.458984375" customHeight="1" collapsed="0">
+      <x:c r="A25" s="8" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B25" s="8" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
       <x:c r="C25" s="8"/>
       <x:c r="D25" s="9" t="n">
-        <x:v>285000</x:v>
+        <x:v>375000</x:v>
       </x:c>
       <x:c r="E25" s="8" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F25" s="8" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="F25" s="8" t="s">
+      <x:c r="G25" s="8" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
       <x:c r="H25" s="8" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
-    <x:row ht="252.9921875" customHeight="1" collapsed="0">
+    <x:row ht="620.9580078125" customHeight="1" collapsed="0">
       <x:c r="A26" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B26" s="8" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C26" s="8"/>
       <x:c r="D26" s="9" t="n">
-        <x:v>150000</x:v>
+        <x:v>375000</x:v>
       </x:c>
       <x:c r="E26" s="8" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F26" s="8" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G26" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H26" s="8" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
-    <x:row ht="425.451171875" customHeight="1" collapsed="0">
+    <x:row ht="1023.4208984375" customHeight="1" collapsed="0">
       <x:c r="A27" s="8" t="s">
-        <x:v>79</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B27" s="8" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C27" s="8"/>
       <x:c r="D27" s="9" t="n">
-        <x:v>375000</x:v>
+        <x:v>100500</x:v>
       </x:c>
       <x:c r="E27" s="8" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F27" s="8" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G27" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H27" s="8" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
-    <x:row ht="448.470703125" customHeight="1" collapsed="0">
+    <x:row ht="333.4677734375" customHeight="1" collapsed="0">
       <x:c r="A28" s="8" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B28" s="8" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
       <x:c r="C28" s="8"/>
       <x:c r="D28" s="9" t="n">
-        <x:v>216120</x:v>
+        <x:v>24406</x:v>
       </x:c>
       <x:c r="E28" s="8" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F28" s="8" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="F28" s="8" t="s">
+      <x:c r="G28" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H28" s="8" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="G28" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H28" s="8" t="s">
+    </x:row>
+    <x:row ht="333.466796875" customHeight="1" collapsed="0">
+      <x:c r="A29" s="8" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
       <x:c r="B29" s="8" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C29" s="8"/>
       <x:c r="D29" s="9" t="n">
-        <x:v>169800</x:v>
+        <x:v>250297</x:v>
       </x:c>
       <x:c r="E29" s="8" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F29" s="8" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G29" s="8" t="s">
-        <x:v>54</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H29" s="8" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
-    <x:row ht="195.4765625" customHeight="1" collapsed="0">
+    <x:row ht="540.453125" customHeight="1" collapsed="0">
       <x:c r="A30" s="8" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B30" s="8" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
       <x:c r="C30" s="8"/>
       <x:c r="D30" s="9" t="n">
-        <x:v>225000</x:v>
+        <x:v>375000</x:v>
       </x:c>
       <x:c r="E30" s="8" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="F30" s="8" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="F30" s="8" t="s">
+      <x:c r="G30" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H30" s="8" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="G30" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H30" s="8" t="s">
+    </x:row>
+    <x:row ht="1034.9013671875" customHeight="1" collapsed="0">
+      <x:c r="A31" s="8" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="B31" s="8" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C31" s="8"/>
       <x:c r="D31" s="9" t="n">
-        <x:v>24406</x:v>
+        <x:v>44000</x:v>
       </x:c>
       <x:c r="E31" s="8" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F31" s="8" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G31" s="8" t="s">
-        <x:v>54</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H31" s="8" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.400390625" customHeight="1" collapsed="0">
       <x:c r="A32" s="10" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B32" s="10" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C32" s="10"/>
       <x:c r="D32" s="11" t="n">
         <x:v>6704455</x:v>
       </x:c>
       <x:c r="E32" s="10" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F32" s="10" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G32" s="10" t="s">
         <x:v>133</x:v>
       </x:c>
@@ -1402,29 +1402,29 @@
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: February 20, 2026 2:48 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 2, 2026 7:26 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>