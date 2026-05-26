--- v2 (2026-04-02)
+++ v3 (2026-05-26)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6202a89691d4854" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c7a51bb5e14047" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rda51e92dbb714e10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R738ad0071db34ccb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Rubberized Pavement Grant Program (TRP18)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
@@ -56,120 +56,174 @@
     <x:t>Orange              </x:t>
   </x:si>
   <x:si>
     <x:t>City of Tustin</x:t>
   </x:si>
   <x:si>
     <x:t> Elsa Robinson</x:t>
   </x:si>
   <x:si>
     <x:t>7145733030</x:t>
   </x:si>
   <x:si>
     <x:t>Farrah Fadrigon</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Tustin is requesting $169,800 in funding through the FY 2025–26 Rubberized Pavement Grant Program (TRP18) to incorporate rubberized asphalt concrete (RAC) material into its Annual Roadway Rehabilitation and Sidewalk Repair Project. This project will take place within Zone 7 of the City’s Pavement Management Program, located in the Tustin Legacy area. The project area is generally bounded by Edinger Avenue to the north, Tustin Ranch Road to the east, Barranca Parkway to the south, and State Route 55 (SR-55) to the west.
 The rehabilitation will include the placement of approximately 9,900 tons of RAC material and 45,600 square yards of rubberized chip seal. Construction is scheduled to begin in July 2026, with completion anticipated in October 2026.
 Incorporating RAC into this project will deliver long-term community and environmental benefits by:
 - Enhancing roadway durability and extending pavement life, reducing the need for frequent repairs;
 - Lowering traffic noise, improving quality of life for nearby residents;
 - Diverting thousands of scrap tires from California landfills, advancing the state’s recycling goals; and
 - Supporting a more sustainable and cost-effective pavement management program.
 This project demonstrates the City of Tustin’s commitment to maintaining safe, efficient, and environmentally responsible transportation infrastructure.</x:t>
   </x:si>
   <x:si>
+    <x:t>Ventura             </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Simi Valley</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Lauren Lien</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8055836882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jerri Diep</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Proposed Construction Dates: 04/1/2026 to 04/1/2028.
+The total tons of RAC hot-mix: 34,090.91 tons</x:t>
+  </x:si>
+  <x:si>
     <x:t>Los Angeles         </x:t>
   </x:si>
   <x:si>
     <x:t>City of Hawthorne</x:t>
   </x:si>
   <x:si>
     <x:t> Dweejal (DJ) Torado</x:t>
   </x:si>
   <x:si>
     <x:t>3103492987</x:t>
   </x:si>
   <x:si>
     <x:t>TJ Nguyen</x:t>
   </x:si>
   <x:si>
     <x:t>The Local Street Improvement Project will rehabilitate streets throughout the City of Hawthorne that have poor pavement conditions. Construction will be between 12/2027 to 03/2028. Approximately 15,000 tons of RAC hot-mix will be used to repave and replace asphalt.
 The Moneta Garden Mobility Improvements Project is located in the Moneta Gardens area in the City of Hawthorne. The project limits are from Prairie Ave to Crenshaw Blvd as west to east and from El Segundo Blvd to Rosecrans Ave as north to south. Construction will be between 03/2026 to 08/2026. Approximately 6,200 tons of RAC hot-mix will be used to repave and replace asphalt on streets currently in poor conditions.
 The City of Hawthorne has a median household income 80 percent or less of the statewide median household income.</x:t>
   </x:si>
   <x:si>
     <x:t>Riverside           </x:t>
   </x:si>
   <x:si>
     <x:t>City of Wildomar</x:t>
   </x:si>
   <x:si>
     <x:t> Karen Simpson</x:t>
   </x:si>
   <x:si>
     <x:t>3233748312</x:t>
   </x:si>
   <x:si>
-    <x:t>Jerri Diep</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>The City of Wildomar will utilize approximately 25,000 Tons of Rubberized Asphalt Concrete Hot-Mix to improve multiple roadways and further protection for public health, safety, and the environment. Project start date is April 2026 with construction completion April 2028. Cameron Luna, Associate Engineer completed the TDA training course on October 5, 2022 and the Rubberized Asphalt Concrete (RAC) Technical Training Workshop on November 8, 2023.</x:t>
   </x:si>
   <x:si>
     <x:t>Santa Clara         </x:t>
   </x:si>
   <x:si>
     <x:t>Santa Clara County</x:t>
   </x:si>
   <x:si>
     <x:t> Tyris Le</x:t>
   </x:si>
   <x:si>
     <x:t>4085732495</x:t>
   </x:si>
   <x:si>
     <x:t>Noel Davis</x:t>
   </x:si>
   <x:si>
     <x:t>Santa Clara County Roads and Airport Department are planning a series of roadway maintenance projects to improve pavement conditions and extend roadway service life. This effort will utilize 374,310 square yards of rubberized chip seal for construction phase starting 07/2026 and anticipated to end 03/2028 during FY25-26 Rubberized Pavement Grant Program term. These pavement resurfacing projects will be implemented in consequential order across various sites in select southern Santa Clara County, predominately rural roadways—San Martin Ave, Tennant Ave, Uvas Rd, Watsonville Rd, Barnard Rd, Condit Rd, Baxter Ave, Creston Dr, Old Santa Cruz Highway, and Summit Rd. 
 Eligible binder types will be used for reimbursed portions, with assurance that crumb rubber content and comply with CA sourcing requirements. All incurred costs associated with installation and construction will be after receipt of the Notice of Proceed.</x:t>
   </x:si>
   <x:si>
     <x:t>Kings               </x:t>
   </x:si>
   <x:si>
     <x:t>City of Lemoore</x:t>
   </x:si>
   <x:si>
     <x:t> Orfil Muniz</x:t>
   </x:si>
   <x:si>
     <x:t>5594294747</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Lemoore intends to utilize rubberized asphalt concrete to construct accessible pathways at two community parks and in a pavement rehabilitation project that will consist of milling the existing pavement surface to pave a new top surface layer. Proposed construction dates are from 05/2026 to 11/2026. These projects are estimated to utilize 4,438 tons of hot-mix rubberized asphalt concrete.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Cathedral City</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Elizabeth Medina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7602022478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duartina Johnson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Cathedral City is seeking funding through the CalRecycle Rubberized Pavement Grant Program for two roadway rehabilitation projects.
+1- Vista Chino Pavement Reconstruction Project
+The first project, the Vista Chino Pavement Reconstruction Project, aims to rehabilitate approximately 110,800 square feet of Vista Chino using rubberized asphalt pavement. Vista Chino is a vital four-lane arterial roadway that connects Cathedral City with Palm Springs, Riverside County, and State Route 111. It supports regional traffic circulation, emergency response, and serves as a critical alternate route to I-10 during major closures.
+In 2023, Tropical Storm Hilary caused severe damage to this corridor due to mudflows and cleanup operations, significantly compromising pavement conditions along a key segment. This project proposes a 2-inch grind and overlay from Date Palm Drive to Panorama Road (approximately 1,860 feet in length) to restore the roadway and prevent further deterioration and costlier repairs. Rehabilitation of Vista Chino is essential to maintaining public safety, regional mobility, and economic continuity.
+2- Cathedral Canyon Drive Street Rehabilitation Project
+The second project, the Cathedral Canyon Drive Street Rehabilitation Project, will improve approximately 128,500 square feet of Cathedral Canyon Drive using rubberized asphalt pavement. Cathedral Canyon is another major arterial corridor in Cathedral City, providing critical north-south connectivity between Ramon Road, Dinah Shore Drive, and State Route 111, all of which are key regional roadways that connect Cathedral City with neighboring cities across the Coachella Valley. Cathedral Canyon Drive also serves numerous residential neighborhoods and experiences high daily traffic volumes. This project represents the first phase of a planned, multi-year effort to rehabilitate the corridor, beginning with a 2-inch grind and overlay from Perez Road to the Ofelia Bringas Memorial Bridge.
+Estimated construction start date of 02/2026 and total tonnage of 3,675 tons of RAC hot-mix. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Rolling Hills Estates</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Kirsten Graham</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3103771577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Rolling Hills Estates will resurface the following roadway segments with Rubberized Asphalt Concrete (RAC):
+Palos Verdes Drive East: 0 N/Conestoga to 550 S/P.V. Drive North (PCI 49)
+Palos Verdes Drive North: 0 W/Silver Spur to City Limit (E/W) (PCI 67)
+Palos Verdes Drive North: 550 W/Crenshaw to 0 E/Hawthorne (PCI 67)
+These arterial corridors are essential routes on the Palos Verdes Peninsula and have pavement condition indices that demonstrate the need for rehabilitation, particularly Palos Verdes Drive East (PCI 49). These corridors are major arterials that serve local neighborhoods and regional traffic on the Palos Verdes Peninsula. The use of RAC will extend pavement life, improve safety and ride quality, and divert waste tires from landfills.
+City proposes using 2,155 tons of RAC hot-mix and estimated construction date of 09/2026.</x:t>
   </x:si>
   <x:si>
     <x:t>Calaveras           </x:t>
   </x:si>
   <x:si>
     <x:t>Calaveras County</x:t>
   </x:si>
   <x:si>
     <x:t> Jennifer Herndon</x:t>
   </x:si>
   <x:si>
     <x:t>2097546401</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The project involves applying 7,500 tons of RAC Hot-Mix to approx 4.5 miles of roadway.  Proposed construction start date is 06/2026.</x:t>
   </x:si>
   <x:si>
     <x:t>San Joaquin         </x:t>
   </x:si>
   <x:si>
     <x:t>City of Stockton</x:t>
   </x:si>
   <x:si>
     <x:t> Adriana Garibay</x:t>
   </x:si>
@@ -205,92 +259,175 @@
   </x:si>
   <x:si>
     <x:t>5105773432</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The Sealing project will consist of slurry sealing and asphalt rubber cape sealing streets all over the City of San Leandro, as well as necessary base repairs, utility cover adjustments, and striping. The current estimated quantity of cape seal is 297,480 square yards.
 The Overlay project will consist of a 2.5” Mill and Overlay of Hesperian Boulevard from the I-238 overpass to Bayfair Drive. As part of this road reconstruction project, the City will be installing class IV bike lanes along this segment of Hesperian Boulevard, installing ADA accessible curb ramps, utility cover adjustments and striping. The Current Estimated quantity of RHMA is about 5000 Tons.
 3,691.43 tons of RAC hot-mix and estimated construction date of 05/2026</x:t>
   </x:si>
   <x:si>
     <x:t>City of Hermosa Beach</x:t>
   </x:si>
   <x:si>
     <x:t> Magvern By</x:t>
   </x:si>
   <x:si>
     <x:t>3103180257</x:t>
   </x:si>
   <x:si>
     <x:t>Annual Local Street Improvements Proposed Construction Dates: 10/2026 - 02/2027
 4000 tons of RAC hot-mix
 Roadway System Pavement Rehabilitation Proposed Construction Dates: 09/2027 - 03/2028
 8000 tons of RAC hot-mix</x:t>
   </x:si>
   <x:si>
+    <x:t>City of Moreno Valley</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Khari Kinermon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9514133251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Moreno Valley is embarking on an extensive project focused on rehabilitating pavements, with the primary goal of enhancing the quality and durability of roads across the entire city. This endeavor will encompass the rehabilitation and preservation of about 150 residential street segments throughout Moreno Valley. The approach for the proposed batch of streets consists of using grind and overlay techniques to effectively restore local neighborhood streets.
+Expected Construction Date: 05/2026 - 03/2027
+Tons of RAC hot-mix: 48,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contra Costa        </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Pittsburg</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Savon Reese</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9252526943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zone 7 Pavement Management and Zone 6 Pavement Management are 5-year capital improvement plan (CIP) projects that will rehabilitate various residential streets with rubberized chip seal and extend the useful life of Pittsburg roads. The project will consist of approximately 375,000 SY of rubberized chip seal.
+Construction Start Date Zone 7 06/2026
+Construction Dates Zone 7 06/2026 to 09/2026
+Construction Start Date Zone 6 06/2027
+Construction Dates Zone 6 06/2027 to 09/2027</x:t>
+  </x:si>
+  <x:si>
     <x:t>City of Inglewood</x:t>
   </x:si>
   <x:si>
     <x:t> Aleathia Scott</x:t>
   </x:si>
   <x:si>
     <x:t>3104125501</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Cold milling designated roadway AC pavement segment and construct a 2-inch thick Asphalt Rubber Hot Mix (ARHM) overlay across the AC pavement;
 Proposed Construction Date: February 2026 
 Total Tons of RAC Hot-mix: 25,000 tons</x:t>
   </x:si>
   <x:si>
     <x:t>Santa Barbara       </x:t>
   </x:si>
   <x:si>
     <x:t>City of Guadalupe</x:t>
   </x:si>
   <x:si>
     <x:t> Isaias Rosas</x:t>
   </x:si>
   <x:si>
     <x:t>8053566155</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Guadalupe Street Pavement Project will install 56,357 square yards of rubberized chip seal treatment on all of 10th Street and also along the corridor from Obispo Street to West Main Street. 15,013 tons of RAC Hot-Mix Overlay will also be down on Simas Rd to Highway 1, and various streets within the City of Guadalupe. The work will preserve and extend pavement life, improve ride quality and safety, and reduce long-term maintenance costs. Proposed construction start date is 05/2026. As a disadvantaged community, Guadalupe will leverage rubberized asphalt to deliver a cost-effective, durable surface while diverting waste tires from landfill and improving neighborhood conditions for residents and businesses.</x:t>
   </x:si>
   <x:si>
+    <x:t>City of Fullerton</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Jerome Joaquin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7147383310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Fullerton is requesting $161,150.00 for 14,650 tons of Asphalt-Rubber/Field Blend RAC Hot Mix material for use on the following City streets/projects:  State College Blvd - Yorba Linda Blvd to City Limits (CIP NO. 44068), Nutwood Ave. Bicycle &amp; Pedestrian Mobility Enhancement Project (CIP NO. 48008), Harbor Blvd - Chapman Ave. to Valley View &amp; Chapman Ave. - Malden Ave. to Pomona Ave. (CIP NO. 44083). Proposed construction dates are 05/2026 and 07/2026.</x:t>
+  </x:si>
+  <x:si>
     <x:t>San Mateo           </x:t>
   </x:si>
   <x:si>
     <x:t>City of East Palo Alto</x:t>
   </x:si>
   <x:si>
     <x:t> Batool Zaro</x:t>
   </x:si>
   <x:si>
     <x:t>6503888921</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: City of East Palo Alto will deliver a Tier 2 Rubberized Pavement project that combines rubberized asphalt concrete hot mix overlays on the City’s highest load arterial with rubberized chip seal on grouped neighborhood streets. The primary RAC corridor is University Avenue within City jurisdiction, with short RAC add ons on Bay Road or East Bayshore Road where bus and truck wear are highest. The chip seal work focuses on collectors and residential blocks in the Gardens, Weeks, University Village, and the Bay Road corridor areas. Based on the street takeoffs provided by Public Works, the package is sized to utilize the 375,000 dollar cap, with about 8,700 tons of RAC hot mix at 1.5 inches and about 114,000 square yards of rubberized chip seal. Final limits and quantities may be adjusted during design to optimize network benefit and remain within the grant maximum. All locations are City owned and publicly accessible in California. All crumb rubber will be derived from only California generated waste tires and processed in California. The binder will contain a minimum of 300 pounds of tire derived crumb rubber per ton of rubberized binder, equivalent to at least 15 percent by weight of binder. The City acknowledges that no eligible costs will be incurred before execution of the Grant Agreement and issuance of the Notice to Proceed. The City implements best management practices for its vehicle and equipment fleet. The City will acknowledge CalRecycle funding and will post the required website acknowledgement and tire diversion totals for at least one year following completion. Construction will occur after the Notice to Proceed and will be completed within the grant performance period ending April 1, 2028.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Pinole</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Nazmieh Huebner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5107249835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>This project aims to resurface roadway segments in two neighborhoods containing key routes to/from high-traffic-generating destinations including schools, parks, and commercial services. Per the attached list and maps, the road segments to be resurfaced (chip seal and slurry) are the full lengths of Savage Avenue, Ramona Street, Ridgecrest Road, Greenfield Circle, Marionola Way, and the portion of Marlesta Road that is East of Appian Way in Pinole.  Savage Avenue and Ramona Street serve large residential neighborhoods that are capped by hills and connect to Pinole Valley Road (one of Pinole’s main arterials). On either end of the Savage-Ramona corridor, there is Pinole Valley High School, Ellerhorst Elementary School, Tiny Tots Pre-School, Pinole Swim Center, access to trails, County Fire Station, Pinole Valley Park, Pinole Skatepark, and two Pinole Soccer Fields. Ridgecrest Road, Greenfield Circle, Marionola Way, and the Project segment of Marlesta Road also constitute a grid of roads that allow large residential neighborhoods to connect with Appian Way, our second largest arterial, and I-80.  These roads also serve multiple schools, parks, office buildings, shopping centers, and multi-unit housing. It should be noted that these road segments are located in western Pinole, with a Disadvantaged Communities’ designation.    
+This Project will use rubberized chip seal to resurface a total of 47,088 square yards of roads. In addition to improving the deteriorated road conditions, this Project is expected to improve safety, facilitate walking and cycling as environment friendly modes of travel, and improve quality of life.  The Project will also add the environmental benefit of saving 3,011 tires from our landfills. We project construction to start by 5/1/2026 and be completed by 8/1/2026.
+With major corridors running through it, such as the I-80, San Pablo Ave and Fitzgerald Dr, Pinole draws disadvantaged communities from the City of Richmond, San Pablo, unincorporated El Sobrante and more. Pinole Valley High School’s student body is comprised of students from these communities and parents will benefit from these road improvements during school drop-off and pick-up. Pinole’s Housing Element demonstrates the vulnerable communities that will benefit from road improvements. Western Pinole, where most of the City’s multifamily housing is, shows a higher risk of displacement than other portions. One of Pinole’s tracts scored in the 81-90 percentile for pollution contributed by high diesel particulate, toxic releases, and lead. The northwestern region of Pinole has a less positive economic score with lower incomes and home values. Pinole also sees low resource areas for some community members.  The City is currently close to adoption of its first Active Transportation Plan which will act as a blueprint to roll out infrastructure to increase adoption of active transportation. In August 2024, The City adopted its inaugural Climate Action and Adaptation Plan (CAAP). The CAAP has ambitious targets in transportation and waste. Action TR-1b directs the use of sustainable materials, when feasible, for road treatments. The City is cognizant of greenhouse gas emission savings by practicing wise waste management, reflected by the CAAP's zero waste goals. The City recently developed a purchasing guide and webinar training in partnership with Responsible Purchasing Network for our Environmentally Preferable Purchasing Policy and Program (E4P). Our technical assistance providers for our Single-use Plastics Ordinance provide education and training to our food businesses on the cost savings of properly accepting customer-brought reusables legislated by AB619. All retail businesses must allow customer-brought bags. The City has also spurred a circular reusable banner bag program where promotional City banners are upcycled into vivid tote bags where banner grommets function as key rings. Additionally, Pinole was proud to receive Prohousing Jurisdiction Designation. Recently, Pinole opened two housing developments for veterans and seniors. With the City welcoming more residents, it is vital to ensure our roads and facilities are accommodative to this population increase. The City has recently passed reduced speed limits on different roadways and is exploring treatments to San Pablo Ave. to increase pedestrian safety and foster active transportation. The number one grievance of Pinole residents are road conditions and with rising costs and a tight budget, this funding will help make the dire and overdue improvements to our roads.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Indian Wells</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Jill Moon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7607760237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City is performing street maintenance along Fred Waring Drive for the total length within city limits, parts of which will utilize Rubberized Asphalt.  The project will consist of asphalt grinding of both standard asphalt and existing Rubberized Asphalt, pavement repairs and application of a new .20’  thick layer of Rubberized Asphalt. The proposed construction start date is June 2027 utilizing 2,000 tons of hot-mix material.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Campbell</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Reina Antonio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4088662161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The CalRecycle Grant will be used to partially fund the City's Annual Street Maintenance Program:  Collector and Residential Street Resurfacing Project No. 27-BB, which will resurface approximately 3.07 miles of collector and residential streets in the City of Campbell.  The project will use various pavement treatments such as asphalt concrete overlay, rubber cape seal, and slurry seal.  Construction is anticipated to start July 2026 and be substantially completed by December 2026.  The project will use about 58,506 SY of rubberized chip seal treatment (as part of the SAMI - stress absorbing membrane interlayer for the HMAC overlay and as a part of the rubber cape seal).</x:t>
   </x:si>
   <x:si>
     <x:t>City of Milpitas</x:t>
   </x:si>
   <x:si>
     <x:t> Mohit Chaudhary</x:t>
   </x:si>
   <x:si>
     <x:t>4085863270</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: This project proposes the replacement of 12,500 tons of existing asphalt concrete pavement with Rubberized Asphalt Concrete (RAC) on 07/2026 as part of annual roadway rehabilitation and improvement initiative. The primary objective is to enhance pavement durability, improve ride quality, and contribute to environmental sustainability by incorporating recycled tire rubber into the asphalt mix.
 Scope of Work
 Removal and replacement of existing asphalt concrete with 12,500 tons of RHMA. 
 Incorporation of crumb rubber derived from waste tires into the asphalt binder to improve flexibility, resistance to cracking, and long-term performance.
 Placement, compaction, and quality control testing in accordance with applicable standards and specifications.
 Traffic management and safety measures during construction activities.
 Benefits of Rubberized Hot Mix Asphalt
 Improved Performance: Enhanced resistance to rutting, fatigue, and thermal cracking compared to conventional asphalt concrete.
 Noise Reduction: Proven ability to reduce tire–pavement noise, improving roadway environments.
 Sustainability: Recycles waste tires, diverting them from landfills and reducing environmental impact.
 Cost Efficiency: Longer service life and reduced maintenance needs lead to overall lifecycle cost savings.
 Project Outcomes
 The successful implementation of RHMA for 12,500 tons of pavement replacement will result in a more durable and sustainable roadway infrastructure. The project demonstrates the value of integrating recycled materials into transportation construction while meeting performance and safety requirements.</x:t>
   </x:si>
@@ -320,90 +457,114 @@
   <x:si>
     <x:t> Grace Alvarez</x:t>
   </x:si>
   <x:si>
     <x:t>9519562120</x:t>
   </x:si>
   <x:si>
     <x:t>Pavement rehabilitation of two primary arterials in the City of Perris, Perris Blvd., and Nuevo Road by utilizing 19,000 Tons RAC Hot-Mix Material.  Start of construction is June 2026 for Perris Blvd., and September 2026 for Nuevo Rd. The proposed RAC Pavement Rehabilitation Projects are within Census Tracts 060650426171, 060650426172, 060650426181, 060650426201, 060650428003,060650427062, 060650427062, and 060650427064, all within the low/moderate income household income of less than 80% of the statewide median household income.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Chino</x:t>
   </x:si>
   <x:si>
     <x:t> Michelle Chapman</x:t>
   </x:si>
   <x:si>
     <x:t>9093343389</x:t>
   </x:si>
   <x:si>
     <x:t>1. TR212 - Traffic Signal Installation (Monte Vista @ Walnut): Construction Scheduled from November 2026 to March 2027, using 2,650 tons of RAC Hot-mix.
 2. ST252 - Cypress Avenue Rehab: Scheduled from February 2026 to April 2026, using 560 tons of RAC Hot-mix.
 3. Pavement Improvements Zone 2: Scheduled from August 2026 to November 2026, using 6,025 tons of RAC Hot mix.
 Total RAC Hot-mix usage across all projects: 9,235 tons</x:t>
   </x:si>
   <x:si>
+    <x:t>City of Placentia</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Jesus Avila</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7149938293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City of Placentia is proposing two roadway rehabilitation projects that will include a total of 11,000 tons of Rubberized Asphalt Concrete (RAC) hot-mix for both projects combined. The project scope of work includes rehabilitation of existing deteriorating pavement on Palm Avenue and Rose Drive. The city plans for project construction to take start 06/2026.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Monterey            </x:t>
   </x:si>
   <x:si>
     <x:t>City of Salinas</x:t>
   </x:si>
   <x:si>
     <x:t> Victor Sanchez</x:t>
   </x:si>
   <x:si>
     <x:t>8317587904</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Salinas is planning on overlaying 2" thick rubberized pavement on pedestrian and bike trails as well as parks that still have asphalt paths. The largest locations include Natividad Creek Park, Rossi Rico, Upper Car Lake, Gabilan Creek, El Dorado Park, Laurelwood Park, Central Park, etc. There will be 13 park locations and 8 trail locations with a proposed total of 7,204 tons of RAC Hot Mix. We are planning to start construction 08/2026.</x:t>
   </x:si>
   <x:si>
     <x:t>City of San Mateo</x:t>
   </x:si>
   <x:si>
     <x:t> Stephanie Pinon</x:t>
   </x:si>
   <x:si>
     <x:t>6504373131</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Rehabilitation of 1.7 miles of City streets with the majority of the streets to be repaved using rubberized hot mix asphalt. 5,000 Tons of RAC hot-mix, earliest proposed construction start date: 07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>City of Cerritos</x:t>
   </x:si>
   <x:si>
     <x:t> Derek Van Hamersveld</x:t>
   </x:si>
   <x:si>
     <x:t>5629161224</x:t>
   </x:si>
   <x:si>
-    <x:t>Duartina Johnson</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The proposed project, identified through the City’s Pavement Management Program, involves street improvements to be completed in two phases. Phase 1 will begin in July 2026 and utilize 12,500 tons of rubberized asphalt, while Phase 2 is scheduled for July 2027 and will use approximately 12,500 tons. The total estimated tonnage of rubberized asphalt hot-mix for the project is 25,000 tons. Estimated construction start date is 05/2026.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Rancho Santa Margarita</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Tri Nguyen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9496351813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Project 1 - Santa Margarita Parkway (Melinda to SMP Bridge), Construction 02/2026 - 06/2026, RAC Hot Mix 4,500 Tons.
+Project 2 - Los Alisos Boulevard (City Limits to Altisima), Construction 02/2026 - 06/2026, RAC Hot Mix 2,200 Tons.
+Project 3 - Antonio Parkway (City Limits to Tijeras Creek), Construction 02/2027 - 06/2027, RAC Hot Mix 4,500 Tons.
+Project 4 - Antonio Parkway (Tijeras Creek to Via Ladera), Construction 01/2028 - 03/2028, RAC Hot Mix 3,000 Tons.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Irvine</x:t>
   </x:si>
   <x:si>
     <x:t> Farhad Bolourchi</x:t>
   </x:si>
   <x:si>
     <x:t>9497246689</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Pavement rehabilitation of arterial streets within the City of Irvine, Orange County. The earliest proposed construction start date is February 2026 . The projects are:
 -Jamboree Rd Rehabilitation, Main to Campus 
 -Culver Dr Rehabilitation, Michelson to University
 -MacArthur Blvd Pavement Rehabilitation, Daimler St. to Campus Drive
 -Trabuco Rd Pavement Rehabilitation, Jeffrey Rd. to 500’ W of Monroe
 -Bake Parkway Intersection Improvement, Bake Parkway/Jeronimo 
 -Jeffrey Road intersection Improvement, Jeffrey to ICD
 -The estimated total tons of RAC hot-mix is Total Quantity: 37,958 tons</x:t>
   </x:si>
   <x:si>
     <x:t>City of Gardena</x:t>
   </x:si>
   <x:si>
     <x:t> Amir Modarressi</x:t>
@@ -433,70 +594,131 @@
   <x:si>
     <x:t>City of Citrus Heights</x:t>
   </x:si>
   <x:si>
     <x:t> MARY POOLE</x:t>
   </x:si>
   <x:si>
     <x:t>9167274730</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The 25/26 Roadway Resurfacing Project is proposed to begin some initial construction work in the fall of 2025 with the bulk of the resurfacing work to begin in April 2026 and be complete by December 2026.It is estimated that a total of 250,297 Square Yards of rubberized chip seal will be used.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Rancho Mirage</x:t>
   </x:si>
   <x:si>
     <x:t> Jeff Benson</x:t>
   </x:si>
   <x:si>
     <x:t>7607703224</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Rancho Mirage proposes to complete three critical projects using Rubberized Pavement Grant Program funds. Ramon Road Pavement Rehabilitation would begin in June 2026 and be completed by September 2026, using an estimated 5,104 tons of RAC hot mix. The Citywide REAS Slurry Seal 2026 project would run from September to October, 2026, using an estimated 431,000 square yards of rubberized chip seal. The following year, the City would complete the Citywide REAS Slurry Seal 2027 project, which would run from September to October 2027 and use an estimated 270,000 square yards of rubberized chip seal.</x:t>
   </x:si>
   <x:si>
+    <x:t>City of El Monte</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Marisol Ramirez</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6265802278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of El Monte is proposing the CIP 071 – Zone 9 Slurry Seal and Overlay Project, which will utilize rubberized asphalt concrete (RAC) to improve approximately 2,100,000 square feet of public roadway. The project is anticipated to begin construction in February 2026. If the use of RAC is finalized for Durfee and Cogswell Roads, the city estimates using 6,250 RAC hot-mix.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amador              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amador County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Karen Warburton</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2092236733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amador County proposes to implement the “Amador County: Paving the Future” project to extend the life and durability of over 14 miles of local roadways through the application of approximately 225,924 square yards of rubberized chip seal. Construction is scheduled to begin in July 2026 and will be completed by April 2028. 
+The roadways to be addressed include: 
+Village Drive (Curran Road to Goose Creek Road)
+Grapevine Gulch Road (Village Drive to Village Drive)
+Charmstone Way (Village Drive to End)
+Beaver Road (Village Drive to Grapevine Gulch Road)
+Coyote Drive (Village Drive to Village Drive)
+Snowbird Drive (Village Drive to Cheyenne Drive)
+Papoose Drive (Village Drive to Grapevine Gulch)
+Newman Hill Drive (Newman Court to Village Drive)
+Duck Creek Road (Goose Creek Road to Village Drive)
+Fox Court (Village Drive to End)
+Goose Creek Road (Village Drive to End)
+Cheyenne Drive (Coyote Drive to Coyote Drive)
+Roadrunner Drive (Coyote Drive to Coyote Drive)
+Flint Trail (Curran Road to End)
+Ridge Road (Sutter Creek City Limits to New York Ranch Road)
+Ridge Road (New York Ranch Road to Climax Road)
+Primary financial support for the project, estimated at $1,661,460, will be provided by a combination of funds from the Priority Legislative Budget Process administered by Caltrans and SB1 monies. An award of these grant funds will supplement local and state funding, accelerating the County’s effort to prioritize and complete vital pavement preservation projects while maximizing the use of recycled California-generated tire rubber.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fresno              </x:t>
   </x:si>
   <x:si>
     <x:t>City of Selma</x:t>
   </x:si>
   <x:si>
     <x:t> Andrew Vongphachanh</x:t>
   </x:si>
   <x:si>
     <x:t>5592443123</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Selma's FY 25/26 Street Sealing Project plans to perform roadway preventative maintenance treatments on various roadways within the City of Selma which includes 44,000 square yards of rubberized asphalt cape sealing. The roadways were first identified in the City of Selma's StreetSaver pavement management program of having PCI values between 65 to 80. The roadway conditions were then field verified in the field as good candidates for rubberized asphalt cape sealing. The proposed roadways to receive rubberized asphalt cape sealing can be seen in the KMZ file uploaded to this application. The City currently plans to construct the project from March 2027 to June 2027. Securing the requested funds will be important to ensure that the City of Selma can meet the budget required for performing its preventative maintenance project before the roadways deteriorates further and requires more costly road rehab or reconstruction treatments.
 According to the US Census Bureau, the household medium income in 2023 for the City of Selma was $55,839 which is approximately 61% of the statewide household medium income of $92,000 for the same year.</x:t>
   </x:si>
   <x:si>
+    <x:t>Placer              </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Town of Loomis</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Richard Ly-Lee</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8585987526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The Town of Loomis will complete a rubberized chip seal project covering approximately 75,000 square yards of residential streets. The work consists of surface preparation, localized dig-outs, application of a rubberized asphalt emulsion binder, placement of aggregate chips, and final sweeping/striping.
+Town of Loomis proposes construction start date of Oct 2027 and 85,000 sy of chip seal.</x:t>
+  </x:si>
+  <x:si>
     <x:t/>
   </x:si>
   <x:si>
-    <x:t>Count: 26</x:t>
+    <x:t>Count: 40</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b val="1"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="9"/>
@@ -625,51 +847,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdb97d21eba14b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rda51e92dbb714e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rce9619c8915d4ba0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree38a0fe2ed244eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R738ad0071db34ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R32d4e75a5f93423a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -741,690 +963,1040 @@
     </x:row>
     <x:row ht="1322.3905029296875" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
         <x:v>169800</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H6" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row ht="747.4393310546875" customHeight="1" collapsed="0">
+    <x:row ht="91.9842529296875" customHeight="1" collapsed="0">
       <x:c r="A7" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="8"/>
       <x:c r="D7" s="9" t="n">
-        <x:v>126578</x:v>
+        <x:v>375000</x:v>
       </x:c>
       <x:c r="E7" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G7" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H7" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
-    <x:row ht="425.451904296875" customHeight="1" collapsed="0">
+    <x:row ht="747.439453125" customHeight="1" collapsed="0">
       <x:c r="A8" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B8" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C8" s="8"/>
       <x:c r="D8" s="9" t="n">
-        <x:v>375000</x:v>
+        <x:v>233200</x:v>
       </x:c>
       <x:c r="E8" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F8" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G8" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H8" s="8" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
-    <x:row ht="827.943359375" customHeight="1" collapsed="0">
+    <x:row ht="425.451904296875" customHeight="1" collapsed="0">
       <x:c r="A9" s="8" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B9" s="8" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="8"/>
       <x:c r="D9" s="9" t="n">
-        <x:v>374310</x:v>
+        <x:v>375000</x:v>
       </x:c>
       <x:c r="E9" s="8" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F9" s="8" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="G9" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H9" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="H9" s="8" t="s">
+    </x:row>
+    <x:row ht="827.943115234375" customHeight="1" collapsed="0">
+      <x:c r="A10" s="8" t="s">
         <x:v>33</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A10" s="8" t="s">
+      <x:c r="B10" s="8" t="s">
         <x:v>34</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
       <x:c r="C10" s="8"/>
       <x:c r="D10" s="9" t="n">
-        <x:v>133140</x:v>
+        <x:v>374310</x:v>
       </x:c>
       <x:c r="E10" s="8" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F10" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="F10" s="8" t="s">
+      <x:c r="G10" s="8" t="s">
         <x:v>37</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="H10" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
-    <x:row ht="195.47705078125" customHeight="1" collapsed="0">
+    <x:row ht="379.474365234375" customHeight="1" collapsed="0">
       <x:c r="A11" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B11" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C11" s="8"/>
       <x:c r="D11" s="9" t="n">
-        <x:v>225000</x:v>
+        <x:v>133140</x:v>
       </x:c>
       <x:c r="E11" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F11" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G11" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H11" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
-    <x:row ht="551.962158203125" customHeight="1" collapsed="0">
+    <x:row ht="1989.325927734375" customHeight="1" collapsed="0">
       <x:c r="A12" s="8" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="B12" s="8" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
       <x:c r="C12" s="8"/>
       <x:c r="D12" s="9" t="n">
-        <x:v>252419</x:v>
+        <x:v>40425</x:v>
       </x:c>
       <x:c r="E12" s="8" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F12" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F12" s="8" t="s">
+      <x:c r="G12" s="8" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="H12" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
-    <x:row ht="712.94189453125" customHeight="1" collapsed="0">
+    <x:row ht="873.9208984375" customHeight="1" collapsed="0">
       <x:c r="A13" s="8" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B13" s="8" t="s">
         <x:v>49</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="C13" s="8"/>
       <x:c r="D13" s="9" t="n">
-        <x:v>337500</x:v>
+        <x:v>23705</x:v>
       </x:c>
       <x:c r="E13" s="8" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F13" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="F13" s="8" t="s">
+      <x:c r="G13" s="8" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H13" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="G13" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H13" s="8" t="s">
+    </x:row>
+    <x:row ht="195.4775390625" customHeight="1" collapsed="0">
+      <x:c r="A14" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A14" s="8" t="s">
+      <x:c r="B14" s="8" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
       <x:c r="C14" s="8"/>
       <x:c r="D14" s="9" t="n">
-        <x:v>375000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E14" s="8" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F14" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="F14" s="8" t="s">
+      <x:c r="G14" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H14" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="G14" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H14" s="8" t="s">
+    </x:row>
+    <x:row ht="551.9619140625" customHeight="1" collapsed="0">
+      <x:c r="A15" s="8" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>16</x:v>
       </x:c>
       <x:c r="B15" s="8" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C15" s="8"/>
       <x:c r="D15" s="9" t="n">
-        <x:v>180000</x:v>
+        <x:v>252419</x:v>
       </x:c>
       <x:c r="E15" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F15" s="8" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G15" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H15" s="8" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
-    <x:row ht="298.97021484375" customHeight="1" collapsed="0">
+    <x:row ht="712.94140625" customHeight="1" collapsed="0">
       <x:c r="A16" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B16" s="8" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C16" s="8"/>
       <x:c r="D16" s="9" t="n">
-        <x:v>375000</x:v>
+        <x:v>337500</x:v>
       </x:c>
       <x:c r="E16" s="8" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F16" s="8" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G16" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H16" s="8" t="s">
-        <x:v>66</x:v>
-[...2 lines deleted...]
-    <x:row ht="701.43310546875" customHeight="1" collapsed="0">
+        <x:v>67</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="724.451171875" customHeight="1" collapsed="0">
       <x:c r="A17" s="8" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B17" s="8" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C17" s="8"/>
       <x:c r="D17" s="9" t="n">
         <x:v>375000</x:v>
       </x:c>
       <x:c r="E17" s="8" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F17" s="8" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G17" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H17" s="8" t="s">
-        <x:v>71</x:v>
-[...2 lines deleted...]
-    <x:row ht="1575.3544921875" customHeight="1" collapsed="0">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="229.974609375" customHeight="1" collapsed="0">
       <x:c r="A18" s="8" t="s">
-        <x:v>72</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="8" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C18" s="8"/>
       <x:c r="D18" s="9" t="n">
-        <x:v>375000</x:v>
+        <x:v>180000</x:v>
       </x:c>
       <x:c r="E18" s="8" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F18" s="8" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G18" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H18" s="8" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1678.8466796875" customHeight="1" collapsed="0">
+    <x:row ht="551.9619140625" customHeight="1" collapsed="0">
       <x:c r="A19" s="8" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B19" s="8" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C19" s="8"/>
       <x:c r="D19" s="9" t="n">
         <x:v>375000</x:v>
       </x:c>
       <x:c r="E19" s="8" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F19" s="8" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G19" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H19" s="8" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
-    <x:row ht="885.4296875" customHeight="1" collapsed="0">
+    <x:row ht="459.94921875" customHeight="1" collapsed="0">
       <x:c r="A20" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B20" s="8" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C20" s="8"/>
       <x:c r="D20" s="9" t="n">
-        <x:v>321860</x:v>
+        <x:v>322452</x:v>
       </x:c>
       <x:c r="E20" s="8" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F20" s="8" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G20" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H20" s="8" t="s">
-        <x:v>84</x:v>
-[...2 lines deleted...]
-    <x:row ht="494.447265625" customHeight="1" collapsed="0">
+        <x:v>85</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="298.970703125" customHeight="1" collapsed="0">
       <x:c r="A21" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B21" s="8" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C21" s="8"/>
       <x:c r="D21" s="9" t="n">
-        <x:v>285000</x:v>
+        <x:v>375000</x:v>
       </x:c>
       <x:c r="E21" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F21" s="8" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G21" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H21" s="8" t="s">
-        <x:v>88</x:v>
-[...2 lines deleted...]
-    <x:row ht="402.462890625" customHeight="1" collapsed="0">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="701.43359375" customHeight="1" collapsed="0">
       <x:c r="A22" s="8" t="s">
-        <x:v>49</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B22" s="8" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C22" s="8"/>
       <x:c r="D22" s="9" t="n">
-        <x:v>138525</x:v>
+        <x:v>375000</x:v>
       </x:c>
       <x:c r="E22" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F22" s="8" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G22" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H22" s="8" t="s">
-        <x:v>92</x:v>
-[...2 lines deleted...]
-    <x:row ht="448.46875" customHeight="1" collapsed="0">
+        <x:v>94</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="494.447265625" customHeight="1" collapsed="0">
       <x:c r="A23" s="8" t="s">
-        <x:v>93</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B23" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C23" s="8"/>
       <x:c r="D23" s="9" t="n">
-        <x:v>216120</x:v>
+        <x:v>161150</x:v>
       </x:c>
       <x:c r="E23" s="8" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F23" s="8" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G23" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H23" s="8" t="s">
-        <x:v>97</x:v>
-[...2 lines deleted...]
-    <x:row ht="252.9921875" customHeight="1" collapsed="0">
+        <x:v>98</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1575.3544921875" customHeight="1" collapsed="0">
       <x:c r="A24" s="8" t="s">
-        <x:v>72</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B24" s="8" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C24" s="8"/>
       <x:c r="D24" s="9" t="n">
-        <x:v>150000</x:v>
+        <x:v>375000</x:v>
       </x:c>
       <x:c r="E24" s="8" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F24" s="8" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G24" s="8" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H24" s="8" t="s">
-        <x:v>101</x:v>
-[...2 lines deleted...]
-    <x:row ht="471.458984375" customHeight="1" collapsed="0">
+        <x:v>103</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="4036.166015625" customHeight="1" collapsed="0">
       <x:c r="A25" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B25" s="8" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C25" s="8"/>
       <x:c r="D25" s="9" t="n">
-        <x:v>375000</x:v>
+        <x:v>47088</x:v>
       </x:c>
       <x:c r="E25" s="8" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F25" s="8" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G25" s="8" t="s">
-        <x:v>105</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H25" s="8" t="s">
-        <x:v>106</x:v>
-[...2 lines deleted...]
-    <x:row ht="620.9580078125" customHeight="1" collapsed="0">
+        <x:v>107</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="390.953125" customHeight="1" collapsed="0">
       <x:c r="A26" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B26" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C26" s="8"/>
       <x:c r="D26" s="9" t="n">
-        <x:v>375000</x:v>
+        <x:v>22000</x:v>
       </x:c>
       <x:c r="E26" s="8" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F26" s="8" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G26" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H26" s="8" t="s">
-        <x:v>110</x:v>
-[...2 lines deleted...]
-    <x:row ht="1023.4208984375" customHeight="1" collapsed="0">
+        <x:v>111</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="597.94140625" customHeight="1" collapsed="0">
       <x:c r="A27" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B27" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C27" s="8"/>
       <x:c r="D27" s="9" t="n">
-        <x:v>100500</x:v>
+        <x:v>58506</x:v>
       </x:c>
       <x:c r="E27" s="8" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F27" s="8" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G27" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H27" s="8" t="s">
-        <x:v>114</x:v>
-[...2 lines deleted...]
-    <x:row ht="333.4677734375" customHeight="1" collapsed="0">
+        <x:v>115</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1678.84765625" customHeight="1" collapsed="0">
       <x:c r="A28" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B28" s="8" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C28" s="8"/>
       <x:c r="D28" s="9" t="n">
-        <x:v>24406</x:v>
+        <x:v>375000</x:v>
       </x:c>
       <x:c r="E28" s="8" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F28" s="8" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G28" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H28" s="8" t="s">
-        <x:v>118</x:v>
-[...2 lines deleted...]
-    <x:row ht="333.466796875" customHeight="1" collapsed="0">
+        <x:v>119</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="885.4296875" customHeight="1" collapsed="0">
       <x:c r="A29" s="8" t="s">
-        <x:v>119</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B29" s="8" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C29" s="8"/>
       <x:c r="D29" s="9" t="n">
-        <x:v>250297</x:v>
+        <x:v>321860</x:v>
       </x:c>
       <x:c r="E29" s="8" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F29" s="8" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G29" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H29" s="8" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
-    <x:row ht="540.453125" customHeight="1" collapsed="0">
+    <x:row ht="494.447265625" customHeight="1" collapsed="0">
       <x:c r="A30" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B30" s="8" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C30" s="8"/>
       <x:c r="D30" s="9" t="n">
-        <x:v>375000</x:v>
+        <x:v>285000</x:v>
       </x:c>
       <x:c r="E30" s="8" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F30" s="8" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="G30" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H30" s="8" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1034.9013671875" customHeight="1" collapsed="0">
+    <x:row ht="402.462890625" customHeight="1" collapsed="0">
       <x:c r="A31" s="8" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B31" s="8" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
       <x:c r="C31" s="8"/>
       <x:c r="D31" s="9" t="n">
-        <x:v>44000</x:v>
+        <x:v>138525</x:v>
       </x:c>
       <x:c r="E31" s="8" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="F31" s="8" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
       <x:c r="G31" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H31" s="8" t="s">
+        <x:v>131</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="310.478515625" customHeight="1" collapsed="0">
+      <x:c r="A32" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B32" s="8" t="s">
         <x:v>132</x:v>
       </x:c>
+      <x:c r="C32" s="8"/>
+      <x:c r="D32" s="9" t="n">
+        <x:v>121000</x:v>
+      </x:c>
+      <x:c r="E32" s="8" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="F32" s="8" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="G32" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H32" s="8" t="s">
+        <x:v>135</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="448.46875" customHeight="1" collapsed="0">
+      <x:c r="A33" s="8" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="B33" s="8" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C33" s="8"/>
+      <x:c r="D33" s="9" t="n">
+        <x:v>216120</x:v>
+      </x:c>
+      <x:c r="E33" s="8" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="F33" s="8" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="G33" s="8" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H33" s="8" t="s">
+        <x:v>140</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="252.994140625" customHeight="1" collapsed="0">
+      <x:c r="A34" s="8" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B34" s="8" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C34" s="8"/>
+      <x:c r="D34" s="9" t="n">
+        <x:v>150000</x:v>
+      </x:c>
+      <x:c r="E34" s="8" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="F34" s="8" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="G34" s="8" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H34" s="8" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="471.45703125" customHeight="1" collapsed="0">
+      <x:c r="A35" s="8" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B35" s="8" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C35" s="8"/>
+      <x:c r="D35" s="9" t="n">
+        <x:v>375000</x:v>
+      </x:c>
+      <x:c r="E35" s="8" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="F35" s="8" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="G35" s="8" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H35" s="8" t="s">
+        <x:v>148</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="459.94921875" customHeight="1" collapsed="0">
+      <x:c r="A36" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B36" s="8" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C36" s="8"/>
+      <x:c r="D36" s="9" t="n">
+        <x:v>156200</x:v>
+      </x:c>
+      <x:c r="E36" s="8" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="F36" s="8" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="G36" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H36" s="8" t="s">
+        <x:v>152</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="620.958984375" customHeight="1" collapsed="0">
+      <x:c r="A37" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B37" s="8" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C37" s="8"/>
+      <x:c r="D37" s="9" t="n">
+        <x:v>375000</x:v>
+      </x:c>
+      <x:c r="E37" s="8" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="F37" s="8" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="G37" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H37" s="8" t="s">
+        <x:v>156</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1023.419921875" customHeight="1" collapsed="0">
+      <x:c r="A38" s="8" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B38" s="8" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C38" s="8"/>
+      <x:c r="D38" s="9" t="n">
+        <x:v>100500</x:v>
+      </x:c>
+      <x:c r="E38" s="8" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="F38" s="8" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="G38" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H38" s="8" t="s">
+        <x:v>160</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="333.466796875" customHeight="1" collapsed="0">
+      <x:c r="A39" s="8" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="B39" s="8" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C39" s="8"/>
+      <x:c r="D39" s="9" t="n">
+        <x:v>24406</x:v>
+      </x:c>
+      <x:c r="E39" s="8" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="F39" s="8" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="G39" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H39" s="8" t="s">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="333.466796875" customHeight="1" collapsed="0">
+      <x:c r="A40" s="8" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="B40" s="8" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C40" s="8"/>
+      <x:c r="D40" s="9" t="n">
+        <x:v>250297</x:v>
+      </x:c>
+      <x:c r="E40" s="8" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="F40" s="8" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="G40" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H40" s="8" t="s">
+        <x:v>169</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="540.455078125" customHeight="1" collapsed="0">
+      <x:c r="A41" s="8" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="B41" s="8" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C41" s="8"/>
+      <x:c r="D41" s="9" t="n">
+        <x:v>375000</x:v>
+      </x:c>
+      <x:c r="E41" s="8" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="F41" s="8" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="G41" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H41" s="8" t="s">
+        <x:v>173</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="402.462890625" customHeight="1" collapsed="0">
+      <x:c r="A42" s="8" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B42" s="8" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C42" s="8"/>
+      <x:c r="D42" s="9" t="n">
+        <x:v>68750</x:v>
+      </x:c>
+      <x:c r="E42" s="8" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="F42" s="8" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="G42" s="8" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H42" s="8" t="s">
+        <x:v>177</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1368.396484375" customHeight="1" collapsed="0">
+      <x:c r="A43" s="8" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="B43" s="8" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C43" s="8"/>
+      <x:c r="D43" s="9" t="n">
+        <x:v>225924</x:v>
+      </x:c>
+      <x:c r="E43" s="8" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="F43" s="8" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="G43" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H43" s="8" t="s">
+        <x:v>182</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1034.900390625" customHeight="1" collapsed="0">
+      <x:c r="A44" s="8" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="B44" s="8" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C44" s="8"/>
+      <x:c r="D44" s="9" t="n">
+        <x:v>44000</x:v>
+      </x:c>
+      <x:c r="E44" s="8" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="F44" s="8" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="G44" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H44" s="8" t="s">
+        <x:v>187</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="425.453125" customHeight="1" collapsed="0">
+      <x:c r="A45" s="8" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="B45" s="8" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C45" s="8"/>
+      <x:c r="D45" s="9" t="n">
+        <x:v>85000</x:v>
+      </x:c>
+      <x:c r="E45" s="8" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F45" s="8" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="G45" s="8" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H45" s="8" t="s">
+        <x:v>192</x:v>
+      </x:c>
     </x:row>
     <x:row ht="14.400390625" customHeight="1" collapsed="0">
-      <x:c r="A32" s="10" t="s">
-[...19 lines deleted...]
-        <x:v>133</x:v>
+      <x:c r="A46" s="10" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="B46" s="10" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C46" s="10"/>
+      <x:c r="D46" s="11" t="n">
+        <x:v>8893277</x:v>
+      </x:c>
+      <x:c r="E46" s="10" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="F46" s="10" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="G46" s="10" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="H46" s="10" t="s">
+        <x:v>193</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
+    <x:mergeCell ref="B33:C33"/>
+    <x:mergeCell ref="B34:C34"/>
+    <x:mergeCell ref="B35:C35"/>
+    <x:mergeCell ref="B36:C36"/>
+    <x:mergeCell ref="B37:C37"/>
+    <x:mergeCell ref="B38:C38"/>
+    <x:mergeCell ref="B39:C39"/>
+    <x:mergeCell ref="B40:C40"/>
+    <x:mergeCell ref="B41:C41"/>
+    <x:mergeCell ref="B42:C42"/>
+    <x:mergeCell ref="B43:C43"/>
+    <x:mergeCell ref="B44:C44"/>
+    <x:mergeCell ref="B45:C45"/>
+    <x:mergeCell ref="B46:C46"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 2, 2026 7:26 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 25, 2026 10:18 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>