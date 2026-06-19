--- v3 (2026-05-26)
+++ v4 (2026-06-19)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c7a51bb5e14047" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d0f24c85b3d4b1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R738ad0071db34ccb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Re9e1d5acce724306"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Rubberized Pavement Grant Program (TRP18)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -306,116 +306,116 @@
   <x:si>
     <x:t>9252526943</x:t>
   </x:si>
   <x:si>
     <x:t>Zone 7 Pavement Management and Zone 6 Pavement Management are 5-year capital improvement plan (CIP) projects that will rehabilitate various residential streets with rubberized chip seal and extend the useful life of Pittsburg roads. The project will consist of approximately 375,000 SY of rubberized chip seal.
 Construction Start Date Zone 7 06/2026
 Construction Dates Zone 7 06/2026 to 09/2026
 Construction Start Date Zone 6 06/2027
 Construction Dates Zone 6 06/2027 to 09/2027</x:t>
   </x:si>
   <x:si>
     <x:t>City of Inglewood</x:t>
   </x:si>
   <x:si>
     <x:t> Aleathia Scott</x:t>
   </x:si>
   <x:si>
     <x:t>3104125501</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Cold milling designated roadway AC pavement segment and construct a 2-inch thick Asphalt Rubber Hot Mix (ARHM) overlay across the AC pavement;
 Proposed Construction Date: February 2026 
 Total Tons of RAC Hot-mix: 25,000 tons</x:t>
   </x:si>
   <x:si>
+    <x:t>City of Fullerton</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Jerome Joaquin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7147383310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Fullerton is requesting $161,150.00 for 14,650 tons of Asphalt-Rubber/Field Blend RAC Hot Mix material for use on the following City streets/projects:  State College Blvd - Yorba Linda Blvd to City Limits (CIP NO. 44068), Nutwood Ave. Bicycle &amp; Pedestrian Mobility Enhancement Project (CIP NO. 48008), Harbor Blvd - Chapman Ave. to Valley View &amp; Chapman Ave. - Malden Ave. to Pomona Ave. (CIP NO. 44083). Proposed construction dates are 05/2026 and 07/2026.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Santa Barbara       </x:t>
   </x:si>
   <x:si>
     <x:t>City of Guadalupe</x:t>
   </x:si>
   <x:si>
-    <x:t> Isaias Rosas</x:t>
+    <x:t> David Trujillo</x:t>
   </x:si>
   <x:si>
     <x:t>8053566155</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Guadalupe Street Pavement Project will install 56,357 square yards of rubberized chip seal treatment on all of 10th Street and also along the corridor from Obispo Street to West Main Street. 15,013 tons of RAC Hot-Mix Overlay will also be down on Simas Rd to Highway 1, and various streets within the City of Guadalupe. The work will preserve and extend pavement life, improve ride quality and safety, and reduce long-term maintenance costs. Proposed construction start date is 05/2026. As a disadvantaged community, Guadalupe will leverage rubberized asphalt to deliver a cost-effective, durable surface while diverting waste tires from landfill and improving neighborhood conditions for residents and businesses.</x:t>
   </x:si>
   <x:si>
-    <x:t>City of Fullerton</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>San Mateo           </x:t>
   </x:si>
   <x:si>
     <x:t>City of East Palo Alto</x:t>
   </x:si>
   <x:si>
     <x:t> Batool Zaro</x:t>
   </x:si>
   <x:si>
     <x:t>6503888921</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: City of East Palo Alto will deliver a Tier 2 Rubberized Pavement project that combines rubberized asphalt concrete hot mix overlays on the City’s highest load arterial with rubberized chip seal on grouped neighborhood streets. The primary RAC corridor is University Avenue within City jurisdiction, with short RAC add ons on Bay Road or East Bayshore Road where bus and truck wear are highest. The chip seal work focuses on collectors and residential blocks in the Gardens, Weeks, University Village, and the Bay Road corridor areas. Based on the street takeoffs provided by Public Works, the package is sized to utilize the 375,000 dollar cap, with about 8,700 tons of RAC hot mix at 1.5 inches and about 114,000 square yards of rubberized chip seal. Final limits and quantities may be adjusted during design to optimize network benefit and remain within the grant maximum. All locations are City owned and publicly accessible in California. All crumb rubber will be derived from only California generated waste tires and processed in California. The binder will contain a minimum of 300 pounds of tire derived crumb rubber per ton of rubberized binder, equivalent to at least 15 percent by weight of binder. The City acknowledges that no eligible costs will be incurred before execution of the Grant Agreement and issuance of the Notice to Proceed. The City implements best management practices for its vehicle and equipment fleet. The City will acknowledge CalRecycle funding and will post the required website acknowledgement and tire diversion totals for at least one year following completion. Construction will occur after the Notice to Proceed and will be completed within the grant performance period ending April 1, 2028.</x:t>
   </x:si>
   <x:si>
+    <x:t>City of Indian Wells</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Jill Moon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7607760237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City is performing street maintenance along Fred Waring Drive for the total length within city limits, parts of which will utilize Rubberized Asphalt.  The project will consist of asphalt grinding of both standard asphalt and existing Rubberized Asphalt, pavement repairs and application of a new .20’  thick layer of Rubberized Asphalt. The proposed construction start date is June 2027 utilizing 2,000 tons of hot-mix material.</x:t>
+  </x:si>
+  <x:si>
     <x:t>City of Pinole</x:t>
   </x:si>
   <x:si>
-    <x:t> Nazmieh Huebner</x:t>
-[...2 lines deleted...]
-    <x:t>5107249835</x:t>
+    <x:t> Heba El-Guindy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5109543495</x:t>
   </x:si>
   <x:si>
     <x:t>This project aims to resurface roadway segments in two neighborhoods containing key routes to/from high-traffic-generating destinations including schools, parks, and commercial services. Per the attached list and maps, the road segments to be resurfaced (chip seal and slurry) are the full lengths of Savage Avenue, Ramona Street, Ridgecrest Road, Greenfield Circle, Marionola Way, and the portion of Marlesta Road that is East of Appian Way in Pinole.  Savage Avenue and Ramona Street serve large residential neighborhoods that are capped by hills and connect to Pinole Valley Road (one of Pinole’s main arterials). On either end of the Savage-Ramona corridor, there is Pinole Valley High School, Ellerhorst Elementary School, Tiny Tots Pre-School, Pinole Swim Center, access to trails, County Fire Station, Pinole Valley Park, Pinole Skatepark, and two Pinole Soccer Fields. Ridgecrest Road, Greenfield Circle, Marionola Way, and the Project segment of Marlesta Road also constitute a grid of roads that allow large residential neighborhoods to connect with Appian Way, our second largest arterial, and I-80.  These roads also serve multiple schools, parks, office buildings, shopping centers, and multi-unit housing. It should be noted that these road segments are located in western Pinole, with a Disadvantaged Communities’ designation.    
 This Project will use rubberized chip seal to resurface a total of 47,088 square yards of roads. In addition to improving the deteriorated road conditions, this Project is expected to improve safety, facilitate walking and cycling as environment friendly modes of travel, and improve quality of life.  The Project will also add the environmental benefit of saving 3,011 tires from our landfills. We project construction to start by 5/1/2026 and be completed by 8/1/2026.
 With major corridors running through it, such as the I-80, San Pablo Ave and Fitzgerald Dr, Pinole draws disadvantaged communities from the City of Richmond, San Pablo, unincorporated El Sobrante and more. Pinole Valley High School’s student body is comprised of students from these communities and parents will benefit from these road improvements during school drop-off and pick-up. Pinole’s Housing Element demonstrates the vulnerable communities that will benefit from road improvements. Western Pinole, where most of the City’s multifamily housing is, shows a higher risk of displacement than other portions. One of Pinole’s tracts scored in the 81-90 percentile for pollution contributed by high diesel particulate, toxic releases, and lead. The northwestern region of Pinole has a less positive economic score with lower incomes and home values. Pinole also sees low resource areas for some community members.  The City is currently close to adoption of its first Active Transportation Plan which will act as a blueprint to roll out infrastructure to increase adoption of active transportation. In August 2024, The City adopted its inaugural Climate Action and Adaptation Plan (CAAP). The CAAP has ambitious targets in transportation and waste. Action TR-1b directs the use of sustainable materials, when feasible, for road treatments. The City is cognizant of greenhouse gas emission savings by practicing wise waste management, reflected by the CAAP's zero waste goals. The City recently developed a purchasing guide and webinar training in partnership with Responsible Purchasing Network for our Environmentally Preferable Purchasing Policy and Program (E4P). Our technical assistance providers for our Single-use Plastics Ordinance provide education and training to our food businesses on the cost savings of properly accepting customer-brought reusables legislated by AB619. All retail businesses must allow customer-brought bags. The City has also spurred a circular reusable banner bag program where promotional City banners are upcycled into vivid tote bags where banner grommets function as key rings. Additionally, Pinole was proud to receive Prohousing Jurisdiction Designation. Recently, Pinole opened two housing developments for veterans and seniors. With the City welcoming more residents, it is vital to ensure our roads and facilities are accommodative to this population increase. The City has recently passed reduced speed limits on different roadways and is exploring treatments to San Pablo Ave. to increase pedestrian safety and foster active transportation. The number one grievance of Pinole residents are road conditions and with rising costs and a tight budget, this funding will help make the dire and overdue improvements to our roads.</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>The City is performing street maintenance along Fred Waring Drive for the total length within city limits, parts of which will utilize Rubberized Asphalt.  The project will consist of asphalt grinding of both standard asphalt and existing Rubberized Asphalt, pavement repairs and application of a new .20’  thick layer of Rubberized Asphalt. The proposed construction start date is June 2027 utilizing 2,000 tons of hot-mix material.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Campbell</x:t>
   </x:si>
   <x:si>
     <x:t> Reina Antonio</x:t>
   </x:si>
   <x:si>
     <x:t>4088662161</x:t>
   </x:si>
   <x:si>
     <x:t>The CalRecycle Grant will be used to partially fund the City's Annual Street Maintenance Program:  Collector and Residential Street Resurfacing Project No. 27-BB, which will resurface approximately 3.07 miles of collector and residential streets in the City of Campbell.  The project will use various pavement treatments such as asphalt concrete overlay, rubber cape seal, and slurry seal.  Construction is anticipated to start July 2026 and be substantially completed by December 2026.  The project will use about 58,506 SY of rubberized chip seal treatment (as part of the SAMI - stress absorbing membrane interlayer for the HMAC overlay and as a part of the rubber cape seal).</x:t>
   </x:si>
   <x:si>
     <x:t>City of Milpitas</x:t>
   </x:si>
   <x:si>
     <x:t> Mohit Chaudhary</x:t>
   </x:si>
   <x:si>
     <x:t>4085863270</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: This project proposes the replacement of 12,500 tons of existing asphalt concrete pavement with Rubberized Asphalt Concrete (RAC) on 07/2026 as part of annual roadway rehabilitation and improvement initiative. The primary objective is to enhance pavement durability, improve ride quality, and contribute to environmental sustainability by incorporating recycled tire rubber into the asphalt mix.
 Scope of Work
@@ -847,51 +847,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree38a0fe2ed244eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R738ad0071db34ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R32d4e75a5f93423a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8fc2eb8b81f4167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re9e1d5acce724306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbc5664b04d2841d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1323,171 +1323,171 @@
     </x:row>
     <x:row ht="298.970703125" customHeight="1" collapsed="0">
       <x:c r="A21" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B21" s="8" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C21" s="8"/>
       <x:c r="D21" s="9" t="n">
         <x:v>375000</x:v>
       </x:c>
       <x:c r="E21" s="8" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F21" s="8" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G21" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H21" s="8" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
-    <x:row ht="701.43359375" customHeight="1" collapsed="0">
+    <x:row ht="494.447265625" customHeight="1" collapsed="0">
       <x:c r="A22" s="8" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B22" s="8" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
       <x:c r="C22" s="8"/>
       <x:c r="D22" s="9" t="n">
-        <x:v>375000</x:v>
+        <x:v>161150</x:v>
       </x:c>
       <x:c r="E22" s="8" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F22" s="8" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="F22" s="8" t="s">
+      <x:c r="G22" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H22" s="8" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="G22" s="8" t="s">
-[...2 lines deleted...]
-      <x:c r="H22" s="8" t="s">
+    </x:row>
+    <x:row ht="701.4326171875" customHeight="1" collapsed="0">
+      <x:c r="A23" s="8" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
       <x:c r="B23" s="8" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C23" s="8"/>
       <x:c r="D23" s="9" t="n">
-        <x:v>161150</x:v>
+        <x:v>375000</x:v>
       </x:c>
       <x:c r="E23" s="8" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F23" s="8" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G23" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H23" s="8" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1575.3544921875" customHeight="1" collapsed="0">
+    <x:row ht="1575.35546875" customHeight="1" collapsed="0">
       <x:c r="A24" s="8" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B24" s="8" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C24" s="8"/>
       <x:c r="D24" s="9" t="n">
         <x:v>375000</x:v>
       </x:c>
       <x:c r="E24" s="8" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F24" s="8" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G24" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H24" s="8" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
-    <x:row ht="4036.166015625" customHeight="1" collapsed="0">
+    <x:row ht="390.9541015625" customHeight="1" collapsed="0">
       <x:c r="A25" s="8" t="s">
-        <x:v>81</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B25" s="8" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C25" s="8"/>
       <x:c r="D25" s="9" t="n">
-        <x:v>47088</x:v>
+        <x:v>22000</x:v>
       </x:c>
       <x:c r="E25" s="8" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F25" s="8" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G25" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H25" s="8" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
-    <x:row ht="390.953125" customHeight="1" collapsed="0">
+    <x:row ht="4036.1669921875" customHeight="1" collapsed="0">
       <x:c r="A26" s="8" t="s">
-        <x:v>28</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B26" s="8" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C26" s="8"/>
       <x:c r="D26" s="9" t="n">
-        <x:v>22000</x:v>
+        <x:v>47088</x:v>
       </x:c>
       <x:c r="E26" s="8" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F26" s="8" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G26" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H26" s="8" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
-    <x:row ht="597.94140625" customHeight="1" collapsed="0">
+    <x:row ht="597.939453125" customHeight="1" collapsed="0">
       <x:c r="A27" s="8" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B27" s="8" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C27" s="8"/>
       <x:c r="D27" s="9" t="n">
         <x:v>58506</x:v>
       </x:c>
       <x:c r="E27" s="8" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="F27" s="8" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G27" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H27" s="8" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row ht="1678.84765625" customHeight="1" collapsed="0">
       <x:c r="A28" s="8" t="s">
@@ -1974,29 +1974,29 @@
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
     <x:mergeCell ref="B44:C44"/>
     <x:mergeCell ref="B45:C45"/>
     <x:mergeCell ref="B46:C46"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 25, 2026 10:18 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 18, 2026 6:24 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>