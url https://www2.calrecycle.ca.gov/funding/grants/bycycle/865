--- v4 (2026-06-19)
+++ v5 (2026-07-11)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d0f24c85b3d4b1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d3f68419254f9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Re9e1d5acce724306"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Ra1a7f49b0f494e8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Rubberized Pavement Grant Program (TRP18)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -95,97 +95,85 @@
   <x:si>
     <x:t>Proposed Construction Dates: 04/1/2026 to 04/1/2028.
 The total tons of RAC hot-mix: 34,090.91 tons</x:t>
   </x:si>
   <x:si>
     <x:t>Los Angeles         </x:t>
   </x:si>
   <x:si>
     <x:t>City of Hawthorne</x:t>
   </x:si>
   <x:si>
     <x:t> Dweejal (DJ) Torado</x:t>
   </x:si>
   <x:si>
     <x:t>3103492987</x:t>
   </x:si>
   <x:si>
     <x:t>TJ Nguyen</x:t>
   </x:si>
   <x:si>
     <x:t>The Local Street Improvement Project will rehabilitate streets throughout the City of Hawthorne that have poor pavement conditions. Construction will be between 12/2027 to 03/2028. Approximately 15,000 tons of RAC hot-mix will be used to repave and replace asphalt.
 The Moneta Garden Mobility Improvements Project is located in the Moneta Gardens area in the City of Hawthorne. The project limits are from Prairie Ave to Crenshaw Blvd as west to east and from El Segundo Blvd to Rosecrans Ave as north to south. Construction will be between 03/2026 to 08/2026. Approximately 6,200 tons of RAC hot-mix will be used to repave and replace asphalt on streets currently in poor conditions.
 The City of Hawthorne has a median household income 80 percent or less of the statewide median household income.</x:t>
   </x:si>
   <x:si>
-    <x:t>Riverside           </x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Santa Clara         </x:t>
   </x:si>
   <x:si>
     <x:t>Santa Clara County</x:t>
   </x:si>
   <x:si>
     <x:t> Tyris Le</x:t>
   </x:si>
   <x:si>
     <x:t>4085732495</x:t>
   </x:si>
   <x:si>
     <x:t>Noel Davis</x:t>
   </x:si>
   <x:si>
     <x:t>Santa Clara County Roads and Airport Department are planning a series of roadway maintenance projects to improve pavement conditions and extend roadway service life. This effort will utilize 374,310 square yards of rubberized chip seal for construction phase starting 07/2026 and anticipated to end 03/2028 during FY25-26 Rubberized Pavement Grant Program term. These pavement resurfacing projects will be implemented in consequential order across various sites in select southern Santa Clara County, predominately rural roadways—San Martin Ave, Tennant Ave, Uvas Rd, Watsonville Rd, Barnard Rd, Condit Rd, Baxter Ave, Creston Dr, Old Santa Cruz Highway, and Summit Rd. 
 Eligible binder types will be used for reimbursed portions, with assurance that crumb rubber content and comply with CA sourcing requirements. All incurred costs associated with installation and construction will be after receipt of the Notice of Proceed.</x:t>
   </x:si>
   <x:si>
     <x:t>Kings               </x:t>
   </x:si>
   <x:si>
     <x:t>City of Lemoore</x:t>
   </x:si>
   <x:si>
     <x:t> Orfil Muniz</x:t>
   </x:si>
   <x:si>
     <x:t>5594294747</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Lemoore intends to utilize rubberized asphalt concrete to construct accessible pathways at two community parks and in a pavement rehabilitation project that will consist of milling the existing pavement surface to pave a new top surface layer. Proposed construction dates are from 05/2026 to 11/2026. These projects are estimated to utilize 4,438 tons of hot-mix rubberized asphalt concrete.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riverside           </x:t>
   </x:si>
   <x:si>
     <x:t>City of Cathedral City</x:t>
   </x:si>
   <x:si>
     <x:t> Elizabeth Medina</x:t>
   </x:si>
   <x:si>
     <x:t>7602022478</x:t>
   </x:si>
   <x:si>
     <x:t>Duartina Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Cathedral City is seeking funding through the CalRecycle Rubberized Pavement Grant Program for two roadway rehabilitation projects.
 1- Vista Chino Pavement Reconstruction Project
 The first project, the Vista Chino Pavement Reconstruction Project, aims to rehabilitate approximately 110,800 square feet of Vista Chino using rubberized asphalt pavement. Vista Chino is a vital four-lane arterial roadway that connects Cathedral City with Palm Springs, Riverside County, and State Route 111. It supports regional traffic circulation, emergency response, and serves as a critical alternate route to I-10 during major closures.
 In 2023, Tropical Storm Hilary caused severe damage to this corridor due to mudflows and cleanup operations, significantly compromising pavement conditions along a key segment. This project proposes a 2-inch grind and overlay from Date Palm Drive to Panorama Road (approximately 1,860 feet in length) to restore the roadway and prevent further deterioration and costlier repairs. Rehabilitation of Vista Chino is essential to maintaining public safety, regional mobility, and economic continuity.
 2- Cathedral Canyon Drive Street Rehabilitation Project
 The second project, the Cathedral Canyon Drive Street Rehabilitation Project, will improve approximately 128,500 square feet of Cathedral Canyon Drive using rubberized asphalt pavement. Cathedral Canyon is another major arterial corridor in Cathedral City, providing critical north-south connectivity between Ramon Road, Dinah Shore Drive, and State Route 111, all of which are key regional roadways that connect Cathedral City with neighboring cities across the Coachella Valley. Cathedral Canyon Drive also serves numerous residential neighborhoods and experiences high daily traffic volumes. This project represents the first phase of a planned, multi-year effort to rehabilitate the corridor, beginning with a 2-inch grind and overlay from Perez Road to the Ofelia Bringas Memorial Bridge.
 Estimated construction start date of 02/2026 and total tonnage of 3,675 tons of RAC hot-mix. </x:t>
   </x:si>
   <x:si>
     <x:t>City of Rolling Hills Estates</x:t>
   </x:si>
@@ -669,50 +657,62 @@
   <x:si>
     <x:t> Andrew Vongphachanh</x:t>
   </x:si>
   <x:si>
     <x:t>5592443123</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Selma's FY 25/26 Street Sealing Project plans to perform roadway preventative maintenance treatments on various roadways within the City of Selma which includes 44,000 square yards of rubberized asphalt cape sealing. The roadways were first identified in the City of Selma's StreetSaver pavement management program of having PCI values between 65 to 80. The roadway conditions were then field verified in the field as good candidates for rubberized asphalt cape sealing. The proposed roadways to receive rubberized asphalt cape sealing can be seen in the KMZ file uploaded to this application. The City currently plans to construct the project from March 2027 to June 2027. Securing the requested funds will be important to ensure that the City of Selma can meet the budget required for performing its preventative maintenance project before the roadways deteriorates further and requires more costly road rehab or reconstruction treatments.
 According to the US Census Bureau, the household medium income in 2023 for the City of Selma was $55,839 which is approximately 61% of the statewide household medium income of $92,000 for the same year.</x:t>
   </x:si>
   <x:si>
     <x:t>Placer              </x:t>
   </x:si>
   <x:si>
     <x:t>Town of Loomis</x:t>
   </x:si>
   <x:si>
     <x:t> Richard Ly-Lee</x:t>
   </x:si>
   <x:si>
     <x:t>8585987526</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The Town of Loomis will complete a rubberized chip seal project covering approximately 75,000 square yards of residential streets. The work consists of surface preparation, localized dig-outs, application of a rubberized asphalt emulsion binder, placement of aggregate chips, and final sweeping/striping.
 Town of Loomis proposes construction start date of Oct 2027 and 85,000 sy of chip seal.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Wildomar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Cameron Luna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9516777751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City of Wildomar will utilize approximately 25,000 Tons of Rubberized Asphalt Concrete Hot-Mix to improve multiple roadways and further protection for public health, safety, and the environment. Project start date is April 2026 with construction completion April 2028. Cameron Luna, Associate Engineer completed the TDA training course on October 5, 2022 and the Rubberized Asphalt Concrete (RAC) Technical Training Workshop on November 8, 2023.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 40</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -847,51 +847,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8fc2eb8b81f4167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re9e1d5acce724306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbc5664b04d2841d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fc6726dca604a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1a7f49b0f494e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcee0dad0ff61402a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1011,933 +1011,933 @@
     </x:row>
     <x:row ht="747.439453125" customHeight="1" collapsed="0">
       <x:c r="A8" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B8" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C8" s="8"/>
       <x:c r="D8" s="9" t="n">
         <x:v>233200</x:v>
       </x:c>
       <x:c r="E8" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F8" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G8" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H8" s="8" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
-    <x:row ht="425.451904296875" customHeight="1" collapsed="0">
+    <x:row ht="827.943115234375" customHeight="1" collapsed="0">
       <x:c r="A9" s="8" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B9" s="8" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="8"/>
       <x:c r="D9" s="9" t="n">
-        <x:v>375000</x:v>
+        <x:v>374310</x:v>
       </x:c>
       <x:c r="E9" s="8" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F9" s="8" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="G9" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H9" s="8" t="s">
-        <x:v>32</x:v>
-[...2 lines deleted...]
-    <x:row ht="827.943115234375" customHeight="1" collapsed="0">
+        <x:v>33</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="379.47412109375" customHeight="1" collapsed="0">
       <x:c r="A10" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B10" s="8" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C10" s="8"/>
       <x:c r="D10" s="9" t="n">
-        <x:v>374310</x:v>
+        <x:v>133140</x:v>
       </x:c>
       <x:c r="E10" s="8" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F10" s="8" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G10" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H10" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
-    <x:row ht="379.474365234375" customHeight="1" collapsed="0">
+    <x:row ht="1989.325927734375" customHeight="1" collapsed="0">
       <x:c r="A11" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B11" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C11" s="8"/>
       <x:c r="D11" s="9" t="n">
-        <x:v>133140</x:v>
+        <x:v>40425</x:v>
       </x:c>
       <x:c r="E11" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F11" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G11" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H11" s="8" t="s">
-        <x:v>43</x:v>
-[...2 lines deleted...]
-    <x:row ht="1989.325927734375" customHeight="1" collapsed="0">
+        <x:v>44</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="873.92138671875" customHeight="1" collapsed="0">
       <x:c r="A12" s="8" t="s">
-        <x:v>28</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B12" s="8" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C12" s="8"/>
       <x:c r="D12" s="9" t="n">
-        <x:v>40425</x:v>
+        <x:v>23705</x:v>
       </x:c>
       <x:c r="E12" s="8" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F12" s="8" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G12" s="8" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H12" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
-    <x:row ht="873.9208984375" customHeight="1" collapsed="0">
+    <x:row ht="195.47705078125" customHeight="1" collapsed="0">
       <x:c r="A13" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B13" s="8" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C13" s="8"/>
       <x:c r="D13" s="9" t="n">
-        <x:v>23705</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E13" s="8" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F13" s="8" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G13" s="8" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H13" s="8" t="s">
-        <x:v>52</x:v>
-[...2 lines deleted...]
-    <x:row ht="195.4775390625" customHeight="1" collapsed="0">
+        <x:v>53</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="551.9619140625" customHeight="1" collapsed="0">
       <x:c r="A14" s="8" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B14" s="8" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C14" s="8"/>
       <x:c r="D14" s="9" t="n">
-        <x:v>225000</x:v>
+        <x:v>252419</x:v>
       </x:c>
       <x:c r="E14" s="8" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F14" s="8" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G14" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H14" s="8" t="s">
-        <x:v>57</x:v>
-[...2 lines deleted...]
-    <x:row ht="551.9619140625" customHeight="1" collapsed="0">
+        <x:v>58</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="712.9423828125" customHeight="1" collapsed="0">
       <x:c r="A15" s="8" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B15" s="8" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C15" s="8"/>
       <x:c r="D15" s="9" t="n">
-        <x:v>252419</x:v>
+        <x:v>337500</x:v>
       </x:c>
       <x:c r="E15" s="8" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F15" s="8" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G15" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H15" s="8" t="s">
-        <x:v>62</x:v>
-[...2 lines deleted...]
-    <x:row ht="712.94140625" customHeight="1" collapsed="0">
+        <x:v>63</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="724.4501953125" customHeight="1" collapsed="0">
       <x:c r="A16" s="8" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B16" s="8" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C16" s="8"/>
       <x:c r="D16" s="9" t="n">
-        <x:v>337500</x:v>
+        <x:v>375000</x:v>
       </x:c>
       <x:c r="E16" s="8" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F16" s="8" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G16" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H16" s="8" t="s">
-        <x:v>67</x:v>
-[...2 lines deleted...]
-    <x:row ht="724.451171875" customHeight="1" collapsed="0">
+        <x:v>68</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="229.974609375" customHeight="1" collapsed="0">
       <x:c r="A17" s="8" t="s">
-        <x:v>68</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B17" s="8" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C17" s="8"/>
       <x:c r="D17" s="9" t="n">
-        <x:v>375000</x:v>
+        <x:v>180000</x:v>
       </x:c>
       <x:c r="E17" s="8" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F17" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G17" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H17" s="8" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
-    <x:row ht="229.974609375" customHeight="1" collapsed="0">
+    <x:row ht="551.962890625" customHeight="1" collapsed="0">
       <x:c r="A18" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B18" s="8" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C18" s="8"/>
       <x:c r="D18" s="9" t="n">
-        <x:v>180000</x:v>
+        <x:v>375000</x:v>
       </x:c>
       <x:c r="E18" s="8" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F18" s="8" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G18" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H18" s="8" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
-    <x:row ht="551.9619140625" customHeight="1" collapsed="0">
+    <x:row ht="459.94921875" customHeight="1" collapsed="0">
       <x:c r="A19" s="8" t="s">
-        <x:v>28</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B19" s="8" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C19" s="8"/>
       <x:c r="D19" s="9" t="n">
-        <x:v>375000</x:v>
+        <x:v>322452</x:v>
       </x:c>
       <x:c r="E19" s="8" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F19" s="8" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G19" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H19" s="8" t="s">
-        <x:v>80</x:v>
-[...2 lines deleted...]
-    <x:row ht="459.94921875" customHeight="1" collapsed="0">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="298.9697265625" customHeight="1" collapsed="0">
       <x:c r="A20" s="8" t="s">
-        <x:v>81</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B20" s="8" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C20" s="8"/>
       <x:c r="D20" s="9" t="n">
-        <x:v>322452</x:v>
+        <x:v>375000</x:v>
       </x:c>
       <x:c r="E20" s="8" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F20" s="8" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G20" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H20" s="8" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
-    <x:row ht="298.970703125" customHeight="1" collapsed="0">
+    <x:row ht="494.447265625" customHeight="1" collapsed="0">
       <x:c r="A21" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B21" s="8" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C21" s="8"/>
       <x:c r="D21" s="9" t="n">
-        <x:v>375000</x:v>
+        <x:v>161150</x:v>
       </x:c>
       <x:c r="E21" s="8" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F21" s="8" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G21" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H21" s="8" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
-    <x:row ht="494.447265625" customHeight="1" collapsed="0">
+    <x:row ht="701.4326171875" customHeight="1" collapsed="0">
       <x:c r="A22" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B22" s="8" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C22" s="8"/>
       <x:c r="D22" s="9" t="n">
-        <x:v>161150</x:v>
+        <x:v>375000</x:v>
       </x:c>
       <x:c r="E22" s="8" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F22" s="8" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G22" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H22" s="8" t="s">
-        <x:v>93</x:v>
-[...2 lines deleted...]
-    <x:row ht="701.4326171875" customHeight="1" collapsed="0">
+        <x:v>94</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1575.3544921875" customHeight="1" collapsed="0">
       <x:c r="A23" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B23" s="8" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C23" s="8"/>
       <x:c r="D23" s="9" t="n">
         <x:v>375000</x:v>
       </x:c>
       <x:c r="E23" s="8" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F23" s="8" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G23" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H23" s="8" t="s">
-        <x:v>98</x:v>
-[...2 lines deleted...]
-    <x:row ht="1575.35546875" customHeight="1" collapsed="0">
+        <x:v>99</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="390.9541015625" customHeight="1" collapsed="0">
       <x:c r="A24" s="8" t="s">
-        <x:v>99</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B24" s="8" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C24" s="8"/>
       <x:c r="D24" s="9" t="n">
-        <x:v>375000</x:v>
+        <x:v>22000</x:v>
       </x:c>
       <x:c r="E24" s="8" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F24" s="8" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G24" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H24" s="8" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
-    <x:row ht="390.9541015625" customHeight="1" collapsed="0">
+    <x:row ht="4036.1669921875" customHeight="1" collapsed="0">
       <x:c r="A25" s="8" t="s">
-        <x:v>28</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B25" s="8" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C25" s="8"/>
       <x:c r="D25" s="9" t="n">
-        <x:v>22000</x:v>
+        <x:v>47088</x:v>
       </x:c>
       <x:c r="E25" s="8" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F25" s="8" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G25" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H25" s="8" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
-    <x:row ht="4036.1669921875" customHeight="1" collapsed="0">
+    <x:row ht="597.94140625" customHeight="1" collapsed="0">
       <x:c r="A26" s="8" t="s">
-        <x:v>81</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B26" s="8" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C26" s="8"/>
       <x:c r="D26" s="9" t="n">
-        <x:v>47088</x:v>
+        <x:v>58506</x:v>
       </x:c>
       <x:c r="E26" s="8" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F26" s="8" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G26" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H26" s="8" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
-    <x:row ht="597.939453125" customHeight="1" collapsed="0">
+    <x:row ht="1678.845703125" customHeight="1" collapsed="0">
       <x:c r="A27" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B27" s="8" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C27" s="8"/>
       <x:c r="D27" s="9" t="n">
-        <x:v>58506</x:v>
+        <x:v>375000</x:v>
       </x:c>
       <x:c r="E27" s="8" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="F27" s="8" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G27" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H27" s="8" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1678.84765625" customHeight="1" collapsed="0">
+    <x:row ht="885.431640625" customHeight="1" collapsed="0">
       <x:c r="A28" s="8" t="s">
-        <x:v>33</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B28" s="8" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C28" s="8"/>
       <x:c r="D28" s="9" t="n">
-        <x:v>375000</x:v>
+        <x:v>321860</x:v>
       </x:c>
       <x:c r="E28" s="8" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F28" s="8" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G28" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H28" s="8" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
-    <x:row ht="885.4296875" customHeight="1" collapsed="0">
+    <x:row ht="494.447265625" customHeight="1" collapsed="0">
       <x:c r="A29" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B29" s="8" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C29" s="8"/>
       <x:c r="D29" s="9" t="n">
-        <x:v>321860</x:v>
+        <x:v>285000</x:v>
       </x:c>
       <x:c r="E29" s="8" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F29" s="8" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G29" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H29" s="8" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
-    <x:row ht="494.447265625" customHeight="1" collapsed="0">
+    <x:row ht="402.462890625" customHeight="1" collapsed="0">
       <x:c r="A30" s="8" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B30" s="8" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C30" s="8"/>
       <x:c r="D30" s="9" t="n">
-        <x:v>285000</x:v>
+        <x:v>138525</x:v>
       </x:c>
       <x:c r="E30" s="8" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F30" s="8" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="G30" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H30" s="8" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.462890625" customHeight="1" collapsed="0">
+    <x:row ht="310.478515625" customHeight="1" collapsed="0">
       <x:c r="A31" s="8" t="s">
-        <x:v>63</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B31" s="8" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C31" s="8"/>
       <x:c r="D31" s="9" t="n">
-        <x:v>138525</x:v>
+        <x:v>121000</x:v>
       </x:c>
       <x:c r="E31" s="8" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F31" s="8" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="G31" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H31" s="8" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
-    <x:row ht="310.478515625" customHeight="1" collapsed="0">
+    <x:row ht="448.46875" customHeight="1" collapsed="0">
       <x:c r="A32" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B32" s="8" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C32" s="8"/>
       <x:c r="D32" s="9" t="n">
-        <x:v>121000</x:v>
+        <x:v>216120</x:v>
       </x:c>
       <x:c r="E32" s="8" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F32" s="8" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G32" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H32" s="8" t="s">
-        <x:v>135</x:v>
-[...2 lines deleted...]
-    <x:row ht="448.46875" customHeight="1" collapsed="0">
+        <x:v>136</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="252.9921875" customHeight="1" collapsed="0">
       <x:c r="A33" s="8" t="s">
-        <x:v>136</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B33" s="8" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C33" s="8"/>
       <x:c r="D33" s="9" t="n">
-        <x:v>216120</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="E33" s="8" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F33" s="8" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="G33" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H33" s="8" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
-    <x:row ht="252.994140625" customHeight="1" collapsed="0">
+    <x:row ht="471.45703125" customHeight="1" collapsed="0">
       <x:c r="A34" s="8" t="s">
-        <x:v>99</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B34" s="8" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C34" s="8"/>
       <x:c r="D34" s="9" t="n">
-        <x:v>150000</x:v>
+        <x:v>375000</x:v>
       </x:c>
       <x:c r="E34" s="8" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F34" s="8" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="G34" s="8" t="s">
-        <x:v>37</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H34" s="8" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
-    <x:row ht="471.45703125" customHeight="1" collapsed="0">
+    <x:row ht="459.951171875" customHeight="1" collapsed="0">
       <x:c r="A35" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B35" s="8" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C35" s="8"/>
       <x:c r="D35" s="9" t="n">
-        <x:v>375000</x:v>
+        <x:v>156200</x:v>
       </x:c>
       <x:c r="E35" s="8" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="F35" s="8" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="G35" s="8" t="s">
-        <x:v>47</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H35" s="8" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
-    <x:row ht="459.94921875" customHeight="1" collapsed="0">
+    <x:row ht="620.95703125" customHeight="1" collapsed="0">
       <x:c r="A36" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B36" s="8" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C36" s="8"/>
       <x:c r="D36" s="9" t="n">
-        <x:v>156200</x:v>
+        <x:v>375000</x:v>
       </x:c>
       <x:c r="E36" s="8" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="F36" s="8" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="G36" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H36" s="8" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
-    <x:row ht="620.958984375" customHeight="1" collapsed="0">
+    <x:row ht="1023.419921875" customHeight="1" collapsed="0">
       <x:c r="A37" s="8" t="s">
-        <x:v>10</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B37" s="8" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C37" s="8"/>
       <x:c r="D37" s="9" t="n">
-        <x:v>375000</x:v>
+        <x:v>100500</x:v>
       </x:c>
       <x:c r="E37" s="8" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F37" s="8" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="G37" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H37" s="8" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
-    <x:row ht="1023.419921875" customHeight="1" collapsed="0">
+    <x:row ht="333.46875" customHeight="1" collapsed="0">
       <x:c r="A38" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B38" s="8" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C38" s="8"/>
       <x:c r="D38" s="9" t="n">
-        <x:v>100500</x:v>
+        <x:v>24406</x:v>
       </x:c>
       <x:c r="E38" s="8" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F38" s="8" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="G38" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H38" s="8" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row ht="333.466796875" customHeight="1" collapsed="0">
       <x:c r="A39" s="8" t="s">
-        <x:v>28</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B39" s="8" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C39" s="8"/>
       <x:c r="D39" s="9" t="n">
-        <x:v>24406</x:v>
+        <x:v>250297</x:v>
       </x:c>
       <x:c r="E39" s="8" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F39" s="8" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G39" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H39" s="8" t="s">
-        <x:v>164</x:v>
-[...2 lines deleted...]
-    <x:row ht="333.466796875" customHeight="1" collapsed="0">
+        <x:v>165</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="540.455078125" customHeight="1" collapsed="0">
       <x:c r="A40" s="8" t="s">
-        <x:v>165</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="8" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C40" s="8"/>
       <x:c r="D40" s="9" t="n">
-        <x:v>250297</x:v>
+        <x:v>375000</x:v>
       </x:c>
       <x:c r="E40" s="8" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="F40" s="8" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="G40" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H40" s="8" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
-    <x:row ht="540.455078125" customHeight="1" collapsed="0">
+    <x:row ht="402.4609375" customHeight="1" collapsed="0">
       <x:c r="A41" s="8" t="s">
-        <x:v>28</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B41" s="8" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C41" s="8"/>
       <x:c r="D41" s="9" t="n">
-        <x:v>375000</x:v>
+        <x:v>68750</x:v>
       </x:c>
       <x:c r="E41" s="8" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="F41" s="8" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G41" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H41" s="8" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
-    <x:row ht="402.462890625" customHeight="1" collapsed="0">
+    <x:row ht="1368.3984375" customHeight="1" collapsed="0">
       <x:c r="A42" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B42" s="8" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C42" s="8"/>
       <x:c r="D42" s="9" t="n">
-        <x:v>68750</x:v>
+        <x:v>225924</x:v>
       </x:c>
       <x:c r="E42" s="8" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F42" s="8" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G42" s="8" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H42" s="8" t="s">
-        <x:v>177</x:v>
-[...2 lines deleted...]
-    <x:row ht="1368.396484375" customHeight="1" collapsed="0">
+        <x:v>178</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1034.900390625" customHeight="1" collapsed="0">
       <x:c r="A43" s="8" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B43" s="8" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C43" s="8"/>
       <x:c r="D43" s="9" t="n">
-        <x:v>225924</x:v>
+        <x:v>44000</x:v>
       </x:c>
       <x:c r="E43" s="8" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F43" s="8" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G43" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H43" s="8" t="s">
-        <x:v>182</x:v>
-[...2 lines deleted...]
-    <x:row ht="1034.900390625" customHeight="1" collapsed="0">
+        <x:v>183</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="425.451171875" customHeight="1" collapsed="0">
       <x:c r="A44" s="8" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B44" s="8" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C44" s="8"/>
       <x:c r="D44" s="9" t="n">
-        <x:v>44000</x:v>
+        <x:v>85000</x:v>
       </x:c>
       <x:c r="E44" s="8" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F44" s="8" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G44" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H44" s="8" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row ht="425.453125" customHeight="1" collapsed="0">
       <x:c r="A45" s="8" t="s">
-        <x:v>188</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B45" s="8" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C45" s="8"/>
       <x:c r="D45" s="9" t="n">
-        <x:v>85000</x:v>
+        <x:v>375000</x:v>
       </x:c>
       <x:c r="E45" s="8" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="F45" s="8" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="G45" s="8" t="s">
-        <x:v>26</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H45" s="8" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.400390625" customHeight="1" collapsed="0">
       <x:c r="A46" s="10" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B46" s="10" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C46" s="10"/>
       <x:c r="D46" s="11" t="n">
         <x:v>8893277</x:v>
       </x:c>
       <x:c r="E46" s="10" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="F46" s="10" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="G46" s="10" t="s">
         <x:v>193</x:v>
       </x:c>
@@ -1974,29 +1974,29 @@
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
     <x:mergeCell ref="B44:C44"/>
     <x:mergeCell ref="B45:C45"/>
     <x:mergeCell ref="B46:C46"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 18, 2026 6:24 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 11, 2026 10:07 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>