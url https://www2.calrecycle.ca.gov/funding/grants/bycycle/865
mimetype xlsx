--- v5 (2026-07-11)
+++ v6 (2026-08-04)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d3f68419254f9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd79582a521e24706" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Ra1a7f49b0f494e8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rb97cf0f43aea4870"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Rubberized Pavement Grant Program (TRP18)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -847,51 +847,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fc6726dca604a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1a7f49b0f494e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcee0dad0ff61402a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ee4ac36767446a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb97cf0f43aea4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R81d4666fb2684eb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1974,29 +1974,29 @@
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
     <x:mergeCell ref="B44:C44"/>
     <x:mergeCell ref="B45:C45"/>
     <x:mergeCell ref="B46:C46"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 11, 2026 10:07 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 4, 2026 3:42 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>