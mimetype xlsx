--- v6 (2026-08-04)
+++ v7 (2026-08-26)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd79582a521e24706" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04df7eafffc1474a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rb97cf0f43aea4870"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Raea478b9c3fb45a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Rubberized Pavement Grant Program (TRP18)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -847,51 +847,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ee4ac36767446a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb97cf0f43aea4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R81d4666fb2684eb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb84d9382fb1a4462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raea478b9c3fb45a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra467a130a9754af7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1974,29 +1974,29 @@
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
     <x:mergeCell ref="B44:C44"/>
     <x:mergeCell ref="B45:C45"/>
     <x:mergeCell ref="B46:C46"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 4, 2026 3:42 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 25, 2026 9:24 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>