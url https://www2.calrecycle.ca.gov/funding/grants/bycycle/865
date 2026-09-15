--- v7 (2026-08-26)
+++ v8 (2026-09-15)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04df7eafffc1474a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R667ff6be570e45f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Raea478b9c3fb45a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R997288a4db844f17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Rubberized Pavement Grant Program (TRP18)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -847,51 +847,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb84d9382fb1a4462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raea478b9c3fb45a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra467a130a9754af7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbb451b46e0946be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R997288a4db844f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R887a73cc95bc4c8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -1974,29 +1974,29 @@
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
     <x:mergeCell ref="B30:C30"/>
     <x:mergeCell ref="B31:C31"/>
     <x:mergeCell ref="B32:C32"/>
     <x:mergeCell ref="B33:C33"/>
     <x:mergeCell ref="B34:C34"/>
     <x:mergeCell ref="B35:C35"/>
     <x:mergeCell ref="B36:C36"/>
     <x:mergeCell ref="B37:C37"/>
     <x:mergeCell ref="B38:C38"/>
     <x:mergeCell ref="B39:C39"/>
     <x:mergeCell ref="B40:C40"/>
     <x:mergeCell ref="B41:C41"/>
     <x:mergeCell ref="B42:C42"/>
     <x:mergeCell ref="B43:C43"/>
     <x:mergeCell ref="B44:C44"/>
     <x:mergeCell ref="B45:C45"/>
     <x:mergeCell ref="B46:C46"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 25, 2026 9:24 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 15, 2026 1:05 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>