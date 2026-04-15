--- v1 (2026-03-19)
+++ v2 (2026-04-15)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R186d86e6b161422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbeab8dcca0f4f57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rf559c0b224b24ebb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rc9247b5e11e14f00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Recycled Glass Processing Incentive Grant Program (RGP2)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -226,51 +226,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a47247e6cd84297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf559c0b224b24ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R73c2da6d3c924adf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fb886711bf04ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc9247b5e11e14f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R90ece9f189764b95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -376,29 +376,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 19, 2026 1:54 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 15, 2026 9:18 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>