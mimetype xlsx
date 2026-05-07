--- v2 (2026-04-15)
+++ v3 (2026-05-07)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbeab8dcca0f4f57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07461de4ea64d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rc9247b5e11e14f00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R29fe9bd9cc504d7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Recycled Glass Processing Incentive Grant Program (RGP2)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -226,51 +226,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fb886711bf04ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc9247b5e11e14f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R90ece9f189764b95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c8a7acfc4954ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R29fe9bd9cc504d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4375007d89264b0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -327,78 +327,78 @@
       <x:c r="D5" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="5" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row ht="2242.318115234375" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
-        <x:v>4000000</x:v>
+        <x:v>2759131</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="8"/>
       <x:c r="H6" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.39990234375" customHeight="1" collapsed="0">
       <x:c r="A7" s="10" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C7" s="10"/>
       <x:c r="D7" s="11" t="n">
-        <x:v>4000000</x:v>
+        <x:v>2759131</x:v>
       </x:c>
       <x:c r="E7" s="10" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 15, 2026 9:18 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 7, 2026 8:52 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>