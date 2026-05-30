--- v3 (2026-05-07)
+++ v4 (2026-05-30)
@@ -1,90 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07461de4ea64d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ef5a3fa70d4e40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R29fe9bd9cc504d7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rba5e3143cc4443a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Recycled Glass Processing Incentive Grant Program (RGP2)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
     <x:t>Stanislaus          </x:t>
   </x:si>
   <x:si>
     <x:t>Gallo Glass Company dba Halo Glass Recycling</x:t>
   </x:si>
   <x:si>
     <x:t> Toni Scott</x:t>
   </x:si>
   <x:si>
     <x:t>5308094672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danbaki Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Halo Glass Recycling (Halo) – an E. &amp; J. Gallo Winery corporate entity under Gallo Glass Company – is a state-of-the-art glass processing facility that converts discarded glass sourced from buy-back centers and Material Recovery Facilities (MRFs) into color sorted, furnace ready cullet for the glass industry. 
 Since its founding in 2021, Halo has risen to become an integral cullet provider for the state’s glass manufacturers, namely Gallo Glass, also an E. &amp; J. Gallo Winery corporate entity. The cullet produced by Halo is critical to Gallo Glass’ ability to manufacture up to two million glass containers per day and 500,000 tons of glass annually.
 Still, even with this essential supply, as the largest container glass manufacturer in North America, Gallo Glass’ demand for its finished glass products has consistently outpaced the premium cullet available from Halo. Furthermore, Halo has faced the challenge of finding viable streams for the fines produced during the glass recycling process. Fines are very small glass particles (less than 3–5 mm) that are generated as a byproduct through the breakage, crushing, and screening of glass at every stage of the recycling process. The fines currently produced by Halo are too small to be used on their own for cullet and require additional cleaning and processing to be leveraged for any downstream use. However, if Halo expanded its processing capacity through new equipment and additional space for fines processing, the fines could be cleaned and blended in with cullet. 
 As such, with a vision for a sustainable, circular economy; strong demand for its cullet; and the expertise of a team well-versed in glass recycling; Halo now seeks to expand its current operations to install new processing equipment (a grinder, sorter, and rotary dryer) that will allow the recycling company to additionally process its fines, allowing for fines to be integrated into cullet for glass container manufacturing. 
 This expansion will include the needed construction of a new building at Halo’s existing site. With expanded fines processing Halo would 1) eliminate the need to send the fines to a landfill, reducing waste and input costs; 2) generate a revenue stream for a waste by-product; 3) increase the volume of cullet produced for California glass manufacturers from the same volumes of glass already sourced; and 4) advance greater environmental sustainability, as every six tons of cullet used in container manufacturing, carbon dioxide emissions are reduced by 1 ton.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 1</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
@@ -226,51 +229,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c8a7acfc4954ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R29fe9bd9cc504d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4375007d89264b0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3ebe9f0c18343e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rba5e3143cc4443a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rda2f57c4de774ccd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -335,70 +338,72 @@
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row ht="2242.318115234375" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
         <x:v>2759131</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="G6" s="8"/>
+      <x:c r="G6" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
       <x:c r="H6" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.39990234375" customHeight="1" collapsed="0">
       <x:c r="A7" s="10" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="10" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="10"/>
       <x:c r="D7" s="11" t="n">
         <x:v>2759131</x:v>
       </x:c>
       <x:c r="E7" s="10" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 7, 2026 8:52 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 30, 2026 2:39 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>