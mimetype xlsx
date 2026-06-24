--- v4 (2026-05-30)
+++ v5 (2026-06-24)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ef5a3fa70d4e40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24417310429a40a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rba5e3143cc4443a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R0475fc1f61164bec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Recycled Glass Processing Incentive Grant Program (RGP2)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -229,51 +229,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3ebe9f0c18343e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rba5e3143cc4443a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rda2f57c4de774ccd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd7d2d2592da4755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0475fc1f61164bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9f175b03db7944b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -381,29 +381,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 30, 2026 2:39 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 23, 2026 10:50 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>