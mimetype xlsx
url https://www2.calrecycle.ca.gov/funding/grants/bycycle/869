--- v5 (2026-06-24)
+++ v6 (2026-07-14)
@@ -1,90 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24417310429a40a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffd38cc562114b1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R0475fc1f61164bec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R7147dfb7eac94dd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Recycled Glass Processing Incentive Grant Program (RGP2)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
     <x:t>Stanislaus          </x:t>
   </x:si>
   <x:si>
     <x:t>Gallo Glass Company dba Halo Glass Recycling</x:t>
   </x:si>
   <x:si>
-    <x:t> Toni Scott</x:t>
-[...2 lines deleted...]
-    <x:t>5308094672</x:t>
+    <x:t>Ms. Sarah Bar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2094992954</x:t>
   </x:si>
   <x:si>
     <x:t>Danbaki Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: Halo Glass Recycling (Halo) – an E. &amp; J. Gallo Winery corporate entity under Gallo Glass Company – is a state-of-the-art glass processing facility that converts discarded glass sourced from buy-back centers and Material Recovery Facilities (MRFs) into color sorted, furnace ready cullet for the glass industry. 
 Since its founding in 2021, Halo has risen to become an integral cullet provider for the state’s glass manufacturers, namely Gallo Glass, also an E. &amp; J. Gallo Winery corporate entity. The cullet produced by Halo is critical to Gallo Glass’ ability to manufacture up to two million glass containers per day and 500,000 tons of glass annually.
 Still, even with this essential supply, as the largest container glass manufacturer in North America, Gallo Glass’ demand for its finished glass products has consistently outpaced the premium cullet available from Halo. Furthermore, Halo has faced the challenge of finding viable streams for the fines produced during the glass recycling process. Fines are very small glass particles (less than 3–5 mm) that are generated as a byproduct through the breakage, crushing, and screening of glass at every stage of the recycling process. The fines currently produced by Halo are too small to be used on their own for cullet and require additional cleaning and processing to be leveraged for any downstream use. However, if Halo expanded its processing capacity through new equipment and additional space for fines processing, the fines could be cleaned and blended in with cullet. 
 As such, with a vision for a sustainable, circular economy; strong demand for its cullet; and the expertise of a team well-versed in glass recycling; Halo now seeks to expand its current operations to install new processing equipment (a grinder, sorter, and rotary dryer) that will allow the recycling company to additionally process its fines, allowing for fines to be integrated into cullet for glass container manufacturing. 
 This expansion will include the needed construction of a new building at Halo’s existing site. With expanded fines processing Halo would 1) eliminate the need to send the fines to a landfill, reducing waste and input costs; 2) generate a revenue stream for a waste by-product; 3) increase the volume of cullet produced for California glass manufacturers from the same volumes of glass already sourced; and 4) advance greater environmental sustainability, as every six tons of cullet used in container manufacturing, carbon dioxide emissions are reduced by 1 ton.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 1</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
@@ -229,51 +229,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd7d2d2592da4755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0475fc1f61164bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9f175b03db7944b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14eca1fbc89f4dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7147dfb7eac94dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R015a863c11ac41d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -381,29 +381,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 23, 2026 10:50 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 14, 2026 4:45 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>