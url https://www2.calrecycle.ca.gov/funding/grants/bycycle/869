--- v6 (2026-07-14)
+++ v7 (2026-08-04)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffd38cc562114b1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd73a051151114e90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R7147dfb7eac94dd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rd9eeaed0d6114527"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Recycled Glass Processing Incentive Grant Program (RGP2)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -229,51 +229,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14eca1fbc89f4dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7147dfb7eac94dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R015a863c11ac41d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb22a91e69c5649dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd9eeaed0d6114527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc78e739236fb4ac4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -381,29 +381,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 14, 2026 4:45 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 4, 2026 7:46 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>