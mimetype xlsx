--- v7 (2026-08-04)
+++ v8 (2026-09-02)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd73a051151114e90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R219924ce6a094cb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rd9eeaed0d6114527"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R905a7fd7f2b740b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Recycled Glass Processing Incentive Grant Program (RGP2)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -229,51 +229,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb22a91e69c5649dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd9eeaed0d6114527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc78e739236fb4ac4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda575dea7f64461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R905a7fd7f2b740b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R669bb64d0ede4083" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -381,29 +381,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 4, 2026 7:46 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 2, 2026 2:56 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>