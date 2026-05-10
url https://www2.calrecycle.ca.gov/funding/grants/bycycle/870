--- v0 (2026-03-18)
+++ v1 (2026-05-10)
@@ -1,129 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra68bcc1420f54976" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R135516ab26214dd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R048b350314a7469a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R4de04a05962d4935"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Illegal Disposal Sites Abatement Grant Program (SWC104)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
     <x:t>Los Angeles         </x:t>
   </x:si>
   <x:si>
     <x:t>City of Montebello</x:t>
   </x:si>
   <x:si>
     <x:t> Maria Celeste Alcantar</x:t>
   </x:si>
   <x:si>
     <x:t>3238871486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Noe Garay</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Montebello is applying for the CalRecycle Illegal Disposal Site Abatement Grant (Cycle 104) to address illegal dumping and public health risks posed by vacant properties throughout the city. The grant funding will be used to support the City’s efforts to clean up illegal dumping sites, enforce property maintenance standards, and restore blighted areas, improving overall community safety and quality of life.
 The project will focus on:
 - Identifying and cleaning up illegal disposal sites on both public and privately-owned vacant properties.
 - Enforcing the Vacant Property Ordinance to ensure compliance with maintenance standards and prevent future illegal dumping.
 - Coordinating with the Clean Task Force, a multi-department initiative, to ensure long-term, sustainable management of vacant properties, reducing the recurrence of blight and illegal dumping.
 The City adopted an Environmentally Preferable Purchasing and Practices (EPPP) Policy on November 13, 2024 as part of this grant application, demonstrating a commitment to sustainability. This policy will guide the City’s procurement practices to prioritize environmentally responsible products and services, aligning with the project’s goals of improving public health, protecting the environment, and promoting sustainable development.
 The requested funding of $275,000 will be used to cover cleanup costs, equipment, labor, and site restoration. This will significantly enhance Montebello's ability to mitigate illegal dumping and ensure the ongoing upkeep of vulnerable properties.</x:t>
   </x:si>
   <x:si>
+    <x:t>Alameda             </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Oakland</x:t>
+  </x:si>
+  <x:si>
+    <x:t> John Hilmon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5104345109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Oakland is requesting funding from CalRecycle’s Illegal Disposal Site Abatement Grant Program to clean up and prevent recurring illegal dumping along four high-need corridors: Martin Luther King Jr. Way, Foothill Boulevard, and MacArthur Boulevard, with 23rd Street as an alternate site. These public right-of-way areas, located near schools, parks, and residential neighborhoods, experience frequent accumulations of refuse, tires, construction debris, and hazardous materials that pose environmental and public health risks. Cleanup efforts will include waste removal, hauling, and disposal in partnership with Civicorps, the certified Local Conservation Corps serving Alameda County. Prevention measures such as signage and fencing will be installed to reduce future dumping and restore community safety and environmental quality.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Riverside           </x:t>
   </x:si>
   <x:si>
     <x:t>City of Riverside</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. Victor Keroles</x:t>
   </x:si>
   <x:si>
     <x:t>9513516174</x:t>
   </x:si>
   <x:si>
+    <x:t>Julian Lopez</x:t>
+  </x:si>
+  <x:si>
     <x:t>The City of Riverside is addressing the growing challenge of illegal dumping, which poses serious risks to public health, safety, and the environment. In Fiscal Year 2023–24, over 6,500 service requests were recorded, with significant incidents involving public rights-of-way, shopping carts, and homeless encampments. Despite dedicated staff and enforcement efforts, limited resources have hindered full cleanup of high-impact areas. With support from CalRecycle’s Illegal Disposal Site Abatement Program, the City will target priority sites for waste to improve neighborhood conditions and safeguard community well-being.</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Oakland is requesting funding from CalRecycle’s Illegal Disposal Site Abatement Grant Program to clean up and prevent recurring illegal dumping along four high-need corridors: Martin Luther King Jr. Way, Foothill Boulevard, and MacArthur Boulevard, with 23rd Street as an alternate site. These public right-of-way areas, located near schools, parks, and residential neighborhoods, experience frequent accumulations of refuse, tires, construction debris, and hazardous materials that pose environmental and public health risks. Cleanup efforts will include waste removal, hauling, and disposal in partnership with Civicorps, the certified Local Conservation Corps serving Alameda County. Prevention measures such as signage and fencing will be installed to reduce future dumping and restore community safety and environmental quality.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 3</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -258,51 +264,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fe1c1e44a5a4f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R048b350314a7469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R06cd6fa73bd44bb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac0ec067f5a641d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4de04a05962d4935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5fecf66c092b4a67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -367,116 +373,122 @@
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row ht="1379.877197265625" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
         <x:v>275000</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="G6" s="8"/>
+      <x:c r="G6" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
       <x:c r="H6" s="8" t="s">
-        <x:v>14</x:v>
-[...2 lines deleted...]
-    <x:row ht="540.4534912109375" customHeight="1" collapsed="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="804.92578125" customHeight="1" collapsed="0">
       <x:c r="A7" s="8" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="8"/>
       <x:c r="D7" s="9" t="n">
-        <x:v>225621</x:v>
+        <x:v>499379</x:v>
       </x:c>
       <x:c r="E7" s="8" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="8" t="s">
-        <x:v>18</x:v>
-[...1 lines deleted...]
-      <x:c r="G7" s="8"/>
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G7" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
       <x:c r="H7" s="8" t="s">
-        <x:v>19</x:v>
-[...2 lines deleted...]
-    <x:row ht="804.9259033203125" customHeight="1" collapsed="0">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="540.45361328125" customHeight="1" collapsed="0">
       <x:c r="A8" s="8" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="8" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="8"/>
       <x:c r="D8" s="9" t="n">
-        <x:v>499379</x:v>
+        <x:v>225621</x:v>
       </x:c>
       <x:c r="E8" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="8" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="G8" s="8"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G8" s="8" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="H8" s="8" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.400146484375" customHeight="1" collapsed="0">
       <x:c r="A9" s="10" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B9" s="10" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C9" s="10"/>
       <x:c r="D9" s="11" t="n">
         <x:v>1000000</x:v>
       </x:c>
       <x:c r="E9" s="10" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F9" s="10" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G9" s="10" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H9" s="10" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 17, 2026 7:42 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 10, 2026 10:00 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>