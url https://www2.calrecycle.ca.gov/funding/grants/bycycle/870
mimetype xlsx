--- v1 (2026-05-10)
+++ v2 (2026-05-31)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R135516ab26214dd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3b392b814aa476a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R4de04a05962d4935"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R048931293b20461c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Illegal Disposal Sites Abatement Grant Program (SWC104)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -264,51 +264,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac0ec067f5a641d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4de04a05962d4935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5fecf66c092b4a67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6246fe212fba474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R048931293b20461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Red96c25c31474aab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -466,29 +466,29 @@
       </x:c>
       <x:c r="F9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 10, 2026 10:00 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 30, 2026 9:38 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>