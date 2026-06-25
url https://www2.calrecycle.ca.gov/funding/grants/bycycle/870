--- v2 (2026-05-31)
+++ v3 (2026-06-25)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3b392b814aa476a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45eb71e6355a48c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R048931293b20461c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rd01d439bc639444f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Illegal Disposal Sites Abatement Grant Program (SWC104)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -55,81 +55,81 @@
   <x:si>
     <x:t>Los Angeles         </x:t>
   </x:si>
   <x:si>
     <x:t>City of Montebello</x:t>
   </x:si>
   <x:si>
     <x:t> Maria Celeste Alcantar</x:t>
   </x:si>
   <x:si>
     <x:t>3238871486</x:t>
   </x:si>
   <x:si>
     <x:t>Noe Garay</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Montebello is applying for the CalRecycle Illegal Disposal Site Abatement Grant (Cycle 104) to address illegal dumping and public health risks posed by vacant properties throughout the city. The grant funding will be used to support the City’s efforts to clean up illegal dumping sites, enforce property maintenance standards, and restore blighted areas, improving overall community safety and quality of life.
 The project will focus on:
 - Identifying and cleaning up illegal disposal sites on both public and privately-owned vacant properties.
 - Enforcing the Vacant Property Ordinance to ensure compliance with maintenance standards and prevent future illegal dumping.
 - Coordinating with the Clean Task Force, a multi-department initiative, to ensure long-term, sustainable management of vacant properties, reducing the recurrence of blight and illegal dumping.
 The City adopted an Environmentally Preferable Purchasing and Practices (EPPP) Policy on November 13, 2024 as part of this grant application, demonstrating a commitment to sustainability. This policy will guide the City’s procurement practices to prioritize environmentally responsible products and services, aligning with the project’s goals of improving public health, protecting the environment, and promoting sustainable development.
 The requested funding of $275,000 will be used to cover cleanup costs, equipment, labor, and site restoration. This will significantly enhance Montebello's ability to mitigate illegal dumping and ensure the ongoing upkeep of vulnerable properties.</x:t>
   </x:si>
   <x:si>
+    <x:t>Riverside           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Riverside</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Victor Keroles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9513516174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Julian Lopez</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The City of Riverside is addressing the growing challenge of illegal dumping, which poses serious risks to public health, safety, and the environment. In Fiscal Year 2023–24, over 6,500 service requests were recorded, with significant incidents involving public rights-of-way, shopping carts, and homeless encampments. Despite dedicated staff and enforcement efforts, limited resources have hindered full cleanup of high-impact areas. With support from CalRecycle’s Illegal Disposal Site Abatement Program, the City will target priority sites for waste to improve neighborhood conditions and safeguard community well-being.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Alameda             </x:t>
   </x:si>
   <x:si>
     <x:t>City of Oakland</x:t>
   </x:si>
   <x:si>
     <x:t> John Hilmon</x:t>
   </x:si>
   <x:si>
     <x:t>5104345109</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The City of Oakland is requesting funding from CalRecycle’s Illegal Disposal Site Abatement Grant Program to clean up and prevent recurring illegal dumping along four high-need corridors: Martin Luther King Jr. Way, Foothill Boulevard, and MacArthur Boulevard, with 23rd Street as an alternate site. These public right-of-way areas, located near schools, parks, and residential neighborhoods, experience frequent accumulations of refuse, tires, construction debris, and hazardous materials that pose environmental and public health risks. Cleanup efforts will include waste removal, hauling, and disposal in partnership with Civicorps, the certified Local Conservation Corps serving Alameda County. Prevention measures such as signage and fencing will be installed to reduce future dumping and restore community safety and environmental quality.</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>The City of Riverside is addressing the growing challenge of illegal dumping, which poses serious risks to public health, safety, and the environment. In Fiscal Year 2023–24, over 6,500 service requests were recorded, with significant incidents involving public rights-of-way, shopping carts, and homeless encampments. Despite dedicated staff and enforcement efforts, limited resources have hindered full cleanup of high-impact areas. With support from CalRecycle’s Illegal Disposal Site Abatement Program, the City will target priority sites for waste to improve neighborhood conditions and safeguard community well-being.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 3</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -264,51 +264,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6246fe212fba474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R048931293b20461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Red96c25c31474aab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R022ee78f76a44317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd01d439bc639444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R69a6cccd5b1b4525" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -380,115 +380,115 @@
     </x:row>
     <x:row ht="1379.877197265625" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
         <x:v>275000</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H6" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row ht="804.92578125" customHeight="1" collapsed="0">
+    <x:row ht="540.4534912109375" customHeight="1" collapsed="0">
       <x:c r="A7" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="8"/>
       <x:c r="D7" s="9" t="n">
-        <x:v>499379</x:v>
+        <x:v>225621</x:v>
       </x:c>
       <x:c r="E7" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G7" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H7" s="8" t="s">
-        <x:v>20</x:v>
-[...2 lines deleted...]
-    <x:row ht="540.45361328125" customHeight="1" collapsed="0">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="804.9259033203125" customHeight="1" collapsed="0">
       <x:c r="A8" s="8" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B8" s="8" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C8" s="8"/>
       <x:c r="D8" s="9" t="n">
-        <x:v>225621</x:v>
+        <x:v>499379</x:v>
       </x:c>
       <x:c r="E8" s="8" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="F8" s="8" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G8" s="8" t="s">
-        <x:v>25</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H8" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.400146484375" customHeight="1" collapsed="0">
       <x:c r="A9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B9" s="10" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C9" s="10"/>
       <x:c r="D9" s="11" t="n">
         <x:v>1000000</x:v>
       </x:c>
       <x:c r="E9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 30, 2026 9:38 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 24, 2026 7:15 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>