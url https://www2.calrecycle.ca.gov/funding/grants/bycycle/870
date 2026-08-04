--- v3 (2026-06-25)
+++ v4 (2026-08-04)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45eb71e6355a48c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bf400e19d094a96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rd01d439bc639444f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Re271db8f0bf14ad0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Illegal Disposal Sites Abatement Grant Program (SWC104)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -264,51 +264,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R022ee78f76a44317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd01d439bc639444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R69a6cccd5b1b4525" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R259de96598174755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re271db8f0bf14ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb6bbba3948f543c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -466,29 +466,29 @@
       </x:c>
       <x:c r="F9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 24, 2026 7:15 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 4, 2026 10:09 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>