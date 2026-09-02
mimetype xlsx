--- v4 (2026-08-04)
+++ v5 (2026-09-02)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bf400e19d094a96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941adbfba4c8428c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Re271db8f0bf14ad0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R974f6289f10147f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Illegal Disposal Sites Abatement Grant Program (SWC104)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -264,51 +264,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R259de96598174755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re271db8f0bf14ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb6bbba3948f543c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b90db004227448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R974f6289f10147f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3c691fbb3d8a42e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -466,29 +466,29 @@
       </x:c>
       <x:c r="F9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H9" s="10" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 4, 2026 10:09 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 2, 2026 2:58 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>