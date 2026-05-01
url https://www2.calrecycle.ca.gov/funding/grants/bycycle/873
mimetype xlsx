--- v1 (2026-03-27)
+++ v2 (2026-05-01)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7acda2c0f9074a40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd402fa6affc841b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R4ae94649d38048fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Re751b9ef64774403"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 Reusable Beverage Containers Infrastructure Grant Program (RBI2)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5096a5678ccd44e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ae94649d38048fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb46873046a284af9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42ef017ecb324d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re751b9ef64774403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfd8e168f9fb24c49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -377,29 +377,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: March 27, 2026 4:37 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 1, 2026 5:37 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>