--- v2 (2026-05-01)
+++ v3 (2026-05-31)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd402fa6affc841b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf475075fc5c641be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Re751b9ef64774403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rb0d6dd9d6ced4a70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 Reusable Beverage Containers Infrastructure Grant Program (RBI2)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42ef017ecb324d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re751b9ef64774403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfd8e168f9fb24c49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d586012f3ef44fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb0d6dd9d6ced4a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Red89ecf768824373" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -377,29 +377,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 1, 2026 5:37 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 31, 2026 10:42 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>