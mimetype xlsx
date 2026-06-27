--- v3 (2026-05-31)
+++ v4 (2026-06-27)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf475075fc5c641be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91308eeccf3541c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rb0d6dd9d6ced4a70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Ra36bcc45ee40482f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 Reusable Beverage Containers Infrastructure Grant Program (RBI2)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d586012f3ef44fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb0d6dd9d6ced4a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Red89ecf768824373" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R471d168feb234ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra36bcc45ee40482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4e7a8e8f24794dc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -377,29 +377,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 31, 2026 10:42 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 27, 2026 12:43 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>