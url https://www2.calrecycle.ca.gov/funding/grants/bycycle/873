--- v4 (2026-06-27)
+++ v5 (2026-07-26)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91308eeccf3541c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f84392d214241b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Ra36bcc45ee40482f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Re6f9fa7c3554410a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 Reusable Beverage Containers Infrastructure Grant Program (RBI2)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R471d168feb234ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra36bcc45ee40482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4e7a8e8f24794dc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc9aacb3c46e4ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re6f9fa7c3554410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R51cc395883b8400e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -377,29 +377,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 27, 2026 12:43 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 26, 2026 2:33 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>