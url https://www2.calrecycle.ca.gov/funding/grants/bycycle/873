--- v5 (2026-07-26)
+++ v6 (2026-08-22)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f84392d214241b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56cd7d493e1e4ff8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Re6f9fa7c3554410a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Red1d8c8eef714bb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 Reusable Beverage Containers Infrastructure Grant Program (RBI2)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc9aacb3c46e4ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re6f9fa7c3554410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R51cc395883b8400e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R350abb87a6dc40d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red1d8c8eef714bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb040e172d66b4c46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -377,29 +377,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 26, 2026 2:33 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 22, 2026 2:34 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>