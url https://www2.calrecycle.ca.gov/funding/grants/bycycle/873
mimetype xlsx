--- v6 (2026-08-22)
+++ v7 (2026-09-13)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56cd7d493e1e4ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3e0c7d8bf24b50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Red1d8c8eef714bb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R88587e0631be4a21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2022-23 Reusable Beverage Containers Infrastructure Grant Program (RBI2)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -225,51 +225,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R350abb87a6dc40d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red1d8c8eef714bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb040e172d66b4c46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra061974503d64f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R88587e0631be4a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R44a3dbd8124d4df6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -377,29 +377,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 22, 2026 2:34 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 12, 2026 6:15 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>