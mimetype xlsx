--- v0 (2026-04-02)
+++ v1 (2026-04-22)
@@ -1,90 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5712260563da4006" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2caab33d44854948" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rf1467f1ee49b46ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R7f908742026c4443"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR89)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
     <x:t>San Joaquin         </x:t>
   </x:si>
   <x:si>
     <x:t>San Joaquin County</x:t>
   </x:si>
   <x:si>
     <x:t> Sarita Wati</x:t>
   </x:si>
   <x:si>
     <x:t>2094683066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mai Andrews</x:t>
   </x:si>
   <x:si>
     <x:t>San Joaquin County is requesting $100,000 in grant funding to support a county resident, in the remediation and prevention of illegal dumping on their Farm and Ranch property. The proposed project includes the removal of illegally dumped materials and the installation of perimeter fencing, security cameras, and signage to deter future illegal dumping and unauthorized encampments.
 The property was purchased in September 2025 and has a history of illegal dumping and unauthorized encampments that predate acquisition, resulting in accumulated debris and ongoing environmental concerns. Located adjacent to a waterway, continued dumping poses significant risks to downstream water quality, surrounding habitats, and neighboring communities. Securing the property will reduce contamination, protect water resources, and prevent unauthorized access, resulting in long-term environmental protection, improved public health outcomes, and reduced enforcement and cleanup costs.
 </x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 1</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
@@ -224,51 +227,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R889fc3f551d140b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf1467f1ee49b46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4572d3dc586d4e6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a44fa7da2be4e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f908742026c4443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8027a81e46a042a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -333,70 +336,72 @@
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row ht="885.42987060546875" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
         <x:v>100000</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="G6" s="8"/>
+      <x:c r="G6" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
       <x:c r="H6" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.4000244140625" customHeight="1" collapsed="0">
       <x:c r="A7" s="10" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="10" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="10"/>
       <x:c r="D7" s="11" t="n">
         <x:v>100000</x:v>
       </x:c>
       <x:c r="E7" s="10" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 2, 2026 3:01 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 22, 2026 7:31 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>