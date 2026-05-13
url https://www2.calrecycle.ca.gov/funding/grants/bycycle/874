--- v1 (2026-04-22)
+++ v2 (2026-05-13)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2caab33d44854948" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4436270f4434bf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R7f908742026c4443"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R7977e264ba994945"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR89)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -227,51 +227,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a44fa7da2be4e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f908742026c4443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8027a81e46a042a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d66605d9d224f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7977e264ba994945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb3032c54158a4513" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -379,29 +379,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 22, 2026 7:31 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 13, 2026 7:43 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>