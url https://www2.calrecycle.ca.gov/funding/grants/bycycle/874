--- v2 (2026-05-13)
+++ v3 (2026-06-06)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4436270f4434bf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R239ead1c96c84cfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R7977e264ba994945"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R632a9d9cce584ce7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR89)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -227,51 +227,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d66605d9d224f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7977e264ba994945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb3032c54158a4513" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f87b424b24347fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R632a9d9cce584ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdb1794de0a584bfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -379,29 +379,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 13, 2026 7:43 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 6, 2026 2:26 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>