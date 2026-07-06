--- v3 (2026-06-06)
+++ v4 (2026-07-06)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R239ead1c96c84cfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4617c8ec576c4e45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R632a9d9cce584ce7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rd5525688730447ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR89)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -227,51 +227,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f87b424b24347fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R632a9d9cce584ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdb1794de0a584bfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb00b6cb2f79b4632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5525688730447ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3a64b1e0fc674a9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -379,29 +379,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 6, 2026 2:26 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 5, 2026 10:26 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>