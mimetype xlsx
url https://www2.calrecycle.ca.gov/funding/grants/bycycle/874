--- v4 (2026-07-06)
+++ v5 (2026-07-26)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4617c8ec576c4e45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cdb96fbcf9e4573" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rd5525688730447ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R6db0e0aaddcd4824"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR89)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -227,51 +227,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb00b6cb2f79b4632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5525688730447ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3a64b1e0fc674a9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R121e83dae51640a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6db0e0aaddcd4824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rac039608516e411b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -379,29 +379,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 5, 2026 10:26 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 26, 2026 3:37 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>