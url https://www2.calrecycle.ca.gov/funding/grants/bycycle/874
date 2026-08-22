--- v5 (2026-07-26)
+++ v6 (2026-08-22)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cdb96fbcf9e4573" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13e126439965418e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R6db0e0aaddcd4824"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R09b59902ab9c4077"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR89)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -227,51 +227,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R121e83dae51640a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6db0e0aaddcd4824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rac039608516e411b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce5b6af59fc44421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R09b59902ab9c4077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rad315b82b761476a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -379,29 +379,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 26, 2026 3:37 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 21, 2026 9:54 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>