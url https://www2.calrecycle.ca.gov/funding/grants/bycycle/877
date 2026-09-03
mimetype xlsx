--- v0 (2026-08-12)
+++ v1 (2026-09-03)
@@ -1,125 +1,193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44edb5e7ccfe4781" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R005026c554f0423c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rc51658dad5384365"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R006eb04aa9824dd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
+    <x:t>Grants matching your search for 2025-26 Farm and Ranch Solid Waste Cleanup and Abatement Grant (FR90)</x:t>
+  </x:si>
+  <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
+    <x:t>Riverside           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riverside County</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Aaron Aceves</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7603933333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grant funds will be utilized to support the cleanup, remediation, and prevention of illegal dumping on farm and ranch properties throughout Riverside County. Agricultural lands within the county have increasingly become targets for large-scale illegal dumping of household waste, commercial debris, construction materials, and hazardous substances. These activities create significant environmental risks, degrade agricultural resources, and place an unfair financial burden on property owners who must address contamination and disposal costs. Through this project, Riverside County Code Enforcement will assist the agricultural community in restoring properties impacted by illegal dumping so that they may be safely returned to their intended agricultural use.
+Funding will support the removal and proper disposal of illegally dumped materials, including household waste, commercial refuse, construction and demolition debris, and hazardous materials. Dedicated personnel will coordinate site assessments, oversee cleanup operations, and ensure that all collected waste is transported to appropriate permitted disposal or recycling facilities in accordance with state and local environmental regulations. These efforts will reduce environmental hazards, improve land stewardship, and prevent further degradation of valuable agricultural land.
+In addition to cleanup efforts, the grant will support the implementation of illegal dumping prevention strategies. Funds will be used to purchase and install deterrence devices designed to discourage future dumping activities at vulnerable agricultural sites. These deterrence measures may include surveillance cameras, signage, access control devices such as gates or barriers, and other site-specific security improvements intended to reduce repeat dumping and increase accountability for violators.
+Riverside County Code Enforcement will also provide outreach and education to agricultural property owners regarding best practices for securing their land, identifying and reporting illegal dumping, and properly disposing of waste generated on their properties. Staff will provide information on available disposal resources, regulatory compliance requirements, and referral services to assist property owners in maintaining safe and environmentally responsible land management practices.
+Through cleanup, prevention, and community outreach, this project will support the protection of Riverside County’s agricultural lands, reduce environmental impacts associated with illegal dumping, and promote long-term stewardship of rural and agricultural resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pechanga Band of Indians</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Helen Waquiu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9517706153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Pechanga Band of Indians (Tribe) requests funding for the cleanup of illegal dumping at three sites. The Tribe owns rural property that is the frequent target for illegal dumping. Right-of-way roads that bisect property and adjacent rural and suburban housing communities provide ample opportunity for dumping solid waste. Illicit activities occurring in proximity to certain parcels also accentuate the volume of illegal dumping. The Pechanga Public Works Department has taken on the responsibility for cleaning up illegal dumping on Tribal lands. Dumped materials are photographed, and then compiled for disposal using a contract hauler. The Tribe spent an estimated $30,000 cleaning up illegally dumped materials and conducting site improvements (k-rail installation, signage) from one parcel in 2025, not including the staff time taken to contribute to the cleanup efforts. Collaboration with cities and counties to report and curb illegal dumping has been part of the Tribe’s practice to steward land and prevent pollution. 
+Illegal dumping is a continual problem on Tribally owned parcels as long as public access to Tribal properties or proximity to Tribal properties is granted. The Pechanga Public Works Department is responsible for managing illegal dumping on Tribal lands. The Pechanga Public Works Department has added fencing, k-rails, and signage along public access roads and by property access points to deter illegal dumping. Any illegal dumping is quickly identified and mitigated to prevent the allure of adding to a perceived “established” illegal dump site. The Tribe has hired caretakers at various parcels in an attempt to deter illegal dumping and trespass. However, the Tribe has only had the capacity to partially fence and mitigate vehicle access on the focal properties in this grant, and additional funding and site measures must be taken to safeguard the land and its corresponding natural and archeological resources.
+Household hazardous waste cleanup events are run annually in November by the Pechanga Environmental Department for Pechanga Tribal Members to provide a staff-assisted opportunity for HHW disposal and education on proper sorting, storage, and disposal of HHW and other waste streams. Free landfill disposal and recycling opportunities are available year-round for Pechanga Tribal Members. However, most illegal dumping issues arise from non-Tribal community members that do not live on Tribal lands. Local government agencies offer HHW drop-off sites and curbside collection for local community members, but local community members continue to dump illegally on Tribal lands to avoid costs and hassle of proper waste disposal.
+Initiatives taken to discourage illegal dumping include posting signage on Tribal lands indicating dumping and trespassing are illegal. One property included in this application is an active habitat restoration site; signage was posted indicating habitat restoration was in progress and trespassing was illegal. These signs have been graffitied and ripped off their posts by community members since and need to be replaced. K-rails and fencing have been installed blocking access roads and trails onto Tribal lands, but community members continue to find gaps in fencing and move barriers. The responsible party for illegally dumped waste on these parcels cannot be identified, located, or pay for timely and proper remediation.
+Important partners in cleanup initiatives include Sovereign Roots Farms, a Tribal farm founded by a Pechanga Tribal Member on the Pechanga Indian Reservation, and the Pechanga Cultural Committee. The Pechanga Youth Department, which provides Tribal youth with education, recreational, and service opportunities, is a consistent partner in cleanup efforts on Tribal lands. Costs of property clean-up beyond $50,000 per project site will be an in-kind contribution from the Pechanga Band of Indians. 
+The Pechanga Public Works Department runs a transfer station on the Pechanga Reservation. Recyclable items such as construction and demolition waste, wood products, scrap metal, tires, e-waste, plastic bottles and cans, and cardboard are separated from the primary waste stream for recycling. Items collected at illegal dump sites will be separated for recycling and hauled by the contract hauler CR&amp;R to their materials recovery facility in Perris, CA. Green waste is separated from the primary waste stream for composting/mulching. Items collected at illegal dump sites would be separated, and hauled by the contract hauler CR&amp;R to their anaerobic digester in Perris, CA.
+One project site (Audie Murphy) is an active habitat restoration site funded by the US Fish and Wildlife Service’s Tribal Wildlife Grant. Revegetation activities are planned for the project site to restore riparian and upland habitat. These restoration activities will coincide with waste removal and illegal dumping prevention measures. Revegetation at the Oleander parcel using Cal Recycle funds is planned for restoring plant species for gathering by Tribal Members. 
+No matching funds will be used for this project.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Luis Obispo     </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upper Salinas-Las Tablas Resource Conservation District</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Brian Keeley</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5303026138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>This grant will support cleanup of the remnants of the past farming operations that occurred previously and make the property safe for community engagement. Debris from previous operations and structures were present on the property. One previously standing structure lays demolished with the foundation, rebar, and piles of concrete remaining. Various ranch and farm infrastructure was also abandoned on the property including damaged water tanks. The waste was present on the property when USLTRCD acquired the property, the organization was aware of the waste on the property, and unaware of the exact circumstances under which it originated.</x:t>
+  </x:si>
+  <x:si>
     <x:t/>
   </x:si>
   <x:si>
-    <x:t>Count: 0</x:t>
+    <x:t>Count: 3</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:fonts count="5">
+  <x:numFmts>
+    <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
+  </x:numFmts>
+  <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b val="1"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="9"/>
       <x:color rgb="FF000000"/>
       <x:name val="Arial"/>
     </x:font>
     <x:font>
       <x:b val="1"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="12"/>
       <x:color rgb="FF000000"/>
       <x:name val="Arial"/>
     </x:font>
     <x:font/>
     <x:font>
       <x:b val="1"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="10"/>
       <x:color rgb="FF000000"/>
       <x:name val="Arial"/>
     </x:font>
+    <x:font>
+      <x:b val="0"/>
+      <x:i val="0"/>
+      <x:strike val="0"/>
+      <x:u val="none"/>
+      <x:sz val="10"/>
+      <x:color rgb="FF000000"/>
+      <x:name val="Arial"/>
+    </x:font>
   </x:fonts>
   <x:fills count="4">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
         <x:fgColor rgb="FFD3D3D3"/>
       </x:patternFill>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
         <x:fgColor rgb="FFF0F0F0"/>
       </x:patternFill>
     </x:fill>
   </x:fills>
   <x:borders count="4">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
@@ -146,88 +214,97 @@
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
     </x:border>
     <x:border>
       <x:left/>
       <x:right style="thin">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <x:alignment wrapText="1"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="9">
+  <x:cellXfs count="12">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="top" textRotation="0" wrapText="0" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
+    <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc41297426475403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc51658dad5384365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd07a3298ff6a49a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fb04b2cce66463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R006eb04aa9824dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re98a53c722c149c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -240,105 +317,168 @@
       <x:c r="H1" s="1"/>
     </x:row>
     <x:row ht="18" customHeight="1" collapsed="0">
       <x:c r="A2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="2"/>
       <x:c r="C2" s="3"/>
       <x:c r="D2" s="3"/>
       <x:c r="E2" s="3"/>
       <x:c r="F2" s="3"/>
       <x:c r="G2" s="3"/>
       <x:c r="H2" s="3"/>
     </x:row>
     <x:row ht="5.1023597717285156" customHeight="1" collapsed="0">
       <x:c r="A3" s="3"/>
       <x:c r="B3" s="3"/>
       <x:c r="C3" s="3"/>
       <x:c r="D3" s="3"/>
       <x:c r="E3" s="3"/>
       <x:c r="F3" s="3"/>
       <x:c r="G3" s="3"/>
       <x:c r="H3" s="3"/>
     </x:row>
     <x:row ht="14.400001525878906" customHeight="1" collapsed="0">
-      <x:c r="A4" s="4"/>
+      <x:c r="A4" s="4" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="B4" s="4"/>
       <x:c r="C4" s="4"/>
       <x:c r="D4" s="4"/>
       <x:c r="E4" s="4"/>
       <x:c r="F4" s="4"/>
       <x:c r="G4" s="4"/>
       <x:c r="H4" s="4"/>
     </x:row>
     <x:row ht="34.497634887695313" customHeight="1" collapsed="0">
       <x:c r="A5" s="5" t="s">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="6" t="s">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="7"/>
       <x:c r="D5" s="5" t="s">
-        <x:v>4</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="5" t="s">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="5" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="5" t="s">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
-        <x:v>8</x:v>
-[...2 lines deleted...]
-    <x:row ht="14.400001525878906" customHeight="1" collapsed="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="2414.806396484375" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C6" s="8"/>
+      <x:c r="D6" s="9" t="n">
+        <x:v>135707</x:v>
+      </x:c>
+      <x:c r="E6" s="8" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F6" s="8" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G6" s="8"/>
+      <x:c r="H6" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="4427.12109375" customHeight="1" collapsed="0">
+      <x:c r="A7" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="C6" s="8"/>
-[...22 lines deleted...]
-      <x:c r="H7" s="3"/>
+      <x:c r="B7" s="8" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C7" s="8"/>
+      <x:c r="D7" s="9" t="n">
+        <x:v>145046</x:v>
+      </x:c>
+      <x:c r="E7" s="8" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F7" s="8" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G7" s="8"/>
+      <x:c r="H7" s="8" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="574.951171875" customHeight="1" collapsed="0">
+      <x:c r="A8" s="8" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B8" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C8" s="8"/>
+      <x:c r="D8" s="9" t="n">
+        <x:v>46600</x:v>
+      </x:c>
+      <x:c r="E8" s="8" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F8" s="8" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="G8" s="8"/>
+      <x:c r="H8" s="8" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="14.39990234375" customHeight="1" collapsed="0">
+      <x:c r="A9" s="10" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="B9" s="10" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="C9" s="10"/>
+      <x:c r="D9" s="11" t="n">
+        <x:v>327353</x:v>
+      </x:c>
+      <x:c r="E9" s="10" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="F9" s="10" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G9" s="10" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H9" s="10" t="s">
+        <x:v>24</x:v>
+      </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
+    <x:mergeCell ref="B7:C7"/>
+    <x:mergeCell ref="B8:C8"/>
+    <x:mergeCell ref="B9:C9"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 12, 2026 4:30 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 2, 2026 9:39 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>